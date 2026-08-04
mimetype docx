--- v0 (2026-06-02)
+++ v1 (2026-08-04)
@@ -36,189 +36,189 @@
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5485"/>
         <w:gridCol w:w="2836"/>
       </w:tblGrid>
       <w:tr w:rsidR="0049405C" w:rsidRPr="00C24D79" w14:paraId="76EB2C64" w14:textId="77777777" w:rsidTr="00E70303">
         <w:trPr>
           <w:trHeight w:val="3267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5485" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="271D78"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C4F11E8" w14:textId="52291D2D" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00FA0A7B" w:rsidP="00FA0A7B">
+          <w:p w14:paraId="2C4F11E8" w14:textId="561A9AA3" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="001D3178" w:rsidP="001D3178">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="xingming"/>
             <w:bookmarkStart w:id="1" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="1"/>
-            <w:r w:rsidRPr="00FA0A7B">
+            <w:r w:rsidRPr="001D3178">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>JOYCE ZHOU</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
-          <w:p w14:paraId="706EB16B" w14:textId="0E512C0E" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00FA0A7B" w:rsidP="00FA0A7B">
+          <w:p w14:paraId="706EB16B" w14:textId="55AB377B" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="001D3178" w:rsidP="001D3178">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="didian"/>
-            <w:r w:rsidRPr="00FA0A7B">
+            <w:r w:rsidRPr="001D3178">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Partner</w:t>
             </w:r>
-            <w:r w:rsidRPr="00FA0A7B">
+            <w:r w:rsidRPr="001D3178">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>·</w:t>
             </w:r>
-            <w:r w:rsidRPr="00FA0A7B">
+            <w:r w:rsidRPr="001D3178">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Shanghai</w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
-          <w:p w14:paraId="6199424A" w14:textId="5B13CD5B" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00FA0A7B" w:rsidP="00FA0A7B">
+          <w:p w14:paraId="6199424A" w14:textId="247C427A" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="001D3178" w:rsidP="001D3178">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="dianhua"/>
-            <w:r w:rsidRPr="00FA0A7B">
+            <w:r w:rsidRPr="001D3178">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">+86 21 2208 1166 </w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
-          <w:p w14:paraId="4F910ACA" w14:textId="21BA05B6" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00FA0A7B" w:rsidP="00FA0A7B">
+          <w:p w14:paraId="4F910ACA" w14:textId="4E0EFF29" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="001D3178" w:rsidP="001D3178">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="youxiang"/>
-            <w:r w:rsidRPr="00FA0A7B">
+            <w:r w:rsidRPr="001D3178">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>joyce.zhou@fangdalaw.com</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="22DBA835" w14:textId="677EAC48" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00F96E7C" w:rsidP="00860F89">
             <w:pPr>
               <w:ind w:leftChars="-52" w:left="-109"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C24D79">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:color w:val="545551"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D24C6CB" w14:textId="31671C68" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00FA0A7B" w:rsidP="002932C9">
+          <w:p w14:paraId="2D24C6CB" w14:textId="5B79375E" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="001D3178" w:rsidP="002932C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="tupian"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5BB98823" wp14:editId="7F389E51">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="544DFE2B" wp14:editId="7C8DB27E">
                   <wp:extent cx="1651000" cy="2142519"/>
                   <wp:effectExtent l="0" t="0" r="6350" b="0"/>
                   <wp:docPr id="1" name="图片 1"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
@@ -258,60 +258,60 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C063291" w14:textId="5DC9D94D" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="002375A9" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C24D79">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>PRACTICE AREAS</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C1ACACA" w14:textId="7404B363" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="00FA0A7B" w:rsidP="007177F3">
+          <w:p w14:paraId="3C1ACACA" w14:textId="62A0DA60" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="001D3178" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="zhiyelingyu"/>
-            <w:r w:rsidRPr="00FA0A7B">
+            <w:r w:rsidRPr="001D3178">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>MS. ZHOU SPECIALIZES IN BANKING AND DEBT FINANCE, INCLUDING ACQUISITION FINANCE, PROJECT FINANCE, REAL ESTATE DEVELOPMENT FINANCE, COMMERCIAL AND INDUSTRIAL PROPERTY FINANCE, ASSETS FINANCE, TRADE FINANCE, STRUCTURED PRODUCTS AND FINANCE AND REGULATORY MATTERS OF FINANCIAL INSTITUTIONS.</w:t>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F19AE4C" w14:textId="19A41B01" w:rsidR="00451233" w:rsidRPr="00C24D79" w:rsidRDefault="00F80A79" w:rsidP="00DA428A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C24D79">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
           <w:noProof/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
@@ -371,51 +371,51 @@
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:roundrect w14:anchorId="053823F2" id="圆角矩形 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:-6.2pt;margin-top:-12.6pt;width:4.55pt;height:3.6pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDc1SqFegIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2yAQfp+0/wHxvtqO+mON4lRRqk6T&#10;qrZqO/WZYIiRMMeAxMn++h3gOG1X7WHaCwbu7ru7z98xu9p1mmyF8wpMTauTkhJhODTKrGv64/nm&#10;y1dKfGCmYRqMqOleeHo1//xp1tupmEALuhGOIIjx097WtA3BTovC81Z0zJ+AFQaNElzHAh7dumgc&#10;6xG908WkLM+LHlxjHXDhPd5eZyOdJ3wpBQ/3UnoRiK4p1hbS6tK6imsxn7Hp2jHbKj6Uwf6hio4p&#10;g0lHqGsWGNk49QdUp7gDDzKccOgKkFJxkXrAbqryXTdPLbMi9YLkeDvS5P8fLL/bPtkHhzT01k89&#10;bmMXO+m6+MX6yC6RtR/JErtAOF6eXZyXyChHy+nZRXUZqSyOodb58E1AR+Kmpg42pnnE35FYYttb&#10;H7L/wS+m86BVc6O0TocoAbHUjmwZ/rzVuhoyvPHSJvoaiFEZMN4Ux2bSLuy1iH7aPApJVIPlT1Ih&#10;SWfHJIxzYUKVTS1rRM5dnZXYaoYfI1K3CTAiS8w/Yg8Abxs4YGeYwT+GiiTTMbj8W2E5eIxImcGE&#10;MbhTBtxHABq7GjJn/wNJmZrI0gqa/YMjDvKQeMtvFP67W+bDA3M4Ffi3cdLDPS5SQ19TGHaUtOB+&#10;fXQf/VGsaKWkxymrqf+5YU5Qor8blPFldXoaxzIdUEYTPLjXltVri9l0S0AtVPimWJ620T/ow1Y6&#10;6F7wQVjErGhihmPumvLgDodlyNOPTwoXi0Vyw1G0LNyaJ8sjeGQ1yvJ598KcHQQcUPd3cJhINn0n&#10;4ewbIw0sNgGkSvo+8jrwjWOchDM8OfGdeH1OXseHcf4bAAD//wMAUEsDBBQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NT8JAEL2b+B82Y+KtbCliSOmWGIgkKBdQPC/d&#10;sW3cna3dBeq/dzjpZTKT9+Z9FIvBWXHGPrSeFIxHKQikypuWagXvb8/JDESImoy2nlDBDwZYlLc3&#10;hc6Nv9AOz/tYCxahkGsFTYxdLmWoGnQ6jHyHxNin752OfPa1NL2+sLizMkvTR+l0S+zQ6A6XDVZf&#10;+5NTsF4edttDu9l8b6cr+5rpjxdbr5W6vxtWcx5PcxARh/j3AdcOnB9KDnb0JzJBWAXJOHtgKi/Z&#10;NAPBjGQyAXG8IrMUZFnI/z3KXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDc1SqFegIA&#10;AGAFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="white [3212]" stroked="f" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3DA02939" w14:textId="77777777" w:rsidR="00FA0A7B" w:rsidRDefault="000E0C86" w:rsidP="00B670A2">
+    <w:p w14:paraId="632EB1BA" w14:textId="77777777" w:rsidR="001D3178" w:rsidRDefault="000E0C86" w:rsidP="00B670A2">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C24D79">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="545551"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E0DC835" wp14:editId="24238D24">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2512</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4508</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5271826" cy="0"/>
@@ -456,998 +456,998 @@
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:line w14:anchorId="3D0BA0F8" id="直接连接符 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".2pt,.35pt" to="415.3pt,.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKOATlvwEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+wYWFYYcXpo0V2K&#10;rdhH74pMxQL0BUmLnX8/ik7cohsGbNhFMCW+x/dIens7WcOOEJP2ruPrVc0ZOOl77Q4d//7t4fqG&#10;s5SF64XxDjp+gsRvd1fvtmNoofGDNz1EhiQutWPo+JBzaKsqyQGsSCsfwOGj8tGKjGE8VH0UI7Jb&#10;UzV1valGH/sQvYSU8PZ+fuQ74lcKZP6sVILMTMdRW6Yz0rkvZ7XbivYQRRi0PMsQ/6DCCu2w6EJ1&#10;L7JgP6L+hcpqGX3yKq+kt5VXSksgD+hmXb9x83UQAcgLNieFpU3p/9HKT8c79xSxDWNIbQpPsbiY&#10;VLRMGR2ecabkC5Wyidp2WtoGU2YSL983H9Y3zYYzeXmrZopCFWLKH8FbVj46brQrjkQrjo8pY1lM&#10;vaSUa+PKmbzR/YM2hoJ42N+ZyI6izLBu6g2NDYGv0jAq0OrFBX3lk4GZ9gsopntUO/uhBYOFVkgJ&#10;Lq/LOhATZheYQgkLsCbdfwSe8wsUaPn+BrwgqLJ3eQFb7Xz8XfU8XSSrOf/Sgdl3acHe9yeaL7UG&#10;t4gcnje+rOnrmOAv/+XuJwAAAP//AwBQSwMEFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FvwjAMhe+T9h8iT+I20g3WQWmK0IALh0kDhLRb2nhttcapmgCFX485bRdL&#10;T+/5+XM6720jTtj52pGCl2EEAqlwpqZSwX63fp6A8EGT0Y0jVHBBD/Ps8SHViXFn+sLTNpSCS8gn&#10;WkEVQptI6YsKrfZD1yKx9+M6qwPLrpSm02cut418jaJYWl0TX6h0ix8VFr/bo1WwO1x7uTl8LvK4&#10;3o+m39PV2/q6Umrw1C9nPBYzEAH78LcB9x+YHzIGy92RjBeNgjHnFLyDYG8yimIQ+V3KLJX/+bMb&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEo4BOW/AQAA3wMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAAAAAAAAAAAA&#10;AAAAGQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" strokecolor="#002060" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="72481414" w14:textId="77777777" w:rsidR="00FA0A7B" w:rsidRDefault="00FA0A7B" w:rsidP="00FA0A7B">
+    <w:p w14:paraId="31E739B6" w14:textId="77777777" w:rsidR="001D3178" w:rsidRDefault="001D3178" w:rsidP="001D3178">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FA0A7B">
+      <w:r w:rsidRPr="001D3178">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>REPRESENTATIVE MATTERS AND CASES</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="25795667" w14:textId="77777777" w:rsidR="00FA0A7B" w:rsidRDefault="00FA0A7B" w:rsidP="00FA0A7B">
+    <w:p w14:paraId="78422DEA" w14:textId="77777777" w:rsidR="001D3178" w:rsidRDefault="001D3178" w:rsidP="001D3178">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FA0A7B">
+      <w:r w:rsidRPr="001D3178">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acquisition Finance</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="48198FCF" w14:textId="77777777" w:rsidR="00FA0A7B" w:rsidRDefault="00FA0A7B" w:rsidP="00FA0A7B">
+    <w:p w14:paraId="4E16C1D9" w14:textId="77777777" w:rsidR="001D3178" w:rsidRDefault="001D3178" w:rsidP="001D3178">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FA0A7B">
+      <w:r w:rsidRPr="001D3178">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a group of syndicated banks arranged by China Merchants Bank in a US$800,000,000 acquisition loan to an SPV sponsored by Primavera for the acquisition of Meadow China assets and relevant business</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6DA093C4" w14:textId="77777777" w:rsidR="00FA0A7B" w:rsidRDefault="00FA0A7B" w:rsidP="00FA0A7B">
+    <w:p w14:paraId="27DD375F" w14:textId="77777777" w:rsidR="001D3178" w:rsidRDefault="001D3178" w:rsidP="001D3178">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FA0A7B">
+      <w:r w:rsidRPr="001D3178">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a group of syndicated banks arranged by China Merchants Bank in a HK$4,700,000,000 acquisition loan to an SPV of Shenzhen Expressway Corporation Limited for the acquisition of Shenzhen Investment International Capital Holdings Infrastructure Co., Ltd.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0CEE8C15" w14:textId="77777777" w:rsidR="00FA0A7B" w:rsidRDefault="00FA0A7B" w:rsidP="00FA0A7B">
+    <w:p w14:paraId="7625A71B" w14:textId="77777777" w:rsidR="001D3178" w:rsidRDefault="001D3178" w:rsidP="001D3178">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FA0A7B">
+      <w:r w:rsidRPr="001D3178">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented China Merchants Bank in its HK$1,700,000,000 loan to Longway Services Group Limited (being a wholly owned subsidiary of 珠海九洲控股集团有限公司) for the privatization of a Hong Kong listed company Zhuhai Holdings Investment Group Limited (珠海控股投資集團有限公司)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3B602A02" w14:textId="77777777" w:rsidR="00FA0A7B" w:rsidRDefault="00FA0A7B" w:rsidP="00FA0A7B">
+    <w:p w14:paraId="512136E2" w14:textId="77777777" w:rsidR="001D3178" w:rsidRDefault="001D3178" w:rsidP="001D3178">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FA0A7B">
+      <w:r w:rsidRPr="001D3178">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented China Merchants Bank Co., Ltd., Hong Kong Branch as the lender in its loan financing to Zhuhai Port (Hong Kong) Co., Limited, an indirect wholly-owned subsidiary of Zhuhai branch of the State-owned Assets Supervision and Administration Commission of the State Council, for the privatization of Xinghua Port Holdings Ltd. (SEHK: 01990) by way of a voluntary conditional general cash offer</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="283FB7ED" w14:textId="77777777" w:rsidR="00FA0A7B" w:rsidRDefault="00FA0A7B" w:rsidP="00FA0A7B">
+    <w:p w14:paraId="385D1036" w14:textId="77777777" w:rsidR="001D3178" w:rsidRDefault="001D3178" w:rsidP="001D3178">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FA0A7B">
+      <w:r w:rsidRPr="001D3178">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented China Merchants Bank Co., Ltd., Hong Kong Branch as the lender in its loan financing to Optical Alpha Limited and Optical Beta Limited for the privatization of O-Net Technologies (Group) Limited (SEHK: 00877) by way of a scheme of arrangement under the Companies Law of the Cayman Islands</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="648767DF" w14:textId="77777777" w:rsidR="00FA0A7B" w:rsidRDefault="00FA0A7B" w:rsidP="00FA0A7B">
+    <w:p w14:paraId="5BACDC8A" w14:textId="77777777" w:rsidR="001D3178" w:rsidRDefault="001D3178" w:rsidP="001D3178">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FA0A7B">
+      <w:r w:rsidRPr="001D3178">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented China Merchants Bank Co., Ltd. as the lender in its loan financing to Zhejiang Zheneng Electric Power Investment (Hong Kong) Limited (a wholly-owned subsidiary of Zhejiang Zheneng Electric Power Co., Ltd.), for the privatization of Zheneng Jinjiang Environment Holding Company Limited (listed on SGX-ST)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7FA3A0B8" w14:textId="77777777" w:rsidR="00FA0A7B" w:rsidRDefault="00FA0A7B" w:rsidP="00FA0A7B">
+    <w:p w14:paraId="6B68D456" w14:textId="77777777" w:rsidR="001D3178" w:rsidRDefault="001D3178" w:rsidP="001D3178">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FA0A7B">
+      <w:r w:rsidRPr="001D3178">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented China Merchants Bank in term loan facilities arranged by it with an aggregate amount of up to HK$27,000,000,000 for acquisition of all the H-shares of Dalian Wanda Commercial Properties Co., Ltd.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="42605910" w14:textId="77777777" w:rsidR="00FA0A7B" w:rsidRDefault="00FA0A7B" w:rsidP="00FA0A7B">
+    <w:p w14:paraId="1382E9D3" w14:textId="77777777" w:rsidR="001D3178" w:rsidRDefault="001D3178" w:rsidP="001D3178">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FA0A7B">
+      <w:r w:rsidRPr="001D3178">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented China Merchants Bank in a HK$2,500,000,000 loan to an offshore SPV of Xu</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FA0A7B">
+      <w:r w:rsidRPr="001D3178">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FA0A7B">
+      <w:r w:rsidRPr="001D3178">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s Family for privatization of the Hong Kong listed shares of Peak Sport</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F536BB8" w14:textId="77777777" w:rsidR="00FA0A7B" w:rsidRDefault="00FA0A7B" w:rsidP="00FA0A7B">
+    <w:p w14:paraId="60056DCE" w14:textId="77777777" w:rsidR="001D3178" w:rsidRDefault="001D3178" w:rsidP="001D3178">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FA0A7B">
+      <w:r w:rsidRPr="001D3178">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented the syndicated banks led by The Bank of China in a US$4,300,000,000 loan to the subsidiary of COSCO for acquisition of Orient Overseas Container Lines</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7C9DE3F6" w14:textId="77777777" w:rsidR="00FA0A7B" w:rsidRDefault="00FA0A7B" w:rsidP="00FA0A7B">
+    <w:p w14:paraId="3E2819DD" w14:textId="77777777" w:rsidR="001D3178" w:rsidRDefault="001D3178" w:rsidP="001D3178">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FA0A7B">
+      <w:r w:rsidRPr="001D3178">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented the Bank of China Macau Branch in a term loan facility granted to CDH Giant Health (HK) Limited for its acquisition of Fujian Nanping Nanfu Battery Co., Ltd.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3606ABFB" w14:textId="77777777" w:rsidR="00FA0A7B" w:rsidRDefault="00FA0A7B" w:rsidP="00FA0A7B">
+    <w:p w14:paraId="6BE5896B" w14:textId="77777777" w:rsidR="001D3178" w:rsidRDefault="001D3178" w:rsidP="001D3178">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FA0A7B">
+      <w:r w:rsidRPr="001D3178">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented the buyer group led by Mr. Zhou Hongyi in an RMB equivalent of US$3,000,000,000 syndicated loan facility arranged by China Merchants Bank Co., Ltd., Shenzhen Branch for the privatization of Qihoo 360 Technology Co., Ltd.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C1E805D" w14:textId="77777777" w:rsidR="00FA0A7B" w:rsidRDefault="00FA0A7B" w:rsidP="00FA0A7B">
+    <w:p w14:paraId="09772D31" w14:textId="77777777" w:rsidR="001D3178" w:rsidRDefault="001D3178" w:rsidP="001D3178">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FA0A7B">
+      <w:r w:rsidRPr="001D3178">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented for the buyer group consisted of Boyu Capital, Ally Bridge, Temasek, Yunfeng Capital, Sequoia and Hillhouse in a US$800,000,000 syndicate loan facility granted by Ping An Bank Co., Ltd. and Shanghai Pudong Development Bank Co., Ltd. for privatization of WuXi PharmaTech (Cayman) Inc., which was listed on the New York Stock Exchange</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="04CF61F3" w14:textId="77777777" w:rsidR="00FA0A7B" w:rsidRDefault="00FA0A7B" w:rsidP="00FA0A7B">
+    <w:p w14:paraId="623183E9" w14:textId="77777777" w:rsidR="001D3178" w:rsidRDefault="001D3178" w:rsidP="001D3178">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FA0A7B">
+      <w:r w:rsidRPr="001D3178">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Goldman Sachs in a USD450,000,000 term loan facility arranged and pre-funded by it which was granted to Biostime Healthy Australia Investment Pty Ltd. for refinancing a bridge acquisition loan facility the group borrowed in 2015 for acquisition of the majority ownership of Swiss Wellness Group Pty Limited</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A400C6A" w14:textId="77777777" w:rsidR="00FA0A7B" w:rsidRDefault="00FA0A7B" w:rsidP="00FA0A7B">
+    <w:p w14:paraId="359DA540" w14:textId="77777777" w:rsidR="001D3178" w:rsidRDefault="001D3178" w:rsidP="001D3178">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FA0A7B">
+      <w:r w:rsidRPr="001D3178">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented CVC Asia Pacific Limited and its affiliates for the US Dollar facilities arranged by JPMorgan Chase Bank, N.A., acting through its Hong Kong Branch for acquisition of an international education group</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="450CE8C3" w14:textId="77777777" w:rsidR="00FA0A7B" w:rsidRDefault="00FA0A7B" w:rsidP="00FA0A7B">
+    <w:p w14:paraId="4629CD2F" w14:textId="77777777" w:rsidR="001D3178" w:rsidRDefault="001D3178" w:rsidP="001D3178">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FA0A7B">
+      <w:r w:rsidRPr="001D3178">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented the onshore and offshore lenders in onshore and offshore US Dollar loans for the acquisition by La Dolce Vita Fine Dining Company Limited (a SPV sponsored by CVC Capital) over the shares in South Beauty Investment Company Limited which is the ultimate shareholder of South Beauty restaurant franchise in the PRC</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3064A668" w14:textId="77777777" w:rsidR="00FA0A7B" w:rsidRDefault="00FA0A7B" w:rsidP="00FA0A7B">
+    <w:p w14:paraId="5E03973A" w14:textId="77777777" w:rsidR="001D3178" w:rsidRDefault="001D3178" w:rsidP="001D3178">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FA0A7B">
+      <w:r w:rsidRPr="001D3178">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Real Estate Development Finance, Commercial and Industrial Property Finance</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="11B4BD65" w14:textId="77777777" w:rsidR="00FA0A7B" w:rsidRDefault="00FA0A7B" w:rsidP="00FA0A7B">
+    <w:p w14:paraId="1D6212F4" w14:textId="77777777" w:rsidR="001D3178" w:rsidRDefault="001D3178" w:rsidP="001D3178">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FA0A7B">
+      <w:r w:rsidRPr="001D3178">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a syndicate of banks led by China Merchants Bank in an acquisition loan of RMB11,940,000,000 to a subsidiary of Guangzhou R&amp;F Properties Co., Ltd., for its acquisition of 77 hotels from Dalian Wanda</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="707A35CF" w14:textId="77777777" w:rsidR="00FA0A7B" w:rsidRDefault="00FA0A7B" w:rsidP="00FA0A7B">
+    <w:p w14:paraId="49C4F96B" w14:textId="77777777" w:rsidR="001D3178" w:rsidRDefault="001D3178" w:rsidP="001D3178">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FA0A7B">
+      <w:r w:rsidRPr="001D3178">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Wing Lung Bank and Standard Chartered Bank in a syndicated loan to project companies under Zhejiang New Century Group for its refinancing of previous developments loans for 7 hotels in China</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2791A751" w14:textId="77777777" w:rsidR="00FA0A7B" w:rsidRDefault="00FA0A7B" w:rsidP="00FA0A7B">
+    <w:p w14:paraId="709D810C" w14:textId="77777777" w:rsidR="001D3178" w:rsidRDefault="001D3178" w:rsidP="001D3178">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FA0A7B">
+      <w:r w:rsidRPr="001D3178">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented the Bank of China and the Agricultural Bank of China to lend a syndicated loan in the amount of RMB2,680,000,000 to Shanghai Municipal Land Reserve Centre for its land reserve of three plots in Huangpu District</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1CDD724F" w14:textId="77777777" w:rsidR="00FA0A7B" w:rsidRDefault="00FA0A7B" w:rsidP="00FA0A7B">
+    <w:p w14:paraId="43C656D8" w14:textId="77777777" w:rsidR="001D3178" w:rsidRDefault="001D3178" w:rsidP="001D3178">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FA0A7B">
+      <w:r w:rsidRPr="001D3178">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Gazeley (Wuxi) Warehousing Development Co., Ltd. as invested by Brookfield for its onshore and offshore joint borrowings from Standard Chartered Bank for development of the property in China</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3BD53B72" w14:textId="77777777" w:rsidR="00FA0A7B" w:rsidRDefault="00FA0A7B" w:rsidP="00FA0A7B">
+    <w:p w14:paraId="19D0A214" w14:textId="77777777" w:rsidR="001D3178" w:rsidRDefault="001D3178" w:rsidP="001D3178">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FA0A7B">
+      <w:r w:rsidRPr="001D3178">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>offshore acquisition loan from China CITIC for acquisition of a warehouse property located in China</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1277928F" w14:textId="77777777" w:rsidR="00FA0A7B" w:rsidRDefault="00FA0A7B" w:rsidP="00FA0A7B">
+    <w:p w14:paraId="5DE501E7" w14:textId="77777777" w:rsidR="001D3178" w:rsidRDefault="001D3178" w:rsidP="001D3178">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FA0A7B">
+      <w:r w:rsidRPr="001D3178">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Prologis in offshore and onshore US Dollar and RMB syndicate loan facility transactions with ING, BNPP and CR</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FA0A7B">
+      <w:r w:rsidRPr="001D3178">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>É</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FA0A7B">
+      <w:r w:rsidRPr="001D3178">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>DIT- AGRICOLE with all loan proceeds are used for development and construction of onshore warehouse properties</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="06617C8A" w14:textId="77777777" w:rsidR="00FA0A7B" w:rsidRDefault="00FA0A7B" w:rsidP="00FA0A7B">
+    <w:p w14:paraId="2B54C523" w14:textId="77777777" w:rsidR="001D3178" w:rsidRDefault="001D3178" w:rsidP="001D3178">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FA0A7B">
+      <w:r w:rsidRPr="001D3178">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Prologis in a series of onshore loan facility transactions with HSBC, CMB and Postal Saving Bank of China for the financing of a number of logistics warehousing projects</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="120FBDD3" w14:textId="77777777" w:rsidR="00FA0A7B" w:rsidRDefault="00FA0A7B" w:rsidP="00FA0A7B">
+    <w:p w14:paraId="4DEF1BF2" w14:textId="77777777" w:rsidR="001D3178" w:rsidRDefault="001D3178" w:rsidP="001D3178">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FA0A7B">
+      <w:r w:rsidRPr="001D3178">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Other Finance</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="26A06144" w14:textId="77777777" w:rsidR="00FA0A7B" w:rsidRDefault="00FA0A7B" w:rsidP="00FA0A7B">
+    <w:p w14:paraId="266A435F" w14:textId="77777777" w:rsidR="001D3178" w:rsidRDefault="001D3178" w:rsidP="001D3178">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FA0A7B">
+      <w:r w:rsidRPr="001D3178">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented China Construction Bank in its loan to JuneYao Air for the purchase of an Airbus aircraft</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="237F7B32" w14:textId="77777777" w:rsidR="00FA0A7B" w:rsidRDefault="00FA0A7B" w:rsidP="00FA0A7B">
+    <w:p w14:paraId="3BC884E4" w14:textId="77777777" w:rsidR="001D3178" w:rsidRDefault="001D3178" w:rsidP="001D3178">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FA0A7B">
+      <w:r w:rsidRPr="001D3178">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented China Construction Bank in its loans to China Eastern Airline for the purchase of two Airbus aircrafts</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="63D2D3D8" w14:textId="77777777" w:rsidR="00FA0A7B" w:rsidRDefault="00FA0A7B" w:rsidP="00FA0A7B">
+    <w:p w14:paraId="6249B1CE" w14:textId="77777777" w:rsidR="001D3178" w:rsidRDefault="001D3178" w:rsidP="001D3178">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FA0A7B">
+      <w:r w:rsidRPr="001D3178">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented J.P. Morgan in its loans to China International Airline for advance payment of aircraft purchase price</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4AA110D8" w14:textId="77777777" w:rsidR="00FA0A7B" w:rsidRDefault="00FA0A7B" w:rsidP="00FA0A7B">
+    <w:p w14:paraId="2C9FA8B6" w14:textId="77777777" w:rsidR="001D3178" w:rsidRDefault="001D3178" w:rsidP="001D3178">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FA0A7B">
+      <w:r w:rsidRPr="001D3178">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented China Development Bank and CEXIM in several shipping finance deals</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="505DEE6B" w14:textId="77777777" w:rsidR="00FA0A7B" w:rsidRDefault="00FA0A7B" w:rsidP="00FA0A7B">
+    <w:p w14:paraId="4E90E221" w14:textId="77777777" w:rsidR="001D3178" w:rsidRDefault="001D3178" w:rsidP="001D3178">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FA0A7B">
+      <w:r w:rsidRPr="001D3178">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Goldman Sachs in the issuance of a US$400,000,000 senior note and a US$200,000,000 senior note in June 2016 and January 2017 respectively by Biostime International Holding Co., Ltd.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7E8BBFE2" w14:textId="77777777" w:rsidR="00FA0A7B" w:rsidRDefault="00FA0A7B" w:rsidP="00FA0A7B">
+    <w:p w14:paraId="1CC5675D" w14:textId="77777777" w:rsidR="001D3178" w:rsidRDefault="001D3178" w:rsidP="001D3178">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FA0A7B">
+      <w:r w:rsidRPr="001D3178">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Platinum in the issuance of a US$175,000,000 senior secured note by an offshore SPV</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1324A4EF" w14:textId="77777777" w:rsidR="00FA0A7B" w:rsidRDefault="00FA0A7B" w:rsidP="00FA0A7B">
+    <w:p w14:paraId="566C85E0" w14:textId="77777777" w:rsidR="001D3178" w:rsidRDefault="001D3178" w:rsidP="001D3178">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FA0A7B">
+      <w:r w:rsidRPr="001D3178">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Sinopec Green Energy Geothermal Development Co., Ltd. and its subsidiaries in a US$200,000,000 lending from Asian Development Bank for investments in geothermy projects satisfying requirements of ADB</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64CA5E8B" w14:textId="77777777" w:rsidR="00FA0A7B" w:rsidRDefault="00FA0A7B" w:rsidP="00FA0A7B">
+    <w:p w14:paraId="2295F3BE" w14:textId="77777777" w:rsidR="001D3178" w:rsidRDefault="001D3178" w:rsidP="001D3178">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FA0A7B">
+      <w:r w:rsidRPr="001D3178">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Education</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7427053B" w14:textId="77777777" w:rsidR="00FA0A7B" w:rsidRDefault="00FA0A7B" w:rsidP="00FA0A7B">
+    <w:p w14:paraId="7AD813C0" w14:textId="77777777" w:rsidR="001D3178" w:rsidRDefault="001D3178" w:rsidP="001D3178">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FA0A7B">
+      <w:r w:rsidRPr="001D3178">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>National University of Singapore, Faculty of Law, LLM</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="35419474" w14:textId="77777777" w:rsidR="00FA0A7B" w:rsidRDefault="00FA0A7B" w:rsidP="00FA0A7B">
+    <w:p w14:paraId="0984D868" w14:textId="77777777" w:rsidR="001D3178" w:rsidRDefault="001D3178" w:rsidP="001D3178">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FA0A7B">
+      <w:r w:rsidRPr="001D3178">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>East China University of Politics and Law, International Law School, LLB</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0978ECEB" w14:textId="77777777" w:rsidR="00FA0A7B" w:rsidRDefault="00FA0A7B" w:rsidP="00FA0A7B">
+    <w:p w14:paraId="65F9E514" w14:textId="77777777" w:rsidR="001D3178" w:rsidRDefault="001D3178" w:rsidP="001D3178">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FA0A7B">
+      <w:r w:rsidRPr="001D3178">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Professional Qualification</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5422B29E" w14:textId="77777777" w:rsidR="00FA0A7B" w:rsidRDefault="00FA0A7B" w:rsidP="00FA0A7B">
+    <w:p w14:paraId="54CBA24B" w14:textId="77777777" w:rsidR="001D3178" w:rsidRDefault="001D3178" w:rsidP="001D3178">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FA0A7B">
+      <w:r w:rsidRPr="001D3178">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Admitted to practice in the PRC</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="14BB5AA4" w14:textId="77777777" w:rsidR="00FA0A7B" w:rsidRDefault="00FA0A7B" w:rsidP="00FA0A7B">
+    <w:p w14:paraId="287AC352" w14:textId="77777777" w:rsidR="001D3178" w:rsidRDefault="001D3178" w:rsidP="001D3178">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FA0A7B">
+      <w:r w:rsidRPr="001D3178">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Selected to the </w:t>
       </w:r>
-      <w:r w:rsidRPr="00FA0A7B">
+      <w:r w:rsidRPr="001D3178">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FA0A7B">
+      <w:r w:rsidRPr="001D3178">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Foreign Affairs Lawyers Pool by The Ministry of Justice</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FA0A7B">
+      <w:r w:rsidRPr="001D3178">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FA0A7B">
+      <w:r w:rsidRPr="001D3178">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> in 2018</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5567FC3C" w14:textId="7290F9CD" w:rsidR="00686369" w:rsidRPr="00FA0A7B" w:rsidRDefault="00FA0A7B" w:rsidP="00FA0A7B">
+    <w:p w14:paraId="5567FC3C" w14:textId="08A3DBFC" w:rsidR="00686369" w:rsidRPr="001D3178" w:rsidRDefault="001D3178" w:rsidP="001D3178">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FA0A7B">
+      <w:r w:rsidRPr="001D3178">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">IFLR 1000 Awards 2021 </w:t>
       </w:r>
-      <w:r w:rsidRPr="00FA0A7B">
+      <w:r w:rsidRPr="001D3178">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FA0A7B">
+      <w:r w:rsidRPr="001D3178">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Rising Star of the Year </w:t>
       </w:r>
-      <w:r w:rsidRPr="00FA0A7B">
+      <w:r w:rsidRPr="001D3178">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FA0A7B">
+      <w:r w:rsidRPr="001D3178">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Shanghai) Banking and Finance</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FA0A7B">
+      <w:r w:rsidRPr="001D3178">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00686369" w:rsidRPr="00FA0A7B" w:rsidSect="002D0826">
+    <w:sectPr w:rsidR="00686369" w:rsidRPr="001D3178" w:rsidSect="002D0826">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1797" w:bottom="1440" w:left="1797" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="3584D350" w14:textId="77777777" w:rsidR="004167EC" w:rsidRDefault="004167EC" w:rsidP="00F57734">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="2493FDE5" w14:textId="77777777" w:rsidR="004167EC" w:rsidRDefault="004167EC" w:rsidP="00F57734">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -1645,260 +1645,323 @@
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="014A2BC0"/>
+    <w:nsid w:val="08136AD7"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="3518482A"/>
+    <w:tmpl w:val="23B67344"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="029B1BB2"/>
+    <w:nsid w:val="0D617810"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C6983158"/>
+    <w:tmpl w:val="36329378"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="05926F10"/>
+    <w:nsid w:val="0F26611A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="4D3E9A82"/>
+    <w:tmpl w:val="4D38D3B6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="13D920AA"/>
+    <w:nsid w:val="15DF3C7E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D8D03B58"/>
+    <w:tmpl w:val="610A2E5E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="157320AF"/>
+    <w:nsid w:val="185C2CC2"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E64C95B2"/>
+    <w:tmpl w:val="295271E2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="19E639A7"/>
+    <w:nsid w:val="185D4A27"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="673030C2"/>
+    <w:tmpl w:val="83FAB78A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1BE139CD"/>
+    <w:nsid w:val="19A0467E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="10E20970"/>
+    <w:tmpl w:val="5E80C620"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1C650C12"/>
+    <w:nsid w:val="23233D8D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="77AEF07E"/>
+    <w:tmpl w:val="22744678"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1E0D1966"/>
+    <w:nsid w:val="25073EBF"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A9243DE4"/>
+    <w:tmpl w:val="BD70E420"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="21404A06"/>
+    <w:nsid w:val="2A2500BA"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="264CA93A"/>
+    <w:tmpl w:val="9FF28D5A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2D3C1DF0"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="1E142DC2"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2D5A022E"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="2FF65180"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2D8F0C61"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="00D8A4EC"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2EE42B43"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B08202D4"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="440" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="880" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
@@ -1967,93 +2030,156 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3520" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="31595162"/>
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2F477776"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="869E04EA"/>
+    <w:tmpl w:val="3D704BAE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="32164261"/>
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="31164CEF"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="1B726CB0"/>
+    <w:tmpl w:val="B8063FD6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="36AC34E5"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="71A070B4"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="37D0680F"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="B8725FD4"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3AF75385"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="D5383BB8"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3B6418F1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="49FEE19A"/>
     <w:lvl w:ilvl="0" w:tplc="B99657A6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="510" w:hanging="226"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:sz w:val="15"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="880" w:hanging="440"/>
@@ -2125,643 +2251,517 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3520" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3BFA2F8F"/>
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="430D1DB3"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="82101C18"/>
+    <w:tmpl w:val="E1840C3E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3CA0154E"/>
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="434209EB"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="9EE65438"/>
+    <w:tmpl w:val="69124EA2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3E5342CC"/>
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="537F74CD"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C3923864"/>
+    <w:tmpl w:val="F4180554"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3ECC5D1D"/>
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="59167571"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="8132C892"/>
+    <w:tmpl w:val="8C228476"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3ED12AD5"/>
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5A18190D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F774B862"/>
+    <w:tmpl w:val="47BA0BB2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3F514C93"/>
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="606141EF"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="8BF48BB8"/>
+    <w:tmpl w:val="ADCCF296"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="435B4411"/>
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="609864F7"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="ACC698B4"/>
+    <w:tmpl w:val="A2DC810A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4A8B7396"/>
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="65B347F0"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F5CE9B92"/>
+    <w:tmpl w:val="5600ABCC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4F5F48A8"/>
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="669402F7"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D14CE8DC"/>
+    <w:tmpl w:val="6146352C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="54406A9D"/>
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6AC01D72"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="49CEB1F4"/>
+    <w:tmpl w:val="5BF4312C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5722046D"/>
+  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6F29477E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="DF184FD6"/>
+    <w:tmpl w:val="6F36CEB4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5AE4377C"/>
+  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="76C125D1"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="BF56C01A"/>
+    <w:tmpl w:val="B95A2B6C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5D7356BA"/>
+  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="76F44DB2"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="49A26124"/>
+    <w:tmpl w:val="22744678"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="625113A7"/>
+  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="77E5597C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A07C5752"/>
+    <w:tmpl w:val="7C44D648"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="63AF6C5F"/>
+  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="77FB3C50"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C4E4192E"/>
+    <w:tmpl w:val="BA8636B6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="651937EC"/>
+  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7E2478E0"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="7D966F72"/>
+    <w:tmpl w:val="8A985B1A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="69507C59"/>
+  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7F1A6917"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F128305A"/>
+    <w:tmpl w:val="218AECB6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
-[...124 lines deleted...]
-  </w:abstractNum>
   <w:num w:numId="1">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="2">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="33"/>
+  </w:num>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="7">
     <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="2">
-    <w:abstractNumId w:val="13"/>
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="23"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="11">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="12">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="14">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="15">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="16">
     <w:abstractNumId w:val="22"/>
   </w:num>
-  <w:num w:numId="4">
-    <w:abstractNumId w:val="28"/>
+  <w:num w:numId="17">
+    <w:abstractNumId w:val="25"/>
   </w:num>
-  <w:num w:numId="5">
+  <w:num w:numId="18">
+    <w:abstractNumId w:val="35"/>
+  </w:num>
+  <w:num w:numId="19">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="20">
+    <w:abstractNumId w:val="34"/>
+  </w:num>
+  <w:num w:numId="21">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="22">
     <w:abstractNumId w:val="12"/>
   </w:num>
-  <w:num w:numId="6">
-    <w:abstractNumId w:val="35"/>
+  <w:num w:numId="23">
+    <w:abstractNumId w:val="20"/>
   </w:num>
-  <w:num w:numId="7">
+  <w:num w:numId="24">
+    <w:abstractNumId w:val="36"/>
+  </w:num>
+  <w:num w:numId="25">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="26">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="27">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="28">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="29">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="30">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="31">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="32">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="33">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="34">
     <w:abstractNumId w:val="30"/>
   </w:num>
-  <w:num w:numId="8">
-[...35 lines deleted...]
-  <w:num w:numId="20">
+  <w:num w:numId="35">
     <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="21">
-[...8 lines deleted...]
-  <w:num w:numId="24">
+  <w:num w:numId="36">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="25">
-[...34 lines deleted...]
-  </w:num>
   <w:num w:numId="37">
-    <w:abstractNumId w:val="29"/>
+    <w:abstractNumId w:val="32"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
@@ -2776,50 +2776,51 @@
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00E418B1"/>
     <w:rsid w:val="000275A2"/>
     <w:rsid w:val="00065FAA"/>
     <w:rsid w:val="00066F39"/>
     <w:rsid w:val="00083426"/>
     <w:rsid w:val="0008435A"/>
     <w:rsid w:val="000C5325"/>
     <w:rsid w:val="000E0C86"/>
     <w:rsid w:val="00117159"/>
     <w:rsid w:val="00130740"/>
     <w:rsid w:val="0013186C"/>
     <w:rsid w:val="0013719D"/>
     <w:rsid w:val="0014231B"/>
     <w:rsid w:val="001526EA"/>
     <w:rsid w:val="00153488"/>
     <w:rsid w:val="0018186F"/>
     <w:rsid w:val="00191736"/>
     <w:rsid w:val="001C7F4F"/>
+    <w:rsid w:val="001D3178"/>
     <w:rsid w:val="001F7789"/>
     <w:rsid w:val="00211603"/>
     <w:rsid w:val="00223B3F"/>
     <w:rsid w:val="0022458A"/>
     <w:rsid w:val="00230A13"/>
     <w:rsid w:val="00232FF3"/>
     <w:rsid w:val="002375A9"/>
     <w:rsid w:val="00253EDA"/>
     <w:rsid w:val="00283DAB"/>
     <w:rsid w:val="002932C9"/>
     <w:rsid w:val="002A35FF"/>
     <w:rsid w:val="002A4932"/>
     <w:rsid w:val="002B1F71"/>
     <w:rsid w:val="002D0826"/>
     <w:rsid w:val="0031673D"/>
     <w:rsid w:val="0034020A"/>
     <w:rsid w:val="0034029C"/>
     <w:rsid w:val="00351712"/>
     <w:rsid w:val="00353486"/>
     <w:rsid w:val="0036384C"/>
     <w:rsid w:val="00370676"/>
     <w:rsid w:val="00396678"/>
     <w:rsid w:val="003B4410"/>
     <w:rsid w:val="003D196D"/>
     <w:rsid w:val="003D355E"/>
@@ -2906,51 +2907,50 @@
     <w:rsid w:val="00D1552C"/>
     <w:rsid w:val="00D2284D"/>
     <w:rsid w:val="00D45AF6"/>
     <w:rsid w:val="00D632AE"/>
     <w:rsid w:val="00D925CA"/>
     <w:rsid w:val="00DA428A"/>
     <w:rsid w:val="00DA626A"/>
     <w:rsid w:val="00DD484D"/>
     <w:rsid w:val="00DF04DF"/>
     <w:rsid w:val="00E34189"/>
     <w:rsid w:val="00E418B1"/>
     <w:rsid w:val="00E44063"/>
     <w:rsid w:val="00E61128"/>
     <w:rsid w:val="00E70303"/>
     <w:rsid w:val="00E73B54"/>
     <w:rsid w:val="00E7710E"/>
     <w:rsid w:val="00E94C0A"/>
     <w:rsid w:val="00EB2910"/>
     <w:rsid w:val="00EF7E90"/>
     <w:rsid w:val="00F07BEB"/>
     <w:rsid w:val="00F51C68"/>
     <w:rsid w:val="00F57734"/>
     <w:rsid w:val="00F80A79"/>
     <w:rsid w:val="00F96E7C"/>
     <w:rsid w:val="00F97256"/>
-    <w:rsid w:val="00FA0A7B"/>
     <w:rsid w:val="00FA3B60"/>
     <w:rsid w:val="00FB5CEE"/>
     <w:rsid w:val="00FC7C78"/>
     <w:rsid w:val="00FE037C"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="zh-CN"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
@@ -3995,61 +3995,61 @@
     <w:rsid w:val="00F57734"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af4">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0065437B"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af5">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00FA0A7B"/>
+    <w:rsid w:val="001D3178"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af6">
     <w:name w:val="正文文本 字符"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="af5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00FA0A7B"/>
+    <w:rsid w:val="001D3178"/>
     <w:rPr>
       <w:sz w:val="21"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 主题​​">
@@ -4333,51 +4333,51 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5FC0AFCC-9A20-4AD9-B6D8-E9824A0BB1D7}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3CABF827-B343-4BD6-BDE5-5868497AF1DA}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>1049</Words>
   <Characters>5980</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>49</Lines>
   <Paragraphs>14</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>7015</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>