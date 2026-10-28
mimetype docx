--- v1 (2026-08-04)
+++ v2 (2026-10-28)
@@ -36,189 +36,189 @@
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5485"/>
         <w:gridCol w:w="2836"/>
       </w:tblGrid>
       <w:tr w:rsidR="0049405C" w:rsidRPr="00C24D79" w14:paraId="76EB2C64" w14:textId="77777777" w:rsidTr="00E70303">
         <w:trPr>
           <w:trHeight w:val="3267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5485" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="271D78"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C4F11E8" w14:textId="561A9AA3" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="001D3178" w:rsidP="001D3178">
+          <w:p w14:paraId="2C4F11E8" w14:textId="7A335D6F" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="008F3834" w:rsidP="008F3834">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="xingming"/>
             <w:bookmarkStart w:id="1" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="1"/>
-            <w:r w:rsidRPr="001D3178">
+            <w:r w:rsidRPr="008F3834">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>JOYCE ZHOU</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
-          <w:p w14:paraId="706EB16B" w14:textId="55AB377B" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="001D3178" w:rsidP="001D3178">
+          <w:p w14:paraId="706EB16B" w14:textId="1F9455A6" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="008F3834" w:rsidP="008F3834">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="didian"/>
-            <w:r w:rsidRPr="001D3178">
+            <w:r w:rsidRPr="008F3834">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Partner</w:t>
             </w:r>
-            <w:r w:rsidRPr="001D3178">
+            <w:r w:rsidRPr="008F3834">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>·</w:t>
             </w:r>
-            <w:r w:rsidRPr="001D3178">
+            <w:r w:rsidRPr="008F3834">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Shanghai</w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
-          <w:p w14:paraId="6199424A" w14:textId="247C427A" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="001D3178" w:rsidP="001D3178">
+          <w:p w14:paraId="6199424A" w14:textId="18A6918E" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="008F3834" w:rsidP="008F3834">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="dianhua"/>
-            <w:r w:rsidRPr="001D3178">
+            <w:r w:rsidRPr="008F3834">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">+86 21 2208 1166 </w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
-          <w:p w14:paraId="4F910ACA" w14:textId="4E0EFF29" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="001D3178" w:rsidP="001D3178">
+          <w:p w14:paraId="4F910ACA" w14:textId="492ABCAB" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="008F3834" w:rsidP="008F3834">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="youxiang"/>
-            <w:r w:rsidRPr="001D3178">
+            <w:r w:rsidRPr="008F3834">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>joyce.zhou@fangdalaw.com</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="22DBA835" w14:textId="677EAC48" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00F96E7C" w:rsidP="00860F89">
             <w:pPr>
               <w:ind w:leftChars="-52" w:left="-109"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C24D79">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:color w:val="545551"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D24C6CB" w14:textId="5B79375E" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="001D3178" w:rsidP="002932C9">
+          <w:p w14:paraId="2D24C6CB" w14:textId="2E8D4E4F" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="008F3834" w:rsidP="002932C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="tupian"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="544DFE2B" wp14:editId="7C8DB27E">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7E020AF5" wp14:editId="6173CC13">
                   <wp:extent cx="1651000" cy="2142519"/>
                   <wp:effectExtent l="0" t="0" r="6350" b="0"/>
                   <wp:docPr id="1" name="图片 1"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
@@ -258,60 +258,60 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C063291" w14:textId="5DC9D94D" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="002375A9" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C24D79">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>PRACTICE AREAS</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C1ACACA" w14:textId="62A0DA60" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="001D3178" w:rsidP="007177F3">
+          <w:p w14:paraId="3C1ACACA" w14:textId="6FFA115E" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="008F3834" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="zhiyelingyu"/>
-            <w:r w:rsidRPr="001D3178">
+            <w:r w:rsidRPr="008F3834">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>MS. ZHOU SPECIALIZES IN BANKING AND DEBT FINANCE, INCLUDING ACQUISITION FINANCE, PROJECT FINANCE, REAL ESTATE DEVELOPMENT FINANCE, COMMERCIAL AND INDUSTRIAL PROPERTY FINANCE, ASSETS FINANCE, TRADE FINANCE, STRUCTURED PRODUCTS AND FINANCE AND REGULATORY MATTERS OF FINANCIAL INSTITUTIONS.</w:t>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F19AE4C" w14:textId="19A41B01" w:rsidR="00451233" w:rsidRPr="00C24D79" w:rsidRDefault="00F80A79" w:rsidP="00DA428A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C24D79">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
           <w:noProof/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
@@ -371,51 +371,51 @@
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:roundrect w14:anchorId="053823F2" id="圆角矩形 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:-6.2pt;margin-top:-12.6pt;width:4.55pt;height:3.6pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDc1SqFegIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2yAQfp+0/wHxvtqO+mON4lRRqk6T&#10;qrZqO/WZYIiRMMeAxMn++h3gOG1X7WHaCwbu7ru7z98xu9p1mmyF8wpMTauTkhJhODTKrGv64/nm&#10;y1dKfGCmYRqMqOleeHo1//xp1tupmEALuhGOIIjx097WtA3BTovC81Z0zJ+AFQaNElzHAh7dumgc&#10;6xG908WkLM+LHlxjHXDhPd5eZyOdJ3wpBQ/3UnoRiK4p1hbS6tK6imsxn7Hp2jHbKj6Uwf6hio4p&#10;g0lHqGsWGNk49QdUp7gDDzKccOgKkFJxkXrAbqryXTdPLbMi9YLkeDvS5P8fLL/bPtkHhzT01k89&#10;bmMXO+m6+MX6yC6RtR/JErtAOF6eXZyXyChHy+nZRXUZqSyOodb58E1AR+Kmpg42pnnE35FYYttb&#10;H7L/wS+m86BVc6O0TocoAbHUjmwZ/rzVuhoyvPHSJvoaiFEZMN4Ux2bSLuy1iH7aPApJVIPlT1Ih&#10;SWfHJIxzYUKVTS1rRM5dnZXYaoYfI1K3CTAiS8w/Yg8Abxs4YGeYwT+GiiTTMbj8W2E5eIxImcGE&#10;MbhTBtxHABq7GjJn/wNJmZrI0gqa/YMjDvKQeMtvFP67W+bDA3M4Ffi3cdLDPS5SQ19TGHaUtOB+&#10;fXQf/VGsaKWkxymrqf+5YU5Qor8blPFldXoaxzIdUEYTPLjXltVri9l0S0AtVPimWJ620T/ow1Y6&#10;6F7wQVjErGhihmPumvLgDodlyNOPTwoXi0Vyw1G0LNyaJ8sjeGQ1yvJ598KcHQQcUPd3cJhINn0n&#10;4ewbIw0sNgGkSvo+8jrwjWOchDM8OfGdeH1OXseHcf4bAAD//wMAUEsDBBQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NT8JAEL2b+B82Y+KtbCliSOmWGIgkKBdQPC/d&#10;sW3cna3dBeq/dzjpZTKT9+Z9FIvBWXHGPrSeFIxHKQikypuWagXvb8/JDESImoy2nlDBDwZYlLc3&#10;hc6Nv9AOz/tYCxahkGsFTYxdLmWoGnQ6jHyHxNin752OfPa1NL2+sLizMkvTR+l0S+zQ6A6XDVZf&#10;+5NTsF4edttDu9l8b6cr+5rpjxdbr5W6vxtWcx5PcxARh/j3AdcOnB9KDnb0JzJBWAXJOHtgKi/Z&#10;NAPBjGQyAXG8IrMUZFnI/z3KXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDc1SqFegIA&#10;AGAFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="white [3212]" stroked="f" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="632EB1BA" w14:textId="77777777" w:rsidR="001D3178" w:rsidRDefault="000E0C86" w:rsidP="00B670A2">
+    <w:p w14:paraId="7A9957A4" w14:textId="77777777" w:rsidR="008F3834" w:rsidRDefault="000E0C86" w:rsidP="00B670A2">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C24D79">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="545551"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E0DC835" wp14:editId="24238D24">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2512</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4508</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5271826" cy="0"/>
@@ -456,998 +456,998 @@
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:line w14:anchorId="3D0BA0F8" id="直接连接符 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".2pt,.35pt" to="415.3pt,.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKOATlvwEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+wYWFYYcXpo0V2K&#10;rdhH74pMxQL0BUmLnX8/ik7cohsGbNhFMCW+x/dIens7WcOOEJP2ruPrVc0ZOOl77Q4d//7t4fqG&#10;s5SF64XxDjp+gsRvd1fvtmNoofGDNz1EhiQutWPo+JBzaKsqyQGsSCsfwOGj8tGKjGE8VH0UI7Jb&#10;UzV1valGH/sQvYSU8PZ+fuQ74lcKZP6sVILMTMdRW6Yz0rkvZ7XbivYQRRi0PMsQ/6DCCu2w6EJ1&#10;L7JgP6L+hcpqGX3yKq+kt5VXSksgD+hmXb9x83UQAcgLNieFpU3p/9HKT8c79xSxDWNIbQpPsbiY&#10;VLRMGR2ecabkC5Wyidp2WtoGU2YSL983H9Y3zYYzeXmrZopCFWLKH8FbVj46brQrjkQrjo8pY1lM&#10;vaSUa+PKmbzR/YM2hoJ42N+ZyI6izLBu6g2NDYGv0jAq0OrFBX3lk4GZ9gsopntUO/uhBYOFVkgJ&#10;Lq/LOhATZheYQgkLsCbdfwSe8wsUaPn+BrwgqLJ3eQFb7Xz8XfU8XSSrOf/Sgdl3acHe9yeaL7UG&#10;t4gcnje+rOnrmOAv/+XuJwAAAP//AwBQSwMEFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FvwjAMhe+T9h8iT+I20g3WQWmK0IALh0kDhLRb2nhttcapmgCFX485bRdL&#10;T+/5+XM6720jTtj52pGCl2EEAqlwpqZSwX63fp6A8EGT0Y0jVHBBD/Ps8SHViXFn+sLTNpSCS8gn&#10;WkEVQptI6YsKrfZD1yKx9+M6qwPLrpSm02cut418jaJYWl0TX6h0ix8VFr/bo1WwO1x7uTl8LvK4&#10;3o+m39PV2/q6Umrw1C9nPBYzEAH78LcB9x+YHzIGy92RjBeNgjHnFLyDYG8yimIQ+V3KLJX/+bMb&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEo4BOW/AQAA3wMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAAAAAAAAAAAA&#10;AAAAGQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" strokecolor="#002060" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="31E739B6" w14:textId="77777777" w:rsidR="001D3178" w:rsidRDefault="001D3178" w:rsidP="001D3178">
+    <w:p w14:paraId="49D14D84" w14:textId="77777777" w:rsidR="008F3834" w:rsidRDefault="008F3834" w:rsidP="008F3834">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001D3178">
+      <w:r w:rsidRPr="008F3834">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>REPRESENTATIVE MATTERS AND CASES</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="78422DEA" w14:textId="77777777" w:rsidR="001D3178" w:rsidRDefault="001D3178" w:rsidP="001D3178">
+    <w:p w14:paraId="2E3FE4FB" w14:textId="77777777" w:rsidR="008F3834" w:rsidRDefault="008F3834" w:rsidP="008F3834">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001D3178">
+      <w:r w:rsidRPr="008F3834">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acquisition Finance</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4E16C1D9" w14:textId="77777777" w:rsidR="001D3178" w:rsidRDefault="001D3178" w:rsidP="001D3178">
+    <w:p w14:paraId="6818046F" w14:textId="77777777" w:rsidR="008F3834" w:rsidRDefault="008F3834" w:rsidP="008F3834">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001D3178">
+      <w:r w:rsidRPr="008F3834">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a group of syndicated banks arranged by China Merchants Bank in a US$800,000,000 acquisition loan to an SPV sponsored by Primavera for the acquisition of Meadow China assets and relevant business</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="27DD375F" w14:textId="77777777" w:rsidR="001D3178" w:rsidRDefault="001D3178" w:rsidP="001D3178">
+    <w:p w14:paraId="6D7D5CE4" w14:textId="77777777" w:rsidR="008F3834" w:rsidRDefault="008F3834" w:rsidP="008F3834">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001D3178">
+      <w:r w:rsidRPr="008F3834">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a group of syndicated banks arranged by China Merchants Bank in a HK$4,700,000,000 acquisition loan to an SPV of Shenzhen Expressway Corporation Limited for the acquisition of Shenzhen Investment International Capital Holdings Infrastructure Co., Ltd.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7625A71B" w14:textId="77777777" w:rsidR="001D3178" w:rsidRDefault="001D3178" w:rsidP="001D3178">
+    <w:p w14:paraId="451DBFFC" w14:textId="77777777" w:rsidR="008F3834" w:rsidRDefault="008F3834" w:rsidP="008F3834">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001D3178">
+      <w:r w:rsidRPr="008F3834">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented China Merchants Bank in its HK$1,700,000,000 loan to Longway Services Group Limited (being a wholly owned subsidiary of 珠海九洲控股集团有限公司) for the privatization of a Hong Kong listed company Zhuhai Holdings Investment Group Limited (珠海控股投資集團有限公司)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="512136E2" w14:textId="77777777" w:rsidR="001D3178" w:rsidRDefault="001D3178" w:rsidP="001D3178">
+    <w:p w14:paraId="4A3277F0" w14:textId="77777777" w:rsidR="008F3834" w:rsidRDefault="008F3834" w:rsidP="008F3834">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001D3178">
+      <w:r w:rsidRPr="008F3834">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented China Merchants Bank Co., Ltd., Hong Kong Branch as the lender in its loan financing to Zhuhai Port (Hong Kong) Co., Limited, an indirect wholly-owned subsidiary of Zhuhai branch of the State-owned Assets Supervision and Administration Commission of the State Council, for the privatization of Xinghua Port Holdings Ltd. (SEHK: 01990) by way of a voluntary conditional general cash offer</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="385D1036" w14:textId="77777777" w:rsidR="001D3178" w:rsidRDefault="001D3178" w:rsidP="001D3178">
+    <w:p w14:paraId="097F9085" w14:textId="77777777" w:rsidR="008F3834" w:rsidRDefault="008F3834" w:rsidP="008F3834">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001D3178">
+      <w:r w:rsidRPr="008F3834">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented China Merchants Bank Co., Ltd., Hong Kong Branch as the lender in its loan financing to Optical Alpha Limited and Optical Beta Limited for the privatization of O-Net Technologies (Group) Limited (SEHK: 00877) by way of a scheme of arrangement under the Companies Law of the Cayman Islands</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5BACDC8A" w14:textId="77777777" w:rsidR="001D3178" w:rsidRDefault="001D3178" w:rsidP="001D3178">
+    <w:p w14:paraId="0A620DE0" w14:textId="77777777" w:rsidR="008F3834" w:rsidRDefault="008F3834" w:rsidP="008F3834">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001D3178">
+      <w:r w:rsidRPr="008F3834">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented China Merchants Bank Co., Ltd. as the lender in its loan financing to Zhejiang Zheneng Electric Power Investment (Hong Kong) Limited (a wholly-owned subsidiary of Zhejiang Zheneng Electric Power Co., Ltd.), for the privatization of Zheneng Jinjiang Environment Holding Company Limited (listed on SGX-ST)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B68D456" w14:textId="77777777" w:rsidR="001D3178" w:rsidRDefault="001D3178" w:rsidP="001D3178">
+    <w:p w14:paraId="178555CF" w14:textId="77777777" w:rsidR="008F3834" w:rsidRDefault="008F3834" w:rsidP="008F3834">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001D3178">
+      <w:r w:rsidRPr="008F3834">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented China Merchants Bank in term loan facilities arranged by it with an aggregate amount of up to HK$27,000,000,000 for acquisition of all the H-shares of Dalian Wanda Commercial Properties Co., Ltd.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1382E9D3" w14:textId="77777777" w:rsidR="001D3178" w:rsidRDefault="001D3178" w:rsidP="001D3178">
+    <w:p w14:paraId="55B92F58" w14:textId="77777777" w:rsidR="008F3834" w:rsidRDefault="008F3834" w:rsidP="008F3834">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001D3178">
+      <w:r w:rsidRPr="008F3834">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented China Merchants Bank in a HK$2,500,000,000 loan to an offshore SPV of Xu</w:t>
       </w:r>
-      <w:r w:rsidRPr="001D3178">
+      <w:r w:rsidRPr="008F3834">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="001D3178">
+      <w:r w:rsidRPr="008F3834">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s Family for privatization of the Hong Kong listed shares of Peak Sport</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="60056DCE" w14:textId="77777777" w:rsidR="001D3178" w:rsidRDefault="001D3178" w:rsidP="001D3178">
+    <w:p w14:paraId="4C680F76" w14:textId="77777777" w:rsidR="008F3834" w:rsidRDefault="008F3834" w:rsidP="008F3834">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001D3178">
+      <w:r w:rsidRPr="008F3834">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented the syndicated banks led by The Bank of China in a US$4,300,000,000 loan to the subsidiary of COSCO for acquisition of Orient Overseas Container Lines</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3E2819DD" w14:textId="77777777" w:rsidR="001D3178" w:rsidRDefault="001D3178" w:rsidP="001D3178">
+    <w:p w14:paraId="0C7B42BD" w14:textId="77777777" w:rsidR="008F3834" w:rsidRDefault="008F3834" w:rsidP="008F3834">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001D3178">
+      <w:r w:rsidRPr="008F3834">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented the Bank of China Macau Branch in a term loan facility granted to CDH Giant Health (HK) Limited for its acquisition of Fujian Nanping Nanfu Battery Co., Ltd.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6BE5896B" w14:textId="77777777" w:rsidR="001D3178" w:rsidRDefault="001D3178" w:rsidP="001D3178">
+    <w:p w14:paraId="2E2E04A0" w14:textId="77777777" w:rsidR="008F3834" w:rsidRDefault="008F3834" w:rsidP="008F3834">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001D3178">
+      <w:r w:rsidRPr="008F3834">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented the buyer group led by Mr. Zhou Hongyi in an RMB equivalent of US$3,000,000,000 syndicated loan facility arranged by China Merchants Bank Co., Ltd., Shenzhen Branch for the privatization of Qihoo 360 Technology Co., Ltd.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="09772D31" w14:textId="77777777" w:rsidR="001D3178" w:rsidRDefault="001D3178" w:rsidP="001D3178">
+    <w:p w14:paraId="2F606A74" w14:textId="77777777" w:rsidR="008F3834" w:rsidRDefault="008F3834" w:rsidP="008F3834">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001D3178">
+      <w:r w:rsidRPr="008F3834">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented for the buyer group consisted of Boyu Capital, Ally Bridge, Temasek, Yunfeng Capital, Sequoia and Hillhouse in a US$800,000,000 syndicate loan facility granted by Ping An Bank Co., Ltd. and Shanghai Pudong Development Bank Co., Ltd. for privatization of WuXi PharmaTech (Cayman) Inc., which was listed on the New York Stock Exchange</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="623183E9" w14:textId="77777777" w:rsidR="001D3178" w:rsidRDefault="001D3178" w:rsidP="001D3178">
+    <w:p w14:paraId="2A99C939" w14:textId="77777777" w:rsidR="008F3834" w:rsidRDefault="008F3834" w:rsidP="008F3834">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001D3178">
+      <w:r w:rsidRPr="008F3834">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Goldman Sachs in a USD450,000,000 term loan facility arranged and pre-funded by it which was granted to Biostime Healthy Australia Investment Pty Ltd. for refinancing a bridge acquisition loan facility the group borrowed in 2015 for acquisition of the majority ownership of Swiss Wellness Group Pty Limited</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="359DA540" w14:textId="77777777" w:rsidR="001D3178" w:rsidRDefault="001D3178" w:rsidP="001D3178">
+    <w:p w14:paraId="2FB94210" w14:textId="77777777" w:rsidR="008F3834" w:rsidRDefault="008F3834" w:rsidP="008F3834">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001D3178">
+      <w:r w:rsidRPr="008F3834">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented CVC Asia Pacific Limited and its affiliates for the US Dollar facilities arranged by JPMorgan Chase Bank, N.A., acting through its Hong Kong Branch for acquisition of an international education group</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4629CD2F" w14:textId="77777777" w:rsidR="001D3178" w:rsidRDefault="001D3178" w:rsidP="001D3178">
+    <w:p w14:paraId="11E04D7E" w14:textId="77777777" w:rsidR="008F3834" w:rsidRDefault="008F3834" w:rsidP="008F3834">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001D3178">
+      <w:r w:rsidRPr="008F3834">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented the onshore and offshore lenders in onshore and offshore US Dollar loans for the acquisition by La Dolce Vita Fine Dining Company Limited (a SPV sponsored by CVC Capital) over the shares in South Beauty Investment Company Limited which is the ultimate shareholder of South Beauty restaurant franchise in the PRC</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E03973A" w14:textId="77777777" w:rsidR="001D3178" w:rsidRDefault="001D3178" w:rsidP="001D3178">
+    <w:p w14:paraId="762CE3F7" w14:textId="77777777" w:rsidR="008F3834" w:rsidRDefault="008F3834" w:rsidP="008F3834">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001D3178">
+      <w:r w:rsidRPr="008F3834">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Real Estate Development Finance, Commercial and Industrial Property Finance</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D6212F4" w14:textId="77777777" w:rsidR="001D3178" w:rsidRDefault="001D3178" w:rsidP="001D3178">
+    <w:p w14:paraId="51E7E54B" w14:textId="77777777" w:rsidR="008F3834" w:rsidRDefault="008F3834" w:rsidP="008F3834">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001D3178">
+      <w:r w:rsidRPr="008F3834">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a syndicate of banks led by China Merchants Bank in an acquisition loan of RMB11,940,000,000 to a subsidiary of Guangzhou R&amp;F Properties Co., Ltd., for its acquisition of 77 hotels from Dalian Wanda</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="49C4F96B" w14:textId="77777777" w:rsidR="001D3178" w:rsidRDefault="001D3178" w:rsidP="001D3178">
+    <w:p w14:paraId="01F09C1A" w14:textId="77777777" w:rsidR="008F3834" w:rsidRDefault="008F3834" w:rsidP="008F3834">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001D3178">
+      <w:r w:rsidRPr="008F3834">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Wing Lung Bank and Standard Chartered Bank in a syndicated loan to project companies under Zhejiang New Century Group for its refinancing of previous developments loans for 7 hotels in China</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="709D810C" w14:textId="77777777" w:rsidR="001D3178" w:rsidRDefault="001D3178" w:rsidP="001D3178">
+    <w:p w14:paraId="6CE605B9" w14:textId="77777777" w:rsidR="008F3834" w:rsidRDefault="008F3834" w:rsidP="008F3834">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001D3178">
+      <w:r w:rsidRPr="008F3834">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented the Bank of China and the Agricultural Bank of China to lend a syndicated loan in the amount of RMB2,680,000,000 to Shanghai Municipal Land Reserve Centre for its land reserve of three plots in Huangpu District</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="43C656D8" w14:textId="77777777" w:rsidR="001D3178" w:rsidRDefault="001D3178" w:rsidP="001D3178">
+    <w:p w14:paraId="04D05D0A" w14:textId="77777777" w:rsidR="008F3834" w:rsidRDefault="008F3834" w:rsidP="008F3834">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001D3178">
+      <w:r w:rsidRPr="008F3834">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Gazeley (Wuxi) Warehousing Development Co., Ltd. as invested by Brookfield for its onshore and offshore joint borrowings from Standard Chartered Bank for development of the property in China</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="19D0A214" w14:textId="77777777" w:rsidR="001D3178" w:rsidRDefault="001D3178" w:rsidP="001D3178">
+    <w:p w14:paraId="3365B8BE" w14:textId="77777777" w:rsidR="008F3834" w:rsidRDefault="008F3834" w:rsidP="008F3834">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001D3178">
+      <w:r w:rsidRPr="008F3834">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>offshore acquisition loan from China CITIC for acquisition of a warehouse property located in China</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5DE501E7" w14:textId="77777777" w:rsidR="001D3178" w:rsidRDefault="001D3178" w:rsidP="001D3178">
+    <w:p w14:paraId="655ECE01" w14:textId="77777777" w:rsidR="008F3834" w:rsidRDefault="008F3834" w:rsidP="008F3834">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001D3178">
+      <w:r w:rsidRPr="008F3834">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Prologis in offshore and onshore US Dollar and RMB syndicate loan facility transactions with ING, BNPP and CR</w:t>
       </w:r>
-      <w:r w:rsidRPr="001D3178">
+      <w:r w:rsidRPr="008F3834">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>É</w:t>
       </w:r>
-      <w:r w:rsidRPr="001D3178">
+      <w:r w:rsidRPr="008F3834">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>DIT- AGRICOLE with all loan proceeds are used for development and construction of onshore warehouse properties</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2B54C523" w14:textId="77777777" w:rsidR="001D3178" w:rsidRDefault="001D3178" w:rsidP="001D3178">
+    <w:p w14:paraId="7ED96716" w14:textId="77777777" w:rsidR="008F3834" w:rsidRDefault="008F3834" w:rsidP="008F3834">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001D3178">
+      <w:r w:rsidRPr="008F3834">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Prologis in a series of onshore loan facility transactions with HSBC, CMB and Postal Saving Bank of China for the financing of a number of logistics warehousing projects</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4DEF1BF2" w14:textId="77777777" w:rsidR="001D3178" w:rsidRDefault="001D3178" w:rsidP="001D3178">
+    <w:p w14:paraId="2B0E4B5B" w14:textId="77777777" w:rsidR="008F3834" w:rsidRDefault="008F3834" w:rsidP="008F3834">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001D3178">
+      <w:r w:rsidRPr="008F3834">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Other Finance</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="266A435F" w14:textId="77777777" w:rsidR="001D3178" w:rsidRDefault="001D3178" w:rsidP="001D3178">
+    <w:p w14:paraId="649EF632" w14:textId="77777777" w:rsidR="008F3834" w:rsidRDefault="008F3834" w:rsidP="008F3834">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001D3178">
+      <w:r w:rsidRPr="008F3834">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented China Construction Bank in its loan to JuneYao Air for the purchase of an Airbus aircraft</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3BC884E4" w14:textId="77777777" w:rsidR="001D3178" w:rsidRDefault="001D3178" w:rsidP="001D3178">
+    <w:p w14:paraId="14290343" w14:textId="77777777" w:rsidR="008F3834" w:rsidRDefault="008F3834" w:rsidP="008F3834">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001D3178">
+      <w:r w:rsidRPr="008F3834">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented China Construction Bank in its loans to China Eastern Airline for the purchase of two Airbus aircrafts</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6249B1CE" w14:textId="77777777" w:rsidR="001D3178" w:rsidRDefault="001D3178" w:rsidP="001D3178">
+    <w:p w14:paraId="26F3ADA2" w14:textId="77777777" w:rsidR="008F3834" w:rsidRDefault="008F3834" w:rsidP="008F3834">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001D3178">
+      <w:r w:rsidRPr="008F3834">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented J.P. Morgan in its loans to China International Airline for advance payment of aircraft purchase price</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C9FA8B6" w14:textId="77777777" w:rsidR="001D3178" w:rsidRDefault="001D3178" w:rsidP="001D3178">
+    <w:p w14:paraId="4232B212" w14:textId="77777777" w:rsidR="008F3834" w:rsidRDefault="008F3834" w:rsidP="008F3834">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001D3178">
+      <w:r w:rsidRPr="008F3834">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented China Development Bank and CEXIM in several shipping finance deals</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4E90E221" w14:textId="77777777" w:rsidR="001D3178" w:rsidRDefault="001D3178" w:rsidP="001D3178">
+    <w:p w14:paraId="7E50FA14" w14:textId="77777777" w:rsidR="008F3834" w:rsidRDefault="008F3834" w:rsidP="008F3834">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001D3178">
+      <w:r w:rsidRPr="008F3834">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Goldman Sachs in the issuance of a US$400,000,000 senior note and a US$200,000,000 senior note in June 2016 and January 2017 respectively by Biostime International Holding Co., Ltd.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1CC5675D" w14:textId="77777777" w:rsidR="001D3178" w:rsidRDefault="001D3178" w:rsidP="001D3178">
+    <w:p w14:paraId="5807C4F2" w14:textId="77777777" w:rsidR="008F3834" w:rsidRDefault="008F3834" w:rsidP="008F3834">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001D3178">
+      <w:r w:rsidRPr="008F3834">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Platinum in the issuance of a US$175,000,000 senior secured note by an offshore SPV</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="566C85E0" w14:textId="77777777" w:rsidR="001D3178" w:rsidRDefault="001D3178" w:rsidP="001D3178">
+    <w:p w14:paraId="3DF11F0F" w14:textId="77777777" w:rsidR="008F3834" w:rsidRDefault="008F3834" w:rsidP="008F3834">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001D3178">
+      <w:r w:rsidRPr="008F3834">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Sinopec Green Energy Geothermal Development Co., Ltd. and its subsidiaries in a US$200,000,000 lending from Asian Development Bank for investments in geothermy projects satisfying requirements of ADB</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2295F3BE" w14:textId="77777777" w:rsidR="001D3178" w:rsidRDefault="001D3178" w:rsidP="001D3178">
+    <w:p w14:paraId="7C008DAA" w14:textId="77777777" w:rsidR="008F3834" w:rsidRDefault="008F3834" w:rsidP="008F3834">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001D3178">
+      <w:r w:rsidRPr="008F3834">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Education</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7AD813C0" w14:textId="77777777" w:rsidR="001D3178" w:rsidRDefault="001D3178" w:rsidP="001D3178">
+    <w:p w14:paraId="7336EA3E" w14:textId="77777777" w:rsidR="008F3834" w:rsidRDefault="008F3834" w:rsidP="008F3834">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001D3178">
+      <w:r w:rsidRPr="008F3834">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>National University of Singapore, Faculty of Law, LLM</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0984D868" w14:textId="77777777" w:rsidR="001D3178" w:rsidRDefault="001D3178" w:rsidP="001D3178">
+    <w:p w14:paraId="19A1329D" w14:textId="77777777" w:rsidR="008F3834" w:rsidRDefault="008F3834" w:rsidP="008F3834">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001D3178">
+      <w:r w:rsidRPr="008F3834">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>East China University of Politics and Law, International Law School, LLB</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="65F9E514" w14:textId="77777777" w:rsidR="001D3178" w:rsidRDefault="001D3178" w:rsidP="001D3178">
+    <w:p w14:paraId="12FA19C4" w14:textId="77777777" w:rsidR="008F3834" w:rsidRDefault="008F3834" w:rsidP="008F3834">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001D3178">
+      <w:r w:rsidRPr="008F3834">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Professional Qualification</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="54CBA24B" w14:textId="77777777" w:rsidR="001D3178" w:rsidRDefault="001D3178" w:rsidP="001D3178">
+    <w:p w14:paraId="3468AFA0" w14:textId="77777777" w:rsidR="008F3834" w:rsidRDefault="008F3834" w:rsidP="008F3834">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001D3178">
+      <w:r w:rsidRPr="008F3834">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Admitted to practice in the PRC</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="287AC352" w14:textId="77777777" w:rsidR="001D3178" w:rsidRDefault="001D3178" w:rsidP="001D3178">
+    <w:p w14:paraId="1466085D" w14:textId="77777777" w:rsidR="008F3834" w:rsidRDefault="008F3834" w:rsidP="008F3834">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001D3178">
+      <w:r w:rsidRPr="008F3834">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Selected to the </w:t>
       </w:r>
-      <w:r w:rsidRPr="001D3178">
+      <w:r w:rsidRPr="008F3834">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="001D3178">
+      <w:r w:rsidRPr="008F3834">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Foreign Affairs Lawyers Pool by The Ministry of Justice</w:t>
       </w:r>
-      <w:r w:rsidRPr="001D3178">
+      <w:r w:rsidRPr="008F3834">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="001D3178">
+      <w:r w:rsidRPr="008F3834">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> in 2018</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5567FC3C" w14:textId="08A3DBFC" w:rsidR="00686369" w:rsidRPr="001D3178" w:rsidRDefault="001D3178" w:rsidP="001D3178">
+    <w:p w14:paraId="5567FC3C" w14:textId="295B8B1D" w:rsidR="00686369" w:rsidRPr="008F3834" w:rsidRDefault="008F3834" w:rsidP="008F3834">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001D3178">
+      <w:r w:rsidRPr="008F3834">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">IFLR 1000 Awards 2021 </w:t>
       </w:r>
-      <w:r w:rsidRPr="001D3178">
+      <w:r w:rsidRPr="008F3834">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="001D3178">
+      <w:r w:rsidRPr="008F3834">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Rising Star of the Year </w:t>
       </w:r>
-      <w:r w:rsidRPr="001D3178">
+      <w:r w:rsidRPr="008F3834">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
-      <w:r w:rsidRPr="001D3178">
+      <w:r w:rsidRPr="008F3834">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Shanghai) Banking and Finance</w:t>
       </w:r>
-      <w:r w:rsidRPr="001D3178">
+      <w:r w:rsidRPr="008F3834">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00686369" w:rsidRPr="001D3178" w:rsidSect="002D0826">
+    <w:sectPr w:rsidR="00686369" w:rsidRPr="008F3834" w:rsidSect="002D0826">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1797" w:bottom="1440" w:left="1797" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="3584D350" w14:textId="77777777" w:rsidR="004167EC" w:rsidRDefault="004167EC" w:rsidP="00F57734">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="2493FDE5" w14:textId="77777777" w:rsidR="004167EC" w:rsidRDefault="004167EC" w:rsidP="00F57734">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -1645,323 +1645,344 @@
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="08136AD7"/>
+    <w:nsid w:val="020F1649"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="23B67344"/>
+    <w:tmpl w:val="E7D0A9E4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0D617810"/>
+    <w:nsid w:val="03B72649"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="36329378"/>
+    <w:tmpl w:val="19704B16"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0F26611A"/>
+    <w:nsid w:val="048632B0"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="4D38D3B6"/>
+    <w:tmpl w:val="6FE87BEA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="15DF3C7E"/>
+    <w:nsid w:val="04C23186"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="610A2E5E"/>
+    <w:tmpl w:val="E6FCD6AA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="185C2CC2"/>
+    <w:nsid w:val="05942B03"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="295271E2"/>
+    <w:tmpl w:val="E22C683A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="185D4A27"/>
+    <w:nsid w:val="0DA241C5"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="83FAB78A"/>
+    <w:tmpl w:val="D9948A0E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="19A0467E"/>
+    <w:nsid w:val="0DE41BC8"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="5E80C620"/>
+    <w:tmpl w:val="EA044316"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="23233D8D"/>
+    <w:nsid w:val="0F637DB6"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="22744678"/>
+    <w:tmpl w:val="6FE87BEA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="25073EBF"/>
+    <w:nsid w:val="13DE71E9"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="BD70E420"/>
+    <w:tmpl w:val="16B09DEA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2A2500BA"/>
+    <w:nsid w:val="175716C4"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="9FF28D5A"/>
+    <w:tmpl w:val="63ECBB5C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2D3C1DF0"/>
+    <w:nsid w:val="18536D24"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="1E142DC2"/>
+    <w:tmpl w:val="BF385118"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2D5A022E"/>
+    <w:nsid w:val="22472A96"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="2FF65180"/>
+    <w:tmpl w:val="9BD0E1AE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2D8F0C61"/>
+    <w:nsid w:val="23610A83"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="00D8A4EC"/>
+    <w:tmpl w:val="9642F92C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="24631D38"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="3B4E9306"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2EE42B43"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B08202D4"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="440" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="880" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
@@ -2030,138 +2051,117 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3520" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2F477776"/>
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2FDC3DE5"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="3D704BAE"/>
+    <w:tmpl w:val="12164642"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="31164CEF"/>
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="346A799C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B8063FD6"/>
+    <w:tmpl w:val="B9CEAA50"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="36AC34E5"/>
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="35DE50F4"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="71A070B4"/>
+    <w:tmpl w:val="4E6AC2EA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="37D0680F"/>
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="37D108C2"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B8725FD4"/>
-[...20 lines deleted...]
-    <w:tmpl w:val="D5383BB8"/>
+    <w:tmpl w:val="4C14244C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3B6418F1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="49FEE19A"/>
     <w:lvl w:ilvl="0" w:tplc="B99657A6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
@@ -2252,516 +2252,516 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3520" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="430D1DB3"/>
+    <w:nsid w:val="4444286E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E1840C3E"/>
+    <w:tmpl w:val="AF085626"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="434209EB"/>
+    <w:nsid w:val="46254BF2"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="69124EA2"/>
+    <w:tmpl w:val="57B06002"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="537F74CD"/>
+    <w:nsid w:val="4BE71DD6"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F4180554"/>
+    <w:tmpl w:val="0AE66AE4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="59167571"/>
+    <w:nsid w:val="51420C0D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="8C228476"/>
+    <w:tmpl w:val="DC7E71F4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5A18190D"/>
+    <w:nsid w:val="5DBE7940"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="47BA0BB2"/>
+    <w:tmpl w:val="D12C1070"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="606141EF"/>
+    <w:nsid w:val="65165B2E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="ADCCF296"/>
+    <w:tmpl w:val="C7164094"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="609864F7"/>
+    <w:nsid w:val="6A4A7625"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A2DC810A"/>
+    <w:tmpl w:val="193A4BE6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="65B347F0"/>
+    <w:nsid w:val="6AA928A4"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="5600ABCC"/>
+    <w:tmpl w:val="2924B918"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="669402F7"/>
+    <w:nsid w:val="6E2F4959"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="6146352C"/>
+    <w:tmpl w:val="A7CCB52C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6AC01D72"/>
+    <w:nsid w:val="6E8E7E46"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="5BF4312C"/>
+    <w:tmpl w:val="A7D8952A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6F29477E"/>
+    <w:nsid w:val="738F793A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="6F36CEB4"/>
+    <w:tmpl w:val="6178C826"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="76C125D1"/>
+    <w:nsid w:val="78104864"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B95A2B6C"/>
+    <w:tmpl w:val="FF4471F4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="76F44DB2"/>
+    <w:nsid w:val="7BAD7D74"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="22744678"/>
+    <w:tmpl w:val="426CB550"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="77E5597C"/>
+    <w:nsid w:val="7C5C1FCB"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="7C44D648"/>
+    <w:tmpl w:val="CECABBCC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="77FB3C50"/>
+    <w:nsid w:val="7C9658C4"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="BA8636B6"/>
+    <w:tmpl w:val="B7188CA0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7E2478E0"/>
+    <w:nsid w:val="7D0B67D5"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="8A985B1A"/>
+    <w:tmpl w:val="433E3468"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7F1A6917"/>
+    <w:nsid w:val="7E124B9E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="218AECB6"/>
+    <w:tmpl w:val="36084336"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
-    <w:abstractNumId w:val="13"/>
+    <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="19"/>
   </w:num>
   <w:num w:numId="3">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="32"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="34"/>
+  </w:num>
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="11">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="12">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="36"/>
+  </w:num>
+  <w:num w:numId="14">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="15">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="16">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="17">
+    <w:abstractNumId w:val="35"/>
+  </w:num>
+  <w:num w:numId="18">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="19">
     <w:abstractNumId w:val="33"/>
   </w:num>
-  <w:num w:numId="4">
-[...14 lines deleted...]
-  <w:num w:numId="9">
+  <w:num w:numId="20">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="10">
-[...31 lines deleted...]
-  </w:num>
   <w:num w:numId="21">
-    <w:abstractNumId w:val="4"/>
+    <w:abstractNumId w:val="26"/>
   </w:num>
   <w:num w:numId="22">
-    <w:abstractNumId w:val="12"/>
+    <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="23">
     <w:abstractNumId w:val="20"/>
   </w:num>
   <w:num w:numId="24">
-    <w:abstractNumId w:val="36"/>
+    <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="25">
-    <w:abstractNumId w:val="24"/>
+    <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="26">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="27">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="28">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="29">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="27">
+  <w:num w:numId="30">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="31">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="32">
     <w:abstractNumId w:val="18"/>
   </w:num>
-  <w:num w:numId="28">
-[...2 lines deleted...]
-  <w:num w:numId="29">
+  <w:num w:numId="33">
     <w:abstractNumId w:val="29"/>
   </w:num>
-  <w:num w:numId="30">
-[...5 lines deleted...]
-  <w:num w:numId="32">
+  <w:num w:numId="34">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="33">
-[...4 lines deleted...]
-  </w:num>
   <w:num w:numId="35">
-    <w:abstractNumId w:val="9"/>
+    <w:abstractNumId w:val="23"/>
   </w:num>
   <w:num w:numId="36">
-    <w:abstractNumId w:val="7"/>
+    <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="37">
-    <w:abstractNumId w:val="32"/>
+    <w:abstractNumId w:val="7"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
@@ -2776,51 +2776,50 @@
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00E418B1"/>
     <w:rsid w:val="000275A2"/>
     <w:rsid w:val="00065FAA"/>
     <w:rsid w:val="00066F39"/>
     <w:rsid w:val="00083426"/>
     <w:rsid w:val="0008435A"/>
     <w:rsid w:val="000C5325"/>
     <w:rsid w:val="000E0C86"/>
     <w:rsid w:val="00117159"/>
     <w:rsid w:val="00130740"/>
     <w:rsid w:val="0013186C"/>
     <w:rsid w:val="0013719D"/>
     <w:rsid w:val="0014231B"/>
     <w:rsid w:val="001526EA"/>
     <w:rsid w:val="00153488"/>
     <w:rsid w:val="0018186F"/>
     <w:rsid w:val="00191736"/>
     <w:rsid w:val="001C7F4F"/>
-    <w:rsid w:val="001D3178"/>
     <w:rsid w:val="001F7789"/>
     <w:rsid w:val="00211603"/>
     <w:rsid w:val="00223B3F"/>
     <w:rsid w:val="0022458A"/>
     <w:rsid w:val="00230A13"/>
     <w:rsid w:val="00232FF3"/>
     <w:rsid w:val="002375A9"/>
     <w:rsid w:val="00253EDA"/>
     <w:rsid w:val="00283DAB"/>
     <w:rsid w:val="002932C9"/>
     <w:rsid w:val="002A35FF"/>
     <w:rsid w:val="002A4932"/>
     <w:rsid w:val="002B1F71"/>
     <w:rsid w:val="002D0826"/>
     <w:rsid w:val="0031673D"/>
     <w:rsid w:val="0034020A"/>
     <w:rsid w:val="0034029C"/>
     <w:rsid w:val="00351712"/>
     <w:rsid w:val="00353486"/>
     <w:rsid w:val="0036384C"/>
     <w:rsid w:val="00370676"/>
     <w:rsid w:val="00396678"/>
     <w:rsid w:val="003B4410"/>
     <w:rsid w:val="003D196D"/>
     <w:rsid w:val="003D355E"/>
@@ -2849,50 +2848,51 @@
     <w:rsid w:val="00683D9C"/>
     <w:rsid w:val="00685381"/>
     <w:rsid w:val="00686369"/>
     <w:rsid w:val="006A06C2"/>
     <w:rsid w:val="006C21DA"/>
     <w:rsid w:val="006D159B"/>
     <w:rsid w:val="006F2EE4"/>
     <w:rsid w:val="007177F3"/>
     <w:rsid w:val="00765586"/>
     <w:rsid w:val="007664DE"/>
     <w:rsid w:val="007956B7"/>
     <w:rsid w:val="007B0B57"/>
     <w:rsid w:val="007D333B"/>
     <w:rsid w:val="008212A9"/>
     <w:rsid w:val="008341FB"/>
     <w:rsid w:val="008717CA"/>
     <w:rsid w:val="00873A63"/>
     <w:rsid w:val="0089209E"/>
     <w:rsid w:val="00893CAF"/>
     <w:rsid w:val="008A40E2"/>
     <w:rsid w:val="008A48BF"/>
     <w:rsid w:val="008D77E9"/>
     <w:rsid w:val="008E5C09"/>
     <w:rsid w:val="008E73CE"/>
     <w:rsid w:val="008E7B5D"/>
+    <w:rsid w:val="008F3834"/>
     <w:rsid w:val="00901636"/>
     <w:rsid w:val="009038C0"/>
     <w:rsid w:val="009073A3"/>
     <w:rsid w:val="00917307"/>
     <w:rsid w:val="00925E12"/>
     <w:rsid w:val="00930511"/>
     <w:rsid w:val="00936370"/>
     <w:rsid w:val="0094376B"/>
     <w:rsid w:val="009465FB"/>
     <w:rsid w:val="0095781F"/>
     <w:rsid w:val="009A4D0D"/>
     <w:rsid w:val="009A711A"/>
     <w:rsid w:val="009B27AE"/>
     <w:rsid w:val="009D6108"/>
     <w:rsid w:val="009E20C4"/>
     <w:rsid w:val="00A002B6"/>
     <w:rsid w:val="00A1252B"/>
     <w:rsid w:val="00A1585C"/>
     <w:rsid w:val="00A41685"/>
     <w:rsid w:val="00A64BF0"/>
     <w:rsid w:val="00A81B38"/>
     <w:rsid w:val="00B05840"/>
     <w:rsid w:val="00B37E04"/>
     <w:rsid w:val="00B557D1"/>
     <w:rsid w:val="00B62E87"/>
@@ -3995,61 +3995,61 @@
     <w:rsid w:val="00F57734"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af4">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0065437B"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af5">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="001D3178"/>
+    <w:rsid w:val="008F3834"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af6">
     <w:name w:val="正文文本 字符"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="af5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="001D3178"/>
+    <w:rsid w:val="008F3834"/>
     <w:rPr>
       <w:sz w:val="21"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 主题​​">
@@ -4333,51 +4333,51 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3CABF827-B343-4BD6-BDE5-5868497AF1DA}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3395B277-D68B-4080-A83D-E3A18AEEFB0F}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>1049</Words>
   <Characters>5980</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>49</Lines>
   <Paragraphs>14</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>7015</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>