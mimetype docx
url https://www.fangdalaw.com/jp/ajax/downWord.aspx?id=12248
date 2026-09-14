--- v0 (2026-06-24)
+++ v1 (2026-09-14)
@@ -36,189 +36,189 @@
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5485"/>
         <w:gridCol w:w="2836"/>
       </w:tblGrid>
       <w:tr w:rsidR="0049405C" w:rsidRPr="00C24D79" w14:paraId="76EB2C64" w14:textId="77777777" w:rsidTr="00E70303">
         <w:trPr>
           <w:trHeight w:val="3267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5485" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="271D78"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C4F11E8" w14:textId="096CD6DC" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="003D0DEF" w:rsidP="003D0DEF">
+          <w:p w14:paraId="2C4F11E8" w14:textId="6C645E05" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="007E1E27" w:rsidP="007E1E27">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="xingming"/>
             <w:bookmarkStart w:id="1" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="1"/>
-            <w:r w:rsidRPr="003D0DEF">
+            <w:r w:rsidRPr="007E1E27">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>JASON LI</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
-          <w:p w14:paraId="706EB16B" w14:textId="2F7B625B" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="003D0DEF" w:rsidP="003D0DEF">
+          <w:p w14:paraId="706EB16B" w14:textId="6177DBFA" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="007E1E27" w:rsidP="007E1E27">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="didian"/>
-            <w:r w:rsidRPr="003D0DEF">
+            <w:r w:rsidRPr="007E1E27">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Partner</w:t>
             </w:r>
-            <w:r w:rsidRPr="003D0DEF">
+            <w:r w:rsidRPr="007E1E27">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>·</w:t>
             </w:r>
-            <w:r w:rsidRPr="003D0DEF">
+            <w:r w:rsidRPr="007E1E27">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Shanghai</w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
-          <w:p w14:paraId="6199424A" w14:textId="2B790BE2" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="003D0DEF" w:rsidP="003D0DEF">
+          <w:p w14:paraId="6199424A" w14:textId="4E3EF0E4" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="007E1E27" w:rsidP="007E1E27">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="dianhua"/>
-            <w:r w:rsidRPr="003D0DEF">
+            <w:r w:rsidRPr="007E1E27">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">+86 21 2208 1020 </w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
-          <w:p w14:paraId="4F910ACA" w14:textId="5DC9BA3C" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="003D0DEF" w:rsidP="003D0DEF">
+          <w:p w14:paraId="4F910ACA" w14:textId="5FAC4A52" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="007E1E27" w:rsidP="007E1E27">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="youxiang"/>
-            <w:r w:rsidRPr="003D0DEF">
+            <w:r w:rsidRPr="007E1E27">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>jason.li@fangdalaw.com</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="22DBA835" w14:textId="677EAC48" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00F96E7C" w:rsidP="00860F89">
             <w:pPr>
               <w:ind w:leftChars="-52" w:left="-109"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C24D79">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:color w:val="545551"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D24C6CB" w14:textId="67CADF3A" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="003D0DEF" w:rsidP="002932C9">
+          <w:p w14:paraId="2D24C6CB" w14:textId="63C765B0" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="007E1E27" w:rsidP="002932C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="tupian"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6CE2A4AF" wp14:editId="59BFE59F">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7394FCAE" wp14:editId="7082E1F6">
                   <wp:extent cx="1651000" cy="2142519"/>
                   <wp:effectExtent l="0" t="0" r="6350" b="0"/>
                   <wp:docPr id="1" name="图片 1"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
@@ -258,60 +258,60 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C063291" w14:textId="5DC9D94D" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="002375A9" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C24D79">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>PRACTICE AREAS</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C1ACACA" w14:textId="1EFA8789" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="003D0DEF" w:rsidP="007177F3">
+          <w:p w14:paraId="3C1ACACA" w14:textId="6FAC106A" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="007E1E27" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="zhiyelingyu"/>
-            <w:r w:rsidRPr="003D0DEF">
+            <w:r w:rsidRPr="007E1E27">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>MR. LI'S PRACTICE AREA IS DISPUTE RESOLUTION AND INSOLVENCY AND RESTRUCTURING. HE SPECIALIZES IN CORPORATE, FINANCE, CONTRACT, CIVIL INFRINGEMENT AS WELL AS LIQUIDATION AND BANKRUPTCY.</w:t>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F19AE4C" w14:textId="19A41B01" w:rsidR="00451233" w:rsidRPr="00C24D79" w:rsidRDefault="00F80A79" w:rsidP="00DA428A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C24D79">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
           <w:noProof/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
@@ -371,51 +371,51 @@
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:roundrect w14:anchorId="053823F2" id="圆角矩形 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:-6.2pt;margin-top:-12.6pt;width:4.55pt;height:3.6pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDc1SqFegIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2yAQfp+0/wHxvtqO+mON4lRRqk6T&#10;qrZqO/WZYIiRMMeAxMn++h3gOG1X7WHaCwbu7ru7z98xu9p1mmyF8wpMTauTkhJhODTKrGv64/nm&#10;y1dKfGCmYRqMqOleeHo1//xp1tupmEALuhGOIIjx097WtA3BTovC81Z0zJ+AFQaNElzHAh7dumgc&#10;6xG908WkLM+LHlxjHXDhPd5eZyOdJ3wpBQ/3UnoRiK4p1hbS6tK6imsxn7Hp2jHbKj6Uwf6hio4p&#10;g0lHqGsWGNk49QdUp7gDDzKccOgKkFJxkXrAbqryXTdPLbMi9YLkeDvS5P8fLL/bPtkHhzT01k89&#10;bmMXO+m6+MX6yC6RtR/JErtAOF6eXZyXyChHy+nZRXUZqSyOodb58E1AR+Kmpg42pnnE35FYYttb&#10;H7L/wS+m86BVc6O0TocoAbHUjmwZ/rzVuhoyvPHSJvoaiFEZMN4Ux2bSLuy1iH7aPApJVIPlT1Ih&#10;SWfHJIxzYUKVTS1rRM5dnZXYaoYfI1K3CTAiS8w/Yg8Abxs4YGeYwT+GiiTTMbj8W2E5eIxImcGE&#10;MbhTBtxHABq7GjJn/wNJmZrI0gqa/YMjDvKQeMtvFP67W+bDA3M4Ffi3cdLDPS5SQ19TGHaUtOB+&#10;fXQf/VGsaKWkxymrqf+5YU5Qor8blPFldXoaxzIdUEYTPLjXltVri9l0S0AtVPimWJ620T/ow1Y6&#10;6F7wQVjErGhihmPumvLgDodlyNOPTwoXi0Vyw1G0LNyaJ8sjeGQ1yvJ598KcHQQcUPd3cJhINn0n&#10;4ewbIw0sNgGkSvo+8jrwjWOchDM8OfGdeH1OXseHcf4bAAD//wMAUEsDBBQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NT8JAEL2b+B82Y+KtbCliSOmWGIgkKBdQPC/d&#10;sW3cna3dBeq/dzjpZTKT9+Z9FIvBWXHGPrSeFIxHKQikypuWagXvb8/JDESImoy2nlDBDwZYlLc3&#10;hc6Nv9AOz/tYCxahkGsFTYxdLmWoGnQ6jHyHxNin752OfPa1NL2+sLizMkvTR+l0S+zQ6A6XDVZf&#10;+5NTsF4edttDu9l8b6cr+5rpjxdbr5W6vxtWcx5PcxARh/j3AdcOnB9KDnb0JzJBWAXJOHtgKi/Z&#10;NAPBjGQyAXG8IrMUZFnI/z3KXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDc1SqFegIA&#10;AGAFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="white [3212]" stroked="f" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B8C8153" w14:textId="77777777" w:rsidR="003D0DEF" w:rsidRDefault="000E0C86" w:rsidP="00B670A2">
+    <w:p w14:paraId="36CB7D5C" w14:textId="77777777" w:rsidR="007E1E27" w:rsidRDefault="000E0C86" w:rsidP="00B670A2">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C24D79">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="545551"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E0DC835" wp14:editId="24238D24">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2512</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4508</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5271826" cy="0"/>
@@ -456,1889 +456,1889 @@
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:line w14:anchorId="3D0BA0F8" id="直接连接符 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".2pt,.35pt" to="415.3pt,.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKOATlvwEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+wYWFYYcXpo0V2K&#10;rdhH74pMxQL0BUmLnX8/ik7cohsGbNhFMCW+x/dIens7WcOOEJP2ruPrVc0ZOOl77Q4d//7t4fqG&#10;s5SF64XxDjp+gsRvd1fvtmNoofGDNz1EhiQutWPo+JBzaKsqyQGsSCsfwOGj8tGKjGE8VH0UI7Jb&#10;UzV1valGH/sQvYSU8PZ+fuQ74lcKZP6sVILMTMdRW6Yz0rkvZ7XbivYQRRi0PMsQ/6DCCu2w6EJ1&#10;L7JgP6L+hcpqGX3yKq+kt5VXSksgD+hmXb9x83UQAcgLNieFpU3p/9HKT8c79xSxDWNIbQpPsbiY&#10;VLRMGR2ecabkC5Wyidp2WtoGU2YSL983H9Y3zYYzeXmrZopCFWLKH8FbVj46brQrjkQrjo8pY1lM&#10;vaSUa+PKmbzR/YM2hoJ42N+ZyI6izLBu6g2NDYGv0jAq0OrFBX3lk4GZ9gsopntUO/uhBYOFVkgJ&#10;Lq/LOhATZheYQgkLsCbdfwSe8wsUaPn+BrwgqLJ3eQFb7Xz8XfU8XSSrOf/Sgdl3acHe9yeaL7UG&#10;t4gcnje+rOnrmOAv/+XuJwAAAP//AwBQSwMEFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FvwjAMhe+T9h8iT+I20g3WQWmK0IALh0kDhLRb2nhttcapmgCFX485bRdL&#10;T+/5+XM6720jTtj52pGCl2EEAqlwpqZSwX63fp6A8EGT0Y0jVHBBD/Ps8SHViXFn+sLTNpSCS8gn&#10;WkEVQptI6YsKrfZD1yKx9+M6qwPLrpSm02cut418jaJYWl0TX6h0ix8VFr/bo1WwO1x7uTl8LvK4&#10;3o+m39PV2/q6Umrw1C9nPBYzEAH78LcB9x+YHzIGy92RjBeNgjHnFLyDYG8yimIQ+V3KLJX/+bMb&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEo4BOW/AQAA3wMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAAAAAAAAAAAA&#10;AAAAGQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" strokecolor="#002060" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1BA51A17" w14:textId="77777777" w:rsidR="003D0DEF" w:rsidRDefault="003D0DEF" w:rsidP="003D0DEF">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="003D0DEF">
+    <w:p w14:paraId="5BC2B5FC" w14:textId="77777777" w:rsidR="007E1E27" w:rsidRDefault="007E1E27" w:rsidP="007E1E27">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E1E27">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Before joining Fangda in September 2012, Mr. Li has worked in the court system in Shanghai for over 15 years.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3571D7E5" w14:textId="77777777" w:rsidR="003D0DEF" w:rsidRDefault="003D0DEF" w:rsidP="003D0DEF">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="003D0DEF">
+    <w:p w14:paraId="52015225" w14:textId="77777777" w:rsidR="007E1E27" w:rsidRDefault="007E1E27" w:rsidP="007E1E27">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E1E27">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Since joining Fangda, Mr. Li mainly engages in commercial contract disputes and legal services in relation to finance, intellectual property and labor disputes. Moreover, Mr. Li deals with some significant liquidation and bankruptcy cases.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7DE97715" w14:textId="77777777" w:rsidR="003D0DEF" w:rsidRDefault="003D0DEF" w:rsidP="003D0DEF">
+    <w:p w14:paraId="0F660408" w14:textId="77777777" w:rsidR="007E1E27" w:rsidRDefault="007E1E27" w:rsidP="007E1E27">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003D0DEF">
+      <w:r w:rsidRPr="007E1E27">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>REPRESENTATIVE MATTERS AND CASES</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E3F152E" w14:textId="77777777" w:rsidR="003D0DEF" w:rsidRDefault="003D0DEF" w:rsidP="003D0DEF">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="003D0DEF">
+    <w:p w14:paraId="01AB56D3" w14:textId="77777777" w:rsidR="007E1E27" w:rsidRDefault="007E1E27" w:rsidP="007E1E27">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E1E27">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Corporate Law</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="36D10BE4" w14:textId="77777777" w:rsidR="003D0DEF" w:rsidRDefault="003D0DEF" w:rsidP="003D0DEF">
+    <w:p w14:paraId="4ED63052" w14:textId="77777777" w:rsidR="007E1E27" w:rsidRDefault="007E1E27" w:rsidP="007E1E27">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003D0DEF">
+      <w:r w:rsidRPr="007E1E27">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a large overseas fund in Shanghai court in a lawsuit to force an invested enterprise to exercise the shareholders' rights to know</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="73389DE2" w14:textId="77777777" w:rsidR="003D0DEF" w:rsidRDefault="003D0DEF" w:rsidP="003D0DEF">
+    <w:p w14:paraId="04B7BE9A" w14:textId="77777777" w:rsidR="007E1E27" w:rsidRDefault="007E1E27" w:rsidP="007E1E27">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003D0DEF">
+      <w:r w:rsidRPr="007E1E27">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a large state-owned asset management company in Anhui court in a lawsuit on the effectiveness of a shareholder resolution</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67EE9D99" w14:textId="77777777" w:rsidR="003D0DEF" w:rsidRDefault="003D0DEF" w:rsidP="003D0DEF">
+    <w:p w14:paraId="185FBC67" w14:textId="77777777" w:rsidR="007E1E27" w:rsidRDefault="007E1E27" w:rsidP="007E1E27">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003D0DEF">
+      <w:r w:rsidRPr="007E1E27">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a Hong Kong-owned company in Shanghai court in a lawsuit about the distribution of the liquidation income under the agreement of anonymous investment</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="69E2A947" w14:textId="77777777" w:rsidR="003D0DEF" w:rsidRDefault="003D0DEF" w:rsidP="003D0DEF">
+    <w:p w14:paraId="072B731A" w14:textId="77777777" w:rsidR="007E1E27" w:rsidRDefault="007E1E27" w:rsidP="007E1E27">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003D0DEF">
+      <w:r w:rsidRPr="007E1E27">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised a large domestic private enterprise on negotiation and litigation strategies in shareholder dividend and repurchase disputes in Sino-foreign joint ventures</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="65CB14A0" w14:textId="77777777" w:rsidR="003D0DEF" w:rsidRDefault="003D0DEF" w:rsidP="003D0DEF">
+    <w:p w14:paraId="66174564" w14:textId="77777777" w:rsidR="007E1E27" w:rsidRDefault="007E1E27" w:rsidP="007E1E27">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003D0DEF">
+      <w:r w:rsidRPr="007E1E27">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised a well-known state-owned enterprise on a litigation plan in respect to the validity of board decision regarding a hostile takeover</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5ABC0695" w14:textId="77777777" w:rsidR="003D0DEF" w:rsidRDefault="003D0DEF" w:rsidP="003D0DEF">
+    <w:p w14:paraId="6008BCDF" w14:textId="77777777" w:rsidR="007E1E27" w:rsidRDefault="007E1E27" w:rsidP="007E1E27">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003D0DEF">
+      <w:r w:rsidRPr="007E1E27">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised a domestic equity investment fund on its disputes with fund management partners</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="140EA9A9" w14:textId="77777777" w:rsidR="003D0DEF" w:rsidRDefault="003D0DEF" w:rsidP="003D0DEF">
+    <w:p w14:paraId="244DACDC" w14:textId="77777777" w:rsidR="007E1E27" w:rsidRDefault="007E1E27" w:rsidP="007E1E27">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003D0DEF">
+      <w:r w:rsidRPr="007E1E27">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised a foreign-funded five-star hotel on its internal governance disputes with domestic cooperative operators and represented it in filing a lawsuit in Jiangsu court</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E48AB43" w14:textId="77777777" w:rsidR="003D0DEF" w:rsidRDefault="003D0DEF" w:rsidP="003D0DEF">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="003D0DEF">
+    <w:p w14:paraId="58A5681A" w14:textId="77777777" w:rsidR="007E1E27" w:rsidRDefault="007E1E27" w:rsidP="007E1E27">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E1E27">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Financing law</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1FF2C102" w14:textId="77777777" w:rsidR="003D0DEF" w:rsidRDefault="003D0DEF" w:rsidP="003D0DEF">
+    <w:p w14:paraId="49CCFA4B" w14:textId="77777777" w:rsidR="007E1E27" w:rsidRDefault="007E1E27" w:rsidP="007E1E27">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003D0DEF">
+      <w:r w:rsidRPr="007E1E27">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a foreign bank in handling a number of financial derivatives arbitration cases before CIETAC</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="481EFBCF" w14:textId="77777777" w:rsidR="003D0DEF" w:rsidRDefault="003D0DEF" w:rsidP="003D0DEF">
+    <w:p w14:paraId="2F61A7B0" w14:textId="77777777" w:rsidR="007E1E27" w:rsidRDefault="007E1E27" w:rsidP="007E1E27">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003D0DEF">
+      <w:r w:rsidRPr="007E1E27">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a foreign bank in a large loan lawsuit in the Tianjin High Court and the Supreme Court</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="05DF116C" w14:textId="77777777" w:rsidR="003D0DEF" w:rsidRDefault="003D0DEF" w:rsidP="003D0DEF">
+    <w:p w14:paraId="056CC5F4" w14:textId="77777777" w:rsidR="007E1E27" w:rsidRDefault="007E1E27" w:rsidP="007E1E27">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003D0DEF">
+      <w:r w:rsidRPr="007E1E27">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a trust company in handling the arbitration between a borrower and a guarantor before the Beijing Arbitration Commission</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2B088EE3" w14:textId="77777777" w:rsidR="003D0DEF" w:rsidRDefault="003D0DEF" w:rsidP="003D0DEF">
+    <w:p w14:paraId="5A0AA691" w14:textId="77777777" w:rsidR="007E1E27" w:rsidRDefault="007E1E27" w:rsidP="007E1E27">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003D0DEF">
+      <w:r w:rsidRPr="007E1E27">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a financial asset-management company in Shanghai court to apply for a ruling to realize the huge amount security interest</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1967BA83" w14:textId="77777777" w:rsidR="003D0DEF" w:rsidRDefault="003D0DEF" w:rsidP="003D0DEF">
+    <w:p w14:paraId="5AB0B23E" w14:textId="77777777" w:rsidR="007E1E27" w:rsidRDefault="007E1E27" w:rsidP="007E1E27">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003D0DEF">
+      <w:r w:rsidRPr="007E1E27">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a large securities company in various local courts in handling litigation and enforcement notarization as well as debtor default enforcement under a pledge repurchase transaction</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4545621C" w14:textId="77777777" w:rsidR="003D0DEF" w:rsidRDefault="003D0DEF" w:rsidP="003D0DEF">
+    <w:p w14:paraId="41E41390" w14:textId="77777777" w:rsidR="007E1E27" w:rsidRDefault="007E1E27" w:rsidP="007E1E27">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003D0DEF">
+      <w:r w:rsidRPr="007E1E27">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a large securities company in various local courts in handling litigation over fraud in listed company disclosures</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="55177304" w14:textId="77777777" w:rsidR="003D0DEF" w:rsidRDefault="003D0DEF" w:rsidP="003D0DEF">
+    <w:p w14:paraId="007EF40D" w14:textId="77777777" w:rsidR="007E1E27" w:rsidRDefault="007E1E27" w:rsidP="007E1E27">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003D0DEF">
+      <w:r w:rsidRPr="007E1E27">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a private equity investor in local court in handling litigation over a debtor's default in an investment transaction</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="340C5521" w14:textId="77777777" w:rsidR="003D0DEF" w:rsidRDefault="003D0DEF" w:rsidP="003D0DEF">
+    <w:p w14:paraId="5A0B88A9" w14:textId="77777777" w:rsidR="007E1E27" w:rsidRDefault="007E1E27" w:rsidP="007E1E27">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003D0DEF">
+      <w:r w:rsidRPr="007E1E27">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a foreign auto financing company in several lawsuits against several car dealers that defaulted on their debts under various modes of cooperation</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3E14BC96" w14:textId="77777777" w:rsidR="003D0DEF" w:rsidRDefault="003D0DEF" w:rsidP="003D0DEF">
+    <w:p w14:paraId="15553B64" w14:textId="77777777" w:rsidR="007E1E27" w:rsidRDefault="007E1E27" w:rsidP="007E1E27">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003D0DEF">
+      <w:r w:rsidRPr="007E1E27">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Provided full legal services, including for civil litigation, administrative complaints, reconsideration, etc., for a domestic client seeking to recover massive losses caused by bank executive's fraud</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0408020E" w14:textId="77777777" w:rsidR="003D0DEF" w:rsidRDefault="003D0DEF" w:rsidP="003D0DEF">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="003D0DEF">
+    <w:p w14:paraId="1903961F" w14:textId="77777777" w:rsidR="007E1E27" w:rsidRDefault="007E1E27" w:rsidP="007E1E27">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E1E27">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Bankruptcy - Creditor Side</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="615102B4" w14:textId="77777777" w:rsidR="003D0DEF" w:rsidRDefault="003D0DEF" w:rsidP="003D0DEF">
+    <w:p w14:paraId="6EC16F69" w14:textId="77777777" w:rsidR="007E1E27" w:rsidRDefault="007E1E27" w:rsidP="007E1E27">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003D0DEF">
+      <w:r w:rsidRPr="007E1E27">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a multinational bank acting as a creditor in the bankruptcy restructuring of Huishan Dairy</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="620F5B69" w14:textId="77777777" w:rsidR="003D0DEF" w:rsidRDefault="003D0DEF" w:rsidP="003D0DEF">
+    <w:p w14:paraId="5835FBF3" w14:textId="77777777" w:rsidR="007E1E27" w:rsidRDefault="007E1E27" w:rsidP="007E1E27">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003D0DEF">
+      <w:r w:rsidRPr="007E1E27">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted for six creditors in Nantong Mingde Heavy Industry</w:t>
       </w:r>
-      <w:r w:rsidRPr="003D0DEF">
+      <w:r w:rsidRPr="007E1E27">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="003D0DEF">
+      <w:r w:rsidRPr="007E1E27">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s bankruptcy proceedings</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2AC37E14" w14:textId="77777777" w:rsidR="003D0DEF" w:rsidRDefault="003D0DEF" w:rsidP="003D0DEF">
+    <w:p w14:paraId="16CB5E17" w14:textId="77777777" w:rsidR="007E1E27" w:rsidRDefault="007E1E27" w:rsidP="007E1E27">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003D0DEF">
+      <w:r w:rsidRPr="007E1E27">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented two financial institutions in the consolidated bankruptcy proceedings of Liaoning Dahua Group</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="55D305E6" w14:textId="77777777" w:rsidR="003D0DEF" w:rsidRDefault="003D0DEF" w:rsidP="003D0DEF">
+    <w:p w14:paraId="79EA0F1D" w14:textId="77777777" w:rsidR="007E1E27" w:rsidRDefault="007E1E27" w:rsidP="007E1E27">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003D0DEF">
+      <w:r w:rsidRPr="007E1E27">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a securities company as a creditor in Dadongnan Group</w:t>
       </w:r>
-      <w:r w:rsidRPr="003D0DEF">
+      <w:r w:rsidRPr="007E1E27">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="003D0DEF">
+      <w:r w:rsidRPr="007E1E27">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s bankruptcy restructuring before a Zhejiang province court</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0847D139" w14:textId="77777777" w:rsidR="003D0DEF" w:rsidRDefault="003D0DEF" w:rsidP="003D0DEF">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="003D0DEF">
+    <w:p w14:paraId="6936B23E" w14:textId="77777777" w:rsidR="007E1E27" w:rsidRDefault="007E1E27" w:rsidP="007E1E27">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E1E27">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Other typical cases</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5F2B8A8D" w14:textId="77777777" w:rsidR="003D0DEF" w:rsidRDefault="003D0DEF" w:rsidP="003D0DEF">
+    <w:p w14:paraId="661F6AE2" w14:textId="77777777" w:rsidR="007E1E27" w:rsidRDefault="007E1E27" w:rsidP="007E1E27">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003D0DEF">
+      <w:r w:rsidRPr="007E1E27">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a domestic auto-component manufacturer in handling damages arising from product recalls between it and its secondary suppliers</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C3134F9" w14:textId="77777777" w:rsidR="003D0DEF" w:rsidRDefault="003D0DEF" w:rsidP="003D0DEF">
+    <w:p w14:paraId="3D2AA2C3" w14:textId="77777777" w:rsidR="007E1E27" w:rsidRDefault="007E1E27" w:rsidP="007E1E27">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003D0DEF">
+      <w:r w:rsidRPr="007E1E27">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Johnson Controls in arbitration on product quality disputes</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C2D7F05" w14:textId="77777777" w:rsidR="003D0DEF" w:rsidRDefault="003D0DEF" w:rsidP="003D0DEF">
+    <w:p w14:paraId="2D373C20" w14:textId="77777777" w:rsidR="007E1E27" w:rsidRDefault="007E1E27" w:rsidP="007E1E27">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003D0DEF">
+      <w:r w:rsidRPr="007E1E27">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Ingersoll Rand in court in a lawsuit seeking to terminate a purchase contract due to product quality defects</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="60B2EE62" w14:textId="77777777" w:rsidR="003D0DEF" w:rsidRDefault="003D0DEF" w:rsidP="003D0DEF">
+    <w:p w14:paraId="22FA1C04" w14:textId="77777777" w:rsidR="007E1E27" w:rsidRDefault="007E1E27" w:rsidP="007E1E27">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003D0DEF">
+      <w:r w:rsidRPr="007E1E27">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a German luxury car dealer in arbitration with its buyer over product quality disputes</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="557F6212" w14:textId="77777777" w:rsidR="003D0DEF" w:rsidRDefault="003D0DEF" w:rsidP="003D0DEF">
+    <w:p w14:paraId="6F5A527E" w14:textId="77777777" w:rsidR="007E1E27" w:rsidRDefault="007E1E27" w:rsidP="007E1E27">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003D0DEF">
+      <w:r w:rsidRPr="007E1E27">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a German component manufacturer in a lawsuit on product quality disputes with distributors</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="303F061D" w14:textId="77777777" w:rsidR="003D0DEF" w:rsidRDefault="003D0DEF" w:rsidP="003D0DEF">
+    <w:p w14:paraId="2B2D2DF3" w14:textId="77777777" w:rsidR="007E1E27" w:rsidRDefault="007E1E27" w:rsidP="007E1E27">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003D0DEF">
+      <w:r w:rsidRPr="007E1E27">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented an A-share listed company in handling arbitration over a star-rated hotel lease contract and applying for an injunction in the Zhejiang court</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="672B2873" w14:textId="77777777" w:rsidR="003D0DEF" w:rsidRDefault="003D0DEF" w:rsidP="003D0DEF">
+    <w:p w14:paraId="1E9119EC" w14:textId="77777777" w:rsidR="007E1E27" w:rsidRDefault="007E1E27" w:rsidP="007E1E27">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003D0DEF">
+      <w:r w:rsidRPr="007E1E27">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised multiple state-owned housing and commercial real estate projects on disputes and risk management</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2931F579" w14:textId="77777777" w:rsidR="003D0DEF" w:rsidRDefault="003D0DEF" w:rsidP="003D0DEF">
+    <w:p w14:paraId="594861D2" w14:textId="77777777" w:rsidR="007E1E27" w:rsidRDefault="007E1E27" w:rsidP="007E1E27">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003D0DEF">
+      <w:r w:rsidRPr="007E1E27">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a foreign-invested company in handling a sale and purchase contract under a rolling forecasting model with its suppliers in Guangxi court</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="033EC546" w14:textId="77777777" w:rsidR="003D0DEF" w:rsidRDefault="003D0DEF" w:rsidP="003D0DEF">
+    <w:p w14:paraId="51A11BE0" w14:textId="77777777" w:rsidR="007E1E27" w:rsidRDefault="007E1E27" w:rsidP="007E1E27">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003D0DEF">
+      <w:r w:rsidRPr="007E1E27">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a famous internet company in successfully obtaining the first injunction in a non-IP case in Shanghai in an action against a famous domestic newspaper over the infringement of goodwill</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="335878C7" w14:textId="77777777" w:rsidR="003D0DEF" w:rsidRDefault="003D0DEF" w:rsidP="003D0DEF">
+    <w:p w14:paraId="30AEB8C5" w14:textId="77777777" w:rsidR="007E1E27" w:rsidRDefault="007E1E27" w:rsidP="007E1E27">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003D0DEF">
+      <w:r w:rsidRPr="007E1E27">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented an international large-scale supermarket company in several domestic courts in handling labor disputes caused by management misconduct</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3AC6B299" w14:textId="77777777" w:rsidR="003D0DEF" w:rsidRDefault="003D0DEF" w:rsidP="003D0DEF">
+    <w:p w14:paraId="771E0A52" w14:textId="77777777" w:rsidR="007E1E27" w:rsidRDefault="007E1E27" w:rsidP="007E1E27">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003D0DEF">
+      <w:r w:rsidRPr="007E1E27">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented creditors in large-scale bankruptcy reorganization procedures in several courts</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A11DDD1" w14:textId="77777777" w:rsidR="003D0DEF" w:rsidRDefault="003D0DEF" w:rsidP="003D0DEF">
+    <w:p w14:paraId="0A07EE0D" w14:textId="77777777" w:rsidR="007E1E27" w:rsidRDefault="007E1E27" w:rsidP="007E1E27">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003D0DEF">
+      <w:r w:rsidRPr="007E1E27">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Education</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2B5D751D" w14:textId="77777777" w:rsidR="003D0DEF" w:rsidRDefault="003D0DEF" w:rsidP="003D0DEF">
+    <w:p w14:paraId="736B31F8" w14:textId="77777777" w:rsidR="007E1E27" w:rsidRDefault="007E1E27" w:rsidP="007E1E27">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003D0DEF">
+      <w:r w:rsidRPr="007E1E27">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Fudan University Law School, LL.B</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="30E071CF" w14:textId="77777777" w:rsidR="003D0DEF" w:rsidRDefault="003D0DEF" w:rsidP="003D0DEF">
+    <w:p w14:paraId="61E3B691" w14:textId="77777777" w:rsidR="007E1E27" w:rsidRDefault="007E1E27" w:rsidP="007E1E27">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003D0DEF">
+      <w:r w:rsidRPr="007E1E27">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Professional Qualification</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7D6D1507" w14:textId="77777777" w:rsidR="003D0DEF" w:rsidRDefault="003D0DEF" w:rsidP="003D0DEF">
+    <w:p w14:paraId="7F13EB63" w14:textId="77777777" w:rsidR="007E1E27" w:rsidRDefault="007E1E27" w:rsidP="007E1E27">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003D0DEF">
+      <w:r w:rsidRPr="007E1E27">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Admitted to practice in the PRC</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="35AC3AE8" w14:textId="77777777" w:rsidR="003D0DEF" w:rsidRDefault="003D0DEF" w:rsidP="003D0DEF">
+    <w:p w14:paraId="77A0E8F3" w14:textId="77777777" w:rsidR="007E1E27" w:rsidRDefault="007E1E27" w:rsidP="007E1E27">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003D0DEF">
+      <w:r w:rsidRPr="007E1E27">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>OTHER INFORMATION</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6769338E" w14:textId="77777777" w:rsidR="003D0DEF" w:rsidRDefault="003D0DEF" w:rsidP="003D0DEF">
+    <w:p w14:paraId="5311F0FD" w14:textId="77777777" w:rsidR="007E1E27" w:rsidRDefault="007E1E27" w:rsidP="007E1E27">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003D0DEF">
+      <w:r w:rsidRPr="007E1E27">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Publications</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="47710A97" w14:textId="77777777" w:rsidR="003D0DEF" w:rsidRDefault="003D0DEF" w:rsidP="003D0DEF">
+    <w:p w14:paraId="2D2185E3" w14:textId="77777777" w:rsidR="007E1E27" w:rsidRDefault="007E1E27" w:rsidP="007E1E27">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003D0DEF">
+      <w:r w:rsidRPr="007E1E27">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Member of the group of books with respect to </w:t>
       </w:r>
-      <w:r w:rsidRPr="003D0DEF">
+      <w:r w:rsidRPr="007E1E27">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="003D0DEF">
+      <w:r w:rsidRPr="007E1E27">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>equity transfer disputes</w:t>
       </w:r>
-      <w:r w:rsidRPr="003D0DEF">
+      <w:r w:rsidRPr="007E1E27">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="003D0DEF">
+      <w:r w:rsidRPr="007E1E27">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">, entrusted by the Supreme Court. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="36329563" w14:textId="77777777" w:rsidR="003D0DEF" w:rsidRDefault="003D0DEF" w:rsidP="003D0DEF">
+    <w:p w14:paraId="416D8F65" w14:textId="77777777" w:rsidR="007E1E27" w:rsidRDefault="007E1E27" w:rsidP="007E1E27">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003D0DEF">
+      <w:r w:rsidRPr="007E1E27">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Member of the Shanghai Higher People</w:t>
       </w:r>
-      <w:r w:rsidRPr="003D0DEF">
+      <w:r w:rsidRPr="007E1E27">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="003D0DEF">
+      <w:r w:rsidRPr="007E1E27">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">s Court group for the project on </w:t>
       </w:r>
-      <w:r w:rsidRPr="003D0DEF">
+      <w:r w:rsidRPr="007E1E27">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="003D0DEF">
+      <w:r w:rsidRPr="007E1E27">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Studies on Insolvency of Associated Companies Under Consolidation</w:t>
       </w:r>
-      <w:r w:rsidRPr="003D0DEF">
+      <w:r w:rsidRPr="007E1E27">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="003D0DEF">
+      <w:r w:rsidRPr="007E1E27">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">, entrusted by the Supreme Court. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="623C7AC3" w14:textId="77777777" w:rsidR="003D0DEF" w:rsidRDefault="003D0DEF" w:rsidP="003D0DEF">
+    <w:p w14:paraId="0FB8CB91" w14:textId="77777777" w:rsidR="007E1E27" w:rsidRDefault="007E1E27" w:rsidP="007E1E27">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003D0DEF">
+      <w:r w:rsidRPr="007E1E27">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Procedural Law:   </w:t>
       </w:r>
-      <w:r w:rsidRPr="003D0DEF">
+      <w:r w:rsidRPr="007E1E27">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="003D0DEF">
+      <w:r w:rsidRPr="007E1E27">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Study on the Application of the System of Trial by Default in Civil Proceedings</w:t>
       </w:r>
-      <w:r w:rsidRPr="003D0DEF">
+      <w:r w:rsidRPr="007E1E27">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="003D0DEF">
+      <w:r w:rsidRPr="007E1E27">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7AE1F750" w14:textId="77777777" w:rsidR="003D0DEF" w:rsidRDefault="003D0DEF" w:rsidP="003D0DEF">
+    <w:p w14:paraId="7C58D6A6" w14:textId="77777777" w:rsidR="007E1E27" w:rsidRDefault="007E1E27" w:rsidP="007E1E27">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003D0DEF">
+      <w:r w:rsidRPr="007E1E27">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="003D0DEF">
+      <w:r w:rsidRPr="007E1E27">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Discussion on effects of optional arbitration clauses including litigation or arbitration</w:t>
       </w:r>
-      <w:r w:rsidRPr="003D0DEF">
+      <w:r w:rsidRPr="007E1E27">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="003D0DEF">
+      <w:r w:rsidRPr="007E1E27">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="506AAC86" w14:textId="77777777" w:rsidR="003D0DEF" w:rsidRDefault="003D0DEF" w:rsidP="003D0DEF">
+    <w:p w14:paraId="403A5EE7" w14:textId="77777777" w:rsidR="007E1E27" w:rsidRDefault="007E1E27" w:rsidP="007E1E27">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003D0DEF">
+      <w:r w:rsidRPr="007E1E27">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="003D0DEF">
+      <w:r w:rsidRPr="007E1E27">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Discussion on Improvement of Verification Procedures for Claims in Bankruptcy in terms of the New Bankruptcy Law</w:t>
       </w:r>
-      <w:r w:rsidRPr="003D0DEF">
+      <w:r w:rsidRPr="007E1E27">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="003D0DEF">
+      <w:r w:rsidRPr="007E1E27">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="553E24B3" w14:textId="77777777" w:rsidR="003D0DEF" w:rsidRDefault="003D0DEF" w:rsidP="003D0DEF">
+    <w:p w14:paraId="60B4F3B2" w14:textId="77777777" w:rsidR="007E1E27" w:rsidRDefault="007E1E27" w:rsidP="007E1E27">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003D0DEF">
+      <w:r w:rsidRPr="007E1E27">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="003D0DEF">
+      <w:r w:rsidRPr="007E1E27">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Preliminary Discussion on Jurisdiction of Substantive Disputes concerning Insolvent Companies</w:t>
       </w:r>
-      <w:r w:rsidRPr="003D0DEF">
+      <w:r w:rsidRPr="007E1E27">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="003D0DEF">
+      <w:r w:rsidRPr="007E1E27">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0C7C672A" w14:textId="77777777" w:rsidR="003D0DEF" w:rsidRDefault="003D0DEF" w:rsidP="003D0DEF">
+    <w:p w14:paraId="0FC6D4EC" w14:textId="77777777" w:rsidR="007E1E27" w:rsidRDefault="007E1E27" w:rsidP="007E1E27">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003D0DEF">
+      <w:r w:rsidRPr="007E1E27">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Substantive Law:   </w:t>
       </w:r>
-      <w:r w:rsidRPr="003D0DEF">
+      <w:r w:rsidRPr="007E1E27">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="003D0DEF">
+      <w:r w:rsidRPr="007E1E27">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>On the Influence of Judicial Procedure to the Constitution of Defamation</w:t>
       </w:r>
-      <w:r w:rsidRPr="003D0DEF">
+      <w:r w:rsidRPr="007E1E27">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="003D0DEF">
+      <w:r w:rsidRPr="007E1E27">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E458D38" w14:textId="77777777" w:rsidR="003D0DEF" w:rsidRDefault="003D0DEF" w:rsidP="003D0DEF">
+    <w:p w14:paraId="267B2089" w14:textId="77777777" w:rsidR="007E1E27" w:rsidRDefault="007E1E27" w:rsidP="007E1E27">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="41"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003D0DEF">
+      <w:r w:rsidRPr="007E1E27">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="003D0DEF">
+      <w:r w:rsidRPr="007E1E27">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>The Safety Guarantee Obligation of the Operators When the Third Party Carry Out the Tort</w:t>
       </w:r>
-      <w:r w:rsidRPr="003D0DEF">
+      <w:r w:rsidRPr="007E1E27">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>—</w:t>
       </w:r>
-      <w:r w:rsidRPr="003D0DEF">
+      <w:r w:rsidRPr="007E1E27">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>from the Contract Law to the Tort Law</w:t>
       </w:r>
-      <w:r w:rsidRPr="003D0DEF">
+      <w:r w:rsidRPr="007E1E27">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="003D0DEF">
+      <w:r w:rsidRPr="007E1E27">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> (abstract from the master's thesis) </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="291699EA" w14:textId="77777777" w:rsidR="003D0DEF" w:rsidRDefault="003D0DEF" w:rsidP="003D0DEF">
+    <w:p w14:paraId="79167522" w14:textId="77777777" w:rsidR="007E1E27" w:rsidRDefault="007E1E27" w:rsidP="007E1E27">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="42"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003D0DEF">
+      <w:r w:rsidRPr="007E1E27">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="003D0DEF">
+      <w:r w:rsidRPr="007E1E27">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Agreement on Choice of Law in Foreign Civil and Commercial Contracts</w:t>
       </w:r>
-      <w:r w:rsidRPr="003D0DEF">
+      <w:r w:rsidRPr="007E1E27">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="003D0DEF">
+      <w:r w:rsidRPr="007E1E27">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="751A8E1E" w14:textId="77777777" w:rsidR="003D0DEF" w:rsidRDefault="003D0DEF" w:rsidP="003D0DEF">
+    <w:p w14:paraId="18C55930" w14:textId="77777777" w:rsidR="007E1E27" w:rsidRDefault="007E1E27" w:rsidP="007E1E27">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="43"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003D0DEF">
+      <w:r w:rsidRPr="007E1E27">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="003D0DEF">
+      <w:r w:rsidRPr="007E1E27">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>The Reform of Interest Rate Marketization in China and Its Influence on the Trial Practice</w:t>
       </w:r>
-      <w:r w:rsidRPr="003D0DEF">
+      <w:r w:rsidRPr="007E1E27">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="003D0DEF">
+      <w:r w:rsidRPr="007E1E27">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0E133759" w14:textId="77777777" w:rsidR="003D0DEF" w:rsidRDefault="003D0DEF" w:rsidP="003D0DEF">
+    <w:p w14:paraId="29610CD7" w14:textId="77777777" w:rsidR="007E1E27" w:rsidRDefault="007E1E27" w:rsidP="007E1E27">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="44"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003D0DEF">
+      <w:r w:rsidRPr="007E1E27">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="003D0DEF">
+      <w:r w:rsidRPr="007E1E27">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Study on Acceleration Clauses in Bank Loan Contracts</w:t>
       </w:r>
-      <w:r w:rsidRPr="003D0DEF">
+      <w:r w:rsidRPr="007E1E27">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="003D0DEF">
+      <w:r w:rsidRPr="007E1E27">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="16F2CF3B" w14:textId="77777777" w:rsidR="003D0DEF" w:rsidRDefault="003D0DEF" w:rsidP="003D0DEF">
+    <w:p w14:paraId="5B8D7FA1" w14:textId="77777777" w:rsidR="007E1E27" w:rsidRDefault="007E1E27" w:rsidP="007E1E27">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="45"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003D0DEF">
+      <w:r w:rsidRPr="007E1E27">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="003D0DEF">
+      <w:r w:rsidRPr="007E1E27">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Discussion on Facility Contracts in Banking Business</w:t>
       </w:r>
-      <w:r w:rsidRPr="003D0DEF">
+      <w:r w:rsidRPr="007E1E27">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="003D0DEF">
+      <w:r w:rsidRPr="007E1E27">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="479BB4A9" w14:textId="77777777" w:rsidR="003D0DEF" w:rsidRDefault="003D0DEF" w:rsidP="003D0DEF">
+    <w:p w14:paraId="2D85C496" w14:textId="77777777" w:rsidR="007E1E27" w:rsidRDefault="007E1E27" w:rsidP="007E1E27">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="46"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003D0DEF">
+      <w:r w:rsidRPr="007E1E27">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="003D0DEF">
+      <w:r w:rsidRPr="007E1E27">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Thinking Over Transfer of Distressed Debts in Context of Financial Crisis in terms of Financial Law</w:t>
       </w:r>
-      <w:r w:rsidRPr="003D0DEF">
+      <w:r w:rsidRPr="007E1E27">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="003D0DEF">
+      <w:r w:rsidRPr="007E1E27">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4EE86053" w14:textId="77777777" w:rsidR="003D0DEF" w:rsidRDefault="003D0DEF" w:rsidP="003D0DEF">
+    <w:p w14:paraId="1514B22E" w14:textId="77777777" w:rsidR="007E1E27" w:rsidRDefault="007E1E27" w:rsidP="007E1E27">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="47"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003D0DEF">
+      <w:r w:rsidRPr="007E1E27">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="003D0DEF">
+      <w:r w:rsidRPr="007E1E27">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Study on Legal Practice in terms of Interest in Banking Credit Business</w:t>
       </w:r>
-      <w:r w:rsidRPr="003D0DEF">
+      <w:r w:rsidRPr="007E1E27">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="003D0DEF">
+      <w:r w:rsidRPr="007E1E27">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3455C452" w14:textId="77777777" w:rsidR="003D0DEF" w:rsidRDefault="003D0DEF" w:rsidP="003D0DEF">
+    <w:p w14:paraId="0EC78110" w14:textId="77777777" w:rsidR="007E1E27" w:rsidRDefault="007E1E27" w:rsidP="007E1E27">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="48"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003D0DEF">
+      <w:r w:rsidRPr="007E1E27">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="003D0DEF">
+      <w:r w:rsidRPr="007E1E27">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Identification and Treatment of Legal Relations of the Financing Lease Contract Involving Hong Kong</w:t>
       </w:r>
-      <w:r w:rsidRPr="003D0DEF">
+      <w:r w:rsidRPr="007E1E27">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="003D0DEF">
+      <w:r w:rsidRPr="007E1E27">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="56058D17" w14:textId="77777777" w:rsidR="003D0DEF" w:rsidRDefault="003D0DEF" w:rsidP="003D0DEF">
+    <w:p w14:paraId="3B21ADA2" w14:textId="77777777" w:rsidR="007E1E27" w:rsidRDefault="007E1E27" w:rsidP="007E1E27">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="49"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003D0DEF">
+      <w:r w:rsidRPr="007E1E27">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="003D0DEF">
+      <w:r w:rsidRPr="007E1E27">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>The Remedies of the Equity Transferee When the Equity Transfer is Not Registered</w:t>
       </w:r>
-      <w:r w:rsidRPr="003D0DEF">
+      <w:r w:rsidRPr="007E1E27">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="003D0DEF">
+      <w:r w:rsidRPr="007E1E27">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="68D5AF1D" w14:textId="77777777" w:rsidR="003D0DEF" w:rsidRDefault="003D0DEF" w:rsidP="003D0DEF">
+    <w:p w14:paraId="334FAA03" w14:textId="77777777" w:rsidR="007E1E27" w:rsidRDefault="007E1E27" w:rsidP="007E1E27">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="50"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003D0DEF">
+      <w:r w:rsidRPr="007E1E27">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="003D0DEF">
+      <w:r w:rsidRPr="007E1E27">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Legal Issues on Conversion of Dissolution Liquidation to Insolvency Liquidation</w:t>
       </w:r>
-      <w:r w:rsidRPr="003D0DEF">
+      <w:r w:rsidRPr="007E1E27">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="003D0DEF">
+      <w:r w:rsidRPr="007E1E27">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2D1A9413" w14:textId="77777777" w:rsidR="003D0DEF" w:rsidRDefault="003D0DEF" w:rsidP="003D0DEF">
+    <w:p w14:paraId="67E32546" w14:textId="77777777" w:rsidR="007E1E27" w:rsidRDefault="007E1E27" w:rsidP="007E1E27">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="51"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003D0DEF">
+      <w:r w:rsidRPr="007E1E27">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="003D0DEF">
+      <w:r w:rsidRPr="007E1E27">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>The Employee</w:t>
       </w:r>
-      <w:r w:rsidRPr="003D0DEF">
+      <w:r w:rsidRPr="007E1E27">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="003D0DEF">
+      <w:r w:rsidRPr="007E1E27">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s Right to Challenge the Resolution of the Employer to Dissolve in Advance</w:t>
       </w:r>
-      <w:r w:rsidRPr="003D0DEF">
+      <w:r w:rsidRPr="007E1E27">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="003D0DEF">
+      <w:r w:rsidRPr="007E1E27">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5567FC3C" w14:textId="34DEFD13" w:rsidR="00686369" w:rsidRPr="003D0DEF" w:rsidRDefault="003D0DEF" w:rsidP="003D0DEF">
+    <w:p w14:paraId="5567FC3C" w14:textId="4AA01428" w:rsidR="00686369" w:rsidRPr="007E1E27" w:rsidRDefault="007E1E27" w:rsidP="007E1E27">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="52"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003D0DEF">
+      <w:r w:rsidRPr="007E1E27">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="003D0DEF">
+      <w:r w:rsidRPr="007E1E27">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>The Guarantee of the Procedural Right of Collective Bargaining of the Employee During the Contract is Performing</w:t>
       </w:r>
-      <w:r w:rsidRPr="003D0DEF">
+      <w:r w:rsidRPr="007E1E27">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="003D0DEF">
+      <w:r w:rsidRPr="007E1E27">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00686369" w:rsidRPr="003D0DEF" w:rsidSect="002D0826">
+    <w:sectPr w:rsidR="00686369" w:rsidRPr="007E1E27" w:rsidSect="002D0826">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1797" w:bottom="1440" w:left="1797" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="3584D350" w14:textId="77777777" w:rsidR="004167EC" w:rsidRDefault="004167EC" w:rsidP="00F57734">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="2493FDE5" w14:textId="77777777" w:rsidR="004167EC" w:rsidRDefault="004167EC" w:rsidP="00F57734">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -2536,1296 +2536,1296 @@
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="002F2AE8"/>
+    <w:nsid w:val="00EE587C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="48C2C208"/>
+    <w:tmpl w:val="F462E1C6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="023726B6"/>
+    <w:nsid w:val="01AA123B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B3F09B20"/>
+    <w:tmpl w:val="1408BC48"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="026C151E"/>
+    <w:nsid w:val="0B1B2D11"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="6A5CC504"/>
+    <w:tmpl w:val="A6E04BDA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="02994F4A"/>
+    <w:nsid w:val="0E644B41"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="3856977A"/>
+    <w:tmpl w:val="C8A4C5CE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="037A209C"/>
+    <w:nsid w:val="105A04C9"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="6CCEB30C"/>
+    <w:tmpl w:val="8EF84E24"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="04642A23"/>
+    <w:nsid w:val="109730C4"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="146CE8E0"/>
+    <w:tmpl w:val="B8F41A58"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="07AB5DB1"/>
+    <w:nsid w:val="115C2FC3"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D33C5080"/>
+    <w:tmpl w:val="4EE62A4E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0A4D549B"/>
+    <w:nsid w:val="15C904F7"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="2E0E2458"/>
+    <w:tmpl w:val="DA12665A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0DDB423F"/>
+    <w:nsid w:val="1BA1215D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="1D605FDE"/>
+    <w:tmpl w:val="ED4C3384"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0F83531B"/>
+    <w:nsid w:val="21643F8C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="067E5108"/>
+    <w:tmpl w:val="D3FAD72E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="106E76FA"/>
+    <w:nsid w:val="22263A0E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="366C1832"/>
+    <w:tmpl w:val="6DFA8A0E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="188A2966"/>
+    <w:nsid w:val="223D44A2"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B8007ABC"/>
+    <w:tmpl w:val="11F2F146"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1B664957"/>
+    <w:nsid w:val="286849EB"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="1F3A6EF2"/>
+    <w:tmpl w:val="3992F134"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="20F801EB"/>
+    <w:nsid w:val="2C8F370B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="0F3E177C"/>
+    <w:tmpl w:val="7CCADFBC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="21783EA9"/>
+    <w:nsid w:val="2E0C5072"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="84EE2A82"/>
+    <w:tmpl w:val="0B5C1F38"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="24F03904"/>
+    <w:nsid w:val="2EBD53CC"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F1284E10"/>
+    <w:tmpl w:val="DD20CF0A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2CA5676F"/>
+    <w:nsid w:val="2F336D66"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="DBCCB316"/>
+    <w:tmpl w:val="7F929166"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2EF1124F"/>
+    <w:nsid w:val="30AC6CC6"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A1EA178E"/>
+    <w:tmpl w:val="BBD2DA5A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="306F5D2B"/>
+    <w:nsid w:val="30B841FE"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A72E2048"/>
+    <w:tmpl w:val="3886E476"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="31AD048D"/>
+    <w:nsid w:val="31B47520"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="665A086E"/>
+    <w:tmpl w:val="D2A0EEAA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="38FC5B6E"/>
+    <w:nsid w:val="3479406D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="727C86AA"/>
+    <w:tmpl w:val="63A059CC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3ACE36F2"/>
+    <w:nsid w:val="364C49ED"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="24D4222A"/>
+    <w:tmpl w:val="20387F04"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3C280EA8"/>
+    <w:nsid w:val="386E11CA"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="74B26520"/>
+    <w:tmpl w:val="01E613C4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="42933A2C"/>
+    <w:nsid w:val="38EE3DA1"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F0B037DE"/>
+    <w:tmpl w:val="FA7878A8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="452E30DC"/>
+    <w:nsid w:val="396811D9"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="06A42B2E"/>
+    <w:tmpl w:val="73D66C64"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4BC175E3"/>
+    <w:nsid w:val="3B712C04"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="1B04BC7E"/>
+    <w:tmpl w:val="74FA3C30"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4C7159F6"/>
+    <w:nsid w:val="3F7A5B43"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="1262B6C0"/>
+    <w:tmpl w:val="6636B3FA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4D905FF5"/>
+    <w:nsid w:val="41286172"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="4054353A"/>
+    <w:tmpl w:val="0546C044"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4E77619E"/>
+    <w:nsid w:val="43821F3A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="7B5848AE"/>
+    <w:tmpl w:val="D7D49C7A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4FA415B7"/>
+    <w:nsid w:val="480073B0"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="7FD807B2"/>
+    <w:tmpl w:val="C56E921C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5115505F"/>
+    <w:nsid w:val="48494F73"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="BB0E76A8"/>
+    <w:tmpl w:val="CDB093E2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="53CD2CE8"/>
+    <w:nsid w:val="494777E7"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E9D2E104"/>
+    <w:tmpl w:val="8950371C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5555730A"/>
+    <w:nsid w:val="4B6F1881"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="718C93D0"/>
+    <w:tmpl w:val="F03E287A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="55D04F1F"/>
+    <w:nsid w:val="4BB113F7"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="577C87C6"/>
+    <w:tmpl w:val="F462E1C6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5D13695E"/>
+    <w:nsid w:val="4D0C188B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="8024655C"/>
+    <w:tmpl w:val="CCCC51E2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5F516E96"/>
+    <w:nsid w:val="4D672AC9"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="0DDC2A3A"/>
+    <w:tmpl w:val="181AF180"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5FEB0AA8"/>
+    <w:nsid w:val="4F3B52D3"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D33C5080"/>
+    <w:tmpl w:val="7A1ABB32"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="621876F1"/>
+    <w:nsid w:val="5338630A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="510E1918"/>
+    <w:tmpl w:val="C02871CA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="66632BD8"/>
+    <w:nsid w:val="54CA05D0"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="FB3CF8D8"/>
+    <w:tmpl w:val="6DC46DAA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="66DD7193"/>
+    <w:nsid w:val="565007B0"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="5A5C0D54"/>
+    <w:tmpl w:val="286E6082"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="67E754CB"/>
+    <w:nsid w:val="5814526C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="7C041884"/>
+    <w:tmpl w:val="2B223C2A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="68154067"/>
+    <w:nsid w:val="5C295307"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="EC947D5C"/>
+    <w:tmpl w:val="DA2A15FA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="69873FB2"/>
+    <w:nsid w:val="5E4D0740"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="31726954"/>
+    <w:tmpl w:val="2B085748"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="43" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="69E67819"/>
+    <w:nsid w:val="5E663C4F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="AEAA2398"/>
+    <w:tmpl w:val="34B2EAA8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="44" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6C537663"/>
+    <w:nsid w:val="61584248"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C0C24D7C"/>
+    <w:tmpl w:val="8E0E4DCE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="45" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6E434F37"/>
+    <w:nsid w:val="66BA4BC1"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E634E81A"/>
+    <w:tmpl w:val="D5826084"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="46" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="70925C21"/>
+    <w:nsid w:val="68961550"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="5CC0CB30"/>
+    <w:tmpl w:val="5E44A99A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="47" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="718F49AA"/>
+    <w:nsid w:val="6C19593F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="4A400580"/>
+    <w:tmpl w:val="C2480036"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="48" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="74A06BF3"/>
+    <w:nsid w:val="6D826BC4"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="8420497C"/>
+    <w:tmpl w:val="980C70B0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="49" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="75940B02"/>
+    <w:nsid w:val="744D0B05"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="0C4ACC5C"/>
+    <w:tmpl w:val="EC9231F2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="50" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7A7A7E1B"/>
+    <w:nsid w:val="753E1A19"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="72386E9A"/>
+    <w:tmpl w:val="A4EEAFD4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="51" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7EED14F6"/>
+    <w:nsid w:val="7F3B4C6F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="67ACD036"/>
+    <w:tmpl w:val="AB3C9FB6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="2">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="38"/>
+  </w:num>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="34"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="45"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="36"/>
+  </w:num>
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="50"/>
+  </w:num>
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="46"/>
+  </w:num>
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="51"/>
+  </w:num>
+  <w:num w:numId="11">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="12">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="14">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="15">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="16">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="17">
+    <w:abstractNumId w:val="48"/>
+  </w:num>
+  <w:num w:numId="18">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="19">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="20">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="21">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="22">
+    <w:abstractNumId w:val="42"/>
+  </w:num>
+  <w:num w:numId="23">
+    <w:abstractNumId w:val="43"/>
+  </w:num>
+  <w:num w:numId="24">
+    <w:abstractNumId w:val="41"/>
+  </w:num>
+  <w:num w:numId="25">
+    <w:abstractNumId w:val="32"/>
+  </w:num>
+  <w:num w:numId="26">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="27">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="28">
     <w:abstractNumId w:val="49"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="29">
+    <w:abstractNumId w:val="35"/>
+  </w:num>
+  <w:num w:numId="30">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="31">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="32">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="33">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="34">
+    <w:abstractNumId w:val="39"/>
+  </w:num>
+  <w:num w:numId="35">
+    <w:abstractNumId w:val="40"/>
+  </w:num>
+  <w:num w:numId="36">
+    <w:abstractNumId w:val="37"/>
+  </w:num>
+  <w:num w:numId="37">
+    <w:abstractNumId w:val="47"/>
+  </w:num>
+  <w:num w:numId="38">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="39">
+    <w:abstractNumId w:val="44"/>
+  </w:num>
+  <w:num w:numId="40">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="41">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="42">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="43">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="44">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="45">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="46">
     <w:abstractNumId w:val="18"/>
   </w:num>
-  <w:num w:numId="3">
-    <w:abstractNumId w:val="46"/>
+  <w:num w:numId="47">
+    <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="4">
-    <w:abstractNumId w:val="24"/>
+  <w:num w:numId="48">
+    <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="5">
-    <w:abstractNumId w:val="50"/>
+  <w:num w:numId="49">
+    <w:abstractNumId w:val="23"/>
   </w:num>
-  <w:num w:numId="6">
-    <w:abstractNumId w:val="32"/>
+  <w:num w:numId="50">
+    <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="7">
-[...2 lines deleted...]
-  <w:num w:numId="8">
+  <w:num w:numId="51">
     <w:abstractNumId w:val="33"/>
   </w:num>
-  <w:num w:numId="9">
-[...44 lines deleted...]
-  <w:num w:numId="24">
+  <w:num w:numId="52">
     <w:abstractNumId w:val="0"/>
-  </w:num>
-[...82 lines deleted...]
-    <w:abstractNumId w:val="36"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="52"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
@@ -3864,88 +3864,88 @@
     <w:rsid w:val="00191736"/>
     <w:rsid w:val="001C7F4F"/>
     <w:rsid w:val="001F7789"/>
     <w:rsid w:val="00211603"/>
     <w:rsid w:val="00223B3F"/>
     <w:rsid w:val="0022458A"/>
     <w:rsid w:val="00230A13"/>
     <w:rsid w:val="00232FF3"/>
     <w:rsid w:val="002375A9"/>
     <w:rsid w:val="00253EDA"/>
     <w:rsid w:val="00283DAB"/>
     <w:rsid w:val="002932C9"/>
     <w:rsid w:val="002A35FF"/>
     <w:rsid w:val="002A4932"/>
     <w:rsid w:val="002B1F71"/>
     <w:rsid w:val="002D0826"/>
     <w:rsid w:val="0031673D"/>
     <w:rsid w:val="0034020A"/>
     <w:rsid w:val="0034029C"/>
     <w:rsid w:val="00351712"/>
     <w:rsid w:val="00353486"/>
     <w:rsid w:val="0036384C"/>
     <w:rsid w:val="00370676"/>
     <w:rsid w:val="00396678"/>
     <w:rsid w:val="003B4410"/>
-    <w:rsid w:val="003D0DEF"/>
     <w:rsid w:val="003D196D"/>
     <w:rsid w:val="003D355E"/>
     <w:rsid w:val="00403EDB"/>
     <w:rsid w:val="004167EC"/>
     <w:rsid w:val="004416E4"/>
     <w:rsid w:val="00451233"/>
     <w:rsid w:val="004570F8"/>
     <w:rsid w:val="0047636D"/>
     <w:rsid w:val="0049405C"/>
     <w:rsid w:val="004D21F0"/>
     <w:rsid w:val="004D3C23"/>
     <w:rsid w:val="004E2FCC"/>
     <w:rsid w:val="004F1B4E"/>
     <w:rsid w:val="0052675C"/>
     <w:rsid w:val="0056635E"/>
     <w:rsid w:val="005A7DA0"/>
     <w:rsid w:val="005B00C1"/>
     <w:rsid w:val="005B5F25"/>
     <w:rsid w:val="005C1FBD"/>
     <w:rsid w:val="005F7A7D"/>
     <w:rsid w:val="00605720"/>
     <w:rsid w:val="0065437B"/>
     <w:rsid w:val="0066746A"/>
     <w:rsid w:val="00667CF2"/>
     <w:rsid w:val="00683D9C"/>
     <w:rsid w:val="00685381"/>
     <w:rsid w:val="00686369"/>
     <w:rsid w:val="006A06C2"/>
     <w:rsid w:val="006C21DA"/>
     <w:rsid w:val="006D159B"/>
     <w:rsid w:val="006F2EE4"/>
     <w:rsid w:val="007177F3"/>
     <w:rsid w:val="00765586"/>
     <w:rsid w:val="007664DE"/>
     <w:rsid w:val="007956B7"/>
     <w:rsid w:val="007B0B57"/>
     <w:rsid w:val="007D333B"/>
+    <w:rsid w:val="007E1E27"/>
     <w:rsid w:val="008212A9"/>
     <w:rsid w:val="008341FB"/>
     <w:rsid w:val="008717CA"/>
     <w:rsid w:val="00873A63"/>
     <w:rsid w:val="0089209E"/>
     <w:rsid w:val="00893CAF"/>
     <w:rsid w:val="008A40E2"/>
     <w:rsid w:val="008A48BF"/>
     <w:rsid w:val="008D77E9"/>
     <w:rsid w:val="008E5C09"/>
     <w:rsid w:val="008E73CE"/>
     <w:rsid w:val="008E7B5D"/>
     <w:rsid w:val="00901636"/>
     <w:rsid w:val="009038C0"/>
     <w:rsid w:val="009073A3"/>
     <w:rsid w:val="00917307"/>
     <w:rsid w:val="00925E12"/>
     <w:rsid w:val="00930511"/>
     <w:rsid w:val="00936370"/>
     <w:rsid w:val="0094376B"/>
     <w:rsid w:val="009465FB"/>
     <w:rsid w:val="0095781F"/>
     <w:rsid w:val="009A4D0D"/>
     <w:rsid w:val="009A711A"/>
     <w:rsid w:val="009B27AE"/>
@@ -5060,61 +5060,61 @@
     <w:rsid w:val="00F57734"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af4">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0065437B"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af5">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="003D0DEF"/>
+    <w:rsid w:val="007E1E27"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af6">
     <w:name w:val="正文文本 字符"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="af5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="003D0DEF"/>
+    <w:rsid w:val="007E1E27"/>
     <w:rPr>
       <w:sz w:val="21"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 主题​​">
@@ -5398,51 +5398,51 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{81217C3D-B79F-4FBC-9007-0C1414265925}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5099E989-E9A6-4701-BBFD-2A883266B9C5}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>1017</Words>
   <Characters>5803</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>48</Lines>
   <Paragraphs>13</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>6807</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>