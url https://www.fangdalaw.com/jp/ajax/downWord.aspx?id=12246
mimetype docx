--- v0 (2026-06-24)
+++ v1 (2026-09-14)
@@ -22,185 +22,185 @@
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="ae"/>
         <w:tblW w:w="8321" w:type="dxa"/>
         <w:tblInd w:w="-5" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="5485"/>
-        <w:gridCol w:w="2836"/>
+        <w:gridCol w:w="2855"/>
+        <w:gridCol w:w="5466"/>
       </w:tblGrid>
       <w:tr w:rsidR="0049405C" w:rsidRPr="00C24D79" w14:paraId="76EB2C64" w14:textId="77777777" w:rsidTr="00E70303">
         <w:trPr>
           <w:trHeight w:val="3267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5485" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="271D78"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C4F11E8" w14:textId="2A6024BA" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00FF38A6" w:rsidP="00FF38A6">
+          <w:p w14:paraId="2C4F11E8" w14:textId="7F7BA03D" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00E256A1" w:rsidP="00E256A1">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="xingming"/>
             <w:bookmarkStart w:id="1" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="1"/>
-            <w:r w:rsidRPr="00FF38A6">
+            <w:r w:rsidRPr="00E256A1">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>JACK LI</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
-          <w:p w14:paraId="706EB16B" w14:textId="456DB7C1" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00FF38A6" w:rsidP="00FF38A6">
+          <w:p w14:paraId="706EB16B" w14:textId="44BF33F4" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00E256A1" w:rsidP="00E256A1">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="didian"/>
-            <w:r w:rsidRPr="00FF38A6">
+            <w:r w:rsidRPr="00E256A1">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Beijing</w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
-          <w:p w14:paraId="6199424A" w14:textId="1D2F4C32" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00FF38A6" w:rsidP="00FF38A6">
+          <w:p w14:paraId="6199424A" w14:textId="7638F1C7" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00E256A1" w:rsidP="00E256A1">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="dianhua"/>
-            <w:r w:rsidRPr="00FF38A6">
+            <w:r w:rsidRPr="00E256A1">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">+86 10 5769 5696 </w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
-          <w:p w14:paraId="4F910ACA" w14:textId="3A8ACEEA" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00FF38A6" w:rsidP="00FF38A6">
+          <w:p w14:paraId="4F910ACA" w14:textId="01A04CD8" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00E256A1" w:rsidP="00E256A1">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="youxiang"/>
-            <w:r w:rsidRPr="00FF38A6">
+            <w:r w:rsidRPr="00E256A1">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>jack.li@fangdalaw.com</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="22DBA835" w14:textId="677EAC48" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00F96E7C" w:rsidP="00860F89">
             <w:pPr>
               <w:ind w:leftChars="-52" w:left="-109"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C24D79">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:color w:val="545551"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D24C6CB" w14:textId="1B973A9B" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00FF38A6" w:rsidP="002932C9">
+          <w:p w14:paraId="2D24C6CB" w14:textId="27F03011" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00E256A1" w:rsidP="002932C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="tupian"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="13B00B07" wp14:editId="456BEA0B">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4470CFB9" wp14:editId="060021AA">
                   <wp:extent cx="1651000" cy="2142519"/>
                   <wp:effectExtent l="0" t="0" r="6350" b="0"/>
                   <wp:docPr id="1" name="图片 1"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
@@ -240,60 +240,60 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C063291" w14:textId="5DC9D94D" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="002375A9" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C24D79">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>PRACTICE AREAS</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C1ACACA" w14:textId="3AAB1EC8" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="00FF38A6" w:rsidP="007177F3">
+          <w:p w14:paraId="3C1ACACA" w14:textId="7B8A0B8E" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="00E256A1" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="zhiyelingyu"/>
-            <w:r w:rsidRPr="00FF38A6">
+            <w:r w:rsidRPr="00E256A1">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>JACK WORKS AT FANGDA BEIJING OFFICE. HE IS QUALIFIED TO PRACTICE IN BOTH CHINA AND AMERICA. HE SPECIALIZES IN OUTBOUND AND INBOUND MERGER AND ACQUISITION, RESTRUCTURING, PE/VC INVESTMENT, CORPORATE FINANCING, JOINT VENTURE AND GENERAL CORPORATE MATTERS, PARTICULARLY IN THE AREAS OF FINANCE, TECHNOLOGY, ENERGY, INDUSTRY, ENTERTAINMENT, EDUCATION AND PHARMACEUTICALS. HE USED TO REPRESENT DOMESTIC AND INTERNATIONAL CLIENTS IN LARGE AND COMPLEX TRANSACTIONS.</w:t>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F19AE4C" w14:textId="19A41B01" w:rsidR="00451233" w:rsidRPr="00C24D79" w:rsidRDefault="00F80A79" w:rsidP="00DA428A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C24D79">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
           <w:noProof/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
@@ -353,51 +353,51 @@
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:roundrect w14:anchorId="053823F2" id="圆角矩形 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:-6.2pt;margin-top:-12.6pt;width:4.55pt;height:3.6pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDc1SqFegIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2yAQfp+0/wHxvtqO+mON4lRRqk6T&#10;qrZqO/WZYIiRMMeAxMn++h3gOG1X7WHaCwbu7ru7z98xu9p1mmyF8wpMTauTkhJhODTKrGv64/nm&#10;y1dKfGCmYRqMqOleeHo1//xp1tupmEALuhGOIIjx097WtA3BTovC81Z0zJ+AFQaNElzHAh7dumgc&#10;6xG908WkLM+LHlxjHXDhPd5eZyOdJ3wpBQ/3UnoRiK4p1hbS6tK6imsxn7Hp2jHbKj6Uwf6hio4p&#10;g0lHqGsWGNk49QdUp7gDDzKccOgKkFJxkXrAbqryXTdPLbMi9YLkeDvS5P8fLL/bPtkHhzT01k89&#10;bmMXO+m6+MX6yC6RtR/JErtAOF6eXZyXyChHy+nZRXUZqSyOodb58E1AR+Kmpg42pnnE35FYYttb&#10;H7L/wS+m86BVc6O0TocoAbHUjmwZ/rzVuhoyvPHSJvoaiFEZMN4Ux2bSLuy1iH7aPApJVIPlT1Ih&#10;SWfHJIxzYUKVTS1rRM5dnZXYaoYfI1K3CTAiS8w/Yg8Abxs4YGeYwT+GiiTTMbj8W2E5eIxImcGE&#10;MbhTBtxHABq7GjJn/wNJmZrI0gqa/YMjDvKQeMtvFP67W+bDA3M4Ffi3cdLDPS5SQ19TGHaUtOB+&#10;fXQf/VGsaKWkxymrqf+5YU5Qor8blPFldXoaxzIdUEYTPLjXltVri9l0S0AtVPimWJ620T/ow1Y6&#10;6F7wQVjErGhihmPumvLgDodlyNOPTwoXi0Vyw1G0LNyaJ8sjeGQ1yvJ598KcHQQcUPd3cJhINn0n&#10;4ewbIw0sNgGkSvo+8jrwjWOchDM8OfGdeH1OXseHcf4bAAD//wMAUEsDBBQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NT8JAEL2b+B82Y+KtbCliSOmWGIgkKBdQPC/d&#10;sW3cna3dBeq/dzjpZTKT9+Z9FIvBWXHGPrSeFIxHKQikypuWagXvb8/JDESImoy2nlDBDwZYlLc3&#10;hc6Nv9AOz/tYCxahkGsFTYxdLmWoGnQ6jHyHxNin752OfPa1NL2+sLizMkvTR+l0S+zQ6A6XDVZf&#10;+5NTsF4edttDu9l8b6cr+5rpjxdbr5W6vxtWcx5PcxARh/j3AdcOnB9KDnb0JzJBWAXJOHtgKi/Z&#10;NAPBjGQyAXG8IrMUZFnI/z3KXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDc1SqFegIA&#10;AGAFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="white [3212]" stroked="f" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="59DBDF82" w14:textId="77777777" w:rsidR="00FF38A6" w:rsidRDefault="000E0C86" w:rsidP="00B670A2">
+    <w:p w14:paraId="127D55ED" w14:textId="77777777" w:rsidR="00E256A1" w:rsidRDefault="000E0C86" w:rsidP="00B670A2">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C24D79">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="545551"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E0DC835" wp14:editId="24238D24">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2512</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4508</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5271826" cy="0"/>
@@ -438,1676 +438,1676 @@
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:line w14:anchorId="3D0BA0F8" id="直接连接符 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".2pt,.35pt" to="415.3pt,.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKOATlvwEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+wYWFYYcXpo0V2K&#10;rdhH74pMxQL0BUmLnX8/ik7cohsGbNhFMCW+x/dIens7WcOOEJP2ruPrVc0ZOOl77Q4d//7t4fqG&#10;s5SF64XxDjp+gsRvd1fvtmNoofGDNz1EhiQutWPo+JBzaKsqyQGsSCsfwOGj8tGKjGE8VH0UI7Jb&#10;UzV1valGH/sQvYSU8PZ+fuQ74lcKZP6sVILMTMdRW6Yz0rkvZ7XbivYQRRi0PMsQ/6DCCu2w6EJ1&#10;L7JgP6L+hcpqGX3yKq+kt5VXSksgD+hmXb9x83UQAcgLNieFpU3p/9HKT8c79xSxDWNIbQpPsbiY&#10;VLRMGR2ecabkC5Wyidp2WtoGU2YSL983H9Y3zYYzeXmrZopCFWLKH8FbVj46brQrjkQrjo8pY1lM&#10;vaSUa+PKmbzR/YM2hoJ42N+ZyI6izLBu6g2NDYGv0jAq0OrFBX3lk4GZ9gsopntUO/uhBYOFVkgJ&#10;Lq/LOhATZheYQgkLsCbdfwSe8wsUaPn+BrwgqLJ3eQFb7Xz8XfU8XSSrOf/Sgdl3acHe9yeaL7UG&#10;t4gcnje+rOnrmOAv/+XuJwAAAP//AwBQSwMEFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FvwjAMhe+T9h8iT+I20g3WQWmK0IALh0kDhLRb2nhttcapmgCFX485bRdL&#10;T+/5+XM6720jTtj52pGCl2EEAqlwpqZSwX63fp6A8EGT0Y0jVHBBD/Ps8SHViXFn+sLTNpSCS8gn&#10;WkEVQptI6YsKrfZD1yKx9+M6qwPLrpSm02cut418jaJYWl0TX6h0ix8VFr/bo1WwO1x7uTl8LvK4&#10;3o+m39PV2/q6Umrw1C9nPBYzEAH78LcB9x+YHzIGy92RjBeNgjHnFLyDYG8yimIQ+V3KLJX/+bMb&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEo4BOW/AQAA3wMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAAAAAAAAAAAA&#10;AAAAGQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" strokecolor="#002060" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="66EAD739" w14:textId="77777777" w:rsidR="00FF38A6" w:rsidRDefault="00FF38A6" w:rsidP="00FF38A6">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00FF38A6">
+    <w:p w14:paraId="063632E6" w14:textId="77777777" w:rsidR="00E256A1" w:rsidRDefault="00E256A1" w:rsidP="00E256A1">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E256A1">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>A number of Jack</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FF38A6">
+      <w:r w:rsidRPr="00E256A1">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FF38A6">
+      <w:r w:rsidRPr="00E256A1">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">s representative transactions have been nominated as </w:t>
       </w:r>
-      <w:r w:rsidRPr="00FF38A6">
+      <w:r w:rsidRPr="00E256A1">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FF38A6">
+      <w:r w:rsidRPr="00E256A1">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>deal of year</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FF38A6">
+      <w:r w:rsidRPr="00E256A1">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FF38A6">
+      <w:r w:rsidRPr="00E256A1">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> by majoir ranking institutions. In addition, Jack has been highly recognized internationally, including being chosen as the winner of the 2024 Corporate INTL Magazine Global Award </w:t>
       </w:r>
-      <w:r w:rsidRPr="00FF38A6">
+      <w:r w:rsidRPr="00E256A1">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FF38A6">
+      <w:r w:rsidRPr="00E256A1">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Cross-border M&amp;A Lawyer of the Year in China 2024</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FF38A6">
+      <w:r w:rsidRPr="00E256A1">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FF38A6">
+      <w:r w:rsidRPr="00E256A1">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidRPr="00FF38A6">
+      <w:r w:rsidRPr="00E256A1">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FF38A6">
+      <w:r w:rsidRPr="00E256A1">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Venture Capital Investment Lawyer of the Year in China 2024</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FF38A6">
+      <w:r w:rsidRPr="00E256A1">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FF38A6">
+      <w:r w:rsidRPr="00E256A1">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
-      <w:r w:rsidRPr="00FF38A6">
+      <w:r w:rsidRPr="00E256A1">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FF38A6">
+      <w:r w:rsidRPr="00E256A1">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Joint Ventures Lawyer of the Year in China 2024</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FF38A6">
+      <w:r w:rsidRPr="00E256A1">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FF38A6">
+      <w:r w:rsidRPr="00E256A1">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">. Jack has also regularly published legal articles in major magazines, including International Comparative Legal Guides from the UK and the Chinese core periodical </w:t>
       </w:r>
-      <w:r w:rsidRPr="00FF38A6">
+      <w:r w:rsidRPr="00E256A1">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FF38A6">
+      <w:r w:rsidRPr="00E256A1">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Technology and Law</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FF38A6">
+      <w:r w:rsidRPr="00E256A1">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FF38A6">
+      <w:r w:rsidRPr="00E256A1">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>. Prior to joining Fangda in 2016, Jack had worked at leading law firms in both China and America.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="582F617F" w14:textId="77777777" w:rsidR="00FF38A6" w:rsidRDefault="00FF38A6" w:rsidP="00FF38A6">
+    <w:p w14:paraId="20D9F825" w14:textId="77777777" w:rsidR="00E256A1" w:rsidRDefault="00E256A1" w:rsidP="00E256A1">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FF38A6">
+      <w:r w:rsidRPr="00E256A1">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>REPRESENTATIVE MATTERS AND CASES</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7C669E8D" w14:textId="77777777" w:rsidR="00FF38A6" w:rsidRDefault="00FF38A6" w:rsidP="00FF38A6">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00FF38A6">
+    <w:p w14:paraId="1EF3ED44" w14:textId="77777777" w:rsidR="00E256A1" w:rsidRDefault="00E256A1" w:rsidP="00E256A1">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E256A1">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>High-risk Financial Institution Transactions</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="73ADA28A" w14:textId="77777777" w:rsidR="00FF38A6" w:rsidRDefault="00FF38A6" w:rsidP="00FF38A6">
+    <w:p w14:paraId="2FB09722" w14:textId="77777777" w:rsidR="00E256A1" w:rsidRDefault="00E256A1" w:rsidP="00E256A1">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FF38A6">
+      <w:r w:rsidRPr="00E256A1">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented state-owned investment company Central Huijin Investment in subscribing for 60 billion newly issued shares of Heng Feng Bank for RMB60 billion</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7DD500E0" w14:textId="77777777" w:rsidR="00FF38A6" w:rsidRDefault="00FF38A6" w:rsidP="00FF38A6">
+    <w:p w14:paraId="0DE12ABD" w14:textId="77777777" w:rsidR="00E256A1" w:rsidRDefault="00E256A1" w:rsidP="00E256A1">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FF38A6">
+      <w:r w:rsidRPr="00E256A1">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Central Huijin Investment in the establishment of Zhonghui Life Insurance Co., Ltd. with China Insurance Security Fund Co., Ltd., with the registered capital of RMB 33.2 billion, and the following restructuring of TianAn Life</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7E931DEA" w14:textId="77777777" w:rsidR="00FF38A6" w:rsidRDefault="00FF38A6" w:rsidP="00FF38A6">
+    <w:p w14:paraId="55498AC4" w14:textId="77777777" w:rsidR="00E256A1" w:rsidRDefault="00E256A1" w:rsidP="00E256A1">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FF38A6">
+      <w:r w:rsidRPr="00E256A1">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Huida AMC in its subscription of 5.27 billion ordinary shares of Jinzhou Bank for RMB 10.2765 billion and its purchase of RMB 150 billion worth of distressed assets at a total price of RMB 45 billion from Jinzhou. Advised on the RMB 75 billion private placement note.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="70BDF1AA" w14:textId="77777777" w:rsidR="00FF38A6" w:rsidRDefault="00FF38A6" w:rsidP="00FF38A6">
+    <w:p w14:paraId="7E88E142" w14:textId="77777777" w:rsidR="00E256A1" w:rsidRDefault="00E256A1" w:rsidP="00E256A1">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FF38A6">
+      <w:r w:rsidRPr="00E256A1">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Huaxin Trust in its restructuring</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="325AE09F" w14:textId="77777777" w:rsidR="00FF38A6" w:rsidRDefault="00FF38A6" w:rsidP="00FF38A6">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00FF38A6">
+    <w:p w14:paraId="24BE564C" w14:textId="77777777" w:rsidR="00E256A1" w:rsidRDefault="00E256A1" w:rsidP="00E256A1">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E256A1">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Merger and Acquisition</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3E3FC3D4" w14:textId="77777777" w:rsidR="00FF38A6" w:rsidRDefault="00FF38A6" w:rsidP="00FF38A6">
+    <w:p w14:paraId="34FFCF2E" w14:textId="77777777" w:rsidR="00E256A1" w:rsidRDefault="00E256A1" w:rsidP="00E256A1">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FF38A6">
+      <w:r w:rsidRPr="00E256A1">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented MAN Energy Solutions in its sale of its gas turbine business located in multiple jurisdictions to CSIC Longjiang GH Gas Turbine Co., Ltd.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3FE6CFB2" w14:textId="77777777" w:rsidR="00FF38A6" w:rsidRDefault="00FF38A6" w:rsidP="00FF38A6">
+    <w:p w14:paraId="41117D25" w14:textId="77777777" w:rsidR="00E256A1" w:rsidRDefault="00E256A1" w:rsidP="00E256A1">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FF38A6">
+      <w:r w:rsidRPr="00E256A1">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented PingAn Health in its sale to Softbank of 50% equity interests in HEALTHCARE TECHNOLOGIES Corp., a joint venture company established in Japan with Softbank, with the consideration amount of JPY 7.9 billion</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="626DE237" w14:textId="77777777" w:rsidR="00FF38A6" w:rsidRDefault="00FF38A6" w:rsidP="00FF38A6">
+    <w:p w14:paraId="4E5A2376" w14:textId="77777777" w:rsidR="00E256A1" w:rsidRDefault="00E256A1" w:rsidP="00E256A1">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FF38A6">
+      <w:r w:rsidRPr="00E256A1">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented VIPTHINK in its US$1.5 billion merger with Hua La La, and a simultaneous US$110 million series D equity financing</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="28BD9DDA" w14:textId="77777777" w:rsidR="00FF38A6" w:rsidRDefault="00FF38A6" w:rsidP="00FF38A6">
+    <w:p w14:paraId="10BEFC93" w14:textId="77777777" w:rsidR="00E256A1" w:rsidRDefault="00E256A1" w:rsidP="00E256A1">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FF38A6">
+      <w:r w:rsidRPr="00E256A1">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented musical.ly in its merger into Bytedance for US$1 billion</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3C51BCA9" w14:textId="77777777" w:rsidR="00FF38A6" w:rsidRDefault="00FF38A6" w:rsidP="00FF38A6">
+    <w:p w14:paraId="10010198" w14:textId="77777777" w:rsidR="00E256A1" w:rsidRDefault="00E256A1" w:rsidP="00E256A1">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FF38A6">
+      <w:r w:rsidRPr="00E256A1">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Didi in its acquisition of Uber</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FF38A6">
+      <w:r w:rsidRPr="00E256A1">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FF38A6">
+      <w:r w:rsidRPr="00E256A1">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s China business for US$7 billion</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="581DDEF3" w14:textId="77777777" w:rsidR="00FF38A6" w:rsidRDefault="00FF38A6" w:rsidP="00FF38A6">
+    <w:p w14:paraId="5367ED4B" w14:textId="77777777" w:rsidR="00E256A1" w:rsidRDefault="00E256A1" w:rsidP="00E256A1">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FF38A6">
+      <w:r w:rsidRPr="00E256A1">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a Chinese consortium led by Kunlun, Qihoo 360 and Golden Brick Capital in its US$575 million acquisition of the core assets of Opera, a listed Norwegian internet company</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="71D15E81" w14:textId="77777777" w:rsidR="00FF38A6" w:rsidRDefault="00FF38A6" w:rsidP="00FF38A6">
+    <w:p w14:paraId="2813E7D5" w14:textId="77777777" w:rsidR="00E256A1" w:rsidRDefault="00E256A1" w:rsidP="00E256A1">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FF38A6">
+      <w:r w:rsidRPr="00E256A1">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented HK-listed Yixin Group in its spin-off of its used auto business</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="55027C50" w14:textId="77777777" w:rsidR="00FF38A6" w:rsidRDefault="00FF38A6" w:rsidP="00FF38A6">
+    <w:p w14:paraId="6887B827" w14:textId="77777777" w:rsidR="00E256A1" w:rsidRDefault="00E256A1" w:rsidP="00E256A1">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FF38A6">
+      <w:r w:rsidRPr="00E256A1">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a Chinese consortium led by GL Capital in its US$600 million acquisition and privatization of the US-listed company SciClone Pharmaceuticals</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="02AE98B9" w14:textId="77777777" w:rsidR="00FF38A6" w:rsidRDefault="00FF38A6" w:rsidP="00FF38A6">
+    <w:p w14:paraId="403400DF" w14:textId="77777777" w:rsidR="00E256A1" w:rsidRDefault="00E256A1" w:rsidP="00E256A1">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FF38A6">
+      <w:r w:rsidRPr="00E256A1">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Primavera Capital and Ant Financial in their US$460 million investment in Yum China</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F07BC99" w14:textId="77777777" w:rsidR="00FF38A6" w:rsidRDefault="00FF38A6" w:rsidP="00FF38A6">
+    <w:p w14:paraId="2F82F1D2" w14:textId="77777777" w:rsidR="00E256A1" w:rsidRDefault="00E256A1" w:rsidP="00E256A1">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FF38A6">
+      <w:r w:rsidRPr="00E256A1">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented XIO Group in its sale of Lumenis for over US$1 billion</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="143DDEF5" w14:textId="77777777" w:rsidR="00FF38A6" w:rsidRDefault="00FF38A6" w:rsidP="00FF38A6">
+    <w:p w14:paraId="3BF5A526" w14:textId="77777777" w:rsidR="00E256A1" w:rsidRDefault="00E256A1" w:rsidP="00E256A1">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FF38A6">
+      <w:r w:rsidRPr="00E256A1">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Represented Taikang Group in participating in the Hinkley Point C nuclear power project in the UK, which has a total investment of more than </w:t>
       </w:r>
-      <w:r w:rsidRPr="00FF38A6">
+      <w:r w:rsidRPr="00E256A1">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>£</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FF38A6">
+      <w:r w:rsidRPr="00E256A1">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>20 billion</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="45C0C521" w14:textId="77777777" w:rsidR="00FF38A6" w:rsidRDefault="00FF38A6" w:rsidP="00FF38A6">
+    <w:p w14:paraId="614931B4" w14:textId="77777777" w:rsidR="00E256A1" w:rsidRDefault="00E256A1" w:rsidP="00E256A1">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FF38A6">
+      <w:r w:rsidRPr="00E256A1">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Huaneng in its acquisition of solar power assets from Xiexin for RMB 2.457 billion</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E8A5C09" w14:textId="77777777" w:rsidR="00FF38A6" w:rsidRDefault="00FF38A6" w:rsidP="00FF38A6">
+    <w:p w14:paraId="6082A35B" w14:textId="77777777" w:rsidR="00E256A1" w:rsidRDefault="00E256A1" w:rsidP="00E256A1">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FF38A6">
+      <w:r w:rsidRPr="00E256A1">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented CNIC in its investment in a Hungarian solar power project</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="465047E3" w14:textId="77777777" w:rsidR="00FF38A6" w:rsidRDefault="00FF38A6" w:rsidP="00FF38A6">
+    <w:p w14:paraId="17A9372F" w14:textId="77777777" w:rsidR="00E256A1" w:rsidRDefault="00E256A1" w:rsidP="00E256A1">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FF38A6">
+      <w:r w:rsidRPr="00E256A1">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Shenhua Guohua in its acquisition of three wind farms in Australia</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="66EB3EF0" w14:textId="77777777" w:rsidR="00FF38A6" w:rsidRDefault="00FF38A6" w:rsidP="00FF38A6">
+    <w:p w14:paraId="6250923E" w14:textId="77777777" w:rsidR="00E256A1" w:rsidRDefault="00E256A1" w:rsidP="00E256A1">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FF38A6">
+      <w:r w:rsidRPr="00E256A1">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented ESSVP IV Silenos Zerfree GmbH in its EUR 150 million purchase of Tokyo-listed NIDEC Corporation's global compressor businesses</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="17FAA577" w14:textId="77777777" w:rsidR="00FF38A6" w:rsidRDefault="00FF38A6" w:rsidP="00FF38A6">
+    <w:p w14:paraId="6988FA1F" w14:textId="77777777" w:rsidR="00E256A1" w:rsidRDefault="00E256A1" w:rsidP="00E256A1">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FF38A6">
+      <w:r w:rsidRPr="00E256A1">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Swiss flight catering group Gategroup in its proposed acquisition of the flight catering assets of a PRC aviation group for over US$300 million</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C86E988" w14:textId="77777777" w:rsidR="00FF38A6" w:rsidRDefault="00FF38A6" w:rsidP="00FF38A6">
+    <w:p w14:paraId="6D33864A" w14:textId="77777777" w:rsidR="00E256A1" w:rsidRDefault="00E256A1" w:rsidP="00E256A1">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FF38A6">
+      <w:r w:rsidRPr="00E256A1">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a Korean PE fund in its proposed acquisition of a clothing group for US$1 billion</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="031DFFDD" w14:textId="77777777" w:rsidR="00FF38A6" w:rsidRDefault="00FF38A6" w:rsidP="00FF38A6">
+    <w:p w14:paraId="4F912FC0" w14:textId="77777777" w:rsidR="00E256A1" w:rsidRDefault="00E256A1" w:rsidP="00E256A1">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FF38A6">
+      <w:r w:rsidRPr="00E256A1">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a Chinese PE fund in its proposed acquisition of Indigo Park in France for over EUR 4 billion</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0951A053" w14:textId="77777777" w:rsidR="00FF38A6" w:rsidRDefault="00FF38A6" w:rsidP="00FF38A6">
+    <w:p w14:paraId="28F399A6" w14:textId="77777777" w:rsidR="00E256A1" w:rsidRDefault="00E256A1" w:rsidP="00E256A1">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FF38A6">
+      <w:r w:rsidRPr="00E256A1">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a US auto part supplier in its proposed acquisition of a PRCauto part manufacturer for over US$500 million</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3145D14C" w14:textId="77777777" w:rsidR="00FF38A6" w:rsidRDefault="00FF38A6" w:rsidP="00FF38A6">
+    <w:p w14:paraId="45579A05" w14:textId="77777777" w:rsidR="00E256A1" w:rsidRDefault="00E256A1" w:rsidP="00E256A1">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FF38A6">
+      <w:r w:rsidRPr="00E256A1">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Beijing Gas in its proposed acquisition of Petrobras</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FF38A6">
+      <w:r w:rsidRPr="00E256A1">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FF38A6">
+      <w:r w:rsidRPr="00E256A1">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s gas distribution assets in Brazil in the total amount of over US$600 million</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="73C3D724" w14:textId="77777777" w:rsidR="00FF38A6" w:rsidRDefault="00FF38A6" w:rsidP="00FF38A6">
+    <w:p w14:paraId="7FFF5384" w14:textId="77777777" w:rsidR="00E256A1" w:rsidRDefault="00E256A1" w:rsidP="00E256A1">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FF38A6">
+      <w:r w:rsidRPr="00E256A1">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Haier Group in its proposed acquisition of a Brazilian company under bankruptcy</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D1CA2BF" w14:textId="77777777" w:rsidR="00FF38A6" w:rsidRDefault="00FF38A6" w:rsidP="00FF38A6">
+    <w:p w14:paraId="24ABE05B" w14:textId="77777777" w:rsidR="00E256A1" w:rsidRDefault="00E256A1" w:rsidP="00E256A1">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FF38A6">
+      <w:r w:rsidRPr="00E256A1">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented PingAn in its RMB 500 million acquisition of the majority stake in Lenovo Medical Technology</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="115E491F" w14:textId="77777777" w:rsidR="00FF38A6" w:rsidRDefault="00FF38A6" w:rsidP="00FF38A6">
+    <w:p w14:paraId="5B7E93D6" w14:textId="77777777" w:rsidR="00E256A1" w:rsidRDefault="00E256A1" w:rsidP="00E256A1">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FF38A6">
+      <w:r w:rsidRPr="00E256A1">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Affinity Equity in its acquisition of a hospital group</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F51ED04" w14:textId="77777777" w:rsidR="00FF38A6" w:rsidRDefault="00FF38A6" w:rsidP="00FF38A6">
+    <w:p w14:paraId="527B2653" w14:textId="77777777" w:rsidR="00E256A1" w:rsidRDefault="00E256A1" w:rsidP="00E256A1">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FF38A6">
+      <w:r w:rsidRPr="00E256A1">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented the foreign shareholders of Acotec in their sale of shares to CITIC Capital</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="60F69EB7" w14:textId="77777777" w:rsidR="00FF38A6" w:rsidRDefault="00FF38A6" w:rsidP="00FF38A6">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00FF38A6">
+    <w:p w14:paraId="51CB57D3" w14:textId="77777777" w:rsidR="00E256A1" w:rsidRDefault="00E256A1" w:rsidP="00E256A1">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E256A1">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>PE/VC and Corporate Financing</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F0CF79F" w14:textId="77777777" w:rsidR="00FF38A6" w:rsidRDefault="00FF38A6" w:rsidP="00FF38A6">
+    <w:p w14:paraId="1F2D6862" w14:textId="77777777" w:rsidR="00E256A1" w:rsidRDefault="00E256A1" w:rsidP="00E256A1">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FF38A6">
+      <w:r w:rsidRPr="00E256A1">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Taoche in its corporate financing from A round to C round, as well as its various equity investments in the automobile sector</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D0F5975" w14:textId="77777777" w:rsidR="00FF38A6" w:rsidRDefault="00FF38A6" w:rsidP="00FF38A6">
+    <w:p w14:paraId="67783AAC" w14:textId="77777777" w:rsidR="00E256A1" w:rsidRDefault="00E256A1" w:rsidP="00E256A1">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FF38A6">
+      <w:r w:rsidRPr="00E256A1">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented VIPTHINK in its corporate financing from seed round to D round, as well as its various equity investments in the education sector</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="543F73A9" w14:textId="77777777" w:rsidR="00FF38A6" w:rsidRDefault="00FF38A6" w:rsidP="00FF38A6">
+    <w:p w14:paraId="67713106" w14:textId="77777777" w:rsidR="00E256A1" w:rsidRDefault="00E256A1" w:rsidP="00E256A1">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FF38A6">
+      <w:r w:rsidRPr="00E256A1">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Nasdaq-listed Huya in its various equity investments in the technology and entertainment sectors (including game, live broadcast and metauniverse)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="45A8E555" w14:textId="77777777" w:rsidR="00FF38A6" w:rsidRDefault="00FF38A6" w:rsidP="00FF38A6">
+    <w:p w14:paraId="292780BC" w14:textId="77777777" w:rsidR="00E256A1" w:rsidRDefault="00E256A1" w:rsidP="00E256A1">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FF38A6">
+      <w:r w:rsidRPr="00E256A1">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a number of technology in completing their corporate financing transactions, including STARY, Realdream, FOVA Energy, NEONEXUS, Yuguang Technology, Hexin Technology, Qinglei Technology, Innovusion etc.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="31A6F322" w14:textId="77777777" w:rsidR="00FF38A6" w:rsidRDefault="00FF38A6" w:rsidP="00FF38A6">
+    <w:p w14:paraId="20EFCC84" w14:textId="77777777" w:rsidR="00E256A1" w:rsidRDefault="00E256A1" w:rsidP="00E256A1">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FF38A6">
+      <w:r w:rsidRPr="00E256A1">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented 3E Bioventures Capital in its investment in iTAb</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4027F267" w14:textId="77777777" w:rsidR="00FF38A6" w:rsidRDefault="00FF38A6" w:rsidP="00FF38A6">
+    <w:p w14:paraId="7F829932" w14:textId="77777777" w:rsidR="00E256A1" w:rsidRDefault="00E256A1" w:rsidP="00E256A1">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FF38A6">
+      <w:r w:rsidRPr="00E256A1">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Zhen Fund in its equity investment in a cross-border financing company</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3731D83D" w14:textId="77777777" w:rsidR="00FF38A6" w:rsidRDefault="00FF38A6" w:rsidP="00FF38A6">
+    <w:p w14:paraId="73657425" w14:textId="77777777" w:rsidR="00E256A1" w:rsidRDefault="00E256A1" w:rsidP="00E256A1">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FF38A6">
+      <w:r w:rsidRPr="00E256A1">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented 360 International in its equity investment in the US short video company Clipclaps</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="420AC8D3" w14:textId="77777777" w:rsidR="00FF38A6" w:rsidRDefault="00FF38A6" w:rsidP="00FF38A6">
+    <w:p w14:paraId="0287E9DD" w14:textId="77777777" w:rsidR="00E256A1" w:rsidRDefault="00E256A1" w:rsidP="00E256A1">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FF38A6">
+      <w:r w:rsidRPr="00E256A1">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented the Bank of East Asia in its RMB 180 million equity investment in Ctrip Financial</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4CD0EA7E" w14:textId="77777777" w:rsidR="00FF38A6" w:rsidRDefault="00FF38A6" w:rsidP="00FF38A6">
+    <w:p w14:paraId="4ACE798D" w14:textId="77777777" w:rsidR="00E256A1" w:rsidRDefault="00E256A1" w:rsidP="00E256A1">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FF38A6">
+      <w:r w:rsidRPr="00E256A1">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Hillhouse in its investment in Yitu, a leading AI company</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A290090" w14:textId="77777777" w:rsidR="00FF38A6" w:rsidRDefault="00FF38A6" w:rsidP="00FF38A6">
+    <w:p w14:paraId="1BF37822" w14:textId="77777777" w:rsidR="00E256A1" w:rsidRDefault="00E256A1" w:rsidP="00E256A1">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FF38A6">
+      <w:r w:rsidRPr="00E256A1">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented NIO Capital in its various equity investments in the automobile sector</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="06CE858F" w14:textId="77777777" w:rsidR="00FF38A6" w:rsidRDefault="00FF38A6" w:rsidP="00FF38A6">
+    <w:p w14:paraId="4E6011E8" w14:textId="77777777" w:rsidR="00E256A1" w:rsidRDefault="00E256A1" w:rsidP="00E256A1">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FF38A6">
+      <w:r w:rsidRPr="00E256A1">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Yunfeng Capital in a number of transactions in the pharmaceutical sector, including its series B investment in Curegenix, its series B investment in Birdie Biopharmaceuticals, Inc.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="38B5D3DE" w14:textId="77777777" w:rsidR="00FF38A6" w:rsidRDefault="00FF38A6" w:rsidP="00FF38A6">
+    <w:p w14:paraId="09FD5589" w14:textId="77777777" w:rsidR="00E256A1" w:rsidRDefault="00E256A1" w:rsidP="00E256A1">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FF38A6">
+      <w:r w:rsidRPr="00E256A1">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Yunfeng Capital in a number of transactions in the entertainment sector, including its acquisition of Enova and investment in Linghe Wenxin</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="69CC2E45" w14:textId="77777777" w:rsidR="00FF38A6" w:rsidRDefault="00FF38A6" w:rsidP="00FF38A6">
+    <w:p w14:paraId="74F21168" w14:textId="77777777" w:rsidR="00E256A1" w:rsidRDefault="00E256A1" w:rsidP="00E256A1">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="41"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FF38A6">
+      <w:r w:rsidRPr="00E256A1">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented CITIC Capital in its PE investments in the consumer goods sector.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="19FC462C" w14:textId="77777777" w:rsidR="00FF38A6" w:rsidRDefault="00FF38A6" w:rsidP="00FF38A6">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00FF38A6">
+    <w:p w14:paraId="6305A7F7" w14:textId="77777777" w:rsidR="00E256A1" w:rsidRDefault="00E256A1" w:rsidP="00E256A1">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E256A1">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Joint Venture</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="110DC5B1" w14:textId="77777777" w:rsidR="00FF38A6" w:rsidRDefault="00FF38A6" w:rsidP="00FF38A6">
+    <w:p w14:paraId="6FA6845F" w14:textId="77777777" w:rsidR="00E256A1" w:rsidRDefault="00E256A1" w:rsidP="00E256A1">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="42"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FF38A6">
+      <w:r w:rsidRPr="00E256A1">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Rohinni LLC in its joint venture with BOE in the area of micro/mini LED in China, with a total investment amount of over US$140 million</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="56FDBA67" w14:textId="77777777" w:rsidR="00FF38A6" w:rsidRDefault="00FF38A6" w:rsidP="00FF38A6">
+    <w:p w14:paraId="2302120F" w14:textId="77777777" w:rsidR="00E256A1" w:rsidRDefault="00E256A1" w:rsidP="00E256A1">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="43"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FF38A6">
+      <w:r w:rsidRPr="00E256A1">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Navinfo in its joint venture project in the mapping and navigation sector</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="46D92EBB" w14:textId="77777777" w:rsidR="00FF38A6" w:rsidRDefault="00FF38A6" w:rsidP="00FF38A6">
+    <w:p w14:paraId="4F066153" w14:textId="77777777" w:rsidR="00E256A1" w:rsidRDefault="00E256A1" w:rsidP="00E256A1">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="44"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FF38A6">
+      <w:r w:rsidRPr="00E256A1">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented VIPTHINK in its joint venture project in the education sector</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1CC226C2" w14:textId="77777777" w:rsidR="00FF38A6" w:rsidRDefault="00FF38A6" w:rsidP="00FF38A6">
+    <w:p w14:paraId="41C7BE2F" w14:textId="77777777" w:rsidR="00E256A1" w:rsidRDefault="00E256A1" w:rsidP="00E256A1">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="45"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FF38A6">
+      <w:r w:rsidRPr="00E256A1">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a PRC SOE in its proposed US$ 1 billion potash joint venture project with an ASX-listed company in Laos</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A3468FC" w14:textId="77777777" w:rsidR="00FF38A6" w:rsidRDefault="00FF38A6" w:rsidP="00FF38A6">
+    <w:p w14:paraId="4B4C05F2" w14:textId="77777777" w:rsidR="00E256A1" w:rsidRDefault="00E256A1" w:rsidP="00E256A1">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="46"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FF38A6">
+      <w:r w:rsidRPr="00E256A1">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Hunan Dali in its proposed joint venture in Sudan</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3C34B84D" w14:textId="77777777" w:rsidR="00FF38A6" w:rsidRDefault="00FF38A6" w:rsidP="00FF38A6">
+    <w:p w14:paraId="5585EE55" w14:textId="77777777" w:rsidR="00E256A1" w:rsidRDefault="00E256A1" w:rsidP="00E256A1">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="47"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FF38A6">
+      <w:r w:rsidRPr="00E256A1">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Danish state-owned company DONG Energy in its comprehensive investments in China in the area of new energy</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F2E0083" w14:textId="77777777" w:rsidR="00FF38A6" w:rsidRDefault="00FF38A6" w:rsidP="00FF38A6">
+    <w:p w14:paraId="5DBFA67F" w14:textId="77777777" w:rsidR="00E256A1" w:rsidRDefault="00E256A1" w:rsidP="00E256A1">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="48"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FF38A6">
+      <w:r w:rsidRPr="00E256A1">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented New Zealand-listed Comvita in its joint venture in China, with a total investment amount of over US$60 million</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="08117F69" w14:textId="77777777" w:rsidR="00FF38A6" w:rsidRDefault="00FF38A6" w:rsidP="00FF38A6">
+    <w:p w14:paraId="549E5268" w14:textId="77777777" w:rsidR="00E256A1" w:rsidRDefault="00E256A1" w:rsidP="00E256A1">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="49"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FF38A6">
+      <w:r w:rsidRPr="00E256A1">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Represented CGNPC in the Hinkley Point C nuclear power joint venture project in the UK, which has a total investment of more than </w:t>
       </w:r>
-      <w:r w:rsidRPr="00FF38A6">
+      <w:r w:rsidRPr="00E256A1">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>£</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FF38A6">
+      <w:r w:rsidRPr="00E256A1">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>20 billion</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="457F70A6" w14:textId="77777777" w:rsidR="00FF38A6" w:rsidRDefault="00FF38A6" w:rsidP="00FF38A6">
+    <w:p w14:paraId="4DA4FDFE" w14:textId="77777777" w:rsidR="00E256A1" w:rsidRDefault="00E256A1" w:rsidP="00E256A1">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="50"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FF38A6">
+      <w:r w:rsidRPr="00E256A1">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Huya in its proposed joint venture project in the metauniverse sector</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3108B196" w14:textId="77777777" w:rsidR="00FF38A6" w:rsidRDefault="00FF38A6" w:rsidP="00FF38A6">
+    <w:p w14:paraId="069B3BA4" w14:textId="77777777" w:rsidR="00E256A1" w:rsidRDefault="00E256A1" w:rsidP="00E256A1">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="51"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FF38A6">
+      <w:r w:rsidRPr="00E256A1">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>CIC, Central Huijin, PingAn Technology, Huya, FOVA Energy, NEONEXUS, Rohinni Inc. etc.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="66B410DD" w14:textId="77777777" w:rsidR="00FF38A6" w:rsidRDefault="00FF38A6" w:rsidP="00FF38A6">
+    <w:p w14:paraId="02B662F4" w14:textId="77777777" w:rsidR="00E256A1" w:rsidRDefault="00E256A1" w:rsidP="00E256A1">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FF38A6">
+      <w:r w:rsidRPr="00E256A1">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Education</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E1B7949" w14:textId="77777777" w:rsidR="00FF38A6" w:rsidRDefault="00FF38A6" w:rsidP="00FF38A6">
+    <w:p w14:paraId="4CB3FE1D" w14:textId="77777777" w:rsidR="00E256A1" w:rsidRDefault="00E256A1" w:rsidP="00E256A1">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="52"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FF38A6">
+      <w:r w:rsidRPr="00E256A1">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>National University of Defense Technology, LL.B.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="642E4126" w14:textId="77777777" w:rsidR="00FF38A6" w:rsidRDefault="00FF38A6" w:rsidP="00FF38A6">
+    <w:p w14:paraId="1ACDDF3F" w14:textId="77777777" w:rsidR="00E256A1" w:rsidRDefault="00E256A1" w:rsidP="00E256A1">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="53"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FF38A6">
+      <w:r w:rsidRPr="00E256A1">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Cleveland-Marshall College of Law, J.D.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="60150F8D" w14:textId="77777777" w:rsidR="00FF38A6" w:rsidRDefault="00FF38A6" w:rsidP="00FF38A6">
+    <w:p w14:paraId="17F45800" w14:textId="77777777" w:rsidR="00E256A1" w:rsidRDefault="00E256A1" w:rsidP="00E256A1">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FF38A6">
+      <w:r w:rsidRPr="00E256A1">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Professional Qualification</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="097F67A1" w14:textId="77777777" w:rsidR="00FF38A6" w:rsidRDefault="00FF38A6" w:rsidP="00FF38A6">
+    <w:p w14:paraId="43D1CA81" w14:textId="77777777" w:rsidR="00E256A1" w:rsidRDefault="00E256A1" w:rsidP="00E256A1">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="54"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FF38A6">
+      <w:r w:rsidRPr="00E256A1">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Admitted to practice in the PRC</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="42B80E4B" w14:textId="77777777" w:rsidR="00FF38A6" w:rsidRDefault="00FF38A6" w:rsidP="00FF38A6">
+    <w:p w14:paraId="73F2A5F6" w14:textId="77777777" w:rsidR="00E256A1" w:rsidRDefault="00E256A1" w:rsidP="00E256A1">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="55"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FF38A6">
+      <w:r w:rsidRPr="00E256A1">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Admitted to practice in Ohio</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D6B67CB" w14:textId="77777777" w:rsidR="00FF38A6" w:rsidRDefault="00FF38A6" w:rsidP="00FF38A6">
+    <w:p w14:paraId="0C115CFB" w14:textId="77777777" w:rsidR="00E256A1" w:rsidRDefault="00E256A1" w:rsidP="00E256A1">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FF38A6">
+      <w:r w:rsidRPr="00E256A1">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Work Language</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="612F0B78" w14:textId="77777777" w:rsidR="00FF38A6" w:rsidRDefault="00FF38A6" w:rsidP="00FF38A6">
+    <w:p w14:paraId="366CE442" w14:textId="77777777" w:rsidR="00E256A1" w:rsidRDefault="00E256A1" w:rsidP="00E256A1">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="56"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FF38A6">
+      <w:r w:rsidRPr="00E256A1">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Chinese</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5567FC3C" w14:textId="64D7F519" w:rsidR="00686369" w:rsidRPr="00FF38A6" w:rsidRDefault="00FF38A6" w:rsidP="00FF38A6">
+    <w:p w14:paraId="5567FC3C" w14:textId="0A7D9AA9" w:rsidR="00686369" w:rsidRPr="00E256A1" w:rsidRDefault="00E256A1" w:rsidP="00E256A1">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="57"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FF38A6">
+      <w:r w:rsidRPr="00E256A1">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>English</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00686369" w:rsidRPr="00FF38A6" w:rsidSect="002D0826">
+    <w:sectPr w:rsidR="00686369" w:rsidRPr="00E256A1" w:rsidSect="002D0826">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1797" w:bottom="1440" w:left="1797" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="3584D350" w14:textId="77777777" w:rsidR="004167EC" w:rsidRDefault="004167EC" w:rsidP="00F57734">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="2493FDE5" w14:textId="77777777" w:rsidR="004167EC" w:rsidRDefault="004167EC" w:rsidP="00F57734">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -2305,1416 +2305,1416 @@
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="01CC10A0"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="3640928A"/>
+    <w:nsid w:val="00B60519"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="EBC6D172"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="07D34DAA"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="11682AB2"/>
+    <w:nsid w:val="033F3BD1"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="B5DA1706"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="09CE4F05"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="9B7ED26A"/>
+    <w:nsid w:val="08027730"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="218C5EA2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0A1F779F"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="50309A02"/>
+    <w:nsid w:val="0B771049"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="1F44F6EC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0E586F89"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="59464CF0"/>
+    <w:nsid w:val="0C541B7F"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="6DF0F030"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0EF04634"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="77BC0284"/>
+    <w:nsid w:val="0EB72A27"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="946695E8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0F3A66E9"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="6B4468CA"/>
+    <w:nsid w:val="14AD7715"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="287C65D0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="16C7128D"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="D31A3560"/>
+    <w:nsid w:val="19421D52"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="8022FDE2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="18193610"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="46885058"/>
+    <w:nsid w:val="1C4E09EB"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="EA0EB4B4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="18E704AE"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="27A8B5F0"/>
+    <w:nsid w:val="1C7C067F"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="C31A608C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1915036E"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="A69C3FB4"/>
+    <w:nsid w:val="1E19537F"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="538A500E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1BD74087"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="1DB052AE"/>
+    <w:nsid w:val="20EB1D8C"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="792C2B9C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="22892466"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="F7B8E22E"/>
+    <w:nsid w:val="211260C1"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="CD06FB8E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="266C4417"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="A9B8933A"/>
+    <w:nsid w:val="23B769A7"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="D6120C20"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2B8557BA"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="E68C2D50"/>
+    <w:nsid w:val="24BE48BF"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="CA48A298"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2BEF217D"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="8EC0C2BC"/>
+    <w:nsid w:val="24FC7F45"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="1F44F6EC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2EA766D8"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="FD8A2DAC"/>
+    <w:nsid w:val="2611167B"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="85EC548A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="314C601D"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="AEA2FF70"/>
+    <w:nsid w:val="27C27EA9"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="201EA976"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="322027EA"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="D8D025E2"/>
+    <w:nsid w:val="28BD21AD"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="8DC0AA02"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="338777F1"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="09987810"/>
+    <w:nsid w:val="28C66C67"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="280EEE1E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="35E83A4C"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="38BCE608"/>
+    <w:nsid w:val="29572CC2"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="A53A530C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3638410B"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="D3EA5DDC"/>
+    <w:nsid w:val="309B5FB1"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="55A4C4C0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="376144C0"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="A2449598"/>
+    <w:nsid w:val="31E6773F"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="E0B8AF16"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="37671BBD"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="97C4A9B8"/>
+    <w:nsid w:val="32AE757F"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="B0F63D54"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="39AC2E6D"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="A3AA5C62"/>
+    <w:nsid w:val="33796601"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="58C85BA2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3A2017DD"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="7F1013A8"/>
+    <w:nsid w:val="3483407E"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="60F89EB6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3DC56C10"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="E214DC74"/>
+    <w:nsid w:val="36274684"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="F6522A78"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="414E1113"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="1AD6EEEA"/>
+    <w:nsid w:val="36EC3CF5"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="774C0098"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="42113B1F"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="4078A33E"/>
+    <w:nsid w:val="37771725"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="62780D74"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="42D64B85"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="0AA49FE0"/>
+    <w:nsid w:val="3A2C799B"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="D06A0F0C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="433162D4"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="F278A638"/>
+    <w:nsid w:val="3B7C5384"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="906C09BC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="43792E83"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="A1A81ABE"/>
+    <w:nsid w:val="3F2352DA"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="8C9CD1FE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="45145B4A"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="B5343B90"/>
+    <w:nsid w:val="43D04C00"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="456E0314"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="49003CCD"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="641038AA"/>
+    <w:nsid w:val="45B8602E"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="21A07690"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4AC6643F"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="C0FC1F1A"/>
+    <w:nsid w:val="45D24276"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="7CCAB83A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4B677B5B"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="352EA050"/>
+    <w:nsid w:val="4E7654BA"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="66F09B1A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4B9676B1"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="473E631C"/>
+    <w:nsid w:val="503F3F23"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="A3268B8C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4C89640D"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="21EA6440"/>
+    <w:nsid w:val="507F61D4"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="C82AA25E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4E7701E9"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="C8340588"/>
+    <w:nsid w:val="50E0765C"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="3A620936"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4F1F2E3A"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="748CBB18"/>
+    <w:nsid w:val="53314B5F"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="67A82388"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="52427517"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="463A6E9C"/>
+    <w:nsid w:val="53900BD1"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="EDE4DDB6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="55D0424F"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="97C4A9B8"/>
+    <w:nsid w:val="54383306"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="21C85EEC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5BEF25CF"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="EBD29D42"/>
+    <w:nsid w:val="5B7A33F1"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="47A4C496"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="43" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="62535D71"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="B0F2AAEC"/>
+    <w:nsid w:val="5E8B3EAF"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="98FC78C8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="44" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="625E06C0"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="0A28EF66"/>
+    <w:nsid w:val="5EC32CA2"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="7A128380"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="45" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6273213F"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="271CB1DA"/>
+    <w:nsid w:val="5EDA1EBF"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="A61024E2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="46" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="63BD209F"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="FE8038AC"/>
+    <w:nsid w:val="656647D3"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="A62693D4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="47" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="67C82B4C"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="587E48A0"/>
+    <w:nsid w:val="65F24DF3"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="42B45CA4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="48" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="702B6362"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="4B94C940"/>
+    <w:nsid w:val="689E3FFD"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="A6C0B72E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="49" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="705A69EC"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="1220A718"/>
+    <w:nsid w:val="69DD15C2"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="6292E3C8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="50" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="705F421E"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="B1D6CC46"/>
+    <w:nsid w:val="6A66179A"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="E81C4286"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="51" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="73A72B4A"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="794A8BC8"/>
+    <w:nsid w:val="6D133331"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="0854FFA6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="52" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="765E5722"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="8B001438"/>
+    <w:nsid w:val="730A0575"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="361897CA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="53" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="76A97EBA"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="0D7CD350"/>
+    <w:nsid w:val="76B55680"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="4336CA02"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="54" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7A4B53F8"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="6328912E"/>
+    <w:nsid w:val="77555437"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="21424276"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="55" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7DE6365D"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="4086AD36"/>
+    <w:nsid w:val="79C018D1"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="3620E834"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="56" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7F2D455B"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="A70888C6"/>
+    <w:nsid w:val="7CA16EC8"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="64A48254"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
+    <w:abstractNumId w:val="54"/>
+  </w:num>
+  <w:num w:numId="2">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="41"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="9">
     <w:abstractNumId w:val="43"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="11">
+    <w:abstractNumId w:val="47"/>
+  </w:num>
+  <w:num w:numId="12">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="32"/>
+  </w:num>
+  <w:num w:numId="14">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="15">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="16">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="17">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="18">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="19">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="20">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="21">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="22">
+    <w:abstractNumId w:val="37"/>
+  </w:num>
+  <w:num w:numId="23">
+    <w:abstractNumId w:val="35"/>
+  </w:num>
+  <w:num w:numId="24">
     <w:abstractNumId w:val="40"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="25">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="26">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="27">
+    <w:abstractNumId w:val="55"/>
+  </w:num>
+  <w:num w:numId="28">
+    <w:abstractNumId w:val="48"/>
+  </w:num>
+  <w:num w:numId="29">
+    <w:abstractNumId w:val="53"/>
+  </w:num>
+  <w:num w:numId="30">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="31">
+    <w:abstractNumId w:val="46"/>
+  </w:num>
+  <w:num w:numId="32">
     <w:abstractNumId w:val="51"/>
   </w:num>
-  <w:num w:numId="4">
-[...26 lines deleted...]
-  <w:num w:numId="13">
+  <w:num w:numId="33">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="34">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="35">
+    <w:abstractNumId w:val="44"/>
+  </w:num>
+  <w:num w:numId="36">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="37">
+    <w:abstractNumId w:val="50"/>
+  </w:num>
+  <w:num w:numId="38">
+    <w:abstractNumId w:val="36"/>
+  </w:num>
+  <w:num w:numId="39">
+    <w:abstractNumId w:val="56"/>
+  </w:num>
+  <w:num w:numId="40">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="41">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="42">
+    <w:abstractNumId w:val="33"/>
+  </w:num>
+  <w:num w:numId="43">
+    <w:abstractNumId w:val="52"/>
+  </w:num>
+  <w:num w:numId="44">
+    <w:abstractNumId w:val="45"/>
+  </w:num>
+  <w:num w:numId="45">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="46">
     <w:abstractNumId w:val="34"/>
-  </w:num>
-[...97 lines deleted...]
-    <w:abstractNumId w:val="50"/>
   </w:num>
   <w:num w:numId="47">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="48">
-    <w:abstractNumId w:val="21"/>
+    <w:abstractNumId w:val="42"/>
   </w:num>
   <w:num w:numId="49">
-    <w:abstractNumId w:val="4"/>
+    <w:abstractNumId w:val="25"/>
   </w:num>
   <w:num w:numId="50">
-    <w:abstractNumId w:val="52"/>
+    <w:abstractNumId w:val="19"/>
   </w:num>
   <w:num w:numId="51">
-    <w:abstractNumId w:val="56"/>
+    <w:abstractNumId w:val="39"/>
   </w:num>
   <w:num w:numId="52">
-    <w:abstractNumId w:val="26"/>
+    <w:abstractNumId w:val="38"/>
   </w:num>
   <w:num w:numId="53">
-    <w:abstractNumId w:val="54"/>
+    <w:abstractNumId w:val="49"/>
   </w:num>
   <w:num w:numId="54">
-    <w:abstractNumId w:val="2"/>
+    <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="55">
-    <w:abstractNumId w:val="42"/>
+    <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="56">
-    <w:abstractNumId w:val="23"/>
+    <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="57">
-    <w:abstractNumId w:val="41"/>
+    <w:abstractNumId w:val="15"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="57"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
@@ -3844,71 +3844,71 @@
     <w:rsid w:val="00A1585C"/>
     <w:rsid w:val="00A41685"/>
     <w:rsid w:val="00A64BF0"/>
     <w:rsid w:val="00A81B38"/>
     <w:rsid w:val="00B05840"/>
     <w:rsid w:val="00B37E04"/>
     <w:rsid w:val="00B557D1"/>
     <w:rsid w:val="00B62E87"/>
     <w:rsid w:val="00B670A2"/>
     <w:rsid w:val="00B86E39"/>
     <w:rsid w:val="00BB071E"/>
     <w:rsid w:val="00BB2601"/>
     <w:rsid w:val="00C0316A"/>
     <w:rsid w:val="00C24D79"/>
     <w:rsid w:val="00CD0348"/>
     <w:rsid w:val="00CF1C9C"/>
     <w:rsid w:val="00D1552C"/>
     <w:rsid w:val="00D2284D"/>
     <w:rsid w:val="00D45AF6"/>
     <w:rsid w:val="00D632AE"/>
     <w:rsid w:val="00D925CA"/>
     <w:rsid w:val="00DA428A"/>
     <w:rsid w:val="00DA626A"/>
     <w:rsid w:val="00DD484D"/>
     <w:rsid w:val="00DF04DF"/>
+    <w:rsid w:val="00E256A1"/>
     <w:rsid w:val="00E34189"/>
     <w:rsid w:val="00E418B1"/>
     <w:rsid w:val="00E44063"/>
     <w:rsid w:val="00E61128"/>
     <w:rsid w:val="00E70303"/>
     <w:rsid w:val="00E73B54"/>
     <w:rsid w:val="00E7710E"/>
     <w:rsid w:val="00E94C0A"/>
     <w:rsid w:val="00EB2910"/>
     <w:rsid w:val="00EF7E90"/>
     <w:rsid w:val="00F07BEB"/>
     <w:rsid w:val="00F51C68"/>
     <w:rsid w:val="00F57734"/>
     <w:rsid w:val="00F80A79"/>
     <w:rsid w:val="00F96E7C"/>
     <w:rsid w:val="00F97256"/>
     <w:rsid w:val="00FA3B60"/>
     <w:rsid w:val="00FB5CEE"/>
     <w:rsid w:val="00FC7C78"/>
     <w:rsid w:val="00FE037C"/>
-    <w:rsid w:val="00FF38A6"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="zh-CN"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="05EFE4C6"/>
@@ -4949,61 +4949,61 @@
     <w:rsid w:val="00F57734"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af4">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0065437B"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af5">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00FF38A6"/>
+    <w:rsid w:val="00E256A1"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af6">
     <w:name w:val="正文文本 字符"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="af5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00FF38A6"/>
+    <w:rsid w:val="00E256A1"/>
     <w:rPr>
       <w:sz w:val="21"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 主题​​">
@@ -5287,51 +5287,51 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FA4C7A33-C33F-4956-BDD8-5FA10DA80FDD}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{441433AA-FE06-4E02-98F3-8CDFCF203AAC}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>1143</Words>
   <Characters>6517</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>54</Lines>
   <Paragraphs>15</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>7645</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>