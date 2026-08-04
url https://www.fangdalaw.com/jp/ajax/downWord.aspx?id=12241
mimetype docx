--- v0 (2026-06-02)
+++ v1 (2026-08-04)
@@ -36,189 +36,189 @@
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5485"/>
         <w:gridCol w:w="2836"/>
       </w:tblGrid>
       <w:tr w:rsidR="0049405C" w:rsidRPr="00C24D79" w14:paraId="76EB2C64" w14:textId="77777777" w:rsidTr="00E70303">
         <w:trPr>
           <w:trHeight w:val="3267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5485" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="271D78"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C4F11E8" w14:textId="62A0F8BF" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="001109C3" w:rsidP="001109C3">
+          <w:p w14:paraId="2C4F11E8" w14:textId="05049700" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="0023542E" w:rsidP="0023542E">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="xingming"/>
             <w:bookmarkStart w:id="1" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="1"/>
-            <w:r w:rsidRPr="001109C3">
+            <w:r w:rsidRPr="0023542E">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>GUANBING CHEN</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
-          <w:p w14:paraId="706EB16B" w14:textId="54739472" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="001109C3" w:rsidP="001109C3">
+          <w:p w14:paraId="706EB16B" w14:textId="1C2185A3" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="0023542E" w:rsidP="0023542E">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="didian"/>
-            <w:r w:rsidRPr="001109C3">
+            <w:r w:rsidRPr="0023542E">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Partner</w:t>
             </w:r>
-            <w:r w:rsidRPr="001109C3">
+            <w:r w:rsidRPr="0023542E">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>·</w:t>
             </w:r>
-            <w:r w:rsidRPr="001109C3">
+            <w:r w:rsidRPr="0023542E">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Shanghai</w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
-          <w:p w14:paraId="6199424A" w14:textId="7112CA2E" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="001109C3" w:rsidP="001109C3">
+          <w:p w14:paraId="6199424A" w14:textId="4D107F41" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="0023542E" w:rsidP="0023542E">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="dianhua"/>
-            <w:r w:rsidRPr="001109C3">
+            <w:r w:rsidRPr="0023542E">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">+86 21 2208 1167 </w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
-          <w:p w14:paraId="4F910ACA" w14:textId="78E32EB5" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="001109C3" w:rsidP="001109C3">
+          <w:p w14:paraId="4F910ACA" w14:textId="0CEEAD91" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="0023542E" w:rsidP="0023542E">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="youxiang"/>
-            <w:r w:rsidRPr="001109C3">
+            <w:r w:rsidRPr="0023542E">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>guanbing.chen@fangdalaw.com</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="22DBA835" w14:textId="677EAC48" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00F96E7C" w:rsidP="00860F89">
             <w:pPr>
               <w:ind w:leftChars="-52" w:left="-109"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C24D79">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:color w:val="545551"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D24C6CB" w14:textId="039C1C8D" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="001109C3" w:rsidP="002932C9">
+          <w:p w14:paraId="2D24C6CB" w14:textId="7ED79CFD" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="0023542E" w:rsidP="002932C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="tupian"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="17000772" wp14:editId="34FB67E8">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="30AE7FEF" wp14:editId="5BC2CE90">
                   <wp:extent cx="1651000" cy="2142519"/>
                   <wp:effectExtent l="0" t="0" r="6350" b="0"/>
                   <wp:docPr id="1" name="图片 1"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
@@ -258,60 +258,60 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C063291" w14:textId="5DC9D94D" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="002375A9" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C24D79">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>PRACTICE AREAS</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C1ACACA" w14:textId="3E83DA74" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="001109C3" w:rsidP="007177F3">
+          <w:p w14:paraId="3C1ACACA" w14:textId="3B855C0F" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="0023542E" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="zhiyelingyu"/>
-            <w:r w:rsidRPr="001109C3">
+            <w:r w:rsidRPr="0023542E">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>MR. CHEN SPECIALIZES IN DEBT RESTRUCTURING, LIQUIDATION AND BANKRUPTCY PROCEEDINGS, FINANCIAL DISPUTES, COMMERCIAL LITIGATION AND ARBITRATION.</w:t>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F19AE4C" w14:textId="19A41B01" w:rsidR="00451233" w:rsidRPr="00C24D79" w:rsidRDefault="00F80A79" w:rsidP="00DA428A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C24D79">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
           <w:noProof/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
@@ -371,51 +371,51 @@
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:roundrect w14:anchorId="053823F2" id="圆角矩形 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:-6.2pt;margin-top:-12.6pt;width:4.55pt;height:3.6pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDc1SqFegIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2yAQfp+0/wHxvtqO+mON4lRRqk6T&#10;qrZqO/WZYIiRMMeAxMn++h3gOG1X7WHaCwbu7ru7z98xu9p1mmyF8wpMTauTkhJhODTKrGv64/nm&#10;y1dKfGCmYRqMqOleeHo1//xp1tupmEALuhGOIIjx097WtA3BTovC81Z0zJ+AFQaNElzHAh7dumgc&#10;6xG908WkLM+LHlxjHXDhPd5eZyOdJ3wpBQ/3UnoRiK4p1hbS6tK6imsxn7Hp2jHbKj6Uwf6hio4p&#10;g0lHqGsWGNk49QdUp7gDDzKccOgKkFJxkXrAbqryXTdPLbMi9YLkeDvS5P8fLL/bPtkHhzT01k89&#10;bmMXO+m6+MX6yC6RtR/JErtAOF6eXZyXyChHy+nZRXUZqSyOodb58E1AR+Kmpg42pnnE35FYYttb&#10;H7L/wS+m86BVc6O0TocoAbHUjmwZ/rzVuhoyvPHSJvoaiFEZMN4Ux2bSLuy1iH7aPApJVIPlT1Ih&#10;SWfHJIxzYUKVTS1rRM5dnZXYaoYfI1K3CTAiS8w/Yg8Abxs4YGeYwT+GiiTTMbj8W2E5eIxImcGE&#10;MbhTBtxHABq7GjJn/wNJmZrI0gqa/YMjDvKQeMtvFP67W+bDA3M4Ffi3cdLDPS5SQ19TGHaUtOB+&#10;fXQf/VGsaKWkxymrqf+5YU5Qor8blPFldXoaxzIdUEYTPLjXltVri9l0S0AtVPimWJ620T/ow1Y6&#10;6F7wQVjErGhihmPumvLgDodlyNOPTwoXi0Vyw1G0LNyaJ8sjeGQ1yvJ598KcHQQcUPd3cJhINn0n&#10;4ewbIw0sNgGkSvo+8jrwjWOchDM8OfGdeH1OXseHcf4bAAD//wMAUEsDBBQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NT8JAEL2b+B82Y+KtbCliSOmWGIgkKBdQPC/d&#10;sW3cna3dBeq/dzjpZTKT9+Z9FIvBWXHGPrSeFIxHKQikypuWagXvb8/JDESImoy2nlDBDwZYlLc3&#10;hc6Nv9AOz/tYCxahkGsFTYxdLmWoGnQ6jHyHxNin752OfPa1NL2+sLizMkvTR+l0S+zQ6A6XDVZf&#10;+5NTsF4edttDu9l8b6cr+5rpjxdbr5W6vxtWcx5PcxARh/j3AdcOnB9KDnb0JzJBWAXJOHtgKi/Z&#10;NAPBjGQyAXG8IrMUZFnI/z3KXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDc1SqFegIA&#10;AGAFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="white [3212]" stroked="f" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="18359379" w14:textId="77777777" w:rsidR="001109C3" w:rsidRDefault="000E0C86" w:rsidP="00B670A2">
+    <w:p w14:paraId="237697E5" w14:textId="77777777" w:rsidR="0023542E" w:rsidRDefault="000E0C86" w:rsidP="00B670A2">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C24D79">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="545551"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E0DC835" wp14:editId="24238D24">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2512</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4508</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5271826" cy="0"/>
@@ -456,1213 +456,1213 @@
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:line w14:anchorId="3D0BA0F8" id="直接连接符 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".2pt,.35pt" to="415.3pt,.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKOATlvwEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+wYWFYYcXpo0V2K&#10;rdhH74pMxQL0BUmLnX8/ik7cohsGbNhFMCW+x/dIens7WcOOEJP2ruPrVc0ZOOl77Q4d//7t4fqG&#10;s5SF64XxDjp+gsRvd1fvtmNoofGDNz1EhiQutWPo+JBzaKsqyQGsSCsfwOGj8tGKjGE8VH0UI7Jb&#10;UzV1valGH/sQvYSU8PZ+fuQ74lcKZP6sVILMTMdRW6Yz0rkvZ7XbivYQRRi0PMsQ/6DCCu2w6EJ1&#10;L7JgP6L+hcpqGX3yKq+kt5VXSksgD+hmXb9x83UQAcgLNieFpU3p/9HKT8c79xSxDWNIbQpPsbiY&#10;VLRMGR2ecabkC5Wyidp2WtoGU2YSL983H9Y3zYYzeXmrZopCFWLKH8FbVj46brQrjkQrjo8pY1lM&#10;vaSUa+PKmbzR/YM2hoJ42N+ZyI6izLBu6g2NDYGv0jAq0OrFBX3lk4GZ9gsopntUO/uhBYOFVkgJ&#10;Lq/LOhATZheYQgkLsCbdfwSe8wsUaPn+BrwgqLJ3eQFb7Xz8XfU8XSSrOf/Sgdl3acHe9yeaL7UG&#10;t4gcnje+rOnrmOAv/+XuJwAAAP//AwBQSwMEFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FvwjAMhe+T9h8iT+I20g3WQWmK0IALh0kDhLRb2nhttcapmgCFX485bRdL&#10;T+/5+XM6720jTtj52pGCl2EEAqlwpqZSwX63fp6A8EGT0Y0jVHBBD/Ps8SHViXFn+sLTNpSCS8gn&#10;WkEVQptI6YsKrfZD1yKx9+M6qwPLrpSm02cut418jaJYWl0TX6h0ix8VFr/bo1WwO1x7uTl8LvK4&#10;3o+m39PV2/q6Umrw1C9nPBYzEAH78LcB9x+YHzIGy92RjBeNgjHnFLyDYG8yimIQ+V3KLJX/+bMb&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEo4BOW/AQAA3wMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAAAAAAAAAAAA&#10;AAAAGQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" strokecolor="#002060" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E3C1CDA" w14:textId="77777777" w:rsidR="001109C3" w:rsidRDefault="001109C3" w:rsidP="001109C3">
+    <w:p w14:paraId="59A95683" w14:textId="77777777" w:rsidR="0023542E" w:rsidRDefault="0023542E" w:rsidP="0023542E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001109C3">
+      <w:r w:rsidRPr="0023542E">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>REPRESENTATIVE MATTERS AND CASES</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="30028DF2" w14:textId="77777777" w:rsidR="001109C3" w:rsidRDefault="001109C3" w:rsidP="001109C3">
+    <w:p w14:paraId="3465E012" w14:textId="77777777" w:rsidR="0023542E" w:rsidRDefault="0023542E" w:rsidP="0023542E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001109C3">
+      <w:r w:rsidRPr="0023542E">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acting as administrator</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4D3FF6B5" w14:textId="77777777" w:rsidR="001109C3" w:rsidRDefault="001109C3" w:rsidP="001109C3">
+    <w:p w14:paraId="203E2E15" w14:textId="77777777" w:rsidR="0023542E" w:rsidRDefault="0023542E" w:rsidP="0023542E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001109C3">
+      <w:r w:rsidRPr="0023542E">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acting as member of the joint administrators of CEFC China and CEFC Shanghai Group Limited in a substantive consolidation bankruptcy proceeding with total debt of more than RMB 200 billion</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="049E62B5" w14:textId="77777777" w:rsidR="001109C3" w:rsidRDefault="001109C3" w:rsidP="001109C3">
+    <w:p w14:paraId="554EFA10" w14:textId="77777777" w:rsidR="0023542E" w:rsidRDefault="0023542E" w:rsidP="0023542E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001109C3">
+      <w:r w:rsidRPr="0023542E">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acting as the administrator of Dalian Shipbuilding Industry Offshore Company in a restructuring proceeding with total debt of more than RMB 22 billion</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C960D12" w14:textId="77777777" w:rsidR="001109C3" w:rsidRDefault="001109C3" w:rsidP="001109C3">
+    <w:p w14:paraId="3440CDE5" w14:textId="77777777" w:rsidR="0023542E" w:rsidRDefault="0023542E" w:rsidP="0023542E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001109C3">
+      <w:r w:rsidRPr="0023542E">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acting as the administrator of Shanghai Yuehe Development Company, a real estate development company with many individual purchasers, in a restructuring proceeding</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="293DA68F" w14:textId="77777777" w:rsidR="001109C3" w:rsidRDefault="001109C3" w:rsidP="001109C3">
+    <w:p w14:paraId="2F2750E4" w14:textId="77777777" w:rsidR="0023542E" w:rsidRDefault="0023542E" w:rsidP="0023542E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001109C3">
+      <w:r w:rsidRPr="0023542E">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acting as the administrator of a coal trading company in the first bankruptcy case ever accepted by Shanghai No. 3 Intermediate People</w:t>
       </w:r>
-      <w:r w:rsidRPr="001109C3">
+      <w:r w:rsidRPr="0023542E">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="001109C3">
+      <w:r w:rsidRPr="0023542E">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s court in a bankruptcy liquidation proceeding with total debt of more than RMB 3.4 billion</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="66A06861" w14:textId="77777777" w:rsidR="001109C3" w:rsidRDefault="001109C3" w:rsidP="001109C3">
+    <w:p w14:paraId="40824C72" w14:textId="77777777" w:rsidR="0023542E" w:rsidRDefault="0023542E" w:rsidP="0023542E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001109C3">
+      <w:r w:rsidRPr="0023542E">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted as the administrator of a cargo company and handled a dozen revocation lawsuits arising out of the bankruptcy proceeding, with some cases being recorded and listed in the annual white paper of Shanghai Pudong People</w:t>
       </w:r>
-      <w:r w:rsidRPr="001109C3">
+      <w:r w:rsidRPr="0023542E">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="001109C3">
+      <w:r w:rsidRPr="0023542E">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s court</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6825B592" w14:textId="77777777" w:rsidR="001109C3" w:rsidRDefault="001109C3" w:rsidP="001109C3">
+    <w:p w14:paraId="67B3C08F" w14:textId="77777777" w:rsidR="0023542E" w:rsidRDefault="0023542E" w:rsidP="0023542E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001109C3">
+      <w:r w:rsidRPr="0023542E">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented an audit firm administrator in a restructuring proceeding in Shanghai with total debt of around RMB 1 billion</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="164D3D6C" w14:textId="77777777" w:rsidR="001109C3" w:rsidRDefault="001109C3" w:rsidP="001109C3">
+    <w:p w14:paraId="19815662" w14:textId="77777777" w:rsidR="0023542E" w:rsidRDefault="0023542E" w:rsidP="0023542E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001109C3">
+      <w:r w:rsidRPr="0023542E">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised the liquidator of a BVI company on obtaining control of its Chinese assets and subsidiaries</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="618E8318" w14:textId="77777777" w:rsidR="001109C3" w:rsidRDefault="001109C3" w:rsidP="001109C3">
+    <w:p w14:paraId="7117147B" w14:textId="77777777" w:rsidR="0023542E" w:rsidRDefault="0023542E" w:rsidP="0023542E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001109C3">
+      <w:r w:rsidRPr="0023542E">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Representing investors</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="37C6BF60" w14:textId="77777777" w:rsidR="001109C3" w:rsidRDefault="001109C3" w:rsidP="001109C3">
+    <w:p w14:paraId="0AF421D2" w14:textId="77777777" w:rsidR="0023542E" w:rsidRDefault="0023542E" w:rsidP="0023542E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001109C3">
+      <w:r w:rsidRPr="0023542E">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented an investor in its bankruptcy investment in Chongqing Iron Company with total debt over RMB 40 billion (Case was ranked as one of the Top 10 Bankruptcy Cases by the PRC Supreme People</w:t>
       </w:r>
-      <w:r w:rsidRPr="001109C3">
+      <w:r w:rsidRPr="0023542E">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="001109C3">
+      <w:r w:rsidRPr="0023542E">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s Court)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="14E39668" w14:textId="77777777" w:rsidR="001109C3" w:rsidRDefault="001109C3" w:rsidP="001109C3">
+    <w:p w14:paraId="29697D0E" w14:textId="77777777" w:rsidR="0023542E" w:rsidRDefault="0023542E" w:rsidP="0023542E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001109C3">
+      <w:r w:rsidRPr="0023542E">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a local government in Zhejiang Province in its first ever bailout of a local private company and its listed subsidiary</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="12EE0C37" w14:textId="77777777" w:rsidR="001109C3" w:rsidRDefault="001109C3" w:rsidP="001109C3">
+    <w:p w14:paraId="20B97910" w14:textId="77777777" w:rsidR="0023542E" w:rsidRDefault="0023542E" w:rsidP="0023542E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001109C3">
+      <w:r w:rsidRPr="0023542E">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented an assets management company in its bankruptcy investment in a giant private company in Shandong Heze, with total debt over RMB 20 billion</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="560FD664" w14:textId="77777777" w:rsidR="001109C3" w:rsidRDefault="001109C3" w:rsidP="001109C3">
+    <w:p w14:paraId="2011EC11" w14:textId="77777777" w:rsidR="0023542E" w:rsidRDefault="0023542E" w:rsidP="0023542E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001109C3">
+      <w:r w:rsidRPr="0023542E">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a state-owned enterprise in its bankruptcy investment in its subsidiary in Shanghai</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="65503099" w14:textId="77777777" w:rsidR="001109C3" w:rsidRDefault="001109C3" w:rsidP="001109C3">
+    <w:p w14:paraId="1D4C4706" w14:textId="77777777" w:rsidR="0023542E" w:rsidRDefault="0023542E" w:rsidP="0023542E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001109C3">
+      <w:r w:rsidRPr="0023542E">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented an investor in its bankruptcy investment in a medical equipment manufacturer</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="288BD19D" w14:textId="77777777" w:rsidR="001109C3" w:rsidRDefault="001109C3" w:rsidP="001109C3">
+    <w:p w14:paraId="78EE6928" w14:textId="77777777" w:rsidR="0023542E" w:rsidRDefault="0023542E" w:rsidP="0023542E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001109C3">
+      <w:r w:rsidRPr="0023542E">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a listed company investing in a solar company with total debt of around RMB 10 billion</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="503B783C" w14:textId="77777777" w:rsidR="001109C3" w:rsidRDefault="001109C3" w:rsidP="001109C3">
+    <w:p w14:paraId="063280F7" w14:textId="77777777" w:rsidR="0023542E" w:rsidRDefault="0023542E" w:rsidP="0023542E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001109C3">
+      <w:r w:rsidRPr="0023542E">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Representing creditors</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C8933B4" w14:textId="77777777" w:rsidR="001109C3" w:rsidRDefault="001109C3" w:rsidP="001109C3">
+    <w:p w14:paraId="53BCCBB6" w14:textId="77777777" w:rsidR="0023542E" w:rsidRDefault="0023542E" w:rsidP="0023542E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001109C3">
+      <w:r w:rsidRPr="0023542E">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented the financial creditors</w:t>
       </w:r>
-      <w:r w:rsidRPr="001109C3">
+      <w:r w:rsidRPr="0023542E">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="001109C3">
+      <w:r w:rsidRPr="0023542E">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> committee of a large private company group in restructuring over RMB 80 billion in debt</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="55DD8892" w14:textId="77777777" w:rsidR="001109C3" w:rsidRDefault="001109C3" w:rsidP="001109C3">
+    <w:p w14:paraId="3DA1FF89" w14:textId="77777777" w:rsidR="0023542E" w:rsidRDefault="0023542E" w:rsidP="0023542E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001109C3">
+      <w:r w:rsidRPr="0023542E">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented the financial creditors</w:t>
       </w:r>
-      <w:r w:rsidRPr="001109C3">
+      <w:r w:rsidRPr="0023542E">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="001109C3">
+      <w:r w:rsidRPr="0023542E">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> committee of a giant private company group located in Nanjing in a restructuring project, with total debts of more than RMB 100 billion</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="465580AE" w14:textId="77777777" w:rsidR="001109C3" w:rsidRDefault="001109C3" w:rsidP="001109C3">
+    <w:p w14:paraId="311A4F49" w14:textId="77777777" w:rsidR="0023542E" w:rsidRDefault="0023542E" w:rsidP="0023542E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001109C3">
+      <w:r w:rsidRPr="0023542E">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a leading Japanese company in a bankruptcy proceeding against a large private company in Shandong</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E0BDD1E" w14:textId="77777777" w:rsidR="001109C3" w:rsidRDefault="001109C3" w:rsidP="001109C3">
+    <w:p w14:paraId="19641F28" w14:textId="77777777" w:rsidR="0023542E" w:rsidRDefault="0023542E" w:rsidP="0023542E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001109C3">
+      <w:r w:rsidRPr="0023542E">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a major assets management company in a restructuring project against a large private company located in Chongqing</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C90A836" w14:textId="77777777" w:rsidR="001109C3" w:rsidRDefault="001109C3" w:rsidP="001109C3">
+    <w:p w14:paraId="10651652" w14:textId="77777777" w:rsidR="0023542E" w:rsidRDefault="0023542E" w:rsidP="0023542E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001109C3">
+      <w:r w:rsidRPr="0023542E">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Representing the Debtors</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7227E8AD" w14:textId="77777777" w:rsidR="001109C3" w:rsidRDefault="001109C3" w:rsidP="001109C3">
+    <w:p w14:paraId="5625C2D9" w14:textId="77777777" w:rsidR="0023542E" w:rsidRDefault="0023542E" w:rsidP="0023542E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001109C3">
+      <w:r w:rsidRPr="0023542E">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented the controller of a fully licensed vehicle manufacturer in its restructuring proceeding with total debt of more than RMB 10 billion</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C3C10BD" w14:textId="77777777" w:rsidR="001109C3" w:rsidRDefault="001109C3" w:rsidP="001109C3">
+    <w:p w14:paraId="0917BC06" w14:textId="77777777" w:rsidR="0023542E" w:rsidRDefault="0023542E" w:rsidP="0023542E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001109C3">
+      <w:r w:rsidRPr="0023542E">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented the controller of a Hong Kong-listed company in the restructuring of its subsidiaries in mainland China</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="36652377" w14:textId="77777777" w:rsidR="001109C3" w:rsidRDefault="001109C3" w:rsidP="001109C3">
+    <w:p w14:paraId="1A0C8E0F" w14:textId="77777777" w:rsidR="0023542E" w:rsidRDefault="0023542E" w:rsidP="0023542E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001109C3">
+      <w:r w:rsidRPr="0023542E">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a private shipbuilding company in its restructuring project</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="45DFAB55" w14:textId="77777777" w:rsidR="001109C3" w:rsidRDefault="001109C3" w:rsidP="001109C3">
+    <w:p w14:paraId="337429CA" w14:textId="77777777" w:rsidR="0023542E" w:rsidRDefault="0023542E" w:rsidP="0023542E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001109C3">
+      <w:r w:rsidRPr="0023542E">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a private equity fund in restructuring its invested pre-IPO vehicle facing bankruptcy threat to successfully recoup its capital outlay of RMB 256 million</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A0E64DF" w14:textId="77777777" w:rsidR="001109C3" w:rsidRDefault="001109C3" w:rsidP="001109C3">
+    <w:p w14:paraId="0D4781F8" w14:textId="77777777" w:rsidR="0023542E" w:rsidRDefault="0023542E" w:rsidP="0023542E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001109C3">
+      <w:r w:rsidRPr="0023542E">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a luxury brand hotel in restructuring more than RMB 600 million in debt</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="02EA2A94" w14:textId="77777777" w:rsidR="001109C3" w:rsidRDefault="001109C3" w:rsidP="001109C3">
+    <w:p w14:paraId="7EF18051" w14:textId="77777777" w:rsidR="0023542E" w:rsidRDefault="0023542E" w:rsidP="0023542E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001109C3">
+      <w:r w:rsidRPr="0023542E">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a Fortune Global 500 company in liquidating its mainland China subsidiary with registered capital over USD 8 million</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="27C5ECDA" w14:textId="77777777" w:rsidR="001109C3" w:rsidRDefault="001109C3" w:rsidP="001109C3">
+    <w:p w14:paraId="0C2C53FD" w14:textId="77777777" w:rsidR="0023542E" w:rsidRDefault="0023542E" w:rsidP="0023542E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001109C3">
+      <w:r w:rsidRPr="0023542E">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Financial Disputes</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1868AC4E" w14:textId="77777777" w:rsidR="001109C3" w:rsidRDefault="001109C3" w:rsidP="001109C3">
+    <w:p w14:paraId="2B2DEE9E" w14:textId="77777777" w:rsidR="0023542E" w:rsidRDefault="0023542E" w:rsidP="0023542E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001109C3">
+      <w:r w:rsidRPr="0023542E">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a major asset management company in China in applying for Security Realization legal procedure and in appearing in the litigation and arbitration proceedings in a dispute over RMB 1 billion</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="498EB765" w14:textId="77777777" w:rsidR="001109C3" w:rsidRDefault="001109C3" w:rsidP="001109C3">
+    <w:p w14:paraId="01A433B3" w14:textId="77777777" w:rsidR="0023542E" w:rsidRDefault="0023542E" w:rsidP="0023542E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001109C3">
+      <w:r w:rsidRPr="0023542E">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a foreign invested bank in several court proceedings, including before the Supreme Court, in a dispute over a loan of more than RMB 300 million</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="04B3FEC5" w14:textId="77777777" w:rsidR="001109C3" w:rsidRDefault="001109C3" w:rsidP="001109C3">
+    <w:p w14:paraId="1CFEBCE1" w14:textId="77777777" w:rsidR="0023542E" w:rsidRDefault="0023542E" w:rsidP="0023542E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001109C3">
+      <w:r w:rsidRPr="0023542E">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a foreign invested bank in the first ever cash management dispute in mainland China</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5495C187" w14:textId="77777777" w:rsidR="001109C3" w:rsidRDefault="001109C3" w:rsidP="001109C3">
+    <w:p w14:paraId="5AA7C673" w14:textId="77777777" w:rsidR="0023542E" w:rsidRDefault="0023542E" w:rsidP="0023542E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001109C3">
+      <w:r w:rsidRPr="0023542E">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented investors in several asset management channel disputes involving complex manager responsibility determinations</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="06BC9588" w14:textId="77777777" w:rsidR="001109C3" w:rsidRDefault="001109C3" w:rsidP="001109C3">
+    <w:p w14:paraId="4BB35F25" w14:textId="77777777" w:rsidR="0023542E" w:rsidRDefault="0023542E" w:rsidP="0023542E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001109C3">
+      <w:r w:rsidRPr="0023542E">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a private enterprise in several entrusted local disputes before Baoshan People</w:t>
       </w:r>
-      <w:r w:rsidRPr="001109C3">
+      <w:r w:rsidRPr="0023542E">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="001109C3">
+      <w:r w:rsidRPr="0023542E">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s Court, Jiading People</w:t>
       </w:r>
-      <w:r w:rsidRPr="001109C3">
+      <w:r w:rsidRPr="0023542E">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="001109C3">
+      <w:r w:rsidRPr="0023542E">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s Court, Putuo People</w:t>
       </w:r>
-      <w:r w:rsidRPr="001109C3">
+      <w:r w:rsidRPr="0023542E">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="001109C3">
+      <w:r w:rsidRPr="0023542E">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s Court and Shanghai No.1 Intermediate People</w:t>
       </w:r>
-      <w:r w:rsidRPr="001109C3">
+      <w:r w:rsidRPr="0023542E">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="001109C3">
+      <w:r w:rsidRPr="0023542E">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s Court, with RMB 300 million in dispute in the more than 10 cases</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="457E5BC4" w14:textId="77777777" w:rsidR="001109C3" w:rsidRDefault="001109C3" w:rsidP="001109C3">
+    <w:p w14:paraId="3821623E" w14:textId="77777777" w:rsidR="0023542E" w:rsidRDefault="0023542E" w:rsidP="0023542E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001109C3">
+      <w:r w:rsidRPr="0023542E">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Commercial Disputes</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="016D8713" w14:textId="77777777" w:rsidR="001109C3" w:rsidRDefault="001109C3" w:rsidP="001109C3">
+    <w:p w14:paraId="567B55FD" w14:textId="77777777" w:rsidR="0023542E" w:rsidRDefault="0023542E" w:rsidP="0023542E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001109C3">
+      <w:r w:rsidRPr="0023542E">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a Hong Kong company in claiming the investment dividends from a major SOE that held the shares on behalf of the Hong Kong company</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7B853604" w14:textId="77777777" w:rsidR="001109C3" w:rsidRDefault="001109C3" w:rsidP="001109C3">
+    <w:p w14:paraId="0F24D5F6" w14:textId="77777777" w:rsidR="0023542E" w:rsidRDefault="0023542E" w:rsidP="0023542E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001109C3">
+      <w:r w:rsidRPr="0023542E">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a German real-estate investment fund in SHIAC arbitration and related court proceedings in a dispute over the acquisition of a RMB 700 million real-estate project with the winning arbitral award upheld by Supreme Court</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3726F98A" w14:textId="77777777" w:rsidR="001109C3" w:rsidRDefault="001109C3" w:rsidP="001109C3">
+    <w:p w14:paraId="5F6D7012" w14:textId="77777777" w:rsidR="0023542E" w:rsidRDefault="0023542E" w:rsidP="0023542E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001109C3">
+      <w:r w:rsidRPr="0023542E">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a leading computer manufacturer in SHIAC arbitration in a dispute for RMB 30 million</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F28EFE1" w14:textId="77777777" w:rsidR="001109C3" w:rsidRDefault="001109C3" w:rsidP="001109C3">
+    <w:p w14:paraId="5010B98B" w14:textId="77777777" w:rsidR="0023542E" w:rsidRDefault="0023542E" w:rsidP="0023542E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001109C3">
+      <w:r w:rsidRPr="0023542E">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Assisted a well-known US garment company in an arbitration proceeding against a Chinese company in a lease dispute for over RMB 19 million</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="651FBD90" w14:textId="77777777" w:rsidR="001109C3" w:rsidRDefault="001109C3" w:rsidP="001109C3">
+    <w:p w14:paraId="451061AB" w14:textId="77777777" w:rsidR="0023542E" w:rsidRDefault="0023542E" w:rsidP="0023542E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001109C3">
+      <w:r w:rsidRPr="0023542E">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Assisted a company in winning on retrial a shareholders' derivative action</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F83A20B" w14:textId="77777777" w:rsidR="001109C3" w:rsidRDefault="001109C3" w:rsidP="001109C3">
+    <w:p w14:paraId="06471C59" w14:textId="77777777" w:rsidR="0023542E" w:rsidRDefault="0023542E" w:rsidP="0023542E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001109C3">
+      <w:r w:rsidRPr="0023542E">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Conducted HR compliance audits for Chinese hotels managed by a famous brand</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="526E67FD" w14:textId="77777777" w:rsidR="001109C3" w:rsidRDefault="001109C3" w:rsidP="001109C3">
+    <w:p w14:paraId="54D9F217" w14:textId="77777777" w:rsidR="0023542E" w:rsidRDefault="0023542E" w:rsidP="0023542E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001109C3">
+      <w:r w:rsidRPr="0023542E">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Assisted a WOFE in a land expropriation case, including advising on civil procedure and administrative procedure and successfully obtaining additional compensation of more than RMB 15 billion</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5FD9818B" w14:textId="77777777" w:rsidR="001109C3" w:rsidRDefault="001109C3" w:rsidP="001109C3">
+    <w:p w14:paraId="4A05A6F5" w14:textId="77777777" w:rsidR="0023542E" w:rsidRDefault="0023542E" w:rsidP="0023542E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001109C3">
+      <w:r w:rsidRPr="0023542E">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Education</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0FC4BD64" w14:textId="77777777" w:rsidR="001109C3" w:rsidRDefault="001109C3" w:rsidP="001109C3">
+    <w:p w14:paraId="1C5E1D17" w14:textId="77777777" w:rsidR="0023542E" w:rsidRDefault="0023542E" w:rsidP="0023542E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001109C3">
+      <w:r w:rsidRPr="0023542E">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Fudan University, School of Law, LL.M</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1B60334A" w14:textId="77777777" w:rsidR="001109C3" w:rsidRDefault="001109C3" w:rsidP="001109C3">
+    <w:p w14:paraId="6EAAC535" w14:textId="77777777" w:rsidR="0023542E" w:rsidRDefault="0023542E" w:rsidP="0023542E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001109C3">
+      <w:r w:rsidRPr="0023542E">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Fudan University, School of Law, LL.B</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="66E88E69" w14:textId="77777777" w:rsidR="001109C3" w:rsidRDefault="001109C3" w:rsidP="001109C3">
+    <w:p w14:paraId="7EE1EC7B" w14:textId="77777777" w:rsidR="0023542E" w:rsidRDefault="0023542E" w:rsidP="0023542E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001109C3">
+      <w:r w:rsidRPr="0023542E">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Professional Qualification</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2DFDA793" w14:textId="77777777" w:rsidR="001109C3" w:rsidRDefault="001109C3" w:rsidP="001109C3">
+    <w:p w14:paraId="0894C505" w14:textId="77777777" w:rsidR="0023542E" w:rsidRDefault="0023542E" w:rsidP="0023542E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="41"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001109C3">
+      <w:r w:rsidRPr="0023542E">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Admitted to practice in the PRC</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="69B1CDF9" w14:textId="77777777" w:rsidR="001109C3" w:rsidRDefault="001109C3" w:rsidP="001109C3">
+    <w:p w14:paraId="086BDD6A" w14:textId="77777777" w:rsidR="0023542E" w:rsidRDefault="0023542E" w:rsidP="0023542E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001109C3">
+      <w:r w:rsidRPr="0023542E">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Professional Background</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5567FC3C" w14:textId="6537ADDC" w:rsidR="00686369" w:rsidRPr="001109C3" w:rsidRDefault="001109C3" w:rsidP="001109C3">
+    <w:p w14:paraId="5567FC3C" w14:textId="2D19EDF8" w:rsidR="00686369" w:rsidRPr="0023542E" w:rsidRDefault="0023542E" w:rsidP="0023542E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="42"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001109C3">
+      <w:r w:rsidRPr="0023542E">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Mr. Chen joined the Shanghai office of Fangda Partners in 2012.</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00686369" w:rsidRPr="001109C3" w:rsidSect="002D0826">
+    <w:sectPr w:rsidR="00686369" w:rsidRPr="0023542E" w:rsidSect="002D0826">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1797" w:bottom="1440" w:left="1797" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="3584D350" w14:textId="77777777" w:rsidR="004167EC" w:rsidRDefault="004167EC" w:rsidP="00F57734">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="2493FDE5" w14:textId="77777777" w:rsidR="004167EC" w:rsidRDefault="004167EC" w:rsidP="00F57734">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -1860,323 +1860,428 @@
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="020A5CB3"/>
+    <w:nsid w:val="020D6503"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="482AE11C"/>
+    <w:tmpl w:val="AACAA04E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0B741BB3"/>
+    <w:nsid w:val="050E1EA3"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="BF20C9E8"/>
+    <w:tmpl w:val="4F06FD14"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0BCE208B"/>
+    <w:nsid w:val="0512308E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B0B6C2E8"/>
+    <w:tmpl w:val="A864761A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0F253B43"/>
+    <w:nsid w:val="059E1E2A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="156E6DCC"/>
+    <w:tmpl w:val="2454FBC6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0F624F27"/>
+    <w:nsid w:val="06A47045"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A9769A7C"/>
+    <w:tmpl w:val="0922ABC2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="17B82322"/>
+    <w:nsid w:val="131E08B1"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="1160F7D0"/>
+    <w:tmpl w:val="C6008C2C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="22166B50"/>
+    <w:nsid w:val="133C0D0A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="AC3892C6"/>
+    <w:tmpl w:val="FA567AA6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="22BF2B2A"/>
+    <w:nsid w:val="154369D1"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F700836A"/>
+    <w:tmpl w:val="C812FA70"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="23D306C4"/>
+    <w:nsid w:val="19766D72"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="2F3C610E"/>
+    <w:tmpl w:val="9A2649CC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="254D21BD"/>
+    <w:nsid w:val="1A710A4B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A6580442"/>
+    <w:tmpl w:val="F8E2AE9E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="29DD37DE"/>
+    <w:nsid w:val="1B350652"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B088CFB0"/>
+    <w:tmpl w:val="AD949394"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2A122A65"/>
+    <w:nsid w:val="1FA00190"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D930C320"/>
+    <w:tmpl w:val="C032EAE2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2B9F3BB6"/>
+    <w:nsid w:val="241E4CD0"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="AE9C34E6"/>
+    <w:tmpl w:val="2A10EDF0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2AF81B8C"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="F74E1AC6"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2E42606D"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="AD949394"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2E4660CA"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="66622828"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2EB74F7F"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="75BA0250"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2ECA3CDC"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="C1DEEDB6"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2EE42B43"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B08202D4"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="440" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="880" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
@@ -2245,72 +2350,177 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3520" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="393B5A75"/>
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="33271786"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="6D166AC2"/>
+    <w:tmpl w:val="3FAAC7AC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="35314744"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="3DCAD1F4"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="36730B09"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="F514BA42"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="371F7181"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="0958AF28"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="37E2052C"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="0DAA9BF6"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3B5C7453"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="E584805E"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3B6418F1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="49FEE19A"/>
     <w:lvl w:ilvl="0" w:tplc="B99657A6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="510" w:hanging="226"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:sz w:val="15"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="880" w:hanging="440"/>
@@ -2382,786 +2592,576 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3520" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3BBD781F"/>
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3CE27ABE"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="DEFAD282"/>
+    <w:tmpl w:val="C5BA2E62"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="40827B89"/>
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3D256364"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="482AE11C"/>
+    <w:tmpl w:val="5C720D5A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="432A6F0D"/>
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="43CC2B7B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="66D2E80C"/>
+    <w:tmpl w:val="407676F6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="451033DD"/>
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="44AD6472"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="06C6554E"/>
+    <w:tmpl w:val="65F6EAEC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="49132793"/>
+  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="46DF2D82"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="32601036"/>
+    <w:tmpl w:val="C8F04E14"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4AA431DB"/>
+  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="57286B19"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="4308F9CC"/>
+    <w:tmpl w:val="669E5376"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4B5949BD"/>
+  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="573017A0"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="4FA83874"/>
+    <w:tmpl w:val="69542806"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4E4910FF"/>
+  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="57675715"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="4FB06F82"/>
+    <w:tmpl w:val="2DC8A708"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="58C55758"/>
+  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="580458FE"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="359603F8"/>
+    <w:tmpl w:val="B77CB2A8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="59863431"/>
+  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="593330B4"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="0BDAE460"/>
+    <w:tmpl w:val="0BCCCCD2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5ABD47CB"/>
+  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="662319FB"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="1D907AAC"/>
+    <w:tmpl w:val="9B9C30B0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5D392582"/>
+  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6C32048E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="92CAC840"/>
+    <w:tmpl w:val="7E005E82"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5F1E3FFE"/>
+  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="75A57B0F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="1EA2ADBE"/>
+    <w:tmpl w:val="B0DEAA94"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5F4C34BE"/>
+  <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7B874D15"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="1EB2EDAE"/>
+    <w:tmpl w:val="378656A4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5FE77E9E"/>
+  <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7BD14B13"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="8D0C9F9C"/>
+    <w:tmpl w:val="E1260642"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="60DF1530"/>
+  <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7C953197"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="3F8A0A92"/>
+    <w:tmpl w:val="85BE712C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
-[...208 lines deleted...]
-  </w:abstractNum>
   <w:num w:numId="1">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="2">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="40"/>
+  </w:num>
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="11">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="12">
+    <w:abstractNumId w:val="36"/>
+  </w:num>
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="14">
+    <w:abstractNumId w:val="32"/>
+  </w:num>
+  <w:num w:numId="15">
+    <w:abstractNumId w:val="37"/>
+  </w:num>
+  <w:num w:numId="16">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="17">
+    <w:abstractNumId w:val="35"/>
+  </w:num>
+  <w:num w:numId="18">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="19">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="20">
+    <w:abstractNumId w:val="33"/>
+  </w:num>
+  <w:num w:numId="21">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="22">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="23">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="24">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="25">
+    <w:abstractNumId w:val="34"/>
+  </w:num>
+  <w:num w:numId="26">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="27">
+    <w:abstractNumId w:val="41"/>
+  </w:num>
+  <w:num w:numId="28">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="29">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="30">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="31">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="32">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="33">
+    <w:abstractNumId w:val="38"/>
+  </w:num>
+  <w:num w:numId="34">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="35">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="36">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="37">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="38">
     <w:abstractNumId w:val="13"/>
   </w:num>
-  <w:num w:numId="2">
-    <w:abstractNumId w:val="15"/>
+  <w:num w:numId="39">
+    <w:abstractNumId w:val="16"/>
   </w:num>
-  <w:num w:numId="3">
-[...74 lines deleted...]
-  <w:num w:numId="28">
+  <w:num w:numId="40">
     <w:abstractNumId w:val="39"/>
   </w:num>
-  <w:num w:numId="29">
-[...23 lines deleted...]
-  <w:num w:numId="37">
+  <w:num w:numId="41">
     <w:abstractNumId w:val="14"/>
   </w:num>
-  <w:num w:numId="38">
-[...10 lines deleted...]
-  </w:num>
   <w:num w:numId="42">
-    <w:abstractNumId w:val="17"/>
+    <w:abstractNumId w:val="10"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:adjustLineHeightInTable/>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00E418B1"/>
     <w:rsid w:val="000275A2"/>
     <w:rsid w:val="00065FAA"/>
     <w:rsid w:val="00066F39"/>
     <w:rsid w:val="00083426"/>
     <w:rsid w:val="0008435A"/>
     <w:rsid w:val="000C5325"/>
     <w:rsid w:val="000E0C86"/>
-    <w:rsid w:val="001109C3"/>
     <w:rsid w:val="00117159"/>
     <w:rsid w:val="00130740"/>
     <w:rsid w:val="0013186C"/>
     <w:rsid w:val="0013719D"/>
     <w:rsid w:val="0014231B"/>
     <w:rsid w:val="001526EA"/>
     <w:rsid w:val="00153488"/>
     <w:rsid w:val="0018186F"/>
     <w:rsid w:val="00191736"/>
     <w:rsid w:val="001C7F4F"/>
     <w:rsid w:val="001F7789"/>
     <w:rsid w:val="00211603"/>
     <w:rsid w:val="00223B3F"/>
     <w:rsid w:val="0022458A"/>
     <w:rsid w:val="00230A13"/>
     <w:rsid w:val="00232FF3"/>
+    <w:rsid w:val="0023542E"/>
     <w:rsid w:val="002375A9"/>
     <w:rsid w:val="00253EDA"/>
     <w:rsid w:val="00283DAB"/>
     <w:rsid w:val="002932C9"/>
     <w:rsid w:val="002A35FF"/>
     <w:rsid w:val="002A4932"/>
     <w:rsid w:val="002B1F71"/>
     <w:rsid w:val="002D0826"/>
     <w:rsid w:val="0031673D"/>
     <w:rsid w:val="0034020A"/>
     <w:rsid w:val="0034029C"/>
     <w:rsid w:val="00351712"/>
     <w:rsid w:val="00353486"/>
     <w:rsid w:val="0036384C"/>
     <w:rsid w:val="00370676"/>
     <w:rsid w:val="00396678"/>
     <w:rsid w:val="003B4410"/>
     <w:rsid w:val="003D196D"/>
     <w:rsid w:val="003D355E"/>
     <w:rsid w:val="00403EDB"/>
     <w:rsid w:val="004167EC"/>
     <w:rsid w:val="004416E4"/>
     <w:rsid w:val="00451233"/>
     <w:rsid w:val="004570F8"/>
     <w:rsid w:val="0047636D"/>
@@ -4330,61 +4330,61 @@
     <w:rsid w:val="00F57734"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af4">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0065437B"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af5">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="001109C3"/>
+    <w:rsid w:val="0023542E"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af6">
     <w:name w:val="正文文本 字符"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="af5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="001109C3"/>
+    <w:rsid w:val="0023542E"/>
     <w:rPr>
       <w:sz w:val="21"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 主题​​">
@@ -4668,51 +4668,51 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6457CEAA-0D1F-40FB-83D6-A871C42907B5}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{11CFEAFF-52FD-4FB9-B90D-C1E143CE8994}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>839</Words>
   <Characters>4785</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>39</Lines>
   <Paragraphs>11</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>5613</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>