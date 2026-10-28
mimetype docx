--- v1 (2026-08-04)
+++ v2 (2026-10-28)
@@ -36,189 +36,189 @@
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5485"/>
         <w:gridCol w:w="2836"/>
       </w:tblGrid>
       <w:tr w:rsidR="0049405C" w:rsidRPr="00C24D79" w14:paraId="76EB2C64" w14:textId="77777777" w:rsidTr="00E70303">
         <w:trPr>
           <w:trHeight w:val="3267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5485" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="271D78"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C4F11E8" w14:textId="05049700" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="0023542E" w:rsidP="0023542E">
+          <w:p w14:paraId="2C4F11E8" w14:textId="3C1224A7" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00D72B6D" w:rsidP="00D72B6D">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="xingming"/>
             <w:bookmarkStart w:id="1" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="1"/>
-            <w:r w:rsidRPr="0023542E">
+            <w:r w:rsidRPr="00D72B6D">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>GUANBING CHEN</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
-          <w:p w14:paraId="706EB16B" w14:textId="1C2185A3" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="0023542E" w:rsidP="0023542E">
+          <w:p w14:paraId="706EB16B" w14:textId="1F14F602" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00D72B6D" w:rsidP="00D72B6D">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="didian"/>
-            <w:r w:rsidRPr="0023542E">
+            <w:r w:rsidRPr="00D72B6D">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Partner</w:t>
             </w:r>
-            <w:r w:rsidRPr="0023542E">
+            <w:r w:rsidRPr="00D72B6D">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>·</w:t>
             </w:r>
-            <w:r w:rsidRPr="0023542E">
+            <w:r w:rsidRPr="00D72B6D">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Shanghai</w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
-          <w:p w14:paraId="6199424A" w14:textId="4D107F41" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="0023542E" w:rsidP="0023542E">
+          <w:p w14:paraId="6199424A" w14:textId="022E6E51" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00D72B6D" w:rsidP="00D72B6D">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="dianhua"/>
-            <w:r w:rsidRPr="0023542E">
+            <w:r w:rsidRPr="00D72B6D">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">+86 21 2208 1167 </w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
-          <w:p w14:paraId="4F910ACA" w14:textId="0CEEAD91" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="0023542E" w:rsidP="0023542E">
+          <w:p w14:paraId="4F910ACA" w14:textId="4A4AC6C2" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00D72B6D" w:rsidP="00D72B6D">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="youxiang"/>
-            <w:r w:rsidRPr="0023542E">
+            <w:r w:rsidRPr="00D72B6D">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>guanbing.chen@fangdalaw.com</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="22DBA835" w14:textId="677EAC48" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00F96E7C" w:rsidP="00860F89">
             <w:pPr>
               <w:ind w:leftChars="-52" w:left="-109"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C24D79">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:color w:val="545551"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D24C6CB" w14:textId="7ED79CFD" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="0023542E" w:rsidP="002932C9">
+          <w:p w14:paraId="2D24C6CB" w14:textId="651D7BC8" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00D72B6D" w:rsidP="002932C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="tupian"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="30AE7FEF" wp14:editId="5BC2CE90">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3722888A" wp14:editId="44026C2B">
                   <wp:extent cx="1651000" cy="2142519"/>
                   <wp:effectExtent l="0" t="0" r="6350" b="0"/>
                   <wp:docPr id="1" name="图片 1"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
@@ -258,60 +258,60 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C063291" w14:textId="5DC9D94D" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="002375A9" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C24D79">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>PRACTICE AREAS</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C1ACACA" w14:textId="3B855C0F" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="0023542E" w:rsidP="007177F3">
+          <w:p w14:paraId="3C1ACACA" w14:textId="31B7D633" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="00D72B6D" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="zhiyelingyu"/>
-            <w:r w:rsidRPr="0023542E">
+            <w:r w:rsidRPr="00D72B6D">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>MR. CHEN SPECIALIZES IN DEBT RESTRUCTURING, LIQUIDATION AND BANKRUPTCY PROCEEDINGS, FINANCIAL DISPUTES, COMMERCIAL LITIGATION AND ARBITRATION.</w:t>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F19AE4C" w14:textId="19A41B01" w:rsidR="00451233" w:rsidRPr="00C24D79" w:rsidRDefault="00F80A79" w:rsidP="00DA428A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C24D79">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
           <w:noProof/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
@@ -371,51 +371,51 @@
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:roundrect w14:anchorId="053823F2" id="圆角矩形 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:-6.2pt;margin-top:-12.6pt;width:4.55pt;height:3.6pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDc1SqFegIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2yAQfp+0/wHxvtqO+mON4lRRqk6T&#10;qrZqO/WZYIiRMMeAxMn++h3gOG1X7WHaCwbu7ru7z98xu9p1mmyF8wpMTauTkhJhODTKrGv64/nm&#10;y1dKfGCmYRqMqOleeHo1//xp1tupmEALuhGOIIjx097WtA3BTovC81Z0zJ+AFQaNElzHAh7dumgc&#10;6xG908WkLM+LHlxjHXDhPd5eZyOdJ3wpBQ/3UnoRiK4p1hbS6tK6imsxn7Hp2jHbKj6Uwf6hio4p&#10;g0lHqGsWGNk49QdUp7gDDzKccOgKkFJxkXrAbqryXTdPLbMi9YLkeDvS5P8fLL/bPtkHhzT01k89&#10;bmMXO+m6+MX6yC6RtR/JErtAOF6eXZyXyChHy+nZRXUZqSyOodb58E1AR+Kmpg42pnnE35FYYttb&#10;H7L/wS+m86BVc6O0TocoAbHUjmwZ/rzVuhoyvPHSJvoaiFEZMN4Ux2bSLuy1iH7aPApJVIPlT1Ih&#10;SWfHJIxzYUKVTS1rRM5dnZXYaoYfI1K3CTAiS8w/Yg8Abxs4YGeYwT+GiiTTMbj8W2E5eIxImcGE&#10;MbhTBtxHABq7GjJn/wNJmZrI0gqa/YMjDvKQeMtvFP67W+bDA3M4Ffi3cdLDPS5SQ19TGHaUtOB+&#10;fXQf/VGsaKWkxymrqf+5YU5Qor8blPFldXoaxzIdUEYTPLjXltVri9l0S0AtVPimWJ620T/ow1Y6&#10;6F7wQVjErGhihmPumvLgDodlyNOPTwoXi0Vyw1G0LNyaJ8sjeGQ1yvJ598KcHQQcUPd3cJhINn0n&#10;4ewbIw0sNgGkSvo+8jrwjWOchDM8OfGdeH1OXseHcf4bAAD//wMAUEsDBBQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NT8JAEL2b+B82Y+KtbCliSOmWGIgkKBdQPC/d&#10;sW3cna3dBeq/dzjpZTKT9+Z9FIvBWXHGPrSeFIxHKQikypuWagXvb8/JDESImoy2nlDBDwZYlLc3&#10;hc6Nv9AOz/tYCxahkGsFTYxdLmWoGnQ6jHyHxNin752OfPa1NL2+sLizMkvTR+l0S+zQ6A6XDVZf&#10;+5NTsF4edttDu9l8b6cr+5rpjxdbr5W6vxtWcx5PcxARh/j3AdcOnB9KDnb0JzJBWAXJOHtgKi/Z&#10;NAPBjGQyAXG8IrMUZFnI/z3KXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDc1SqFegIA&#10;AGAFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="white [3212]" stroked="f" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="237697E5" w14:textId="77777777" w:rsidR="0023542E" w:rsidRDefault="000E0C86" w:rsidP="00B670A2">
+    <w:p w14:paraId="1044BE4B" w14:textId="77777777" w:rsidR="00D72B6D" w:rsidRDefault="000E0C86" w:rsidP="00B670A2">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C24D79">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="545551"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E0DC835" wp14:editId="24238D24">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2512</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4508</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5271826" cy="0"/>
@@ -456,1213 +456,1213 @@
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:line w14:anchorId="3D0BA0F8" id="直接连接符 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".2pt,.35pt" to="415.3pt,.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKOATlvwEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+wYWFYYcXpo0V2K&#10;rdhH74pMxQL0BUmLnX8/ik7cohsGbNhFMCW+x/dIens7WcOOEJP2ruPrVc0ZOOl77Q4d//7t4fqG&#10;s5SF64XxDjp+gsRvd1fvtmNoofGDNz1EhiQutWPo+JBzaKsqyQGsSCsfwOGj8tGKjGE8VH0UI7Jb&#10;UzV1valGH/sQvYSU8PZ+fuQ74lcKZP6sVILMTMdRW6Yz0rkvZ7XbivYQRRi0PMsQ/6DCCu2w6EJ1&#10;L7JgP6L+hcpqGX3yKq+kt5VXSksgD+hmXb9x83UQAcgLNieFpU3p/9HKT8c79xSxDWNIbQpPsbiY&#10;VLRMGR2ecabkC5Wyidp2WtoGU2YSL983H9Y3zYYzeXmrZopCFWLKH8FbVj46brQrjkQrjo8pY1lM&#10;vaSUa+PKmbzR/YM2hoJ42N+ZyI6izLBu6g2NDYGv0jAq0OrFBX3lk4GZ9gsopntUO/uhBYOFVkgJ&#10;Lq/LOhATZheYQgkLsCbdfwSe8wsUaPn+BrwgqLJ3eQFb7Xz8XfU8XSSrOf/Sgdl3acHe9yeaL7UG&#10;t4gcnje+rOnrmOAv/+XuJwAAAP//AwBQSwMEFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FvwjAMhe+T9h8iT+I20g3WQWmK0IALh0kDhLRb2nhttcapmgCFX485bRdL&#10;T+/5+XM6720jTtj52pGCl2EEAqlwpqZSwX63fp6A8EGT0Y0jVHBBD/Ps8SHViXFn+sLTNpSCS8gn&#10;WkEVQptI6YsKrfZD1yKx9+M6qwPLrpSm02cut418jaJYWl0TX6h0ix8VFr/bo1WwO1x7uTl8LvK4&#10;3o+m39PV2/q6Umrw1C9nPBYzEAH78LcB9x+YHzIGy92RjBeNgjHnFLyDYG8yimIQ+V3KLJX/+bMb&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEo4BOW/AQAA3wMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAAAAAAAAAAAA&#10;AAAAGQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" strokecolor="#002060" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="59A95683" w14:textId="77777777" w:rsidR="0023542E" w:rsidRDefault="0023542E" w:rsidP="0023542E">
+    <w:p w14:paraId="1CA56388" w14:textId="77777777" w:rsidR="00D72B6D" w:rsidRDefault="00D72B6D" w:rsidP="00D72B6D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0023542E">
+      <w:r w:rsidRPr="00D72B6D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>REPRESENTATIVE MATTERS AND CASES</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3465E012" w14:textId="77777777" w:rsidR="0023542E" w:rsidRDefault="0023542E" w:rsidP="0023542E">
+    <w:p w14:paraId="0093C23D" w14:textId="77777777" w:rsidR="00D72B6D" w:rsidRDefault="00D72B6D" w:rsidP="00D72B6D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0023542E">
+      <w:r w:rsidRPr="00D72B6D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acting as administrator</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="203E2E15" w14:textId="77777777" w:rsidR="0023542E" w:rsidRDefault="0023542E" w:rsidP="0023542E">
+    <w:p w14:paraId="5A4E96E3" w14:textId="77777777" w:rsidR="00D72B6D" w:rsidRDefault="00D72B6D" w:rsidP="00D72B6D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0023542E">
+      <w:r w:rsidRPr="00D72B6D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acting as member of the joint administrators of CEFC China and CEFC Shanghai Group Limited in a substantive consolidation bankruptcy proceeding with total debt of more than RMB 200 billion</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="554EFA10" w14:textId="77777777" w:rsidR="0023542E" w:rsidRDefault="0023542E" w:rsidP="0023542E">
+    <w:p w14:paraId="5FEC9AD1" w14:textId="77777777" w:rsidR="00D72B6D" w:rsidRDefault="00D72B6D" w:rsidP="00D72B6D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0023542E">
+      <w:r w:rsidRPr="00D72B6D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acting as the administrator of Dalian Shipbuilding Industry Offshore Company in a restructuring proceeding with total debt of more than RMB 22 billion</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3440CDE5" w14:textId="77777777" w:rsidR="0023542E" w:rsidRDefault="0023542E" w:rsidP="0023542E">
+    <w:p w14:paraId="44891AEC" w14:textId="77777777" w:rsidR="00D72B6D" w:rsidRDefault="00D72B6D" w:rsidP="00D72B6D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0023542E">
+      <w:r w:rsidRPr="00D72B6D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acting as the administrator of Shanghai Yuehe Development Company, a real estate development company with many individual purchasers, in a restructuring proceeding</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F2750E4" w14:textId="77777777" w:rsidR="0023542E" w:rsidRDefault="0023542E" w:rsidP="0023542E">
+    <w:p w14:paraId="322AC194" w14:textId="77777777" w:rsidR="00D72B6D" w:rsidRDefault="00D72B6D" w:rsidP="00D72B6D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0023542E">
+      <w:r w:rsidRPr="00D72B6D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acting as the administrator of a coal trading company in the first bankruptcy case ever accepted by Shanghai No. 3 Intermediate People</w:t>
       </w:r>
-      <w:r w:rsidRPr="0023542E">
+      <w:r w:rsidRPr="00D72B6D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="0023542E">
+      <w:r w:rsidRPr="00D72B6D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s court in a bankruptcy liquidation proceeding with total debt of more than RMB 3.4 billion</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="40824C72" w14:textId="77777777" w:rsidR="0023542E" w:rsidRDefault="0023542E" w:rsidP="0023542E">
+    <w:p w14:paraId="6723D868" w14:textId="77777777" w:rsidR="00D72B6D" w:rsidRDefault="00D72B6D" w:rsidP="00D72B6D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0023542E">
+      <w:r w:rsidRPr="00D72B6D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted as the administrator of a cargo company and handled a dozen revocation lawsuits arising out of the bankruptcy proceeding, with some cases being recorded and listed in the annual white paper of Shanghai Pudong People</w:t>
       </w:r>
-      <w:r w:rsidRPr="0023542E">
+      <w:r w:rsidRPr="00D72B6D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="0023542E">
+      <w:r w:rsidRPr="00D72B6D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s court</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67B3C08F" w14:textId="77777777" w:rsidR="0023542E" w:rsidRDefault="0023542E" w:rsidP="0023542E">
+    <w:p w14:paraId="429F123C" w14:textId="77777777" w:rsidR="00D72B6D" w:rsidRDefault="00D72B6D" w:rsidP="00D72B6D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0023542E">
+      <w:r w:rsidRPr="00D72B6D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented an audit firm administrator in a restructuring proceeding in Shanghai with total debt of around RMB 1 billion</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="19815662" w14:textId="77777777" w:rsidR="0023542E" w:rsidRDefault="0023542E" w:rsidP="0023542E">
+    <w:p w14:paraId="50061686" w14:textId="77777777" w:rsidR="00D72B6D" w:rsidRDefault="00D72B6D" w:rsidP="00D72B6D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0023542E">
+      <w:r w:rsidRPr="00D72B6D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised the liquidator of a BVI company on obtaining control of its Chinese assets and subsidiaries</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7117147B" w14:textId="77777777" w:rsidR="0023542E" w:rsidRDefault="0023542E" w:rsidP="0023542E">
+    <w:p w14:paraId="234D1403" w14:textId="77777777" w:rsidR="00D72B6D" w:rsidRDefault="00D72B6D" w:rsidP="00D72B6D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0023542E">
+      <w:r w:rsidRPr="00D72B6D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Representing investors</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0AF421D2" w14:textId="77777777" w:rsidR="0023542E" w:rsidRDefault="0023542E" w:rsidP="0023542E">
+    <w:p w14:paraId="46E41CA8" w14:textId="77777777" w:rsidR="00D72B6D" w:rsidRDefault="00D72B6D" w:rsidP="00D72B6D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0023542E">
+      <w:r w:rsidRPr="00D72B6D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented an investor in its bankruptcy investment in Chongqing Iron Company with total debt over RMB 40 billion (Case was ranked as one of the Top 10 Bankruptcy Cases by the PRC Supreme People</w:t>
       </w:r>
-      <w:r w:rsidRPr="0023542E">
+      <w:r w:rsidRPr="00D72B6D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="0023542E">
+      <w:r w:rsidRPr="00D72B6D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s Court)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="29697D0E" w14:textId="77777777" w:rsidR="0023542E" w:rsidRDefault="0023542E" w:rsidP="0023542E">
+    <w:p w14:paraId="02082D8E" w14:textId="77777777" w:rsidR="00D72B6D" w:rsidRDefault="00D72B6D" w:rsidP="00D72B6D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0023542E">
+      <w:r w:rsidRPr="00D72B6D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a local government in Zhejiang Province in its first ever bailout of a local private company and its listed subsidiary</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="20B97910" w14:textId="77777777" w:rsidR="0023542E" w:rsidRDefault="0023542E" w:rsidP="0023542E">
+    <w:p w14:paraId="377A1477" w14:textId="77777777" w:rsidR="00D72B6D" w:rsidRDefault="00D72B6D" w:rsidP="00D72B6D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0023542E">
+      <w:r w:rsidRPr="00D72B6D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented an assets management company in its bankruptcy investment in a giant private company in Shandong Heze, with total debt over RMB 20 billion</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2011EC11" w14:textId="77777777" w:rsidR="0023542E" w:rsidRDefault="0023542E" w:rsidP="0023542E">
+    <w:p w14:paraId="5BC882B9" w14:textId="77777777" w:rsidR="00D72B6D" w:rsidRDefault="00D72B6D" w:rsidP="00D72B6D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0023542E">
+      <w:r w:rsidRPr="00D72B6D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a state-owned enterprise in its bankruptcy investment in its subsidiary in Shanghai</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D4C4706" w14:textId="77777777" w:rsidR="0023542E" w:rsidRDefault="0023542E" w:rsidP="0023542E">
+    <w:p w14:paraId="7BDDB7F7" w14:textId="77777777" w:rsidR="00D72B6D" w:rsidRDefault="00D72B6D" w:rsidP="00D72B6D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0023542E">
+      <w:r w:rsidRPr="00D72B6D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented an investor in its bankruptcy investment in a medical equipment manufacturer</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="78EE6928" w14:textId="77777777" w:rsidR="0023542E" w:rsidRDefault="0023542E" w:rsidP="0023542E">
+    <w:p w14:paraId="4801309C" w14:textId="77777777" w:rsidR="00D72B6D" w:rsidRDefault="00D72B6D" w:rsidP="00D72B6D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0023542E">
+      <w:r w:rsidRPr="00D72B6D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a listed company investing in a solar company with total debt of around RMB 10 billion</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="063280F7" w14:textId="77777777" w:rsidR="0023542E" w:rsidRDefault="0023542E" w:rsidP="0023542E">
+    <w:p w14:paraId="143D81F3" w14:textId="77777777" w:rsidR="00D72B6D" w:rsidRDefault="00D72B6D" w:rsidP="00D72B6D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0023542E">
+      <w:r w:rsidRPr="00D72B6D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Representing creditors</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="53BCCBB6" w14:textId="77777777" w:rsidR="0023542E" w:rsidRDefault="0023542E" w:rsidP="0023542E">
+    <w:p w14:paraId="437B57C5" w14:textId="77777777" w:rsidR="00D72B6D" w:rsidRDefault="00D72B6D" w:rsidP="00D72B6D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0023542E">
+      <w:r w:rsidRPr="00D72B6D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented the financial creditors</w:t>
       </w:r>
-      <w:r w:rsidRPr="0023542E">
+      <w:r w:rsidRPr="00D72B6D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="0023542E">
+      <w:r w:rsidRPr="00D72B6D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> committee of a large private company group in restructuring over RMB 80 billion in debt</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3DA1FF89" w14:textId="77777777" w:rsidR="0023542E" w:rsidRDefault="0023542E" w:rsidP="0023542E">
+    <w:p w14:paraId="05657689" w14:textId="77777777" w:rsidR="00D72B6D" w:rsidRDefault="00D72B6D" w:rsidP="00D72B6D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0023542E">
+      <w:r w:rsidRPr="00D72B6D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented the financial creditors</w:t>
       </w:r>
-      <w:r w:rsidRPr="0023542E">
+      <w:r w:rsidRPr="00D72B6D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="0023542E">
+      <w:r w:rsidRPr="00D72B6D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> committee of a giant private company group located in Nanjing in a restructuring project, with total debts of more than RMB 100 billion</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="311A4F49" w14:textId="77777777" w:rsidR="0023542E" w:rsidRDefault="0023542E" w:rsidP="0023542E">
+    <w:p w14:paraId="15F64387" w14:textId="77777777" w:rsidR="00D72B6D" w:rsidRDefault="00D72B6D" w:rsidP="00D72B6D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0023542E">
+      <w:r w:rsidRPr="00D72B6D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a leading Japanese company in a bankruptcy proceeding against a large private company in Shandong</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="19641F28" w14:textId="77777777" w:rsidR="0023542E" w:rsidRDefault="0023542E" w:rsidP="0023542E">
+    <w:p w14:paraId="201DDB70" w14:textId="77777777" w:rsidR="00D72B6D" w:rsidRDefault="00D72B6D" w:rsidP="00D72B6D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0023542E">
+      <w:r w:rsidRPr="00D72B6D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a major assets management company in a restructuring project against a large private company located in Chongqing</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="10651652" w14:textId="77777777" w:rsidR="0023542E" w:rsidRDefault="0023542E" w:rsidP="0023542E">
+    <w:p w14:paraId="22DFE7BD" w14:textId="77777777" w:rsidR="00D72B6D" w:rsidRDefault="00D72B6D" w:rsidP="00D72B6D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0023542E">
+      <w:r w:rsidRPr="00D72B6D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Representing the Debtors</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5625C2D9" w14:textId="77777777" w:rsidR="0023542E" w:rsidRDefault="0023542E" w:rsidP="0023542E">
+    <w:p w14:paraId="7431BC7C" w14:textId="77777777" w:rsidR="00D72B6D" w:rsidRDefault="00D72B6D" w:rsidP="00D72B6D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0023542E">
+      <w:r w:rsidRPr="00D72B6D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented the controller of a fully licensed vehicle manufacturer in its restructuring proceeding with total debt of more than RMB 10 billion</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0917BC06" w14:textId="77777777" w:rsidR="0023542E" w:rsidRDefault="0023542E" w:rsidP="0023542E">
+    <w:p w14:paraId="7E28DC02" w14:textId="77777777" w:rsidR="00D72B6D" w:rsidRDefault="00D72B6D" w:rsidP="00D72B6D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0023542E">
+      <w:r w:rsidRPr="00D72B6D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented the controller of a Hong Kong-listed company in the restructuring of its subsidiaries in mainland China</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A0C8E0F" w14:textId="77777777" w:rsidR="0023542E" w:rsidRDefault="0023542E" w:rsidP="0023542E">
+    <w:p w14:paraId="075AE88C" w14:textId="77777777" w:rsidR="00D72B6D" w:rsidRDefault="00D72B6D" w:rsidP="00D72B6D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0023542E">
+      <w:r w:rsidRPr="00D72B6D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a private shipbuilding company in its restructuring project</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="337429CA" w14:textId="77777777" w:rsidR="0023542E" w:rsidRDefault="0023542E" w:rsidP="0023542E">
+    <w:p w14:paraId="46A8B5AE" w14:textId="77777777" w:rsidR="00D72B6D" w:rsidRDefault="00D72B6D" w:rsidP="00D72B6D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0023542E">
+      <w:r w:rsidRPr="00D72B6D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a private equity fund in restructuring its invested pre-IPO vehicle facing bankruptcy threat to successfully recoup its capital outlay of RMB 256 million</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D4781F8" w14:textId="77777777" w:rsidR="0023542E" w:rsidRDefault="0023542E" w:rsidP="0023542E">
+    <w:p w14:paraId="6B7CDEC6" w14:textId="77777777" w:rsidR="00D72B6D" w:rsidRDefault="00D72B6D" w:rsidP="00D72B6D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0023542E">
+      <w:r w:rsidRPr="00D72B6D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a luxury brand hotel in restructuring more than RMB 600 million in debt</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7EF18051" w14:textId="77777777" w:rsidR="0023542E" w:rsidRDefault="0023542E" w:rsidP="0023542E">
+    <w:p w14:paraId="6399B4D5" w14:textId="77777777" w:rsidR="00D72B6D" w:rsidRDefault="00D72B6D" w:rsidP="00D72B6D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0023542E">
+      <w:r w:rsidRPr="00D72B6D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a Fortune Global 500 company in liquidating its mainland China subsidiary with registered capital over USD 8 million</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0C2C53FD" w14:textId="77777777" w:rsidR="0023542E" w:rsidRDefault="0023542E" w:rsidP="0023542E">
+    <w:p w14:paraId="3B20A4B6" w14:textId="77777777" w:rsidR="00D72B6D" w:rsidRDefault="00D72B6D" w:rsidP="00D72B6D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0023542E">
+      <w:r w:rsidRPr="00D72B6D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Financial Disputes</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2B2DEE9E" w14:textId="77777777" w:rsidR="0023542E" w:rsidRDefault="0023542E" w:rsidP="0023542E">
+    <w:p w14:paraId="13E52AF5" w14:textId="77777777" w:rsidR="00D72B6D" w:rsidRDefault="00D72B6D" w:rsidP="00D72B6D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0023542E">
+      <w:r w:rsidRPr="00D72B6D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a major asset management company in China in applying for Security Realization legal procedure and in appearing in the litigation and arbitration proceedings in a dispute over RMB 1 billion</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="01A433B3" w14:textId="77777777" w:rsidR="0023542E" w:rsidRDefault="0023542E" w:rsidP="0023542E">
+    <w:p w14:paraId="066B39CB" w14:textId="77777777" w:rsidR="00D72B6D" w:rsidRDefault="00D72B6D" w:rsidP="00D72B6D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0023542E">
+      <w:r w:rsidRPr="00D72B6D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a foreign invested bank in several court proceedings, including before the Supreme Court, in a dispute over a loan of more than RMB 300 million</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1CFEBCE1" w14:textId="77777777" w:rsidR="0023542E" w:rsidRDefault="0023542E" w:rsidP="0023542E">
+    <w:p w14:paraId="3CFDB90B" w14:textId="77777777" w:rsidR="00D72B6D" w:rsidRDefault="00D72B6D" w:rsidP="00D72B6D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0023542E">
+      <w:r w:rsidRPr="00D72B6D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a foreign invested bank in the first ever cash management dispute in mainland China</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5AA7C673" w14:textId="77777777" w:rsidR="0023542E" w:rsidRDefault="0023542E" w:rsidP="0023542E">
+    <w:p w14:paraId="1E6B9E79" w14:textId="77777777" w:rsidR="00D72B6D" w:rsidRDefault="00D72B6D" w:rsidP="00D72B6D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0023542E">
+      <w:r w:rsidRPr="00D72B6D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented investors in several asset management channel disputes involving complex manager responsibility determinations</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4BB35F25" w14:textId="77777777" w:rsidR="0023542E" w:rsidRDefault="0023542E" w:rsidP="0023542E">
+    <w:p w14:paraId="26D2346D" w14:textId="77777777" w:rsidR="00D72B6D" w:rsidRDefault="00D72B6D" w:rsidP="00D72B6D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0023542E">
+      <w:r w:rsidRPr="00D72B6D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a private enterprise in several entrusted local disputes before Baoshan People</w:t>
       </w:r>
-      <w:r w:rsidRPr="0023542E">
+      <w:r w:rsidRPr="00D72B6D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="0023542E">
+      <w:r w:rsidRPr="00D72B6D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s Court, Jiading People</w:t>
       </w:r>
-      <w:r w:rsidRPr="0023542E">
+      <w:r w:rsidRPr="00D72B6D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="0023542E">
+      <w:r w:rsidRPr="00D72B6D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s Court, Putuo People</w:t>
       </w:r>
-      <w:r w:rsidRPr="0023542E">
+      <w:r w:rsidRPr="00D72B6D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="0023542E">
+      <w:r w:rsidRPr="00D72B6D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s Court and Shanghai No.1 Intermediate People</w:t>
       </w:r>
-      <w:r w:rsidRPr="0023542E">
+      <w:r w:rsidRPr="00D72B6D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="0023542E">
+      <w:r w:rsidRPr="00D72B6D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s Court, with RMB 300 million in dispute in the more than 10 cases</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3821623E" w14:textId="77777777" w:rsidR="0023542E" w:rsidRDefault="0023542E" w:rsidP="0023542E">
+    <w:p w14:paraId="279CE080" w14:textId="77777777" w:rsidR="00D72B6D" w:rsidRDefault="00D72B6D" w:rsidP="00D72B6D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0023542E">
+      <w:r w:rsidRPr="00D72B6D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Commercial Disputes</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="567B55FD" w14:textId="77777777" w:rsidR="0023542E" w:rsidRDefault="0023542E" w:rsidP="0023542E">
+    <w:p w14:paraId="514E435D" w14:textId="77777777" w:rsidR="00D72B6D" w:rsidRDefault="00D72B6D" w:rsidP="00D72B6D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0023542E">
+      <w:r w:rsidRPr="00D72B6D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a Hong Kong company in claiming the investment dividends from a major SOE that held the shares on behalf of the Hong Kong company</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F24D5F6" w14:textId="77777777" w:rsidR="0023542E" w:rsidRDefault="0023542E" w:rsidP="0023542E">
+    <w:p w14:paraId="49CE72D9" w14:textId="77777777" w:rsidR="00D72B6D" w:rsidRDefault="00D72B6D" w:rsidP="00D72B6D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0023542E">
+      <w:r w:rsidRPr="00D72B6D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a German real-estate investment fund in SHIAC arbitration and related court proceedings in a dispute over the acquisition of a RMB 700 million real-estate project with the winning arbitral award upheld by Supreme Court</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5F6D7012" w14:textId="77777777" w:rsidR="0023542E" w:rsidRDefault="0023542E" w:rsidP="0023542E">
+    <w:p w14:paraId="55833006" w14:textId="77777777" w:rsidR="00D72B6D" w:rsidRDefault="00D72B6D" w:rsidP="00D72B6D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0023542E">
+      <w:r w:rsidRPr="00D72B6D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a leading computer manufacturer in SHIAC arbitration in a dispute for RMB 30 million</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5010B98B" w14:textId="77777777" w:rsidR="0023542E" w:rsidRDefault="0023542E" w:rsidP="0023542E">
+    <w:p w14:paraId="58A1C3CA" w14:textId="77777777" w:rsidR="00D72B6D" w:rsidRDefault="00D72B6D" w:rsidP="00D72B6D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0023542E">
+      <w:r w:rsidRPr="00D72B6D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Assisted a well-known US garment company in an arbitration proceeding against a Chinese company in a lease dispute for over RMB 19 million</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="451061AB" w14:textId="77777777" w:rsidR="0023542E" w:rsidRDefault="0023542E" w:rsidP="0023542E">
+    <w:p w14:paraId="6C7D61F5" w14:textId="77777777" w:rsidR="00D72B6D" w:rsidRDefault="00D72B6D" w:rsidP="00D72B6D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0023542E">
+      <w:r w:rsidRPr="00D72B6D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Assisted a company in winning on retrial a shareholders' derivative action</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="06471C59" w14:textId="77777777" w:rsidR="0023542E" w:rsidRDefault="0023542E" w:rsidP="0023542E">
+    <w:p w14:paraId="77BF4866" w14:textId="77777777" w:rsidR="00D72B6D" w:rsidRDefault="00D72B6D" w:rsidP="00D72B6D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0023542E">
+      <w:r w:rsidRPr="00D72B6D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Conducted HR compliance audits for Chinese hotels managed by a famous brand</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="54D9F217" w14:textId="77777777" w:rsidR="0023542E" w:rsidRDefault="0023542E" w:rsidP="0023542E">
+    <w:p w14:paraId="0B581455" w14:textId="77777777" w:rsidR="00D72B6D" w:rsidRDefault="00D72B6D" w:rsidP="00D72B6D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0023542E">
+      <w:r w:rsidRPr="00D72B6D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Assisted a WOFE in a land expropriation case, including advising on civil procedure and administrative procedure and successfully obtaining additional compensation of more than RMB 15 billion</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4A05A6F5" w14:textId="77777777" w:rsidR="0023542E" w:rsidRDefault="0023542E" w:rsidP="0023542E">
+    <w:p w14:paraId="4AE4AFC3" w14:textId="77777777" w:rsidR="00D72B6D" w:rsidRDefault="00D72B6D" w:rsidP="00D72B6D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0023542E">
+      <w:r w:rsidRPr="00D72B6D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Education</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C5E1D17" w14:textId="77777777" w:rsidR="0023542E" w:rsidRDefault="0023542E" w:rsidP="0023542E">
+    <w:p w14:paraId="72163B34" w14:textId="77777777" w:rsidR="00D72B6D" w:rsidRDefault="00D72B6D" w:rsidP="00D72B6D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0023542E">
+      <w:r w:rsidRPr="00D72B6D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Fudan University, School of Law, LL.M</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6EAAC535" w14:textId="77777777" w:rsidR="0023542E" w:rsidRDefault="0023542E" w:rsidP="0023542E">
+    <w:p w14:paraId="0B630605" w14:textId="77777777" w:rsidR="00D72B6D" w:rsidRDefault="00D72B6D" w:rsidP="00D72B6D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0023542E">
+      <w:r w:rsidRPr="00D72B6D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Fudan University, School of Law, LL.B</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7EE1EC7B" w14:textId="77777777" w:rsidR="0023542E" w:rsidRDefault="0023542E" w:rsidP="0023542E">
+    <w:p w14:paraId="5414ED08" w14:textId="77777777" w:rsidR="00D72B6D" w:rsidRDefault="00D72B6D" w:rsidP="00D72B6D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0023542E">
+      <w:r w:rsidRPr="00D72B6D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Professional Qualification</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0894C505" w14:textId="77777777" w:rsidR="0023542E" w:rsidRDefault="0023542E" w:rsidP="0023542E">
+    <w:p w14:paraId="7C18DF3F" w14:textId="77777777" w:rsidR="00D72B6D" w:rsidRDefault="00D72B6D" w:rsidP="00D72B6D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="41"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0023542E">
+      <w:r w:rsidRPr="00D72B6D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Admitted to practice in the PRC</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="086BDD6A" w14:textId="77777777" w:rsidR="0023542E" w:rsidRDefault="0023542E" w:rsidP="0023542E">
+    <w:p w14:paraId="17787051" w14:textId="77777777" w:rsidR="00D72B6D" w:rsidRDefault="00D72B6D" w:rsidP="00D72B6D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0023542E">
+      <w:r w:rsidRPr="00D72B6D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Professional Background</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5567FC3C" w14:textId="2D19EDF8" w:rsidR="00686369" w:rsidRPr="0023542E" w:rsidRDefault="0023542E" w:rsidP="0023542E">
+    <w:p w14:paraId="5567FC3C" w14:textId="02799AFD" w:rsidR="00686369" w:rsidRPr="00D72B6D" w:rsidRDefault="00D72B6D" w:rsidP="00D72B6D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="42"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0023542E">
+      <w:r w:rsidRPr="00D72B6D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Mr. Chen joined the Shanghai office of Fangda Partners in 2012.</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00686369" w:rsidRPr="0023542E" w:rsidSect="002D0826">
+    <w:sectPr w:rsidR="00686369" w:rsidRPr="00D72B6D" w:rsidSect="002D0826">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1797" w:bottom="1440" w:left="1797" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="3584D350" w14:textId="77777777" w:rsidR="004167EC" w:rsidRDefault="004167EC" w:rsidP="00F57734">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="2493FDE5" w14:textId="77777777" w:rsidR="004167EC" w:rsidRDefault="004167EC" w:rsidP="00F57734">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -1860,1243 +1860,1243 @@
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="020D6503"/>
+    <w:nsid w:val="06E40D46"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="AACAA04E"/>
+    <w:tmpl w:val="F12A66D0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="050E1EA3"/>
+    <w:nsid w:val="07B72E4C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="4F06FD14"/>
+    <w:tmpl w:val="A418BD20"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0512308E"/>
+    <w:nsid w:val="0BFE52BC"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A864761A"/>
+    <w:tmpl w:val="35BCDAAE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="059E1E2A"/>
+    <w:nsid w:val="0F4C1944"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="2454FBC6"/>
+    <w:tmpl w:val="24F4FA20"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="06A47045"/>
+    <w:nsid w:val="0FF26837"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="0922ABC2"/>
+    <w:tmpl w:val="15A252CA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="131E08B1"/>
+    <w:nsid w:val="106A613E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C6008C2C"/>
+    <w:tmpl w:val="03E82F1A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="133C0D0A"/>
+    <w:nsid w:val="15947173"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="FA567AA6"/>
+    <w:tmpl w:val="2270634E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="154369D1"/>
+    <w:nsid w:val="15A16E81"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C812FA70"/>
+    <w:tmpl w:val="2ADE00EE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="19766D72"/>
+    <w:nsid w:val="168D4DA4"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="9A2649CC"/>
+    <w:tmpl w:val="CC26628A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1A710A4B"/>
+    <w:nsid w:val="18750872"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F8E2AE9E"/>
+    <w:tmpl w:val="372E374E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1B350652"/>
+    <w:nsid w:val="1BA06EE5"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="AD949394"/>
+    <w:tmpl w:val="BA0E36C4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1FA00190"/>
+    <w:nsid w:val="20551723"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C032EAE2"/>
+    <w:tmpl w:val="EF76001A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="241E4CD0"/>
+    <w:nsid w:val="23D00E33"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="2A10EDF0"/>
+    <w:tmpl w:val="6EFA108C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2AF81B8C"/>
+    <w:nsid w:val="25ED3238"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F74E1AC6"/>
+    <w:tmpl w:val="BF024ABA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2E42606D"/>
+    <w:nsid w:val="288A6EE7"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="AD949394"/>
+    <w:tmpl w:val="975291BA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2E4660CA"/>
+    <w:nsid w:val="2D0F6225"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="66622828"/>
+    <w:tmpl w:val="31F02DCA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2EB74F7F"/>
+    <w:nsid w:val="2EE42B43"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="B08202D4"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="440" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="880" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1320" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1760" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2200" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2640" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3080" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3520" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2F1563E5"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="75BA0250"/>
+    <w:tmpl w:val="10805FC6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2ECA3CDC"/>
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="31787727"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C1DEEDB6"/>
+    <w:tmpl w:val="93DCD090"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-[...111 lines deleted...]
-  </w:abstractNum>
   <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="33271786"/>
+    <w:nsid w:val="391D4BBE"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="3FAAC7AC"/>
+    <w:tmpl w:val="93EC412E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="35314744"/>
+    <w:nsid w:val="3B364748"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="3DCAD1F4"/>
+    <w:tmpl w:val="9DA2CBDE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="36730B09"/>
+    <w:nsid w:val="3B6418F1"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="49FEE19A"/>
+    <w:lvl w:ilvl="0" w:tplc="B99657A6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="510" w:hanging="226"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:sz w:val="15"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="880" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1320" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1760" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2200" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2640" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3080" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3520" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3D94046E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F514BA42"/>
+    <w:tmpl w:val="A760AA26"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="371F7181"/>
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="44941589"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="0958AF28"/>
+    <w:tmpl w:val="1C7635CE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="37E2052C"/>
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="46A86762"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="0DAA9BF6"/>
+    <w:tmpl w:val="DD6AC2C8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3B5C7453"/>
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4B1A7A3D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E584805E"/>
+    <w:tmpl w:val="45DA44E4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-[...114 lines deleted...]
-  </w:abstractNum>
   <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3CE27ABE"/>
+    <w:nsid w:val="4C397705"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C5BA2E62"/>
+    <w:tmpl w:val="1C7635CE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3D256364"/>
+    <w:nsid w:val="4F954B6F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="5C720D5A"/>
+    <w:tmpl w:val="3AF06580"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="43CC2B7B"/>
+    <w:nsid w:val="52DE53E5"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="407676F6"/>
+    <w:tmpl w:val="7F80D516"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="44AD6472"/>
+    <w:nsid w:val="53A51930"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="65F6EAEC"/>
+    <w:tmpl w:val="84D6AA04"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="46DF2D82"/>
+    <w:nsid w:val="58D6437D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C8F04E14"/>
+    <w:tmpl w:val="BB9A798E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="57286B19"/>
+    <w:nsid w:val="60C242DF"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="669E5376"/>
+    <w:tmpl w:val="30160B56"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="573017A0"/>
+    <w:nsid w:val="612F11B1"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="69542806"/>
+    <w:tmpl w:val="DDEC477E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="57675715"/>
+    <w:nsid w:val="65036F5D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="2DC8A708"/>
+    <w:tmpl w:val="A5FC3D76"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="580458FE"/>
+    <w:nsid w:val="6BAD0888"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B77CB2A8"/>
+    <w:tmpl w:val="31CCD526"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="593330B4"/>
+    <w:nsid w:val="6EEC2D38"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="0BCCCCD2"/>
+    <w:tmpl w:val="88E2DAF6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="662319FB"/>
+    <w:nsid w:val="733A5AA1"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="9B9C30B0"/>
+    <w:tmpl w:val="6E7E5A1A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6C32048E"/>
+    <w:nsid w:val="74A65218"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="7E005E82"/>
+    <w:tmpl w:val="E45AD7F0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="75A57B0F"/>
+    <w:nsid w:val="78756A36"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B0DEAA94"/>
+    <w:tmpl w:val="C25E24EE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7B874D15"/>
+    <w:nsid w:val="79EC2FC6"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="378656A4"/>
+    <w:tmpl w:val="92C052AE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7BD14B13"/>
+    <w:nsid w:val="7ABD0586"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E1260642"/>
+    <w:tmpl w:val="95BCEC84"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7C953197"/>
+    <w:nsid w:val="7EF72BC2"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="85BE712C"/>
+    <w:tmpl w:val="D3C6130C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="2">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="39"/>
+  </w:num>
+  <w:num w:numId="4">
     <w:abstractNumId w:val="18"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="32"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="40"/>
+  </w:num>
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="11">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="12">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="14">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="15">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="16">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="17">
+    <w:abstractNumId w:val="36"/>
+  </w:num>
+  <w:num w:numId="18">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="19">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="20">
+    <w:abstractNumId w:val="34"/>
+  </w:num>
+  <w:num w:numId="21">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="22">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="23">
+    <w:abstractNumId w:val="37"/>
+  </w:num>
+  <w:num w:numId="24">
+    <w:abstractNumId w:val="33"/>
+  </w:num>
+  <w:num w:numId="25">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="26">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="27">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="28">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="29">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="30">
+    <w:abstractNumId w:val="35"/>
+  </w:num>
+  <w:num w:numId="31">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="32">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="33">
     <w:abstractNumId w:val="25"/>
   </w:num>
-  <w:num w:numId="3">
-[...62 lines deleted...]
-  <w:num w:numId="24">
+  <w:num w:numId="34">
     <w:abstractNumId w:val="19"/>
   </w:num>
-  <w:num w:numId="25">
-[...23 lines deleted...]
-  <w:num w:numId="33">
+  <w:num w:numId="35">
     <w:abstractNumId w:val="38"/>
-  </w:num>
-[...4 lines deleted...]
-    <w:abstractNumId w:val="31"/>
   </w:num>
   <w:num w:numId="36">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="37">
-    <w:abstractNumId w:val="28"/>
+    <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="38">
-    <w:abstractNumId w:val="13"/>
+    <w:abstractNumId w:val="41"/>
   </w:num>
   <w:num w:numId="39">
-    <w:abstractNumId w:val="16"/>
+    <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="40">
-    <w:abstractNumId w:val="39"/>
+    <w:abstractNumId w:val="20"/>
   </w:num>
   <w:num w:numId="41">
-    <w:abstractNumId w:val="14"/>
+    <w:abstractNumId w:val="23"/>
   </w:num>
   <w:num w:numId="42">
-    <w:abstractNumId w:val="10"/>
+    <w:abstractNumId w:val="26"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
@@ -3117,51 +3117,50 @@
   <w:rsids>
     <w:rsidRoot w:val="00E418B1"/>
     <w:rsid w:val="000275A2"/>
     <w:rsid w:val="00065FAA"/>
     <w:rsid w:val="00066F39"/>
     <w:rsid w:val="00083426"/>
     <w:rsid w:val="0008435A"/>
     <w:rsid w:val="000C5325"/>
     <w:rsid w:val="000E0C86"/>
     <w:rsid w:val="00117159"/>
     <w:rsid w:val="00130740"/>
     <w:rsid w:val="0013186C"/>
     <w:rsid w:val="0013719D"/>
     <w:rsid w:val="0014231B"/>
     <w:rsid w:val="001526EA"/>
     <w:rsid w:val="00153488"/>
     <w:rsid w:val="0018186F"/>
     <w:rsid w:val="00191736"/>
     <w:rsid w:val="001C7F4F"/>
     <w:rsid w:val="001F7789"/>
     <w:rsid w:val="00211603"/>
     <w:rsid w:val="00223B3F"/>
     <w:rsid w:val="0022458A"/>
     <w:rsid w:val="00230A13"/>
     <w:rsid w:val="00232FF3"/>
-    <w:rsid w:val="0023542E"/>
     <w:rsid w:val="002375A9"/>
     <w:rsid w:val="00253EDA"/>
     <w:rsid w:val="00283DAB"/>
     <w:rsid w:val="002932C9"/>
     <w:rsid w:val="002A35FF"/>
     <w:rsid w:val="002A4932"/>
     <w:rsid w:val="002B1F71"/>
     <w:rsid w:val="002D0826"/>
     <w:rsid w:val="0031673D"/>
     <w:rsid w:val="0034020A"/>
     <w:rsid w:val="0034029C"/>
     <w:rsid w:val="00351712"/>
     <w:rsid w:val="00353486"/>
     <w:rsid w:val="0036384C"/>
     <w:rsid w:val="00370676"/>
     <w:rsid w:val="00396678"/>
     <w:rsid w:val="003B4410"/>
     <w:rsid w:val="003D196D"/>
     <w:rsid w:val="003D355E"/>
     <w:rsid w:val="00403EDB"/>
     <w:rsid w:val="004167EC"/>
     <w:rsid w:val="004416E4"/>
     <w:rsid w:val="00451233"/>
     <w:rsid w:val="004570F8"/>
     <w:rsid w:val="0047636D"/>
@@ -3221,50 +3220,51 @@
     <w:rsid w:val="009B27AE"/>
     <w:rsid w:val="009D6108"/>
     <w:rsid w:val="009E20C4"/>
     <w:rsid w:val="00A002B6"/>
     <w:rsid w:val="00A1252B"/>
     <w:rsid w:val="00A1585C"/>
     <w:rsid w:val="00A41685"/>
     <w:rsid w:val="00A64BF0"/>
     <w:rsid w:val="00A81B38"/>
     <w:rsid w:val="00B05840"/>
     <w:rsid w:val="00B37E04"/>
     <w:rsid w:val="00B557D1"/>
     <w:rsid w:val="00B62E87"/>
     <w:rsid w:val="00B670A2"/>
     <w:rsid w:val="00B86E39"/>
     <w:rsid w:val="00BB071E"/>
     <w:rsid w:val="00BB2601"/>
     <w:rsid w:val="00C0316A"/>
     <w:rsid w:val="00C24D79"/>
     <w:rsid w:val="00CD0348"/>
     <w:rsid w:val="00CF1C9C"/>
     <w:rsid w:val="00D1552C"/>
     <w:rsid w:val="00D2284D"/>
     <w:rsid w:val="00D45AF6"/>
     <w:rsid w:val="00D632AE"/>
+    <w:rsid w:val="00D72B6D"/>
     <w:rsid w:val="00D925CA"/>
     <w:rsid w:val="00DA428A"/>
     <w:rsid w:val="00DA626A"/>
     <w:rsid w:val="00DD484D"/>
     <w:rsid w:val="00DF04DF"/>
     <w:rsid w:val="00E34189"/>
     <w:rsid w:val="00E418B1"/>
     <w:rsid w:val="00E44063"/>
     <w:rsid w:val="00E61128"/>
     <w:rsid w:val="00E70303"/>
     <w:rsid w:val="00E73B54"/>
     <w:rsid w:val="00E7710E"/>
     <w:rsid w:val="00E94C0A"/>
     <w:rsid w:val="00EB2910"/>
     <w:rsid w:val="00EF7E90"/>
     <w:rsid w:val="00F07BEB"/>
     <w:rsid w:val="00F51C68"/>
     <w:rsid w:val="00F57734"/>
     <w:rsid w:val="00F80A79"/>
     <w:rsid w:val="00F96E7C"/>
     <w:rsid w:val="00F97256"/>
     <w:rsid w:val="00FA3B60"/>
     <w:rsid w:val="00FB5CEE"/>
     <w:rsid w:val="00FC7C78"/>
     <w:rsid w:val="00FE037C"/>
@@ -4330,61 +4330,61 @@
     <w:rsid w:val="00F57734"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af4">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0065437B"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af5">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="0023542E"/>
+    <w:rsid w:val="00D72B6D"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af6">
     <w:name w:val="正文文本 字符"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="af5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="0023542E"/>
+    <w:rsid w:val="00D72B6D"/>
     <w:rPr>
       <w:sz w:val="21"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 主题​​">
@@ -4668,51 +4668,51 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{11CFEAFF-52FD-4FB9-B90D-C1E143CE8994}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{ACAC9E2B-1931-4CCC-ABAD-A1B7AE27EF41}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>839</Words>
   <Characters>4785</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>39</Lines>
   <Paragraphs>11</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>5613</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>