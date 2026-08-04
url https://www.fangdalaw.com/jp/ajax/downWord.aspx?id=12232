--- v0 (2026-06-03)
+++ v1 (2026-08-04)
@@ -36,189 +36,189 @@
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5485"/>
         <w:gridCol w:w="2836"/>
       </w:tblGrid>
       <w:tr w:rsidR="0049405C" w:rsidRPr="00C24D79" w14:paraId="76EB2C64" w14:textId="77777777" w:rsidTr="00E70303">
         <w:trPr>
           <w:trHeight w:val="3267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5485" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="271D78"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C4F11E8" w14:textId="1F1D8454" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00487951" w:rsidP="00487951">
+          <w:p w14:paraId="2C4F11E8" w14:textId="0442AAF2" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00B45368" w:rsidP="00B45368">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="xingming"/>
             <w:bookmarkStart w:id="1" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="1"/>
-            <w:r w:rsidRPr="00487951">
+            <w:r w:rsidRPr="00B45368">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>FANG QI</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
-          <w:p w14:paraId="706EB16B" w14:textId="4A6A5F69" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00487951" w:rsidP="00487951">
+          <w:p w14:paraId="706EB16B" w14:textId="0CA4AF47" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00B45368" w:rsidP="00B45368">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="didian"/>
-            <w:r w:rsidRPr="00487951">
+            <w:r w:rsidRPr="00B45368">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Partner</w:t>
             </w:r>
-            <w:r w:rsidRPr="00487951">
+            <w:r w:rsidRPr="00B45368">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>·</w:t>
             </w:r>
-            <w:r w:rsidRPr="00487951">
+            <w:r w:rsidRPr="00B45368">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Beijing</w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
-          <w:p w14:paraId="6199424A" w14:textId="6DDB1143" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00487951" w:rsidP="00487951">
+          <w:p w14:paraId="6199424A" w14:textId="24E4F476" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00B45368" w:rsidP="00B45368">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="dianhua"/>
-            <w:r w:rsidRPr="00487951">
+            <w:r w:rsidRPr="00B45368">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">+86 10 5769 5600 </w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
-          <w:p w14:paraId="4F910ACA" w14:textId="08323A8B" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00487951" w:rsidP="00487951">
+          <w:p w14:paraId="4F910ACA" w14:textId="7E831925" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00B45368" w:rsidP="00B45368">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="youxiang"/>
-            <w:r w:rsidRPr="00487951">
+            <w:r w:rsidRPr="00B45368">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>fang.qi@fangdalaw.com</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="22DBA835" w14:textId="677EAC48" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00F96E7C" w:rsidP="00860F89">
             <w:pPr>
               <w:ind w:leftChars="-52" w:left="-109"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C24D79">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:color w:val="545551"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D24C6CB" w14:textId="7850DB50" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00487951" w:rsidP="002932C9">
+          <w:p w14:paraId="2D24C6CB" w14:textId="420E9E16" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00B45368" w:rsidP="002932C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="tupian"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="50FA8B24" wp14:editId="7F5EB891">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="45D3780D" wp14:editId="535B9745">
                   <wp:extent cx="1651000" cy="2142519"/>
                   <wp:effectExtent l="0" t="0" r="6350" b="0"/>
                   <wp:docPr id="1" name="图片 1"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
@@ -258,76 +258,76 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C063291" w14:textId="5DC9D94D" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="002375A9" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C24D79">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>PRACTICE AREAS</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C1ACACA" w14:textId="09FC9C13" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="00487951" w:rsidP="007177F3">
+          <w:p w14:paraId="3C1ACACA" w14:textId="0668AF2F" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="00B45368" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="zhiyelingyu"/>
-            <w:r w:rsidRPr="00487951">
+            <w:r w:rsidRPr="00B45368">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>DR.  QI</w:t>
             </w:r>
-            <w:r w:rsidRPr="00487951">
+            <w:r w:rsidRPr="00B45368">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>’</w:t>
             </w:r>
-            <w:r w:rsidRPr="00487951">
+            <w:r w:rsidRPr="00B45368">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>S  PRIMARY  PRACTICE  AREAS   COVER INTELLECTUAL PROPERTY-RELATED TRANSACTIONS AND LITIGATION AND ANTITRUST LITIGATION.</w:t>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F19AE4C" w14:textId="19A41B01" w:rsidR="00451233" w:rsidRPr="00C24D79" w:rsidRDefault="00F80A79" w:rsidP="00DA428A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C24D79">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
           <w:noProof/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
@@ -387,51 +387,51 @@
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:roundrect w14:anchorId="053823F2" id="圆角矩形 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:-6.2pt;margin-top:-12.6pt;width:4.55pt;height:3.6pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDc1SqFegIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2yAQfp+0/wHxvtqO+mON4lRRqk6T&#10;qrZqO/WZYIiRMMeAxMn++h3gOG1X7WHaCwbu7ru7z98xu9p1mmyF8wpMTauTkhJhODTKrGv64/nm&#10;y1dKfGCmYRqMqOleeHo1//xp1tupmEALuhGOIIjx097WtA3BTovC81Z0zJ+AFQaNElzHAh7dumgc&#10;6xG908WkLM+LHlxjHXDhPd5eZyOdJ3wpBQ/3UnoRiK4p1hbS6tK6imsxn7Hp2jHbKj6Uwf6hio4p&#10;g0lHqGsWGNk49QdUp7gDDzKccOgKkFJxkXrAbqryXTdPLbMi9YLkeDvS5P8fLL/bPtkHhzT01k89&#10;bmMXO+m6+MX6yC6RtR/JErtAOF6eXZyXyChHy+nZRXUZqSyOodb58E1AR+Kmpg42pnnE35FYYttb&#10;H7L/wS+m86BVc6O0TocoAbHUjmwZ/rzVuhoyvPHSJvoaiFEZMN4Ux2bSLuy1iH7aPApJVIPlT1Ih&#10;SWfHJIxzYUKVTS1rRM5dnZXYaoYfI1K3CTAiS8w/Yg8Abxs4YGeYwT+GiiTTMbj8W2E5eIxImcGE&#10;MbhTBtxHABq7GjJn/wNJmZrI0gqa/YMjDvKQeMtvFP67W+bDA3M4Ffi3cdLDPS5SQ19TGHaUtOB+&#10;fXQf/VGsaKWkxymrqf+5YU5Qor8blPFldXoaxzIdUEYTPLjXltVri9l0S0AtVPimWJ620T/ow1Y6&#10;6F7wQVjErGhihmPumvLgDodlyNOPTwoXi0Vyw1G0LNyaJ8sjeGQ1yvJ598KcHQQcUPd3cJhINn0n&#10;4ewbIw0sNgGkSvo+8jrwjWOchDM8OfGdeH1OXseHcf4bAAD//wMAUEsDBBQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NT8JAEL2b+B82Y+KtbCliSOmWGIgkKBdQPC/d&#10;sW3cna3dBeq/dzjpZTKT9+Z9FIvBWXHGPrSeFIxHKQikypuWagXvb8/JDESImoy2nlDBDwZYlLc3&#10;hc6Nv9AOz/tYCxahkGsFTYxdLmWoGnQ6jHyHxNin752OfPa1NL2+sLizMkvTR+l0S+zQ6A6XDVZf&#10;+5NTsF4edttDu9l8b6cr+5rpjxdbr5W6vxtWcx5PcxARh/j3AdcOnB9KDnb0JzJBWAXJOHtgKi/Z&#10;NAPBjGQyAXG8IrMUZFnI/z3KXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDc1SqFegIA&#10;AGAFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="white [3212]" stroked="f" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5428E44C" w14:textId="77777777" w:rsidR="00487951" w:rsidRDefault="000E0C86" w:rsidP="00B670A2">
+    <w:p w14:paraId="1E5172C2" w14:textId="77777777" w:rsidR="00B45368" w:rsidRDefault="000E0C86" w:rsidP="00B670A2">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C24D79">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="545551"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E0DC835" wp14:editId="24238D24">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2512</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4508</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5271826" cy="0"/>
@@ -472,1714 +472,1714 @@
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:line w14:anchorId="3D0BA0F8" id="直接连接符 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".2pt,.35pt" to="415.3pt,.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKOATlvwEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+wYWFYYcXpo0V2K&#10;rdhH74pMxQL0BUmLnX8/ik7cohsGbNhFMCW+x/dIens7WcOOEJP2ruPrVc0ZOOl77Q4d//7t4fqG&#10;s5SF64XxDjp+gsRvd1fvtmNoofGDNz1EhiQutWPo+JBzaKsqyQGsSCsfwOGj8tGKjGE8VH0UI7Jb&#10;UzV1valGH/sQvYSU8PZ+fuQ74lcKZP6sVILMTMdRW6Yz0rkvZ7XbivYQRRi0PMsQ/6DCCu2w6EJ1&#10;L7JgP6L+hcpqGX3yKq+kt5VXSksgD+hmXb9x83UQAcgLNieFpU3p/9HKT8c79xSxDWNIbQpPsbiY&#10;VLRMGR2ecabkC5Wyidp2WtoGU2YSL983H9Y3zYYzeXmrZopCFWLKH8FbVj46brQrjkQrjo8pY1lM&#10;vaSUa+PKmbzR/YM2hoJ42N+ZyI6izLBu6g2NDYGv0jAq0OrFBX3lk4GZ9gsopntUO/uhBYOFVkgJ&#10;Lq/LOhATZheYQgkLsCbdfwSe8wsUaPn+BrwgqLJ3eQFb7Xz8XfU8XSSrOf/Sgdl3acHe9yeaL7UG&#10;t4gcnje+rOnrmOAv/+XuJwAAAP//AwBQSwMEFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FvwjAMhe+T9h8iT+I20g3WQWmK0IALh0kDhLRb2nhttcapmgCFX485bRdL&#10;T+/5+XM6720jTtj52pGCl2EEAqlwpqZSwX63fp6A8EGT0Y0jVHBBD/Ps8SHViXFn+sLTNpSCS8gn&#10;WkEVQptI6YsKrfZD1yKx9+M6qwPLrpSm02cut418jaJYWl0TX6h0ix8VFr/bo1WwO1x7uTl8LvK4&#10;3o+m39PV2/q6Umrw1C9nPBYzEAH78LcB9x+YHzIGy92RjBeNgjHnFLyDYG8yimIQ+V3KLJX/+bMb&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEo4BOW/AQAA3wMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAAAAAAAAAAAA&#10;AAAAGQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" strokecolor="#002060" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="569245CF" w14:textId="77777777" w:rsidR="00487951" w:rsidRDefault="00487951" w:rsidP="00487951">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00487951">
+    <w:p w14:paraId="4E617E1C" w14:textId="77777777" w:rsidR="00B45368" w:rsidRDefault="00B45368" w:rsidP="00B45368">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B45368">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Dr. Fang Qi has represented clients in all stages of patent, trade secret, trademark, copyright and antitrust litigation. Fang has extensive experience working with electronics, telecommunication, new energy, pharmaceutical, petrochemical, consumer goods, and manufacturing companies. A number of Fang</w:t>
       </w:r>
-      <w:r w:rsidRPr="00487951">
+      <w:r w:rsidRPr="00B45368">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00487951">
+      <w:r w:rsidRPr="00B45368">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">s cases have been selected as annual leading or top ten cases by the Supreme Court, the regional high courts and the State Intellectual Property Office. Fang is a frequent speaker on various intellectual property and antitrust issues and co-author of the treatise </w:t>
       </w:r>
-      <w:r w:rsidRPr="00487951">
+      <w:r w:rsidRPr="00B45368">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="00487951">
+      <w:r w:rsidRPr="00B45368">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Intellectual Property Rights in China</w:t>
       </w:r>
-      <w:r w:rsidRPr="00487951">
+      <w:r w:rsidRPr="00B45368">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="00487951">
+      <w:r w:rsidRPr="00B45368">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Westlaw, Business Laws of China). Fang was named as one of the 100 top attorneys by China Business Law Journal and recommended by Chambers, China Law and Practice and Asialaw as a leading lawyer in the intellectual property litigation.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5341DE81" w14:textId="77777777" w:rsidR="00487951" w:rsidRDefault="00487951" w:rsidP="00487951">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00487951">
+    <w:p w14:paraId="31668419" w14:textId="77777777" w:rsidR="00B45368" w:rsidRDefault="00B45368" w:rsidP="00B45368">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B45368">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Fang graduated from Columbia Law School, where he was a Harlan Fiske Stone Scholar and articles editor of the Columbia Science and Technology Law Review.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="667E27C2" w14:textId="77777777" w:rsidR="00487951" w:rsidRDefault="00487951" w:rsidP="00487951">
+    <w:p w14:paraId="4B174888" w14:textId="77777777" w:rsidR="00B45368" w:rsidRDefault="00B45368" w:rsidP="00B45368">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00487951">
+      <w:r w:rsidRPr="00B45368">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>REPRESENTATIVE MATTERS AND CASES</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7911A73E" w14:textId="77777777" w:rsidR="00487951" w:rsidRDefault="00487951" w:rsidP="00487951">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00487951">
+    <w:p w14:paraId="68E0E508" w14:textId="77777777" w:rsidR="00B45368" w:rsidRDefault="00B45368" w:rsidP="00B45368">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B45368">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Litigation Matters</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C8F5BB6" w14:textId="77777777" w:rsidR="00487951" w:rsidRDefault="00487951" w:rsidP="00487951">
+    <w:p w14:paraId="772D1E3C" w14:textId="77777777" w:rsidR="00B45368" w:rsidRDefault="00B45368" w:rsidP="00B45368">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00487951">
+      <w:r w:rsidRPr="00B45368">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Defended Watson Pharmaceuticals in a patent infringement case filed by Eli Lilly concerning the manufacturing process of Olanzapine in one of few pharmaceutical patent cases heard by the Supreme Court and obtained favorable judgment. This case was identified as a </w:t>
       </w:r>
-      <w:r w:rsidRPr="00487951">
+      <w:r w:rsidRPr="00B45368">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>‘</w:t>
       </w:r>
-      <w:r w:rsidRPr="00487951">
+      <w:r w:rsidRPr="00B45368">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Guiding Case</w:t>
       </w:r>
-      <w:r w:rsidRPr="00487951">
+      <w:r w:rsidRPr="00B45368">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="00487951">
+      <w:r w:rsidRPr="00B45368">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> by the Supreme Court.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7579DD72" w14:textId="77777777" w:rsidR="00487951" w:rsidRDefault="00487951" w:rsidP="00487951">
+    <w:p w14:paraId="5F707AB4" w14:textId="77777777" w:rsidR="00B45368" w:rsidRDefault="00B45368" w:rsidP="00B45368">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00487951">
+      <w:r w:rsidRPr="00B45368">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Defended Texas Instruments in a patent infringement case before the Shenzhen Intermediate Court and obtained favorable judgment</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="06409A06" w14:textId="77777777" w:rsidR="00487951" w:rsidRDefault="00487951" w:rsidP="00487951">
+    <w:p w14:paraId="47204299" w14:textId="77777777" w:rsidR="00B45368" w:rsidRDefault="00B45368" w:rsidP="00B45368">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00487951">
+      <w:r w:rsidRPr="00B45368">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Power Integrations in multiple patent infringement cases against a leading semiconductor manufacturer concerning invention patents over power control devices before the Jiangsu High Court</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="44ACA59B" w14:textId="77777777" w:rsidR="00487951" w:rsidRDefault="00487951" w:rsidP="00487951">
+    <w:p w14:paraId="49F65025" w14:textId="77777777" w:rsidR="00B45368" w:rsidRDefault="00B45368" w:rsidP="00B45368">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00487951">
+      <w:r w:rsidRPr="00B45368">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Carl Zeiss SMT in a number of invalidation actions before the Patent Reexamination Board, the Beijing IP Court and the Beijing High Court concerning patents in the photolithography technology</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="760A9E27" w14:textId="77777777" w:rsidR="00487951" w:rsidRDefault="00487951" w:rsidP="00487951">
+    <w:p w14:paraId="24057DD3" w14:textId="77777777" w:rsidR="00B45368" w:rsidRDefault="00B45368" w:rsidP="00B45368">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00487951">
+      <w:r w:rsidRPr="00B45368">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Defended InterDigital in antitrust and FRAND related lawsuits filed by several implementers of the relevant telecommunication standards before the Shenzhen Intermediate Court, the Guangdong High Court, the Jiangsu High Court and the Supreme Court</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="107AFC87" w14:textId="77777777" w:rsidR="00487951" w:rsidRDefault="00487951" w:rsidP="00487951">
+    <w:p w14:paraId="3BD5A230" w14:textId="77777777" w:rsidR="00B45368" w:rsidRDefault="00B45368" w:rsidP="00B45368">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00487951">
+      <w:r w:rsidRPr="00B45368">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented VMware in an antitrust case filed by its former reseller before the Beijing Intellectual Property Court for alleged abuse of market dominance</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2BEE8821" w14:textId="77777777" w:rsidR="00487951" w:rsidRDefault="00487951" w:rsidP="00487951">
+    <w:p w14:paraId="0ED9CB0F" w14:textId="77777777" w:rsidR="00B45368" w:rsidRDefault="00B45368" w:rsidP="00B45368">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00487951">
+      <w:r w:rsidRPr="00B45368">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented the General Electric Company in obtaining a preliminary injunction against one of its former employees for misappropriating trade secrets</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4A23D71D" w14:textId="77777777" w:rsidR="00487951" w:rsidRDefault="00487951" w:rsidP="00487951">
+    <w:p w14:paraId="0EA198DD" w14:textId="77777777" w:rsidR="00B45368" w:rsidRDefault="00B45368" w:rsidP="00B45368">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00487951">
+      <w:r w:rsidRPr="00B45368">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a leading global Petrochemical Company against its former collaborator in China for trade secret misappropriation that involves one of the largest damage claims in the intellectual property cases</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3AF9D369" w14:textId="77777777" w:rsidR="00487951" w:rsidRDefault="00487951" w:rsidP="00487951">
+    <w:p w14:paraId="20F8742A" w14:textId="77777777" w:rsidR="00B45368" w:rsidRDefault="00B45368" w:rsidP="00B45368">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00487951">
+      <w:r w:rsidRPr="00B45368">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Dow Chemical and JM Davy to obtain a favorable decision from the Liaocheng Intermediate Court that recognizes the arbitral award in the amount of nearly RMB 800 million against Luxi Chemical issued by the Arbitration Institute of the Stockholm Chamber of Commerce</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="11B9DCB7" w14:textId="77777777" w:rsidR="00487951" w:rsidRDefault="00487951" w:rsidP="00487951">
+    <w:p w14:paraId="63E4E1C9" w14:textId="77777777" w:rsidR="00B45368" w:rsidRDefault="00B45368" w:rsidP="00B45368">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00487951">
+      <w:r w:rsidRPr="00B45368">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented ByteDance in a copyright case before the Beijing High Court concerning alleged infringement of the source codes for a hugely popular video-sharing application</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="12C65B45" w14:textId="77777777" w:rsidR="00487951" w:rsidRDefault="00487951" w:rsidP="00487951">
+    <w:p w14:paraId="1C815F46" w14:textId="77777777" w:rsidR="00B45368" w:rsidRDefault="00B45368" w:rsidP="00B45368">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00487951">
+      <w:r w:rsidRPr="00B45368">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a leading global Internet Service Provider in multiple copyright and trademark civil and administrative disputes</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0095EBD9" w14:textId="77777777" w:rsidR="00487951" w:rsidRDefault="00487951" w:rsidP="00487951">
+    <w:p w14:paraId="2C2ADA77" w14:textId="77777777" w:rsidR="00B45368" w:rsidRDefault="00B45368" w:rsidP="00B45368">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00487951">
+      <w:r w:rsidRPr="00B45368">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Mindray Medical International in pursuing a claim of frivolous litigation against Edan Precision Instruments before the Shenzhen Intermediate Court</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3E73B563" w14:textId="77777777" w:rsidR="00487951" w:rsidRDefault="00487951" w:rsidP="00487951">
+    <w:p w14:paraId="0A10564E" w14:textId="77777777" w:rsidR="00B45368" w:rsidRDefault="00B45368" w:rsidP="00B45368">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00487951">
+      <w:r w:rsidRPr="00B45368">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Obtained favorable decisions from the Supreme Court for basketball legend Mr. Michael Jordan in litigation against Qiaodan Sports Company for its registration and use of Mr. Jordan</w:t>
       </w:r>
-      <w:r w:rsidRPr="00487951">
+      <w:r w:rsidRPr="00B45368">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00487951">
+      <w:r w:rsidRPr="00B45368">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">s name and image. This case was identified as a </w:t>
       </w:r>
-      <w:r w:rsidRPr="00487951">
+      <w:r w:rsidRPr="00B45368">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>‘</w:t>
       </w:r>
-      <w:r w:rsidRPr="00487951">
+      <w:r w:rsidRPr="00B45368">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Guiding Case</w:t>
       </w:r>
-      <w:r w:rsidRPr="00487951">
+      <w:r w:rsidRPr="00B45368">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="00487951">
+      <w:r w:rsidRPr="00B45368">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> by the Supreme Court</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6421A7D4" w14:textId="77777777" w:rsidR="00487951" w:rsidRDefault="00487951" w:rsidP="00487951">
+    <w:p w14:paraId="21063588" w14:textId="77777777" w:rsidR="00B45368" w:rsidRDefault="00B45368" w:rsidP="00B45368">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00487951">
+      <w:r w:rsidRPr="00B45368">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Represented Tesla against the squatter who registered the </w:t>
       </w:r>
-      <w:r w:rsidRPr="00487951">
+      <w:r w:rsidRPr="00B45368">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="00487951">
+      <w:r w:rsidRPr="00B45368">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Tesla</w:t>
       </w:r>
-      <w:r w:rsidRPr="00487951">
+      <w:r w:rsidRPr="00B45368">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="00487951">
+      <w:r w:rsidRPr="00B45368">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> trademark, domain name and trade name. Through a series of administrative and civil proceedings, the parties reached a settlement by which the squatter assigned all the rights back to Tesla</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="495FFC6B" w14:textId="77777777" w:rsidR="00487951" w:rsidRDefault="00487951" w:rsidP="00487951">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00487951">
+    <w:p w14:paraId="0B4A2DA7" w14:textId="77777777" w:rsidR="00B45368" w:rsidRDefault="00B45368" w:rsidP="00B45368">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B45368">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Non-Litigation Matters</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="13CFF204" w14:textId="77777777" w:rsidR="00487951" w:rsidRDefault="00487951" w:rsidP="00487951">
+    <w:p w14:paraId="68297375" w14:textId="77777777" w:rsidR="00B45368" w:rsidRDefault="00B45368" w:rsidP="00B45368">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00487951">
+      <w:r w:rsidRPr="00B45368">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a Swiss company in an investigation by the State General Administration of Sports after an accident caused by potential safety issues in certain sport air guns</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="256E6DFD" w14:textId="77777777" w:rsidR="00487951" w:rsidRDefault="00487951" w:rsidP="00487951">
+    <w:p w14:paraId="201A1DC1" w14:textId="77777777" w:rsidR="00B45368" w:rsidRDefault="00B45368" w:rsidP="00B45368">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00487951">
+      <w:r w:rsidRPr="00B45368">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised a European Pharmaceutical Company during its registration of pharmaceutical products with the National Medical Products Administration</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="11716997" w14:textId="77777777" w:rsidR="00487951" w:rsidRDefault="00487951" w:rsidP="00487951">
+    <w:p w14:paraId="5977650D" w14:textId="77777777" w:rsidR="00B45368" w:rsidRDefault="00B45368" w:rsidP="00B45368">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00487951">
+      <w:r w:rsidRPr="00B45368">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised a European healthcare technology company in its investment in a local company, including due diligence and deal negotiations</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6FDA324D" w14:textId="77777777" w:rsidR="00487951" w:rsidRDefault="00487951" w:rsidP="00487951">
+    <w:p w14:paraId="6A3F9C73" w14:textId="77777777" w:rsidR="00B45368" w:rsidRDefault="00B45368" w:rsidP="00B45368">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00487951">
+      <w:r w:rsidRPr="00B45368">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented NTT DoCoMo in negotiation with a local smartphone company for licensing cellular standard essential patents</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="75D0D949" w14:textId="77777777" w:rsidR="00487951" w:rsidRDefault="00487951" w:rsidP="00487951">
+    <w:p w14:paraId="40B778E8" w14:textId="77777777" w:rsidR="00B45368" w:rsidRDefault="00B45368" w:rsidP="00B45368">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00487951">
+      <w:r w:rsidRPr="00B45368">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Designed and drafted the documents for trade secret protection for a leading insurance company and provided the relevant trainings</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="43C3FC47" w14:textId="77777777" w:rsidR="00487951" w:rsidRDefault="00487951" w:rsidP="00487951">
+    <w:p w14:paraId="0190CBA0" w14:textId="77777777" w:rsidR="00B45368" w:rsidRDefault="00B45368" w:rsidP="00B45368">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00487951">
+      <w:r w:rsidRPr="00B45368">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised Blizzard Entertainment on Chinese law issues relating to infringement claims raised by a non-practicing patent holder concerning patents over gaming technologies</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="403275A4" w14:textId="77777777" w:rsidR="00487951" w:rsidRDefault="00487951" w:rsidP="00487951">
+    <w:p w14:paraId="02EA6762" w14:textId="77777777" w:rsidR="00B45368" w:rsidRDefault="00B45368" w:rsidP="00B45368">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00487951">
+      <w:r w:rsidRPr="00B45368">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised a leading US consumer electronic company on various IP protection issues relating to its marketing and sales activities in China</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="31680CE2" w14:textId="77777777" w:rsidR="00487951" w:rsidRDefault="00487951" w:rsidP="00487951">
+    <w:p w14:paraId="432B6BE6" w14:textId="77777777" w:rsidR="00B45368" w:rsidRDefault="00B45368" w:rsidP="00B45368">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00487951">
+      <w:r w:rsidRPr="00B45368">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised Air Products on IP issues relating to cross-border transactions and business collaboration with local partners</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A84C940" w14:textId="77777777" w:rsidR="00487951" w:rsidRDefault="00487951" w:rsidP="00487951">
+    <w:p w14:paraId="28B9231D" w14:textId="77777777" w:rsidR="00B45368" w:rsidRDefault="00B45368" w:rsidP="00B45368">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00487951">
+      <w:r w:rsidRPr="00B45368">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised various investors in IP due diligence work for target companies in the healthcare, biotechnology, electronics and manufacturing industries</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1997432D" w14:textId="77777777" w:rsidR="00487951" w:rsidRDefault="00487951" w:rsidP="00487951">
+    <w:p w14:paraId="4BFCB8B4" w14:textId="77777777" w:rsidR="00B45368" w:rsidRDefault="00B45368" w:rsidP="00B45368">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00487951">
+      <w:r w:rsidRPr="00B45368">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised Infineon Technologies on the Anti-Monopoly Law compliance issues concerning its working with local partners about technology sales and development</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="66271B07" w14:textId="77777777" w:rsidR="00487951" w:rsidRDefault="00487951" w:rsidP="00487951">
+    <w:p w14:paraId="7EF257A6" w14:textId="77777777" w:rsidR="00B45368" w:rsidRDefault="00B45368" w:rsidP="00B45368">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00487951">
+      <w:r w:rsidRPr="00B45368">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised Shanghai Shilu Equipment Company in its IP purchase and technology cooperation negotiation with a research institution</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="257E9EB9" w14:textId="77777777" w:rsidR="00487951" w:rsidRDefault="00487951" w:rsidP="00487951">
+    <w:p w14:paraId="06AC4F89" w14:textId="77777777" w:rsidR="00B45368" w:rsidRDefault="00B45368" w:rsidP="00B45368">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00487951">
+      <w:r w:rsidRPr="00B45368">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Education</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="32BB5BB6" w14:textId="77777777" w:rsidR="00487951" w:rsidRDefault="00487951" w:rsidP="00487951">
+    <w:p w14:paraId="7D2970A7" w14:textId="77777777" w:rsidR="00B45368" w:rsidRDefault="00B45368" w:rsidP="00B45368">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00487951">
+      <w:r w:rsidRPr="00B45368">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Columbia University School of Law, J.D.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="05A36F5D" w14:textId="77777777" w:rsidR="00487951" w:rsidRDefault="00487951" w:rsidP="00487951">
+    <w:p w14:paraId="2D4EE44A" w14:textId="77777777" w:rsidR="00B45368" w:rsidRDefault="00B45368" w:rsidP="00B45368">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00487951">
+      <w:r w:rsidRPr="00B45368">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>City University of New York, Ph.D., Biochemistry</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2440E008" w14:textId="77777777" w:rsidR="00487951" w:rsidRDefault="00487951" w:rsidP="00487951">
+    <w:p w14:paraId="04C23AA5" w14:textId="77777777" w:rsidR="00B45368" w:rsidRDefault="00B45368" w:rsidP="00B45368">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00487951">
+      <w:r w:rsidRPr="00B45368">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Peking University, B.S., Biochemistry</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="203E423F" w14:textId="77777777" w:rsidR="00487951" w:rsidRDefault="00487951" w:rsidP="00487951">
+    <w:p w14:paraId="7FF2DDEC" w14:textId="77777777" w:rsidR="00B45368" w:rsidRDefault="00B45368" w:rsidP="00B45368">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00487951">
+      <w:r w:rsidRPr="00B45368">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Professional Qualification</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3E6D9EC6" w14:textId="77777777" w:rsidR="00487951" w:rsidRDefault="00487951" w:rsidP="00487951">
+    <w:p w14:paraId="34B5796D" w14:textId="77777777" w:rsidR="00B45368" w:rsidRDefault="00B45368" w:rsidP="00B45368">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00487951">
+      <w:r w:rsidRPr="00B45368">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Admitted to practice before the SIPO</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2B38DB8D" w14:textId="77777777" w:rsidR="00487951" w:rsidRDefault="00487951" w:rsidP="00487951">
+    <w:p w14:paraId="53046660" w14:textId="77777777" w:rsidR="00B45368" w:rsidRDefault="00B45368" w:rsidP="00B45368">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00487951">
+      <w:r w:rsidRPr="00B45368">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Admitted to practice before the USPTO</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2DE4B6B0" w14:textId="77777777" w:rsidR="00487951" w:rsidRDefault="00487951" w:rsidP="00487951">
+    <w:p w14:paraId="7E38939B" w14:textId="77777777" w:rsidR="00B45368" w:rsidRDefault="00B45368" w:rsidP="00B45368">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00487951">
+      <w:r w:rsidRPr="00B45368">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Admitted to practice in the PRC</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="60C86096" w14:textId="77777777" w:rsidR="00487951" w:rsidRDefault="00487951" w:rsidP="00487951">
+    <w:p w14:paraId="41576BF0" w14:textId="77777777" w:rsidR="00B45368" w:rsidRDefault="00B45368" w:rsidP="00B45368">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00487951">
+      <w:r w:rsidRPr="00B45368">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Admitted to practice in New York</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1BD89B44" w14:textId="77777777" w:rsidR="00487951" w:rsidRDefault="00487951" w:rsidP="00487951">
+    <w:p w14:paraId="4EC33EC8" w14:textId="77777777" w:rsidR="00B45368" w:rsidRDefault="00B45368" w:rsidP="00B45368">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00487951">
+      <w:r w:rsidRPr="00B45368">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>OTHER INFORMATION</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="447C1292" w14:textId="77777777" w:rsidR="00487951" w:rsidRDefault="00487951" w:rsidP="00487951">
+    <w:p w14:paraId="50327D94" w14:textId="77777777" w:rsidR="00B45368" w:rsidRDefault="00B45368" w:rsidP="00B45368">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00487951">
+      <w:r w:rsidRPr="00B45368">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Publications</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="59888214" w14:textId="77777777" w:rsidR="00487951" w:rsidRDefault="00487951" w:rsidP="00487951">
+    <w:p w14:paraId="3910C40D" w14:textId="77777777" w:rsidR="00B45368" w:rsidRDefault="00B45368" w:rsidP="00B45368">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00487951">
+      <w:r w:rsidRPr="00B45368">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Protection of Information as Trade Secrets in China，Fang Qi and Danae Wu, China Law &amp; Practice, September 2021. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="32A70B0E" w14:textId="77777777" w:rsidR="00487951" w:rsidRDefault="00487951" w:rsidP="00487951">
+    <w:p w14:paraId="64476E23" w14:textId="77777777" w:rsidR="00B45368" w:rsidRDefault="00B45368" w:rsidP="00B45368">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00487951">
+      <w:r w:rsidRPr="00B45368">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">The Fourth Amendment to the Patent Law, Fang Qi and Danae Wu, China Law &amp; Practice, November 2020. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4107083C" w14:textId="77777777" w:rsidR="00487951" w:rsidRDefault="00487951" w:rsidP="00487951">
+    <w:p w14:paraId="30BCFAE9" w14:textId="77777777" w:rsidR="00B45368" w:rsidRDefault="00B45368" w:rsidP="00B45368">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00487951">
+      <w:r w:rsidRPr="00B45368">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>A Panoramic View of China</w:t>
       </w:r>
-      <w:r w:rsidRPr="00487951">
+      <w:r w:rsidRPr="00B45368">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00487951">
+      <w:r w:rsidRPr="00B45368">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">s Changing IP Landscape, Fang Qi, China Law &amp; Practice, February 2020 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="129EA0EF" w14:textId="77777777" w:rsidR="00487951" w:rsidRDefault="00487951" w:rsidP="00487951">
+    <w:p w14:paraId="652CD380" w14:textId="77777777" w:rsidR="00B45368" w:rsidRDefault="00B45368" w:rsidP="00B45368">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00487951">
+      <w:r w:rsidRPr="00B45368">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Annual Review on Intellectual Property Legislation and Practices, China Law &amp; Practice, February 2020 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3543A429" w14:textId="77777777" w:rsidR="00487951" w:rsidRDefault="00487951" w:rsidP="00487951">
+    <w:p w14:paraId="6B776CFA" w14:textId="77777777" w:rsidR="00B45368" w:rsidRDefault="00B45368" w:rsidP="00B45368">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00487951">
+      <w:r w:rsidRPr="00B45368">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Highlights from the SPC</w:t>
       </w:r>
-      <w:r w:rsidRPr="00487951">
+      <w:r w:rsidRPr="00B45368">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00487951">
+      <w:r w:rsidRPr="00B45368">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">s 2018 Annual Report on Intellectual Property Cases, Fang Qi and Melanie Zheng, China Law &amp; Practice, Q3 2019 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="76837941" w14:textId="77777777" w:rsidR="00487951" w:rsidRDefault="00487951" w:rsidP="00487951">
+    <w:p w14:paraId="6B168F88" w14:textId="77777777" w:rsidR="00B45368" w:rsidRDefault="00B45368" w:rsidP="00B45368">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00487951">
+      <w:r w:rsidRPr="00B45368">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Review of the Supreme People</w:t>
       </w:r>
-      <w:r w:rsidRPr="00487951">
+      <w:r w:rsidRPr="00B45368">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00487951">
+      <w:r w:rsidRPr="00B45368">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s Court</w:t>
       </w:r>
-      <w:r w:rsidRPr="00487951">
+      <w:r w:rsidRPr="00B45368">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00487951">
+      <w:r w:rsidRPr="00B45368">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">s 2017 Annual Report on Intellectual Property Cases, Fang Qi and Melanie Zheng, China Law &amp; Practice, Q3 2018 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="74C72067" w14:textId="77777777" w:rsidR="00487951" w:rsidRDefault="00487951" w:rsidP="00487951">
+    <w:p w14:paraId="5053F611" w14:textId="77777777" w:rsidR="00B45368" w:rsidRDefault="00B45368" w:rsidP="00B45368">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00487951">
+      <w:r w:rsidRPr="00B45368">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">How a Foreign Partner Secures its IPR Transfer in China, Fang Qi, China Law &amp; Practice, Q2 2018 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="482C6966" w14:textId="77777777" w:rsidR="00487951" w:rsidRDefault="00487951" w:rsidP="00487951">
+    <w:p w14:paraId="2630BD1E" w14:textId="77777777" w:rsidR="00B45368" w:rsidRDefault="00B45368" w:rsidP="00B45368">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00487951">
+      <w:r w:rsidRPr="00B45368">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Private Antitrust Litigation Guide</w:t>
       </w:r>
-      <w:r w:rsidRPr="00487951">
+      <w:r w:rsidRPr="00B45368">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
-      <w:r w:rsidRPr="00487951">
+      <w:r w:rsidRPr="00B45368">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">China, Fang Qi, Practical Law, December 2017 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F8B3BB7" w14:textId="77777777" w:rsidR="00487951" w:rsidRDefault="00487951" w:rsidP="00487951">
+    <w:p w14:paraId="50DAB6FE" w14:textId="77777777" w:rsidR="00B45368" w:rsidRDefault="00B45368" w:rsidP="00B45368">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="41"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00487951">
+      <w:r w:rsidRPr="00B45368">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Parallel Imports and Chinese Intellectual Property Laws, Fang Qi and Keira Li, Practical Law, June 2017 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="23B6C9E6" w14:textId="77777777" w:rsidR="00487951" w:rsidRDefault="00487951" w:rsidP="00487951">
+    <w:p w14:paraId="60769851" w14:textId="77777777" w:rsidR="00B45368" w:rsidRDefault="00B45368" w:rsidP="00B45368">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="42"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00487951">
+      <w:r w:rsidRPr="00B45368">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Top Court Boosts Trademark Protection, Tackles Bad Faith, Fang Qi, China Law &amp; Practice, Q2 2017 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3573574A" w14:textId="77777777" w:rsidR="00487951" w:rsidRDefault="00487951" w:rsidP="00487951">
+    <w:p w14:paraId="6387B586" w14:textId="77777777" w:rsidR="00B45368" w:rsidRDefault="00B45368" w:rsidP="00B45368">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="43"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00487951">
+      <w:r w:rsidRPr="00B45368">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Legal Basis for Bringing Private Antitrust Litigation Actions, Fang Qi, Practical Law, 2016 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3BB698BD" w14:textId="77777777" w:rsidR="00487951" w:rsidRDefault="00487951" w:rsidP="00487951">
+    <w:p w14:paraId="2CDA333E" w14:textId="77777777" w:rsidR="00B45368" w:rsidRDefault="00B45368" w:rsidP="00B45368">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="44"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00487951">
+      <w:r w:rsidRPr="00B45368">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Understanding the Courts</w:t>
       </w:r>
-      <w:r w:rsidRPr="00487951">
+      <w:r w:rsidRPr="00B45368">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00487951">
+      <w:r w:rsidRPr="00B45368">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Approach to Trade Secret Cases, China Law &amp; Practice, January 2016 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="02C43D0C" w14:textId="77777777" w:rsidR="00487951" w:rsidRDefault="00487951" w:rsidP="00487951">
+    <w:p w14:paraId="17DD68EC" w14:textId="77777777" w:rsidR="00B45368" w:rsidRDefault="00B45368" w:rsidP="00B45368">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="45"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00487951">
+      <w:r w:rsidRPr="00B45368">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">SEP Lessons Learned From Huawei v. ZTE, Fan Guo and Fang Qi, China Law &amp; Practice, August 2015 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="15DEE403" w14:textId="77777777" w:rsidR="00487951" w:rsidRDefault="00487951" w:rsidP="00487951">
+    <w:p w14:paraId="3A7CA9AA" w14:textId="77777777" w:rsidR="00B45368" w:rsidRDefault="00B45368" w:rsidP="00B45368">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="46"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00487951">
+      <w:r w:rsidRPr="00B45368">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">China: Antitrust Litigation, Fang Qi, The Asia-Pacific Antitrust Review, 2015 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="37F87A4D" w14:textId="77777777" w:rsidR="00487951" w:rsidRDefault="00487951" w:rsidP="00487951">
+    <w:p w14:paraId="1E5A57BB" w14:textId="77777777" w:rsidR="00B45368" w:rsidRDefault="00B45368" w:rsidP="00B45368">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="47"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00487951">
+      <w:r w:rsidRPr="00B45368">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">What the WeChat Case Says about Court Trends, Fang Qi, China Law &amp; Practice, May, 2015 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="31254B25" w14:textId="77777777" w:rsidR="00487951" w:rsidRDefault="00487951" w:rsidP="00487951">
+    <w:p w14:paraId="06683357" w14:textId="77777777" w:rsidR="00B45368" w:rsidRDefault="00B45368" w:rsidP="00B45368">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="48"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00487951">
+      <w:r w:rsidRPr="00B45368">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">China: Antitrust Litigation, Fang Qi, The Asia-Pacific Antitrust Review, 2014 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3DD0A54B" w14:textId="77777777" w:rsidR="00487951" w:rsidRDefault="00487951" w:rsidP="00487951">
+    <w:p w14:paraId="47ABC959" w14:textId="77777777" w:rsidR="00B45368" w:rsidRDefault="00B45368" w:rsidP="00B45368">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="49"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00487951">
+      <w:r w:rsidRPr="00B45368">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">The Pains of Judicial Reform, Fang Qi, China Law &amp; Practice, September 2014 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D83D148" w14:textId="77777777" w:rsidR="00487951" w:rsidRDefault="00487951" w:rsidP="00487951">
+    <w:p w14:paraId="1091B60D" w14:textId="77777777" w:rsidR="00B45368" w:rsidRDefault="00B45368" w:rsidP="00B45368">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="50"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00487951">
+      <w:r w:rsidRPr="00B45368">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Consideration of Economic Evidence by Chinese Courts in Antitrust Litigation, Fang Qi, Yan Luo and Marshall Yan, Competition Policy International, February 2014 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="41CED0F6" w14:textId="77777777" w:rsidR="00487951" w:rsidRDefault="00487951" w:rsidP="00487951">
+    <w:p w14:paraId="0387ED08" w14:textId="77777777" w:rsidR="00B45368" w:rsidRDefault="00B45368" w:rsidP="00B45368">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="51"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00487951">
+      <w:r w:rsidRPr="00B45368">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Courts Get Tough on Resale Price Maintenance, Fang Qi &amp; Haiyan Tao, China Law &amp; Practice, September 2013 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="41B855FB" w14:textId="77777777" w:rsidR="00487951" w:rsidRDefault="00487951" w:rsidP="00487951">
+    <w:p w14:paraId="4E2342C1" w14:textId="77777777" w:rsidR="00B45368" w:rsidRDefault="00B45368" w:rsidP="00B45368">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="52"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00487951">
+      <w:r w:rsidRPr="00B45368">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Failing to Define the Relevant Market, Fang Qi, China Law &amp; Practice, July 2013 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6ED51413" w14:textId="77777777" w:rsidR="00487951" w:rsidRDefault="00487951" w:rsidP="00487951">
+    <w:p w14:paraId="2B2C44BD" w14:textId="77777777" w:rsidR="00B45368" w:rsidRDefault="00B45368" w:rsidP="00B45368">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="53"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00487951">
+      <w:r w:rsidRPr="00B45368">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Curbing Damage Awards, Fang Qi, China Law &amp; Practice, March 2013 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="35F393D3" w14:textId="77777777" w:rsidR="00487951" w:rsidRDefault="00487951" w:rsidP="00487951">
+    <w:p w14:paraId="7933ADCB" w14:textId="77777777" w:rsidR="00B45368" w:rsidRDefault="00B45368" w:rsidP="00B45368">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="54"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00487951">
+      <w:r w:rsidRPr="00B45368">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Microsoft v. Motorola: License of Standard Essential Patents, Fang Qi, Nye Wang, Technology Innovation and Intellectual Property, 2nd Issue, 2013 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="57F3EFEB" w14:textId="77777777" w:rsidR="00487951" w:rsidRDefault="00487951" w:rsidP="00487951">
+    <w:p w14:paraId="0A20C0E1" w14:textId="77777777" w:rsidR="00B45368" w:rsidRDefault="00B45368" w:rsidP="00B45368">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="55"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00487951">
+      <w:r w:rsidRPr="00B45368">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Prior Art Defense in Patent Litigation: A Legal Quagmire? Fang Qi, China Law &amp; Practice, January, 2012 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7732FC24" w14:textId="77777777" w:rsidR="00487951" w:rsidRDefault="00487951" w:rsidP="00487951">
+    <w:p w14:paraId="763197FB" w14:textId="77777777" w:rsidR="00B45368" w:rsidRDefault="00B45368" w:rsidP="00B45368">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="56"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00487951">
+      <w:r w:rsidRPr="00B45368">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Web Search War: Renren v. Baidu, Fang Qi &amp; Tingting Liao, China Law &amp; Practice, November 2011 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E61CBFC" w14:textId="77777777" w:rsidR="00487951" w:rsidRDefault="00487951" w:rsidP="00487951">
+    <w:p w14:paraId="1316EE3F" w14:textId="77777777" w:rsidR="00B45368" w:rsidRDefault="00B45368" w:rsidP="00B45368">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="57"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00487951">
+      <w:r w:rsidRPr="00B45368">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Searching For a Seller, Fang Qi, China Law &amp; Practice, July 2011 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5567FC3C" w14:textId="580013D3" w:rsidR="00686369" w:rsidRPr="00487951" w:rsidRDefault="00487951" w:rsidP="00487951">
+    <w:p w14:paraId="5567FC3C" w14:textId="3B8D4CEB" w:rsidR="00686369" w:rsidRPr="00B45368" w:rsidRDefault="00B45368" w:rsidP="00B45368">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="58"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00487951">
+      <w:r w:rsidRPr="00B45368">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Uneasy Options, Fang Qi, China Law &amp; Practice, February 2011. </w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00686369" w:rsidRPr="00487951" w:rsidSect="002D0826">
+    <w:sectPr w:rsidR="00686369" w:rsidRPr="00B45368" w:rsidSect="002D0826">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1797" w:bottom="1440" w:left="1797" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="3584D350" w14:textId="77777777" w:rsidR="004167EC" w:rsidRDefault="004167EC" w:rsidP="00F57734">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="2493FDE5" w14:textId="77777777" w:rsidR="004167EC" w:rsidRDefault="004167EC" w:rsidP="00F57734">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -2377,1440 +2377,1440 @@
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="01BD4B3F"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="B6765AF4"/>
+    <w:nsid w:val="008360A2"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="D3EA54F8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="02EA674C"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="085C310E"/>
+    <w:nsid w:val="024E0696"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="7318EF6E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="07B438AD"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="E6643348"/>
+    <w:nsid w:val="0E2B44D2"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="44D28EDA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="07C120B3"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="B3AA22D2"/>
+    <w:nsid w:val="110F240C"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="8F36A732"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0A910C9D"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="F370A11C"/>
+    <w:nsid w:val="14D262A7"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="47D2BA8A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0B0E4BA8"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="6AF0F842"/>
+    <w:nsid w:val="15E47574"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="D71CE0CE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0B40573D"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="453A461E"/>
+    <w:nsid w:val="1666736C"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="6D98C9F4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0C9B50EC"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="84704776"/>
+    <w:nsid w:val="1A543C15"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="C0FADE24"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1108087E"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="0994F5C8"/>
+    <w:nsid w:val="1B11074C"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="7C16D6B6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1329521A"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="DB14529C"/>
+    <w:nsid w:val="1BAD6A02"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="FDC4F220"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="14AB1640"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="82D83792"/>
+    <w:nsid w:val="1DC24790"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="0C4884A2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="15021D91"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="01B49D1A"/>
+    <w:nsid w:val="24B611BC"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="8932C812"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="19FE486C"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="973C44A2"/>
+    <w:nsid w:val="2DFC5BF3"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="2A708224"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1A7108CE"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="F7B21450"/>
+    <w:nsid w:val="339B7403"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="936636DA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1A980201"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="AC42EA3E"/>
+    <w:nsid w:val="34432C29"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="50FC69C0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="21224288"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="2C0ACF88"/>
+    <w:nsid w:val="37E45DC6"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="8742958E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="218B154A"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="309A1062"/>
+    <w:nsid w:val="39F64E7A"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="A8869C5A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="222D6127"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="1BB2FECE"/>
+    <w:nsid w:val="3B5F5DC7"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="6332E566"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="237B58F0"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="BE92838C"/>
+    <w:nsid w:val="3D180059"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="0D523DC2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="27482E90"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="9B28E048"/>
+    <w:nsid w:val="3D373424"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="8EAA87A6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="278673CE"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="DC80DF3E"/>
+    <w:nsid w:val="40802E18"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="212621F2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="291415D2"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="2C38DB46"/>
+    <w:nsid w:val="41D55062"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="359295CE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="29B06F12"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="F99A3A4E"/>
+    <w:nsid w:val="439C04D6"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="F74E05A4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="29D17AF1"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="18F0EEFC"/>
+    <w:nsid w:val="45325C58"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="BE6022CA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2AD56282"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="9996A884"/>
+    <w:nsid w:val="465A35EA"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="D278E05E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2B17434E"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="F8C0825E"/>
+    <w:nsid w:val="4772231A"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="8384D264"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2EAA6CD7"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="E154FE02"/>
+    <w:nsid w:val="4EE15F15"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="C7E4F72A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2F743BB9"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="37B0C9B0"/>
+    <w:nsid w:val="4F4438D0"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="F2F43DD4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="31B65217"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="EFAE6DF8"/>
+    <w:nsid w:val="554F0DB6"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="3BFA61EE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="34DA57E8"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="401CCF2A"/>
+    <w:nsid w:val="572C7AC9"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="68BC5098"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="35DA32A2"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="2B5E3DB6"/>
+    <w:nsid w:val="58CB31B9"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="5C4677E8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3BBF4561"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="1EE47DD6"/>
+    <w:nsid w:val="59711E44"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="C4B00D5C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="43571147"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="B91C1528"/>
+    <w:nsid w:val="5BE35733"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="EA844954"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4588327F"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="EB18A530"/>
+    <w:nsid w:val="5C1552C3"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="5762AD5E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4BA07A4C"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="087A8704"/>
+    <w:nsid w:val="5CAF74B0"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="03E4B8C6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4C9D5AB5"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="E6CCA5EA"/>
+    <w:nsid w:val="5D362B48"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="438494DE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4F181A17"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="F0548F6E"/>
+    <w:nsid w:val="5D392845"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="FEA6B108"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="50370EB1"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="C884F6C0"/>
+    <w:nsid w:val="5E327954"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="989E536E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="59F25FDC"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="CAEEBFC4"/>
+    <w:nsid w:val="5FED4C98"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="23D61910"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5ACA3142"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="63A62DCE"/>
+    <w:nsid w:val="66A10480"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="24E4BFFC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5D1B16C6"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="B53E7BB6"/>
+    <w:nsid w:val="66EF380A"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="5948B74C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5FE77117"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="E97E30A4"/>
+    <w:nsid w:val="67685793"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="C4A0B186"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="610306A1"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="60A63586"/>
+    <w:nsid w:val="6A2A0D29"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="6F1CFE42"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="43" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6251107A"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="C868B94E"/>
+    <w:nsid w:val="6A4D5006"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="1F74F19C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="44" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="64236234"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="9894F664"/>
+    <w:nsid w:val="6D285D6C"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="4650FB88"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="45" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="66A63A48"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="EA36A226"/>
+    <w:nsid w:val="6E7543D7"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="6D98C9F4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="46" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="67C2533E"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="8E3C18E0"/>
+    <w:nsid w:val="73334764"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="DED6493C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="47" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="67DB1D18"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="39B4389E"/>
+    <w:nsid w:val="734B4E17"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="EA00CAA6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="48" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="68B36E30"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="63F421EE"/>
+    <w:nsid w:val="74C9218B"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="4268F7D4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="49" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6B3C326B"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="0A80295E"/>
+    <w:nsid w:val="74D42BFF"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="C57E1EB2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="50" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6BD92309"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="F12CD422"/>
+    <w:nsid w:val="75156AD2"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="B26C8FB0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="51" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="71DE1E01"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="4400254C"/>
+    <w:nsid w:val="76881CE4"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="4B5A26DA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="52" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="750C2DED"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="5FC47746"/>
+    <w:nsid w:val="76BF4FEA"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="6C7AEAE4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="53" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="75383673"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="290E75EC"/>
+    <w:nsid w:val="76D76923"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="1624C438"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="54" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="790A3CAD"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="7604E3B0"/>
+    <w:nsid w:val="77A6690A"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="9522A504"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="55" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="79272526"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="7ED653CE"/>
+    <w:nsid w:val="78B33647"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="9604A61C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="56" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7DE75229"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="2C0ACF88"/>
+    <w:nsid w:val="7D626BAB"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="6B866800"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="57" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7EB24DE3"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="991C516C"/>
+    <w:nsid w:val="7F8978E3"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="4C5E13AE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
-    <w:abstractNumId w:val="3"/>
+    <w:abstractNumId w:val="32"/>
   </w:num>
   <w:num w:numId="2">
-    <w:abstractNumId w:val="11"/>
+    <w:abstractNumId w:val="26"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="33"/>
   </w:num>
   <w:num w:numId="4">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="43"/>
+  </w:num>
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="9">
     <w:abstractNumId w:val="44"/>
   </w:num>
-  <w:num w:numId="5">
-[...13 lines deleted...]
-  </w:num>
   <w:num w:numId="10">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="11">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="12">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="14">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="15">
+    <w:abstractNumId w:val="40"/>
+  </w:num>
+  <w:num w:numId="16">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="17">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="18">
+    <w:abstractNumId w:val="42"/>
+  </w:num>
+  <w:num w:numId="19">
+    <w:abstractNumId w:val="50"/>
+  </w:num>
+  <w:num w:numId="20">
+    <w:abstractNumId w:val="36"/>
+  </w:num>
+  <w:num w:numId="21">
+    <w:abstractNumId w:val="52"/>
+  </w:num>
+  <w:num w:numId="22">
+    <w:abstractNumId w:val="48"/>
+  </w:num>
+  <w:num w:numId="23">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="24">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="25">
+    <w:abstractNumId w:val="55"/>
+  </w:num>
+  <w:num w:numId="26">
+    <w:abstractNumId w:val="53"/>
+  </w:num>
+  <w:num w:numId="27">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="11">
-[...26 lines deleted...]
-  <w:num w:numId="20">
+  <w:num w:numId="28">
+    <w:abstractNumId w:val="37"/>
+  </w:num>
+  <w:num w:numId="29">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="21">
-[...25 lines deleted...]
-  </w:num>
   <w:num w:numId="30">
-    <w:abstractNumId w:val="19"/>
+    <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="31">
     <w:abstractNumId w:val="41"/>
   </w:num>
   <w:num w:numId="32">
-    <w:abstractNumId w:val="26"/>
+    <w:abstractNumId w:val="39"/>
   </w:num>
   <w:num w:numId="33">
-    <w:abstractNumId w:val="8"/>
+    <w:abstractNumId w:val="35"/>
   </w:num>
   <w:num w:numId="34">
-    <w:abstractNumId w:val="39"/>
+    <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="35">
-    <w:abstractNumId w:val="43"/>
+    <w:abstractNumId w:val="38"/>
   </w:num>
   <w:num w:numId="36">
-    <w:abstractNumId w:val="25"/>
+    <w:abstractNumId w:val="34"/>
   </w:num>
   <w:num w:numId="37">
-    <w:abstractNumId w:val="40"/>
+    <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="38">
-    <w:abstractNumId w:val="21"/>
+    <w:abstractNumId w:val="47"/>
   </w:num>
   <w:num w:numId="39">
-    <w:abstractNumId w:val="37"/>
+    <w:abstractNumId w:val="56"/>
   </w:num>
   <w:num w:numId="40">
-    <w:abstractNumId w:val="52"/>
+    <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="41">
-    <w:abstractNumId w:val="13"/>
+    <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="42">
-    <w:abstractNumId w:val="42"/>
+    <w:abstractNumId w:val="57"/>
   </w:num>
   <w:num w:numId="43">
-    <w:abstractNumId w:val="38"/>
+    <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="44">
-    <w:abstractNumId w:val="14"/>
+    <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="45">
-    <w:abstractNumId w:val="4"/>
+    <w:abstractNumId w:val="27"/>
   </w:num>
   <w:num w:numId="46">
     <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="47">
-    <w:abstractNumId w:val="12"/>
+    <w:abstractNumId w:val="25"/>
   </w:num>
   <w:num w:numId="48">
-    <w:abstractNumId w:val="29"/>
+    <w:abstractNumId w:val="46"/>
   </w:num>
   <w:num w:numId="49">
-    <w:abstractNumId w:val="10"/>
+    <w:abstractNumId w:val="54"/>
   </w:num>
   <w:num w:numId="50">
-    <w:abstractNumId w:val="22"/>
+    <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="51">
-    <w:abstractNumId w:val="2"/>
+    <w:abstractNumId w:val="28"/>
   </w:num>
   <w:num w:numId="52">
-    <w:abstractNumId w:val="48"/>
+    <w:abstractNumId w:val="21"/>
   </w:num>
   <w:num w:numId="53">
-    <w:abstractNumId w:val="53"/>
+    <w:abstractNumId w:val="23"/>
   </w:num>
   <w:num w:numId="54">
-    <w:abstractNumId w:val="20"/>
+    <w:abstractNumId w:val="49"/>
   </w:num>
   <w:num w:numId="55">
-    <w:abstractNumId w:val="49"/>
+    <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="56">
-    <w:abstractNumId w:val="31"/>
+    <w:abstractNumId w:val="51"/>
   </w:num>
   <w:num w:numId="57">
-    <w:abstractNumId w:val="56"/>
+    <w:abstractNumId w:val="45"/>
   </w:num>
   <w:num w:numId="58">
-    <w:abstractNumId w:val="15"/>
+    <w:abstractNumId w:val="6"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="58"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
@@ -3857,51 +3857,50 @@
     <w:rsid w:val="002375A9"/>
     <w:rsid w:val="00253EDA"/>
     <w:rsid w:val="00283DAB"/>
     <w:rsid w:val="002932C9"/>
     <w:rsid w:val="002A35FF"/>
     <w:rsid w:val="002A4932"/>
     <w:rsid w:val="002B1F71"/>
     <w:rsid w:val="002D0826"/>
     <w:rsid w:val="0031673D"/>
     <w:rsid w:val="0034020A"/>
     <w:rsid w:val="0034029C"/>
     <w:rsid w:val="00351712"/>
     <w:rsid w:val="00353486"/>
     <w:rsid w:val="0036384C"/>
     <w:rsid w:val="00370676"/>
     <w:rsid w:val="00396678"/>
     <w:rsid w:val="003B4410"/>
     <w:rsid w:val="003D196D"/>
     <w:rsid w:val="003D355E"/>
     <w:rsid w:val="00403EDB"/>
     <w:rsid w:val="004167EC"/>
     <w:rsid w:val="004416E4"/>
     <w:rsid w:val="00451233"/>
     <w:rsid w:val="004570F8"/>
     <w:rsid w:val="0047636D"/>
-    <w:rsid w:val="00487951"/>
     <w:rsid w:val="0049405C"/>
     <w:rsid w:val="004D21F0"/>
     <w:rsid w:val="004D3C23"/>
     <w:rsid w:val="004E2FCC"/>
     <w:rsid w:val="004F1B4E"/>
     <w:rsid w:val="0052675C"/>
     <w:rsid w:val="0056635E"/>
     <w:rsid w:val="005A7DA0"/>
     <w:rsid w:val="005B00C1"/>
     <w:rsid w:val="005B5F25"/>
     <w:rsid w:val="005C1FBD"/>
     <w:rsid w:val="005F7A7D"/>
     <w:rsid w:val="00605720"/>
     <w:rsid w:val="0065437B"/>
     <w:rsid w:val="0066746A"/>
     <w:rsid w:val="00667CF2"/>
     <w:rsid w:val="00683D9C"/>
     <w:rsid w:val="00685381"/>
     <w:rsid w:val="00686369"/>
     <w:rsid w:val="006A06C2"/>
     <w:rsid w:val="006C21DA"/>
     <w:rsid w:val="006D159B"/>
     <w:rsid w:val="006F2EE4"/>
     <w:rsid w:val="007177F3"/>
     <w:rsid w:val="00765586"/>
@@ -3922,50 +3921,51 @@
     <w:rsid w:val="008E73CE"/>
     <w:rsid w:val="008E7B5D"/>
     <w:rsid w:val="00901636"/>
     <w:rsid w:val="009038C0"/>
     <w:rsid w:val="009073A3"/>
     <w:rsid w:val="00917307"/>
     <w:rsid w:val="00925E12"/>
     <w:rsid w:val="00930511"/>
     <w:rsid w:val="00936370"/>
     <w:rsid w:val="0094376B"/>
     <w:rsid w:val="009465FB"/>
     <w:rsid w:val="0095781F"/>
     <w:rsid w:val="009A4D0D"/>
     <w:rsid w:val="009A711A"/>
     <w:rsid w:val="009B27AE"/>
     <w:rsid w:val="009D6108"/>
     <w:rsid w:val="009E20C4"/>
     <w:rsid w:val="00A002B6"/>
     <w:rsid w:val="00A1252B"/>
     <w:rsid w:val="00A1585C"/>
     <w:rsid w:val="00A41685"/>
     <w:rsid w:val="00A64BF0"/>
     <w:rsid w:val="00A81B38"/>
     <w:rsid w:val="00B05840"/>
     <w:rsid w:val="00B37E04"/>
+    <w:rsid w:val="00B45368"/>
     <w:rsid w:val="00B557D1"/>
     <w:rsid w:val="00B62E87"/>
     <w:rsid w:val="00B670A2"/>
     <w:rsid w:val="00B86E39"/>
     <w:rsid w:val="00BB071E"/>
     <w:rsid w:val="00BB2601"/>
     <w:rsid w:val="00C0316A"/>
     <w:rsid w:val="00C24D79"/>
     <w:rsid w:val="00CD0348"/>
     <w:rsid w:val="00CF1C9C"/>
     <w:rsid w:val="00D1552C"/>
     <w:rsid w:val="00D2284D"/>
     <w:rsid w:val="00D45AF6"/>
     <w:rsid w:val="00D632AE"/>
     <w:rsid w:val="00D925CA"/>
     <w:rsid w:val="00DA428A"/>
     <w:rsid w:val="00DA626A"/>
     <w:rsid w:val="00DD484D"/>
     <w:rsid w:val="00DF04DF"/>
     <w:rsid w:val="00E34189"/>
     <w:rsid w:val="00E418B1"/>
     <w:rsid w:val="00E44063"/>
     <w:rsid w:val="00E61128"/>
     <w:rsid w:val="00E70303"/>
     <w:rsid w:val="00E73B54"/>
@@ -5045,61 +5045,61 @@
     <w:rsid w:val="00F57734"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af4">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0065437B"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af5">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00487951"/>
+    <w:rsid w:val="00B45368"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af6">
     <w:name w:val="正文文本 字符"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="af5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00487951"/>
+    <w:rsid w:val="00B45368"/>
     <w:rPr>
       <w:sz w:val="21"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 主题​​">
@@ -5383,51 +5383,51 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A80AF5AF-55CD-49E9-A1E9-D8D26DE3317D}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5A4942E4-6188-4107-8BF5-F7A7C704512D}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>1283</Words>
   <Characters>7314</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>60</Lines>
   <Paragraphs>17</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>8580</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>