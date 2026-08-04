--- v0 (2026-06-03)
+++ v1 (2026-08-04)
@@ -36,189 +36,189 @@
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5485"/>
         <w:gridCol w:w="2836"/>
       </w:tblGrid>
       <w:tr w:rsidR="0049405C" w:rsidRPr="00C24D79" w14:paraId="76EB2C64" w14:textId="77777777" w:rsidTr="00E70303">
         <w:trPr>
           <w:trHeight w:val="3267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5485" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="271D78"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C4F11E8" w14:textId="536C71C8" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="006C145F" w:rsidP="006C145F">
+          <w:p w14:paraId="2C4F11E8" w14:textId="1BF7CCDD" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00DA0171" w:rsidP="00DA0171">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="xingming"/>
             <w:bookmarkStart w:id="1" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="1"/>
-            <w:r w:rsidRPr="006C145F">
+            <w:r w:rsidRPr="00DA0171">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>DONG WU</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
-          <w:p w14:paraId="706EB16B" w14:textId="0255E305" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="006C145F" w:rsidP="006C145F">
+          <w:p w14:paraId="706EB16B" w14:textId="0C7AF243" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00DA0171" w:rsidP="00DA0171">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="didian"/>
-            <w:r w:rsidRPr="006C145F">
+            <w:r w:rsidRPr="00DA0171">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Partner</w:t>
             </w:r>
-            <w:r w:rsidRPr="006C145F">
+            <w:r w:rsidRPr="00DA0171">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>·</w:t>
             </w:r>
-            <w:r w:rsidRPr="006C145F">
+            <w:r w:rsidRPr="00DA0171">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Beijing</w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
-          <w:p w14:paraId="6199424A" w14:textId="33F2F6BB" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="006C145F" w:rsidP="006C145F">
+          <w:p w14:paraId="6199424A" w14:textId="63AC9BC0" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00DA0171" w:rsidP="00DA0171">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="dianhua"/>
-            <w:r w:rsidRPr="006C145F">
+            <w:r w:rsidRPr="00DA0171">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">+86 10 5769 5629 </w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
-          <w:p w14:paraId="4F910ACA" w14:textId="0AF03B75" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="006C145F" w:rsidP="006C145F">
+          <w:p w14:paraId="4F910ACA" w14:textId="6FE0036B" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00DA0171" w:rsidP="00DA0171">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="youxiang"/>
-            <w:r w:rsidRPr="006C145F">
+            <w:r w:rsidRPr="00DA0171">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>dong.wu@fangdalaw.com</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="22DBA835" w14:textId="677EAC48" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00F96E7C" w:rsidP="00860F89">
             <w:pPr>
               <w:ind w:leftChars="-52" w:left="-109"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C24D79">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:color w:val="545551"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D24C6CB" w14:textId="4786669D" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="006C145F" w:rsidP="002932C9">
+          <w:p w14:paraId="2D24C6CB" w14:textId="4746F4FE" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00DA0171" w:rsidP="002932C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="tupian"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0A1B8129" wp14:editId="5CC0E1AD">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0831996E" wp14:editId="34B63A4B">
                   <wp:extent cx="1651000" cy="2142519"/>
                   <wp:effectExtent l="0" t="0" r="6350" b="0"/>
                   <wp:docPr id="1" name="图片 1"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
@@ -258,60 +258,60 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C063291" w14:textId="5DC9D94D" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="002375A9" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C24D79">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>PRACTICE AREAS</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C1ACACA" w14:textId="3D25A19D" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="006C145F" w:rsidP="007177F3">
+          <w:p w14:paraId="3C1ACACA" w14:textId="7FF00492" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="00DA0171" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="zhiyelingyu"/>
-            <w:r w:rsidRPr="006C145F">
+            <w:r w:rsidRPr="00DA0171">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>MR. WU SPECIALIZES IN CAPITAL MARKETS, MERGERS AND ACQUISITIONS, ASSETS MANAGEMENT AND CORPORATE FINANCE.</w:t>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F19AE4C" w14:textId="19A41B01" w:rsidR="00451233" w:rsidRPr="00C24D79" w:rsidRDefault="00F80A79" w:rsidP="00DA428A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C24D79">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
           <w:noProof/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
@@ -371,51 +371,51 @@
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:roundrect w14:anchorId="053823F2" id="圆角矩形 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:-6.2pt;margin-top:-12.6pt;width:4.55pt;height:3.6pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDc1SqFegIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2yAQfp+0/wHxvtqO+mON4lRRqk6T&#10;qrZqO/WZYIiRMMeAxMn++h3gOG1X7WHaCwbu7ru7z98xu9p1mmyF8wpMTauTkhJhODTKrGv64/nm&#10;y1dKfGCmYRqMqOleeHo1//xp1tupmEALuhGOIIjx097WtA3BTovC81Z0zJ+AFQaNElzHAh7dumgc&#10;6xG908WkLM+LHlxjHXDhPd5eZyOdJ3wpBQ/3UnoRiK4p1hbS6tK6imsxn7Hp2jHbKj6Uwf6hio4p&#10;g0lHqGsWGNk49QdUp7gDDzKccOgKkFJxkXrAbqryXTdPLbMi9YLkeDvS5P8fLL/bPtkHhzT01k89&#10;bmMXO+m6+MX6yC6RtR/JErtAOF6eXZyXyChHy+nZRXUZqSyOodb58E1AR+Kmpg42pnnE35FYYttb&#10;H7L/wS+m86BVc6O0TocoAbHUjmwZ/rzVuhoyvPHSJvoaiFEZMN4Ux2bSLuy1iH7aPApJVIPlT1Ih&#10;SWfHJIxzYUKVTS1rRM5dnZXYaoYfI1K3CTAiS8w/Yg8Abxs4YGeYwT+GiiTTMbj8W2E5eIxImcGE&#10;MbhTBtxHABq7GjJn/wNJmZrI0gqa/YMjDvKQeMtvFP67W+bDA3M4Ffi3cdLDPS5SQ19TGHaUtOB+&#10;fXQf/VGsaKWkxymrqf+5YU5Qor8blPFldXoaxzIdUEYTPLjXltVri9l0S0AtVPimWJ620T/ow1Y6&#10;6F7wQVjErGhihmPumvLgDodlyNOPTwoXi0Vyw1G0LNyaJ8sjeGQ1yvJ598KcHQQcUPd3cJhINn0n&#10;4ewbIw0sNgGkSvo+8jrwjWOchDM8OfGdeH1OXseHcf4bAAD//wMAUEsDBBQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NT8JAEL2b+B82Y+KtbCliSOmWGIgkKBdQPC/d&#10;sW3cna3dBeq/dzjpZTKT9+Z9FIvBWXHGPrSeFIxHKQikypuWagXvb8/JDESImoy2nlDBDwZYlLc3&#10;hc6Nv9AOz/tYCxahkGsFTYxdLmWoGnQ6jHyHxNin752OfPa1NL2+sLizMkvTR+l0S+zQ6A6XDVZf&#10;+5NTsF4edttDu9l8b6cr+5rpjxdbr5W6vxtWcx5PcxARh/j3AdcOnB9KDnb0JzJBWAXJOHtgKi/Z&#10;NAPBjGQyAXG8IrMUZFnI/z3KXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDc1SqFegIA&#10;AGAFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="white [3212]" stroked="f" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="568FD62C" w14:textId="77777777" w:rsidR="006C145F" w:rsidRDefault="000E0C86" w:rsidP="00B670A2">
+    <w:p w14:paraId="359F0B02" w14:textId="77777777" w:rsidR="00DA0171" w:rsidRDefault="000E0C86" w:rsidP="00B670A2">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C24D79">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="545551"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E0DC835" wp14:editId="24238D24">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2512</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4508</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5271826" cy="0"/>
@@ -456,1828 +456,1828 @@
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:line w14:anchorId="3D0BA0F8" id="直接连接符 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".2pt,.35pt" to="415.3pt,.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKOATlvwEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+wYWFYYcXpo0V2K&#10;rdhH74pMxQL0BUmLnX8/ik7cohsGbNhFMCW+x/dIens7WcOOEJP2ruPrVc0ZOOl77Q4d//7t4fqG&#10;s5SF64XxDjp+gsRvd1fvtmNoofGDNz1EhiQutWPo+JBzaKsqyQGsSCsfwOGj8tGKjGE8VH0UI7Jb&#10;UzV1valGH/sQvYSU8PZ+fuQ74lcKZP6sVILMTMdRW6Yz0rkvZ7XbivYQRRi0PMsQ/6DCCu2w6EJ1&#10;L7JgP6L+hcpqGX3yKq+kt5VXSksgD+hmXb9x83UQAcgLNieFpU3p/9HKT8c79xSxDWNIbQpPsbiY&#10;VLRMGR2ecabkC5Wyidp2WtoGU2YSL983H9Y3zYYzeXmrZopCFWLKH8FbVj46brQrjkQrjo8pY1lM&#10;vaSUa+PKmbzR/YM2hoJ42N+ZyI6izLBu6g2NDYGv0jAq0OrFBX3lk4GZ9gsopntUO/uhBYOFVkgJ&#10;Lq/LOhATZheYQgkLsCbdfwSe8wsUaPn+BrwgqLJ3eQFb7Xz8XfU8XSSrOf/Sgdl3acHe9yeaL7UG&#10;t4gcnje+rOnrmOAv/+XuJwAAAP//AwBQSwMEFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FvwjAMhe+T9h8iT+I20g3WQWmK0IALh0kDhLRb2nhttcapmgCFX485bRdL&#10;T+/5+XM6720jTtj52pGCl2EEAqlwpqZSwX63fp6A8EGT0Y0jVHBBD/Ps8SHViXFn+sLTNpSCS8gn&#10;WkEVQptI6YsKrfZD1yKx9+M6qwPLrpSm02cut418jaJYWl0TX6h0ix8VFr/bo1WwO1x7uTl8LvK4&#10;3o+m39PV2/q6Umrw1C9nPBYzEAH78LcB9x+YHzIGy92RjBeNgjHnFLyDYG8yimIQ+V3KLJX/+bMb&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEo4BOW/AQAA3wMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAAAAAAAAAAAA&#10;AAAAGQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" strokecolor="#002060" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1DC1BB4C" w14:textId="77777777" w:rsidR="006C145F" w:rsidRDefault="006C145F" w:rsidP="006C145F">
+    <w:p w14:paraId="249E6472" w14:textId="77777777" w:rsidR="00DA0171" w:rsidRDefault="00DA0171" w:rsidP="00DA0171">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006C145F">
+      <w:r w:rsidRPr="00DA0171">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>REPRESENTATIVE MATTERS AND CASES</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3975BADB" w14:textId="77777777" w:rsidR="006C145F" w:rsidRDefault="006C145F" w:rsidP="006C145F">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="006C145F">
+    <w:p w14:paraId="33110DAC" w14:textId="77777777" w:rsidR="00DA0171" w:rsidRDefault="00DA0171" w:rsidP="00DA0171">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DA0171">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Capital Markets</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7E4BF427" w14:textId="77777777" w:rsidR="006C145F" w:rsidRDefault="006C145F" w:rsidP="006C145F">
+    <w:p w14:paraId="4941080E" w14:textId="77777777" w:rsidR="00DA0171" w:rsidRDefault="00DA0171" w:rsidP="00DA0171">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006C145F">
+      <w:r w:rsidRPr="00DA0171">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented SDIC Power in connection with its GDR offering</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0E55F266" w14:textId="77777777" w:rsidR="006C145F" w:rsidRDefault="006C145F" w:rsidP="006C145F">
+    <w:p w14:paraId="5A53465A" w14:textId="77777777" w:rsidR="00DA0171" w:rsidRDefault="00DA0171" w:rsidP="00DA0171">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006C145F">
+      <w:r w:rsidRPr="00DA0171">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented the underwriters in the GDR offering of China Pacific Insurance</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1055B5DA" w14:textId="77777777" w:rsidR="006C145F" w:rsidRDefault="006C145F" w:rsidP="006C145F">
+    <w:p w14:paraId="5D04682B" w14:textId="77777777" w:rsidR="00DA0171" w:rsidRDefault="00DA0171" w:rsidP="00DA0171">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006C145F">
+      <w:r w:rsidRPr="00DA0171">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented the underwriters in the A IPO and listing on the SSE STAR Board of Sunshine Guojian Pharmaceutical</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3E8E3EEC" w14:textId="77777777" w:rsidR="006C145F" w:rsidRDefault="006C145F" w:rsidP="006C145F">
+    <w:p w14:paraId="2EEBD318" w14:textId="77777777" w:rsidR="00DA0171" w:rsidRDefault="00DA0171" w:rsidP="00DA0171">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006C145F">
+      <w:r w:rsidRPr="00DA0171">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented the underwriters in CR MICROs Ashare IPO and listing on the SSE STAR Board</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F7C241D" w14:textId="77777777" w:rsidR="006C145F" w:rsidRDefault="006C145F" w:rsidP="006C145F">
+    <w:p w14:paraId="57C10A6B" w14:textId="77777777" w:rsidR="00DA0171" w:rsidRDefault="00DA0171" w:rsidP="00DA0171">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006C145F">
+      <w:r w:rsidRPr="00DA0171">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Huatai Securities in its GDR offering</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="343EC582" w14:textId="77777777" w:rsidR="006C145F" w:rsidRDefault="006C145F" w:rsidP="006C145F">
+    <w:p w14:paraId="2E06DB8D" w14:textId="77777777" w:rsidR="00DA0171" w:rsidRDefault="00DA0171" w:rsidP="00DA0171">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006C145F">
+      <w:r w:rsidRPr="00DA0171">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented the underwriters in Chervon Autos Ashare IPO</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F6B7382" w14:textId="77777777" w:rsidR="006C145F" w:rsidRDefault="006C145F" w:rsidP="006C145F">
+    <w:p w14:paraId="539904F1" w14:textId="77777777" w:rsidR="00DA0171" w:rsidRDefault="00DA0171" w:rsidP="00DA0171">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006C145F">
+      <w:r w:rsidRPr="00DA0171">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented the underwriters in PICC Groups Ashare IPO</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3C0B8C2C" w14:textId="77777777" w:rsidR="006C145F" w:rsidRDefault="006C145F" w:rsidP="006C145F">
+    <w:p w14:paraId="551559B5" w14:textId="77777777" w:rsidR="00DA0171" w:rsidRDefault="00DA0171" w:rsidP="00DA0171">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006C145F">
+      <w:r w:rsidRPr="00DA0171">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented the underwriters in Foxconn Industrial Internets Ashare IPO</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="515C3230" w14:textId="77777777" w:rsidR="006C145F" w:rsidRDefault="006C145F" w:rsidP="006C145F">
+    <w:p w14:paraId="51A123CA" w14:textId="77777777" w:rsidR="00DA0171" w:rsidRDefault="00DA0171" w:rsidP="00DA0171">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006C145F">
+      <w:r w:rsidRPr="00DA0171">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Phoenix in its private placement of A shares</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1FE0E879" w14:textId="77777777" w:rsidR="006C145F" w:rsidRDefault="006C145F" w:rsidP="006C145F">
+    <w:p w14:paraId="4B2418F9" w14:textId="77777777" w:rsidR="00DA0171" w:rsidRDefault="00DA0171" w:rsidP="00DA0171">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006C145F">
+      <w:r w:rsidRPr="00DA0171">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Shandong International Trust in its Hshare IPO</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A5B1D84" w14:textId="77777777" w:rsidR="006C145F" w:rsidRDefault="006C145F" w:rsidP="006C145F">
+    <w:p w14:paraId="216DB054" w14:textId="77777777" w:rsidR="00DA0171" w:rsidRDefault="00DA0171" w:rsidP="00DA0171">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006C145F">
+      <w:r w:rsidRPr="00DA0171">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Qudian in its US IPO</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2D2713BF" w14:textId="77777777" w:rsidR="006C145F" w:rsidRDefault="006C145F" w:rsidP="006C145F">
+    <w:p w14:paraId="44992E78" w14:textId="77777777" w:rsidR="00DA0171" w:rsidRDefault="00DA0171" w:rsidP="00DA0171">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006C145F">
+      <w:r w:rsidRPr="00DA0171">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented the underwriters in GACs private placement of A shares</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="66D26684" w14:textId="77777777" w:rsidR="006C145F" w:rsidRDefault="006C145F" w:rsidP="006C145F">
+    <w:p w14:paraId="179EB65F" w14:textId="77777777" w:rsidR="00DA0171" w:rsidRDefault="00DA0171" w:rsidP="00DA0171">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006C145F">
+      <w:r w:rsidRPr="00DA0171">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented China Cinda in its private placement of H shares</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="63BD9C5F" w14:textId="77777777" w:rsidR="006C145F" w:rsidRDefault="006C145F" w:rsidP="006C145F">
+    <w:p w14:paraId="139CC0E8" w14:textId="77777777" w:rsidR="00DA0171" w:rsidRDefault="00DA0171" w:rsidP="00DA0171">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006C145F">
+      <w:r w:rsidRPr="00DA0171">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented the underwriters in China Development Bank Leasings Hshare IPO</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3754FF7E" w14:textId="77777777" w:rsidR="006C145F" w:rsidRDefault="006C145F" w:rsidP="006C145F">
+    <w:p w14:paraId="0C7AE697" w14:textId="77777777" w:rsidR="00DA0171" w:rsidRDefault="00DA0171" w:rsidP="00DA0171">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006C145F">
+      <w:r w:rsidRPr="00DA0171">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented the underwriters in OCTs private placement of A shares</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24AEAFE4" w14:textId="77777777" w:rsidR="006C145F" w:rsidRDefault="006C145F" w:rsidP="006C145F">
+    <w:p w14:paraId="58FD57D3" w14:textId="77777777" w:rsidR="00DA0171" w:rsidRDefault="00DA0171" w:rsidP="00DA0171">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006C145F">
+      <w:r w:rsidRPr="00DA0171">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Bank of Ningbo in its private placement of A shares</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="348D8F1B" w14:textId="77777777" w:rsidR="006C145F" w:rsidRDefault="006C145F" w:rsidP="006C145F">
+    <w:p w14:paraId="542E648E" w14:textId="77777777" w:rsidR="00DA0171" w:rsidRDefault="00DA0171" w:rsidP="00DA0171">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006C145F">
+      <w:r w:rsidRPr="00DA0171">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented China Cinda in its Hshare IPO</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D08FA5B" w14:textId="77777777" w:rsidR="006C145F" w:rsidRDefault="006C145F" w:rsidP="006C145F">
+    <w:p w14:paraId="337752CA" w14:textId="77777777" w:rsidR="00DA0171" w:rsidRDefault="00DA0171" w:rsidP="00DA0171">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006C145F">
+      <w:r w:rsidRPr="00DA0171">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented the underwriters in ICBCs restructure and its AH IPO</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="04EB9300" w14:textId="77777777" w:rsidR="006C145F" w:rsidRDefault="006C145F" w:rsidP="006C145F">
+    <w:p w14:paraId="069A8F8F" w14:textId="77777777" w:rsidR="00DA0171" w:rsidRDefault="00DA0171" w:rsidP="00DA0171">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006C145F">
+      <w:r w:rsidRPr="00DA0171">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented the underwriters in China Shenhuas restructure and its Hshare IPO</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0E3005E6" w14:textId="77777777" w:rsidR="006C145F" w:rsidRDefault="006C145F" w:rsidP="006C145F">
+    <w:p w14:paraId="4EAD022D" w14:textId="77777777" w:rsidR="00DA0171" w:rsidRDefault="00DA0171" w:rsidP="00DA0171">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006C145F">
+      <w:r w:rsidRPr="00DA0171">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented the underwriters in China Lifes Ashare IPO</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D1B159C" w14:textId="77777777" w:rsidR="006C145F" w:rsidRDefault="006C145F" w:rsidP="006C145F">
+    <w:p w14:paraId="7D844620" w14:textId="77777777" w:rsidR="00DA0171" w:rsidRDefault="00DA0171" w:rsidP="00DA0171">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006C145F">
+      <w:r w:rsidRPr="00DA0171">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented the underwriters in CCBs Hshare IPO</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="730E58A9" w14:textId="77777777" w:rsidR="006C145F" w:rsidRDefault="006C145F" w:rsidP="006C145F">
+    <w:p w14:paraId="37478BDF" w14:textId="77777777" w:rsidR="00DA0171" w:rsidRDefault="00DA0171" w:rsidP="00DA0171">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006C145F">
+      <w:r w:rsidRPr="00DA0171">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented China Netcom in its redchip IPO</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6CFB016A" w14:textId="77777777" w:rsidR="006C145F" w:rsidRDefault="006C145F" w:rsidP="006C145F">
+    <w:p w14:paraId="26B89A28" w14:textId="77777777" w:rsidR="00DA0171" w:rsidRDefault="00DA0171" w:rsidP="00DA0171">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006C145F">
+      <w:r w:rsidRPr="00DA0171">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented China Mobile in its redchip IPO</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F9F3971" w14:textId="77777777" w:rsidR="006C145F" w:rsidRDefault="006C145F" w:rsidP="006C145F">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="006C145F">
+    <w:p w14:paraId="35CC272B" w14:textId="77777777" w:rsidR="00DA0171" w:rsidRDefault="00DA0171" w:rsidP="00DA0171">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DA0171">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Mergers and Acquisitions</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="023C0988" w14:textId="77777777" w:rsidR="006C145F" w:rsidRDefault="006C145F" w:rsidP="006C145F">
+    <w:p w14:paraId="4DB4A423" w14:textId="77777777" w:rsidR="00DA0171" w:rsidRDefault="00DA0171" w:rsidP="00DA0171">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006C145F">
+      <w:r w:rsidRPr="00DA0171">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented the financial advisor in CSCECs investment in SCIMEE</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1B301F0D" w14:textId="77777777" w:rsidR="006C145F" w:rsidRDefault="006C145F" w:rsidP="006C145F">
+    <w:p w14:paraId="449661A8" w14:textId="77777777" w:rsidR="00DA0171" w:rsidRDefault="00DA0171" w:rsidP="00DA0171">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006C145F">
+      <w:r w:rsidRPr="00DA0171">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented China Cinda in connection with Jointowns debtforequity project</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="79809C8D" w14:textId="77777777" w:rsidR="006C145F" w:rsidRDefault="006C145F" w:rsidP="006C145F">
+    <w:p w14:paraId="3B99FB37" w14:textId="77777777" w:rsidR="00DA0171" w:rsidRDefault="00DA0171" w:rsidP="00DA0171">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006C145F">
+      <w:r w:rsidRPr="00DA0171">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented CICC, the financial advisor, in the merger of China Shenhua and China National Power to establish China Energy</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2BCCB6E7" w14:textId="77777777" w:rsidR="006C145F" w:rsidRDefault="006C145F" w:rsidP="006C145F">
+    <w:p w14:paraId="096866E4" w14:textId="77777777" w:rsidR="00DA0171" w:rsidRDefault="00DA0171" w:rsidP="00DA0171">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006C145F">
+      <w:r w:rsidRPr="00DA0171">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented CICC, the independent financial advisor, in the major asset restructuring of HECs stock offering and acquisition of the controlling interest of Hecpharm</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A5B834E" w14:textId="77777777" w:rsidR="006C145F" w:rsidRDefault="006C145F" w:rsidP="006C145F">
+    <w:p w14:paraId="56965633" w14:textId="77777777" w:rsidR="00DA0171" w:rsidRDefault="00DA0171" w:rsidP="00DA0171">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006C145F">
+      <w:r w:rsidRPr="00DA0171">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a subordinate fund of COAMC in connection with DECs restructuring</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4383CAE0" w14:textId="77777777" w:rsidR="006C145F" w:rsidRDefault="006C145F" w:rsidP="006C145F">
+    <w:p w14:paraId="0A3B915D" w14:textId="77777777" w:rsidR="00DA0171" w:rsidRDefault="00DA0171" w:rsidP="00DA0171">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006C145F">
+      <w:r w:rsidRPr="00DA0171">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented CITIC Capital and other investors in their investments in CCXI</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24386F9F" w14:textId="77777777" w:rsidR="006C145F" w:rsidRDefault="006C145F" w:rsidP="006C145F">
+    <w:p w14:paraId="3B6125A0" w14:textId="77777777" w:rsidR="00DA0171" w:rsidRDefault="00DA0171" w:rsidP="00DA0171">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006C145F">
+      <w:r w:rsidRPr="00DA0171">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented China Cinda in connection with Ruyi Groups acquisition of French SMCP</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24FD6119" w14:textId="77777777" w:rsidR="006C145F" w:rsidRDefault="006C145F" w:rsidP="006C145F">
+    <w:p w14:paraId="755AB681" w14:textId="77777777" w:rsidR="00DA0171" w:rsidRDefault="00DA0171" w:rsidP="00DA0171">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006C145F">
+      <w:r w:rsidRPr="00DA0171">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented CRHC in connection with its strategic investment in COAMC</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="740E7CB8" w14:textId="77777777" w:rsidR="006C145F" w:rsidRDefault="006C145F" w:rsidP="006C145F">
+    <w:p w14:paraId="6178CBBC" w14:textId="77777777" w:rsidR="00DA0171" w:rsidRDefault="00DA0171" w:rsidP="00DA0171">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006C145F">
+      <w:r w:rsidRPr="00DA0171">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Yinlong in its investment in Lucid Motorss CB project</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A8FAAC6" w14:textId="77777777" w:rsidR="006C145F" w:rsidRDefault="006C145F" w:rsidP="006C145F">
+    <w:p w14:paraId="477E5EA9" w14:textId="77777777" w:rsidR="00DA0171" w:rsidRDefault="00DA0171" w:rsidP="00DA0171">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006C145F">
+      <w:r w:rsidRPr="00DA0171">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented China Cinda in connection with Yancoal Australias private placement and MA financing project</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7D1D8BC1" w14:textId="77777777" w:rsidR="006C145F" w:rsidRDefault="006C145F" w:rsidP="006C145F">
+    <w:p w14:paraId="7ED8E4FB" w14:textId="77777777" w:rsidR="00DA0171" w:rsidRDefault="00DA0171" w:rsidP="00DA0171">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006C145F">
+      <w:r w:rsidRPr="00DA0171">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented China Cinda in connection with BJEVs mixed ownership reform and capital increase project</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5DA191C4" w14:textId="77777777" w:rsidR="006C145F" w:rsidRDefault="006C145F" w:rsidP="006C145F">
+    <w:p w14:paraId="7FD0D7B4" w14:textId="77777777" w:rsidR="00DA0171" w:rsidRDefault="00DA0171" w:rsidP="00DA0171">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006C145F">
+      <w:r w:rsidRPr="00DA0171">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented the buyers group led by Hopu Fund in connection with the mixed ownership reform and capital increase project of Chinatea (a subsidiary of COFCO)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5845A15D" w14:textId="77777777" w:rsidR="006C145F" w:rsidRDefault="006C145F" w:rsidP="006C145F">
+    <w:p w14:paraId="6314293C" w14:textId="77777777" w:rsidR="00DA0171" w:rsidRDefault="00DA0171" w:rsidP="00DA0171">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006C145F">
+      <w:r w:rsidRPr="00DA0171">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented CETHIK ,a subsidiary of the CETC, in its restructure and acquisition of Phoenix Group</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="049EA82C" w14:textId="77777777" w:rsidR="006C145F" w:rsidRDefault="006C145F" w:rsidP="006C145F">
+    <w:p w14:paraId="660EB88D" w14:textId="77777777" w:rsidR="00DA0171" w:rsidRDefault="00DA0171" w:rsidP="00DA0171">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006C145F">
+      <w:r w:rsidRPr="00DA0171">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented COAMC in its bid for the project on equity investment in Bank of Dalian</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3852134A" w14:textId="77777777" w:rsidR="006C145F" w:rsidRDefault="006C145F" w:rsidP="006C145F">
+    <w:p w14:paraId="5BB2FA47" w14:textId="77777777" w:rsidR="00DA0171" w:rsidRDefault="00DA0171" w:rsidP="00DA0171">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006C145F">
+      <w:r w:rsidRPr="00DA0171">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented BlueFocus in its several investment projects</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="79ADBBA9" w14:textId="77777777" w:rsidR="006C145F" w:rsidRDefault="006C145F" w:rsidP="006C145F">
+    <w:p w14:paraId="750A22BE" w14:textId="77777777" w:rsidR="00DA0171" w:rsidRDefault="00DA0171" w:rsidP="00DA0171">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006C145F">
+      <w:r w:rsidRPr="00DA0171">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented China Cinda in the transfer of its equity interests in Bank of Xian</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2CE990A2" w14:textId="77777777" w:rsidR="006C145F" w:rsidRDefault="006C145F" w:rsidP="006C145F">
+    <w:p w14:paraId="08C296AE" w14:textId="77777777" w:rsidR="00DA0171" w:rsidRDefault="00DA0171" w:rsidP="00DA0171">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006C145F">
+      <w:r w:rsidRPr="00DA0171">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Deutsche Bank in its bid for the project on strategic investment in China Huarong</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="02CEDFB7" w14:textId="77777777" w:rsidR="006C145F" w:rsidRDefault="006C145F" w:rsidP="006C145F">
+    <w:p w14:paraId="33A0E859" w14:textId="77777777" w:rsidR="00DA0171" w:rsidRDefault="00DA0171" w:rsidP="00DA0171">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="41"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006C145F">
+      <w:r w:rsidRPr="00DA0171">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented USlisted Henry Schein in its acquisition of a sales company in China</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2DFE6111" w14:textId="77777777" w:rsidR="006C145F" w:rsidRDefault="006C145F" w:rsidP="006C145F">
+    <w:p w14:paraId="53033E85" w14:textId="77777777" w:rsidR="00DA0171" w:rsidRDefault="00DA0171" w:rsidP="00DA0171">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="42"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006C145F">
+      <w:r w:rsidRPr="00DA0171">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented CITIC PE in connection with the project on investment</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A05B0FF" w14:textId="77777777" w:rsidR="006C145F" w:rsidRDefault="006C145F" w:rsidP="006C145F">
+    <w:p w14:paraId="78F1974E" w14:textId="77777777" w:rsidR="00DA0171" w:rsidRDefault="00DA0171" w:rsidP="00DA0171">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="43"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006C145F">
+      <w:r w:rsidRPr="00DA0171">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Kaiyuan City Development Fund in its property MA project</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="02BCBC81" w14:textId="77777777" w:rsidR="006C145F" w:rsidRDefault="006C145F" w:rsidP="006C145F">
+    <w:p w14:paraId="01AA8344" w14:textId="77777777" w:rsidR="00DA0171" w:rsidRDefault="00DA0171" w:rsidP="00DA0171">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="44"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006C145F">
+      <w:r w:rsidRPr="00DA0171">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Central Huijin in its investment in China Everbright Bank</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1E0B3B25" w14:textId="77777777" w:rsidR="006C145F" w:rsidRDefault="006C145F" w:rsidP="006C145F">
+    <w:p w14:paraId="446052B3" w14:textId="77777777" w:rsidR="00DA0171" w:rsidRDefault="00DA0171" w:rsidP="00DA0171">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="45"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006C145F">
+      <w:r w:rsidRPr="00DA0171">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented China Mobile, China Telecom and China Netcom in their domestic acquisitions</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F9A1E0A" w14:textId="77777777" w:rsidR="006C145F" w:rsidRDefault="006C145F" w:rsidP="006C145F">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="006C145F">
+    <w:p w14:paraId="3A8B9198" w14:textId="77777777" w:rsidR="00DA0171" w:rsidRDefault="00DA0171" w:rsidP="00DA0171">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DA0171">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Fixed Income Instruments</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="45D7B9DE" w14:textId="77777777" w:rsidR="006C145F" w:rsidRDefault="006C145F" w:rsidP="006C145F">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="006C145F">
+    <w:p w14:paraId="386F30A3" w14:textId="77777777" w:rsidR="00DA0171" w:rsidRDefault="00DA0171" w:rsidP="00DA0171">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DA0171">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Offshore Bonds:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="14AE9BA3" w14:textId="77777777" w:rsidR="006C145F" w:rsidRDefault="006C145F" w:rsidP="006C145F">
+    <w:p w14:paraId="77340997" w14:textId="77777777" w:rsidR="00DA0171" w:rsidRDefault="00DA0171" w:rsidP="00DA0171">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="46"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006C145F">
+      <w:r w:rsidRPr="00DA0171">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented SCPG in connection with its US dollar bonds</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="19724C95" w14:textId="77777777" w:rsidR="006C145F" w:rsidRDefault="006C145F" w:rsidP="006C145F">
+    <w:p w14:paraId="6C846FE1" w14:textId="77777777" w:rsidR="00DA0171" w:rsidRDefault="00DA0171" w:rsidP="00DA0171">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="47"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006C145F">
+      <w:r w:rsidRPr="00DA0171">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented JIC in connection with its US dollar bonds</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="719480EE" w14:textId="77777777" w:rsidR="006C145F" w:rsidRDefault="006C145F" w:rsidP="006C145F">
+    <w:p w14:paraId="4A3E89DB" w14:textId="77777777" w:rsidR="00DA0171" w:rsidRDefault="00DA0171" w:rsidP="00DA0171">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="48"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006C145F">
+      <w:r w:rsidRPr="00DA0171">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented China Cinda (HK) in its public and private placement of offshore US dollar bonds</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3ECAED6D" w14:textId="77777777" w:rsidR="006C145F" w:rsidRDefault="006C145F" w:rsidP="006C145F">
+    <w:p w14:paraId="6C2A348E" w14:textId="77777777" w:rsidR="00DA0171" w:rsidRDefault="00DA0171" w:rsidP="00DA0171">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="49"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006C145F">
+      <w:r w:rsidRPr="00DA0171">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented SINOPEC in its offering and followon offering of offshore US dollar bonds</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D5926EC" w14:textId="77777777" w:rsidR="006C145F" w:rsidRDefault="006C145F" w:rsidP="006C145F">
+    <w:p w14:paraId="19EE266C" w14:textId="77777777" w:rsidR="00DA0171" w:rsidRDefault="00DA0171" w:rsidP="00DA0171">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="50"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006C145F">
+      <w:r w:rsidRPr="00DA0171">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented the underwriters in the PRC governments offering of RMB bonds in Hong Kong</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4BCD624F" w14:textId="77777777" w:rsidR="006C145F" w:rsidRDefault="006C145F" w:rsidP="006C145F">
+    <w:p w14:paraId="0F83DBCE" w14:textId="77777777" w:rsidR="00DA0171" w:rsidRDefault="00DA0171" w:rsidP="00DA0171">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="51"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006C145F">
+      <w:r w:rsidRPr="00DA0171">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented the underwriters in CRCCs Hshare convertible bonds</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A1C5A3F" w14:textId="77777777" w:rsidR="006C145F" w:rsidRDefault="006C145F" w:rsidP="006C145F">
+    <w:p w14:paraId="080658A8" w14:textId="77777777" w:rsidR="00DA0171" w:rsidRDefault="00DA0171" w:rsidP="00DA0171">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="52"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006C145F">
+      <w:r w:rsidRPr="00DA0171">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented China Cinda in its public and private placement of offshore US dollar bonds</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F1477E7" w14:textId="77777777" w:rsidR="006C145F" w:rsidRDefault="006C145F" w:rsidP="006C145F">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="006C145F">
+    <w:p w14:paraId="2B6502BA" w14:textId="77777777" w:rsidR="00DA0171" w:rsidRDefault="00DA0171" w:rsidP="00DA0171">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DA0171">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Onshore Fixed Income Instruments:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="46DDF309" w14:textId="77777777" w:rsidR="006C145F" w:rsidRDefault="006C145F" w:rsidP="006C145F">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="006C145F">
+    <w:p w14:paraId="1C7B660C" w14:textId="77777777" w:rsidR="00DA0171" w:rsidRDefault="00DA0171" w:rsidP="00DA0171">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DA0171">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>ABS Products</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1AE8EAF9" w14:textId="77777777" w:rsidR="006C145F" w:rsidRDefault="006C145F" w:rsidP="006C145F">
+    <w:p w14:paraId="7DF9E2FB" w14:textId="77777777" w:rsidR="00DA0171" w:rsidRDefault="00DA0171" w:rsidP="00DA0171">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="53"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006C145F">
+      <w:r w:rsidRPr="00DA0171">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Provided legal services in the listed and private ABS products set up by the Ant Micro, Lakala, Qudian, Minsheng Financial Center, SCPG, Financial Street, Maimaiche, Shangrongbaoli, Lianxiangbaoli, China Unicom, Huaxiaxingfu PPP, Haichang Park, China Resources Pharmaceutical, Shanghai Baoye, China Construction Seventh Engineering Division, China Construction Fifth Engineering Division, China Construction Eighth Engineering Division, China Construction Sixth Engineering Division, China Construction Third Engineering Division, CEC, CMDC, and Minmetals Development</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="70720529" w14:textId="77777777" w:rsidR="006C145F" w:rsidRDefault="006C145F" w:rsidP="006C145F">
+    <w:p w14:paraId="556DFAFE" w14:textId="77777777" w:rsidR="00DA0171" w:rsidRDefault="00DA0171" w:rsidP="00DA0171">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="54"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006C145F">
+      <w:r w:rsidRPr="00DA0171">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Provided legal services in the ABN products set up by China Resources Pharmaceutical and CCSEB</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="72C20EDD" w14:textId="77777777" w:rsidR="006C145F" w:rsidRDefault="006C145F" w:rsidP="006C145F">
+    <w:p w14:paraId="55007D4E" w14:textId="77777777" w:rsidR="00DA0171" w:rsidRDefault="00DA0171" w:rsidP="00DA0171">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="55"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006C145F">
+      <w:r w:rsidRPr="00DA0171">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Provided legal services in the CLO products set up by the Bank of Chongqing, the Postal Savings Bank of China, and the Bank of Guangzhou   Exchange Market Bonds</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0E0E1834" w14:textId="77777777" w:rsidR="006C145F" w:rsidRDefault="006C145F" w:rsidP="006C145F">
+    <w:p w14:paraId="72954AEE" w14:textId="77777777" w:rsidR="00DA0171" w:rsidRDefault="00DA0171" w:rsidP="00DA0171">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="56"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006C145F">
+      <w:r w:rsidRPr="00DA0171">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Provided legal services in the corporate bonds issued by the following issuers, including: NDIG, China Resources Cement, China Unicom, Jiangxi Copper, GLP, Gemdale, Shimao, CICC Futures, CIFCO Group, Zijin Mining, Kaiqian Group, CSG, GAC, GD Power, Jiangxi Copper, China Shipping Development   Interbank Market Bonds</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="52778651" w14:textId="77777777" w:rsidR="006C145F" w:rsidRDefault="006C145F" w:rsidP="006C145F">
+    <w:p w14:paraId="1E46D189" w14:textId="77777777" w:rsidR="00DA0171" w:rsidRDefault="00DA0171" w:rsidP="00DA0171">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="57"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006C145F">
+      <w:r w:rsidRPr="00DA0171">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Provided legal services in the bonds issued by the following issuers, including: China Resources Cement (CP), Zhuzhou Guozi (MTN), Chongqing Jiangjin Huaxin (MTN),</w:t>
       </w:r>
-      <w:r w:rsidRPr="006C145F">
+      <w:r w:rsidRPr="00DA0171">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="006C145F">
+      <w:r w:rsidRPr="00DA0171">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Chongqing Fuling (MTN), Qingdao City Construction Investment Group (MTN), Housing and UrbanRural Development of Quanzhou (PPN), Chongqing Shuangqiao</w:t>
       </w:r>
-      <w:r w:rsidRPr="006C145F">
+      <w:r w:rsidRPr="00DA0171">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="006C145F">
+      <w:r w:rsidRPr="00DA0171">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> (PPN), GD Power (MTN), Shimao Stock (MTN), Luzhou Laojiao (MTN), Hangzhou Financial Investment (MTN), SPUG (MTN), Xining Economic and Technological Development (CP), CICC (CP), Jiangxi Copper (CP), ICBC</w:t>
       </w:r>
-      <w:r w:rsidRPr="006C145F">
+      <w:r w:rsidRPr="00DA0171">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="006C145F">
+      <w:r w:rsidRPr="00DA0171">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Financial Bonds), BEA (Financial Bonds) and Bank of Guizhou (Financial Bonds)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0B48C994" w14:textId="77777777" w:rsidR="006C145F" w:rsidRDefault="006C145F" w:rsidP="006C145F">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="006C145F">
+    <w:p w14:paraId="169857D2" w14:textId="77777777" w:rsidR="00DA0171" w:rsidRDefault="00DA0171" w:rsidP="00DA0171">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DA0171">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Asset Management</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5F1CAEDE" w14:textId="77777777" w:rsidR="006C145F" w:rsidRDefault="006C145F" w:rsidP="006C145F">
+    <w:p w14:paraId="3E5EC30A" w14:textId="77777777" w:rsidR="00DA0171" w:rsidRDefault="00DA0171" w:rsidP="00DA0171">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="58"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006C145F">
+      <w:r w:rsidRPr="00DA0171">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Ping An Asset Management in connection with Department of Transportation of Shanxi Provinces debt investment plan and trust investment plan</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="23108D41" w14:textId="77777777" w:rsidR="006C145F" w:rsidRDefault="006C145F" w:rsidP="006C145F">
+    <w:p w14:paraId="66D8CEF3" w14:textId="77777777" w:rsidR="00DA0171" w:rsidRDefault="00DA0171" w:rsidP="00DA0171">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="59"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006C145F">
+      <w:r w:rsidRPr="00DA0171">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Ping An Asset Management in connection with the establishment of Xixian Infrastructure Investment Center (limited partnership) with Shanxi Xixian Infrastructure investment Group and Xixian Infrastructure Fund Management Company</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="77A885EA" w14:textId="77777777" w:rsidR="006C145F" w:rsidRDefault="006C145F" w:rsidP="006C145F">
+    <w:p w14:paraId="6A75FDF9" w14:textId="77777777" w:rsidR="00DA0171" w:rsidRDefault="00DA0171" w:rsidP="00DA0171">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="60"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006C145F">
+      <w:r w:rsidRPr="00DA0171">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Taikang Asset Management in connection with Baoli Estates private placement project</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4EDB3E70" w14:textId="77777777" w:rsidR="006C145F" w:rsidRDefault="006C145F" w:rsidP="006C145F">
+    <w:p w14:paraId="22FDD3A7" w14:textId="77777777" w:rsidR="00DA0171" w:rsidRDefault="00DA0171" w:rsidP="00DA0171">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="61"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006C145F">
+      <w:r w:rsidRPr="00DA0171">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Taiking Asset Management in its investment in a medial fund project of CITIC Group</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4544B39C" w14:textId="77777777" w:rsidR="006C145F" w:rsidRDefault="006C145F" w:rsidP="006C145F">
+    <w:p w14:paraId="67F61C94" w14:textId="77777777" w:rsidR="00DA0171" w:rsidRDefault="00DA0171" w:rsidP="00DA0171">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="62"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006C145F">
+      <w:r w:rsidRPr="00DA0171">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Taiking Asset Management in its investment in a TMT fund project of CBC Capital</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E179E39" w14:textId="77777777" w:rsidR="006C145F" w:rsidRDefault="006C145F" w:rsidP="006C145F">
+    <w:p w14:paraId="40A28A84" w14:textId="77777777" w:rsidR="00DA0171" w:rsidRDefault="00DA0171" w:rsidP="00DA0171">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="63"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006C145F">
+      <w:r w:rsidRPr="00DA0171">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Taikang Asset Management in its investment in Aoshi Jiachuang</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5062A58A" w14:textId="77777777" w:rsidR="006C145F" w:rsidRDefault="006C145F" w:rsidP="006C145F">
+    <w:p w14:paraId="00FCBECB" w14:textId="77777777" w:rsidR="00DA0171" w:rsidRDefault="00DA0171" w:rsidP="00DA0171">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="64"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006C145F">
+      <w:r w:rsidRPr="00DA0171">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Happy Life in connection with the establishment of Shandong Mixed Ownership Reform Fund project</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="756F5AAA" w14:textId="77777777" w:rsidR="006C145F" w:rsidRDefault="006C145F" w:rsidP="006C145F">
+    <w:p w14:paraId="3AD23476" w14:textId="77777777" w:rsidR="00DA0171" w:rsidRDefault="00DA0171" w:rsidP="00DA0171">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="65"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006C145F">
+      <w:r w:rsidRPr="00DA0171">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented CICC in several asset management plan products for which CICC has been a trustee since the establishment of the first asset management plan in China</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="352AC794" w14:textId="77777777" w:rsidR="006C145F" w:rsidRDefault="006C145F" w:rsidP="006C145F">
+    <w:p w14:paraId="4F8E401D" w14:textId="77777777" w:rsidR="00DA0171" w:rsidRDefault="00DA0171" w:rsidP="00DA0171">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="66"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006C145F">
+      <w:r w:rsidRPr="00DA0171">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised China Cinda for its structured financial products and funding products</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4EE892FC" w14:textId="77777777" w:rsidR="006C145F" w:rsidRDefault="006C145F" w:rsidP="006C145F">
+    <w:p w14:paraId="763E0252" w14:textId="77777777" w:rsidR="00DA0171" w:rsidRDefault="00DA0171" w:rsidP="00DA0171">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006C145F">
+      <w:r w:rsidRPr="00DA0171">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Education</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2923B659" w14:textId="77777777" w:rsidR="006C145F" w:rsidRDefault="006C145F" w:rsidP="006C145F">
+    <w:p w14:paraId="7C5A685E" w14:textId="77777777" w:rsidR="00DA0171" w:rsidRDefault="00DA0171" w:rsidP="00DA0171">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="67"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006C145F">
+      <w:r w:rsidRPr="00DA0171">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Law School of Peking University, LLM</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2689ADB0" w14:textId="77777777" w:rsidR="006C145F" w:rsidRDefault="006C145F" w:rsidP="006C145F">
+    <w:p w14:paraId="245AB9B3" w14:textId="77777777" w:rsidR="00DA0171" w:rsidRDefault="00DA0171" w:rsidP="00DA0171">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="68"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006C145F">
+      <w:r w:rsidRPr="00DA0171">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Law School of Peking University, LLB</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A84ECDA" w14:textId="77777777" w:rsidR="006C145F" w:rsidRDefault="006C145F" w:rsidP="006C145F">
+    <w:p w14:paraId="0B3A021C" w14:textId="77777777" w:rsidR="00DA0171" w:rsidRDefault="00DA0171" w:rsidP="00DA0171">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006C145F">
+      <w:r w:rsidRPr="00DA0171">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Professional Qualification</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2EF421D8" w14:textId="77777777" w:rsidR="006C145F" w:rsidRDefault="006C145F" w:rsidP="006C145F">
+    <w:p w14:paraId="79473353" w14:textId="77777777" w:rsidR="00DA0171" w:rsidRDefault="00DA0171" w:rsidP="00DA0171">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="69"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006C145F">
+      <w:r w:rsidRPr="00DA0171">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Admitted to practice in the PRC</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="04194FD8" w14:textId="77777777" w:rsidR="006C145F" w:rsidRDefault="006C145F" w:rsidP="006C145F">
+    <w:p w14:paraId="39CD5923" w14:textId="77777777" w:rsidR="00DA0171" w:rsidRDefault="00DA0171" w:rsidP="00DA0171">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006C145F">
+      <w:r w:rsidRPr="00DA0171">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Professional Background</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5567FC3C" w14:textId="5A18C3D2" w:rsidR="00686369" w:rsidRPr="006C145F" w:rsidRDefault="006C145F" w:rsidP="006C145F">
+    <w:p w14:paraId="5567FC3C" w14:textId="15E171E7" w:rsidR="00686369" w:rsidRPr="00DA0171" w:rsidRDefault="00DA0171" w:rsidP="00DA0171">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="70"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006C145F">
+      <w:r w:rsidRPr="00DA0171">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Before joining Fangda Partners, Mr. Wu worked at another leading PRC law firm as partner. Prior to that, he worked as a legal counsel in a leading PRC investment bank, CICC, for about 5 years.</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00686369" w:rsidRPr="006C145F" w:rsidSect="002D0826">
+    <w:sectPr w:rsidR="00686369" w:rsidRPr="00DA0171" w:rsidSect="002D0826">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1797" w:bottom="1440" w:left="1797" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="3584D350" w14:textId="77777777" w:rsidR="004167EC" w:rsidRDefault="004167EC" w:rsidP="00F57734">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="2493FDE5" w14:textId="77777777" w:rsidR="004167EC" w:rsidRDefault="004167EC" w:rsidP="00F57734">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -2475,1728 +2475,1728 @@
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="000024C0"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="F9D85B94"/>
+    <w:nsid w:val="00030EF9"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="05ACF43E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="00363B52"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="7BF00814"/>
+    <w:nsid w:val="02871BA3"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="FE56F3AA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="01CA4544"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="1108C246"/>
+    <w:nsid w:val="04851D40"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="59D6BEF8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="03AF74C8"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="69C41EC6"/>
+    <w:nsid w:val="06620C3D"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="D2165440"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="07CC5CE6"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="F37A1596"/>
+    <w:nsid w:val="06797B71"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="656EAA8A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="07D232F4"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="E4E24AE4"/>
+    <w:nsid w:val="08055945"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="BDDAE9D6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="085A102C"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="DE785496"/>
+    <w:nsid w:val="096768BC"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="FC5E4518"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="10BB797E"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="F92A5664"/>
+    <w:nsid w:val="0B1D7F86"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="DC9A9318"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="12CF4B16"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="E390BEC4"/>
+    <w:nsid w:val="0E904E61"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="E9E2063E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="169E51F1"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="F154EB64"/>
+    <w:nsid w:val="0F8D528B"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="B6FC516A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="18B171E9"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="0E0AF6A4"/>
+    <w:nsid w:val="12A86DE1"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="CDF02118"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1A277756"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="F0AEEAAA"/>
+    <w:nsid w:val="132F1919"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="C67CF902"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1A696131"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="9844ED36"/>
+    <w:nsid w:val="13DD41AC"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="F6FCCFB2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1B216498"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="71AE8722"/>
+    <w:nsid w:val="14610681"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="2F22BA46"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2175403F"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="883ABD5E"/>
+    <w:nsid w:val="147F79A2"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="09B6E134"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="217D7EE5"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="7632FB72"/>
+    <w:nsid w:val="17B53B91"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="BD723C08"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="21F270A7"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="2D30FE42"/>
+    <w:nsid w:val="18C43F8F"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="5336B950"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="28307B4A"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="E2428B8A"/>
+    <w:nsid w:val="19977D25"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="85C8C4E4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="28DB1BEC"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="FA3EA482"/>
+    <w:nsid w:val="1E1C5437"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="CD82A010"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="29B246B5"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="2FE24EB6"/>
+    <w:nsid w:val="20A7512A"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="2F5E9B00"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2A123B87"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="C8981D10"/>
+    <w:nsid w:val="21D76B7D"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="28FE09AC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2AE71D94"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="04629D3C"/>
+    <w:nsid w:val="221243CC"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="4FD86000"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2CAA2342"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="DFF6876C"/>
+    <w:nsid w:val="22C50CE8"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="9DFE8782"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2D043C2B"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="7B585732"/>
+    <w:nsid w:val="26524DD4"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="032AB9DA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2FF75D77"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="D05E3726"/>
+    <w:nsid w:val="26E026A7"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="EA1AA1B4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="332B334E"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="3C0882BC"/>
+    <w:nsid w:val="273D7F4D"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="B2CCAF88"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="36953AFB"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="8B942644"/>
+    <w:nsid w:val="2AD55F4A"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="3DEC0DB6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="36DE0E28"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="15FA6D90"/>
+    <w:nsid w:val="2CE62028"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="8D6CF18C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="388455C2"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="80B2AE7E"/>
+    <w:nsid w:val="2D152A24"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="1A7C82DE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="388E5871"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="6CFA53AC"/>
+    <w:nsid w:val="2DB706E1"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="2A509628"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3A5508F2"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="74CC19AC"/>
+    <w:nsid w:val="2DF543AD"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="01462042"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3AD70268"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="66E0FFC6"/>
+    <w:nsid w:val="2F906FB1"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="3A18FF7E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3BAC6595"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="A4501388"/>
+    <w:nsid w:val="2FCD1263"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="B6D8FEAA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3BC23949"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="509E0DC4"/>
+    <w:nsid w:val="343104DD"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="7AAC8898"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3C8E6033"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="9E32636C"/>
+    <w:nsid w:val="35DB4880"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="CC1A8172"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="40F70FE3"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="393284FA"/>
+    <w:nsid w:val="37130161"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="0A527086"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="43F605F3"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="A61ACF24"/>
+    <w:nsid w:val="381D7B73"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="401E46B0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="44DE4386"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="752213AE"/>
+    <w:nsid w:val="38FB3291"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="80AE3C24"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="45064BED"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="3B105878"/>
+    <w:nsid w:val="39B63E0E"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="644C29F4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="455B7841"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="2E12D348"/>
+    <w:nsid w:val="3B95754F"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="05C253D6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="494A63B0"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="2DB25FA2"/>
+    <w:nsid w:val="45645D3B"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="E4AE68BC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4A086493"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="56125E40"/>
+    <w:nsid w:val="469453E4"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="26D298EA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4B7C0B7A"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="BE844D26"/>
+    <w:nsid w:val="4C7B4622"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="6742AB52"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="43" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4F511137"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="B8262F90"/>
+    <w:nsid w:val="4D337132"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="57388928"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="44" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="50B737B0"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="9C7A7EA0"/>
+    <w:nsid w:val="4E0A0ED0"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="AB823980"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="45" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="51AB4872"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="A502EF6C"/>
+    <w:nsid w:val="4F095EE4"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="A10483AE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="46" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5400587D"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="CF50C160"/>
+    <w:nsid w:val="4F1C1EE9"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="ACF6FEAE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="47" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="563E3D6D"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="C41A9A08"/>
+    <w:nsid w:val="51C07F0B"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="AEDCAD4A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="48" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5AB52522"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="ED4E6858"/>
+    <w:nsid w:val="53164BAC"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="D6FC1F9A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="49" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5AEE30B9"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="59266D7A"/>
+    <w:nsid w:val="53F656A3"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="9B92B01A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="50" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5CA31038"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="77B02EB4"/>
+    <w:nsid w:val="545927B4"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="9E861948"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="51" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5F0C0DD7"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="78CA7BB4"/>
+    <w:nsid w:val="563D36A0"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="63EE2BFC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="52" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5FD0776F"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="C1C2D05E"/>
+    <w:nsid w:val="58690298"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="944002EA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="53" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="60487D37"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="063A2236"/>
+    <w:nsid w:val="59E03196"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="AF4C64F8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="54" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="60A30F16"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="7BD8B510"/>
+    <w:nsid w:val="5D596BCE"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="09B6E134"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="55" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="60F67E78"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="071E560E"/>
+    <w:nsid w:val="5E181C0B"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="8780ABC8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="56" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="611367AB"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="86CE370E"/>
+    <w:nsid w:val="6592583E"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="BF7A1BF2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="57" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="631E479A"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="004CE248"/>
+    <w:nsid w:val="68067253"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="953CC222"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="58" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="635F0ECF"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="A0F08C7C"/>
+    <w:nsid w:val="6A40677F"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="4B8CA4C0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="59" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6C82099D"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="063A2236"/>
+    <w:nsid w:val="6B8D5DEB"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="796A4562"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="60" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6D6D2B1F"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="0E3A13A4"/>
+    <w:nsid w:val="6D3F4781"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="AA46A934"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="61" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6DAF1CF7"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="04F8F4A4"/>
+    <w:nsid w:val="6F4E5BCF"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="BBA89E10"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="62" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6F060C2E"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="8E143D5E"/>
+    <w:nsid w:val="6F8C2794"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="BA061412"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="63" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="77D7573A"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="BBBEFBB2"/>
+    <w:nsid w:val="711F0D8D"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="7414B7DC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="64" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7B105AFE"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="8D627A96"/>
+    <w:nsid w:val="716B5AA0"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="EFAC2E7E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="65" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7BF7099D"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="8BD4E0A2"/>
+    <w:nsid w:val="726723A2"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="52B42C10"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="66" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7CEE04DE"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="5DF86B24"/>
+    <w:nsid w:val="72D221F1"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="FCB07C26"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="67" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7D1D1610"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="81923138"/>
+    <w:nsid w:val="74221822"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="F4B6A354"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="68" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7F5D562A"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="00180AEC"/>
+    <w:nsid w:val="7AAA296C"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="4D3C5040"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="69" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7F831015"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="C3D687A0"/>
+    <w:nsid w:val="7AF96A89"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="1F58DF38"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
+    <w:abstractNumId w:val="58"/>
+  </w:num>
+  <w:num w:numId="2">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="38"/>
+  </w:num>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="59"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="61"/>
+  </w:num>
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="11">
+    <w:abstractNumId w:val="37"/>
+  </w:num>
+  <w:num w:numId="12">
+    <w:abstractNumId w:val="45"/>
+  </w:num>
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="14">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="15">
+    <w:abstractNumId w:val="44"/>
+  </w:num>
+  <w:num w:numId="16">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="17">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="18">
+    <w:abstractNumId w:val="69"/>
+  </w:num>
+  <w:num w:numId="19">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="20">
+    <w:abstractNumId w:val="47"/>
+  </w:num>
+  <w:num w:numId="21">
+    <w:abstractNumId w:val="35"/>
+  </w:num>
+  <w:num w:numId="22">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="23">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="24">
+    <w:abstractNumId w:val="32"/>
+  </w:num>
+  <w:num w:numId="25">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="26">
+    <w:abstractNumId w:val="50"/>
+  </w:num>
+  <w:num w:numId="27">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="28">
+    <w:abstractNumId w:val="36"/>
+  </w:num>
+  <w:num w:numId="29">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="30">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="31">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="32">
+    <w:abstractNumId w:val="33"/>
+  </w:num>
+  <w:num w:numId="33">
+    <w:abstractNumId w:val="51"/>
+  </w:num>
+  <w:num w:numId="34">
     <w:abstractNumId w:val="60"/>
   </w:num>
-  <w:num w:numId="2">
-[...2 lines deleted...]
-  <w:num w:numId="3">
+  <w:num w:numId="35">
+    <w:abstractNumId w:val="53"/>
+  </w:num>
+  <w:num w:numId="36">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="37">
+    <w:abstractNumId w:val="57"/>
+  </w:num>
+  <w:num w:numId="38">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="39">
+    <w:abstractNumId w:val="56"/>
+  </w:num>
+  <w:num w:numId="40">
     <w:abstractNumId w:val="43"/>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="41">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="42">
+    <w:abstractNumId w:val="68"/>
+  </w:num>
+  <w:num w:numId="43">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="44">
+    <w:abstractNumId w:val="55"/>
+  </w:num>
+  <w:num w:numId="45">
+    <w:abstractNumId w:val="42"/>
+  </w:num>
+  <w:num w:numId="46">
+    <w:abstractNumId w:val="64"/>
+  </w:num>
+  <w:num w:numId="47">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="48">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="49">
+    <w:abstractNumId w:val="48"/>
+  </w:num>
+  <w:num w:numId="50">
+    <w:abstractNumId w:val="52"/>
+  </w:num>
+  <w:num w:numId="51">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="52">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="53">
+    <w:abstractNumId w:val="39"/>
+  </w:num>
+  <w:num w:numId="54">
+    <w:abstractNumId w:val="46"/>
+  </w:num>
+  <w:num w:numId="55">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="5">
-[...11 lines deleted...]
-  <w:num w:numId="9">
+  <w:num w:numId="56">
+    <w:abstractNumId w:val="63"/>
+  </w:num>
+  <w:num w:numId="57">
+    <w:abstractNumId w:val="65"/>
+  </w:num>
+  <w:num w:numId="58">
+    <w:abstractNumId w:val="67"/>
+  </w:num>
+  <w:num w:numId="59">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="60">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="61">
+    <w:abstractNumId w:val="62"/>
+  </w:num>
+  <w:num w:numId="62">
+    <w:abstractNumId w:val="34"/>
+  </w:num>
+  <w:num w:numId="63">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="64">
+    <w:abstractNumId w:val="66"/>
+  </w:num>
+  <w:num w:numId="65">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="66">
+    <w:abstractNumId w:val="49"/>
+  </w:num>
+  <w:num w:numId="67">
+    <w:abstractNumId w:val="40"/>
+  </w:num>
+  <w:num w:numId="68">
     <w:abstractNumId w:val="41"/>
   </w:num>
-  <w:num w:numId="10">
-[...35 lines deleted...]
-  <w:num w:numId="22">
+  <w:num w:numId="69">
     <w:abstractNumId w:val="54"/>
   </w:num>
-  <w:num w:numId="23">
-[...38 lines deleted...]
-  <w:num w:numId="36">
+  <w:num w:numId="70">
     <w:abstractNumId w:val="14"/>
-  </w:num>
-[...100 lines deleted...]
-    <w:abstractNumId w:val="59"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="70"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
@@ -4263,51 +4263,50 @@
     <w:rsid w:val="004167EC"/>
     <w:rsid w:val="004416E4"/>
     <w:rsid w:val="00451233"/>
     <w:rsid w:val="004570F8"/>
     <w:rsid w:val="0047636D"/>
     <w:rsid w:val="0049405C"/>
     <w:rsid w:val="004D21F0"/>
     <w:rsid w:val="004D3C23"/>
     <w:rsid w:val="004E2FCC"/>
     <w:rsid w:val="004F1B4E"/>
     <w:rsid w:val="0052675C"/>
     <w:rsid w:val="0056635E"/>
     <w:rsid w:val="005A7DA0"/>
     <w:rsid w:val="005B00C1"/>
     <w:rsid w:val="005B5F25"/>
     <w:rsid w:val="005C1FBD"/>
     <w:rsid w:val="005F7A7D"/>
     <w:rsid w:val="00605720"/>
     <w:rsid w:val="0065437B"/>
     <w:rsid w:val="0066746A"/>
     <w:rsid w:val="00667CF2"/>
     <w:rsid w:val="00683D9C"/>
     <w:rsid w:val="00685381"/>
     <w:rsid w:val="00686369"/>
     <w:rsid w:val="006A06C2"/>
-    <w:rsid w:val="006C145F"/>
     <w:rsid w:val="006C21DA"/>
     <w:rsid w:val="006D159B"/>
     <w:rsid w:val="006F2EE4"/>
     <w:rsid w:val="007177F3"/>
     <w:rsid w:val="00765586"/>
     <w:rsid w:val="007664DE"/>
     <w:rsid w:val="007956B7"/>
     <w:rsid w:val="007B0B57"/>
     <w:rsid w:val="007D333B"/>
     <w:rsid w:val="008212A9"/>
     <w:rsid w:val="008341FB"/>
     <w:rsid w:val="008717CA"/>
     <w:rsid w:val="00873A63"/>
     <w:rsid w:val="0089209E"/>
     <w:rsid w:val="00893CAF"/>
     <w:rsid w:val="008A40E2"/>
     <w:rsid w:val="008A48BF"/>
     <w:rsid w:val="008D77E9"/>
     <w:rsid w:val="008E5C09"/>
     <w:rsid w:val="008E73CE"/>
     <w:rsid w:val="008E7B5D"/>
     <w:rsid w:val="00901636"/>
     <w:rsid w:val="009038C0"/>
     <w:rsid w:val="009073A3"/>
     <w:rsid w:val="00917307"/>
@@ -4323,50 +4322,51 @@
     <w:rsid w:val="009D6108"/>
     <w:rsid w:val="009E20C4"/>
     <w:rsid w:val="00A002B6"/>
     <w:rsid w:val="00A1252B"/>
     <w:rsid w:val="00A1585C"/>
     <w:rsid w:val="00A41685"/>
     <w:rsid w:val="00A64BF0"/>
     <w:rsid w:val="00A81B38"/>
     <w:rsid w:val="00B05840"/>
     <w:rsid w:val="00B37E04"/>
     <w:rsid w:val="00B557D1"/>
     <w:rsid w:val="00B62E87"/>
     <w:rsid w:val="00B670A2"/>
     <w:rsid w:val="00B86E39"/>
     <w:rsid w:val="00BB071E"/>
     <w:rsid w:val="00BB2601"/>
     <w:rsid w:val="00C0316A"/>
     <w:rsid w:val="00C24D79"/>
     <w:rsid w:val="00CD0348"/>
     <w:rsid w:val="00CF1C9C"/>
     <w:rsid w:val="00D1552C"/>
     <w:rsid w:val="00D2284D"/>
     <w:rsid w:val="00D45AF6"/>
     <w:rsid w:val="00D632AE"/>
     <w:rsid w:val="00D925CA"/>
+    <w:rsid w:val="00DA0171"/>
     <w:rsid w:val="00DA428A"/>
     <w:rsid w:val="00DA626A"/>
     <w:rsid w:val="00DD484D"/>
     <w:rsid w:val="00DF04DF"/>
     <w:rsid w:val="00E34189"/>
     <w:rsid w:val="00E418B1"/>
     <w:rsid w:val="00E44063"/>
     <w:rsid w:val="00E61128"/>
     <w:rsid w:val="00E70303"/>
     <w:rsid w:val="00E73B54"/>
     <w:rsid w:val="00E7710E"/>
     <w:rsid w:val="00E94C0A"/>
     <w:rsid w:val="00EB2910"/>
     <w:rsid w:val="00EF7E90"/>
     <w:rsid w:val="00F07BEB"/>
     <w:rsid w:val="00F51C68"/>
     <w:rsid w:val="00F57734"/>
     <w:rsid w:val="00F80A79"/>
     <w:rsid w:val="00F96E7C"/>
     <w:rsid w:val="00F97256"/>
     <w:rsid w:val="00FA3B60"/>
     <w:rsid w:val="00FB5CEE"/>
     <w:rsid w:val="00FC7C78"/>
     <w:rsid w:val="00FE037C"/>
   </w:rsids>
@@ -5431,61 +5431,61 @@
     <w:rsid w:val="00F57734"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af4">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0065437B"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af5">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="006C145F"/>
+    <w:rsid w:val="00DA0171"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af6">
     <w:name w:val="正文文本 字符"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="af5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="006C145F"/>
+    <w:rsid w:val="00DA0171"/>
     <w:rPr>
       <w:sz w:val="21"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 主题​​">
@@ -5769,51 +5769,51 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5AECD1C3-5C2B-4DDF-8E2B-CCE3A2535E90}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A1E63E23-2CDC-4D3F-85B6-F682384D11C3}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>1115</Words>
   <Characters>6359</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>52</Lines>
   <Paragraphs>14</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>7460</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>