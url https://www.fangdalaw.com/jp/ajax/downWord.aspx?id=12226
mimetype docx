--- v1 (2026-08-04)
+++ v2 (2026-10-28)
@@ -36,189 +36,189 @@
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5485"/>
         <w:gridCol w:w="2836"/>
       </w:tblGrid>
       <w:tr w:rsidR="0049405C" w:rsidRPr="00C24D79" w14:paraId="76EB2C64" w14:textId="77777777" w:rsidTr="00E70303">
         <w:trPr>
           <w:trHeight w:val="3267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5485" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="271D78"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C4F11E8" w14:textId="1BF7CCDD" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00DA0171" w:rsidP="00DA0171">
+          <w:p w14:paraId="2C4F11E8" w14:textId="0FD1C13C" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="006E1888" w:rsidP="006E1888">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="xingming"/>
             <w:bookmarkStart w:id="1" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="1"/>
-            <w:r w:rsidRPr="00DA0171">
+            <w:r w:rsidRPr="006E1888">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>DONG WU</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
-          <w:p w14:paraId="706EB16B" w14:textId="0C7AF243" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00DA0171" w:rsidP="00DA0171">
+          <w:p w14:paraId="706EB16B" w14:textId="7CEEC7AD" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="006E1888" w:rsidP="006E1888">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="didian"/>
-            <w:r w:rsidRPr="00DA0171">
+            <w:r w:rsidRPr="006E1888">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Partner</w:t>
             </w:r>
-            <w:r w:rsidRPr="00DA0171">
+            <w:r w:rsidRPr="006E1888">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>·</w:t>
             </w:r>
-            <w:r w:rsidRPr="00DA0171">
+            <w:r w:rsidRPr="006E1888">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Beijing</w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
-          <w:p w14:paraId="6199424A" w14:textId="63AC9BC0" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00DA0171" w:rsidP="00DA0171">
+          <w:p w14:paraId="6199424A" w14:textId="6F6F307B" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="006E1888" w:rsidP="006E1888">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="dianhua"/>
-            <w:r w:rsidRPr="00DA0171">
+            <w:r w:rsidRPr="006E1888">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">+86 10 5769 5629 </w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
-          <w:p w14:paraId="4F910ACA" w14:textId="6FE0036B" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00DA0171" w:rsidP="00DA0171">
+          <w:p w14:paraId="4F910ACA" w14:textId="17A3C99C" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="006E1888" w:rsidP="006E1888">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="youxiang"/>
-            <w:r w:rsidRPr="00DA0171">
+            <w:r w:rsidRPr="006E1888">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>dong.wu@fangdalaw.com</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="22DBA835" w14:textId="677EAC48" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00F96E7C" w:rsidP="00860F89">
             <w:pPr>
               <w:ind w:leftChars="-52" w:left="-109"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C24D79">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:color w:val="545551"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D24C6CB" w14:textId="4746F4FE" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00DA0171" w:rsidP="002932C9">
+          <w:p w14:paraId="2D24C6CB" w14:textId="71385E56" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="006E1888" w:rsidP="002932C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="tupian"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0831996E" wp14:editId="34B63A4B">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1A8809E6" wp14:editId="242BC21B">
                   <wp:extent cx="1651000" cy="2142519"/>
                   <wp:effectExtent l="0" t="0" r="6350" b="0"/>
                   <wp:docPr id="1" name="图片 1"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
@@ -258,60 +258,60 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C063291" w14:textId="5DC9D94D" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="002375A9" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C24D79">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>PRACTICE AREAS</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C1ACACA" w14:textId="7FF00492" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="00DA0171" w:rsidP="007177F3">
+          <w:p w14:paraId="3C1ACACA" w14:textId="017A20F2" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="006E1888" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="zhiyelingyu"/>
-            <w:r w:rsidRPr="00DA0171">
+            <w:r w:rsidRPr="006E1888">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>MR. WU SPECIALIZES IN CAPITAL MARKETS, MERGERS AND ACQUISITIONS, ASSETS MANAGEMENT AND CORPORATE FINANCE.</w:t>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F19AE4C" w14:textId="19A41B01" w:rsidR="00451233" w:rsidRPr="00C24D79" w:rsidRDefault="00F80A79" w:rsidP="00DA428A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C24D79">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
           <w:noProof/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
@@ -371,51 +371,51 @@
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:roundrect w14:anchorId="053823F2" id="圆角矩形 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:-6.2pt;margin-top:-12.6pt;width:4.55pt;height:3.6pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDc1SqFegIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2yAQfp+0/wHxvtqO+mON4lRRqk6T&#10;qrZqO/WZYIiRMMeAxMn++h3gOG1X7WHaCwbu7ru7z98xu9p1mmyF8wpMTauTkhJhODTKrGv64/nm&#10;y1dKfGCmYRqMqOleeHo1//xp1tupmEALuhGOIIjx097WtA3BTovC81Z0zJ+AFQaNElzHAh7dumgc&#10;6xG908WkLM+LHlxjHXDhPd5eZyOdJ3wpBQ/3UnoRiK4p1hbS6tK6imsxn7Hp2jHbKj6Uwf6hio4p&#10;g0lHqGsWGNk49QdUp7gDDzKccOgKkFJxkXrAbqryXTdPLbMi9YLkeDvS5P8fLL/bPtkHhzT01k89&#10;bmMXO+m6+MX6yC6RtR/JErtAOF6eXZyXyChHy+nZRXUZqSyOodb58E1AR+Kmpg42pnnE35FYYttb&#10;H7L/wS+m86BVc6O0TocoAbHUjmwZ/rzVuhoyvPHSJvoaiFEZMN4Ux2bSLuy1iH7aPApJVIPlT1Ih&#10;SWfHJIxzYUKVTS1rRM5dnZXYaoYfI1K3CTAiS8w/Yg8Abxs4YGeYwT+GiiTTMbj8W2E5eIxImcGE&#10;MbhTBtxHABq7GjJn/wNJmZrI0gqa/YMjDvKQeMtvFP67W+bDA3M4Ffi3cdLDPS5SQ19TGHaUtOB+&#10;fXQf/VGsaKWkxymrqf+5YU5Qor8blPFldXoaxzIdUEYTPLjXltVri9l0S0AtVPimWJ620T/ow1Y6&#10;6F7wQVjErGhihmPumvLgDodlyNOPTwoXi0Vyw1G0LNyaJ8sjeGQ1yvJ598KcHQQcUPd3cJhINn0n&#10;4ewbIw0sNgGkSvo+8jrwjWOchDM8OfGdeH1OXseHcf4bAAD//wMAUEsDBBQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NT8JAEL2b+B82Y+KtbCliSOmWGIgkKBdQPC/d&#10;sW3cna3dBeq/dzjpZTKT9+Z9FIvBWXHGPrSeFIxHKQikypuWagXvb8/JDESImoy2nlDBDwZYlLc3&#10;hc6Nv9AOz/tYCxahkGsFTYxdLmWoGnQ6jHyHxNin752OfPa1NL2+sLizMkvTR+l0S+zQ6A6XDVZf&#10;+5NTsF4edttDu9l8b6cr+5rpjxdbr5W6vxtWcx5PcxARh/j3AdcOnB9KDnb0JzJBWAXJOHtgKi/Z&#10;NAPBjGQyAXG8IrMUZFnI/z3KXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDc1SqFegIA&#10;AGAFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="white [3212]" stroked="f" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="359F0B02" w14:textId="77777777" w:rsidR="00DA0171" w:rsidRDefault="000E0C86" w:rsidP="00B670A2">
+    <w:p w14:paraId="6010CC32" w14:textId="77777777" w:rsidR="006E1888" w:rsidRDefault="000E0C86" w:rsidP="00B670A2">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C24D79">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="545551"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E0DC835" wp14:editId="24238D24">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2512</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4508</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5271826" cy="0"/>
@@ -456,1828 +456,1828 @@
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:line w14:anchorId="3D0BA0F8" id="直接连接符 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".2pt,.35pt" to="415.3pt,.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKOATlvwEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+wYWFYYcXpo0V2K&#10;rdhH74pMxQL0BUmLnX8/ik7cohsGbNhFMCW+x/dIens7WcOOEJP2ruPrVc0ZOOl77Q4d//7t4fqG&#10;s5SF64XxDjp+gsRvd1fvtmNoofGDNz1EhiQutWPo+JBzaKsqyQGsSCsfwOGj8tGKjGE8VH0UI7Jb&#10;UzV1valGH/sQvYSU8PZ+fuQ74lcKZP6sVILMTMdRW6Yz0rkvZ7XbivYQRRi0PMsQ/6DCCu2w6EJ1&#10;L7JgP6L+hcpqGX3yKq+kt5VXSksgD+hmXb9x83UQAcgLNieFpU3p/9HKT8c79xSxDWNIbQpPsbiY&#10;VLRMGR2ecabkC5Wyidp2WtoGU2YSL983H9Y3zYYzeXmrZopCFWLKH8FbVj46brQrjkQrjo8pY1lM&#10;vaSUa+PKmbzR/YM2hoJ42N+ZyI6izLBu6g2NDYGv0jAq0OrFBX3lk4GZ9gsopntUO/uhBYOFVkgJ&#10;Lq/LOhATZheYQgkLsCbdfwSe8wsUaPn+BrwgqLJ3eQFb7Xz8XfU8XSSrOf/Sgdl3acHe9yeaL7UG&#10;t4gcnje+rOnrmOAv/+XuJwAAAP//AwBQSwMEFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FvwjAMhe+T9h8iT+I20g3WQWmK0IALh0kDhLRb2nhttcapmgCFX485bRdL&#10;T+/5+XM6720jTtj52pGCl2EEAqlwpqZSwX63fp6A8EGT0Y0jVHBBD/Ps8SHViXFn+sLTNpSCS8gn&#10;WkEVQptI6YsKrfZD1yKx9+M6qwPLrpSm02cut418jaJYWl0TX6h0ix8VFr/bo1WwO1x7uTl8LvK4&#10;3o+m39PV2/q6Umrw1C9nPBYzEAH78LcB9x+YHzIGy92RjBeNgjHnFLyDYG8yimIQ+V3KLJX/+bMb&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEo4BOW/AQAA3wMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAAAAAAAAAAAA&#10;AAAAGQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" strokecolor="#002060" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="249E6472" w14:textId="77777777" w:rsidR="00DA0171" w:rsidRDefault="00DA0171" w:rsidP="00DA0171">
+    <w:p w14:paraId="09F8F4BD" w14:textId="77777777" w:rsidR="006E1888" w:rsidRDefault="006E1888" w:rsidP="006E1888">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DA0171">
+      <w:r w:rsidRPr="006E1888">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>REPRESENTATIVE MATTERS AND CASES</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="33110DAC" w14:textId="77777777" w:rsidR="00DA0171" w:rsidRDefault="00DA0171" w:rsidP="00DA0171">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00DA0171">
+    <w:p w14:paraId="22FF3E63" w14:textId="77777777" w:rsidR="006E1888" w:rsidRDefault="006E1888" w:rsidP="006E1888">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006E1888">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Capital Markets</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4941080E" w14:textId="77777777" w:rsidR="00DA0171" w:rsidRDefault="00DA0171" w:rsidP="00DA0171">
+    <w:p w14:paraId="149BACF5" w14:textId="77777777" w:rsidR="006E1888" w:rsidRDefault="006E1888" w:rsidP="006E1888">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DA0171">
+      <w:r w:rsidRPr="006E1888">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented SDIC Power in connection with its GDR offering</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A53465A" w14:textId="77777777" w:rsidR="00DA0171" w:rsidRDefault="00DA0171" w:rsidP="00DA0171">
+    <w:p w14:paraId="2D06AD21" w14:textId="77777777" w:rsidR="006E1888" w:rsidRDefault="006E1888" w:rsidP="006E1888">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DA0171">
+      <w:r w:rsidRPr="006E1888">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented the underwriters in the GDR offering of China Pacific Insurance</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D04682B" w14:textId="77777777" w:rsidR="00DA0171" w:rsidRDefault="00DA0171" w:rsidP="00DA0171">
+    <w:p w14:paraId="27A315BF" w14:textId="77777777" w:rsidR="006E1888" w:rsidRDefault="006E1888" w:rsidP="006E1888">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DA0171">
+      <w:r w:rsidRPr="006E1888">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented the underwriters in the A IPO and listing on the SSE STAR Board of Sunshine Guojian Pharmaceutical</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2EEBD318" w14:textId="77777777" w:rsidR="00DA0171" w:rsidRDefault="00DA0171" w:rsidP="00DA0171">
+    <w:p w14:paraId="2E86ACCA" w14:textId="77777777" w:rsidR="006E1888" w:rsidRDefault="006E1888" w:rsidP="006E1888">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DA0171">
+      <w:r w:rsidRPr="006E1888">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented the underwriters in CR MICROs Ashare IPO and listing on the SSE STAR Board</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="57C10A6B" w14:textId="77777777" w:rsidR="00DA0171" w:rsidRDefault="00DA0171" w:rsidP="00DA0171">
+    <w:p w14:paraId="4EF610EC" w14:textId="77777777" w:rsidR="006E1888" w:rsidRDefault="006E1888" w:rsidP="006E1888">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DA0171">
+      <w:r w:rsidRPr="006E1888">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Huatai Securities in its GDR offering</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E06DB8D" w14:textId="77777777" w:rsidR="00DA0171" w:rsidRDefault="00DA0171" w:rsidP="00DA0171">
+    <w:p w14:paraId="6CF72D91" w14:textId="77777777" w:rsidR="006E1888" w:rsidRDefault="006E1888" w:rsidP="006E1888">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DA0171">
+      <w:r w:rsidRPr="006E1888">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented the underwriters in Chervon Autos Ashare IPO</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="539904F1" w14:textId="77777777" w:rsidR="00DA0171" w:rsidRDefault="00DA0171" w:rsidP="00DA0171">
+    <w:p w14:paraId="4FD873BF" w14:textId="77777777" w:rsidR="006E1888" w:rsidRDefault="006E1888" w:rsidP="006E1888">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DA0171">
+      <w:r w:rsidRPr="006E1888">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented the underwriters in PICC Groups Ashare IPO</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="551559B5" w14:textId="77777777" w:rsidR="00DA0171" w:rsidRDefault="00DA0171" w:rsidP="00DA0171">
+    <w:p w14:paraId="15717266" w14:textId="77777777" w:rsidR="006E1888" w:rsidRDefault="006E1888" w:rsidP="006E1888">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DA0171">
+      <w:r w:rsidRPr="006E1888">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented the underwriters in Foxconn Industrial Internets Ashare IPO</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="51A123CA" w14:textId="77777777" w:rsidR="00DA0171" w:rsidRDefault="00DA0171" w:rsidP="00DA0171">
+    <w:p w14:paraId="2777869E" w14:textId="77777777" w:rsidR="006E1888" w:rsidRDefault="006E1888" w:rsidP="006E1888">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DA0171">
+      <w:r w:rsidRPr="006E1888">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Phoenix in its private placement of A shares</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B2418F9" w14:textId="77777777" w:rsidR="00DA0171" w:rsidRDefault="00DA0171" w:rsidP="00DA0171">
+    <w:p w14:paraId="37DB9929" w14:textId="77777777" w:rsidR="006E1888" w:rsidRDefault="006E1888" w:rsidP="006E1888">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DA0171">
+      <w:r w:rsidRPr="006E1888">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Shandong International Trust in its Hshare IPO</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="216DB054" w14:textId="77777777" w:rsidR="00DA0171" w:rsidRDefault="00DA0171" w:rsidP="00DA0171">
+    <w:p w14:paraId="7C6DAB25" w14:textId="77777777" w:rsidR="006E1888" w:rsidRDefault="006E1888" w:rsidP="006E1888">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DA0171">
+      <w:r w:rsidRPr="006E1888">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Qudian in its US IPO</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="44992E78" w14:textId="77777777" w:rsidR="00DA0171" w:rsidRDefault="00DA0171" w:rsidP="00DA0171">
+    <w:p w14:paraId="1D6A1C12" w14:textId="77777777" w:rsidR="006E1888" w:rsidRDefault="006E1888" w:rsidP="006E1888">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DA0171">
+      <w:r w:rsidRPr="006E1888">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented the underwriters in GACs private placement of A shares</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="179EB65F" w14:textId="77777777" w:rsidR="00DA0171" w:rsidRDefault="00DA0171" w:rsidP="00DA0171">
+    <w:p w14:paraId="21B186EE" w14:textId="77777777" w:rsidR="006E1888" w:rsidRDefault="006E1888" w:rsidP="006E1888">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DA0171">
+      <w:r w:rsidRPr="006E1888">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented China Cinda in its private placement of H shares</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="139CC0E8" w14:textId="77777777" w:rsidR="00DA0171" w:rsidRDefault="00DA0171" w:rsidP="00DA0171">
+    <w:p w14:paraId="13F2F831" w14:textId="77777777" w:rsidR="006E1888" w:rsidRDefault="006E1888" w:rsidP="006E1888">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DA0171">
+      <w:r w:rsidRPr="006E1888">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented the underwriters in China Development Bank Leasings Hshare IPO</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0C7AE697" w14:textId="77777777" w:rsidR="00DA0171" w:rsidRDefault="00DA0171" w:rsidP="00DA0171">
+    <w:p w14:paraId="0F6EAAEE" w14:textId="77777777" w:rsidR="006E1888" w:rsidRDefault="006E1888" w:rsidP="006E1888">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DA0171">
+      <w:r w:rsidRPr="006E1888">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented the underwriters in OCTs private placement of A shares</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="58FD57D3" w14:textId="77777777" w:rsidR="00DA0171" w:rsidRDefault="00DA0171" w:rsidP="00DA0171">
+    <w:p w14:paraId="7B74A79B" w14:textId="77777777" w:rsidR="006E1888" w:rsidRDefault="006E1888" w:rsidP="006E1888">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DA0171">
+      <w:r w:rsidRPr="006E1888">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Bank of Ningbo in its private placement of A shares</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="542E648E" w14:textId="77777777" w:rsidR="00DA0171" w:rsidRDefault="00DA0171" w:rsidP="00DA0171">
+    <w:p w14:paraId="17A1601A" w14:textId="77777777" w:rsidR="006E1888" w:rsidRDefault="006E1888" w:rsidP="006E1888">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DA0171">
+      <w:r w:rsidRPr="006E1888">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented China Cinda in its Hshare IPO</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="337752CA" w14:textId="77777777" w:rsidR="00DA0171" w:rsidRDefault="00DA0171" w:rsidP="00DA0171">
+    <w:p w14:paraId="06ECCB67" w14:textId="77777777" w:rsidR="006E1888" w:rsidRDefault="006E1888" w:rsidP="006E1888">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DA0171">
+      <w:r w:rsidRPr="006E1888">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented the underwriters in ICBCs restructure and its AH IPO</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="069A8F8F" w14:textId="77777777" w:rsidR="00DA0171" w:rsidRDefault="00DA0171" w:rsidP="00DA0171">
+    <w:p w14:paraId="6F68178A" w14:textId="77777777" w:rsidR="006E1888" w:rsidRDefault="006E1888" w:rsidP="006E1888">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DA0171">
+      <w:r w:rsidRPr="006E1888">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented the underwriters in China Shenhuas restructure and its Hshare IPO</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4EAD022D" w14:textId="77777777" w:rsidR="00DA0171" w:rsidRDefault="00DA0171" w:rsidP="00DA0171">
+    <w:p w14:paraId="210BB6D0" w14:textId="77777777" w:rsidR="006E1888" w:rsidRDefault="006E1888" w:rsidP="006E1888">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DA0171">
+      <w:r w:rsidRPr="006E1888">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented the underwriters in China Lifes Ashare IPO</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7D844620" w14:textId="77777777" w:rsidR="00DA0171" w:rsidRDefault="00DA0171" w:rsidP="00DA0171">
+    <w:p w14:paraId="7CB9EF85" w14:textId="77777777" w:rsidR="006E1888" w:rsidRDefault="006E1888" w:rsidP="006E1888">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DA0171">
+      <w:r w:rsidRPr="006E1888">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented the underwriters in CCBs Hshare IPO</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="37478BDF" w14:textId="77777777" w:rsidR="00DA0171" w:rsidRDefault="00DA0171" w:rsidP="00DA0171">
+    <w:p w14:paraId="750B5F5A" w14:textId="77777777" w:rsidR="006E1888" w:rsidRDefault="006E1888" w:rsidP="006E1888">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DA0171">
+      <w:r w:rsidRPr="006E1888">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented China Netcom in its redchip IPO</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="26B89A28" w14:textId="77777777" w:rsidR="00DA0171" w:rsidRDefault="00DA0171" w:rsidP="00DA0171">
+    <w:p w14:paraId="46F382AA" w14:textId="77777777" w:rsidR="006E1888" w:rsidRDefault="006E1888" w:rsidP="006E1888">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DA0171">
+      <w:r w:rsidRPr="006E1888">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented China Mobile in its redchip IPO</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="35CC272B" w14:textId="77777777" w:rsidR="00DA0171" w:rsidRDefault="00DA0171" w:rsidP="00DA0171">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00DA0171">
+    <w:p w14:paraId="2EEE49CC" w14:textId="77777777" w:rsidR="006E1888" w:rsidRDefault="006E1888" w:rsidP="006E1888">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006E1888">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Mergers and Acquisitions</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4DB4A423" w14:textId="77777777" w:rsidR="00DA0171" w:rsidRDefault="00DA0171" w:rsidP="00DA0171">
+    <w:p w14:paraId="179CDCC3" w14:textId="77777777" w:rsidR="006E1888" w:rsidRDefault="006E1888" w:rsidP="006E1888">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DA0171">
+      <w:r w:rsidRPr="006E1888">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented the financial advisor in CSCECs investment in SCIMEE</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="449661A8" w14:textId="77777777" w:rsidR="00DA0171" w:rsidRDefault="00DA0171" w:rsidP="00DA0171">
+    <w:p w14:paraId="0F8F97B6" w14:textId="77777777" w:rsidR="006E1888" w:rsidRDefault="006E1888" w:rsidP="006E1888">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DA0171">
+      <w:r w:rsidRPr="006E1888">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented China Cinda in connection with Jointowns debtforequity project</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3B99FB37" w14:textId="77777777" w:rsidR="00DA0171" w:rsidRDefault="00DA0171" w:rsidP="00DA0171">
+    <w:p w14:paraId="09606C75" w14:textId="77777777" w:rsidR="006E1888" w:rsidRDefault="006E1888" w:rsidP="006E1888">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DA0171">
+      <w:r w:rsidRPr="006E1888">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented CICC, the financial advisor, in the merger of China Shenhua and China National Power to establish China Energy</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="096866E4" w14:textId="77777777" w:rsidR="00DA0171" w:rsidRDefault="00DA0171" w:rsidP="00DA0171">
+    <w:p w14:paraId="558F59AB" w14:textId="77777777" w:rsidR="006E1888" w:rsidRDefault="006E1888" w:rsidP="006E1888">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DA0171">
+      <w:r w:rsidRPr="006E1888">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented CICC, the independent financial advisor, in the major asset restructuring of HECs stock offering and acquisition of the controlling interest of Hecpharm</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="56965633" w14:textId="77777777" w:rsidR="00DA0171" w:rsidRDefault="00DA0171" w:rsidP="00DA0171">
+    <w:p w14:paraId="5A4AC580" w14:textId="77777777" w:rsidR="006E1888" w:rsidRDefault="006E1888" w:rsidP="006E1888">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DA0171">
+      <w:r w:rsidRPr="006E1888">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a subordinate fund of COAMC in connection with DECs restructuring</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A3B915D" w14:textId="77777777" w:rsidR="00DA0171" w:rsidRDefault="00DA0171" w:rsidP="00DA0171">
+    <w:p w14:paraId="08B03322" w14:textId="77777777" w:rsidR="006E1888" w:rsidRDefault="006E1888" w:rsidP="006E1888">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DA0171">
+      <w:r w:rsidRPr="006E1888">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented CITIC Capital and other investors in their investments in CCXI</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3B6125A0" w14:textId="77777777" w:rsidR="00DA0171" w:rsidRDefault="00DA0171" w:rsidP="00DA0171">
+    <w:p w14:paraId="00A36C8C" w14:textId="77777777" w:rsidR="006E1888" w:rsidRDefault="006E1888" w:rsidP="006E1888">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DA0171">
+      <w:r w:rsidRPr="006E1888">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented China Cinda in connection with Ruyi Groups acquisition of French SMCP</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="755AB681" w14:textId="77777777" w:rsidR="00DA0171" w:rsidRDefault="00DA0171" w:rsidP="00DA0171">
+    <w:p w14:paraId="2BC9B8F3" w14:textId="77777777" w:rsidR="006E1888" w:rsidRDefault="006E1888" w:rsidP="006E1888">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DA0171">
+      <w:r w:rsidRPr="006E1888">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented CRHC in connection with its strategic investment in COAMC</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6178CBBC" w14:textId="77777777" w:rsidR="00DA0171" w:rsidRDefault="00DA0171" w:rsidP="00DA0171">
+    <w:p w14:paraId="123775CC" w14:textId="77777777" w:rsidR="006E1888" w:rsidRDefault="006E1888" w:rsidP="006E1888">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DA0171">
+      <w:r w:rsidRPr="006E1888">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Yinlong in its investment in Lucid Motorss CB project</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="477E5EA9" w14:textId="77777777" w:rsidR="00DA0171" w:rsidRDefault="00DA0171" w:rsidP="00DA0171">
+    <w:p w14:paraId="07CF4647" w14:textId="77777777" w:rsidR="006E1888" w:rsidRDefault="006E1888" w:rsidP="006E1888">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DA0171">
+      <w:r w:rsidRPr="006E1888">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented China Cinda in connection with Yancoal Australias private placement and MA financing project</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7ED8E4FB" w14:textId="77777777" w:rsidR="00DA0171" w:rsidRDefault="00DA0171" w:rsidP="00DA0171">
+    <w:p w14:paraId="0E8A6D49" w14:textId="77777777" w:rsidR="006E1888" w:rsidRDefault="006E1888" w:rsidP="006E1888">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DA0171">
+      <w:r w:rsidRPr="006E1888">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented China Cinda in connection with BJEVs mixed ownership reform and capital increase project</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7FD0D7B4" w14:textId="77777777" w:rsidR="00DA0171" w:rsidRDefault="00DA0171" w:rsidP="00DA0171">
+    <w:p w14:paraId="635DE881" w14:textId="77777777" w:rsidR="006E1888" w:rsidRDefault="006E1888" w:rsidP="006E1888">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DA0171">
+      <w:r w:rsidRPr="006E1888">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented the buyers group led by Hopu Fund in connection with the mixed ownership reform and capital increase project of Chinatea (a subsidiary of COFCO)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6314293C" w14:textId="77777777" w:rsidR="00DA0171" w:rsidRDefault="00DA0171" w:rsidP="00DA0171">
+    <w:p w14:paraId="089CFE1A" w14:textId="77777777" w:rsidR="006E1888" w:rsidRDefault="006E1888" w:rsidP="006E1888">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DA0171">
+      <w:r w:rsidRPr="006E1888">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented CETHIK ,a subsidiary of the CETC, in its restructure and acquisition of Phoenix Group</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="660EB88D" w14:textId="77777777" w:rsidR="00DA0171" w:rsidRDefault="00DA0171" w:rsidP="00DA0171">
+    <w:p w14:paraId="3E40E5EA" w14:textId="77777777" w:rsidR="006E1888" w:rsidRDefault="006E1888" w:rsidP="006E1888">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DA0171">
+      <w:r w:rsidRPr="006E1888">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented COAMC in its bid for the project on equity investment in Bank of Dalian</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5BB2FA47" w14:textId="77777777" w:rsidR="00DA0171" w:rsidRDefault="00DA0171" w:rsidP="00DA0171">
+    <w:p w14:paraId="2249A20C" w14:textId="77777777" w:rsidR="006E1888" w:rsidRDefault="006E1888" w:rsidP="006E1888">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DA0171">
+      <w:r w:rsidRPr="006E1888">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented BlueFocus in its several investment projects</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="750A22BE" w14:textId="77777777" w:rsidR="00DA0171" w:rsidRDefault="00DA0171" w:rsidP="00DA0171">
+    <w:p w14:paraId="2F7F725F" w14:textId="77777777" w:rsidR="006E1888" w:rsidRDefault="006E1888" w:rsidP="006E1888">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DA0171">
+      <w:r w:rsidRPr="006E1888">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented China Cinda in the transfer of its equity interests in Bank of Xian</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="08C296AE" w14:textId="77777777" w:rsidR="00DA0171" w:rsidRDefault="00DA0171" w:rsidP="00DA0171">
+    <w:p w14:paraId="1A4EC083" w14:textId="77777777" w:rsidR="006E1888" w:rsidRDefault="006E1888" w:rsidP="006E1888">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DA0171">
+      <w:r w:rsidRPr="006E1888">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Deutsche Bank in its bid for the project on strategic investment in China Huarong</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="33A0E859" w14:textId="77777777" w:rsidR="00DA0171" w:rsidRDefault="00DA0171" w:rsidP="00DA0171">
+    <w:p w14:paraId="1B1024B1" w14:textId="77777777" w:rsidR="006E1888" w:rsidRDefault="006E1888" w:rsidP="006E1888">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="41"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DA0171">
+      <w:r w:rsidRPr="006E1888">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented USlisted Henry Schein in its acquisition of a sales company in China</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="53033E85" w14:textId="77777777" w:rsidR="00DA0171" w:rsidRDefault="00DA0171" w:rsidP="00DA0171">
+    <w:p w14:paraId="49CC8FBB" w14:textId="77777777" w:rsidR="006E1888" w:rsidRDefault="006E1888" w:rsidP="006E1888">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="42"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DA0171">
+      <w:r w:rsidRPr="006E1888">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented CITIC PE in connection with the project on investment</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="78F1974E" w14:textId="77777777" w:rsidR="00DA0171" w:rsidRDefault="00DA0171" w:rsidP="00DA0171">
+    <w:p w14:paraId="5900BCCF" w14:textId="77777777" w:rsidR="006E1888" w:rsidRDefault="006E1888" w:rsidP="006E1888">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="43"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DA0171">
+      <w:r w:rsidRPr="006E1888">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Kaiyuan City Development Fund in its property MA project</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="01AA8344" w14:textId="77777777" w:rsidR="00DA0171" w:rsidRDefault="00DA0171" w:rsidP="00DA0171">
+    <w:p w14:paraId="4E184873" w14:textId="77777777" w:rsidR="006E1888" w:rsidRDefault="006E1888" w:rsidP="006E1888">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="44"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DA0171">
+      <w:r w:rsidRPr="006E1888">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Central Huijin in its investment in China Everbright Bank</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="446052B3" w14:textId="77777777" w:rsidR="00DA0171" w:rsidRDefault="00DA0171" w:rsidP="00DA0171">
+    <w:p w14:paraId="6BF63BFA" w14:textId="77777777" w:rsidR="006E1888" w:rsidRDefault="006E1888" w:rsidP="006E1888">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="45"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DA0171">
+      <w:r w:rsidRPr="006E1888">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented China Mobile, China Telecom and China Netcom in their domestic acquisitions</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A8B9198" w14:textId="77777777" w:rsidR="00DA0171" w:rsidRDefault="00DA0171" w:rsidP="00DA0171">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00DA0171">
+    <w:p w14:paraId="328BCBA9" w14:textId="77777777" w:rsidR="006E1888" w:rsidRDefault="006E1888" w:rsidP="006E1888">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006E1888">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Fixed Income Instruments</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="386F30A3" w14:textId="77777777" w:rsidR="00DA0171" w:rsidRDefault="00DA0171" w:rsidP="00DA0171">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00DA0171">
+    <w:p w14:paraId="24FC460B" w14:textId="77777777" w:rsidR="006E1888" w:rsidRDefault="006E1888" w:rsidP="006E1888">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006E1888">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Offshore Bonds:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="77340997" w14:textId="77777777" w:rsidR="00DA0171" w:rsidRDefault="00DA0171" w:rsidP="00DA0171">
+    <w:p w14:paraId="62509263" w14:textId="77777777" w:rsidR="006E1888" w:rsidRDefault="006E1888" w:rsidP="006E1888">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="46"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DA0171">
+      <w:r w:rsidRPr="006E1888">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented SCPG in connection with its US dollar bonds</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C846FE1" w14:textId="77777777" w:rsidR="00DA0171" w:rsidRDefault="00DA0171" w:rsidP="00DA0171">
+    <w:p w14:paraId="7F784CCB" w14:textId="77777777" w:rsidR="006E1888" w:rsidRDefault="006E1888" w:rsidP="006E1888">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="47"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DA0171">
+      <w:r w:rsidRPr="006E1888">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented JIC in connection with its US dollar bonds</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4A3E89DB" w14:textId="77777777" w:rsidR="00DA0171" w:rsidRDefault="00DA0171" w:rsidP="00DA0171">
+    <w:p w14:paraId="24C3EB4E" w14:textId="77777777" w:rsidR="006E1888" w:rsidRDefault="006E1888" w:rsidP="006E1888">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="48"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DA0171">
+      <w:r w:rsidRPr="006E1888">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented China Cinda (HK) in its public and private placement of offshore US dollar bonds</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C2A348E" w14:textId="77777777" w:rsidR="00DA0171" w:rsidRDefault="00DA0171" w:rsidP="00DA0171">
+    <w:p w14:paraId="6CF31570" w14:textId="77777777" w:rsidR="006E1888" w:rsidRDefault="006E1888" w:rsidP="006E1888">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="49"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DA0171">
+      <w:r w:rsidRPr="006E1888">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented SINOPEC in its offering and followon offering of offshore US dollar bonds</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="19EE266C" w14:textId="77777777" w:rsidR="00DA0171" w:rsidRDefault="00DA0171" w:rsidP="00DA0171">
+    <w:p w14:paraId="3C001416" w14:textId="77777777" w:rsidR="006E1888" w:rsidRDefault="006E1888" w:rsidP="006E1888">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="50"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DA0171">
+      <w:r w:rsidRPr="006E1888">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented the underwriters in the PRC governments offering of RMB bonds in Hong Kong</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F83DBCE" w14:textId="77777777" w:rsidR="00DA0171" w:rsidRDefault="00DA0171" w:rsidP="00DA0171">
+    <w:p w14:paraId="4BD9172A" w14:textId="77777777" w:rsidR="006E1888" w:rsidRDefault="006E1888" w:rsidP="006E1888">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="51"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DA0171">
+      <w:r w:rsidRPr="006E1888">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented the underwriters in CRCCs Hshare convertible bonds</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="080658A8" w14:textId="77777777" w:rsidR="00DA0171" w:rsidRDefault="00DA0171" w:rsidP="00DA0171">
+    <w:p w14:paraId="7D403BE6" w14:textId="77777777" w:rsidR="006E1888" w:rsidRDefault="006E1888" w:rsidP="006E1888">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="52"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DA0171">
+      <w:r w:rsidRPr="006E1888">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented China Cinda in its public and private placement of offshore US dollar bonds</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2B6502BA" w14:textId="77777777" w:rsidR="00DA0171" w:rsidRDefault="00DA0171" w:rsidP="00DA0171">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00DA0171">
+    <w:p w14:paraId="38724FBB" w14:textId="77777777" w:rsidR="006E1888" w:rsidRDefault="006E1888" w:rsidP="006E1888">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006E1888">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Onshore Fixed Income Instruments:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C7B660C" w14:textId="77777777" w:rsidR="00DA0171" w:rsidRDefault="00DA0171" w:rsidP="00DA0171">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00DA0171">
+    <w:p w14:paraId="14D7294B" w14:textId="77777777" w:rsidR="006E1888" w:rsidRDefault="006E1888" w:rsidP="006E1888">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006E1888">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>ABS Products</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7DF9E2FB" w14:textId="77777777" w:rsidR="00DA0171" w:rsidRDefault="00DA0171" w:rsidP="00DA0171">
+    <w:p w14:paraId="0B301F37" w14:textId="77777777" w:rsidR="006E1888" w:rsidRDefault="006E1888" w:rsidP="006E1888">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="53"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DA0171">
+      <w:r w:rsidRPr="006E1888">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Provided legal services in the listed and private ABS products set up by the Ant Micro, Lakala, Qudian, Minsheng Financial Center, SCPG, Financial Street, Maimaiche, Shangrongbaoli, Lianxiangbaoli, China Unicom, Huaxiaxingfu PPP, Haichang Park, China Resources Pharmaceutical, Shanghai Baoye, China Construction Seventh Engineering Division, China Construction Fifth Engineering Division, China Construction Eighth Engineering Division, China Construction Sixth Engineering Division, China Construction Third Engineering Division, CEC, CMDC, and Minmetals Development</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="556DFAFE" w14:textId="77777777" w:rsidR="00DA0171" w:rsidRDefault="00DA0171" w:rsidP="00DA0171">
+    <w:p w14:paraId="1829A5D4" w14:textId="77777777" w:rsidR="006E1888" w:rsidRDefault="006E1888" w:rsidP="006E1888">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="54"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DA0171">
+      <w:r w:rsidRPr="006E1888">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Provided legal services in the ABN products set up by China Resources Pharmaceutical and CCSEB</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="55007D4E" w14:textId="77777777" w:rsidR="00DA0171" w:rsidRDefault="00DA0171" w:rsidP="00DA0171">
+    <w:p w14:paraId="7CBAA7F4" w14:textId="77777777" w:rsidR="006E1888" w:rsidRDefault="006E1888" w:rsidP="006E1888">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="55"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DA0171">
+      <w:r w:rsidRPr="006E1888">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Provided legal services in the CLO products set up by the Bank of Chongqing, the Postal Savings Bank of China, and the Bank of Guangzhou   Exchange Market Bonds</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="72954AEE" w14:textId="77777777" w:rsidR="00DA0171" w:rsidRDefault="00DA0171" w:rsidP="00DA0171">
+    <w:p w14:paraId="34E7C114" w14:textId="77777777" w:rsidR="006E1888" w:rsidRDefault="006E1888" w:rsidP="006E1888">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="56"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DA0171">
+      <w:r w:rsidRPr="006E1888">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Provided legal services in the corporate bonds issued by the following issuers, including: NDIG, China Resources Cement, China Unicom, Jiangxi Copper, GLP, Gemdale, Shimao, CICC Futures, CIFCO Group, Zijin Mining, Kaiqian Group, CSG, GAC, GD Power, Jiangxi Copper, China Shipping Development   Interbank Market Bonds</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1E46D189" w14:textId="77777777" w:rsidR="00DA0171" w:rsidRDefault="00DA0171" w:rsidP="00DA0171">
+    <w:p w14:paraId="432182EE" w14:textId="77777777" w:rsidR="006E1888" w:rsidRDefault="006E1888" w:rsidP="006E1888">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="57"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DA0171">
+      <w:r w:rsidRPr="006E1888">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Provided legal services in the bonds issued by the following issuers, including: China Resources Cement (CP), Zhuzhou Guozi (MTN), Chongqing Jiangjin Huaxin (MTN),</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DA0171">
+      <w:r w:rsidRPr="006E1888">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DA0171">
+      <w:r w:rsidRPr="006E1888">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Chongqing Fuling (MTN), Qingdao City Construction Investment Group (MTN), Housing and UrbanRural Development of Quanzhou (PPN), Chongqing Shuangqiao</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DA0171">
+      <w:r w:rsidRPr="006E1888">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DA0171">
+      <w:r w:rsidRPr="006E1888">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> (PPN), GD Power (MTN), Shimao Stock (MTN), Luzhou Laojiao (MTN), Hangzhou Financial Investment (MTN), SPUG (MTN), Xining Economic and Technological Development (CP), CICC (CP), Jiangxi Copper (CP), ICBC</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DA0171">
+      <w:r w:rsidRPr="006E1888">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DA0171">
+      <w:r w:rsidRPr="006E1888">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Financial Bonds), BEA (Financial Bonds) and Bank of Guizhou (Financial Bonds)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="169857D2" w14:textId="77777777" w:rsidR="00DA0171" w:rsidRDefault="00DA0171" w:rsidP="00DA0171">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00DA0171">
+    <w:p w14:paraId="4A711E5C" w14:textId="77777777" w:rsidR="006E1888" w:rsidRDefault="006E1888" w:rsidP="006E1888">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006E1888">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Asset Management</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3E5EC30A" w14:textId="77777777" w:rsidR="00DA0171" w:rsidRDefault="00DA0171" w:rsidP="00DA0171">
+    <w:p w14:paraId="5905159E" w14:textId="77777777" w:rsidR="006E1888" w:rsidRDefault="006E1888" w:rsidP="006E1888">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="58"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DA0171">
+      <w:r w:rsidRPr="006E1888">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Ping An Asset Management in connection with Department of Transportation of Shanxi Provinces debt investment plan and trust investment plan</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="66D8CEF3" w14:textId="77777777" w:rsidR="00DA0171" w:rsidRDefault="00DA0171" w:rsidP="00DA0171">
+    <w:p w14:paraId="3F451A48" w14:textId="77777777" w:rsidR="006E1888" w:rsidRDefault="006E1888" w:rsidP="006E1888">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="59"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DA0171">
+      <w:r w:rsidRPr="006E1888">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Ping An Asset Management in connection with the establishment of Xixian Infrastructure Investment Center (limited partnership) with Shanxi Xixian Infrastructure investment Group and Xixian Infrastructure Fund Management Company</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A75FDF9" w14:textId="77777777" w:rsidR="00DA0171" w:rsidRDefault="00DA0171" w:rsidP="00DA0171">
+    <w:p w14:paraId="35AA3FE0" w14:textId="77777777" w:rsidR="006E1888" w:rsidRDefault="006E1888" w:rsidP="006E1888">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="60"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DA0171">
+      <w:r w:rsidRPr="006E1888">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Taikang Asset Management in connection with Baoli Estates private placement project</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="22FDD3A7" w14:textId="77777777" w:rsidR="00DA0171" w:rsidRDefault="00DA0171" w:rsidP="00DA0171">
+    <w:p w14:paraId="3D27CDB7" w14:textId="77777777" w:rsidR="006E1888" w:rsidRDefault="006E1888" w:rsidP="006E1888">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="61"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DA0171">
+      <w:r w:rsidRPr="006E1888">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Taiking Asset Management in its investment in a medial fund project of CITIC Group</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67F61C94" w14:textId="77777777" w:rsidR="00DA0171" w:rsidRDefault="00DA0171" w:rsidP="00DA0171">
+    <w:p w14:paraId="0D12A4B2" w14:textId="77777777" w:rsidR="006E1888" w:rsidRDefault="006E1888" w:rsidP="006E1888">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="62"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DA0171">
+      <w:r w:rsidRPr="006E1888">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Taiking Asset Management in its investment in a TMT fund project of CBC Capital</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="40A28A84" w14:textId="77777777" w:rsidR="00DA0171" w:rsidRDefault="00DA0171" w:rsidP="00DA0171">
+    <w:p w14:paraId="77B51A59" w14:textId="77777777" w:rsidR="006E1888" w:rsidRDefault="006E1888" w:rsidP="006E1888">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="63"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DA0171">
+      <w:r w:rsidRPr="006E1888">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Taikang Asset Management in its investment in Aoshi Jiachuang</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00FCBECB" w14:textId="77777777" w:rsidR="00DA0171" w:rsidRDefault="00DA0171" w:rsidP="00DA0171">
+    <w:p w14:paraId="114E30FA" w14:textId="77777777" w:rsidR="006E1888" w:rsidRDefault="006E1888" w:rsidP="006E1888">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="64"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DA0171">
+      <w:r w:rsidRPr="006E1888">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Happy Life in connection with the establishment of Shandong Mixed Ownership Reform Fund project</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3AD23476" w14:textId="77777777" w:rsidR="00DA0171" w:rsidRDefault="00DA0171" w:rsidP="00DA0171">
+    <w:p w14:paraId="4C349C70" w14:textId="77777777" w:rsidR="006E1888" w:rsidRDefault="006E1888" w:rsidP="006E1888">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="65"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DA0171">
+      <w:r w:rsidRPr="006E1888">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented CICC in several asset management plan products for which CICC has been a trustee since the establishment of the first asset management plan in China</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F8E401D" w14:textId="77777777" w:rsidR="00DA0171" w:rsidRDefault="00DA0171" w:rsidP="00DA0171">
+    <w:p w14:paraId="75E57ED1" w14:textId="77777777" w:rsidR="006E1888" w:rsidRDefault="006E1888" w:rsidP="006E1888">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="66"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DA0171">
+      <w:r w:rsidRPr="006E1888">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised China Cinda for its structured financial products and funding products</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="763E0252" w14:textId="77777777" w:rsidR="00DA0171" w:rsidRDefault="00DA0171" w:rsidP="00DA0171">
+    <w:p w14:paraId="65C05C4D" w14:textId="77777777" w:rsidR="006E1888" w:rsidRDefault="006E1888" w:rsidP="006E1888">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DA0171">
+      <w:r w:rsidRPr="006E1888">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Education</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7C5A685E" w14:textId="77777777" w:rsidR="00DA0171" w:rsidRDefault="00DA0171" w:rsidP="00DA0171">
+    <w:p w14:paraId="28DC8294" w14:textId="77777777" w:rsidR="006E1888" w:rsidRDefault="006E1888" w:rsidP="006E1888">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="67"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DA0171">
+      <w:r w:rsidRPr="006E1888">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Law School of Peking University, LLM</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="245AB9B3" w14:textId="77777777" w:rsidR="00DA0171" w:rsidRDefault="00DA0171" w:rsidP="00DA0171">
+    <w:p w14:paraId="0A832B2F" w14:textId="77777777" w:rsidR="006E1888" w:rsidRDefault="006E1888" w:rsidP="006E1888">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="68"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DA0171">
+      <w:r w:rsidRPr="006E1888">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Law School of Peking University, LLB</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0B3A021C" w14:textId="77777777" w:rsidR="00DA0171" w:rsidRDefault="00DA0171" w:rsidP="00DA0171">
+    <w:p w14:paraId="46953A17" w14:textId="77777777" w:rsidR="006E1888" w:rsidRDefault="006E1888" w:rsidP="006E1888">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DA0171">
+      <w:r w:rsidRPr="006E1888">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Professional Qualification</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="79473353" w14:textId="77777777" w:rsidR="00DA0171" w:rsidRDefault="00DA0171" w:rsidP="00DA0171">
+    <w:p w14:paraId="4F98C371" w14:textId="77777777" w:rsidR="006E1888" w:rsidRDefault="006E1888" w:rsidP="006E1888">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="69"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DA0171">
+      <w:r w:rsidRPr="006E1888">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Admitted to practice in the PRC</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="39CD5923" w14:textId="77777777" w:rsidR="00DA0171" w:rsidRDefault="00DA0171" w:rsidP="00DA0171">
+    <w:p w14:paraId="14DE4EF5" w14:textId="77777777" w:rsidR="006E1888" w:rsidRDefault="006E1888" w:rsidP="006E1888">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DA0171">
+      <w:r w:rsidRPr="006E1888">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Professional Background</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5567FC3C" w14:textId="15E171E7" w:rsidR="00686369" w:rsidRPr="00DA0171" w:rsidRDefault="00DA0171" w:rsidP="00DA0171">
+    <w:p w14:paraId="5567FC3C" w14:textId="2F87C25B" w:rsidR="00686369" w:rsidRPr="006E1888" w:rsidRDefault="006E1888" w:rsidP="006E1888">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="70"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DA0171">
+      <w:r w:rsidRPr="006E1888">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Before joining Fangda Partners, Mr. Wu worked at another leading PRC law firm as partner. Prior to that, he worked as a legal counsel in a leading PRC investment bank, CICC, for about 5 years.</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00686369" w:rsidRPr="00DA0171" w:rsidSect="002D0826">
+    <w:sectPr w:rsidR="00686369" w:rsidRPr="006E1888" w:rsidSect="002D0826">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1797" w:bottom="1440" w:left="1797" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="3584D350" w14:textId="77777777" w:rsidR="004167EC" w:rsidRDefault="004167EC" w:rsidP="00F57734">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="2493FDE5" w14:textId="77777777" w:rsidR="004167EC" w:rsidRDefault="004167EC" w:rsidP="00F57734">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -2475,1728 +2475,1728 @@
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="00030EF9"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="05ACF43E"/>
+    <w:nsid w:val="009048F1"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="6F5CA4AC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="02871BA3"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="FE56F3AA"/>
+    <w:nsid w:val="034E7170"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="D3B2E2F2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="04851D40"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="59D6BEF8"/>
+    <w:nsid w:val="044B6B08"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="D898E934"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="06620C3D"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="D2165440"/>
+    <w:nsid w:val="05333344"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="0C6E5054"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="06797B71"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="656EAA8A"/>
+    <w:nsid w:val="068A1B74"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="787A5CCA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="08055945"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="BDDAE9D6"/>
+    <w:nsid w:val="078411CE"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="74461B60"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="096768BC"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="FC5E4518"/>
+    <w:nsid w:val="07962E0B"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="63BC8CBE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0B1D7F86"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="DC9A9318"/>
+    <w:nsid w:val="0E08072E"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="0C6E5054"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0E904E61"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="E9E2063E"/>
+    <w:nsid w:val="10361D29"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="59DA9A4A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0F8D528B"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="B6FC516A"/>
+    <w:nsid w:val="118A1D70"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="7F9CE656"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="12A86DE1"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="CDF02118"/>
+    <w:nsid w:val="13653915"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="76644666"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="132F1919"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="C67CF902"/>
+    <w:nsid w:val="139A34EB"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="218A1016"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="13DD41AC"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="F6FCCFB2"/>
+    <w:nsid w:val="13A00F60"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="51161AAE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="14610681"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="2F22BA46"/>
+    <w:nsid w:val="165E529C"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="1700B520"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="147F79A2"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="09B6E134"/>
+    <w:nsid w:val="19396679"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="8BCEF586"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="17B53B91"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="BD723C08"/>
+    <w:nsid w:val="1AAF5B10"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="9B6060D0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="18C43F8F"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="5336B950"/>
+    <w:nsid w:val="1B5D00A9"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="0EF06348"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="19977D25"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="85C8C4E4"/>
+    <w:nsid w:val="1DBB3A2E"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="C55A8750"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1E1C5437"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="CD82A010"/>
+    <w:nsid w:val="236213E8"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="63FE7280"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="20A7512A"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="2F5E9B00"/>
+    <w:nsid w:val="264553D9"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="5FC469BC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="21D76B7D"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="28FE09AC"/>
+    <w:nsid w:val="29E73E6C"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="B2D04AB8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="221243CC"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="4FD86000"/>
+    <w:nsid w:val="2E7575A3"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="FE5464EE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="22C50CE8"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="9DFE8782"/>
+    <w:nsid w:val="30B97746"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="BEA68F10"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="26524DD4"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="032AB9DA"/>
+    <w:nsid w:val="30C35841"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="DADA59E4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="26E026A7"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="EA1AA1B4"/>
+    <w:nsid w:val="320062D4"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="BFD26B3E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="273D7F4D"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="B2CCAF88"/>
+    <w:nsid w:val="3319093B"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="5C547058"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2AD55F4A"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="3DEC0DB6"/>
+    <w:nsid w:val="37183FC7"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="11ECFF5C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2CE62028"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="8D6CF18C"/>
+    <w:nsid w:val="386D7337"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="5E4ADA44"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2D152A24"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="1A7C82DE"/>
+    <w:nsid w:val="3A731249"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="CF801156"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2DB706E1"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="2A509628"/>
+    <w:nsid w:val="3BA262DB"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="231096EC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2DF543AD"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="01462042"/>
+    <w:nsid w:val="3C137029"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="DDE8B422"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2F906FB1"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="3A18FF7E"/>
+    <w:nsid w:val="3CE67A58"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="4A8A15C8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2FCD1263"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="B6D8FEAA"/>
+    <w:nsid w:val="3DF21CF4"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="CB3AEA72"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="343104DD"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="7AAC8898"/>
+    <w:nsid w:val="40D7464A"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="829ADF7A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="35DB4880"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="CC1A8172"/>
+    <w:nsid w:val="44326DBA"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="E4CCF7FE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="37130161"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="0A527086"/>
+    <w:nsid w:val="4AA31D5C"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="A6B8721A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="381D7B73"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="401E46B0"/>
+    <w:nsid w:val="4C0C24C0"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="347A93A0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="38FB3291"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="80AE3C24"/>
+    <w:nsid w:val="4D2E254C"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="12DE20BA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="39B63E0E"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="644C29F4"/>
+    <w:nsid w:val="4F4F4917"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="FF620C64"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3B95754F"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="05C253D6"/>
+    <w:nsid w:val="5099446D"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="647C3E62"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="45645D3B"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="E4AE68BC"/>
+    <w:nsid w:val="51C4080B"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="DF80CE66"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="469453E4"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="26D298EA"/>
+    <w:nsid w:val="52427768"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="F1B43262"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4C7B4622"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="6742AB52"/>
+    <w:nsid w:val="526412CE"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="65DC4856"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="43" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4D337132"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="57388928"/>
+    <w:nsid w:val="53B217FF"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="B570033E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="44" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4E0A0ED0"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="AB823980"/>
+    <w:nsid w:val="53D136F0"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="821E6016"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="45" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4F095EE4"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="A10483AE"/>
+    <w:nsid w:val="56914DA9"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="169A5606"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="46" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4F1C1EE9"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="ACF6FEAE"/>
+    <w:nsid w:val="5A0E15CB"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="A552DDC0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="47" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="51C07F0B"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="AEDCAD4A"/>
+    <w:nsid w:val="5A65172E"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="15826BE4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="48" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="53164BAC"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="D6FC1F9A"/>
+    <w:nsid w:val="5BCB4A31"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="DA0A374A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="49" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="53F656A3"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="9B92B01A"/>
+    <w:nsid w:val="5DA96569"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="DE061E46"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="50" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="545927B4"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="9E861948"/>
+    <w:nsid w:val="5F150059"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="2A4ABCE4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="51" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="563D36A0"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="63EE2BFC"/>
+    <w:nsid w:val="60A14741"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="31CCD1A0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="52" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="58690298"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="944002EA"/>
+    <w:nsid w:val="620946BB"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="5CBAC696"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="53" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="59E03196"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="AF4C64F8"/>
+    <w:nsid w:val="67851C36"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="9758BA62"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="54" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5D596BCE"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="09B6E134"/>
+    <w:nsid w:val="67A7509B"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="9A52A536"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="55" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5E181C0B"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="8780ABC8"/>
+    <w:nsid w:val="683B7B6B"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="7FBCDFB6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="56" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6592583E"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="BF7A1BF2"/>
+    <w:nsid w:val="6C4449D6"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="290E7788"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="57" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="68067253"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="953CC222"/>
+    <w:nsid w:val="6D67649C"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="DF38235C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="58" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6A40677F"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="4B8CA4C0"/>
+    <w:nsid w:val="6E2C652C"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="14763CF0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="59" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6B8D5DEB"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="796A4562"/>
+    <w:nsid w:val="6E9C1623"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="C5420308"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="60" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6D3F4781"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="AA46A934"/>
+    <w:nsid w:val="708E4FDF"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="6D4A0BDE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="61" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6F4E5BCF"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="BBA89E10"/>
+    <w:nsid w:val="71C43C4C"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="9A86B026"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="62" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6F8C2794"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="BA061412"/>
+    <w:nsid w:val="734911A3"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="A4FCCA84"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="63" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="711F0D8D"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="7414B7DC"/>
+    <w:nsid w:val="735E2EEA"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="7D3A9088"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="64" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="716B5AA0"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="EFAC2E7E"/>
+    <w:nsid w:val="737E07F1"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="A1B2ABE6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="65" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="726723A2"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="52B42C10"/>
+    <w:nsid w:val="74CF7E3C"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="071C1890"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="66" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="72D221F1"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="FCB07C26"/>
+    <w:nsid w:val="75DB235B"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="F828D3E8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="67" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="74221822"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="F4B6A354"/>
+    <w:nsid w:val="79B97A7C"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="6EFC119E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="68" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7AAA296C"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="4D3C5040"/>
+    <w:nsid w:val="7BBA5519"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="E200C0EA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="69" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7AF96A89"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="1F58DF38"/>
+    <w:nsid w:val="7E124604"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="400693D0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
+    <w:abstractNumId w:val="44"/>
+  </w:num>
+  <w:num w:numId="2">
+    <w:abstractNumId w:val="49"/>
+  </w:num>
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="64"/>
+  </w:num>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="40"/>
+  </w:num>
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="55"/>
+  </w:num>
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="56"/>
+  </w:num>
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="11">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="12">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="14">
+    <w:abstractNumId w:val="38"/>
+  </w:num>
+  <w:num w:numId="15">
+    <w:abstractNumId w:val="35"/>
+  </w:num>
+  <w:num w:numId="16">
+    <w:abstractNumId w:val="66"/>
+  </w:num>
+  <w:num w:numId="17">
+    <w:abstractNumId w:val="67"/>
+  </w:num>
+  <w:num w:numId="18">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="19">
+    <w:abstractNumId w:val="68"/>
+  </w:num>
+  <w:num w:numId="20">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="21">
+    <w:abstractNumId w:val="43"/>
+  </w:num>
+  <w:num w:numId="22">
+    <w:abstractNumId w:val="45"/>
+  </w:num>
+  <w:num w:numId="23">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="24">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="25">
+    <w:abstractNumId w:val="61"/>
+  </w:num>
+  <w:num w:numId="26">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="27">
+    <w:abstractNumId w:val="36"/>
+  </w:num>
+  <w:num w:numId="28">
+    <w:abstractNumId w:val="53"/>
+  </w:num>
+  <w:num w:numId="29">
+    <w:abstractNumId w:val="47"/>
+  </w:num>
+  <w:num w:numId="30">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="31">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="32">
+    <w:abstractNumId w:val="57"/>
+  </w:num>
+  <w:num w:numId="33">
+    <w:abstractNumId w:val="54"/>
+  </w:num>
+  <w:num w:numId="34">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="35">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="36">
+    <w:abstractNumId w:val="50"/>
+  </w:num>
+  <w:num w:numId="37">
+    <w:abstractNumId w:val="63"/>
+  </w:num>
+  <w:num w:numId="38">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="39">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="40">
+    <w:abstractNumId w:val="62"/>
+  </w:num>
+  <w:num w:numId="41">
+    <w:abstractNumId w:val="46"/>
+  </w:num>
+  <w:num w:numId="42">
+    <w:abstractNumId w:val="39"/>
+  </w:num>
+  <w:num w:numId="43">
+    <w:abstractNumId w:val="52"/>
+  </w:num>
+  <w:num w:numId="44">
+    <w:abstractNumId w:val="59"/>
+  </w:num>
+  <w:num w:numId="45">
+    <w:abstractNumId w:val="51"/>
+  </w:num>
+  <w:num w:numId="46">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="47">
+    <w:abstractNumId w:val="65"/>
+  </w:num>
+  <w:num w:numId="48">
+    <w:abstractNumId w:val="48"/>
+  </w:num>
+  <w:num w:numId="49">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="50">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="51">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="52">
+    <w:abstractNumId w:val="41"/>
+  </w:num>
+  <w:num w:numId="53">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="54">
+    <w:abstractNumId w:val="32"/>
+  </w:num>
+  <w:num w:numId="55">
+    <w:abstractNumId w:val="37"/>
+  </w:num>
+  <w:num w:numId="56">
+    <w:abstractNumId w:val="60"/>
+  </w:num>
+  <w:num w:numId="57">
+    <w:abstractNumId w:val="33"/>
+  </w:num>
+  <w:num w:numId="58">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="59">
     <w:abstractNumId w:val="58"/>
   </w:num>
-  <w:num w:numId="2">
-[...11 lines deleted...]
-  <w:num w:numId="6">
+  <w:num w:numId="60">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="61">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="62">
+    <w:abstractNumId w:val="42"/>
+  </w:num>
+  <w:num w:numId="63">
+    <w:abstractNumId w:val="34"/>
+  </w:num>
+  <w:num w:numId="64">
     <w:abstractNumId w:val="29"/>
   </w:num>
-  <w:num w:numId="7">
-[...20 lines deleted...]
-  <w:num w:numId="14">
+  <w:num w:numId="65">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="66">
+    <w:abstractNumId w:val="69"/>
+  </w:num>
+  <w:num w:numId="67">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="68">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="69">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="15">
-[...98 lines deleted...]
-  <w:num w:numId="48">
+  <w:num w:numId="70">
     <w:abstractNumId w:val="7"/>
-  </w:num>
-[...64 lines deleted...]
-    <w:abstractNumId w:val="14"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="70"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
@@ -4265,50 +4265,51 @@
     <w:rsid w:val="00451233"/>
     <w:rsid w:val="004570F8"/>
     <w:rsid w:val="0047636D"/>
     <w:rsid w:val="0049405C"/>
     <w:rsid w:val="004D21F0"/>
     <w:rsid w:val="004D3C23"/>
     <w:rsid w:val="004E2FCC"/>
     <w:rsid w:val="004F1B4E"/>
     <w:rsid w:val="0052675C"/>
     <w:rsid w:val="0056635E"/>
     <w:rsid w:val="005A7DA0"/>
     <w:rsid w:val="005B00C1"/>
     <w:rsid w:val="005B5F25"/>
     <w:rsid w:val="005C1FBD"/>
     <w:rsid w:val="005F7A7D"/>
     <w:rsid w:val="00605720"/>
     <w:rsid w:val="0065437B"/>
     <w:rsid w:val="0066746A"/>
     <w:rsid w:val="00667CF2"/>
     <w:rsid w:val="00683D9C"/>
     <w:rsid w:val="00685381"/>
     <w:rsid w:val="00686369"/>
     <w:rsid w:val="006A06C2"/>
     <w:rsid w:val="006C21DA"/>
     <w:rsid w:val="006D159B"/>
+    <w:rsid w:val="006E1888"/>
     <w:rsid w:val="006F2EE4"/>
     <w:rsid w:val="007177F3"/>
     <w:rsid w:val="00765586"/>
     <w:rsid w:val="007664DE"/>
     <w:rsid w:val="007956B7"/>
     <w:rsid w:val="007B0B57"/>
     <w:rsid w:val="007D333B"/>
     <w:rsid w:val="008212A9"/>
     <w:rsid w:val="008341FB"/>
     <w:rsid w:val="008717CA"/>
     <w:rsid w:val="00873A63"/>
     <w:rsid w:val="0089209E"/>
     <w:rsid w:val="00893CAF"/>
     <w:rsid w:val="008A40E2"/>
     <w:rsid w:val="008A48BF"/>
     <w:rsid w:val="008D77E9"/>
     <w:rsid w:val="008E5C09"/>
     <w:rsid w:val="008E73CE"/>
     <w:rsid w:val="008E7B5D"/>
     <w:rsid w:val="00901636"/>
     <w:rsid w:val="009038C0"/>
     <w:rsid w:val="009073A3"/>
     <w:rsid w:val="00917307"/>
     <w:rsid w:val="00925E12"/>
     <w:rsid w:val="00930511"/>
@@ -4322,51 +4323,50 @@
     <w:rsid w:val="009D6108"/>
     <w:rsid w:val="009E20C4"/>
     <w:rsid w:val="00A002B6"/>
     <w:rsid w:val="00A1252B"/>
     <w:rsid w:val="00A1585C"/>
     <w:rsid w:val="00A41685"/>
     <w:rsid w:val="00A64BF0"/>
     <w:rsid w:val="00A81B38"/>
     <w:rsid w:val="00B05840"/>
     <w:rsid w:val="00B37E04"/>
     <w:rsid w:val="00B557D1"/>
     <w:rsid w:val="00B62E87"/>
     <w:rsid w:val="00B670A2"/>
     <w:rsid w:val="00B86E39"/>
     <w:rsid w:val="00BB071E"/>
     <w:rsid w:val="00BB2601"/>
     <w:rsid w:val="00C0316A"/>
     <w:rsid w:val="00C24D79"/>
     <w:rsid w:val="00CD0348"/>
     <w:rsid w:val="00CF1C9C"/>
     <w:rsid w:val="00D1552C"/>
     <w:rsid w:val="00D2284D"/>
     <w:rsid w:val="00D45AF6"/>
     <w:rsid w:val="00D632AE"/>
     <w:rsid w:val="00D925CA"/>
-    <w:rsid w:val="00DA0171"/>
     <w:rsid w:val="00DA428A"/>
     <w:rsid w:val="00DA626A"/>
     <w:rsid w:val="00DD484D"/>
     <w:rsid w:val="00DF04DF"/>
     <w:rsid w:val="00E34189"/>
     <w:rsid w:val="00E418B1"/>
     <w:rsid w:val="00E44063"/>
     <w:rsid w:val="00E61128"/>
     <w:rsid w:val="00E70303"/>
     <w:rsid w:val="00E73B54"/>
     <w:rsid w:val="00E7710E"/>
     <w:rsid w:val="00E94C0A"/>
     <w:rsid w:val="00EB2910"/>
     <w:rsid w:val="00EF7E90"/>
     <w:rsid w:val="00F07BEB"/>
     <w:rsid w:val="00F51C68"/>
     <w:rsid w:val="00F57734"/>
     <w:rsid w:val="00F80A79"/>
     <w:rsid w:val="00F96E7C"/>
     <w:rsid w:val="00F97256"/>
     <w:rsid w:val="00FA3B60"/>
     <w:rsid w:val="00FB5CEE"/>
     <w:rsid w:val="00FC7C78"/>
     <w:rsid w:val="00FE037C"/>
   </w:rsids>
@@ -5431,61 +5431,61 @@
     <w:rsid w:val="00F57734"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af4">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0065437B"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af5">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00DA0171"/>
+    <w:rsid w:val="006E1888"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af6">
     <w:name w:val="正文文本 字符"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="af5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00DA0171"/>
+    <w:rsid w:val="006E1888"/>
     <w:rPr>
       <w:sz w:val="21"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 主题​​">
@@ -5769,51 +5769,51 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A1E63E23-2CDC-4D3F-85B6-F682384D11C3}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{751AF2C8-7F18-44D2-9E23-2F579B8271E6}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>1115</Words>
   <Characters>6359</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>52</Lines>
   <Paragraphs>14</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>7460</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>