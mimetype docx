--- v0 (2026-06-03)
+++ v1 (2026-08-04)
@@ -36,189 +36,191 @@
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5485"/>
         <w:gridCol w:w="2836"/>
       </w:tblGrid>
       <w:tr w:rsidR="0049405C" w:rsidRPr="00C24D79" w14:paraId="76EB2C64" w14:textId="77777777" w:rsidTr="00E70303">
         <w:trPr>
           <w:trHeight w:val="3267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5485" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="271D78"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C4F11E8" w14:textId="0ABB88AA" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="006E2B4B" w:rsidP="006E2B4B">
+          <w:p w14:paraId="2C4F11E8" w14:textId="128B5893" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="005A0186" w:rsidP="005A0186">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="xingming"/>
             <w:bookmarkStart w:id="1" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="1"/>
-            <w:r w:rsidRPr="006E2B4B">
+            <w:r w:rsidRPr="005A0186">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>DIANA LI</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
-          <w:p w14:paraId="706EB16B" w14:textId="5776857F" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="006E2B4B" w:rsidP="006E2B4B">
+          <w:p w14:paraId="706EB16B" w14:textId="06D1A967" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="005A0186" w:rsidP="005A0186">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="didian"/>
-            <w:r w:rsidRPr="006E2B4B">
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="005A0186">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Partner</w:t>
             </w:r>
-            <w:r w:rsidRPr="006E2B4B">
+            <w:r w:rsidRPr="005A0186">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>·</w:t>
             </w:r>
-            <w:r w:rsidRPr="006E2B4B">
+            <w:r w:rsidRPr="005A0186">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Shanghai</w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
-          <w:p w14:paraId="6199424A" w14:textId="78EC4BA0" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="006E2B4B" w:rsidP="006E2B4B">
+          <w:p w14:paraId="6199424A" w14:textId="345C93C5" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="005A0186" w:rsidP="005A0186">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="dianhua"/>
-            <w:r w:rsidRPr="006E2B4B">
+            <w:r w:rsidRPr="005A0186">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">+86 21 2208 1155 </w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
-          <w:p w14:paraId="4F910ACA" w14:textId="1C1E27F2" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="006E2B4B" w:rsidP="006E2B4B">
+          <w:p w14:paraId="4F910ACA" w14:textId="5E9DC95D" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="005A0186" w:rsidP="005A0186">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="youxiang"/>
-            <w:r w:rsidRPr="006E2B4B">
+            <w:r w:rsidRPr="005A0186">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>diana.li@fangdalaw.com</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="22DBA835" w14:textId="677EAC48" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00F96E7C" w:rsidP="00860F89">
             <w:pPr>
               <w:ind w:leftChars="-52" w:left="-109"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C24D79">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:color w:val="545551"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D24C6CB" w14:textId="20E7B518" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="006E2B4B" w:rsidP="002932C9">
+          <w:p w14:paraId="2D24C6CB" w14:textId="69A527BB" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="005A0186" w:rsidP="002932C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="tupian"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="741B0ADE" wp14:editId="2BD4587E">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7FF22DFC" wp14:editId="2C2DBE2E">
                   <wp:extent cx="1651000" cy="2142519"/>
                   <wp:effectExtent l="0" t="0" r="6350" b="0"/>
                   <wp:docPr id="1" name="图片 1"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
@@ -258,66 +260,66 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C063291" w14:textId="5DC9D94D" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="002375A9" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C24D79">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>PRACTICE AREAS</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C1ACACA" w14:textId="4BEF3B44" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="006E2B4B" w:rsidP="007177F3">
+          <w:p w14:paraId="3C1ACACA" w14:textId="2EA5732D" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="005A0186" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="zhiyelingyu"/>
-            <w:r w:rsidRPr="006E2B4B">
+            <w:r w:rsidRPr="005A0186">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
-              <w:t>Ms. Li specializes in M&amp;A, private equity, foreign direct investment and general corporate matters. Ms. Li is dedicated to providing services to pharmaceutical, bioscience and other healthcare industry clients.</w:t>
+              <w:t xml:space="preserve">MS. DIANA LI SPECIALIZES IN M&amp;A, PE/VC, LICENSING AND COLLABORATIONS, FOREIGN DIRECT INVESTMENT, IPOS, GENERAL CORPORATE AND REGULATORY MATTERS. SHE IS DEDICATED TO ADVISING PHARMACEUTICAL, BIOTECHNOLOGY, MEDICAL DEVICE AND OTHER HEALTHCARE INDUSTRY CLIENTS, AND REGULARLY REPRESENTS INSTITUTIONAL INVESTORS. </w:t>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F19AE4C" w14:textId="19A41B01" w:rsidR="00451233" w:rsidRPr="00C24D79" w:rsidRDefault="00F80A79" w:rsidP="00DA428A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C24D79">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
           <w:noProof/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251663360" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2B83D51B" wp14:editId="64750D99">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>-79040</wp:posOffset>
@@ -371,51 +373,51 @@
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:roundrect w14:anchorId="053823F2" id="圆角矩形 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:-6.2pt;margin-top:-12.6pt;width:4.55pt;height:3.6pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDc1SqFegIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2yAQfp+0/wHxvtqO+mON4lRRqk6T&#10;qrZqO/WZYIiRMMeAxMn++h3gOG1X7WHaCwbu7ru7z98xu9p1mmyF8wpMTauTkhJhODTKrGv64/nm&#10;y1dKfGCmYRqMqOleeHo1//xp1tupmEALuhGOIIjx097WtA3BTovC81Z0zJ+AFQaNElzHAh7dumgc&#10;6xG908WkLM+LHlxjHXDhPd5eZyOdJ3wpBQ/3UnoRiK4p1hbS6tK6imsxn7Hp2jHbKj6Uwf6hio4p&#10;g0lHqGsWGNk49QdUp7gDDzKccOgKkFJxkXrAbqryXTdPLbMi9YLkeDvS5P8fLL/bPtkHhzT01k89&#10;bmMXO+m6+MX6yC6RtR/JErtAOF6eXZyXyChHy+nZRXUZqSyOodb58E1AR+Kmpg42pnnE35FYYttb&#10;H7L/wS+m86BVc6O0TocoAbHUjmwZ/rzVuhoyvPHSJvoaiFEZMN4Ux2bSLuy1iH7aPApJVIPlT1Ih&#10;SWfHJIxzYUKVTS1rRM5dnZXYaoYfI1K3CTAiS8w/Yg8Abxs4YGeYwT+GiiTTMbj8W2E5eIxImcGE&#10;MbhTBtxHABq7GjJn/wNJmZrI0gqa/YMjDvKQeMtvFP67W+bDA3M4Ffi3cdLDPS5SQ19TGHaUtOB+&#10;fXQf/VGsaKWkxymrqf+5YU5Qor8blPFldXoaxzIdUEYTPLjXltVri9l0S0AtVPimWJ620T/ow1Y6&#10;6F7wQVjErGhihmPumvLgDodlyNOPTwoXi0Vyw1G0LNyaJ8sjeGQ1yvJ598KcHQQcUPd3cJhINn0n&#10;4ewbIw0sNgGkSvo+8jrwjWOchDM8OfGdeH1OXseHcf4bAAD//wMAUEsDBBQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NT8JAEL2b+B82Y+KtbCliSOmWGIgkKBdQPC/d&#10;sW3cna3dBeq/dzjpZTKT9+Z9FIvBWXHGPrSeFIxHKQikypuWagXvb8/JDESImoy2nlDBDwZYlLc3&#10;hc6Nv9AOz/tYCxahkGsFTYxdLmWoGnQ6jHyHxNin752OfPa1NL2+sLizMkvTR+l0S+zQ6A6XDVZf&#10;+5NTsF4edttDu9l8b6cr+5rpjxdbr5W6vxtWcx5PcxARh/j3AdcOnB9KDnb0JzJBWAXJOHtgKi/Z&#10;NAPBjGQyAXG8IrMUZFnI/z3KXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDc1SqFegIA&#10;AGAFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="white [3212]" stroked="f" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7FA8DC07" w14:textId="77777777" w:rsidR="006E2B4B" w:rsidRDefault="000E0C86" w:rsidP="00B670A2">
+    <w:p w14:paraId="11BE7FEE" w14:textId="77777777" w:rsidR="005A0186" w:rsidRDefault="000E0C86" w:rsidP="00B670A2">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C24D79">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="545551"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E0DC835" wp14:editId="24238D24">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2512</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4508</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5271826" cy="0"/>
@@ -456,767 +458,2841 @@
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:line w14:anchorId="3D0BA0F8" id="直接连接符 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".2pt,.35pt" to="415.3pt,.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKOATlvwEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+wYWFYYcXpo0V2K&#10;rdhH74pMxQL0BUmLnX8/ik7cohsGbNhFMCW+x/dIens7WcOOEJP2ruPrVc0ZOOl77Q4d//7t4fqG&#10;s5SF64XxDjp+gsRvd1fvtmNoofGDNz1EhiQutWPo+JBzaKsqyQGsSCsfwOGj8tGKjGE8VH0UI7Jb&#10;UzV1valGH/sQvYSU8PZ+fuQ74lcKZP6sVILMTMdRW6Yz0rkvZ7XbivYQRRi0PMsQ/6DCCu2w6EJ1&#10;L7JgP6L+hcpqGX3yKq+kt5VXSksgD+hmXb9x83UQAcgLNieFpU3p/9HKT8c79xSxDWNIbQpPsbiY&#10;VLRMGR2ecabkC5Wyidp2WtoGU2YSL983H9Y3zYYzeXmrZopCFWLKH8FbVj46brQrjkQrjo8pY1lM&#10;vaSUa+PKmbzR/YM2hoJ42N+ZyI6izLBu6g2NDYGv0jAq0OrFBX3lk4GZ9gsopntUO/uhBYOFVkgJ&#10;Lq/LOhATZheYQgkLsCbdfwSe8wsUaPn+BrwgqLJ3eQFb7Xz8XfU8XSSrOf/Sgdl3acHe9yeaL7UG&#10;t4gcnje+rOnrmOAv/+XuJwAAAP//AwBQSwMEFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FvwjAMhe+T9h8iT+I20g3WQWmK0IALh0kDhLRb2nhttcapmgCFX485bRdL&#10;T+/5+XM6720jTtj52pGCl2EEAqlwpqZSwX63fp6A8EGT0Y0jVHBBD/Ps8SHViXFn+sLTNpSCS8gn&#10;WkEVQptI6YsKrfZD1yKx9+M6qwPLrpSm02cut418jaJYWl0TX6h0ix8VFr/bo1WwO1x7uTl8LvK4&#10;3o+m39PV2/q6Umrw1C9nPBYzEAH78LcB9x+YHzIGy92RjBeNgjHnFLyDYG8yimIQ+V3KLJX/+bMb&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEo4BOW/AQAA3wMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAAAAAAAAAAAA&#10;AAAAGQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" strokecolor="#002060" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C7B9ECE" w14:textId="77777777" w:rsidR="006E2B4B" w:rsidRDefault="006E2B4B" w:rsidP="006E2B4B">
+    <w:p w14:paraId="3B638614" w14:textId="77777777" w:rsidR="005A0186" w:rsidRDefault="005A0186" w:rsidP="005A0186">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005A0186">
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Ms. Li advises both multinational corporations entering China and, notably, Chinese companies going global - including through outbound licensing, cross-border collaborations, offshore capital markets transactions, and strategic investments. Known for her pragmatic approach and deep understanding of the life sciences industry, she guides clients through deal structuring, due diligence, negotiation, post-closing integration, and regulatory compliance.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5BC08CB0" w14:textId="77777777" w:rsidR="005A0186" w:rsidRDefault="005A0186" w:rsidP="005A0186">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006E2B4B">
+      <w:r w:rsidRPr="005A0186">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>REPRESENTATIVE MATTERS AND CASES</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7B941CDC" w14:textId="77777777" w:rsidR="006E2B4B" w:rsidRDefault="006E2B4B" w:rsidP="006E2B4B">
+    <w:p w14:paraId="27956AA6" w14:textId="77777777" w:rsidR="005A0186" w:rsidRDefault="005A0186" w:rsidP="005A0186">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006E2B4B">
-[...4 lines deleted...]
-        <w:t>Pharmaceutical and Healthcare</w:t>
+      <w:r w:rsidRPr="005A0186">
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Licensing, Collaboration and Commercialization</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="393F031E" w14:textId="77777777" w:rsidR="006E2B4B" w:rsidRDefault="006E2B4B" w:rsidP="006E2B4B">
+    <w:p w14:paraId="2C101B9F" w14:textId="77777777" w:rsidR="005A0186" w:rsidRDefault="005A0186" w:rsidP="005A0186">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006E2B4B">
-[...4 lines deleted...]
-        <w:t>Represented AstraZeneca in its granting exclusive commercialization rights for certain diabetes drugs in the China market to 3SBio for an upfront fee of USD 100 million and for continuous future profits</w:t>
+      <w:r w:rsidRPr="005A0186">
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Advised </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005A0186">
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Xtalpi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005A0186">
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (HKEX: 2228) in the collaboration agreement with </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005A0186">
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Dovetree</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005A0186">
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (a company founded by Gregory </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005A0186">
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Verdine</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005A0186">
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, a legendary US biotech entrepreneur and investor), under which </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005A0186">
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>XtalPi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005A0186">
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> will leverage its end-to-end AI drug discovery platform integrating AI and robotics to discover and develop small molecule and antibody drug candidates against multiple targets selected by </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005A0186">
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Dovetree</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005A0186">
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>. The total contract value is about US$5.99 billion.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6EF5B847" w14:textId="77777777" w:rsidR="006E2B4B" w:rsidRDefault="006E2B4B" w:rsidP="006E2B4B">
+    <w:p w14:paraId="7A074340" w14:textId="77777777" w:rsidR="005A0186" w:rsidRDefault="005A0186" w:rsidP="005A0186">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006E2B4B">
-[...4 lines deleted...]
-        <w:t>Represented AstraZeneca in the arrangements with Aspen in China following the global grant of commercialization rights for anesthesia products to Aspen</w:t>
+      <w:r w:rsidRPr="005A0186">
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Represented Everest Medicines (HKEX:1952) in connection with the asset purchase agreement with </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005A0186">
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Jixing</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005A0186">
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Pharmaceutical Hong Kong Limited, under which Everest Medicines acquired the development, commercialization and localization rights to </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005A0186">
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Etripamil</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005A0186">
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> nasal spray (tentative Chinese brand name: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005A0186">
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Xingbituo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005A0186">
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>®</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005A0186">
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>) in Greater China.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="065C8BF0" w14:textId="77777777" w:rsidR="006E2B4B" w:rsidRDefault="006E2B4B" w:rsidP="006E2B4B">
+    <w:p w14:paraId="3D4C4CDB" w14:textId="77777777" w:rsidR="005A0186" w:rsidRDefault="005A0186" w:rsidP="005A0186">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006E2B4B">
-[...4 lines deleted...]
-        <w:t>Represented Bayer AG in its acquisition of 100% equity interest in Dihon Pharmaceutical Group, a leading OTC and TCM maker in the China market. (CBLJ Deal of the Year 2015)</w:t>
+      <w:r w:rsidRPr="005A0186">
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Represented Everest Medicines (HKEX: 1952) in connection with the asset purchase agreement with </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005A0186">
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Jixing</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005A0186">
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Pharmaceutical, under which Everest Medicines acquired the development, manufacturing and commercialization rights to LNZ100 (1.44% </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005A0186">
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>aceclidine</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005A0186">
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>, U.S. brand name: VIZZ) in Greater China (including Mainland China, Hong Kong, Macau, and Taiwan), and paid upfront and development milestone payments.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0143B674" w14:textId="77777777" w:rsidR="006E2B4B" w:rsidRDefault="006E2B4B" w:rsidP="006E2B4B">
+    <w:p w14:paraId="584694C3" w14:textId="77777777" w:rsidR="005A0186" w:rsidRDefault="005A0186" w:rsidP="005A0186">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006E2B4B">
-[...4 lines deleted...]
-        <w:t>Represented Bayer AG in its internal restructuring of its PRC subsidiaries and in its post-acquisition integration matters after acquiring Merck's OTC business</w:t>
+      <w:r w:rsidRPr="005A0186">
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Represented Everest Medicines (HKEX: 1952) in signing a commercialization services agreement with </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005A0186">
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>HaiSen</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005A0186">
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Bio, under which Everest Medicines will provide commercialization services for six mature products of </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005A0186">
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>HaiSen</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005A0186">
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Bio, and a license agreement under which Everest Medicines obtained exclusive rights for subsequent clinical development, registration and commercialization of </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005A0186">
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Lerodalcibep</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005A0186">
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in Greater China.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C487168" w14:textId="77777777" w:rsidR="006E2B4B" w:rsidRDefault="006E2B4B" w:rsidP="006E2B4B">
+    <w:p w14:paraId="2399E761" w14:textId="77777777" w:rsidR="005A0186" w:rsidRDefault="005A0186" w:rsidP="005A0186">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006E2B4B">
-[...4 lines deleted...]
-        <w:t>Represented TPG in its acquisitions of contract research organizations in Asia</w:t>
+      <w:r w:rsidRPr="005A0186">
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Represented </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005A0186">
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>PegBio</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005A0186">
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (HKEX: 2565）in connection with the exclusive commercialization agreement with Shanghai </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005A0186">
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Tenrui</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005A0186">
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Pharmaceutical Co., Ltd. Under the agreement, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005A0186">
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Tenrui</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005A0186">
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> obtained the exclusive commercialization rights in mainland China for </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005A0186">
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>PegBio's</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005A0186">
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> independently developed Class 1 new drug, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005A0186">
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Vipenatide</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005A0186">
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Injection (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005A0186">
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Pegdaikang</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005A0186">
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>®</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005A0186">
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> / PB-119), a long-acting GLP-1 receptor agonist for the treatment of type 2 diabetes mellitus.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5AB1F6F0" w14:textId="77777777" w:rsidR="006E2B4B" w:rsidRDefault="006E2B4B" w:rsidP="006E2B4B">
+    <w:p w14:paraId="242BFE1C" w14:textId="77777777" w:rsidR="005A0186" w:rsidRDefault="005A0186" w:rsidP="005A0186">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006E2B4B">
-[...4 lines deleted...]
-        <w:t>Represented PAG in its proposed acquisition of 100% equity interest in a domestic pharmaceutical company</w:t>
+      <w:r w:rsidRPr="005A0186">
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Assisted </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005A0186">
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>NeuroGen</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005A0186">
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in reaching an exclusive license agreement with </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005A0186">
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Xgene</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005A0186">
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Pharma, obtaining the rights to develop, register, manufacture and commercialize XG005 in Mainland China, Hong Kong and Macau. XG005 is an oral non opioid innovative analgesic drug.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F960F58" w14:textId="77777777" w:rsidR="006E2B4B" w:rsidRDefault="006E2B4B" w:rsidP="006E2B4B">
+    <w:p w14:paraId="44028B6A" w14:textId="77777777" w:rsidR="005A0186" w:rsidRDefault="005A0186" w:rsidP="005A0186">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006E2B4B">
-[...4 lines deleted...]
-        <w:t>Represented Olympus Capital in its proposed acquisition of a domestic hospital group</w:t>
+      <w:r w:rsidRPr="005A0186">
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Assisted </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005A0186">
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>NeuroGen</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005A0186">
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in signing an asset purchase agreement with </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005A0186">
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Huzhou</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005A0186">
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Hui </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005A0186">
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Zhong</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005A0186">
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Ji Shi Biotechnology Co., Ltd. to acquire NG1806, an innovative </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005A0186">
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>post surgical</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005A0186">
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> analgesic drug candidate positioned as </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005A0186">
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005A0186">
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>the first dual mechanism long acting pain management drug of its kind in China.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005A0186">
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>”</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005A0186">
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> The drug synergistically combines </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005A0186">
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>anti inflammatory</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005A0186">
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and analgesic pathways, effectively reducing pain while minimizing the use of opioids.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6AB62EFA" w14:textId="77777777" w:rsidR="006E2B4B" w:rsidRDefault="006E2B4B" w:rsidP="006E2B4B">
+    <w:p w14:paraId="64F3C9AC" w14:textId="77777777" w:rsidR="005A0186" w:rsidRDefault="005A0186" w:rsidP="005A0186">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006E2B4B">
-[...4 lines deleted...]
-        <w:t>Represented several US biopharma companies in handling clinical trial applications and in establishing new R&amp;D and manufacturing entities in China</w:t>
+      <w:r w:rsidRPr="005A0186">
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Assisted </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005A0186">
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>NeuroGen</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005A0186">
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in signing a marketing authorization transfer agreement with </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005A0186">
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Anbison</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005A0186">
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, acquiring the marketing authorization, patents, trade secrets and related intellectual property rights for the sustained release formulation of </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005A0186">
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>levetiracetam</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005A0186">
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005A0186">
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Keppra</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005A0186">
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> SR) in Mainland China.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="531F0E9A" w14:textId="77777777" w:rsidR="006E2B4B" w:rsidRDefault="006E2B4B" w:rsidP="006E2B4B">
+    <w:p w14:paraId="1D9C40EB" w14:textId="77777777" w:rsidR="005A0186" w:rsidRDefault="005A0186" w:rsidP="005A0186">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006E2B4B">
-[...4 lines deleted...]
-        <w:t>Represented a US medical device manufacturer in granting exclusive commercialization rights for several medical devices to a PRC company</w:t>
+      <w:r w:rsidRPr="005A0186">
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Assisted </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005A0186">
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>QuidelOrtho</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005A0186">
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (NASDAQ: QDEL), a global diagnostic solutions provider, and Shenzhen </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005A0186">
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Lifotronic</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005A0186">
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Technology Co., Ltd. (SSE: 688389) in announcing that they have entered into a long term strategic supply agreement, under which </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005A0186">
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>QuidelOrtho</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005A0186">
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> will obtain multiple high throughput and medium to low throughput immunoassay analyzer platforms supplied by </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005A0186">
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Lifotronic</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005A0186">
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>. The core markets for commercial promotion will cover Europe, the Middle East, Africa, Mexico, Central America, South America, India, China, Japan and other Asia Pacific regions.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="26811ED6" w14:textId="77777777" w:rsidR="006E2B4B" w:rsidRDefault="006E2B4B" w:rsidP="006E2B4B">
+    <w:p w14:paraId="7244E0D0" w14:textId="77777777" w:rsidR="005A0186" w:rsidRDefault="005A0186" w:rsidP="005A0186">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006E2B4B">
-[...4 lines deleted...]
-        <w:t>Represented several international medical device groups, bioscience groups and pharmaceutical companies, including Bayer, Mylan, Fresenius, Baxter, Novartis and Thermo Fisher, in their corporate legal matters, especially regarding market authorization, distribution and sales models as well as structural adjustments in response to developments in PRC law</w:t>
+      <w:r w:rsidRPr="005A0186">
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Advised Belief </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005A0186">
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>BioMed</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005A0186">
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in the exclusive commercialization agreement with Takeda for BBM H901 (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005A0186">
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Xinjiuning</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005A0186">
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>®</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005A0186">
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>), a gene therapy for hemophilia B. The therapy received NMPA approval in April 2025, becoming the first of its kind in China. The partnership leverages Takeda</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005A0186">
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>’</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005A0186">
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>s rare disease commercial capabilities to accelerate patient access.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4DEFFB5A" w14:textId="77777777" w:rsidR="006E2B4B" w:rsidRDefault="006E2B4B" w:rsidP="006E2B4B">
-[...16 lines deleted...]
-    <w:p w14:paraId="74DC79A8" w14:textId="77777777" w:rsidR="006E2B4B" w:rsidRDefault="006E2B4B" w:rsidP="006E2B4B">
+    <w:p w14:paraId="2737795A" w14:textId="77777777" w:rsidR="005A0186" w:rsidRDefault="005A0186" w:rsidP="005A0186">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006E2B4B">
-[...4 lines deleted...]
-        <w:t>Represented Yunfeng Capital and Cainiao in their respective strategic investments in the logistics sector, including in Haier Group, Yuantong Express, Best Logistics and other logistics and express delivery companies</w:t>
+      <w:r w:rsidRPr="005A0186">
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Advised AstraZeneca in connection with its granting to 3SBio Inc. of exclusive commercialization rights of </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005A0186">
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Byetta</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005A0186">
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005A0186">
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Bydureon</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005A0186">
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (diabetes products) in China, for a US$100 million upfront license fee and ongoing economic sharing.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0E5B7E9D" w14:textId="77777777" w:rsidR="006E2B4B" w:rsidRDefault="006E2B4B" w:rsidP="006E2B4B">
+    <w:p w14:paraId="55CD2B57" w14:textId="77777777" w:rsidR="005A0186" w:rsidRDefault="005A0186" w:rsidP="005A0186">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006E2B4B">
-[...4 lines deleted...]
-        <w:t>Represented Warburg Pincus in its investment in Zhongtong Express</w:t>
+      <w:r w:rsidRPr="005A0186">
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Advised AstraZeneca in connection with its granting to China Medical System of exclusive commercialization rights of </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005A0186">
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Plendil</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005A0186">
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in China, for a US$310 million upfront license fee and ongoing economic sharing;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F69ECA1" w14:textId="77777777" w:rsidR="006E2B4B" w:rsidRDefault="006E2B4B" w:rsidP="006E2B4B">
+    <w:p w14:paraId="3408909C" w14:textId="77777777" w:rsidR="005A0186" w:rsidRDefault="005A0186" w:rsidP="005A0186">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006E2B4B">
-[...4 lines deleted...]
-        <w:t>Represented Sequoia Capital in its investment in Pinduoduo, a leading e-commerce platform on WeChat</w:t>
+      <w:r w:rsidRPr="005A0186">
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Advised AstraZeneca in connection with the transitional arrangements for the business in China arising from the agreement with Aspen Global Incorporated (AGI), part of the Aspen Group, under which AGI will acquire the residual rights to the established </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005A0186">
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>anaesthetic</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005A0186">
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> medicines.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5CC798FD" w14:textId="77777777" w:rsidR="006E2B4B" w:rsidRDefault="006E2B4B" w:rsidP="006E2B4B">
+    <w:p w14:paraId="19729FC0" w14:textId="77777777" w:rsidR="005A0186" w:rsidRDefault="005A0186" w:rsidP="005A0186">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006E2B4B">
-[...4 lines deleted...]
-        <w:t>Represented Goldman Sachs PIA in its equity investment in Zhejiang Yangfan, a leading private-owned shipbuilding company in China</w:t>
+      <w:r w:rsidRPr="005A0186">
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Represented Betta Pharmaceuticals in the regional distribution agreement with </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005A0186">
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Heyuan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005A0186">
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Biotechnology. Under the agreement, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005A0186">
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Heyuan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005A0186">
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> entrusted Betta with the exclusive distribution of </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005A0186">
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Ofumin</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005A0186">
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>®</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005A0186">
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (plant-derived recombinant human serum albumin injection) in the designated territory. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005A0186">
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Ofumin</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005A0186">
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>®</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005A0186">
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> received NMPA approval in July 2025, becoming the first recombinant human serum albumin product approved for marketing in China.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="056A5DF2" w14:textId="77777777" w:rsidR="006E2B4B" w:rsidRDefault="006E2B4B" w:rsidP="006E2B4B">
+    <w:p w14:paraId="62F448B8" w14:textId="77777777" w:rsidR="005A0186" w:rsidRDefault="005A0186" w:rsidP="005A0186">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006E2B4B">
-[...4 lines deleted...]
-        <w:t>Represented Wipro Unza in its acquisition of a domestic cosmetics manufacturer in China</w:t>
+      <w:r w:rsidRPr="005A0186">
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Advised </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005A0186">
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Kintor</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005A0186">
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Pharmaceutical (HKEX: 9939) in its licensing agreement with PT </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005A0186">
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Etana</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005A0186">
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Biotechnologies Indonesia for the commercialization of </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005A0186">
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>proxalutamide</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005A0186">
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> for the treatment of COVID-19 in Indonesia. The collaboration project was subsequently selected as a Belt and Road Innovation Cooperation Project and received special fund support from the Jiangsu Provincial Department of Science and Technology.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="266C5C81" w14:textId="77777777" w:rsidR="006E2B4B" w:rsidRDefault="006E2B4B" w:rsidP="006E2B4B">
+    <w:p w14:paraId="0ED21B6C" w14:textId="77777777" w:rsidR="005A0186" w:rsidRDefault="005A0186" w:rsidP="005A0186">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005A0186">
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Merger &amp; Acquisition</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C57F676" w14:textId="77777777" w:rsidR="005A0186" w:rsidRDefault="005A0186" w:rsidP="005A0186">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006E2B4B">
-[...4 lines deleted...]
-        <w:t>Represented a variety of leading domestic and international private equity investors, including Goldman Sachs, Carlyle, Guo Sheng, YF Capital, and CCMP, in their investments in China-based portfolio companies in various industries</w:t>
+      <w:r w:rsidRPr="005A0186">
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Assisted </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005A0186">
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Fosun</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005A0186">
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Pharma (600196.SH) through its controlling subsidiary in its controlling acquisition of Green Valley (Shanghai) Pharmaceutical Technology Co., Ltd.; upon completion of the transaction, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005A0186">
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Fosun</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005A0186">
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Pharma will hold 51% of the equity interest in Green Valley Pharma; the core asset being acquired is Green Valley's Alzheimer's disease drug Sodium </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005A0186">
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Oligomannate</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005A0186">
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Capsules (trade name: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005A0186">
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Jiujiayi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005A0186">
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>®</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005A0186">
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7B16213E" w14:textId="77777777" w:rsidR="006E2B4B" w:rsidRDefault="006E2B4B" w:rsidP="006E2B4B">
-[...16 lines deleted...]
-    <w:p w14:paraId="05C05576" w14:textId="77777777" w:rsidR="006E2B4B" w:rsidRDefault="006E2B4B" w:rsidP="006E2B4B">
+    <w:p w14:paraId="3C112BC6" w14:textId="77777777" w:rsidR="005A0186" w:rsidRDefault="005A0186" w:rsidP="005A0186">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006E2B4B">
-[...4 lines deleted...]
-        <w:t>Advised Inner Mongolia Yili Group on its acquisition of Oceania Dairy Ltd. in New Zealand</w:t>
+      <w:r w:rsidRPr="005A0186">
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Represented Everest Medicines (HKEX 1952) through its wholly-owned Singapore subsidiary, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005A0186">
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>EverSea</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005A0186">
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Medicines (Singapore) Pte. Ltd., in signing a share purchase agreement with </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005A0186">
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>HaiSen</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005A0186">
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005A0186">
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>BioPharmaceutical</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005A0186">
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Asia) Limited to acquire all equity interests in its wholly-owned subsidiary, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005A0186">
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>HaiSen</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005A0186">
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005A0186">
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>BioPharmaceutical</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005A0186">
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Singapore) Pte. Ltd., thereby strengthening its presence and commercialization capabilities in the chronic disease sector in the Asia-Pacific region and reinforcing Everest Medicines' leading position as the preferred partner for global innovative assets in China and the Asia-Pacific region.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1FC96F1F" w14:textId="77777777" w:rsidR="006E2B4B" w:rsidRDefault="006E2B4B" w:rsidP="006E2B4B">
+    <w:p w14:paraId="7F8AE37E" w14:textId="77777777" w:rsidR="005A0186" w:rsidRDefault="005A0186" w:rsidP="005A0186">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006E2B4B">
-[...4 lines deleted...]
-        <w:t>Advised two leading state-owned enterprises in Shanghai on their proposed joint investment into a dairy group in Britain</w:t>
+      <w:r w:rsidRPr="005A0186">
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Represented Beijing </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005A0186">
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Jingguoguan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005A0186">
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005A0186">
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Yizhuang</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005A0186">
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005A0186">
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Kangqiao</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005A0186">
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Healthcare M&amp;A Investment Fund in its acquisition of a controlling stake in </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005A0186">
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Pediatrix</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005A0186">
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Therapeutics through a combination of acquiring existing shares and subscribing for new shares. The M&amp;A Fund is managed by CBC Group and is currently the largest specialized healthcare M&amp;A fund in China; </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005A0186">
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Pediatrix</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005A0186">
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Therapeutics is an innovative pharmaceutical company focused on pediatric treatments, with 4 products already approved for marketing and 5 pipeline products in development, covering areas such as neurology, allergy, and dermatology.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7C381F3B" w14:textId="77777777" w:rsidR="006E2B4B" w:rsidRDefault="006E2B4B" w:rsidP="006E2B4B">
-[...16 lines deleted...]
-    <w:p w14:paraId="1E18B22A" w14:textId="77777777" w:rsidR="006E2B4B" w:rsidRDefault="006E2B4B" w:rsidP="006E2B4B">
+    <w:p w14:paraId="1B24E6FE" w14:textId="77777777" w:rsidR="005A0186" w:rsidRDefault="005A0186" w:rsidP="005A0186">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006E2B4B">
-[...4 lines deleted...]
-        <w:t>Represented Wuxi Biologics in its listing on the main board of the HKEx</w:t>
+      <w:r w:rsidRPr="005A0186">
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Represented Micro-Tech Medical Co., Ltd. (688029.SH) through its wholly-owned subsidiary Micro-Tech (NL) International B.V. in the acquisition of 51% of the issued shares of </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005A0186">
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Creo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005A0186">
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Medical S.L.U. (CME) held by </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005A0186">
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Creo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005A0186">
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Medical Group plc. CME is a Spanish medical device sales and distribution company with subsidiaries in multiple European countries, distributing products in the fields of gastroenterology, urology, pulmonology, single-use endoscopy, and other related areas.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3429C578" w14:textId="77777777" w:rsidR="006E2B4B" w:rsidRDefault="006E2B4B" w:rsidP="006E2B4B">
+    <w:p w14:paraId="47DA05AE" w14:textId="77777777" w:rsidR="005A0186" w:rsidRDefault="005A0186" w:rsidP="005A0186">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006E2B4B">
-[...4 lines deleted...]
-        <w:t>Represented iKang Group investors in the group's delisting from the NASDAQ and privatization</w:t>
+      <w:r w:rsidRPr="005A0186">
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Acting as PRC counsel, assisted </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005A0186">
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Astorg</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005A0186">
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Partners in its acquisition of the reproductive health business of Cook Medical, including assisting with the drafting of agreements and the closing in connection with the transfer of China assets and equity interests.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="268A4B01" w14:textId="77777777" w:rsidR="006E2B4B" w:rsidRDefault="006E2B4B" w:rsidP="006E2B4B">
+    <w:p w14:paraId="54DA1503" w14:textId="77777777" w:rsidR="005A0186" w:rsidRDefault="005A0186" w:rsidP="005A0186">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006E2B4B">
-[...4 lines deleted...]
-        <w:t>Acted as PRC counsel for the underwriters in iKang Group's NASDAQ IPO</w:t>
+      <w:r w:rsidRPr="005A0186">
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Acting as PRC counsel, assisted </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005A0186">
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Corden</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005A0186">
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Pharma, a global leading CDMO company controlled by </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005A0186">
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Astorg</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005A0186">
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Partners, in its acquisition of </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005A0186">
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Ambio</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005A0186">
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Pharm, a US based peptide API CDMO company controlled by The Carlyle Group, which has peptide API manufacturing facilities in Shanghai, China and North Augusta, South Carolina, USA.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="73A4E805" w14:textId="77777777" w:rsidR="006E2B4B" w:rsidRDefault="006E2B4B" w:rsidP="006E2B4B">
-[...18 lines deleted...]
-    <w:p w14:paraId="6CBB5302" w14:textId="77777777" w:rsidR="006E2B4B" w:rsidRDefault="006E2B4B" w:rsidP="006E2B4B">
+    <w:p w14:paraId="0EB44F04" w14:textId="77777777" w:rsidR="005A0186" w:rsidRDefault="005A0186" w:rsidP="005A0186">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006E2B4B">
-[...4 lines deleted...]
-        <w:t>Shanghai International Studies University, School of Law, LL.B., China</w:t>
+      <w:r w:rsidRPr="005A0186">
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Assisted Sanofi in establishing a new insulin drug substance (DS) manufacturing facility in Beijing Economic-Technological Development Area (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005A0186">
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Yizhuang</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005A0186">
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>), which is the largest foreign-invested project in the pharmaceutical industry sector in Beijing since the 14th Five-Year Plan.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="19DE93A5" w14:textId="77777777" w:rsidR="006E2B4B" w:rsidRDefault="006E2B4B" w:rsidP="006E2B4B">
+    <w:p w14:paraId="0835CDE2" w14:textId="77777777" w:rsidR="005A0186" w:rsidRDefault="005A0186" w:rsidP="005A0186">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006E2B4B">
-[...4 lines deleted...]
-        <w:t>Northwestern University School of Law, LL.M, USA</w:t>
+      <w:r w:rsidRPr="005A0186">
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Represented Bayer Group in its acquisition of </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005A0186">
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Dianhong</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005A0186">
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Pharmaceutical Co., Ltd., a leading Chinese OTC and traditional Chinese medicine (TCM) company. (Named as the Deal of the Year 2015 by China Business Law Journal).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A8DC961" w14:textId="77777777" w:rsidR="006E2B4B" w:rsidRDefault="006E2B4B" w:rsidP="006E2B4B">
-[...18 lines deleted...]
-    <w:p w14:paraId="0140EACE" w14:textId="77777777" w:rsidR="006E2B4B" w:rsidRDefault="006E2B4B" w:rsidP="006E2B4B">
+    <w:p w14:paraId="7EBC401F" w14:textId="77777777" w:rsidR="005A0186" w:rsidRDefault="005A0186" w:rsidP="005A0186">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006E2B4B">
-[...4 lines deleted...]
-        <w:t>Admitted to practice in the PRC</w:t>
+      <w:r w:rsidRPr="005A0186">
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Represented Bayer Healthcare China in the integration of the China portion of Merck's OTC business following Bayer's global acquisition of Merck's OTC business.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="08472E1E" w14:textId="77777777" w:rsidR="006E2B4B" w:rsidRDefault="006E2B4B" w:rsidP="006E2B4B">
+    <w:p w14:paraId="1246D9C9" w14:textId="77777777" w:rsidR="005A0186" w:rsidRDefault="005A0186" w:rsidP="005A0186">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006E2B4B">
-[...4 lines deleted...]
-        <w:t>Admitted to practice in New York</w:t>
+      <w:r w:rsidRPr="005A0186">
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Acting as PRC counsel, represented TPG Capital in its acquisition of PPC, a leading Asian CRO focused on drug development and clinical research management services. Advised on the subsequent integration of PPC with </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005A0186">
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Novotech</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005A0186">
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to form </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005A0186">
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Novotech</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005A0186">
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Health Holdings, creating a leading biotech-specialized CRO platform in Asia. Also advised on the sale transaction of </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005A0186">
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Novotech</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005A0186">
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, which in 2025 received significant investment from GIC and </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005A0186">
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Temasek</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005A0186">
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="09517C37" w14:textId="77777777" w:rsidR="006E2B4B" w:rsidRDefault="006E2B4B" w:rsidP="006E2B4B">
-[...18 lines deleted...]
-    <w:p w14:paraId="5567FC3C" w14:textId="161707E0" w:rsidR="00686369" w:rsidRPr="006E2B4B" w:rsidRDefault="006E2B4B" w:rsidP="006E2B4B">
+    <w:p w14:paraId="67D240A6" w14:textId="77777777" w:rsidR="005A0186" w:rsidRDefault="005A0186" w:rsidP="005A0186">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006E2B4B">
+      <w:r w:rsidRPr="005A0186">
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Represented </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005A0186">
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Eddingpharm</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005A0186">
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in its acquisition of assets related to pharmaceutical product portfolios from two global pharmaceutical companies, including the acquisition of </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005A0186">
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Ceclor</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005A0186">
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>®</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005A0186">
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D264736" w14:textId="77777777" w:rsidR="005A0186" w:rsidRDefault="005A0186" w:rsidP="005A0186">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005A0186">
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Equity Investment and Financing</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06F5BC02" w14:textId="77777777" w:rsidR="005A0186" w:rsidRDefault="005A0186" w:rsidP="005A0186">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="30"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="690" w:hanging="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005A0186">
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Represented investors including ADIA, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005A0186">
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>AstraZenec</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005A0186">
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">-CICC, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005A0186">
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Boyu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005A0186">
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Capital, Cathay Capital, CBC Group, CICC Capital, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005A0186">
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Oriza</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005A0186">
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Holdings, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005A0186">
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Hopu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005A0186">
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Investments, CITIC Capital, CVC, DCP Capital, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005A0186">
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Everbright</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005A0186">
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Healthcare Fund, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005A0186">
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Hony</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005A0186">
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Capital, Lilly Asia Ventures, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005A0186">
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Fosun</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005A0186">
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Pharma, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005A0186">
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>FountainVest</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005A0186">
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Partners, GE Healthcare, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005A0186">
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Hillhouse</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005A0186">
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Capital, Highlight Capital, LYFE Capital, Medtronic, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005A0186">
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>MicroPort</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005A0186">
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, PAG, Partners Group, PKI Ventures, Primavera Capital, TPG, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005A0186">
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Viatris</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005A0186">
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, Warburg </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005A0186">
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Pincus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005A0186">
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005A0186">
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>WuXi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005A0186">
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005A0186">
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>AppTec</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005A0186">
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005A0186">
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>XtalPi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005A0186">
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, among others, in their investments in biotech companies, pharmaceutical companies, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005A0186">
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>medtech</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005A0186">
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> companies, healthcare service providers and other healthcare-related entities.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E82A421" w14:textId="77777777" w:rsidR="005A0186" w:rsidRDefault="005A0186" w:rsidP="005A0186">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="31"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="690" w:hanging="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005A0186">
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Represented numerous biotech companies, pharmaceutical companies and </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005A0186">
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>medtech</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005A0186">
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> companies in their equity financings (from initial incubation to pre-IPO rounds), and in asset and equity reorganizations (including the establishment or dismantling of cross-border structures).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="59B4BC1C" w14:textId="77777777" w:rsidR="005A0186" w:rsidRDefault="005A0186" w:rsidP="005A0186">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005A0186">
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Capital Markets</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0877DC82" w14:textId="77777777" w:rsidR="005A0186" w:rsidRDefault="005A0186" w:rsidP="005A0186">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="32"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="690" w:hanging="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005A0186">
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Acting as PRC counsel, assisted </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005A0186">
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>XtalPi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005A0186">
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005A0186">
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>WuXi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005A0186">
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> XDC, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005A0186">
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>BeiGene</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005A0186">
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005A0186">
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>WuXi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005A0186">
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Biologics, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005A0186">
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>CStone</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005A0186">
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Pharmaceuticals, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005A0186">
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Rici</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005A0186">
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Healthcare and other companies in their initial public offerings and subsequent follow-on financings on the Hong Kong Stock Exchange; acting as PRC counsel, assisted </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005A0186">
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Genetron</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005A0186">
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Health, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005A0186">
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>iKang</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005A0186">
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Healthcare and other companies in their initial public offerings in the United States; acting as PRC counsel, assisted </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005A0186">
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>iKang</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005A0186">
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Healthcare, CBPO and other companies in their U.S. stock delisting and privatization.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52E75EFC" w14:textId="77777777" w:rsidR="005A0186" w:rsidRDefault="005A0186" w:rsidP="005A0186">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005A0186">
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Education</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="199FA674" w14:textId="77777777" w:rsidR="005A0186" w:rsidRDefault="005A0186" w:rsidP="005A0186">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="33"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="690" w:hanging="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005A0186">
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Shanghai International Studies University, School of Law, LL.B., China</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="44BF029F" w14:textId="77777777" w:rsidR="005A0186" w:rsidRDefault="005A0186" w:rsidP="005A0186">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="34"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="690" w:hanging="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005A0186">
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Northwestern University School of Law, LL.M, USA</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="41E8F079" w14:textId="77777777" w:rsidR="005A0186" w:rsidRDefault="005A0186" w:rsidP="005A0186">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005A0186">
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Professional Qualification</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0630AC1C" w14:textId="77777777" w:rsidR="005A0186" w:rsidRDefault="005A0186" w:rsidP="005A0186">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="690" w:hanging="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005A0186">
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Admitted to practice in the PRC</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="297BF579" w14:textId="77777777" w:rsidR="005A0186" w:rsidRDefault="005A0186" w:rsidP="005A0186">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="36"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="690" w:hanging="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005A0186">
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Admitted to practice in New York</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E2EC0FB" w14:textId="77777777" w:rsidR="005A0186" w:rsidRDefault="005A0186" w:rsidP="005A0186">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005A0186">
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Professional Background</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34C3901F" w14:textId="77777777" w:rsidR="005A0186" w:rsidRDefault="005A0186" w:rsidP="005A0186">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="37"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="690" w:hanging="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005A0186">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Before joining the firm in 2007, Ms. Li worked at a leading international law firm and a top Chinese law firm for about five years.</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00686369" w:rsidRPr="006E2B4B" w:rsidSect="002D0826">
+    <w:p w14:paraId="053417F0" w14:textId="77777777" w:rsidR="005A0186" w:rsidRDefault="005A0186" w:rsidP="005A0186">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005A0186">
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>OTHER INFORMATION</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="14CE5081" w14:textId="77777777" w:rsidR="005A0186" w:rsidRDefault="005A0186" w:rsidP="005A0186">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005A0186">
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Honors and Awards</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="296F3898" w14:textId="77777777" w:rsidR="005A0186" w:rsidRDefault="005A0186" w:rsidP="005A0186">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="38"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="690" w:hanging="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005A0186">
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Legal 500 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005A0186">
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>–</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005A0186">
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> China Healthcare and Life Science, Leading Individual/Partner (2020-2026)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005A0186">
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005A0186">
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B17B679" w14:textId="77777777" w:rsidR="005A0186" w:rsidRDefault="005A0186" w:rsidP="005A0186">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="39"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="690" w:hanging="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005A0186">
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Asia Law </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005A0186">
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>–</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005A0186">
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> China Healthcare, Distinguished Practitioner (2023-2025)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005A0186">
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005A0186">
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5567FC3C" w14:textId="4000B4E7" w:rsidR="00686369" w:rsidRPr="005A0186" w:rsidRDefault="005A0186" w:rsidP="005A0186">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="40"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="690" w:hanging="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005A0186">
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Chambers </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005A0186">
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>–</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005A0186">
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> China Healthcare, Band 3 (2026), Band 4 (2024-2025), Up and Coming (2021-2023) </w:t>
+      </w:r>
+    </w:p>
+    <w:sectPr w:rsidR="00686369" w:rsidRPr="005A0186" w:rsidSect="002D0826">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1797" w:bottom="1440" w:left="1797" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="3584D350" w14:textId="77777777" w:rsidR="004167EC" w:rsidRDefault="004167EC" w:rsidP="00F57734">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="2493FDE5" w14:textId="77777777" w:rsidR="004167EC" w:rsidRDefault="004167EC" w:rsidP="00F57734">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -1414,197 +3490,365 @@
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="02EF4236"/>
+    <w:nsid w:val="00987181"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B2A02B94"/>
+    <w:tmpl w:val="1332A98E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="03A44B2C"/>
+    <w:nsid w:val="04FF6BEC"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="6F0CAB88"/>
+    <w:tmpl w:val="DC08C190"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0A7E43E7"/>
+    <w:nsid w:val="0A8C5674"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="62F6E00C"/>
+    <w:tmpl w:val="6D862638"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="11424BE5"/>
+    <w:nsid w:val="0AF32EA8"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="94283D02"/>
+    <w:tmpl w:val="B1AE0F06"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="15F457F8"/>
+    <w:nsid w:val="0B2A0E51"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="383A7AE4"/>
+    <w:tmpl w:val="041AA66C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="18151D88"/>
+    <w:nsid w:val="0BD646A9"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="87E258F2"/>
+    <w:tmpl w:val="4DC6FFD4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="21CB29E0"/>
+    <w:nsid w:val="0D9C592E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C90C851A"/>
+    <w:tmpl w:val="7B08611E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0EC3053B"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="16261598"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="171B16FB"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="C2C22D24"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="17F2444F"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="F09ADFC4"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="196D2AFA"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="8500EF5C"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1A1A0DA7"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="6D1C364C"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="21BC5CD9"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="F3E658C2"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="242D7C8D"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="426CA2FC"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="29D80B94"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="BEA2ED52"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2EE42B43"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B08202D4"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="440" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="880" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
@@ -1673,93 +3917,156 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3520" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="309C06D2"/>
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="343A5F9B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E27C73AC"/>
+    <w:tmpl w:val="7FEE430C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="36756FF6"/>
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="34CE7EA5"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="192AD50C"/>
+    <w:tmpl w:val="A0F0C738"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="357D46B1"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="85DE1820"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="37B0224E"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="767CDB06"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="38F72234"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="D1CC01E8"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3B6418F1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="49FEE19A"/>
     <w:lvl w:ilvl="0" w:tplc="B99657A6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="510" w:hanging="226"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:sz w:val="15"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="880" w:hanging="440"/>
@@ -1831,523 +4138,557 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3520" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3FD46B89"/>
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3C9E4206"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E51AC71E"/>
-[...230 lines deleted...]
-    <w:tmpl w:val="F9CEE490"/>
+    <w:tmpl w:val="A1523C02"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="70E85771"/>
+    <w:nsid w:val="43670E27"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="58A0825E"/>
+    <w:tmpl w:val="4FE0C6D0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="75102E7F"/>
+    <w:nsid w:val="442D481E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A0F0961C"/>
+    <w:tmpl w:val="D1227E70"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="75BC76B6"/>
+    <w:nsid w:val="46B30FB6"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="FB50ED26"/>
+    <w:tmpl w:val="238881F0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="76DC20F8"/>
+    <w:nsid w:val="4EC35A8E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="95542C3E"/>
+    <w:tmpl w:val="0938F710"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7B331963"/>
+    <w:nsid w:val="54E33DCE"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="FD0E8A52"/>
+    <w:tmpl w:val="EC4E2E54"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7C883DB9"/>
+    <w:nsid w:val="5AC0502F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="DAE06EE6"/>
+    <w:tmpl w:val="BDE80940"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5E3F70FE"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="09123FF6"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5FDC5410"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="6B889D40"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="62471871"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="17766908"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="685A15ED"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="7D0A6148"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="68C224ED"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="C49AC762"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="693D0F92"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="EC4E2E54"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="723537FF"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="842C3232"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="762413A7"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="701A1E7C"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="788302D3"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="A68020F6"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7DA32AAC"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="A754EBE8"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7F007C0A"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="AA6A4DBC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
-    <w:abstractNumId w:val="7"/>
+    <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="2">
-    <w:abstractNumId w:val="10"/>
+    <w:abstractNumId w:val="21"/>
   </w:num>
   <w:num w:numId="3">
-    <w:abstractNumId w:val="3"/>
+    <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="4">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="38"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="8">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="5">
-    <w:abstractNumId w:val="5"/>
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="17"/>
   </w:num>
-  <w:num w:numId="6">
-    <w:abstractNumId w:val="20"/>
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="12"/>
   </w:num>
-  <w:num w:numId="7">
+  <w:num w:numId="11">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="12">
+    <w:abstractNumId w:val="36"/>
+  </w:num>
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="14">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="15">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="8">
-[...22 lines deleted...]
-  </w:num>
   <w:num w:numId="16">
-    <w:abstractNumId w:val="26"/>
+    <w:abstractNumId w:val="24"/>
   </w:num>
   <w:num w:numId="17">
-    <w:abstractNumId w:val="16"/>
+    <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="18">
-    <w:abstractNumId w:val="12"/>
+    <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="19">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="20">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="21">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="21">
-[...1 lines deleted...]
-  </w:num>
   <w:num w:numId="22">
-    <w:abstractNumId w:val="8"/>
+    <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="23">
-    <w:abstractNumId w:val="24"/>
+    <w:abstractNumId w:val="32"/>
   </w:num>
   <w:num w:numId="24">
-    <w:abstractNumId w:val="4"/>
+    <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="25">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="26">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="27">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="28">
+    <w:abstractNumId w:val="33"/>
+  </w:num>
+  <w:num w:numId="29">
     <w:abstractNumId w:val="22"/>
   </w:num>
-  <w:num w:numId="26">
+  <w:num w:numId="30">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="31">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="32">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="33">
+    <w:abstractNumId w:val="35"/>
+  </w:num>
+  <w:num w:numId="34">
+    <w:abstractNumId w:val="39"/>
+  </w:num>
+  <w:num w:numId="35">
     <w:abstractNumId w:val="25"/>
   </w:num>
-  <w:num w:numId="27">
-    <w:abstractNumId w:val="11"/>
+  <w:num w:numId="36">
+    <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="28">
-    <w:abstractNumId w:val="9"/>
+  <w:num w:numId="37">
+    <w:abstractNumId w:val="14"/>
   </w:num>
-  <w:num w:numId="29">
-    <w:abstractNumId w:val="18"/>
+  <w:num w:numId="38">
+    <w:abstractNumId w:val="37"/>
+  </w:num>
+  <w:num w:numId="39">
+    <w:abstractNumId w:val="34"/>
+  </w:num>
+  <w:num w:numId="40">
+    <w:abstractNumId w:val="27"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
+  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:adjustLineHeightInTable/>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
@@ -2391,66 +4732,66 @@
     <w:rsid w:val="002D0826"/>
     <w:rsid w:val="0031673D"/>
     <w:rsid w:val="0034020A"/>
     <w:rsid w:val="0034029C"/>
     <w:rsid w:val="00351712"/>
     <w:rsid w:val="00353486"/>
     <w:rsid w:val="0036384C"/>
     <w:rsid w:val="00370676"/>
     <w:rsid w:val="00396678"/>
     <w:rsid w:val="003B4410"/>
     <w:rsid w:val="003D196D"/>
     <w:rsid w:val="003D355E"/>
     <w:rsid w:val="00403EDB"/>
     <w:rsid w:val="004167EC"/>
     <w:rsid w:val="004416E4"/>
     <w:rsid w:val="00451233"/>
     <w:rsid w:val="004570F8"/>
     <w:rsid w:val="0047636D"/>
     <w:rsid w:val="0049405C"/>
     <w:rsid w:val="004D21F0"/>
     <w:rsid w:val="004D3C23"/>
     <w:rsid w:val="004E2FCC"/>
     <w:rsid w:val="004F1B4E"/>
     <w:rsid w:val="0052675C"/>
     <w:rsid w:val="0056635E"/>
+    <w:rsid w:val="005A0186"/>
     <w:rsid w:val="005A7DA0"/>
     <w:rsid w:val="005B00C1"/>
     <w:rsid w:val="005B5F25"/>
     <w:rsid w:val="005C1FBD"/>
     <w:rsid w:val="005F7A7D"/>
     <w:rsid w:val="00605720"/>
     <w:rsid w:val="0065437B"/>
     <w:rsid w:val="0066746A"/>
     <w:rsid w:val="00667CF2"/>
     <w:rsid w:val="00683D9C"/>
     <w:rsid w:val="00685381"/>
     <w:rsid w:val="00686369"/>
     <w:rsid w:val="006A06C2"/>
     <w:rsid w:val="006C21DA"/>
     <w:rsid w:val="006D159B"/>
-    <w:rsid w:val="006E2B4B"/>
     <w:rsid w:val="006F2EE4"/>
     <w:rsid w:val="007177F3"/>
     <w:rsid w:val="00765586"/>
     <w:rsid w:val="007664DE"/>
     <w:rsid w:val="007956B7"/>
     <w:rsid w:val="007B0B57"/>
     <w:rsid w:val="007D333B"/>
     <w:rsid w:val="008212A9"/>
     <w:rsid w:val="008341FB"/>
     <w:rsid w:val="008717CA"/>
     <w:rsid w:val="00873A63"/>
     <w:rsid w:val="0089209E"/>
     <w:rsid w:val="00893CAF"/>
     <w:rsid w:val="008A40E2"/>
     <w:rsid w:val="008A48BF"/>
     <w:rsid w:val="008D77E9"/>
     <w:rsid w:val="008E5C09"/>
     <w:rsid w:val="008E73CE"/>
     <w:rsid w:val="008E7B5D"/>
     <w:rsid w:val="00901636"/>
     <w:rsid w:val="009038C0"/>
     <w:rsid w:val="009073A3"/>
     <w:rsid w:val="00917307"/>
     <w:rsid w:val="00925E12"/>
     <w:rsid w:val="00930511"/>
@@ -3572,61 +5913,61 @@
     <w:rsid w:val="00F57734"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af4">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0065437B"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af5">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="006E2B4B"/>
+    <w:rsid w:val="005A0186"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af6">
     <w:name w:val="正文文本 字符"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="af5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="006E2B4B"/>
+    <w:rsid w:val="005A0186"/>
     <w:rPr>
       <w:sz w:val="21"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 主题​​">
@@ -3910,66 +6251,66 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5680C164-1D90-4EAA-A6CB-79E495D18E9F}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{37619C88-F2C1-4341-B590-69B1EB5E1731}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>548</Words>
-  <Characters>3129</Characters>
+  <Words>1835</Words>
+  <Characters>10465</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>26</Lines>
-  <Paragraphs>7</Paragraphs>
+  <Lines>87</Lines>
+  <Paragraphs>24</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3670</CharactersWithSpaces>
+  <CharactersWithSpaces>12276</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Microsoft Office User</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>