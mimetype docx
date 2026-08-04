--- v0 (2026-06-19)
+++ v1 (2026-08-04)
@@ -36,189 +36,189 @@
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5485"/>
         <w:gridCol w:w="2836"/>
       </w:tblGrid>
       <w:tr w:rsidR="0049405C" w:rsidRPr="00C24D79" w14:paraId="76EB2C64" w14:textId="77777777" w:rsidTr="00E70303">
         <w:trPr>
           <w:trHeight w:val="3267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5485" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="271D78"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C4F11E8" w14:textId="1EF6DB96" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="002971E0" w:rsidP="002971E0">
+          <w:p w14:paraId="2C4F11E8" w14:textId="7BAB5E79" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00E354DC" w:rsidP="00E354DC">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="xingming"/>
             <w:bookmarkStart w:id="1" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="1"/>
-            <w:r w:rsidRPr="002971E0">
+            <w:r w:rsidRPr="00E354DC">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>DERRICK ZHAO</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
-          <w:p w14:paraId="706EB16B" w14:textId="7F52BAF1" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="002971E0" w:rsidP="002971E0">
+          <w:p w14:paraId="706EB16B" w14:textId="7854369F" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00E354DC" w:rsidP="00E354DC">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="didian"/>
-            <w:r w:rsidRPr="002971E0">
+            <w:r w:rsidRPr="00E354DC">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Partner</w:t>
             </w:r>
-            <w:r w:rsidRPr="002971E0">
+            <w:r w:rsidRPr="00E354DC">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>·</w:t>
             </w:r>
-            <w:r w:rsidRPr="002971E0">
+            <w:r w:rsidRPr="00E354DC">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Shanghai</w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
-          <w:p w14:paraId="6199424A" w14:textId="23DAAB42" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="002971E0" w:rsidP="002971E0">
+          <w:p w14:paraId="6199424A" w14:textId="51C07CE7" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00E354DC" w:rsidP="00E354DC">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="dianhua"/>
-            <w:r w:rsidRPr="002971E0">
+            <w:r w:rsidRPr="00E354DC">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">+86 21 6263 5829 </w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
-          <w:p w14:paraId="4F910ACA" w14:textId="16E8D89F" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="002971E0" w:rsidP="002971E0">
+          <w:p w14:paraId="4F910ACA" w14:textId="60848F98" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00E354DC" w:rsidP="00E354DC">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="youxiang"/>
-            <w:r w:rsidRPr="002971E0">
+            <w:r w:rsidRPr="00E354DC">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>derrick.zhao@fangdalaw.com</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="22DBA835" w14:textId="677EAC48" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00F96E7C" w:rsidP="00860F89">
             <w:pPr>
               <w:ind w:leftChars="-52" w:left="-109"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C24D79">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:color w:val="545551"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D24C6CB" w14:textId="48CE4867" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="002971E0" w:rsidP="002932C9">
+          <w:p w14:paraId="2D24C6CB" w14:textId="79B2DE6C" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00E354DC" w:rsidP="002932C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="tupian"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2CBC6F9C" wp14:editId="01C1344C">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5E0BDA61" wp14:editId="1F55AD49">
                   <wp:extent cx="1651000" cy="2142519"/>
                   <wp:effectExtent l="0" t="0" r="6350" b="0"/>
                   <wp:docPr id="1" name="图片 1"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
@@ -258,60 +258,60 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C063291" w14:textId="5DC9D94D" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="002375A9" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C24D79">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>PRACTICE AREAS</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C1ACACA" w14:textId="7DCB16D6" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="002971E0" w:rsidP="007177F3">
+          <w:p w14:paraId="3C1ACACA" w14:textId="5885A6B7" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="00E354DC" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="zhiyelingyu"/>
-            <w:r w:rsidRPr="002971E0">
+            <w:r w:rsidRPr="00E354DC">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>MR. ZHAO SPECIALIZES IN GENERAL CORPORATE COMPLIANCE MATTERS, INTERNAL INVESTIGATIONS AND GOVERNMENT ENFORCEMENT ACTIONS.</w:t>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F19AE4C" w14:textId="19A41B01" w:rsidR="00451233" w:rsidRPr="00C24D79" w:rsidRDefault="00F80A79" w:rsidP="00DA428A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C24D79">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
           <w:noProof/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
@@ -371,51 +371,51 @@
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:roundrect w14:anchorId="053823F2" id="圆角矩形 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:-6.2pt;margin-top:-12.6pt;width:4.55pt;height:3.6pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDc1SqFegIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2yAQfp+0/wHxvtqO+mON4lRRqk6T&#10;qrZqO/WZYIiRMMeAxMn++h3gOG1X7WHaCwbu7ru7z98xu9p1mmyF8wpMTauTkhJhODTKrGv64/nm&#10;y1dKfGCmYRqMqOleeHo1//xp1tupmEALuhGOIIjx097WtA3BTovC81Z0zJ+AFQaNElzHAh7dumgc&#10;6xG908WkLM+LHlxjHXDhPd5eZyOdJ3wpBQ/3UnoRiK4p1hbS6tK6imsxn7Hp2jHbKj6Uwf6hio4p&#10;g0lHqGsWGNk49QdUp7gDDzKccOgKkFJxkXrAbqryXTdPLbMi9YLkeDvS5P8fLL/bPtkHhzT01k89&#10;bmMXO+m6+MX6yC6RtR/JErtAOF6eXZyXyChHy+nZRXUZqSyOodb58E1AR+Kmpg42pnnE35FYYttb&#10;H7L/wS+m86BVc6O0TocoAbHUjmwZ/rzVuhoyvPHSJvoaiFEZMN4Ux2bSLuy1iH7aPApJVIPlT1Ih&#10;SWfHJIxzYUKVTS1rRM5dnZXYaoYfI1K3CTAiS8w/Yg8Abxs4YGeYwT+GiiTTMbj8W2E5eIxImcGE&#10;MbhTBtxHABq7GjJn/wNJmZrI0gqa/YMjDvKQeMtvFP67W+bDA3M4Ffi3cdLDPS5SQ19TGHaUtOB+&#10;fXQf/VGsaKWkxymrqf+5YU5Qor8blPFldXoaxzIdUEYTPLjXltVri9l0S0AtVPimWJ620T/ow1Y6&#10;6F7wQVjErGhihmPumvLgDodlyNOPTwoXi0Vyw1G0LNyaJ8sjeGQ1yvJ598KcHQQcUPd3cJhINn0n&#10;4ewbIw0sNgGkSvo+8jrwjWOchDM8OfGdeH1OXseHcf4bAAD//wMAUEsDBBQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NT8JAEL2b+B82Y+KtbCliSOmWGIgkKBdQPC/d&#10;sW3cna3dBeq/dzjpZTKT9+Z9FIvBWXHGPrSeFIxHKQikypuWagXvb8/JDESImoy2nlDBDwZYlLc3&#10;hc6Nv9AOz/tYCxahkGsFTYxdLmWoGnQ6jHyHxNin752OfPa1NL2+sLizMkvTR+l0S+zQ6A6XDVZf&#10;+5NTsF4edttDu9l8b6cr+5rpjxdbr5W6vxtWcx5PcxARh/j3AdcOnB9KDnb0JzJBWAXJOHtgKi/Z&#10;NAPBjGQyAXG8IrMUZFnI/z3KXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDc1SqFegIA&#10;AGAFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="white [3212]" stroked="f" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5613EF62" w14:textId="77777777" w:rsidR="002971E0" w:rsidRDefault="000E0C86" w:rsidP="00B670A2">
+    <w:p w14:paraId="66856B71" w14:textId="77777777" w:rsidR="00E354DC" w:rsidRDefault="000E0C86" w:rsidP="00B670A2">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C24D79">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="545551"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E0DC835" wp14:editId="24238D24">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2512</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4508</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5271826" cy="0"/>
@@ -456,1207 +456,1207 @@
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:line w14:anchorId="3D0BA0F8" id="直接连接符 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".2pt,.35pt" to="415.3pt,.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKOATlvwEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+wYWFYYcXpo0V2K&#10;rdhH74pMxQL0BUmLnX8/ik7cohsGbNhFMCW+x/dIens7WcOOEJP2ruPrVc0ZOOl77Q4d//7t4fqG&#10;s5SF64XxDjp+gsRvd1fvtmNoofGDNz1EhiQutWPo+JBzaKsqyQGsSCsfwOGj8tGKjGE8VH0UI7Jb&#10;UzV1valGH/sQvYSU8PZ+fuQ74lcKZP6sVILMTMdRW6Yz0rkvZ7XbivYQRRi0PMsQ/6DCCu2w6EJ1&#10;L7JgP6L+hcpqGX3yKq+kt5VXSksgD+hmXb9x83UQAcgLNieFpU3p/9HKT8c79xSxDWNIbQpPsbiY&#10;VLRMGR2ecabkC5Wyidp2WtoGU2YSL983H9Y3zYYzeXmrZopCFWLKH8FbVj46brQrjkQrjo8pY1lM&#10;vaSUa+PKmbzR/YM2hoJ42N+ZyI6izLBu6g2NDYGv0jAq0OrFBX3lk4GZ9gsopntUO/uhBYOFVkgJ&#10;Lq/LOhATZheYQgkLsCbdfwSe8wsUaPn+BrwgqLJ3eQFb7Xz8XfU8XSSrOf/Sgdl3acHe9yeaL7UG&#10;t4gcnje+rOnrmOAv/+XuJwAAAP//AwBQSwMEFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FvwjAMhe+T9h8iT+I20g3WQWmK0IALh0kDhLRb2nhttcapmgCFX485bRdL&#10;T+/5+XM6720jTtj52pGCl2EEAqlwpqZSwX63fp6A8EGT0Y0jVHBBD/Ps8SHViXFn+sLTNpSCS8gn&#10;WkEVQptI6YsKrfZD1yKx9+M6qwPLrpSm02cut418jaJYWl0TX6h0ix8VFr/bo1WwO1x7uTl8LvK4&#10;3o+m39PV2/q6Umrw1C9nPBYzEAH78LcB9x+YHzIGy92RjBeNgjHnFLyDYG8yimIQ+V3KLJX/+bMb&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEo4BOW/AQAA3wMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAAAAAAAAAAAA&#10;AAAAGQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" strokecolor="#002060" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="18D04197" w14:textId="77777777" w:rsidR="002971E0" w:rsidRDefault="002971E0" w:rsidP="002971E0">
+    <w:p w14:paraId="70288783" w14:textId="77777777" w:rsidR="00E354DC" w:rsidRDefault="00E354DC" w:rsidP="00E354DC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002971E0">
+      <w:r w:rsidRPr="00E354DC">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Mr. Zhao has practiced as an attorney in private practice and as an in-house counsel for many years. He has acquired extensive experience in assisting domestic and multinational companies in establishing, improving and implementing key internal compliance policies and systems and in identifying and mitigating compliance risks for companies. Mr. Zhao has been recognized by Legal 500 as a </w:t>
       </w:r>
-      <w:r w:rsidRPr="002971E0">
+      <w:r w:rsidRPr="00E354DC">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="002971E0">
+      <w:r w:rsidRPr="00E354DC">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Next Generation Partner</w:t>
       </w:r>
-      <w:r w:rsidRPr="002971E0">
+      <w:r w:rsidRPr="00E354DC">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="002971E0">
+      <w:r w:rsidRPr="00E354DC">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> in </w:t>
       </w:r>
-      <w:r w:rsidRPr="002971E0">
+      <w:r w:rsidRPr="00E354DC">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="002971E0">
+      <w:r w:rsidRPr="00E354DC">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Regulatory/Compliance</w:t>
       </w:r>
-      <w:r w:rsidRPr="002971E0">
+      <w:r w:rsidRPr="00E354DC">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="002971E0">
+      <w:r w:rsidRPr="00E354DC">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A6797E6" w14:textId="77777777" w:rsidR="002971E0" w:rsidRDefault="002971E0" w:rsidP="002971E0">
+    <w:p w14:paraId="5B2F954F" w14:textId="77777777" w:rsidR="00E354DC" w:rsidRDefault="00E354DC" w:rsidP="00E354DC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002971E0">
+      <w:r w:rsidRPr="00E354DC">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Mr. Zhao has assisted domestic and multinational companies in different industries on all types of compliance matters. He has assisted clients in dealing with government enforcement actions and public crises, conducting internal investigations, assessing compliance risks in operations and businesses, conducting compliance due diligence in transactions, building compliance programs, and acting in compliance litigation and proceedings on white-collar crime.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1E6BF7F9" w14:textId="77777777" w:rsidR="002971E0" w:rsidRDefault="002971E0" w:rsidP="002971E0">
+    <w:p w14:paraId="2813E767" w14:textId="77777777" w:rsidR="00E354DC" w:rsidRDefault="00E354DC" w:rsidP="00E354DC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002971E0">
+      <w:r w:rsidRPr="00E354DC">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Mr. Zhao focuses on anti-bribery and corruption, sanction and export control, anti-fraud, data protection and privacy, advertising compliance, state secrets law, etc.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="78091DD4" w14:textId="77777777" w:rsidR="002971E0" w:rsidRDefault="002971E0" w:rsidP="002971E0">
+    <w:p w14:paraId="195CA1CD" w14:textId="77777777" w:rsidR="00E354DC" w:rsidRDefault="00E354DC" w:rsidP="00E354DC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002971E0">
+      <w:r w:rsidRPr="00E354DC">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>REPRESENTATIVE MATTERS AND CASES</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1B1C8727" w14:textId="77777777" w:rsidR="002971E0" w:rsidRDefault="002971E0" w:rsidP="002971E0">
+    <w:p w14:paraId="3003207B" w14:textId="77777777" w:rsidR="00E354DC" w:rsidRDefault="00E354DC" w:rsidP="00E354DC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002971E0">
+      <w:r w:rsidRPr="00E354DC">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Government Enforcement and Crisis Management</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="10609644" w14:textId="77777777" w:rsidR="002971E0" w:rsidRDefault="002971E0" w:rsidP="002971E0">
+    <w:p w14:paraId="5F1A9C07" w14:textId="77777777" w:rsidR="00E354DC" w:rsidRDefault="00E354DC" w:rsidP="00E354DC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002971E0">
+      <w:r w:rsidRPr="00E354DC">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a leading hotel management company in dealing with a public crisis arising from improper messages being displayed on the company</w:t>
       </w:r>
-      <w:r w:rsidRPr="002971E0">
+      <w:r w:rsidRPr="00E354DC">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="002971E0">
+      <w:r w:rsidRPr="00E354DC">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s website leading to widespread public criticism and law enforcement investigations into advertising, network security and public security issues</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2AF406E3" w14:textId="77777777" w:rsidR="002971E0" w:rsidRDefault="002971E0" w:rsidP="002971E0">
+    <w:p w14:paraId="6200EF4B" w14:textId="77777777" w:rsidR="00E354DC" w:rsidRDefault="00E354DC" w:rsidP="00E354DC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002971E0">
+      <w:r w:rsidRPr="00E354DC">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Represented hotels managed by world famous hotel management companies in government enforcement actions and inspections, involving commercial bribery, data breaches, workplace safety, fire safety, advertising rules, etc., and also assisted the hotels in dealing with </w:t>
       </w:r>
-      <w:r w:rsidRPr="002971E0">
+      <w:r w:rsidRPr="00E354DC">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="002971E0">
+      <w:r w:rsidRPr="00E354DC">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>professional complainers</w:t>
       </w:r>
-      <w:r w:rsidRPr="002971E0">
+      <w:r w:rsidRPr="00E354DC">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B64FB6D" w14:textId="77777777" w:rsidR="002971E0" w:rsidRDefault="002971E0" w:rsidP="002971E0">
+    <w:p w14:paraId="3AAC38C1" w14:textId="77777777" w:rsidR="00E354DC" w:rsidRDefault="00E354DC" w:rsidP="00E354DC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002971E0">
+      <w:r w:rsidRPr="00E354DC">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a world-leading hospitality company in dealing with law enforcement investigations into a major data breach by the company</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0CD5BB05" w14:textId="77777777" w:rsidR="002971E0" w:rsidRDefault="002971E0" w:rsidP="002971E0">
+    <w:p w14:paraId="7131F8D1" w14:textId="77777777" w:rsidR="00E354DC" w:rsidRDefault="00E354DC" w:rsidP="00E354DC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002971E0">
+      <w:r w:rsidRPr="00E354DC">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a world-leading maritime carrier in responding to an administrative investigation into alleged commercial bribery and in successfully persuading law enforcement to withdraw the underlying allegation</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3363468F" w14:textId="77777777" w:rsidR="002971E0" w:rsidRDefault="002971E0" w:rsidP="002971E0">
+    <w:p w14:paraId="03CB5D56" w14:textId="77777777" w:rsidR="00E354DC" w:rsidRDefault="00E354DC" w:rsidP="00E354DC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002971E0">
+      <w:r w:rsidRPr="00E354DC">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a Fortune 500 company in responding to an administrative investigation into alleged commercial bribery and in successfully persuading law enforcement to withdraw the underlying allegation</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="547103E4" w14:textId="77777777" w:rsidR="002971E0" w:rsidRDefault="002971E0" w:rsidP="002971E0">
+    <w:p w14:paraId="552C37F0" w14:textId="77777777" w:rsidR="00E354DC" w:rsidRDefault="00E354DC" w:rsidP="00E354DC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002971E0">
+      <w:r w:rsidRPr="00E354DC">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a Chinese state-owned airline in responding to inquiries from the SEC and the NYSE about a potential FCPA violation by the airline</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3E4577A9" w14:textId="77777777" w:rsidR="002971E0" w:rsidRDefault="002971E0" w:rsidP="002971E0">
+    <w:p w14:paraId="2C25F36D" w14:textId="77777777" w:rsidR="00E354DC" w:rsidRDefault="00E354DC" w:rsidP="00E354DC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002971E0">
+      <w:r w:rsidRPr="00E354DC">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented an employee of a world-leading mining company in a judicial proceeding that attracted worldwide attention for its allegations against the employee of criminal acceptance of bribes and infringement of commercial secrets</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B138E31" w14:textId="77777777" w:rsidR="002971E0" w:rsidRDefault="002971E0" w:rsidP="002971E0">
+    <w:p w14:paraId="4AD7ABAC" w14:textId="77777777" w:rsidR="00E354DC" w:rsidRDefault="00E354DC" w:rsidP="00E354DC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002971E0">
+      <w:r w:rsidRPr="00E354DC">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Sanctions and Export Controls</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4198EDA2" w14:textId="77777777" w:rsidR="002971E0" w:rsidRDefault="002971E0" w:rsidP="002971E0">
+    <w:p w14:paraId="65E58610" w14:textId="77777777" w:rsidR="00E354DC" w:rsidRDefault="00E354DC" w:rsidP="00E354DC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002971E0">
+      <w:r w:rsidRPr="00E354DC">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised an international shipping company on sanctions and export control issues related to its international shipping and port operations in regards to sanctions on Iran and North Korea and provided assistance in establishing a sanctions and export control compliance system for the company</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7500B394" w14:textId="77777777" w:rsidR="002971E0" w:rsidRDefault="002971E0" w:rsidP="002971E0">
+    <w:p w14:paraId="13EAF144" w14:textId="77777777" w:rsidR="00E354DC" w:rsidRDefault="00E354DC" w:rsidP="00E354DC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002971E0">
+      <w:r w:rsidRPr="00E354DC">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised a famous Chinese undersea fiber-optic cable company on sanctions issues relating to its operations in the Middle East</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="460BD111" w14:textId="77777777" w:rsidR="002971E0" w:rsidRDefault="002971E0" w:rsidP="002971E0">
+    <w:p w14:paraId="45982989" w14:textId="77777777" w:rsidR="00E354DC" w:rsidRDefault="00E354DC" w:rsidP="00E354DC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002971E0">
+      <w:r w:rsidRPr="00E354DC">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Assisted a large port company in assessing and inspecting its sanction risks and assisted it in establishing a compliance system</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A526651" w14:textId="77777777" w:rsidR="002971E0" w:rsidRDefault="002971E0" w:rsidP="002971E0">
+    <w:p w14:paraId="73E58755" w14:textId="77777777" w:rsidR="00E354DC" w:rsidRDefault="00E354DC" w:rsidP="00E354DC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002971E0">
+      <w:r w:rsidRPr="00E354DC">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised a leading Chinese automobile manufacturing company on its sanctions risks related to its business in Venezuela</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="31300D3F" w14:textId="77777777" w:rsidR="002971E0" w:rsidRDefault="002971E0" w:rsidP="002971E0">
+    <w:p w14:paraId="09F7DAB3" w14:textId="77777777" w:rsidR="00E354DC" w:rsidRDefault="00E354DC" w:rsidP="00E354DC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002971E0">
+      <w:r w:rsidRPr="00E354DC">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Assisted a Chinese high-tech company in negotiating with the United States Department of Commerce and dealing with procedures for removal from the BIS entity list</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="510B7EA5" w14:textId="77777777" w:rsidR="002971E0" w:rsidRDefault="002971E0" w:rsidP="002971E0">
+    <w:p w14:paraId="759FE894" w14:textId="77777777" w:rsidR="00E354DC" w:rsidRDefault="00E354DC" w:rsidP="00E354DC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002971E0">
+      <w:r w:rsidRPr="00E354DC">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised a number of Chinese chip makers on US export control issues, included providing analysis of whether their products, technology or parts were subject to US export control laws</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="314EFA38" w14:textId="77777777" w:rsidR="002971E0" w:rsidRDefault="002971E0" w:rsidP="002971E0">
+    <w:p w14:paraId="11C2A11C" w14:textId="77777777" w:rsidR="00E354DC" w:rsidRDefault="00E354DC" w:rsidP="00E354DC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002971E0">
+      <w:r w:rsidRPr="00E354DC">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Assisted a number of Chinese and foreign companies on legal issues related to sanctions and export controls</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="177B876E" w14:textId="77777777" w:rsidR="002971E0" w:rsidRDefault="002971E0" w:rsidP="002971E0">
+    <w:p w14:paraId="00AFAB3F" w14:textId="77777777" w:rsidR="00E354DC" w:rsidRDefault="00E354DC" w:rsidP="00E354DC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002971E0">
+      <w:r w:rsidRPr="00E354DC">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Internal Investigation</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2CF4F371" w14:textId="77777777" w:rsidR="002971E0" w:rsidRDefault="002971E0" w:rsidP="002971E0">
+    <w:p w14:paraId="7D7EC73E" w14:textId="77777777" w:rsidR="00E354DC" w:rsidRDefault="00E354DC" w:rsidP="00E354DC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002971E0">
+      <w:r w:rsidRPr="00E354DC">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a Fortune 500 infant and child formula manufacturer in conducting an internal investigation into its potential FCPA violation in China and in responding to an SEC subpoena</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="407FE214" w14:textId="77777777" w:rsidR="002971E0" w:rsidRDefault="002971E0" w:rsidP="002971E0">
+    <w:p w14:paraId="51BD9669" w14:textId="77777777" w:rsidR="00E354DC" w:rsidRDefault="00E354DC" w:rsidP="00E354DC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002971E0">
+      <w:r w:rsidRPr="00E354DC">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a Fortune 100 life sciences company in its internal investigations and its FCPA post-merger compliance integration and proactive reviews</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0573420C" w14:textId="77777777" w:rsidR="002971E0" w:rsidRDefault="002971E0" w:rsidP="002971E0">
+    <w:p w14:paraId="1D2489CC" w14:textId="77777777" w:rsidR="00E354DC" w:rsidRDefault="00E354DC" w:rsidP="00E354DC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002971E0">
+      <w:r w:rsidRPr="00E354DC">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Assisted a leading international bank in conducting a comprehensive internal investigation into its rural banking business in multiple branches across China of various alleged employee misconduct, including problematic loan management, </w:t>
       </w:r>
-      <w:r w:rsidRPr="002971E0">
+      <w:r w:rsidRPr="00E354DC">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="002971E0">
+      <w:r w:rsidRPr="00E354DC">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>off-the-book</w:t>
       </w:r>
-      <w:r w:rsidRPr="002971E0">
+      <w:r w:rsidRPr="00E354DC">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="002971E0">
+      <w:r w:rsidRPr="00E354DC">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> secret funds, travel and expense fraud, and HR management deficiencies. Assisted a world-leading mechanical manufacturer in a series of internal investigations into employee wrongdoings involving bribery of government officials, conflicts of interest, non-compliance in third-party engagement, and collusion with third-party vendors to misappropriate company assets</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6FA0AAED" w14:textId="77777777" w:rsidR="002971E0" w:rsidRDefault="002971E0" w:rsidP="002971E0">
+    <w:p w14:paraId="33E329F1" w14:textId="77777777" w:rsidR="00E354DC" w:rsidRDefault="00E354DC" w:rsidP="00E354DC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002971E0">
+      <w:r w:rsidRPr="00E354DC">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Assisted a world famous household appliance manufacturer in its internal investigations into employee misappropriation of company assets and successfully persuaded the police to open a formal case against the implicated employees</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5ADF3D3F" w14:textId="77777777" w:rsidR="002971E0" w:rsidRDefault="002971E0" w:rsidP="002971E0">
+    <w:p w14:paraId="726D1BA8" w14:textId="77777777" w:rsidR="00E354DC" w:rsidRDefault="00E354DC" w:rsidP="00E354DC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002971E0">
+      <w:r w:rsidRPr="00E354DC">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a global mining company in an internal investigation into its Chinese subsidiary's alleged FCPA violation</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67961676" w14:textId="77777777" w:rsidR="002971E0" w:rsidRDefault="002971E0" w:rsidP="002971E0">
+    <w:p w14:paraId="4A67079B" w14:textId="77777777" w:rsidR="00E354DC" w:rsidRDefault="00E354DC" w:rsidP="00E354DC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002971E0">
+      <w:r w:rsidRPr="00E354DC">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a China-based, US-listed company in conducting an internal investigation into its alleged accounting fraud in response to a subpoena from the SEC</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="126994D1" w14:textId="77777777" w:rsidR="002971E0" w:rsidRDefault="002971E0" w:rsidP="002971E0">
+    <w:p w14:paraId="7E35717C" w14:textId="77777777" w:rsidR="00E354DC" w:rsidRDefault="00E354DC" w:rsidP="00E354DC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002971E0">
+      <w:r w:rsidRPr="00E354DC">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Compliance Due Diligence</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6BB6FC10" w14:textId="77777777" w:rsidR="002971E0" w:rsidRDefault="002971E0" w:rsidP="002971E0">
+    <w:p w14:paraId="33F21C8C" w14:textId="77777777" w:rsidR="00E354DC" w:rsidRDefault="00E354DC" w:rsidP="00E354DC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002971E0">
+      <w:r w:rsidRPr="00E354DC">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a US-listed Chinese company and its subsidiaries in conducting compliance due diligence for its investment and acquisition transactions worth billions of US dollars in various industries in China</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="536F991F" w14:textId="77777777" w:rsidR="002971E0" w:rsidRDefault="002971E0" w:rsidP="002971E0">
+    <w:p w14:paraId="28AF8FE8" w14:textId="77777777" w:rsidR="00E354DC" w:rsidRDefault="00E354DC" w:rsidP="00E354DC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002971E0">
+      <w:r w:rsidRPr="00E354DC">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a number of world famous private equity funds in conducting anti-corruption and data protection due diligence in their investment projects in China and advised on post-investment remediation measures</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5F1CE930" w14:textId="77777777" w:rsidR="002971E0" w:rsidRDefault="002971E0" w:rsidP="002971E0">
+    <w:p w14:paraId="505E50FC" w14:textId="77777777" w:rsidR="00E354DC" w:rsidRDefault="00E354DC" w:rsidP="00E354DC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002971E0">
+      <w:r w:rsidRPr="00E354DC">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Compliance Advisory and Compliance Program</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3AC5DEDA" w14:textId="77777777" w:rsidR="002971E0" w:rsidRDefault="002971E0" w:rsidP="002971E0">
+    <w:p w14:paraId="1AC621F4" w14:textId="77777777" w:rsidR="00E354DC" w:rsidRDefault="00E354DC" w:rsidP="00E354DC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002971E0">
+      <w:r w:rsidRPr="00E354DC">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Assisted a US-listed Chinese company in conducting a thorough anti-corruption risk assessment on its China business operations and a compliance program effectiveness review, which was followed by suggestions on remediation measures</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C9DF4F4" w14:textId="77777777" w:rsidR="002971E0" w:rsidRDefault="002971E0" w:rsidP="002971E0">
+    <w:p w14:paraId="3CD77E27" w14:textId="77777777" w:rsidR="00E354DC" w:rsidRDefault="00E354DC" w:rsidP="00E354DC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002971E0">
+      <w:r w:rsidRPr="00E354DC">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Assisted a Chinese subsidiary of a leading US pharmaceutical company in promulgating a compliance handbook adhering to global standards and Chinese law</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0DCA8596" w14:textId="77777777" w:rsidR="002971E0" w:rsidRDefault="002971E0" w:rsidP="002971E0">
+    <w:p w14:paraId="48C53AF3" w14:textId="77777777" w:rsidR="00E354DC" w:rsidRDefault="00E354DC" w:rsidP="00E354DC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002971E0">
+      <w:r w:rsidRPr="00E354DC">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Provided legal services to several pharmaceutical and medical device multinationals in connection with FCPA and Chinese anti-commercial bribery issues; assisted them in establishing and implementing compliance policies and programs; provided advisory services on compliance matters in their daily operations</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2CABF124" w14:textId="77777777" w:rsidR="002971E0" w:rsidRDefault="002971E0" w:rsidP="002971E0">
+    <w:p w14:paraId="4B877AE1" w14:textId="77777777" w:rsidR="00E354DC" w:rsidRDefault="00E354DC" w:rsidP="00E354DC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002971E0">
+      <w:r w:rsidRPr="00E354DC">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised several pharmaceutical companies on FCPA, commercial bribery and unfair competition issues and helped them to implement internal compliance control systems</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F82AC88" w14:textId="77777777" w:rsidR="002971E0" w:rsidRDefault="002971E0" w:rsidP="002971E0">
+    <w:p w14:paraId="59B67CE8" w14:textId="77777777" w:rsidR="00E354DC" w:rsidRDefault="00E354DC" w:rsidP="00E354DC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002971E0">
+      <w:r w:rsidRPr="00E354DC">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised and assisted a number of Chinese and non-Chinese companies in sanctions and export control matters</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="29FCDF00" w14:textId="77777777" w:rsidR="002971E0" w:rsidRDefault="002971E0" w:rsidP="002971E0">
+    <w:p w14:paraId="67A9CE10" w14:textId="77777777" w:rsidR="00E354DC" w:rsidRDefault="00E354DC" w:rsidP="00E354DC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002971E0">
+      <w:r w:rsidRPr="00E354DC">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised an international shipping company on Iran and North Korea sanction-related issues relating to its shipping and port administration business</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="30FD9154" w14:textId="77777777" w:rsidR="002971E0" w:rsidRDefault="002971E0" w:rsidP="002971E0">
+    <w:p w14:paraId="4BC66D57" w14:textId="77777777" w:rsidR="00E354DC" w:rsidRDefault="00E354DC" w:rsidP="00E354DC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002971E0">
+      <w:r w:rsidRPr="00E354DC">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised various Chinese semiconductor manufacturers on export control issues relating to re-export or release of US technology or products</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="14CEAD90" w14:textId="77777777" w:rsidR="002971E0" w:rsidRDefault="002971E0" w:rsidP="002971E0">
+    <w:p w14:paraId="1E777A53" w14:textId="77777777" w:rsidR="00E354DC" w:rsidRDefault="00E354DC" w:rsidP="00E354DC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002971E0">
+      <w:r w:rsidRPr="00E354DC">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Education</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3B0F6071" w14:textId="77777777" w:rsidR="002971E0" w:rsidRDefault="002971E0" w:rsidP="002971E0">
+    <w:p w14:paraId="0F0B4428" w14:textId="77777777" w:rsidR="00E354DC" w:rsidRDefault="00E354DC" w:rsidP="00E354DC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002971E0">
+      <w:r w:rsidRPr="00E354DC">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Cornell Law School, LLM, 2011</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="15F9AF30" w14:textId="77777777" w:rsidR="002971E0" w:rsidRDefault="002971E0" w:rsidP="002971E0">
+    <w:p w14:paraId="4570A25A" w14:textId="77777777" w:rsidR="00E354DC" w:rsidRDefault="00E354DC" w:rsidP="00E354DC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002971E0">
+      <w:r w:rsidRPr="00E354DC">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>East China University of Political Science and Law, LLB, 2006</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2788CE0A" w14:textId="77777777" w:rsidR="002971E0" w:rsidRDefault="002971E0" w:rsidP="002971E0">
+    <w:p w14:paraId="2C21933A" w14:textId="77777777" w:rsidR="00E354DC" w:rsidRDefault="00E354DC" w:rsidP="00E354DC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002971E0">
+      <w:r w:rsidRPr="00E354DC">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Professional Qualification</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3364A008" w14:textId="77777777" w:rsidR="002971E0" w:rsidRDefault="002971E0" w:rsidP="002971E0">
+    <w:p w14:paraId="7795355F" w14:textId="77777777" w:rsidR="00E354DC" w:rsidRDefault="00E354DC" w:rsidP="00E354DC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002971E0">
+      <w:r w:rsidRPr="00E354DC">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Admitted to practice in the PRC</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="040B054B" w14:textId="77777777" w:rsidR="002971E0" w:rsidRDefault="002971E0" w:rsidP="002971E0">
+    <w:p w14:paraId="42F12775" w14:textId="77777777" w:rsidR="00E354DC" w:rsidRDefault="00E354DC" w:rsidP="00E354DC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002971E0">
+      <w:r w:rsidRPr="00E354DC">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Admitted to practice in New York</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="277C81FF" w14:textId="77777777" w:rsidR="002971E0" w:rsidRDefault="002971E0" w:rsidP="002971E0">
+    <w:p w14:paraId="20C5E310" w14:textId="77777777" w:rsidR="00E354DC" w:rsidRDefault="00E354DC" w:rsidP="00E354DC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002971E0">
+      <w:r w:rsidRPr="00E354DC">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Work Language</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4EC4C377" w14:textId="77777777" w:rsidR="002971E0" w:rsidRDefault="002971E0" w:rsidP="002971E0">
+    <w:p w14:paraId="31857D77" w14:textId="77777777" w:rsidR="00E354DC" w:rsidRDefault="00E354DC" w:rsidP="00E354DC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002971E0">
+      <w:r w:rsidRPr="00E354DC">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>English</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7725C99F" w14:textId="77777777" w:rsidR="002971E0" w:rsidRDefault="002971E0" w:rsidP="002971E0">
+    <w:p w14:paraId="7ECEF468" w14:textId="77777777" w:rsidR="00E354DC" w:rsidRDefault="00E354DC" w:rsidP="00E354DC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002971E0">
+      <w:r w:rsidRPr="00E354DC">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Mandarin</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="28C51227" w14:textId="77777777" w:rsidR="002971E0" w:rsidRDefault="002971E0" w:rsidP="002971E0">
+    <w:p w14:paraId="5174C564" w14:textId="77777777" w:rsidR="00E354DC" w:rsidRDefault="00E354DC" w:rsidP="00E354DC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002971E0">
+      <w:r w:rsidRPr="00E354DC">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Professional Background</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5567FC3C" w14:textId="24D61B15" w:rsidR="00686369" w:rsidRPr="002971E0" w:rsidRDefault="002971E0" w:rsidP="002971E0">
+    <w:p w14:paraId="5567FC3C" w14:textId="3A44B79B" w:rsidR="00686369" w:rsidRPr="00E354DC" w:rsidRDefault="00E354DC" w:rsidP="00E354DC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002971E0">
+      <w:r w:rsidRPr="00E354DC">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Before joining Fangda Partners, Mr. Zhao was a senior compliance officer in the APAC head office of a top-tier global investment bank, responsible for the bank</w:t>
       </w:r>
-      <w:r w:rsidRPr="002971E0">
+      <w:r w:rsidRPr="00E354DC">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="002971E0">
+      <w:r w:rsidRPr="00E354DC">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s anti-corruption and anti-financial crime related affairs in the Asia Pacific. Before that, Mr. Zhao had practiced in a reputable Chinese law firm and in the Shanghai office of a renowned international law firm for many years.</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00686369" w:rsidRPr="002971E0" w:rsidSect="002D0826">
+    <w:sectPr w:rsidR="00686369" w:rsidRPr="00E354DC" w:rsidSect="002D0826">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1797" w:bottom="1440" w:left="1797" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="3584D350" w14:textId="77777777" w:rsidR="004167EC" w:rsidRDefault="004167EC" w:rsidP="00F57734">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="2493FDE5" w14:textId="77777777" w:rsidR="004167EC" w:rsidRDefault="004167EC" w:rsidP="00F57734">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -1854,281 +1854,386 @@
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="01FD656F"/>
+    <w:nsid w:val="01AB3E4C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="6FDA8842"/>
+    <w:tmpl w:val="86840694"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="097D3001"/>
+    <w:nsid w:val="03D81BEC"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="61E85AB6"/>
+    <w:tmpl w:val="BC2EC236"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0E132017"/>
+    <w:nsid w:val="074167AD"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="89B2E3DC"/>
+    <w:tmpl w:val="FC6C6A5C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="116F0FE3"/>
+    <w:nsid w:val="0A727122"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="18F27122"/>
+    <w:tmpl w:val="AE0ECD00"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="17862D04"/>
+    <w:nsid w:val="0AA33456"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="120EF172"/>
+    <w:tmpl w:val="F286A936"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="257D5920"/>
+    <w:nsid w:val="0ABF7DA3"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B8540F7C"/>
+    <w:tmpl w:val="293A0862"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="25DA5AF6"/>
+    <w:nsid w:val="0D007203"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="5C8CF3B4"/>
+    <w:tmpl w:val="95FC6DDE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="29170A29"/>
+    <w:nsid w:val="0E3B26D0"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="DF6AA6B2"/>
+    <w:tmpl w:val="68924152"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="29FF6983"/>
+    <w:nsid w:val="10681BB8"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E272ED1E"/>
+    <w:tmpl w:val="D03E8D28"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2A95642C"/>
+    <w:nsid w:val="1A7C3DDC"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C5BA0030"/>
+    <w:tmpl w:val="2B04AB06"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2DF54DC8"/>
+    <w:nsid w:val="1B6C4727"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="89B2E3DC"/>
+    <w:tmpl w:val="F286A936"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1D516B61"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="F82E9BC2"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="248661D0"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="0CC08356"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2A4C61BB"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="7B7A6172"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2BDD7B4A"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="DEE0C406"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2CDD5722"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="B8B6C0EE"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2EE42B43"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B08202D4"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="440" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="880" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
@@ -2197,828 +2302,723 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3520" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="31F42677"/>
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2EF36C53"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A96659E4"/>
+    <w:tmpl w:val="74461A4A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="37B0249F"/>
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="38210500"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D9C6FA1E"/>
+    <w:tmpl w:val="15B04AC8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="39652745"/>
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3B6418F1"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="49FEE19A"/>
+    <w:lvl w:ilvl="0" w:tplc="B99657A6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="510" w:hanging="226"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:sz w:val="15"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="880" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1320" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1760" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2200" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2640" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3080" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3520" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="40D6246F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="8A4AD1E8"/>
+    <w:tmpl w:val="A7862938"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-[...116 lines deleted...]
-    <w:nsid w:val="3C08369D"/>
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="414376FF"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="BE2072F0"/>
+    <w:tmpl w:val="B18A8B0E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3E1A39F9"/>
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="42FE41A6"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B6BE3CBA"/>
+    <w:tmpl w:val="6D165A36"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3E1E34C4"/>
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="441C2EA7"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="37229624"/>
+    <w:tmpl w:val="BC348E64"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="412E4E4C"/>
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="48BE6A39"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="649E79C8"/>
+    <w:tmpl w:val="44E45C54"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="43137544"/>
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4A3F2A32"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="159C7348"/>
+    <w:tmpl w:val="9594E370"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="44AF4306"/>
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4DA60DC9"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="8E5625F6"/>
+    <w:tmpl w:val="289C3130"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="45DF3D95"/>
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4F332878"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="86201904"/>
+    <w:tmpl w:val="9E361B5C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="471E0120"/>
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5563103C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C1265FEA"/>
+    <w:tmpl w:val="D84ED6FE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="47635EB6"/>
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5F051C6D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B5EA76F0"/>
+    <w:tmpl w:val="FA30C718"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4D337254"/>
+  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5F131AE2"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="69DA3BE0"/>
+    <w:tmpl w:val="8682B6A0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4E7D4DA5"/>
+  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5FCA1167"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="14765930"/>
+    <w:tmpl w:val="5964C8AC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="539D730B"/>
+  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="65984DED"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="9B581358"/>
+    <w:tmpl w:val="52981CD8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="541B51DC"/>
+  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="65EB2786"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="3746CA9C"/>
+    <w:tmpl w:val="79504CE4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="587D7634"/>
+  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6C112052"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="9626B1CE"/>
+    <w:tmpl w:val="5A18C544"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="698F589C"/>
+  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6EA464ED"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="6720B014"/>
+    <w:tmpl w:val="5058CE00"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6B241CC5"/>
+  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="71DC4FCA"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="4F2A69E4"/>
+    <w:tmpl w:val="82603FEC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6CA550F7"/>
+  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="748E4DED"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="2DCE9D16"/>
+    <w:tmpl w:val="8D0C6CA8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="74606603"/>
+  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7A6539A4"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="75220094"/>
+    <w:tmpl w:val="FBFC9DA4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
-[...103 lines deleted...]
-  </w:abstractNum>
   <w:num w:numId="1">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="2">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="11">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="12">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="14">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="15">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="16">
+    <w:abstractNumId w:val="34"/>
+  </w:num>
+  <w:num w:numId="17">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="18">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="19">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="20">
     <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="2">
-    <w:abstractNumId w:val="15"/>
+  <w:num w:numId="21">
+    <w:abstractNumId w:val="37"/>
   </w:num>
-  <w:num w:numId="3">
-    <w:abstractNumId w:val="19"/>
+  <w:num w:numId="22">
+    <w:abstractNumId w:val="32"/>
   </w:num>
-  <w:num w:numId="4">
-[...2 lines deleted...]
-  <w:num w:numId="5">
+  <w:num w:numId="23">
     <w:abstractNumId w:val="38"/>
   </w:num>
-  <w:num w:numId="6">
-[...8 lines deleted...]
-  <w:num w:numId="9">
+  <w:num w:numId="24">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="10">
-    <w:abstractNumId w:val="3"/>
+  <w:num w:numId="25">
+    <w:abstractNumId w:val="28"/>
   </w:num>
-  <w:num w:numId="11">
-    <w:abstractNumId w:val="25"/>
+  <w:num w:numId="26">
+    <w:abstractNumId w:val="22"/>
   </w:num>
-  <w:num w:numId="12">
-    <w:abstractNumId w:val="18"/>
+  <w:num w:numId="27">
+    <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="13">
-    <w:abstractNumId w:val="23"/>
+  <w:num w:numId="28">
+    <w:abstractNumId w:val="20"/>
   </w:num>
-  <w:num w:numId="14">
-    <w:abstractNumId w:val="37"/>
+  <w:num w:numId="29">
+    <w:abstractNumId w:val="33"/>
   </w:num>
-  <w:num w:numId="15">
-[...11 lines deleted...]
-  <w:num w:numId="19">
+  <w:num w:numId="30">
     <w:abstractNumId w:val="17"/>
   </w:num>
-  <w:num w:numId="20">
-[...8 lines deleted...]
-  <w:num w:numId="23">
+  <w:num w:numId="31">
     <w:abstractNumId w:val="35"/>
   </w:num>
-  <w:num w:numId="24">
-[...2 lines deleted...]
-  <w:num w:numId="25">
+  <w:num w:numId="32">
     <w:abstractNumId w:val="21"/>
   </w:num>
-  <w:num w:numId="26">
-[...14 lines deleted...]
-  <w:num w:numId="31">
+  <w:num w:numId="33">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="32">
-[...4 lines deleted...]
-  </w:num>
   <w:num w:numId="34">
-    <w:abstractNumId w:val="29"/>
+    <w:abstractNumId w:val="36"/>
   </w:num>
   <w:num w:numId="35">
     <w:abstractNumId w:val="26"/>
   </w:num>
   <w:num w:numId="36">
-    <w:abstractNumId w:val="33"/>
+    <w:abstractNumId w:val="23"/>
   </w:num>
   <w:num w:numId="37">
-    <w:abstractNumId w:val="28"/>
+    <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="38">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="39">
-    <w:abstractNumId w:val="2"/>
+    <w:abstractNumId w:val="4"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
@@ -3043,51 +3043,50 @@
     <w:rsid w:val="00066F39"/>
     <w:rsid w:val="00083426"/>
     <w:rsid w:val="0008435A"/>
     <w:rsid w:val="000C5325"/>
     <w:rsid w:val="000E0C86"/>
     <w:rsid w:val="00117159"/>
     <w:rsid w:val="00130740"/>
     <w:rsid w:val="0013186C"/>
     <w:rsid w:val="0013719D"/>
     <w:rsid w:val="0014231B"/>
     <w:rsid w:val="001526EA"/>
     <w:rsid w:val="00153488"/>
     <w:rsid w:val="0018186F"/>
     <w:rsid w:val="00191736"/>
     <w:rsid w:val="001C7F4F"/>
     <w:rsid w:val="001F7789"/>
     <w:rsid w:val="00211603"/>
     <w:rsid w:val="00223B3F"/>
     <w:rsid w:val="0022458A"/>
     <w:rsid w:val="00230A13"/>
     <w:rsid w:val="00232FF3"/>
     <w:rsid w:val="002375A9"/>
     <w:rsid w:val="00253EDA"/>
     <w:rsid w:val="00283DAB"/>
     <w:rsid w:val="002932C9"/>
-    <w:rsid w:val="002971E0"/>
     <w:rsid w:val="002A35FF"/>
     <w:rsid w:val="002A4932"/>
     <w:rsid w:val="002B1F71"/>
     <w:rsid w:val="002D0826"/>
     <w:rsid w:val="0031673D"/>
     <w:rsid w:val="0034020A"/>
     <w:rsid w:val="0034029C"/>
     <w:rsid w:val="00351712"/>
     <w:rsid w:val="00353486"/>
     <w:rsid w:val="0036384C"/>
     <w:rsid w:val="00370676"/>
     <w:rsid w:val="00396678"/>
     <w:rsid w:val="003B4410"/>
     <w:rsid w:val="003D196D"/>
     <w:rsid w:val="003D355E"/>
     <w:rsid w:val="00403EDB"/>
     <w:rsid w:val="004167EC"/>
     <w:rsid w:val="004416E4"/>
     <w:rsid w:val="00451233"/>
     <w:rsid w:val="004570F8"/>
     <w:rsid w:val="0047636D"/>
     <w:rsid w:val="0049405C"/>
     <w:rsid w:val="004D21F0"/>
     <w:rsid w:val="004D3C23"/>
     <w:rsid w:val="004E2FCC"/>
@@ -3149,50 +3148,51 @@
     <w:rsid w:val="00A41685"/>
     <w:rsid w:val="00A64BF0"/>
     <w:rsid w:val="00A81B38"/>
     <w:rsid w:val="00B05840"/>
     <w:rsid w:val="00B37E04"/>
     <w:rsid w:val="00B557D1"/>
     <w:rsid w:val="00B62E87"/>
     <w:rsid w:val="00B670A2"/>
     <w:rsid w:val="00B86E39"/>
     <w:rsid w:val="00BB071E"/>
     <w:rsid w:val="00BB2601"/>
     <w:rsid w:val="00C0316A"/>
     <w:rsid w:val="00C24D79"/>
     <w:rsid w:val="00CD0348"/>
     <w:rsid w:val="00CF1C9C"/>
     <w:rsid w:val="00D1552C"/>
     <w:rsid w:val="00D2284D"/>
     <w:rsid w:val="00D45AF6"/>
     <w:rsid w:val="00D632AE"/>
     <w:rsid w:val="00D925CA"/>
     <w:rsid w:val="00DA428A"/>
     <w:rsid w:val="00DA626A"/>
     <w:rsid w:val="00DD484D"/>
     <w:rsid w:val="00DF04DF"/>
     <w:rsid w:val="00E34189"/>
+    <w:rsid w:val="00E354DC"/>
     <w:rsid w:val="00E418B1"/>
     <w:rsid w:val="00E44063"/>
     <w:rsid w:val="00E61128"/>
     <w:rsid w:val="00E70303"/>
     <w:rsid w:val="00E73B54"/>
     <w:rsid w:val="00E7710E"/>
     <w:rsid w:val="00E94C0A"/>
     <w:rsid w:val="00EB2910"/>
     <w:rsid w:val="00EF7E90"/>
     <w:rsid w:val="00F07BEB"/>
     <w:rsid w:val="00F51C68"/>
     <w:rsid w:val="00F57734"/>
     <w:rsid w:val="00F80A79"/>
     <w:rsid w:val="00F96E7C"/>
     <w:rsid w:val="00F97256"/>
     <w:rsid w:val="00FA3B60"/>
     <w:rsid w:val="00FB5CEE"/>
     <w:rsid w:val="00FC7C78"/>
     <w:rsid w:val="00FE037C"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
@@ -4252,61 +4252,61 @@
     <w:rsid w:val="00F57734"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af4">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0065437B"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af5">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="002971E0"/>
+    <w:rsid w:val="00E354DC"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af6">
     <w:name w:val="正文文本 字符"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="af5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="002971E0"/>
+    <w:rsid w:val="00E354DC"/>
     <w:rPr>
       <w:sz w:val="21"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 主题​​">
@@ -4590,51 +4590,51 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{80FD7B74-48D8-4088-8AB3-1D7AD5206E96}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{310CD7F5-B784-4659-A3E8-6C8D8DDBED55}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>1175</Words>
   <Characters>6702</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>55</Lines>
   <Paragraphs>15</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>7862</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>