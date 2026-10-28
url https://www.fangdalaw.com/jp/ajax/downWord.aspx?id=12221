--- v1 (2026-08-04)
+++ v2 (2026-10-28)
@@ -36,189 +36,189 @@
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5485"/>
         <w:gridCol w:w="2836"/>
       </w:tblGrid>
       <w:tr w:rsidR="0049405C" w:rsidRPr="00C24D79" w14:paraId="76EB2C64" w14:textId="77777777" w:rsidTr="00E70303">
         <w:trPr>
           <w:trHeight w:val="3267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5485" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="271D78"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C4F11E8" w14:textId="7BAB5E79" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00E354DC" w:rsidP="00E354DC">
+          <w:p w14:paraId="2C4F11E8" w14:textId="12D88142" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00854007" w:rsidP="00854007">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="xingming"/>
             <w:bookmarkStart w:id="1" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="1"/>
-            <w:r w:rsidRPr="00E354DC">
+            <w:r w:rsidRPr="00854007">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>DERRICK ZHAO</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
-          <w:p w14:paraId="706EB16B" w14:textId="7854369F" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00E354DC" w:rsidP="00E354DC">
+          <w:p w14:paraId="706EB16B" w14:textId="16E37BB9" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00854007" w:rsidP="00854007">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="didian"/>
-            <w:r w:rsidRPr="00E354DC">
+            <w:r w:rsidRPr="00854007">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Partner</w:t>
             </w:r>
-            <w:r w:rsidRPr="00E354DC">
+            <w:r w:rsidRPr="00854007">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>·</w:t>
             </w:r>
-            <w:r w:rsidRPr="00E354DC">
+            <w:r w:rsidRPr="00854007">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Shanghai</w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
-          <w:p w14:paraId="6199424A" w14:textId="51C07CE7" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00E354DC" w:rsidP="00E354DC">
+          <w:p w14:paraId="6199424A" w14:textId="300E2B45" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00854007" w:rsidP="00854007">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="dianhua"/>
-            <w:r w:rsidRPr="00E354DC">
+            <w:r w:rsidRPr="00854007">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">+86 21 6263 5829 </w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
-          <w:p w14:paraId="4F910ACA" w14:textId="60848F98" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00E354DC" w:rsidP="00E354DC">
+          <w:p w14:paraId="4F910ACA" w14:textId="2A9EBF59" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00854007" w:rsidP="00854007">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="youxiang"/>
-            <w:r w:rsidRPr="00E354DC">
+            <w:r w:rsidRPr="00854007">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>derrick.zhao@fangdalaw.com</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="22DBA835" w14:textId="677EAC48" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00F96E7C" w:rsidP="00860F89">
             <w:pPr>
               <w:ind w:leftChars="-52" w:left="-109"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C24D79">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:color w:val="545551"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D24C6CB" w14:textId="79B2DE6C" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00E354DC" w:rsidP="002932C9">
+          <w:p w14:paraId="2D24C6CB" w14:textId="210B4E52" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00854007" w:rsidP="002932C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="tupian"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5E0BDA61" wp14:editId="1F55AD49">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="49C876A1" wp14:editId="04A0B2CB">
                   <wp:extent cx="1651000" cy="2142519"/>
                   <wp:effectExtent l="0" t="0" r="6350" b="0"/>
                   <wp:docPr id="1" name="图片 1"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
@@ -258,60 +258,60 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C063291" w14:textId="5DC9D94D" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="002375A9" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C24D79">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>PRACTICE AREAS</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C1ACACA" w14:textId="5885A6B7" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="00E354DC" w:rsidP="007177F3">
+          <w:p w14:paraId="3C1ACACA" w14:textId="271F8589" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="00854007" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="zhiyelingyu"/>
-            <w:r w:rsidRPr="00E354DC">
+            <w:r w:rsidRPr="00854007">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>MR. ZHAO SPECIALIZES IN GENERAL CORPORATE COMPLIANCE MATTERS, INTERNAL INVESTIGATIONS AND GOVERNMENT ENFORCEMENT ACTIONS.</w:t>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F19AE4C" w14:textId="19A41B01" w:rsidR="00451233" w:rsidRPr="00C24D79" w:rsidRDefault="00F80A79" w:rsidP="00DA428A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C24D79">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
           <w:noProof/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
@@ -371,51 +371,51 @@
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:roundrect w14:anchorId="053823F2" id="圆角矩形 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:-6.2pt;margin-top:-12.6pt;width:4.55pt;height:3.6pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDc1SqFegIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2yAQfp+0/wHxvtqO+mON4lRRqk6T&#10;qrZqO/WZYIiRMMeAxMn++h3gOG1X7WHaCwbu7ru7z98xu9p1mmyF8wpMTauTkhJhODTKrGv64/nm&#10;y1dKfGCmYRqMqOleeHo1//xp1tupmEALuhGOIIjx097WtA3BTovC81Z0zJ+AFQaNElzHAh7dumgc&#10;6xG908WkLM+LHlxjHXDhPd5eZyOdJ3wpBQ/3UnoRiK4p1hbS6tK6imsxn7Hp2jHbKj6Uwf6hio4p&#10;g0lHqGsWGNk49QdUp7gDDzKccOgKkFJxkXrAbqryXTdPLbMi9YLkeDvS5P8fLL/bPtkHhzT01k89&#10;bmMXO+m6+MX6yC6RtR/JErtAOF6eXZyXyChHy+nZRXUZqSyOodb58E1AR+Kmpg42pnnE35FYYttb&#10;H7L/wS+m86BVc6O0TocoAbHUjmwZ/rzVuhoyvPHSJvoaiFEZMN4Ux2bSLuy1iH7aPApJVIPlT1Ih&#10;SWfHJIxzYUKVTS1rRM5dnZXYaoYfI1K3CTAiS8w/Yg8Abxs4YGeYwT+GiiTTMbj8W2E5eIxImcGE&#10;MbhTBtxHABq7GjJn/wNJmZrI0gqa/YMjDvKQeMtvFP67W+bDA3M4Ffi3cdLDPS5SQ19TGHaUtOB+&#10;fXQf/VGsaKWkxymrqf+5YU5Qor8blPFldXoaxzIdUEYTPLjXltVri9l0S0AtVPimWJ620T/ow1Y6&#10;6F7wQVjErGhihmPumvLgDodlyNOPTwoXi0Vyw1G0LNyaJ8sjeGQ1yvJ598KcHQQcUPd3cJhINn0n&#10;4ewbIw0sNgGkSvo+8jrwjWOchDM8OfGdeH1OXseHcf4bAAD//wMAUEsDBBQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NT8JAEL2b+B82Y+KtbCliSOmWGIgkKBdQPC/d&#10;sW3cna3dBeq/dzjpZTKT9+Z9FIvBWXHGPrSeFIxHKQikypuWagXvb8/JDESImoy2nlDBDwZYlLc3&#10;hc6Nv9AOz/tYCxahkGsFTYxdLmWoGnQ6jHyHxNin752OfPa1NL2+sLizMkvTR+l0S+zQ6A6XDVZf&#10;+5NTsF4edttDu9l8b6cr+5rpjxdbr5W6vxtWcx5PcxARh/j3AdcOnB9KDnb0JzJBWAXJOHtgKi/Z&#10;NAPBjGQyAXG8IrMUZFnI/z3KXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDc1SqFegIA&#10;AGAFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="white [3212]" stroked="f" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="66856B71" w14:textId="77777777" w:rsidR="00E354DC" w:rsidRDefault="000E0C86" w:rsidP="00B670A2">
+    <w:p w14:paraId="753432C3" w14:textId="77777777" w:rsidR="00854007" w:rsidRDefault="000E0C86" w:rsidP="00B670A2">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C24D79">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="545551"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E0DC835" wp14:editId="24238D24">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2512</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4508</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5271826" cy="0"/>
@@ -456,1207 +456,1207 @@
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:line w14:anchorId="3D0BA0F8" id="直接连接符 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".2pt,.35pt" to="415.3pt,.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKOATlvwEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+wYWFYYcXpo0V2K&#10;rdhH74pMxQL0BUmLnX8/ik7cohsGbNhFMCW+x/dIens7WcOOEJP2ruPrVc0ZOOl77Q4d//7t4fqG&#10;s5SF64XxDjp+gsRvd1fvtmNoofGDNz1EhiQutWPo+JBzaKsqyQGsSCsfwOGj8tGKjGE8VH0UI7Jb&#10;UzV1valGH/sQvYSU8PZ+fuQ74lcKZP6sVILMTMdRW6Yz0rkvZ7XbivYQRRi0PMsQ/6DCCu2w6EJ1&#10;L7JgP6L+hcpqGX3yKq+kt5VXSksgD+hmXb9x83UQAcgLNieFpU3p/9HKT8c79xSxDWNIbQpPsbiY&#10;VLRMGR2ecabkC5Wyidp2WtoGU2YSL983H9Y3zYYzeXmrZopCFWLKH8FbVj46brQrjkQrjo8pY1lM&#10;vaSUa+PKmbzR/YM2hoJ42N+ZyI6izLBu6g2NDYGv0jAq0OrFBX3lk4GZ9gsopntUO/uhBYOFVkgJ&#10;Lq/LOhATZheYQgkLsCbdfwSe8wsUaPn+BrwgqLJ3eQFb7Xz8XfU8XSSrOf/Sgdl3acHe9yeaL7UG&#10;t4gcnje+rOnrmOAv/+XuJwAAAP//AwBQSwMEFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FvwjAMhe+T9h8iT+I20g3WQWmK0IALh0kDhLRb2nhttcapmgCFX485bRdL&#10;T+/5+XM6720jTtj52pGCl2EEAqlwpqZSwX63fp6A8EGT0Y0jVHBBD/Ps8SHViXFn+sLTNpSCS8gn&#10;WkEVQptI6YsKrfZD1yKx9+M6qwPLrpSm02cut418jaJYWl0TX6h0ix8VFr/bo1WwO1x7uTl8LvK4&#10;3o+m39PV2/q6Umrw1C9nPBYzEAH78LcB9x+YHzIGy92RjBeNgjHnFLyDYG8yimIQ+V3KLJX/+bMb&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEo4BOW/AQAA3wMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAAAAAAAAAAAA&#10;AAAAGQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" strokecolor="#002060" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="70288783" w14:textId="77777777" w:rsidR="00E354DC" w:rsidRDefault="00E354DC" w:rsidP="00E354DC">
+    <w:p w14:paraId="30F856DB" w14:textId="77777777" w:rsidR="00854007" w:rsidRDefault="00854007" w:rsidP="00854007">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E354DC">
+      <w:r w:rsidRPr="00854007">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Mr. Zhao has practiced as an attorney in private practice and as an in-house counsel for many years. He has acquired extensive experience in assisting domestic and multinational companies in establishing, improving and implementing key internal compliance policies and systems and in identifying and mitigating compliance risks for companies. Mr. Zhao has been recognized by Legal 500 as a </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E354DC">
+      <w:r w:rsidRPr="00854007">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E354DC">
+      <w:r w:rsidRPr="00854007">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Next Generation Partner</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E354DC">
+      <w:r w:rsidRPr="00854007">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E354DC">
+      <w:r w:rsidRPr="00854007">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> in </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E354DC">
+      <w:r w:rsidRPr="00854007">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E354DC">
+      <w:r w:rsidRPr="00854007">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Regulatory/Compliance</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E354DC">
+      <w:r w:rsidRPr="00854007">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E354DC">
+      <w:r w:rsidRPr="00854007">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B2F954F" w14:textId="77777777" w:rsidR="00E354DC" w:rsidRDefault="00E354DC" w:rsidP="00E354DC">
+    <w:p w14:paraId="315D7272" w14:textId="77777777" w:rsidR="00854007" w:rsidRDefault="00854007" w:rsidP="00854007">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E354DC">
+      <w:r w:rsidRPr="00854007">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Mr. Zhao has assisted domestic and multinational companies in different industries on all types of compliance matters. He has assisted clients in dealing with government enforcement actions and public crises, conducting internal investigations, assessing compliance risks in operations and businesses, conducting compliance due diligence in transactions, building compliance programs, and acting in compliance litigation and proceedings on white-collar crime.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2813E767" w14:textId="77777777" w:rsidR="00E354DC" w:rsidRDefault="00E354DC" w:rsidP="00E354DC">
+    <w:p w14:paraId="376614A0" w14:textId="77777777" w:rsidR="00854007" w:rsidRDefault="00854007" w:rsidP="00854007">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E354DC">
+      <w:r w:rsidRPr="00854007">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Mr. Zhao focuses on anti-bribery and corruption, sanction and export control, anti-fraud, data protection and privacy, advertising compliance, state secrets law, etc.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="195CA1CD" w14:textId="77777777" w:rsidR="00E354DC" w:rsidRDefault="00E354DC" w:rsidP="00E354DC">
+    <w:p w14:paraId="548EB559" w14:textId="77777777" w:rsidR="00854007" w:rsidRDefault="00854007" w:rsidP="00854007">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E354DC">
+      <w:r w:rsidRPr="00854007">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>REPRESENTATIVE MATTERS AND CASES</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3003207B" w14:textId="77777777" w:rsidR="00E354DC" w:rsidRDefault="00E354DC" w:rsidP="00E354DC">
+    <w:p w14:paraId="7316C61E" w14:textId="77777777" w:rsidR="00854007" w:rsidRDefault="00854007" w:rsidP="00854007">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E354DC">
+      <w:r w:rsidRPr="00854007">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Government Enforcement and Crisis Management</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5F1A9C07" w14:textId="77777777" w:rsidR="00E354DC" w:rsidRDefault="00E354DC" w:rsidP="00E354DC">
+    <w:p w14:paraId="3404217F" w14:textId="77777777" w:rsidR="00854007" w:rsidRDefault="00854007" w:rsidP="00854007">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E354DC">
+      <w:r w:rsidRPr="00854007">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a leading hotel management company in dealing with a public crisis arising from improper messages being displayed on the company</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E354DC">
+      <w:r w:rsidRPr="00854007">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E354DC">
+      <w:r w:rsidRPr="00854007">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s website leading to widespread public criticism and law enforcement investigations into advertising, network security and public security issues</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6200EF4B" w14:textId="77777777" w:rsidR="00E354DC" w:rsidRDefault="00E354DC" w:rsidP="00E354DC">
+    <w:p w14:paraId="7ED96070" w14:textId="77777777" w:rsidR="00854007" w:rsidRDefault="00854007" w:rsidP="00854007">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E354DC">
+      <w:r w:rsidRPr="00854007">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Represented hotels managed by world famous hotel management companies in government enforcement actions and inspections, involving commercial bribery, data breaches, workplace safety, fire safety, advertising rules, etc., and also assisted the hotels in dealing with </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E354DC">
+      <w:r w:rsidRPr="00854007">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E354DC">
+      <w:r w:rsidRPr="00854007">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>professional complainers</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E354DC">
+      <w:r w:rsidRPr="00854007">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3AAC38C1" w14:textId="77777777" w:rsidR="00E354DC" w:rsidRDefault="00E354DC" w:rsidP="00E354DC">
+    <w:p w14:paraId="5F6E74DD" w14:textId="77777777" w:rsidR="00854007" w:rsidRDefault="00854007" w:rsidP="00854007">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E354DC">
+      <w:r w:rsidRPr="00854007">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a world-leading hospitality company in dealing with law enforcement investigations into a major data breach by the company</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7131F8D1" w14:textId="77777777" w:rsidR="00E354DC" w:rsidRDefault="00E354DC" w:rsidP="00E354DC">
+    <w:p w14:paraId="0ABD7F4A" w14:textId="77777777" w:rsidR="00854007" w:rsidRDefault="00854007" w:rsidP="00854007">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E354DC">
+      <w:r w:rsidRPr="00854007">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a world-leading maritime carrier in responding to an administrative investigation into alleged commercial bribery and in successfully persuading law enforcement to withdraw the underlying allegation</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="03CB5D56" w14:textId="77777777" w:rsidR="00E354DC" w:rsidRDefault="00E354DC" w:rsidP="00E354DC">
+    <w:p w14:paraId="50051F4A" w14:textId="77777777" w:rsidR="00854007" w:rsidRDefault="00854007" w:rsidP="00854007">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E354DC">
+      <w:r w:rsidRPr="00854007">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a Fortune 500 company in responding to an administrative investigation into alleged commercial bribery and in successfully persuading law enforcement to withdraw the underlying allegation</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="552C37F0" w14:textId="77777777" w:rsidR="00E354DC" w:rsidRDefault="00E354DC" w:rsidP="00E354DC">
+    <w:p w14:paraId="2D641ED1" w14:textId="77777777" w:rsidR="00854007" w:rsidRDefault="00854007" w:rsidP="00854007">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E354DC">
+      <w:r w:rsidRPr="00854007">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a Chinese state-owned airline in responding to inquiries from the SEC and the NYSE about a potential FCPA violation by the airline</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C25F36D" w14:textId="77777777" w:rsidR="00E354DC" w:rsidRDefault="00E354DC" w:rsidP="00E354DC">
+    <w:p w14:paraId="644D6327" w14:textId="77777777" w:rsidR="00854007" w:rsidRDefault="00854007" w:rsidP="00854007">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E354DC">
+      <w:r w:rsidRPr="00854007">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented an employee of a world-leading mining company in a judicial proceeding that attracted worldwide attention for its allegations against the employee of criminal acceptance of bribes and infringement of commercial secrets</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4AD7ABAC" w14:textId="77777777" w:rsidR="00E354DC" w:rsidRDefault="00E354DC" w:rsidP="00E354DC">
+    <w:p w14:paraId="45D6475C" w14:textId="77777777" w:rsidR="00854007" w:rsidRDefault="00854007" w:rsidP="00854007">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E354DC">
+      <w:r w:rsidRPr="00854007">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Sanctions and Export Controls</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="65E58610" w14:textId="77777777" w:rsidR="00E354DC" w:rsidRDefault="00E354DC" w:rsidP="00E354DC">
+    <w:p w14:paraId="4C626AD2" w14:textId="77777777" w:rsidR="00854007" w:rsidRDefault="00854007" w:rsidP="00854007">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E354DC">
+      <w:r w:rsidRPr="00854007">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised an international shipping company on sanctions and export control issues related to its international shipping and port operations in regards to sanctions on Iran and North Korea and provided assistance in establishing a sanctions and export control compliance system for the company</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="13EAF144" w14:textId="77777777" w:rsidR="00E354DC" w:rsidRDefault="00E354DC" w:rsidP="00E354DC">
+    <w:p w14:paraId="5FA94326" w14:textId="77777777" w:rsidR="00854007" w:rsidRDefault="00854007" w:rsidP="00854007">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E354DC">
+      <w:r w:rsidRPr="00854007">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised a famous Chinese undersea fiber-optic cable company on sanctions issues relating to its operations in the Middle East</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="45982989" w14:textId="77777777" w:rsidR="00E354DC" w:rsidRDefault="00E354DC" w:rsidP="00E354DC">
+    <w:p w14:paraId="0B27397B" w14:textId="77777777" w:rsidR="00854007" w:rsidRDefault="00854007" w:rsidP="00854007">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E354DC">
+      <w:r w:rsidRPr="00854007">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Assisted a large port company in assessing and inspecting its sanction risks and assisted it in establishing a compliance system</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="73E58755" w14:textId="77777777" w:rsidR="00E354DC" w:rsidRDefault="00E354DC" w:rsidP="00E354DC">
+    <w:p w14:paraId="7333FB28" w14:textId="77777777" w:rsidR="00854007" w:rsidRDefault="00854007" w:rsidP="00854007">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E354DC">
+      <w:r w:rsidRPr="00854007">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised a leading Chinese automobile manufacturing company on its sanctions risks related to its business in Venezuela</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="09F7DAB3" w14:textId="77777777" w:rsidR="00E354DC" w:rsidRDefault="00E354DC" w:rsidP="00E354DC">
+    <w:p w14:paraId="7099F986" w14:textId="77777777" w:rsidR="00854007" w:rsidRDefault="00854007" w:rsidP="00854007">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E354DC">
+      <w:r w:rsidRPr="00854007">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Assisted a Chinese high-tech company in negotiating with the United States Department of Commerce and dealing with procedures for removal from the BIS entity list</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="759FE894" w14:textId="77777777" w:rsidR="00E354DC" w:rsidRDefault="00E354DC" w:rsidP="00E354DC">
+    <w:p w14:paraId="0E49AAEE" w14:textId="77777777" w:rsidR="00854007" w:rsidRDefault="00854007" w:rsidP="00854007">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E354DC">
+      <w:r w:rsidRPr="00854007">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised a number of Chinese chip makers on US export control issues, included providing analysis of whether their products, technology or parts were subject to US export control laws</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="11C2A11C" w14:textId="77777777" w:rsidR="00E354DC" w:rsidRDefault="00E354DC" w:rsidP="00E354DC">
+    <w:p w14:paraId="5A773899" w14:textId="77777777" w:rsidR="00854007" w:rsidRDefault="00854007" w:rsidP="00854007">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E354DC">
+      <w:r w:rsidRPr="00854007">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Assisted a number of Chinese and foreign companies on legal issues related to sanctions and export controls</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00AFAB3F" w14:textId="77777777" w:rsidR="00E354DC" w:rsidRDefault="00E354DC" w:rsidP="00E354DC">
+    <w:p w14:paraId="12001404" w14:textId="77777777" w:rsidR="00854007" w:rsidRDefault="00854007" w:rsidP="00854007">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E354DC">
+      <w:r w:rsidRPr="00854007">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Internal Investigation</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7D7EC73E" w14:textId="77777777" w:rsidR="00E354DC" w:rsidRDefault="00E354DC" w:rsidP="00E354DC">
+    <w:p w14:paraId="47DCFF1D" w14:textId="77777777" w:rsidR="00854007" w:rsidRDefault="00854007" w:rsidP="00854007">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E354DC">
+      <w:r w:rsidRPr="00854007">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a Fortune 500 infant and child formula manufacturer in conducting an internal investigation into its potential FCPA violation in China and in responding to an SEC subpoena</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="51BD9669" w14:textId="77777777" w:rsidR="00E354DC" w:rsidRDefault="00E354DC" w:rsidP="00E354DC">
+    <w:p w14:paraId="7F72473D" w14:textId="77777777" w:rsidR="00854007" w:rsidRDefault="00854007" w:rsidP="00854007">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E354DC">
+      <w:r w:rsidRPr="00854007">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a Fortune 100 life sciences company in its internal investigations and its FCPA post-merger compliance integration and proactive reviews</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D2489CC" w14:textId="77777777" w:rsidR="00E354DC" w:rsidRDefault="00E354DC" w:rsidP="00E354DC">
+    <w:p w14:paraId="7C3482D6" w14:textId="77777777" w:rsidR="00854007" w:rsidRDefault="00854007" w:rsidP="00854007">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E354DC">
+      <w:r w:rsidRPr="00854007">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Assisted a leading international bank in conducting a comprehensive internal investigation into its rural banking business in multiple branches across China of various alleged employee misconduct, including problematic loan management, </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E354DC">
+      <w:r w:rsidRPr="00854007">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E354DC">
+      <w:r w:rsidRPr="00854007">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>off-the-book</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E354DC">
+      <w:r w:rsidRPr="00854007">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E354DC">
+      <w:r w:rsidRPr="00854007">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> secret funds, travel and expense fraud, and HR management deficiencies. Assisted a world-leading mechanical manufacturer in a series of internal investigations into employee wrongdoings involving bribery of government officials, conflicts of interest, non-compliance in third-party engagement, and collusion with third-party vendors to misappropriate company assets</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="33E329F1" w14:textId="77777777" w:rsidR="00E354DC" w:rsidRDefault="00E354DC" w:rsidP="00E354DC">
+    <w:p w14:paraId="0C5D6F1E" w14:textId="77777777" w:rsidR="00854007" w:rsidRDefault="00854007" w:rsidP="00854007">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E354DC">
+      <w:r w:rsidRPr="00854007">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Assisted a world famous household appliance manufacturer in its internal investigations into employee misappropriation of company assets and successfully persuaded the police to open a formal case against the implicated employees</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="726D1BA8" w14:textId="77777777" w:rsidR="00E354DC" w:rsidRDefault="00E354DC" w:rsidP="00E354DC">
+    <w:p w14:paraId="1BF97D2A" w14:textId="77777777" w:rsidR="00854007" w:rsidRDefault="00854007" w:rsidP="00854007">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E354DC">
+      <w:r w:rsidRPr="00854007">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a global mining company in an internal investigation into its Chinese subsidiary's alleged FCPA violation</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4A67079B" w14:textId="77777777" w:rsidR="00E354DC" w:rsidRDefault="00E354DC" w:rsidP="00E354DC">
+    <w:p w14:paraId="53FA54B3" w14:textId="77777777" w:rsidR="00854007" w:rsidRDefault="00854007" w:rsidP="00854007">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E354DC">
+      <w:r w:rsidRPr="00854007">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a China-based, US-listed company in conducting an internal investigation into its alleged accounting fraud in response to a subpoena from the SEC</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7E35717C" w14:textId="77777777" w:rsidR="00E354DC" w:rsidRDefault="00E354DC" w:rsidP="00E354DC">
+    <w:p w14:paraId="50E68F5B" w14:textId="77777777" w:rsidR="00854007" w:rsidRDefault="00854007" w:rsidP="00854007">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E354DC">
+      <w:r w:rsidRPr="00854007">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Compliance Due Diligence</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="33F21C8C" w14:textId="77777777" w:rsidR="00E354DC" w:rsidRDefault="00E354DC" w:rsidP="00E354DC">
+    <w:p w14:paraId="11B007C1" w14:textId="77777777" w:rsidR="00854007" w:rsidRDefault="00854007" w:rsidP="00854007">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E354DC">
+      <w:r w:rsidRPr="00854007">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a US-listed Chinese company and its subsidiaries in conducting compliance due diligence for its investment and acquisition transactions worth billions of US dollars in various industries in China</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="28AF8FE8" w14:textId="77777777" w:rsidR="00E354DC" w:rsidRDefault="00E354DC" w:rsidP="00E354DC">
+    <w:p w14:paraId="2CD8ACE3" w14:textId="77777777" w:rsidR="00854007" w:rsidRDefault="00854007" w:rsidP="00854007">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E354DC">
+      <w:r w:rsidRPr="00854007">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a number of world famous private equity funds in conducting anti-corruption and data protection due diligence in their investment projects in China and advised on post-investment remediation measures</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="505E50FC" w14:textId="77777777" w:rsidR="00E354DC" w:rsidRDefault="00E354DC" w:rsidP="00E354DC">
+    <w:p w14:paraId="1CE44904" w14:textId="77777777" w:rsidR="00854007" w:rsidRDefault="00854007" w:rsidP="00854007">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E354DC">
+      <w:r w:rsidRPr="00854007">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Compliance Advisory and Compliance Program</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1AC621F4" w14:textId="77777777" w:rsidR="00E354DC" w:rsidRDefault="00E354DC" w:rsidP="00E354DC">
+    <w:p w14:paraId="0DA8827D" w14:textId="77777777" w:rsidR="00854007" w:rsidRDefault="00854007" w:rsidP="00854007">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E354DC">
+      <w:r w:rsidRPr="00854007">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Assisted a US-listed Chinese company in conducting a thorough anti-corruption risk assessment on its China business operations and a compliance program effectiveness review, which was followed by suggestions on remediation measures</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3CD77E27" w14:textId="77777777" w:rsidR="00E354DC" w:rsidRDefault="00E354DC" w:rsidP="00E354DC">
+    <w:p w14:paraId="1390B9A9" w14:textId="77777777" w:rsidR="00854007" w:rsidRDefault="00854007" w:rsidP="00854007">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E354DC">
+      <w:r w:rsidRPr="00854007">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Assisted a Chinese subsidiary of a leading US pharmaceutical company in promulgating a compliance handbook adhering to global standards and Chinese law</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="48C53AF3" w14:textId="77777777" w:rsidR="00E354DC" w:rsidRDefault="00E354DC" w:rsidP="00E354DC">
+    <w:p w14:paraId="0D0B52D4" w14:textId="77777777" w:rsidR="00854007" w:rsidRDefault="00854007" w:rsidP="00854007">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E354DC">
+      <w:r w:rsidRPr="00854007">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Provided legal services to several pharmaceutical and medical device multinationals in connection with FCPA and Chinese anti-commercial bribery issues; assisted them in establishing and implementing compliance policies and programs; provided advisory services on compliance matters in their daily operations</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B877AE1" w14:textId="77777777" w:rsidR="00E354DC" w:rsidRDefault="00E354DC" w:rsidP="00E354DC">
+    <w:p w14:paraId="6F947C83" w14:textId="77777777" w:rsidR="00854007" w:rsidRDefault="00854007" w:rsidP="00854007">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E354DC">
+      <w:r w:rsidRPr="00854007">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised several pharmaceutical companies on FCPA, commercial bribery and unfair competition issues and helped them to implement internal compliance control systems</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="59B67CE8" w14:textId="77777777" w:rsidR="00E354DC" w:rsidRDefault="00E354DC" w:rsidP="00E354DC">
+    <w:p w14:paraId="45FA214B" w14:textId="77777777" w:rsidR="00854007" w:rsidRDefault="00854007" w:rsidP="00854007">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E354DC">
+      <w:r w:rsidRPr="00854007">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised and assisted a number of Chinese and non-Chinese companies in sanctions and export control matters</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67A9CE10" w14:textId="77777777" w:rsidR="00E354DC" w:rsidRDefault="00E354DC" w:rsidP="00E354DC">
+    <w:p w14:paraId="25E35ED8" w14:textId="77777777" w:rsidR="00854007" w:rsidRDefault="00854007" w:rsidP="00854007">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E354DC">
+      <w:r w:rsidRPr="00854007">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised an international shipping company on Iran and North Korea sanction-related issues relating to its shipping and port administration business</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4BC66D57" w14:textId="77777777" w:rsidR="00E354DC" w:rsidRDefault="00E354DC" w:rsidP="00E354DC">
+    <w:p w14:paraId="5E3D832D" w14:textId="77777777" w:rsidR="00854007" w:rsidRDefault="00854007" w:rsidP="00854007">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E354DC">
+      <w:r w:rsidRPr="00854007">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised various Chinese semiconductor manufacturers on export control issues relating to re-export or release of US technology or products</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1E777A53" w14:textId="77777777" w:rsidR="00E354DC" w:rsidRDefault="00E354DC" w:rsidP="00E354DC">
+    <w:p w14:paraId="69EE09B5" w14:textId="77777777" w:rsidR="00854007" w:rsidRDefault="00854007" w:rsidP="00854007">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E354DC">
+      <w:r w:rsidRPr="00854007">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Education</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F0B4428" w14:textId="77777777" w:rsidR="00E354DC" w:rsidRDefault="00E354DC" w:rsidP="00E354DC">
+    <w:p w14:paraId="5825A7DA" w14:textId="77777777" w:rsidR="00854007" w:rsidRDefault="00854007" w:rsidP="00854007">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E354DC">
+      <w:r w:rsidRPr="00854007">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Cornell Law School, LLM, 2011</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4570A25A" w14:textId="77777777" w:rsidR="00E354DC" w:rsidRDefault="00E354DC" w:rsidP="00E354DC">
+    <w:p w14:paraId="6611BAE4" w14:textId="77777777" w:rsidR="00854007" w:rsidRDefault="00854007" w:rsidP="00854007">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E354DC">
+      <w:r w:rsidRPr="00854007">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>East China University of Political Science and Law, LLB, 2006</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C21933A" w14:textId="77777777" w:rsidR="00E354DC" w:rsidRDefault="00E354DC" w:rsidP="00E354DC">
+    <w:p w14:paraId="739F2038" w14:textId="77777777" w:rsidR="00854007" w:rsidRDefault="00854007" w:rsidP="00854007">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E354DC">
+      <w:r w:rsidRPr="00854007">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Professional Qualification</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7795355F" w14:textId="77777777" w:rsidR="00E354DC" w:rsidRDefault="00E354DC" w:rsidP="00E354DC">
+    <w:p w14:paraId="37517E0F" w14:textId="77777777" w:rsidR="00854007" w:rsidRDefault="00854007" w:rsidP="00854007">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E354DC">
+      <w:r w:rsidRPr="00854007">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Admitted to practice in the PRC</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="42F12775" w14:textId="77777777" w:rsidR="00E354DC" w:rsidRDefault="00E354DC" w:rsidP="00E354DC">
+    <w:p w14:paraId="07BF8952" w14:textId="77777777" w:rsidR="00854007" w:rsidRDefault="00854007" w:rsidP="00854007">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E354DC">
+      <w:r w:rsidRPr="00854007">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Admitted to practice in New York</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="20C5E310" w14:textId="77777777" w:rsidR="00E354DC" w:rsidRDefault="00E354DC" w:rsidP="00E354DC">
+    <w:p w14:paraId="54F5BDCF" w14:textId="77777777" w:rsidR="00854007" w:rsidRDefault="00854007" w:rsidP="00854007">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E354DC">
+      <w:r w:rsidRPr="00854007">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Work Language</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="31857D77" w14:textId="77777777" w:rsidR="00E354DC" w:rsidRDefault="00E354DC" w:rsidP="00E354DC">
+    <w:p w14:paraId="703F01AF" w14:textId="77777777" w:rsidR="00854007" w:rsidRDefault="00854007" w:rsidP="00854007">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E354DC">
+      <w:r w:rsidRPr="00854007">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>English</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7ECEF468" w14:textId="77777777" w:rsidR="00E354DC" w:rsidRDefault="00E354DC" w:rsidP="00E354DC">
+    <w:p w14:paraId="5E7E7318" w14:textId="77777777" w:rsidR="00854007" w:rsidRDefault="00854007" w:rsidP="00854007">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E354DC">
+      <w:r w:rsidRPr="00854007">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Mandarin</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5174C564" w14:textId="77777777" w:rsidR="00E354DC" w:rsidRDefault="00E354DC" w:rsidP="00E354DC">
+    <w:p w14:paraId="7E7D5810" w14:textId="77777777" w:rsidR="00854007" w:rsidRDefault="00854007" w:rsidP="00854007">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E354DC">
+      <w:r w:rsidRPr="00854007">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Professional Background</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5567FC3C" w14:textId="3A44B79B" w:rsidR="00686369" w:rsidRPr="00E354DC" w:rsidRDefault="00E354DC" w:rsidP="00E354DC">
+    <w:p w14:paraId="5567FC3C" w14:textId="3CDD9DBF" w:rsidR="00686369" w:rsidRPr="00854007" w:rsidRDefault="00854007" w:rsidP="00854007">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E354DC">
+      <w:r w:rsidRPr="00854007">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Before joining Fangda Partners, Mr. Zhao was a senior compliance officer in the APAC head office of a top-tier global investment bank, responsible for the bank</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E354DC">
+      <w:r w:rsidRPr="00854007">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E354DC">
+      <w:r w:rsidRPr="00854007">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s anti-corruption and anti-financial crime related affairs in the Asia Pacific. Before that, Mr. Zhao had practiced in a reputable Chinese law firm and in the Shanghai office of a renowned international law firm for many years.</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00686369" w:rsidRPr="00E354DC" w:rsidSect="002D0826">
+    <w:sectPr w:rsidR="00686369" w:rsidRPr="00854007" w:rsidSect="002D0826">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1797" w:bottom="1440" w:left="1797" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="3584D350" w14:textId="77777777" w:rsidR="004167EC" w:rsidRDefault="004167EC" w:rsidP="00F57734">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="2493FDE5" w14:textId="77777777" w:rsidR="004167EC" w:rsidRDefault="004167EC" w:rsidP="00F57734">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -1854,1171 +1854,1171 @@
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="01AB3E4C"/>
+    <w:nsid w:val="04F37BBF"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="86840694"/>
+    <w:tmpl w:val="7FBA9EF4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="03D81BEC"/>
+    <w:nsid w:val="06C14EF6"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="BC2EC236"/>
+    <w:tmpl w:val="AE0220AA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="074167AD"/>
+    <w:nsid w:val="0AA03C85"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="FC6C6A5C"/>
+    <w:tmpl w:val="B608D40C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0A727122"/>
+    <w:nsid w:val="0AD23DF0"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="AE0ECD00"/>
+    <w:tmpl w:val="39F2578A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0AA33456"/>
+    <w:nsid w:val="17DD3D39"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F286A936"/>
+    <w:tmpl w:val="8290577A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0ABF7DA3"/>
+    <w:nsid w:val="1ECF1B83"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="293A0862"/>
+    <w:tmpl w:val="1B04E6CE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0D007203"/>
+    <w:nsid w:val="219A585F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="95FC6DDE"/>
+    <w:tmpl w:val="3448FDDC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0E3B26D0"/>
+    <w:nsid w:val="24A90EBB"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="68924152"/>
+    <w:tmpl w:val="FEF8F32E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="10681BB8"/>
+    <w:nsid w:val="253054FB"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D03E8D28"/>
+    <w:tmpl w:val="72326E26"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1A7C3DDC"/>
+    <w:nsid w:val="258C342E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="2B04AB06"/>
+    <w:tmpl w:val="82CA1542"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1B6C4727"/>
+    <w:nsid w:val="2B6914BC"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F286A936"/>
+    <w:tmpl w:val="9CEC7C48"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1D516B61"/>
+    <w:nsid w:val="2E36070D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F82E9BC2"/>
+    <w:tmpl w:val="AD00880A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="248661D0"/>
+    <w:nsid w:val="2EE42B43"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="B08202D4"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="440" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="880" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1320" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1760" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2200" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2640" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3080" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3520" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2F80055F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="0CC08356"/>
+    <w:tmpl w:val="9F8679FE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2A4C61BB"/>
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2F882A7E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="7B7A6172"/>
+    <w:tmpl w:val="6FBC1FD6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2BDD7B4A"/>
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="36994AF4"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="DEE0C406"/>
+    <w:tmpl w:val="8C74AED6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2CDD5722"/>
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3AC97C4F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B8B6C0EE"/>
+    <w:tmpl w:val="D7464712"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2EE42B43"/>
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3B6418F1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="B08202D4"/>
-    <w:lvl w:ilvl="0" w:tplc="04090001">
+    <w:tmpl w:val="49FEE19A"/>
+    <w:lvl w:ilvl="0" w:tplc="B99657A6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="440" w:hanging="440"/>
-[...5 lines deleted...]
-    <w:lvl w:ilvl="1" w:tplc="04090003">
+        <w:ind w:left="510" w:hanging="226"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:sz w:val="15"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="880" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1320" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1760" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="880" w:hanging="440"/>
-[...5 lines deleted...]
-    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+        <w:ind w:left="2200" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1320" w:hanging="440"/>
-[...5 lines deleted...]
-    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+        <w:ind w:left="2640" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1760" w:hanging="440"/>
-[...5 lines deleted...]
-    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+        <w:ind w:left="3080" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2200" w:hanging="440"/>
-[...5 lines deleted...]
-    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+        <w:ind w:left="3520" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2640" w:hanging="440"/>
-[...34 lines deleted...]
-      <w:pPr>
         <w:ind w:left="3960" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2EF36C53"/>
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3B9D47F7"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="74461A4A"/>
+    <w:tmpl w:val="E3F60E5C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="38210500"/>
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3ED064B4"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="15B04AC8"/>
+    <w:tmpl w:val="43688050"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-[...114 lines deleted...]
-  </w:abstractNum>
   <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="40D6246F"/>
+    <w:nsid w:val="42BB3CFB"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A7862938"/>
+    <w:tmpl w:val="EF68138A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="414376FF"/>
+    <w:nsid w:val="47D32044"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B18A8B0E"/>
+    <w:tmpl w:val="FD8CA20E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="42FE41A6"/>
+    <w:nsid w:val="4E0D1192"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="6D165A36"/>
+    <w:tmpl w:val="1F3462F6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="441C2EA7"/>
+    <w:nsid w:val="541F7551"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="BC348E64"/>
+    <w:tmpl w:val="2D64C14C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="48BE6A39"/>
+    <w:nsid w:val="545F10B3"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="44E45C54"/>
+    <w:tmpl w:val="AF84ED76"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4A3F2A32"/>
+    <w:nsid w:val="56C643E3"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="9594E370"/>
+    <w:tmpl w:val="7EE238BC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4DA60DC9"/>
+    <w:nsid w:val="56DA20C3"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="289C3130"/>
+    <w:tmpl w:val="366C28C0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4F332878"/>
+    <w:nsid w:val="58AF6DD3"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="9E361B5C"/>
+    <w:tmpl w:val="622206B0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5563103C"/>
+    <w:nsid w:val="59F54AC9"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D84ED6FE"/>
+    <w:tmpl w:val="82E4FA88"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5F051C6D"/>
+    <w:nsid w:val="606F5E87"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="FA30C718"/>
+    <w:tmpl w:val="07E05A36"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5F131AE2"/>
+    <w:nsid w:val="60FA1129"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="8682B6A0"/>
+    <w:tmpl w:val="B422F504"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5FCA1167"/>
+    <w:nsid w:val="67085FC3"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="5964C8AC"/>
+    <w:tmpl w:val="1A884A66"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="65984DED"/>
+    <w:nsid w:val="69A701E3"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="52981CD8"/>
+    <w:tmpl w:val="A6E4F78C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="65EB2786"/>
+    <w:nsid w:val="6AFC16FF"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="79504CE4"/>
+    <w:tmpl w:val="A274C7F2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6C112052"/>
+    <w:nsid w:val="6DA64C24"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="5A18C544"/>
+    <w:tmpl w:val="7BB2F94E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6EA464ED"/>
+    <w:nsid w:val="72933F90"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="5058CE00"/>
+    <w:tmpl w:val="39F2578A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="71DC4FCA"/>
+    <w:nsid w:val="74C90C85"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="82603FEC"/>
+    <w:tmpl w:val="54A4684E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="748E4DED"/>
+    <w:nsid w:val="76FA2DE3"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="8D0C6CA8"/>
+    <w:tmpl w:val="9354624C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7A6539A4"/>
+    <w:nsid w:val="7D9933B0"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="FBFC9DA4"/>
+    <w:tmpl w:val="A36AA3C6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
-    <w:abstractNumId w:val="16"/>
+    <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="2">
-    <w:abstractNumId w:val="19"/>
+    <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="3">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="6">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="4">
-[...7 lines deleted...]
-  </w:num>
   <w:num w:numId="7">
-    <w:abstractNumId w:val="3"/>
+    <w:abstractNumId w:val="22"/>
   </w:num>
   <w:num w:numId="8">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="9">
-    <w:abstractNumId w:val="25"/>
+    <w:abstractNumId w:val="20"/>
   </w:num>
   <w:num w:numId="10">
-    <w:abstractNumId w:val="30"/>
+    <w:abstractNumId w:val="38"/>
   </w:num>
   <w:num w:numId="11">
-    <w:abstractNumId w:val="24"/>
+    <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="12">
-    <w:abstractNumId w:val="13"/>
+    <w:abstractNumId w:val="28"/>
   </w:num>
   <w:num w:numId="13">
+    <w:abstractNumId w:val="33"/>
+  </w:num>
+  <w:num w:numId="14">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="15">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="16">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="17">
     <w:abstractNumId w:val="29"/>
   </w:num>
-  <w:num w:numId="14">
-    <w:abstractNumId w:val="14"/>
+  <w:num w:numId="18">
+    <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="15">
+  <w:num w:numId="19">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="20">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="21">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="22">
     <w:abstractNumId w:val="27"/>
   </w:num>
-  <w:num w:numId="16">
-[...17 lines deleted...]
-  <w:num w:numId="22">
+  <w:num w:numId="23">
     <w:abstractNumId w:val="32"/>
-  </w:num>
-[...1 lines deleted...]
-    <w:abstractNumId w:val="38"/>
   </w:num>
   <w:num w:numId="24">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="25">
-    <w:abstractNumId w:val="28"/>
+    <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="26">
-    <w:abstractNumId w:val="22"/>
+    <w:abstractNumId w:val="25"/>
   </w:num>
   <w:num w:numId="27">
+    <w:abstractNumId w:val="34"/>
+  </w:num>
+  <w:num w:numId="28">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="29">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="30">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="31">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="32">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="33">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="34">
     <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="28">
-    <w:abstractNumId w:val="20"/>
+  <w:num w:numId="35">
+    <w:abstractNumId w:val="37"/>
   </w:num>
-  <w:num w:numId="29">
-    <w:abstractNumId w:val="33"/>
+  <w:num w:numId="36">
+    <w:abstractNumId w:val="19"/>
   </w:num>
-  <w:num w:numId="30">
-[...11 lines deleted...]
-  <w:num w:numId="34">
+  <w:num w:numId="37">
     <w:abstractNumId w:val="36"/>
   </w:num>
-  <w:num w:numId="35">
-[...7 lines deleted...]
-  </w:num>
   <w:num w:numId="38">
-    <w:abstractNumId w:val="10"/>
+    <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="39">
-    <w:abstractNumId w:val="4"/>
+    <w:abstractNumId w:val="35"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
@@ -3095,50 +3095,51 @@
     <w:rsid w:val="0056635E"/>
     <w:rsid w:val="005A7DA0"/>
     <w:rsid w:val="005B00C1"/>
     <w:rsid w:val="005B5F25"/>
     <w:rsid w:val="005C1FBD"/>
     <w:rsid w:val="005F7A7D"/>
     <w:rsid w:val="00605720"/>
     <w:rsid w:val="0065437B"/>
     <w:rsid w:val="0066746A"/>
     <w:rsid w:val="00667CF2"/>
     <w:rsid w:val="00683D9C"/>
     <w:rsid w:val="00685381"/>
     <w:rsid w:val="00686369"/>
     <w:rsid w:val="006A06C2"/>
     <w:rsid w:val="006C21DA"/>
     <w:rsid w:val="006D159B"/>
     <w:rsid w:val="006F2EE4"/>
     <w:rsid w:val="007177F3"/>
     <w:rsid w:val="00765586"/>
     <w:rsid w:val="007664DE"/>
     <w:rsid w:val="007956B7"/>
     <w:rsid w:val="007B0B57"/>
     <w:rsid w:val="007D333B"/>
     <w:rsid w:val="008212A9"/>
     <w:rsid w:val="008341FB"/>
+    <w:rsid w:val="00854007"/>
     <w:rsid w:val="008717CA"/>
     <w:rsid w:val="00873A63"/>
     <w:rsid w:val="0089209E"/>
     <w:rsid w:val="00893CAF"/>
     <w:rsid w:val="008A40E2"/>
     <w:rsid w:val="008A48BF"/>
     <w:rsid w:val="008D77E9"/>
     <w:rsid w:val="008E5C09"/>
     <w:rsid w:val="008E73CE"/>
     <w:rsid w:val="008E7B5D"/>
     <w:rsid w:val="00901636"/>
     <w:rsid w:val="009038C0"/>
     <w:rsid w:val="009073A3"/>
     <w:rsid w:val="00917307"/>
     <w:rsid w:val="00925E12"/>
     <w:rsid w:val="00930511"/>
     <w:rsid w:val="00936370"/>
     <w:rsid w:val="0094376B"/>
     <w:rsid w:val="009465FB"/>
     <w:rsid w:val="0095781F"/>
     <w:rsid w:val="009A4D0D"/>
     <w:rsid w:val="009A711A"/>
     <w:rsid w:val="009B27AE"/>
     <w:rsid w:val="009D6108"/>
     <w:rsid w:val="009E20C4"/>
@@ -3148,51 +3149,50 @@
     <w:rsid w:val="00A41685"/>
     <w:rsid w:val="00A64BF0"/>
     <w:rsid w:val="00A81B38"/>
     <w:rsid w:val="00B05840"/>
     <w:rsid w:val="00B37E04"/>
     <w:rsid w:val="00B557D1"/>
     <w:rsid w:val="00B62E87"/>
     <w:rsid w:val="00B670A2"/>
     <w:rsid w:val="00B86E39"/>
     <w:rsid w:val="00BB071E"/>
     <w:rsid w:val="00BB2601"/>
     <w:rsid w:val="00C0316A"/>
     <w:rsid w:val="00C24D79"/>
     <w:rsid w:val="00CD0348"/>
     <w:rsid w:val="00CF1C9C"/>
     <w:rsid w:val="00D1552C"/>
     <w:rsid w:val="00D2284D"/>
     <w:rsid w:val="00D45AF6"/>
     <w:rsid w:val="00D632AE"/>
     <w:rsid w:val="00D925CA"/>
     <w:rsid w:val="00DA428A"/>
     <w:rsid w:val="00DA626A"/>
     <w:rsid w:val="00DD484D"/>
     <w:rsid w:val="00DF04DF"/>
     <w:rsid w:val="00E34189"/>
-    <w:rsid w:val="00E354DC"/>
     <w:rsid w:val="00E418B1"/>
     <w:rsid w:val="00E44063"/>
     <w:rsid w:val="00E61128"/>
     <w:rsid w:val="00E70303"/>
     <w:rsid w:val="00E73B54"/>
     <w:rsid w:val="00E7710E"/>
     <w:rsid w:val="00E94C0A"/>
     <w:rsid w:val="00EB2910"/>
     <w:rsid w:val="00EF7E90"/>
     <w:rsid w:val="00F07BEB"/>
     <w:rsid w:val="00F51C68"/>
     <w:rsid w:val="00F57734"/>
     <w:rsid w:val="00F80A79"/>
     <w:rsid w:val="00F96E7C"/>
     <w:rsid w:val="00F97256"/>
     <w:rsid w:val="00FA3B60"/>
     <w:rsid w:val="00FB5CEE"/>
     <w:rsid w:val="00FC7C78"/>
     <w:rsid w:val="00FE037C"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
@@ -4252,61 +4252,61 @@
     <w:rsid w:val="00F57734"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af4">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0065437B"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af5">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00E354DC"/>
+    <w:rsid w:val="00854007"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af6">
     <w:name w:val="正文文本 字符"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="af5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00E354DC"/>
+    <w:rsid w:val="00854007"/>
     <w:rPr>
       <w:sz w:val="21"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 主题​​">
@@ -4590,51 +4590,51 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{310CD7F5-B784-4659-A3E8-6C8D8DDBED55}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3F02FBB4-1D7D-45B1-BA90-AAE3B6FBC2E6}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>1175</Words>
   <Characters>6702</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>55</Lines>
   <Paragraphs>15</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>7862</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>