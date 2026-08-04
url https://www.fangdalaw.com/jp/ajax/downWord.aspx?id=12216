--- v0 (2026-06-02)
+++ v1 (2026-08-04)
@@ -36,189 +36,189 @@
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5485"/>
         <w:gridCol w:w="2836"/>
       </w:tblGrid>
       <w:tr w:rsidR="0049405C" w:rsidRPr="00C24D79" w14:paraId="76EB2C64" w14:textId="77777777" w:rsidTr="00E70303">
         <w:trPr>
           <w:trHeight w:val="3267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5485" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="271D78"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C4F11E8" w14:textId="0EF71159" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00F218A7" w:rsidP="00F218A7">
+          <w:p w14:paraId="2C4F11E8" w14:textId="3EFACF3E" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00CF2522" w:rsidP="00CF2522">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="xingming"/>
             <w:bookmarkStart w:id="1" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="1"/>
-            <w:r w:rsidRPr="00F218A7">
+            <w:r w:rsidRPr="00CF2522">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>CHUCK SUN</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
-          <w:p w14:paraId="706EB16B" w14:textId="376130BD" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00F218A7" w:rsidP="00F218A7">
+          <w:p w14:paraId="706EB16B" w14:textId="36ED4ED2" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00CF2522" w:rsidP="00CF2522">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="didian"/>
-            <w:r w:rsidRPr="00F218A7">
+            <w:r w:rsidRPr="00CF2522">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Partner</w:t>
             </w:r>
-            <w:r w:rsidRPr="00F218A7">
+            <w:r w:rsidRPr="00CF2522">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>·</w:t>
             </w:r>
-            <w:r w:rsidRPr="00F218A7">
+            <w:r w:rsidRPr="00CF2522">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Shanghai</w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
-          <w:p w14:paraId="6199424A" w14:textId="26979F59" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00F218A7" w:rsidP="00F218A7">
+          <w:p w14:paraId="6199424A" w14:textId="48F5AB33" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00CF2522" w:rsidP="00CF2522">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="dianhua"/>
-            <w:r w:rsidRPr="00F218A7">
+            <w:r w:rsidRPr="00CF2522">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">+86 21 2208 1024 </w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
-          <w:p w14:paraId="4F910ACA" w14:textId="21C8E742" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00F218A7" w:rsidP="00F218A7">
+          <w:p w14:paraId="4F910ACA" w14:textId="13B5A65C" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00CF2522" w:rsidP="00CF2522">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="youxiang"/>
-            <w:r w:rsidRPr="00F218A7">
+            <w:r w:rsidRPr="00CF2522">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>chuck.sun@fangdalaw.com</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="22DBA835" w14:textId="677EAC48" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00F96E7C" w:rsidP="00860F89">
             <w:pPr>
               <w:ind w:leftChars="-52" w:left="-109"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C24D79">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:color w:val="545551"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D24C6CB" w14:textId="6DF28B38" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00F218A7" w:rsidP="002932C9">
+          <w:p w14:paraId="2D24C6CB" w14:textId="43EA56C5" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00CF2522" w:rsidP="002932C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="tupian"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0CD3C5F4" wp14:editId="741D83FB">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="100F8EB9" wp14:editId="5865A8FF">
                   <wp:extent cx="1651000" cy="2142519"/>
                   <wp:effectExtent l="0" t="0" r="6350" b="0"/>
                   <wp:docPr id="1" name="图片 1"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
@@ -258,60 +258,60 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C063291" w14:textId="5DC9D94D" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="002375A9" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C24D79">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>PRACTICE AREAS</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C1ACACA" w14:textId="335CA538" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="00F218A7" w:rsidP="007177F3">
+          <w:p w14:paraId="3C1ACACA" w14:textId="3ABBE14D" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="00CF2522" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="zhiyelingyu"/>
-            <w:r w:rsidRPr="00F218A7">
+            <w:r w:rsidRPr="00CF2522">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>MR. SUN SPECIALIZES IN M&amp;A, PRIVATE EQUITY, VENTURE CAPITAL, OUTBOUND INVESTMENT AND FOREIGN DIRECT INVESTMENT.</w:t>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F19AE4C" w14:textId="19A41B01" w:rsidR="00451233" w:rsidRPr="00C24D79" w:rsidRDefault="00F80A79" w:rsidP="00DA428A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C24D79">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
           <w:noProof/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
@@ -371,51 +371,51 @@
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:roundrect w14:anchorId="053823F2" id="圆角矩形 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:-6.2pt;margin-top:-12.6pt;width:4.55pt;height:3.6pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDc1SqFegIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2yAQfp+0/wHxvtqO+mON4lRRqk6T&#10;qrZqO/WZYIiRMMeAxMn++h3gOG1X7WHaCwbu7ru7z98xu9p1mmyF8wpMTauTkhJhODTKrGv64/nm&#10;y1dKfGCmYRqMqOleeHo1//xp1tupmEALuhGOIIjx097WtA3BTovC81Z0zJ+AFQaNElzHAh7dumgc&#10;6xG908WkLM+LHlxjHXDhPd5eZyOdJ3wpBQ/3UnoRiK4p1hbS6tK6imsxn7Hp2jHbKj6Uwf6hio4p&#10;g0lHqGsWGNk49QdUp7gDDzKccOgKkFJxkXrAbqryXTdPLbMi9YLkeDvS5P8fLL/bPtkHhzT01k89&#10;bmMXO+m6+MX6yC6RtR/JErtAOF6eXZyXyChHy+nZRXUZqSyOodb58E1AR+Kmpg42pnnE35FYYttb&#10;H7L/wS+m86BVc6O0TocoAbHUjmwZ/rzVuhoyvPHSJvoaiFEZMN4Ux2bSLuy1iH7aPApJVIPlT1Ih&#10;SWfHJIxzYUKVTS1rRM5dnZXYaoYfI1K3CTAiS8w/Yg8Abxs4YGeYwT+GiiTTMbj8W2E5eIxImcGE&#10;MbhTBtxHABq7GjJn/wNJmZrI0gqa/YMjDvKQeMtvFP67W+bDA3M4Ffi3cdLDPS5SQ19TGHaUtOB+&#10;fXQf/VGsaKWkxymrqf+5YU5Qor8blPFldXoaxzIdUEYTPLjXltVri9l0S0AtVPimWJ620T/ow1Y6&#10;6F7wQVjErGhihmPumvLgDodlyNOPTwoXi0Vyw1G0LNyaJ8sjeGQ1yvJ598KcHQQcUPd3cJhINn0n&#10;4ewbIw0sNgGkSvo+8jrwjWOchDM8OfGdeH1OXseHcf4bAAD//wMAUEsDBBQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NT8JAEL2b+B82Y+KtbCliSOmWGIgkKBdQPC/d&#10;sW3cna3dBeq/dzjpZTKT9+Z9FIvBWXHGPrSeFIxHKQikypuWagXvb8/JDESImoy2nlDBDwZYlLc3&#10;hc6Nv9AOz/tYCxahkGsFTYxdLmWoGnQ6jHyHxNin752OfPa1NL2+sLizMkvTR+l0S+zQ6A6XDVZf&#10;+5NTsF4edttDu9l8b6cr+5rpjxdbr5W6vxtWcx5PcxARh/j3AdcOnB9KDnb0JzJBWAXJOHtgKi/Z&#10;NAPBjGQyAXG8IrMUZFnI/z3KXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDc1SqFegIA&#10;AGAFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="white [3212]" stroked="f" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2DE6D75F" w14:textId="77777777" w:rsidR="00F218A7" w:rsidRDefault="000E0C86" w:rsidP="00B670A2">
+    <w:p w14:paraId="6200E2A8" w14:textId="77777777" w:rsidR="00CF2522" w:rsidRDefault="000E0C86" w:rsidP="00B670A2">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C24D79">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="545551"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E0DC835" wp14:editId="24238D24">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2512</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4508</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5271826" cy="0"/>
@@ -456,1247 +456,1247 @@
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:line w14:anchorId="3D0BA0F8" id="直接连接符 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".2pt,.35pt" to="415.3pt,.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKOATlvwEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+wYWFYYcXpo0V2K&#10;rdhH74pMxQL0BUmLnX8/ik7cohsGbNhFMCW+x/dIens7WcOOEJP2ruPrVc0ZOOl77Q4d//7t4fqG&#10;s5SF64XxDjp+gsRvd1fvtmNoofGDNz1EhiQutWPo+JBzaKsqyQGsSCsfwOGj8tGKjGE8VH0UI7Jb&#10;UzV1valGH/sQvYSU8PZ+fuQ74lcKZP6sVILMTMdRW6Yz0rkvZ7XbivYQRRi0PMsQ/6DCCu2w6EJ1&#10;L7JgP6L+hcpqGX3yKq+kt5VXSksgD+hmXb9x83UQAcgLNieFpU3p/9HKT8c79xSxDWNIbQpPsbiY&#10;VLRMGR2ecabkC5Wyidp2WtoGU2YSL983H9Y3zYYzeXmrZopCFWLKH8FbVj46brQrjkQrjo8pY1lM&#10;vaSUa+PKmbzR/YM2hoJ42N+ZyI6izLBu6g2NDYGv0jAq0OrFBX3lk4GZ9gsopntUO/uhBYOFVkgJ&#10;Lq/LOhATZheYQgkLsCbdfwSe8wsUaPn+BrwgqLJ3eQFb7Xz8XfU8XSSrOf/Sgdl3acHe9yeaL7UG&#10;t4gcnje+rOnrmOAv/+XuJwAAAP//AwBQSwMEFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FvwjAMhe+T9h8iT+I20g3WQWmK0IALh0kDhLRb2nhttcapmgCFX485bRdL&#10;T+/5+XM6720jTtj52pGCl2EEAqlwpqZSwX63fp6A8EGT0Y0jVHBBD/Ps8SHViXFn+sLTNpSCS8gn&#10;WkEVQptI6YsKrfZD1yKx9+M6qwPLrpSm02cut418jaJYWl0TX6h0ix8VFr/bo1WwO1x7uTl8LvK4&#10;3o+m39PV2/q6Umrw1C9nPBYzEAH78LcB9x+YHzIGy92RjBeNgjHnFLyDYG8yimIQ+V3KLJX/+bMb&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEo4BOW/AQAA3wMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAAAAAAAAAAAA&#10;AAAAGQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" strokecolor="#002060" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A3D0593" w14:textId="77777777" w:rsidR="00F218A7" w:rsidRDefault="00F218A7" w:rsidP="00F218A7">
+    <w:p w14:paraId="4456495A" w14:textId="77777777" w:rsidR="00CF2522" w:rsidRDefault="00CF2522" w:rsidP="00CF2522">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F218A7">
+      <w:r w:rsidRPr="00CF2522">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>REPRESENTATIVE MATTERS AND CASES</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5EC6E3E6" w14:textId="77777777" w:rsidR="00F218A7" w:rsidRDefault="00F218A7" w:rsidP="00F218A7">
+    <w:p w14:paraId="344E0F45" w14:textId="77777777" w:rsidR="00CF2522" w:rsidRDefault="00CF2522" w:rsidP="00CF2522">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F218A7">
+      <w:r w:rsidRPr="00CF2522">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Chuck has advised several PRC clients in their outbound investments in semiconductor, renewable energy (carbon neutrality) and automobile parts sectors.  Recent transactions include:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="04C1C26F" w14:textId="77777777" w:rsidR="00F218A7" w:rsidRDefault="00F218A7" w:rsidP="00F218A7">
+    <w:p w14:paraId="4F29A552" w14:textId="77777777" w:rsidR="00CF2522" w:rsidRDefault="00CF2522" w:rsidP="00CF2522">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F218A7">
+      <w:r w:rsidRPr="00CF2522">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a buyer consortium led by Shanghai Wanye Enterprises (SSE: 600641), in its approximately US$398 million acquisition of Compart Systems from Platinum Equity;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F1478C5" w14:textId="77777777" w:rsidR="00F218A7" w:rsidRDefault="00F218A7" w:rsidP="00F218A7">
+    <w:p w14:paraId="001C3882" w14:textId="77777777" w:rsidR="00CF2522" w:rsidRDefault="00CF2522" w:rsidP="00CF2522">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F218A7">
+      <w:r w:rsidRPr="00CF2522">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a buyer consortium led by Envision Group, one of the 50 smartest companies in 2019 as selected by MIT Technology Review, as the global deal counsel, in its simultaneous leveraged acquisition of 75% of electric battery operations and production facilities (located in Japan, UK and US) from Nissan Motor Co., Ltd. (Nissan), and 100% of NEC Energy Devices, Ltd. (located in Japan) from NEC Corporation, its subsequent formation of a resulting joint venture (Envision AESC) with Nissan, and the equity financing of Envision AESC from Primavera, Sequoia and Envision Group;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5895314D" w14:textId="77777777" w:rsidR="00F218A7" w:rsidRDefault="00F218A7" w:rsidP="00F218A7">
+    <w:p w14:paraId="407923BC" w14:textId="77777777" w:rsidR="00CF2522" w:rsidRDefault="00CF2522" w:rsidP="00CF2522">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F218A7">
+      <w:r w:rsidRPr="00CF2522">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Weifu High-Technology Group Co., Ltd. (SZSE: 000581) in its approximately EUR60 million acquisition of the entire vacuum and hydraulic pump business in Italy and China from Robert Bosch GmbH.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="267432F2" w14:textId="77777777" w:rsidR="00F218A7" w:rsidRDefault="00F218A7" w:rsidP="00F218A7">
+    <w:p w14:paraId="666915BE" w14:textId="77777777" w:rsidR="00CF2522" w:rsidRDefault="00CF2522" w:rsidP="00CF2522">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F218A7">
+      <w:r w:rsidRPr="00CF2522">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Chuck has advised multinational clients and strategic investors in their acquisitions, joint ventures and investments in interactive entertainment, automobile parts, consumer, semiconductor, logistics, healthcare and hospitality sectors.  Recent transactions include:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0B888083" w14:textId="77777777" w:rsidR="00F218A7" w:rsidRDefault="00F218A7" w:rsidP="00F218A7">
+    <w:p w14:paraId="04057400" w14:textId="77777777" w:rsidR="00CF2522" w:rsidRDefault="00CF2522" w:rsidP="00CF2522">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F218A7">
+      <w:r w:rsidRPr="00CF2522">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Zynga Inc. (now part of Take-Two (NASDAQ: TTWO)), a global leader in interactive entertainment, as its PRC counsel in its acquisition of StarLark, a developer of the fast-growing and second largest mobile golf game in the world, Golf Rival, from Betta Games for a total purchase price of approximately US$525 million in cash and stock;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1353F5A8" w14:textId="77777777" w:rsidR="00F218A7" w:rsidRDefault="00F218A7" w:rsidP="00F218A7">
+    <w:p w14:paraId="2321CC88" w14:textId="77777777" w:rsidR="00CF2522" w:rsidRDefault="00CF2522" w:rsidP="00CF2522">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F218A7">
+      <w:r w:rsidRPr="00CF2522">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Weifu High-Technology Group Co., Ltd. (SZSE: 000581) in its formation of a RMB 440 million joint venture with Bosch Rexroth;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E7AFA95" w14:textId="77777777" w:rsidR="00F218A7" w:rsidRDefault="00F218A7" w:rsidP="00F218A7">
+    <w:p w14:paraId="35EF70A7" w14:textId="77777777" w:rsidR="00CF2522" w:rsidRDefault="00CF2522" w:rsidP="00CF2522">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F218A7">
+      <w:r w:rsidRPr="00CF2522">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Nayuki Holdings Limited (HKEX:2150) in its RMB525 million acquisition of the majority stake of LELECHA;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50AED150" w14:textId="77777777" w:rsidR="00F218A7" w:rsidRDefault="00F218A7" w:rsidP="00F218A7">
+    <w:p w14:paraId="476F0FE8" w14:textId="77777777" w:rsidR="00CF2522" w:rsidRDefault="00CF2522" w:rsidP="00CF2522">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F218A7">
+      <w:r w:rsidRPr="00CF2522">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented FrieslandCampina in its sale of an infant-formula factory in China to Yili Group (SSE：600887);</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3DAC5687" w14:textId="77777777" w:rsidR="00F218A7" w:rsidRDefault="00F218A7" w:rsidP="00F218A7">
+    <w:p w14:paraId="4F23F9E5" w14:textId="77777777" w:rsidR="00CF2522" w:rsidRDefault="00CF2522" w:rsidP="00CF2522">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F218A7">
+      <w:r w:rsidRPr="00CF2522">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented LANXESS in its sale of Urethane Systems business to Japanese UBE Corporation for EUR460 million;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4037958D" w14:textId="77777777" w:rsidR="00F218A7" w:rsidRDefault="00F218A7" w:rsidP="00F218A7">
+    <w:p w14:paraId="07C4291D" w14:textId="77777777" w:rsidR="00CF2522" w:rsidRDefault="00CF2522" w:rsidP="00CF2522">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F218A7">
+      <w:r w:rsidRPr="00CF2522">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Swire Beverage, a subsidiary of Swire Pacific (HKEX: 00019), in its acquisition of equity interests in the bottling operations from The Coca-Cola Company;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="13F57B57" w14:textId="77777777" w:rsidR="00F218A7" w:rsidRDefault="00F218A7" w:rsidP="00F218A7">
+    <w:p w14:paraId="35513BF4" w14:textId="77777777" w:rsidR="00CF2522" w:rsidRDefault="00CF2522" w:rsidP="00CF2522">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F218A7">
+      <w:r w:rsidRPr="00CF2522">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a buyer consortium led by Standard Chartered Private Equity (now Affirma Capital) in its leveraged buyout of Siyanli, a nationwide high-end beauty franchise business, for more than US$200 million, its trade sale of majority interests in Siyanli to a group of private equity investors and minority interests in Siyanli to CHJ Jewelry (SZSE: 002345) in a share swap (aborted) and its trade sale to MBK Partners;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C385FC7" w14:textId="77777777" w:rsidR="00F218A7" w:rsidRDefault="00F218A7" w:rsidP="00F218A7">
+    <w:p w14:paraId="4475C0E5" w14:textId="77777777" w:rsidR="00CF2522" w:rsidRDefault="00CF2522" w:rsidP="00CF2522">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F218A7">
+      <w:r w:rsidRPr="00CF2522">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented PSA (now merged into Stellantis) in its various joint-venture business in China, including a potential alliance with a leading PRC auto manufacturer; and the PRC aspects of its global merger with FCA;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6CAF3CF7" w14:textId="77777777" w:rsidR="00F218A7" w:rsidRDefault="00F218A7" w:rsidP="00F218A7">
+    <w:p w14:paraId="5EDC6BA2" w14:textId="77777777" w:rsidR="00CF2522" w:rsidRDefault="00CF2522" w:rsidP="00CF2522">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F218A7">
+      <w:r w:rsidRPr="00CF2522">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Paccar Inc. in its contemplated investment into a leading heavy-duty vehicle company in China;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2B499E21" w14:textId="77777777" w:rsidR="00F218A7" w:rsidRDefault="00F218A7" w:rsidP="00F218A7">
+    <w:p w14:paraId="7993D54E" w14:textId="77777777" w:rsidR="00CF2522" w:rsidRDefault="00CF2522" w:rsidP="00CF2522">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F218A7">
+      <w:r w:rsidRPr="00CF2522">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented PDSTI (Shanghai Pudong Science And Technology Investment Co., Ltd.) and Shanghai Semiconductor Equipment Material Industry Investment Fund in their several outbound investments, Sino-foreign joint venture formation and minority investments in semiconductor sector;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="62BA3B58" w14:textId="77777777" w:rsidR="00F218A7" w:rsidRDefault="00F218A7" w:rsidP="00F218A7">
+    <w:p w14:paraId="369A831D" w14:textId="77777777" w:rsidR="00CF2522" w:rsidRDefault="00CF2522" w:rsidP="00CF2522">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F218A7">
+      <w:r w:rsidRPr="00CF2522">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Cainiao Network (the logistics arm of Alibaba Group) in its strategic investments in Shanghai KXTX Supply Chain and its approximately US$200 million strategic investments in Baotong Inc. (the logistics arm of Baozun Inc. (NASDAQ: BZUN and HKEX: 9991);</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0E43CE8B" w14:textId="77777777" w:rsidR="00F218A7" w:rsidRDefault="00F218A7" w:rsidP="00F218A7">
+    <w:p w14:paraId="114AB02F" w14:textId="77777777" w:rsidR="00CF2522" w:rsidRDefault="00CF2522" w:rsidP="00CF2522">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F218A7">
+      <w:r w:rsidRPr="00CF2522">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Alibaba</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F218A7">
+      <w:r w:rsidRPr="00CF2522">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F218A7">
+      <w:r w:rsidRPr="00CF2522">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">s DingTalk in its acquisition of </w:t>
       </w:r>
-      <w:r w:rsidRPr="00F218A7">
+      <w:r w:rsidRPr="00CF2522">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F218A7">
+      <w:r w:rsidRPr="00CF2522">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Wolai</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F218A7">
+      <w:r w:rsidRPr="00CF2522">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F218A7">
+      <w:r w:rsidRPr="00CF2522">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>, a collaborative office start-up;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3E505175" w14:textId="77777777" w:rsidR="00F218A7" w:rsidRDefault="00F218A7" w:rsidP="00F218A7">
+    <w:p w14:paraId="007F549C" w14:textId="77777777" w:rsidR="00CF2522" w:rsidRDefault="00CF2522" w:rsidP="00CF2522">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F218A7">
+      <w:r w:rsidRPr="00CF2522">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented AstraZeneca in its granting of exclusive commercialization rights to Plendil in China market to China Medical System for an upfront fee of US$310 million and ongoing economic sharing;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="591201B6" w14:textId="77777777" w:rsidR="00F218A7" w:rsidRDefault="00F218A7" w:rsidP="00F218A7">
+    <w:p w14:paraId="2E9A0550" w14:textId="77777777" w:rsidR="00CF2522" w:rsidRDefault="00CF2522" w:rsidP="00CF2522">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F218A7">
+      <w:r w:rsidRPr="00CF2522">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Fresenius in its acquisition of a liquid and dry hemodialysis concentrate producer;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="17568C31" w14:textId="77777777" w:rsidR="00F218A7" w:rsidRDefault="00F218A7" w:rsidP="00F218A7">
+    <w:p w14:paraId="34D1577B" w14:textId="77777777" w:rsidR="00CF2522" w:rsidRDefault="00CF2522" w:rsidP="00CF2522">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F218A7">
+      <w:r w:rsidRPr="00CF2522">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Represented an investor consortium including The Carlyle Group, FountainVest, Fosun and Primavera Capital in the </w:t>
       </w:r>
-      <w:r w:rsidRPr="00F218A7">
+      <w:r w:rsidRPr="00CF2522">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F218A7">
+      <w:r w:rsidRPr="00CF2522">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>going private</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F218A7">
+      <w:r w:rsidRPr="00CF2522">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F218A7">
+      <w:r w:rsidRPr="00CF2522">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> and back-door listing transaction of Focus Media;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F2CC850" w14:textId="77777777" w:rsidR="00F218A7" w:rsidRDefault="00F218A7" w:rsidP="00F218A7">
+    <w:p w14:paraId="4C3526B8" w14:textId="77777777" w:rsidR="00CF2522" w:rsidRDefault="00CF2522" w:rsidP="00CF2522">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F218A7">
+      <w:r w:rsidRPr="00CF2522">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Other multinational clients include Blackrock, Carl Zeiss, Chevron Corporation, Danaher, Festool GmbH, Humanetics Group, SK Global Chemical and Vale.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="596F1732" w14:textId="77777777" w:rsidR="00F218A7" w:rsidRDefault="00F218A7" w:rsidP="00F218A7">
+    <w:p w14:paraId="1FE70FC8" w14:textId="77777777" w:rsidR="00CF2522" w:rsidRDefault="00CF2522" w:rsidP="00CF2522">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F218A7">
+      <w:r w:rsidRPr="00CF2522">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Chuck has extensive experience in advising private equity funds and strategic investors in their investments in TMT (Technology, Media, and, Telecom) sectors.   Recent transactions include:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="53434484" w14:textId="77777777" w:rsidR="00F218A7" w:rsidRDefault="00F218A7" w:rsidP="00F218A7">
+    <w:p w14:paraId="5E214AB5" w14:textId="77777777" w:rsidR="00CF2522" w:rsidRDefault="00CF2522" w:rsidP="00CF2522">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F218A7">
+      <w:r w:rsidRPr="00CF2522">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Alibaba (including Alibaba Group, Alibaba Cloud and AIDC) in their US$1 billion investments into AIGC companies, including MiniMax, 01.AI;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7E46130B" w14:textId="77777777" w:rsidR="00F218A7" w:rsidRDefault="00F218A7" w:rsidP="00F218A7">
+    <w:p w14:paraId="4E463C68" w14:textId="77777777" w:rsidR="00CF2522" w:rsidRDefault="00CF2522" w:rsidP="00CF2522">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F218A7">
+      <w:r w:rsidRPr="00CF2522">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented MBK Partners in its approx. USD286 million investment (together with Mirae Asset Daewoo) into CJ CGV, a leading South Korea</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F218A7">
+      <w:r w:rsidRPr="00CF2522">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F218A7">
+      <w:r w:rsidRPr="00CF2522">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s cinema chain;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4FE8F24A" w14:textId="77777777" w:rsidR="00F218A7" w:rsidRDefault="00F218A7" w:rsidP="00F218A7">
+    <w:p w14:paraId="7E75B7A7" w14:textId="77777777" w:rsidR="00CF2522" w:rsidRDefault="00CF2522" w:rsidP="00CF2522">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F218A7">
+      <w:r w:rsidRPr="00CF2522">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Alibaba Group in its more than RMB3 billion investment in China Media Capital and its follow-on investments;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1DC2AD0D" w14:textId="77777777" w:rsidR="00F218A7" w:rsidRDefault="00F218A7" w:rsidP="00F218A7">
+    <w:p w14:paraId="5B24C428" w14:textId="77777777" w:rsidR="00CF2522" w:rsidRDefault="00CF2522" w:rsidP="00CF2522">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F218A7">
+      <w:r w:rsidRPr="00CF2522">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Alibaba Group and Yunfeng Capital in their more than $700 million investment in NetEase Cloud Music;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="33C33876" w14:textId="77777777" w:rsidR="00F218A7" w:rsidRDefault="00F218A7" w:rsidP="00F218A7">
+    <w:p w14:paraId="2565211D" w14:textId="77777777" w:rsidR="00CF2522" w:rsidRDefault="00CF2522" w:rsidP="00CF2522">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F218A7">
+      <w:r w:rsidRPr="00CF2522">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Alibaba Group in investment into Suning Sports;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7D32D4C8" w14:textId="77777777" w:rsidR="00F218A7" w:rsidRDefault="00F218A7" w:rsidP="00F218A7">
+    <w:p w14:paraId="0E8CC5DF" w14:textId="77777777" w:rsidR="00CF2522" w:rsidRDefault="00CF2522" w:rsidP="00CF2522">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F218A7">
+      <w:r w:rsidRPr="00CF2522">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Alibaba Group in investment into H Visions, a leading intelligent manufacturing solutions provider;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="59CD4A9C" w14:textId="77777777" w:rsidR="00F218A7" w:rsidRDefault="00F218A7" w:rsidP="00F218A7">
+    <w:p w14:paraId="12E4C5F5" w14:textId="77777777" w:rsidR="00CF2522" w:rsidRDefault="00CF2522" w:rsidP="00CF2522">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F218A7">
+      <w:r w:rsidRPr="00CF2522">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Alibaba Group in its joint venture formation with SAIC Motor and the formation of Banma Network Technology, a unicorn provides intelligent automobile operating system, intelligent automobile solutions and digital transportation solutions;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7D6AA8DD" w14:textId="77777777" w:rsidR="00F218A7" w:rsidRDefault="00F218A7" w:rsidP="00F218A7">
+    <w:p w14:paraId="72CC25D7" w14:textId="77777777" w:rsidR="00CF2522" w:rsidRDefault="00CF2522" w:rsidP="00CF2522">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F218A7">
+      <w:r w:rsidRPr="00CF2522">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Boyu Capital and 58.com in their investment in Vanke Service (the property management arm of Vanke Group);</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5352DA07" w14:textId="77777777" w:rsidR="00F218A7" w:rsidRDefault="00F218A7" w:rsidP="00F218A7">
+    <w:p w14:paraId="6842FAFE" w14:textId="77777777" w:rsidR="00CF2522" w:rsidRDefault="00CF2522" w:rsidP="00CF2522">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F218A7">
+      <w:r w:rsidRPr="00CF2522">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Yunfeng in its Series B investment in YITU Technology (an AI company), its Series A investment in Didi Freight (the freight logistics arm of Didi), its Series Pre-B investment in X-Epic (an EDA design house) and investment in QST (a MEMS solutions provider);</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7C1C7834" w14:textId="77777777" w:rsidR="00F218A7" w:rsidRDefault="00F218A7" w:rsidP="00F218A7">
+    <w:p w14:paraId="4C41744C" w14:textId="77777777" w:rsidR="00CF2522" w:rsidRDefault="00CF2522" w:rsidP="00CF2522">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F218A7">
+      <w:r w:rsidRPr="00CF2522">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented CR-CCT Fund as the lead investor in its Series A-2 investment in Aibee (a high-tech company focusing on the digitalization and intelligentization of offline space);</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="71649518" w14:textId="77777777" w:rsidR="00F218A7" w:rsidRDefault="00F218A7" w:rsidP="00F218A7">
+    <w:p w14:paraId="3D565582" w14:textId="77777777" w:rsidR="00CF2522" w:rsidRDefault="00CF2522" w:rsidP="00CF2522">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F218A7">
+      <w:r w:rsidRPr="00CF2522">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Ant Financial, Hundsun Electronics and China National Investment &amp; Guaranty Corporation in their joint establishment of a financial assets exchange;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="15BF9DE3" w14:textId="77777777" w:rsidR="00F218A7" w:rsidRDefault="00F218A7" w:rsidP="00F218A7">
+    <w:p w14:paraId="4BABF5AF" w14:textId="77777777" w:rsidR="00CF2522" w:rsidRDefault="00CF2522" w:rsidP="00CF2522">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F218A7">
+      <w:r w:rsidRPr="00CF2522">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Evonik VC in its investment in Haizhou New Materials (a few-layer graphene powder supplier of BYD);</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="18A55C26" w14:textId="77777777" w:rsidR="00F218A7" w:rsidRDefault="00F218A7" w:rsidP="00F218A7">
+    <w:p w14:paraId="662863C7" w14:textId="77777777" w:rsidR="00CF2522" w:rsidRDefault="00CF2522" w:rsidP="00CF2522">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F218A7">
+      <w:r w:rsidRPr="00CF2522">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Yunqi Partners in its Series Seed/Series A investments in Space (an auto driving system developer), DCM360 (a smart robotics company), Openverse (a digital intelligent collaboration solutions provider), and Gooosun (an electromechanical new energy solutions provider);</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="76298B1E" w14:textId="77777777" w:rsidR="00F218A7" w:rsidRDefault="00F218A7" w:rsidP="00F218A7">
+    <w:p w14:paraId="3650C7FE" w14:textId="77777777" w:rsidR="00CF2522" w:rsidRDefault="00CF2522" w:rsidP="00CF2522">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F218A7">
+      <w:r w:rsidRPr="00CF2522">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Next Engine (an Internet of Vehicles company) in its Series A equity financing from Tencent and follow-on equity financings.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="73407692" w14:textId="77777777" w:rsidR="00F218A7" w:rsidRDefault="00F218A7" w:rsidP="00F218A7">
+    <w:p w14:paraId="3067C469" w14:textId="77777777" w:rsidR="00CF2522" w:rsidRDefault="00CF2522" w:rsidP="00CF2522">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F218A7">
+      <w:r w:rsidRPr="00CF2522">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Chuck has extensive experience in advising private equity funds in their investments in healthcare sector. Recent transactions include:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="199BC913" w14:textId="77777777" w:rsidR="00F218A7" w:rsidRDefault="00F218A7" w:rsidP="00F218A7">
+    <w:p w14:paraId="6C01C474" w14:textId="77777777" w:rsidR="00CF2522" w:rsidRDefault="00CF2522" w:rsidP="00CF2522">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F218A7">
+      <w:r w:rsidRPr="00CF2522">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Yunfeng Capital in its more than RMB2.4 billion investment in Meinian Onehealth Healthcare (SZSE: 002044);</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D100211" w14:textId="77777777" w:rsidR="00F218A7" w:rsidRDefault="00F218A7" w:rsidP="00F218A7">
+    <w:p w14:paraId="1075B309" w14:textId="77777777" w:rsidR="00CF2522" w:rsidRDefault="00CF2522" w:rsidP="00CF2522">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F218A7">
+      <w:r w:rsidRPr="00CF2522">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Hillhouse as the lead investor in its Series A investment in Scivita Medical (a medical device company that provides minimally invasive diagnosis and treatment solutions);</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="58A65546" w14:textId="77777777" w:rsidR="00F218A7" w:rsidRDefault="00F218A7" w:rsidP="00F218A7">
+    <w:p w14:paraId="3A6DC202" w14:textId="77777777" w:rsidR="00CF2522" w:rsidRDefault="00CF2522" w:rsidP="00CF2522">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F218A7">
+      <w:r w:rsidRPr="00CF2522">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Hillhouse as the lead investor in its Series B investment in Just Biotherapeutics (now merged into Transcenta and listed on HKSE: 6628) and other biopharmaceutical companies;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="51CAF513" w14:textId="77777777" w:rsidR="00F218A7" w:rsidRDefault="00F218A7" w:rsidP="00F218A7">
+    <w:p w14:paraId="09349FF2" w14:textId="77777777" w:rsidR="00CF2522" w:rsidRDefault="00CF2522" w:rsidP="00CF2522">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F218A7">
+      <w:r w:rsidRPr="00CF2522">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Loyal Valley Capital as the lead investor in its Series B investment in Arctic Vision (an ophthalmic biotech company) and its Series C investment in Sciwind (a clinical-stage biopharmaceutical company);</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="09446D90" w14:textId="77777777" w:rsidR="00F218A7" w:rsidRDefault="00F218A7" w:rsidP="00F218A7">
+    <w:p w14:paraId="652D2AFA" w14:textId="77777777" w:rsidR="00CF2522" w:rsidRDefault="00CF2522" w:rsidP="00CF2522">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="41"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F218A7">
+      <w:r w:rsidRPr="00CF2522">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented LAV (a global biomedical venture capital firm, originally a corporate venture subsidiary of Eli Lilly) in investing in a start-up focused on the research, development, manufacturing, and commercialization of innovative gene therapies for ophthalmology;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D57A8A3" w14:textId="77777777" w:rsidR="00F218A7" w:rsidRDefault="00F218A7" w:rsidP="00F218A7">
+    <w:p w14:paraId="0B6986B6" w14:textId="77777777" w:rsidR="00CF2522" w:rsidRDefault="00CF2522" w:rsidP="00CF2522">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="42"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F218A7">
+      <w:r w:rsidRPr="00CF2522">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a buyer consortium led by China Life Healthcare Fund and SDIC Fund, in a more than RMB3.3 billion Series A financing of Shanghai United Imaging Healthcare (now listed on SSE STAR Market: 688271);</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0DD37261" w14:textId="77777777" w:rsidR="00F218A7" w:rsidRDefault="00F218A7" w:rsidP="00F218A7">
+    <w:p w14:paraId="3695551A" w14:textId="77777777" w:rsidR="00CF2522" w:rsidRDefault="00CF2522" w:rsidP="00CF2522">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="43"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F218A7">
+      <w:r w:rsidRPr="00CF2522">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Boyu in its minority equity investment in Hygeia Healthcare (now listed on HKEx; HKEX: 6078).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="40C5192F" w14:textId="77777777" w:rsidR="00F218A7" w:rsidRDefault="00F218A7" w:rsidP="00F218A7">
+    <w:p w14:paraId="5EABF77D" w14:textId="77777777" w:rsidR="00CF2522" w:rsidRDefault="00CF2522" w:rsidP="00CF2522">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F218A7">
+      <w:r w:rsidRPr="00CF2522">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Education</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C7AB732" w14:textId="77777777" w:rsidR="00F218A7" w:rsidRDefault="00F218A7" w:rsidP="00F218A7">
+    <w:p w14:paraId="5BBB6282" w14:textId="77777777" w:rsidR="00CF2522" w:rsidRDefault="00CF2522" w:rsidP="00CF2522">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="44"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F218A7">
+      <w:r w:rsidRPr="00CF2522">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>University of Montreal, Faculty of Law, LL.M.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="436DE435" w14:textId="77777777" w:rsidR="00F218A7" w:rsidRDefault="00F218A7" w:rsidP="00F218A7">
+    <w:p w14:paraId="39224CB5" w14:textId="77777777" w:rsidR="00CF2522" w:rsidRDefault="00CF2522" w:rsidP="00CF2522">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="45"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F218A7">
+      <w:r w:rsidRPr="00CF2522">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>East China University of Political Science and Law, LL.B.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24FEAD93" w14:textId="77777777" w:rsidR="00F218A7" w:rsidRDefault="00F218A7" w:rsidP="00F218A7">
+    <w:p w14:paraId="4151EDA0" w14:textId="77777777" w:rsidR="00CF2522" w:rsidRDefault="00CF2522" w:rsidP="00CF2522">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F218A7">
+      <w:r w:rsidRPr="00CF2522">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Professional Qualification</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="22D690E3" w14:textId="77777777" w:rsidR="00F218A7" w:rsidRDefault="00F218A7" w:rsidP="00F218A7">
+    <w:p w14:paraId="6198DB7B" w14:textId="77777777" w:rsidR="00CF2522" w:rsidRDefault="00CF2522" w:rsidP="00CF2522">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="46"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F218A7">
+      <w:r w:rsidRPr="00CF2522">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Admitted to practice in the PRC</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7782BE20" w14:textId="77777777" w:rsidR="00F218A7" w:rsidRDefault="00F218A7" w:rsidP="00F218A7">
+    <w:p w14:paraId="1DDCF1D2" w14:textId="77777777" w:rsidR="00CF2522" w:rsidRDefault="00CF2522" w:rsidP="00CF2522">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F218A7">
+      <w:r w:rsidRPr="00CF2522">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Professional Background</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5567FC3C" w14:textId="6DC4D7F8" w:rsidR="00686369" w:rsidRPr="00F218A7" w:rsidRDefault="00F218A7" w:rsidP="00F218A7">
+    <w:p w14:paraId="5567FC3C" w14:textId="4035D53D" w:rsidR="00686369" w:rsidRPr="00CF2522" w:rsidRDefault="00CF2522" w:rsidP="00CF2522">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="47"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F218A7">
+      <w:r w:rsidRPr="00CF2522">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Mr. Sun joined Fangda in 2014. Before joining the firm, he worked at a leading PRC boutique M&amp;A law firm for several years.</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00686369" w:rsidRPr="00F218A7" w:rsidSect="002D0826">
+    <w:sectPr w:rsidR="00686369" w:rsidRPr="00CF2522" w:rsidSect="002D0826">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1797" w:bottom="1440" w:left="1797" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="3584D350" w14:textId="77777777" w:rsidR="004167EC" w:rsidRDefault="004167EC" w:rsidP="00F57734">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="2493FDE5" w14:textId="77777777" w:rsidR="004167EC" w:rsidRDefault="004167EC" w:rsidP="00F57734">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -1894,1363 +1894,1363 @@
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="01500C16"/>
+    <w:nsid w:val="04915874"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="30D0E136"/>
+    <w:tmpl w:val="CB4CCBF2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0A6455E0"/>
+    <w:nsid w:val="07A038FD"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D5EEC396"/>
+    <w:tmpl w:val="F0405C32"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0DC44FD3"/>
+    <w:nsid w:val="0AE93EEC"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B5366C42"/>
+    <w:tmpl w:val="B43609EC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0E1C75B5"/>
+    <w:nsid w:val="0C816A5E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E3EEDA2C"/>
+    <w:tmpl w:val="775A4282"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="10956A5C"/>
+    <w:nsid w:val="1B732F0E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="74904930"/>
+    <w:tmpl w:val="DB387CEC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="16667FBE"/>
+    <w:nsid w:val="1FAF3803"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B7DADBFE"/>
+    <w:tmpl w:val="331E50F6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="18896BA1"/>
+    <w:nsid w:val="20A766F8"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="1AEAF67A"/>
+    <w:tmpl w:val="80825E46"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="18A76BA7"/>
+    <w:nsid w:val="2B1D3DC5"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="65029624"/>
+    <w:tmpl w:val="FD0ED022"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1B03714E"/>
+    <w:nsid w:val="2D0675E5"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E6E0B564"/>
+    <w:tmpl w:val="092C20BE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1D03289A"/>
+    <w:nsid w:val="2EE42B43"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="B08202D4"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="440" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="880" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1320" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1760" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2200" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2640" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3080" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3520" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="38B420ED"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="CB32D384"/>
+    <w:tmpl w:val="DAD601A0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1D690407"/>
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3B6418F1"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="49FEE19A"/>
+    <w:lvl w:ilvl="0" w:tplc="B99657A6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="510" w:hanging="226"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:sz w:val="15"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="880" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1320" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1760" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2200" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2640" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3080" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3520" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3CE96750"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="673AB004"/>
+    <w:tmpl w:val="57D4ED8C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1D71418F"/>
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="41D539EF"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="FFECC4FA"/>
+    <w:tmpl w:val="299A52E8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1E171E3D"/>
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="43456517"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A73AE36E"/>
+    <w:tmpl w:val="6ECA9DDE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1E7F1D4E"/>
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="43C21E21"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="7A22DCD6"/>
+    <w:tmpl w:val="521EAC56"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1EA96D9F"/>
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="46FB4EBA"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="486EF0A6"/>
+    <w:tmpl w:val="C220EBDE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1EEE429C"/>
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="470724B9"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="110E99DA"/>
+    <w:tmpl w:val="C97E9C34"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="202A3217"/>
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="479B5A23"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="70FE4AAE"/>
+    <w:tmpl w:val="454CD4C6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="23C02865"/>
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="49FD2682"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="90988362"/>
+    <w:tmpl w:val="6018D0FA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2DA66ED7"/>
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="50324A10"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="84786FB8"/>
+    <w:tmpl w:val="15A83AE6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-[...113 lines deleted...]
-    <w:nsid w:val="2FFD4453"/>
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="52B40DD1"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="30522EFE"/>
+    <w:tmpl w:val="137A87D2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="30445912"/>
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="52F66E9F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F71E01B8"/>
+    <w:tmpl w:val="8D3A5608"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="306A00A1"/>
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="593A3F6A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E0804C58"/>
+    <w:tmpl w:val="C832DC96"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="307B0A64"/>
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="59E72B41"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="24FEA820"/>
+    <w:tmpl w:val="424229BE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="34196580"/>
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5CE90E87"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="8D00A990"/>
+    <w:tmpl w:val="6CFC7FDC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="373E742F"/>
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5D93191F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="5D46DD08"/>
+    <w:tmpl w:val="3DC4DCF0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="388B7AC3"/>
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5E1043FF"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="303E287A"/>
+    <w:tmpl w:val="9916702C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
-[...114 lines deleted...]
-  </w:abstractNum>
   <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3E6C7690"/>
+    <w:nsid w:val="5EAE12DC"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="902A2A26"/>
+    <w:tmpl w:val="29167D26"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="407515C6"/>
+    <w:nsid w:val="61221760"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="5A26D52A"/>
+    <w:tmpl w:val="1C8A2FAE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="41AF2809"/>
+    <w:nsid w:val="612A445A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="8D72CA6A"/>
+    <w:tmpl w:val="A7527CF4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="442D3EA5"/>
+    <w:nsid w:val="625231F7"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="516E6B80"/>
+    <w:tmpl w:val="40068408"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="45CE43C2"/>
+    <w:nsid w:val="63033C58"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B540DE80"/>
+    <w:tmpl w:val="FD320366"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4E892AA4"/>
+    <w:nsid w:val="6357581C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="67A6ED1E"/>
+    <w:tmpl w:val="0F86CA9A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="50631F65"/>
+    <w:nsid w:val="67602716"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="83909E88"/>
+    <w:tmpl w:val="1736D9F2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="50ED4EB9"/>
+    <w:nsid w:val="677C5FCE"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="7606230A"/>
+    <w:tmpl w:val="50AC3CE4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="58922FCA"/>
+    <w:nsid w:val="6C4A243F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="0F86E0EA"/>
+    <w:tmpl w:val="CE6E06F0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="58E873CF"/>
+    <w:nsid w:val="6CAB21C6"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="8786831A"/>
+    <w:tmpl w:val="7FD698DC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="592405D7"/>
+    <w:nsid w:val="6E655AC8"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="673AB004"/>
+    <w:tmpl w:val="D8829056"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5D7A49A9"/>
+    <w:nsid w:val="6F3065DB"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="312CB4DA"/>
+    <w:tmpl w:val="7C542AC4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="68C2277F"/>
+    <w:nsid w:val="70565DE7"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="7FC662DA"/>
+    <w:tmpl w:val="515EDAFA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6DF50FFB"/>
+    <w:nsid w:val="738B7122"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D41EFEBC"/>
+    <w:tmpl w:val="93B02AB6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6F1F49CA"/>
+    <w:nsid w:val="746879B6"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B61009A4"/>
+    <w:tmpl w:val="0EE6D3A4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="43" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6FA71C0B"/>
+    <w:nsid w:val="78215547"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="07B64DDC"/>
+    <w:tmpl w:val="94C6F490"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="44" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="71D961F1"/>
+    <w:nsid w:val="7A612159"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="588C8300"/>
+    <w:tmpl w:val="62AA6FEA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="45" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="797A1A77"/>
+    <w:nsid w:val="7C831436"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="3990D242"/>
+    <w:tmpl w:val="698C8D84"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="46" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7E6E120E"/>
+    <w:nsid w:val="7E863643"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B4686686"/>
+    <w:tmpl w:val="D8829056"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
-    <w:abstractNumId w:val="19"/>
+    <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="2">
-    <w:abstractNumId w:val="27"/>
+    <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="4">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="42"/>
+  </w:num>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="11">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="12">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="35"/>
+  </w:num>
+  <w:num w:numId="14">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="15">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="16">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="17">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="18">
+    <w:abstractNumId w:val="36"/>
+  </w:num>
+  <w:num w:numId="19">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="20">
+    <w:abstractNumId w:val="40"/>
+  </w:num>
+  <w:num w:numId="21">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="22">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="23">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="24">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="25">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="26">
+    <w:abstractNumId w:val="44"/>
+  </w:num>
+  <w:num w:numId="27">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="28">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="29">
+    <w:abstractNumId w:val="34"/>
+  </w:num>
+  <w:num w:numId="30">
+    <w:abstractNumId w:val="32"/>
+  </w:num>
+  <w:num w:numId="31">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="32">
+    <w:abstractNumId w:val="43"/>
+  </w:num>
+  <w:num w:numId="33">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="34">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="35">
     <w:abstractNumId w:val="25"/>
   </w:num>
-  <w:num w:numId="5">
-    <w:abstractNumId w:val="2"/>
+  <w:num w:numId="36">
+    <w:abstractNumId w:val="21"/>
   </w:num>
-  <w:num w:numId="6">
+  <w:num w:numId="37">
+    <w:abstractNumId w:val="41"/>
+  </w:num>
+  <w:num w:numId="38">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="39">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="40">
+    <w:abstractNumId w:val="45"/>
+  </w:num>
+  <w:num w:numId="41">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="42">
+    <w:abstractNumId w:val="39"/>
+  </w:num>
+  <w:num w:numId="43">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="44">
+    <w:abstractNumId w:val="37"/>
+  </w:num>
+  <w:num w:numId="45">
     <w:abstractNumId w:val="33"/>
   </w:num>
-  <w:num w:numId="7">
-[...77 lines deleted...]
-  <w:num w:numId="33">
+  <w:num w:numId="46">
     <w:abstractNumId w:val="46"/>
   </w:num>
-  <w:num w:numId="34">
-[...35 lines deleted...]
-  <w:num w:numId="46">
+  <w:num w:numId="47">
     <w:abstractNumId w:val="38"/>
-  </w:num>
-[...1 lines deleted...]
-    <w:abstractNumId w:val="10"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
@@ -3370,71 +3370,71 @@
     <w:rsid w:val="009465FB"/>
     <w:rsid w:val="0095781F"/>
     <w:rsid w:val="009A4D0D"/>
     <w:rsid w:val="009A711A"/>
     <w:rsid w:val="009B27AE"/>
     <w:rsid w:val="009D6108"/>
     <w:rsid w:val="009E20C4"/>
     <w:rsid w:val="00A002B6"/>
     <w:rsid w:val="00A1252B"/>
     <w:rsid w:val="00A1585C"/>
     <w:rsid w:val="00A41685"/>
     <w:rsid w:val="00A64BF0"/>
     <w:rsid w:val="00A81B38"/>
     <w:rsid w:val="00B05840"/>
     <w:rsid w:val="00B37E04"/>
     <w:rsid w:val="00B557D1"/>
     <w:rsid w:val="00B62E87"/>
     <w:rsid w:val="00B670A2"/>
     <w:rsid w:val="00B86E39"/>
     <w:rsid w:val="00BB071E"/>
     <w:rsid w:val="00BB2601"/>
     <w:rsid w:val="00C0316A"/>
     <w:rsid w:val="00C24D79"/>
     <w:rsid w:val="00CD0348"/>
     <w:rsid w:val="00CF1C9C"/>
+    <w:rsid w:val="00CF2522"/>
     <w:rsid w:val="00D1552C"/>
     <w:rsid w:val="00D2284D"/>
     <w:rsid w:val="00D45AF6"/>
     <w:rsid w:val="00D632AE"/>
     <w:rsid w:val="00D925CA"/>
     <w:rsid w:val="00DA428A"/>
     <w:rsid w:val="00DA626A"/>
     <w:rsid w:val="00DD484D"/>
     <w:rsid w:val="00DF04DF"/>
     <w:rsid w:val="00E34189"/>
     <w:rsid w:val="00E418B1"/>
     <w:rsid w:val="00E44063"/>
     <w:rsid w:val="00E61128"/>
     <w:rsid w:val="00E70303"/>
     <w:rsid w:val="00E73B54"/>
     <w:rsid w:val="00E7710E"/>
     <w:rsid w:val="00E94C0A"/>
     <w:rsid w:val="00EB2910"/>
     <w:rsid w:val="00EF7E90"/>
     <w:rsid w:val="00F07BEB"/>
-    <w:rsid w:val="00F218A7"/>
     <w:rsid w:val="00F51C68"/>
     <w:rsid w:val="00F57734"/>
     <w:rsid w:val="00F80A79"/>
     <w:rsid w:val="00F96E7C"/>
     <w:rsid w:val="00F97256"/>
     <w:rsid w:val="00FA3B60"/>
     <w:rsid w:val="00FB5CEE"/>
     <w:rsid w:val="00FC7C78"/>
     <w:rsid w:val="00FE037C"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="zh-CN"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
@@ -4484,61 +4484,61 @@
     <w:rsid w:val="00F57734"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af4">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0065437B"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af5">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00F218A7"/>
+    <w:rsid w:val="00CF2522"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af6">
     <w:name w:val="正文文本 字符"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="af5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00F218A7"/>
+    <w:rsid w:val="00CF2522"/>
     <w:rPr>
       <w:sz w:val="21"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 主题​​">
@@ -4822,51 +4822,51 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{89125CD0-0825-48A8-B822-5B9FC4CC3184}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C7812DBD-C45A-453A-9A63-02C92993CB06}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>1310</Words>
   <Characters>7468</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>62</Lines>
   <Paragraphs>17</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>8761</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>