--- v1 (2026-08-04)
+++ v2 (2026-10-28)
@@ -36,189 +36,189 @@
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5485"/>
         <w:gridCol w:w="2836"/>
       </w:tblGrid>
       <w:tr w:rsidR="0049405C" w:rsidRPr="00C24D79" w14:paraId="76EB2C64" w14:textId="77777777" w:rsidTr="00E70303">
         <w:trPr>
           <w:trHeight w:val="3267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5485" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="271D78"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C4F11E8" w14:textId="3EFACF3E" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00CF2522" w:rsidP="00CF2522">
+          <w:p w14:paraId="2C4F11E8" w14:textId="7C2D7A2D" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="002F6014" w:rsidP="002F6014">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="xingming"/>
             <w:bookmarkStart w:id="1" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="1"/>
-            <w:r w:rsidRPr="00CF2522">
+            <w:r w:rsidRPr="002F6014">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>CHUCK SUN</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
-          <w:p w14:paraId="706EB16B" w14:textId="36ED4ED2" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00CF2522" w:rsidP="00CF2522">
+          <w:p w14:paraId="706EB16B" w14:textId="77B5186A" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="002F6014" w:rsidP="002F6014">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="didian"/>
-            <w:r w:rsidRPr="00CF2522">
+            <w:r w:rsidRPr="002F6014">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Partner</w:t>
             </w:r>
-            <w:r w:rsidRPr="00CF2522">
+            <w:r w:rsidRPr="002F6014">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>·</w:t>
             </w:r>
-            <w:r w:rsidRPr="00CF2522">
+            <w:r w:rsidRPr="002F6014">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Shanghai</w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
-          <w:p w14:paraId="6199424A" w14:textId="48F5AB33" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00CF2522" w:rsidP="00CF2522">
+          <w:p w14:paraId="6199424A" w14:textId="79769550" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="002F6014" w:rsidP="002F6014">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="dianhua"/>
-            <w:r w:rsidRPr="00CF2522">
+            <w:r w:rsidRPr="002F6014">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">+86 21 2208 1024 </w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
-          <w:p w14:paraId="4F910ACA" w14:textId="13B5A65C" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00CF2522" w:rsidP="00CF2522">
+          <w:p w14:paraId="4F910ACA" w14:textId="554B132D" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="002F6014" w:rsidP="002F6014">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="youxiang"/>
-            <w:r w:rsidRPr="00CF2522">
+            <w:r w:rsidRPr="002F6014">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>chuck.sun@fangdalaw.com</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="22DBA835" w14:textId="677EAC48" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00F96E7C" w:rsidP="00860F89">
             <w:pPr>
               <w:ind w:leftChars="-52" w:left="-109"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C24D79">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:color w:val="545551"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D24C6CB" w14:textId="43EA56C5" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00CF2522" w:rsidP="002932C9">
+          <w:p w14:paraId="2D24C6CB" w14:textId="587DFECF" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="002F6014" w:rsidP="002932C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="tupian"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="100F8EB9" wp14:editId="5865A8FF">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="74A52DE0" wp14:editId="34D3E4EA">
                   <wp:extent cx="1651000" cy="2142519"/>
                   <wp:effectExtent l="0" t="0" r="6350" b="0"/>
                   <wp:docPr id="1" name="图片 1"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
@@ -258,60 +258,60 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C063291" w14:textId="5DC9D94D" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="002375A9" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C24D79">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>PRACTICE AREAS</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C1ACACA" w14:textId="3ABBE14D" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="00CF2522" w:rsidP="007177F3">
+          <w:p w14:paraId="3C1ACACA" w14:textId="3C2B7B97" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="002F6014" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="zhiyelingyu"/>
-            <w:r w:rsidRPr="00CF2522">
+            <w:r w:rsidRPr="002F6014">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>MR. SUN SPECIALIZES IN M&amp;A, PRIVATE EQUITY, VENTURE CAPITAL, OUTBOUND INVESTMENT AND FOREIGN DIRECT INVESTMENT.</w:t>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F19AE4C" w14:textId="19A41B01" w:rsidR="00451233" w:rsidRPr="00C24D79" w:rsidRDefault="00F80A79" w:rsidP="00DA428A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C24D79">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
           <w:noProof/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
@@ -371,51 +371,51 @@
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:roundrect w14:anchorId="053823F2" id="圆角矩形 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:-6.2pt;margin-top:-12.6pt;width:4.55pt;height:3.6pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDc1SqFegIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2yAQfp+0/wHxvtqO+mON4lRRqk6T&#10;qrZqO/WZYIiRMMeAxMn++h3gOG1X7WHaCwbu7ru7z98xu9p1mmyF8wpMTauTkhJhODTKrGv64/nm&#10;y1dKfGCmYRqMqOleeHo1//xp1tupmEALuhGOIIjx097WtA3BTovC81Z0zJ+AFQaNElzHAh7dumgc&#10;6xG908WkLM+LHlxjHXDhPd5eZyOdJ3wpBQ/3UnoRiK4p1hbS6tK6imsxn7Hp2jHbKj6Uwf6hio4p&#10;g0lHqGsWGNk49QdUp7gDDzKccOgKkFJxkXrAbqryXTdPLbMi9YLkeDvS5P8fLL/bPtkHhzT01k89&#10;bmMXO+m6+MX6yC6RtR/JErtAOF6eXZyXyChHy+nZRXUZqSyOodb58E1AR+Kmpg42pnnE35FYYttb&#10;H7L/wS+m86BVc6O0TocoAbHUjmwZ/rzVuhoyvPHSJvoaiFEZMN4Ux2bSLuy1iH7aPApJVIPlT1Ih&#10;SWfHJIxzYUKVTS1rRM5dnZXYaoYfI1K3CTAiS8w/Yg8Abxs4YGeYwT+GiiTTMbj8W2E5eIxImcGE&#10;MbhTBtxHABq7GjJn/wNJmZrI0gqa/YMjDvKQeMtvFP67W+bDA3M4Ffi3cdLDPS5SQ19TGHaUtOB+&#10;fXQf/VGsaKWkxymrqf+5YU5Qor8blPFldXoaxzIdUEYTPLjXltVri9l0S0AtVPimWJ620T/ow1Y6&#10;6F7wQVjErGhihmPumvLgDodlyNOPTwoXi0Vyw1G0LNyaJ8sjeGQ1yvJ598KcHQQcUPd3cJhINn0n&#10;4ewbIw0sNgGkSvo+8jrwjWOchDM8OfGdeH1OXseHcf4bAAD//wMAUEsDBBQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NT8JAEL2b+B82Y+KtbCliSOmWGIgkKBdQPC/d&#10;sW3cna3dBeq/dzjpZTKT9+Z9FIvBWXHGPrSeFIxHKQikypuWagXvb8/JDESImoy2nlDBDwZYlLc3&#10;hc6Nv9AOz/tYCxahkGsFTYxdLmWoGnQ6jHyHxNin752OfPa1NL2+sLizMkvTR+l0S+zQ6A6XDVZf&#10;+5NTsF4edttDu9l8b6cr+5rpjxdbr5W6vxtWcx5PcxARh/j3AdcOnB9KDnb0JzJBWAXJOHtgKi/Z&#10;NAPBjGQyAXG8IrMUZFnI/z3KXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDc1SqFegIA&#10;AGAFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="white [3212]" stroked="f" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6200E2A8" w14:textId="77777777" w:rsidR="00CF2522" w:rsidRDefault="000E0C86" w:rsidP="00B670A2">
+    <w:p w14:paraId="1A8564BA" w14:textId="77777777" w:rsidR="002F6014" w:rsidRDefault="000E0C86" w:rsidP="00B670A2">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C24D79">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="545551"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E0DC835" wp14:editId="24238D24">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2512</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4508</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5271826" cy="0"/>
@@ -456,1247 +456,1247 @@
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:line w14:anchorId="3D0BA0F8" id="直接连接符 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".2pt,.35pt" to="415.3pt,.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKOATlvwEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+wYWFYYcXpo0V2K&#10;rdhH74pMxQL0BUmLnX8/ik7cohsGbNhFMCW+x/dIens7WcOOEJP2ruPrVc0ZOOl77Q4d//7t4fqG&#10;s5SF64XxDjp+gsRvd1fvtmNoofGDNz1EhiQutWPo+JBzaKsqyQGsSCsfwOGj8tGKjGE8VH0UI7Jb&#10;UzV1valGH/sQvYSU8PZ+fuQ74lcKZP6sVILMTMdRW6Yz0rkvZ7XbivYQRRi0PMsQ/6DCCu2w6EJ1&#10;L7JgP6L+hcpqGX3yKq+kt5VXSksgD+hmXb9x83UQAcgLNieFpU3p/9HKT8c79xSxDWNIbQpPsbiY&#10;VLRMGR2ecabkC5Wyidp2WtoGU2YSL983H9Y3zYYzeXmrZopCFWLKH8FbVj46brQrjkQrjo8pY1lM&#10;vaSUa+PKmbzR/YM2hoJ42N+ZyI6izLBu6g2NDYGv0jAq0OrFBX3lk4GZ9gsopntUO/uhBYOFVkgJ&#10;Lq/LOhATZheYQgkLsCbdfwSe8wsUaPn+BrwgqLJ3eQFb7Xz8XfU8XSSrOf/Sgdl3acHe9yeaL7UG&#10;t4gcnje+rOnrmOAv/+XuJwAAAP//AwBQSwMEFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FvwjAMhe+T9h8iT+I20g3WQWmK0IALh0kDhLRb2nhttcapmgCFX485bRdL&#10;T+/5+XM6720jTtj52pGCl2EEAqlwpqZSwX63fp6A8EGT0Y0jVHBBD/Ps8SHViXFn+sLTNpSCS8gn&#10;WkEVQptI6YsKrfZD1yKx9+M6qwPLrpSm02cut418jaJYWl0TX6h0ix8VFr/bo1WwO1x7uTl8LvK4&#10;3o+m39PV2/q6Umrw1C9nPBYzEAH78LcB9x+YHzIGy92RjBeNgjHnFLyDYG8yimIQ+V3KLJX/+bMb&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEo4BOW/AQAA3wMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAAAAAAAAAAAA&#10;AAAAGQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" strokecolor="#002060" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4456495A" w14:textId="77777777" w:rsidR="00CF2522" w:rsidRDefault="00CF2522" w:rsidP="00CF2522">
+    <w:p w14:paraId="27C4C91A" w14:textId="77777777" w:rsidR="002F6014" w:rsidRDefault="002F6014" w:rsidP="002F6014">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CF2522">
+      <w:r w:rsidRPr="002F6014">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>REPRESENTATIVE MATTERS AND CASES</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="344E0F45" w14:textId="77777777" w:rsidR="00CF2522" w:rsidRDefault="00CF2522" w:rsidP="00CF2522">
+    <w:p w14:paraId="216EB920" w14:textId="77777777" w:rsidR="002F6014" w:rsidRDefault="002F6014" w:rsidP="002F6014">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CF2522">
+      <w:r w:rsidRPr="002F6014">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Chuck has advised several PRC clients in their outbound investments in semiconductor, renewable energy (carbon neutrality) and automobile parts sectors.  Recent transactions include:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F29A552" w14:textId="77777777" w:rsidR="00CF2522" w:rsidRDefault="00CF2522" w:rsidP="00CF2522">
+    <w:p w14:paraId="37A25BC4" w14:textId="77777777" w:rsidR="002F6014" w:rsidRDefault="002F6014" w:rsidP="002F6014">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CF2522">
+      <w:r w:rsidRPr="002F6014">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a buyer consortium led by Shanghai Wanye Enterprises (SSE: 600641), in its approximately US$398 million acquisition of Compart Systems from Platinum Equity;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="001C3882" w14:textId="77777777" w:rsidR="00CF2522" w:rsidRDefault="00CF2522" w:rsidP="00CF2522">
+    <w:p w14:paraId="7EA8FA18" w14:textId="77777777" w:rsidR="002F6014" w:rsidRDefault="002F6014" w:rsidP="002F6014">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CF2522">
+      <w:r w:rsidRPr="002F6014">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a buyer consortium led by Envision Group, one of the 50 smartest companies in 2019 as selected by MIT Technology Review, as the global deal counsel, in its simultaneous leveraged acquisition of 75% of electric battery operations and production facilities (located in Japan, UK and US) from Nissan Motor Co., Ltd. (Nissan), and 100% of NEC Energy Devices, Ltd. (located in Japan) from NEC Corporation, its subsequent formation of a resulting joint venture (Envision AESC) with Nissan, and the equity financing of Envision AESC from Primavera, Sequoia and Envision Group;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="407923BC" w14:textId="77777777" w:rsidR="00CF2522" w:rsidRDefault="00CF2522" w:rsidP="00CF2522">
+    <w:p w14:paraId="778BF297" w14:textId="77777777" w:rsidR="002F6014" w:rsidRDefault="002F6014" w:rsidP="002F6014">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CF2522">
+      <w:r w:rsidRPr="002F6014">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Weifu High-Technology Group Co., Ltd. (SZSE: 000581) in its approximately EUR60 million acquisition of the entire vacuum and hydraulic pump business in Italy and China from Robert Bosch GmbH.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="666915BE" w14:textId="77777777" w:rsidR="00CF2522" w:rsidRDefault="00CF2522" w:rsidP="00CF2522">
+    <w:p w14:paraId="23D302FB" w14:textId="77777777" w:rsidR="002F6014" w:rsidRDefault="002F6014" w:rsidP="002F6014">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CF2522">
+      <w:r w:rsidRPr="002F6014">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Chuck has advised multinational clients and strategic investors in their acquisitions, joint ventures and investments in interactive entertainment, automobile parts, consumer, semiconductor, logistics, healthcare and hospitality sectors.  Recent transactions include:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="04057400" w14:textId="77777777" w:rsidR="00CF2522" w:rsidRDefault="00CF2522" w:rsidP="00CF2522">
+    <w:p w14:paraId="190B71A5" w14:textId="77777777" w:rsidR="002F6014" w:rsidRDefault="002F6014" w:rsidP="002F6014">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CF2522">
+      <w:r w:rsidRPr="002F6014">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Zynga Inc. (now part of Take-Two (NASDAQ: TTWO)), a global leader in interactive entertainment, as its PRC counsel in its acquisition of StarLark, a developer of the fast-growing and second largest mobile golf game in the world, Golf Rival, from Betta Games for a total purchase price of approximately US$525 million in cash and stock;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2321CC88" w14:textId="77777777" w:rsidR="00CF2522" w:rsidRDefault="00CF2522" w:rsidP="00CF2522">
+    <w:p w14:paraId="7A98308A" w14:textId="77777777" w:rsidR="002F6014" w:rsidRDefault="002F6014" w:rsidP="002F6014">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CF2522">
+      <w:r w:rsidRPr="002F6014">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Weifu High-Technology Group Co., Ltd. (SZSE: 000581) in its formation of a RMB 440 million joint venture with Bosch Rexroth;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="35EF70A7" w14:textId="77777777" w:rsidR="00CF2522" w:rsidRDefault="00CF2522" w:rsidP="00CF2522">
+    <w:p w14:paraId="20E67929" w14:textId="77777777" w:rsidR="002F6014" w:rsidRDefault="002F6014" w:rsidP="002F6014">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CF2522">
+      <w:r w:rsidRPr="002F6014">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Nayuki Holdings Limited (HKEX:2150) in its RMB525 million acquisition of the majority stake of LELECHA;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="476F0FE8" w14:textId="77777777" w:rsidR="00CF2522" w:rsidRDefault="00CF2522" w:rsidP="00CF2522">
+    <w:p w14:paraId="67DB1E71" w14:textId="77777777" w:rsidR="002F6014" w:rsidRDefault="002F6014" w:rsidP="002F6014">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CF2522">
+      <w:r w:rsidRPr="002F6014">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented FrieslandCampina in its sale of an infant-formula factory in China to Yili Group (SSE：600887);</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F23F9E5" w14:textId="77777777" w:rsidR="00CF2522" w:rsidRDefault="00CF2522" w:rsidP="00CF2522">
+    <w:p w14:paraId="0C69EA35" w14:textId="77777777" w:rsidR="002F6014" w:rsidRDefault="002F6014" w:rsidP="002F6014">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CF2522">
+      <w:r w:rsidRPr="002F6014">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented LANXESS in its sale of Urethane Systems business to Japanese UBE Corporation for EUR460 million;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="07C4291D" w14:textId="77777777" w:rsidR="00CF2522" w:rsidRDefault="00CF2522" w:rsidP="00CF2522">
+    <w:p w14:paraId="776C1FC2" w14:textId="77777777" w:rsidR="002F6014" w:rsidRDefault="002F6014" w:rsidP="002F6014">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CF2522">
+      <w:r w:rsidRPr="002F6014">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Swire Beverage, a subsidiary of Swire Pacific (HKEX: 00019), in its acquisition of equity interests in the bottling operations from The Coca-Cola Company;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="35513BF4" w14:textId="77777777" w:rsidR="00CF2522" w:rsidRDefault="00CF2522" w:rsidP="00CF2522">
+    <w:p w14:paraId="4CD41D2F" w14:textId="77777777" w:rsidR="002F6014" w:rsidRDefault="002F6014" w:rsidP="002F6014">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CF2522">
+      <w:r w:rsidRPr="002F6014">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a buyer consortium led by Standard Chartered Private Equity (now Affirma Capital) in its leveraged buyout of Siyanli, a nationwide high-end beauty franchise business, for more than US$200 million, its trade sale of majority interests in Siyanli to a group of private equity investors and minority interests in Siyanli to CHJ Jewelry (SZSE: 002345) in a share swap (aborted) and its trade sale to MBK Partners;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4475C0E5" w14:textId="77777777" w:rsidR="00CF2522" w:rsidRDefault="00CF2522" w:rsidP="00CF2522">
+    <w:p w14:paraId="10CDF584" w14:textId="77777777" w:rsidR="002F6014" w:rsidRDefault="002F6014" w:rsidP="002F6014">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CF2522">
+      <w:r w:rsidRPr="002F6014">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented PSA (now merged into Stellantis) in its various joint-venture business in China, including a potential alliance with a leading PRC auto manufacturer; and the PRC aspects of its global merger with FCA;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5EDC6BA2" w14:textId="77777777" w:rsidR="00CF2522" w:rsidRDefault="00CF2522" w:rsidP="00CF2522">
+    <w:p w14:paraId="06A2523C" w14:textId="77777777" w:rsidR="002F6014" w:rsidRDefault="002F6014" w:rsidP="002F6014">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CF2522">
+      <w:r w:rsidRPr="002F6014">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Paccar Inc. in its contemplated investment into a leading heavy-duty vehicle company in China;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7993D54E" w14:textId="77777777" w:rsidR="00CF2522" w:rsidRDefault="00CF2522" w:rsidP="00CF2522">
+    <w:p w14:paraId="2DACE563" w14:textId="77777777" w:rsidR="002F6014" w:rsidRDefault="002F6014" w:rsidP="002F6014">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CF2522">
+      <w:r w:rsidRPr="002F6014">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented PDSTI (Shanghai Pudong Science And Technology Investment Co., Ltd.) and Shanghai Semiconductor Equipment Material Industry Investment Fund in their several outbound investments, Sino-foreign joint venture formation and minority investments in semiconductor sector;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="369A831D" w14:textId="77777777" w:rsidR="00CF2522" w:rsidRDefault="00CF2522" w:rsidP="00CF2522">
+    <w:p w14:paraId="58F48393" w14:textId="77777777" w:rsidR="002F6014" w:rsidRDefault="002F6014" w:rsidP="002F6014">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CF2522">
+      <w:r w:rsidRPr="002F6014">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Cainiao Network (the logistics arm of Alibaba Group) in its strategic investments in Shanghai KXTX Supply Chain and its approximately US$200 million strategic investments in Baotong Inc. (the logistics arm of Baozun Inc. (NASDAQ: BZUN and HKEX: 9991);</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="114AB02F" w14:textId="77777777" w:rsidR="00CF2522" w:rsidRDefault="00CF2522" w:rsidP="00CF2522">
+    <w:p w14:paraId="6133B60E" w14:textId="77777777" w:rsidR="002F6014" w:rsidRDefault="002F6014" w:rsidP="002F6014">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CF2522">
+      <w:r w:rsidRPr="002F6014">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Alibaba</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CF2522">
+      <w:r w:rsidRPr="002F6014">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CF2522">
+      <w:r w:rsidRPr="002F6014">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">s DingTalk in its acquisition of </w:t>
       </w:r>
-      <w:r w:rsidRPr="00CF2522">
+      <w:r w:rsidRPr="002F6014">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CF2522">
+      <w:r w:rsidRPr="002F6014">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Wolai</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CF2522">
+      <w:r w:rsidRPr="002F6014">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CF2522">
+      <w:r w:rsidRPr="002F6014">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>, a collaborative office start-up;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="007F549C" w14:textId="77777777" w:rsidR="00CF2522" w:rsidRDefault="00CF2522" w:rsidP="00CF2522">
+    <w:p w14:paraId="040F82F2" w14:textId="77777777" w:rsidR="002F6014" w:rsidRDefault="002F6014" w:rsidP="002F6014">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CF2522">
+      <w:r w:rsidRPr="002F6014">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented AstraZeneca in its granting of exclusive commercialization rights to Plendil in China market to China Medical System for an upfront fee of US$310 million and ongoing economic sharing;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E9A0550" w14:textId="77777777" w:rsidR="00CF2522" w:rsidRDefault="00CF2522" w:rsidP="00CF2522">
+    <w:p w14:paraId="7299331B" w14:textId="77777777" w:rsidR="002F6014" w:rsidRDefault="002F6014" w:rsidP="002F6014">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CF2522">
+      <w:r w:rsidRPr="002F6014">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Fresenius in its acquisition of a liquid and dry hemodialysis concentrate producer;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="34D1577B" w14:textId="77777777" w:rsidR="00CF2522" w:rsidRDefault="00CF2522" w:rsidP="00CF2522">
+    <w:p w14:paraId="4805305E" w14:textId="77777777" w:rsidR="002F6014" w:rsidRDefault="002F6014" w:rsidP="002F6014">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CF2522">
+      <w:r w:rsidRPr="002F6014">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Represented an investor consortium including The Carlyle Group, FountainVest, Fosun and Primavera Capital in the </w:t>
       </w:r>
-      <w:r w:rsidRPr="00CF2522">
+      <w:r w:rsidRPr="002F6014">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CF2522">
+      <w:r w:rsidRPr="002F6014">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>going private</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CF2522">
+      <w:r w:rsidRPr="002F6014">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CF2522">
+      <w:r w:rsidRPr="002F6014">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> and back-door listing transaction of Focus Media;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C3526B8" w14:textId="77777777" w:rsidR="00CF2522" w:rsidRDefault="00CF2522" w:rsidP="00CF2522">
+    <w:p w14:paraId="41B74E0A" w14:textId="77777777" w:rsidR="002F6014" w:rsidRDefault="002F6014" w:rsidP="002F6014">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CF2522">
+      <w:r w:rsidRPr="002F6014">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Other multinational clients include Blackrock, Carl Zeiss, Chevron Corporation, Danaher, Festool GmbH, Humanetics Group, SK Global Chemical and Vale.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1FE70FC8" w14:textId="77777777" w:rsidR="00CF2522" w:rsidRDefault="00CF2522" w:rsidP="00CF2522">
+    <w:p w14:paraId="09DAA333" w14:textId="77777777" w:rsidR="002F6014" w:rsidRDefault="002F6014" w:rsidP="002F6014">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CF2522">
+      <w:r w:rsidRPr="002F6014">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Chuck has extensive experience in advising private equity funds and strategic investors in their investments in TMT (Technology, Media, and, Telecom) sectors.   Recent transactions include:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E214AB5" w14:textId="77777777" w:rsidR="00CF2522" w:rsidRDefault="00CF2522" w:rsidP="00CF2522">
+    <w:p w14:paraId="500481E8" w14:textId="77777777" w:rsidR="002F6014" w:rsidRDefault="002F6014" w:rsidP="002F6014">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CF2522">
+      <w:r w:rsidRPr="002F6014">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Alibaba (including Alibaba Group, Alibaba Cloud and AIDC) in their US$1 billion investments into AIGC companies, including MiniMax, 01.AI;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4E463C68" w14:textId="77777777" w:rsidR="00CF2522" w:rsidRDefault="00CF2522" w:rsidP="00CF2522">
+    <w:p w14:paraId="5EEFFE1A" w14:textId="77777777" w:rsidR="002F6014" w:rsidRDefault="002F6014" w:rsidP="002F6014">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CF2522">
+      <w:r w:rsidRPr="002F6014">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented MBK Partners in its approx. USD286 million investment (together with Mirae Asset Daewoo) into CJ CGV, a leading South Korea</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CF2522">
+      <w:r w:rsidRPr="002F6014">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CF2522">
+      <w:r w:rsidRPr="002F6014">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s cinema chain;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7E75B7A7" w14:textId="77777777" w:rsidR="00CF2522" w:rsidRDefault="00CF2522" w:rsidP="00CF2522">
+    <w:p w14:paraId="2B61FDBD" w14:textId="77777777" w:rsidR="002F6014" w:rsidRDefault="002F6014" w:rsidP="002F6014">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CF2522">
+      <w:r w:rsidRPr="002F6014">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Alibaba Group in its more than RMB3 billion investment in China Media Capital and its follow-on investments;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B24C428" w14:textId="77777777" w:rsidR="00CF2522" w:rsidRDefault="00CF2522" w:rsidP="00CF2522">
+    <w:p w14:paraId="7105CBA8" w14:textId="77777777" w:rsidR="002F6014" w:rsidRDefault="002F6014" w:rsidP="002F6014">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CF2522">
+      <w:r w:rsidRPr="002F6014">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Alibaba Group and Yunfeng Capital in their more than $700 million investment in NetEase Cloud Music;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2565211D" w14:textId="77777777" w:rsidR="00CF2522" w:rsidRDefault="00CF2522" w:rsidP="00CF2522">
+    <w:p w14:paraId="74157529" w14:textId="77777777" w:rsidR="002F6014" w:rsidRDefault="002F6014" w:rsidP="002F6014">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CF2522">
+      <w:r w:rsidRPr="002F6014">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Alibaba Group in investment into Suning Sports;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0E8CC5DF" w14:textId="77777777" w:rsidR="00CF2522" w:rsidRDefault="00CF2522" w:rsidP="00CF2522">
+    <w:p w14:paraId="20D575D5" w14:textId="77777777" w:rsidR="002F6014" w:rsidRDefault="002F6014" w:rsidP="002F6014">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CF2522">
+      <w:r w:rsidRPr="002F6014">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Alibaba Group in investment into H Visions, a leading intelligent manufacturing solutions provider;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="12E4C5F5" w14:textId="77777777" w:rsidR="00CF2522" w:rsidRDefault="00CF2522" w:rsidP="00CF2522">
+    <w:p w14:paraId="189C293A" w14:textId="77777777" w:rsidR="002F6014" w:rsidRDefault="002F6014" w:rsidP="002F6014">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CF2522">
+      <w:r w:rsidRPr="002F6014">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Alibaba Group in its joint venture formation with SAIC Motor and the formation of Banma Network Technology, a unicorn provides intelligent automobile operating system, intelligent automobile solutions and digital transportation solutions;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="72CC25D7" w14:textId="77777777" w:rsidR="00CF2522" w:rsidRDefault="00CF2522" w:rsidP="00CF2522">
+    <w:p w14:paraId="71562D49" w14:textId="77777777" w:rsidR="002F6014" w:rsidRDefault="002F6014" w:rsidP="002F6014">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CF2522">
+      <w:r w:rsidRPr="002F6014">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Boyu Capital and 58.com in their investment in Vanke Service (the property management arm of Vanke Group);</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6842FAFE" w14:textId="77777777" w:rsidR="00CF2522" w:rsidRDefault="00CF2522" w:rsidP="00CF2522">
+    <w:p w14:paraId="562B2164" w14:textId="77777777" w:rsidR="002F6014" w:rsidRDefault="002F6014" w:rsidP="002F6014">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CF2522">
+      <w:r w:rsidRPr="002F6014">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Yunfeng in its Series B investment in YITU Technology (an AI company), its Series A investment in Didi Freight (the freight logistics arm of Didi), its Series Pre-B investment in X-Epic (an EDA design house) and investment in QST (a MEMS solutions provider);</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C41744C" w14:textId="77777777" w:rsidR="00CF2522" w:rsidRDefault="00CF2522" w:rsidP="00CF2522">
+    <w:p w14:paraId="310C90A6" w14:textId="77777777" w:rsidR="002F6014" w:rsidRDefault="002F6014" w:rsidP="002F6014">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CF2522">
+      <w:r w:rsidRPr="002F6014">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented CR-CCT Fund as the lead investor in its Series A-2 investment in Aibee (a high-tech company focusing on the digitalization and intelligentization of offline space);</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D565582" w14:textId="77777777" w:rsidR="00CF2522" w:rsidRDefault="00CF2522" w:rsidP="00CF2522">
+    <w:p w14:paraId="02CADA58" w14:textId="77777777" w:rsidR="002F6014" w:rsidRDefault="002F6014" w:rsidP="002F6014">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CF2522">
+      <w:r w:rsidRPr="002F6014">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Ant Financial, Hundsun Electronics and China National Investment &amp; Guaranty Corporation in their joint establishment of a financial assets exchange;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4BABF5AF" w14:textId="77777777" w:rsidR="00CF2522" w:rsidRDefault="00CF2522" w:rsidP="00CF2522">
+    <w:p w14:paraId="0E886323" w14:textId="77777777" w:rsidR="002F6014" w:rsidRDefault="002F6014" w:rsidP="002F6014">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CF2522">
+      <w:r w:rsidRPr="002F6014">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Evonik VC in its investment in Haizhou New Materials (a few-layer graphene powder supplier of BYD);</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="662863C7" w14:textId="77777777" w:rsidR="00CF2522" w:rsidRDefault="00CF2522" w:rsidP="00CF2522">
+    <w:p w14:paraId="7B9A8CA6" w14:textId="77777777" w:rsidR="002F6014" w:rsidRDefault="002F6014" w:rsidP="002F6014">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CF2522">
+      <w:r w:rsidRPr="002F6014">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Yunqi Partners in its Series Seed/Series A investments in Space (an auto driving system developer), DCM360 (a smart robotics company), Openverse (a digital intelligent collaboration solutions provider), and Gooosun (an electromechanical new energy solutions provider);</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3650C7FE" w14:textId="77777777" w:rsidR="00CF2522" w:rsidRDefault="00CF2522" w:rsidP="00CF2522">
+    <w:p w14:paraId="65E09E94" w14:textId="77777777" w:rsidR="002F6014" w:rsidRDefault="002F6014" w:rsidP="002F6014">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CF2522">
+      <w:r w:rsidRPr="002F6014">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Next Engine (an Internet of Vehicles company) in its Series A equity financing from Tencent and follow-on equity financings.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3067C469" w14:textId="77777777" w:rsidR="00CF2522" w:rsidRDefault="00CF2522" w:rsidP="00CF2522">
+    <w:p w14:paraId="5186552A" w14:textId="77777777" w:rsidR="002F6014" w:rsidRDefault="002F6014" w:rsidP="002F6014">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CF2522">
+      <w:r w:rsidRPr="002F6014">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Chuck has extensive experience in advising private equity funds in their investments in healthcare sector. Recent transactions include:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C01C474" w14:textId="77777777" w:rsidR="00CF2522" w:rsidRDefault="00CF2522" w:rsidP="00CF2522">
+    <w:p w14:paraId="0957463C" w14:textId="77777777" w:rsidR="002F6014" w:rsidRDefault="002F6014" w:rsidP="002F6014">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CF2522">
+      <w:r w:rsidRPr="002F6014">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Yunfeng Capital in its more than RMB2.4 billion investment in Meinian Onehealth Healthcare (SZSE: 002044);</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1075B309" w14:textId="77777777" w:rsidR="00CF2522" w:rsidRDefault="00CF2522" w:rsidP="00CF2522">
+    <w:p w14:paraId="24DDA0C2" w14:textId="77777777" w:rsidR="002F6014" w:rsidRDefault="002F6014" w:rsidP="002F6014">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CF2522">
+      <w:r w:rsidRPr="002F6014">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Hillhouse as the lead investor in its Series A investment in Scivita Medical (a medical device company that provides minimally invasive diagnosis and treatment solutions);</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A6DC202" w14:textId="77777777" w:rsidR="00CF2522" w:rsidRDefault="00CF2522" w:rsidP="00CF2522">
+    <w:p w14:paraId="08CFB257" w14:textId="77777777" w:rsidR="002F6014" w:rsidRDefault="002F6014" w:rsidP="002F6014">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CF2522">
+      <w:r w:rsidRPr="002F6014">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Hillhouse as the lead investor in its Series B investment in Just Biotherapeutics (now merged into Transcenta and listed on HKSE: 6628) and other biopharmaceutical companies;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="09349FF2" w14:textId="77777777" w:rsidR="00CF2522" w:rsidRDefault="00CF2522" w:rsidP="00CF2522">
+    <w:p w14:paraId="60C45248" w14:textId="77777777" w:rsidR="002F6014" w:rsidRDefault="002F6014" w:rsidP="002F6014">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CF2522">
+      <w:r w:rsidRPr="002F6014">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Loyal Valley Capital as the lead investor in its Series B investment in Arctic Vision (an ophthalmic biotech company) and its Series C investment in Sciwind (a clinical-stage biopharmaceutical company);</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="652D2AFA" w14:textId="77777777" w:rsidR="00CF2522" w:rsidRDefault="00CF2522" w:rsidP="00CF2522">
+    <w:p w14:paraId="3F801A39" w14:textId="77777777" w:rsidR="002F6014" w:rsidRDefault="002F6014" w:rsidP="002F6014">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="41"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CF2522">
+      <w:r w:rsidRPr="002F6014">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented LAV (a global biomedical venture capital firm, originally a corporate venture subsidiary of Eli Lilly) in investing in a start-up focused on the research, development, manufacturing, and commercialization of innovative gene therapies for ophthalmology;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0B6986B6" w14:textId="77777777" w:rsidR="00CF2522" w:rsidRDefault="00CF2522" w:rsidP="00CF2522">
+    <w:p w14:paraId="7141068F" w14:textId="77777777" w:rsidR="002F6014" w:rsidRDefault="002F6014" w:rsidP="002F6014">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="42"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CF2522">
+      <w:r w:rsidRPr="002F6014">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a buyer consortium led by China Life Healthcare Fund and SDIC Fund, in a more than RMB3.3 billion Series A financing of Shanghai United Imaging Healthcare (now listed on SSE STAR Market: 688271);</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3695551A" w14:textId="77777777" w:rsidR="00CF2522" w:rsidRDefault="00CF2522" w:rsidP="00CF2522">
+    <w:p w14:paraId="32308320" w14:textId="77777777" w:rsidR="002F6014" w:rsidRDefault="002F6014" w:rsidP="002F6014">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="43"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CF2522">
+      <w:r w:rsidRPr="002F6014">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Boyu in its minority equity investment in Hygeia Healthcare (now listed on HKEx; HKEX: 6078).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5EABF77D" w14:textId="77777777" w:rsidR="00CF2522" w:rsidRDefault="00CF2522" w:rsidP="00CF2522">
+    <w:p w14:paraId="0A79CDA0" w14:textId="77777777" w:rsidR="002F6014" w:rsidRDefault="002F6014" w:rsidP="002F6014">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CF2522">
+      <w:r w:rsidRPr="002F6014">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Education</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5BBB6282" w14:textId="77777777" w:rsidR="00CF2522" w:rsidRDefault="00CF2522" w:rsidP="00CF2522">
+    <w:p w14:paraId="0C4DA3C9" w14:textId="77777777" w:rsidR="002F6014" w:rsidRDefault="002F6014" w:rsidP="002F6014">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="44"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CF2522">
+      <w:r w:rsidRPr="002F6014">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>University of Montreal, Faculty of Law, LL.M.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="39224CB5" w14:textId="77777777" w:rsidR="00CF2522" w:rsidRDefault="00CF2522" w:rsidP="00CF2522">
+    <w:p w14:paraId="78E00D22" w14:textId="77777777" w:rsidR="002F6014" w:rsidRDefault="002F6014" w:rsidP="002F6014">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="45"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CF2522">
+      <w:r w:rsidRPr="002F6014">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>East China University of Political Science and Law, LL.B.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4151EDA0" w14:textId="77777777" w:rsidR="00CF2522" w:rsidRDefault="00CF2522" w:rsidP="00CF2522">
+    <w:p w14:paraId="4E1E18C1" w14:textId="77777777" w:rsidR="002F6014" w:rsidRDefault="002F6014" w:rsidP="002F6014">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CF2522">
+      <w:r w:rsidRPr="002F6014">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Professional Qualification</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6198DB7B" w14:textId="77777777" w:rsidR="00CF2522" w:rsidRDefault="00CF2522" w:rsidP="00CF2522">
+    <w:p w14:paraId="5BC13446" w14:textId="77777777" w:rsidR="002F6014" w:rsidRDefault="002F6014" w:rsidP="002F6014">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="46"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CF2522">
+      <w:r w:rsidRPr="002F6014">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Admitted to practice in the PRC</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1DDCF1D2" w14:textId="77777777" w:rsidR="00CF2522" w:rsidRDefault="00CF2522" w:rsidP="00CF2522">
+    <w:p w14:paraId="32180CDA" w14:textId="77777777" w:rsidR="002F6014" w:rsidRDefault="002F6014" w:rsidP="002F6014">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CF2522">
+      <w:r w:rsidRPr="002F6014">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Professional Background</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5567FC3C" w14:textId="4035D53D" w:rsidR="00686369" w:rsidRPr="00CF2522" w:rsidRDefault="00CF2522" w:rsidP="00CF2522">
+    <w:p w14:paraId="5567FC3C" w14:textId="5FB1CB27" w:rsidR="00686369" w:rsidRPr="002F6014" w:rsidRDefault="002F6014" w:rsidP="002F6014">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="47"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CF2522">
+      <w:r w:rsidRPr="002F6014">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Mr. Sun joined Fangda in 2014. Before joining the firm, he worked at a leading PRC boutique M&amp;A law firm for several years.</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00686369" w:rsidRPr="00CF2522" w:rsidSect="002D0826">
+    <w:sectPr w:rsidR="00686369" w:rsidRPr="002F6014" w:rsidSect="002D0826">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1797" w:bottom="1440" w:left="1797" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="3584D350" w14:textId="77777777" w:rsidR="004167EC" w:rsidRDefault="004167EC" w:rsidP="00F57734">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="2493FDE5" w14:textId="77777777" w:rsidR="004167EC" w:rsidRDefault="004167EC" w:rsidP="00F57734">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -1894,239 +1894,428 @@
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="04915874"/>
+    <w:nsid w:val="05E97397"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="CB4CCBF2"/>
+    <w:tmpl w:val="034EFECA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="07A038FD"/>
+    <w:nsid w:val="074C112D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F0405C32"/>
+    <w:tmpl w:val="2B6AC9D0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0AE93EEC"/>
+    <w:nsid w:val="0F5615F9"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B43609EC"/>
+    <w:tmpl w:val="A2A4F610"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0C816A5E"/>
+    <w:nsid w:val="148727E2"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="775A4282"/>
+    <w:tmpl w:val="11BE0DE8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1B732F0E"/>
+    <w:nsid w:val="15312AF9"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="DB387CEC"/>
+    <w:tmpl w:val="85962C0E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1FAF3803"/>
+    <w:nsid w:val="15E40A60"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="331E50F6"/>
+    <w:tmpl w:val="C6ECD098"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="20A766F8"/>
+    <w:nsid w:val="171251AF"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="80825E46"/>
+    <w:tmpl w:val="DC88EEE8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2B1D3DC5"/>
+    <w:nsid w:val="1771759F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="FD0ED022"/>
+    <w:tmpl w:val="53B24D7A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2D0675E5"/>
+    <w:nsid w:val="18744195"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="092C20BE"/>
+    <w:tmpl w:val="F6EEB342"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1889060D"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="E94EE3F6"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="19783FBC"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="8AA8CE7C"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1B4B3C6B"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="E2CC5196"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1CE12C0B"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="C31A4C90"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1E501CE9"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="E0CA38A8"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="21A03A02"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="7D742D7E"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="233C733A"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="A68E1EE0"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2C9F0DA1"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="675ED8CE"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2ED969D3"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="ECA40D5E"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2EE42B43"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B08202D4"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="440" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="880" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
@@ -2195,72 +2384,93 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3520" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="38B420ED"/>
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3553717E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="DAD601A0"/>
+    <w:tmpl w:val="3E386262"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="36A920A7"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="7DFCA7E0"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3B6418F1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="49FEE19A"/>
     <w:lvl w:ilvl="0" w:tplc="B99657A6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="510" w:hanging="226"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:sz w:val="15"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="880" w:hanging="440"/>
@@ -2332,925 +2542,715 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3520" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3CE96750"/>
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3E626A7D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="57D4ED8C"/>
+    <w:tmpl w:val="4FD2ADCE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="41D539EF"/>
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3F2B0883"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="299A52E8"/>
+    <w:tmpl w:val="53D0AC66"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="43456517"/>
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="409C6657"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="6ECA9DDE"/>
+    <w:tmpl w:val="A5FC2178"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="43C21E21"/>
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="46A5768B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="521EAC56"/>
+    <w:tmpl w:val="0494EFEC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="46FB4EBA"/>
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4CE41DE6"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C220EBDE"/>
+    <w:tmpl w:val="730E5668"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="470724B9"/>
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4E794F1F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C97E9C34"/>
+    <w:tmpl w:val="466CF630"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="479B5A23"/>
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4FD44041"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="454CD4C6"/>
+    <w:tmpl w:val="85962C0E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="49FD2682"/>
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="532909CA"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="6018D0FA"/>
+    <w:tmpl w:val="EBE8EB7C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="50324A10"/>
+  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="56680F83"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="15A83AE6"/>
+    <w:tmpl w:val="324E5770"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="52B40DD1"/>
+  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5B3A0238"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="137A87D2"/>
+    <w:tmpl w:val="DE30542C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="52F66E9F"/>
+  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5C7116B3"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="8D3A5608"/>
+    <w:tmpl w:val="4872956E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="593A3F6A"/>
+  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5CA97FD4"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C832DC96"/>
+    <w:tmpl w:val="E1866884"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="59E72B41"/>
+  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5F7B3ED6"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="424229BE"/>
+    <w:tmpl w:val="17BE5A3C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5CE90E87"/>
+  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5F7D7C93"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="6CFC7FDC"/>
+    <w:tmpl w:val="310C216A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5D93191F"/>
+  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="60306A69"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="3DC4DCF0"/>
+    <w:tmpl w:val="C896BC52"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5E1043FF"/>
+  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="64780FED"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="9916702C"/>
+    <w:tmpl w:val="C5A4B0B8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5EAE12DC"/>
+  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="656D4DA3"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="29167D26"/>
+    <w:tmpl w:val="A85ECF46"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="61221760"/>
+  <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="682A515D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="1C8A2FAE"/>
+    <w:tmpl w:val="604220C0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="612A445A"/>
+  <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="68D9149D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A7527CF4"/>
+    <w:tmpl w:val="95C41E68"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="625231F7"/>
+  <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="69FC4063"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="40068408"/>
+    <w:tmpl w:val="4B263DB4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="63033C58"/>
+  <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7389161B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="FD320366"/>
+    <w:tmpl w:val="C04A7F20"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6357581C"/>
+  <w:abstractNum w:abstractNumId="43" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="775F47EC"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="0F86CA9A"/>
+    <w:tmpl w:val="E63AC670"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="67602716"/>
+  <w:abstractNum w:abstractNumId="44" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="78AB09BF"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="1736D9F2"/>
+    <w:tmpl w:val="C5B09246"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="677C5FCE"/>
+  <w:abstractNum w:abstractNumId="45" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7A3D40E6"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="50AC3CE4"/>
+    <w:tmpl w:val="AD26186C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6C4A243F"/>
+  <w:abstractNum w:abstractNumId="46" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7AD33EB7"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="CE6E06F0"/>
+    <w:tmpl w:val="E81AC6D6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
-[...208 lines deleted...]
-  </w:abstractNum>
   <w:num w:numId="1">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="2">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="38"/>
+  </w:num>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="42"/>
+  </w:num>
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="35"/>
+  </w:num>
+  <w:num w:numId="11">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="12">
+    <w:abstractNumId w:val="46"/>
+  </w:num>
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="14">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="15">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="16">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="17">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="18">
+    <w:abstractNumId w:val="33"/>
+  </w:num>
+  <w:num w:numId="19">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="20">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="21">
+    <w:abstractNumId w:val="41"/>
+  </w:num>
+  <w:num w:numId="22">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="23">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="24">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="25">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="26">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="27">
+    <w:abstractNumId w:val="34"/>
+  </w:num>
+  <w:num w:numId="28">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="29">
+    <w:abstractNumId w:val="45"/>
+  </w:num>
+  <w:num w:numId="30">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="31">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="32">
+    <w:abstractNumId w:val="40"/>
+  </w:num>
+  <w:num w:numId="33">
+    <w:abstractNumId w:val="44"/>
+  </w:num>
+  <w:num w:numId="34">
     <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="2">
-    <w:abstractNumId w:val="11"/>
+  <w:num w:numId="35">
+    <w:abstractNumId w:val="39"/>
   </w:num>
-  <w:num w:numId="3">
-    <w:abstractNumId w:val="16"/>
+  <w:num w:numId="36">
+    <w:abstractNumId w:val="36"/>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="37">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="5">
+  <w:num w:numId="38">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="39">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="40">
+    <w:abstractNumId w:val="37"/>
+  </w:num>
+  <w:num w:numId="41">
+    <w:abstractNumId w:val="43"/>
+  </w:num>
+  <w:num w:numId="42">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="43">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="44">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="45">
+    <w:abstractNumId w:val="32"/>
+  </w:num>
+  <w:num w:numId="46">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="6">
-[...80 lines deleted...]
-  <w:num w:numId="33">
+  <w:num w:numId="47">
     <w:abstractNumId w:val="28"/>
-  </w:num>
-[...40 lines deleted...]
-    <w:abstractNumId w:val="38"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
@@ -3279,50 +3279,51 @@
     <w:rsid w:val="000E0C86"/>
     <w:rsid w:val="00117159"/>
     <w:rsid w:val="00130740"/>
     <w:rsid w:val="0013186C"/>
     <w:rsid w:val="0013719D"/>
     <w:rsid w:val="0014231B"/>
     <w:rsid w:val="001526EA"/>
     <w:rsid w:val="00153488"/>
     <w:rsid w:val="0018186F"/>
     <w:rsid w:val="00191736"/>
     <w:rsid w:val="001C7F4F"/>
     <w:rsid w:val="001F7789"/>
     <w:rsid w:val="00211603"/>
     <w:rsid w:val="00223B3F"/>
     <w:rsid w:val="0022458A"/>
     <w:rsid w:val="00230A13"/>
     <w:rsid w:val="00232FF3"/>
     <w:rsid w:val="002375A9"/>
     <w:rsid w:val="00253EDA"/>
     <w:rsid w:val="00283DAB"/>
     <w:rsid w:val="002932C9"/>
     <w:rsid w:val="002A35FF"/>
     <w:rsid w:val="002A4932"/>
     <w:rsid w:val="002B1F71"/>
     <w:rsid w:val="002D0826"/>
+    <w:rsid w:val="002F6014"/>
     <w:rsid w:val="0031673D"/>
     <w:rsid w:val="0034020A"/>
     <w:rsid w:val="0034029C"/>
     <w:rsid w:val="00351712"/>
     <w:rsid w:val="00353486"/>
     <w:rsid w:val="0036384C"/>
     <w:rsid w:val="00370676"/>
     <w:rsid w:val="00396678"/>
     <w:rsid w:val="003B4410"/>
     <w:rsid w:val="003D196D"/>
     <w:rsid w:val="003D355E"/>
     <w:rsid w:val="00403EDB"/>
     <w:rsid w:val="004167EC"/>
     <w:rsid w:val="004416E4"/>
     <w:rsid w:val="00451233"/>
     <w:rsid w:val="004570F8"/>
     <w:rsid w:val="0047636D"/>
     <w:rsid w:val="0049405C"/>
     <w:rsid w:val="004D21F0"/>
     <w:rsid w:val="004D3C23"/>
     <w:rsid w:val="004E2FCC"/>
     <w:rsid w:val="004F1B4E"/>
     <w:rsid w:val="0052675C"/>
     <w:rsid w:val="0056635E"/>
     <w:rsid w:val="005A7DA0"/>
@@ -3370,51 +3371,50 @@
     <w:rsid w:val="009465FB"/>
     <w:rsid w:val="0095781F"/>
     <w:rsid w:val="009A4D0D"/>
     <w:rsid w:val="009A711A"/>
     <w:rsid w:val="009B27AE"/>
     <w:rsid w:val="009D6108"/>
     <w:rsid w:val="009E20C4"/>
     <w:rsid w:val="00A002B6"/>
     <w:rsid w:val="00A1252B"/>
     <w:rsid w:val="00A1585C"/>
     <w:rsid w:val="00A41685"/>
     <w:rsid w:val="00A64BF0"/>
     <w:rsid w:val="00A81B38"/>
     <w:rsid w:val="00B05840"/>
     <w:rsid w:val="00B37E04"/>
     <w:rsid w:val="00B557D1"/>
     <w:rsid w:val="00B62E87"/>
     <w:rsid w:val="00B670A2"/>
     <w:rsid w:val="00B86E39"/>
     <w:rsid w:val="00BB071E"/>
     <w:rsid w:val="00BB2601"/>
     <w:rsid w:val="00C0316A"/>
     <w:rsid w:val="00C24D79"/>
     <w:rsid w:val="00CD0348"/>
     <w:rsid w:val="00CF1C9C"/>
-    <w:rsid w:val="00CF2522"/>
     <w:rsid w:val="00D1552C"/>
     <w:rsid w:val="00D2284D"/>
     <w:rsid w:val="00D45AF6"/>
     <w:rsid w:val="00D632AE"/>
     <w:rsid w:val="00D925CA"/>
     <w:rsid w:val="00DA428A"/>
     <w:rsid w:val="00DA626A"/>
     <w:rsid w:val="00DD484D"/>
     <w:rsid w:val="00DF04DF"/>
     <w:rsid w:val="00E34189"/>
     <w:rsid w:val="00E418B1"/>
     <w:rsid w:val="00E44063"/>
     <w:rsid w:val="00E61128"/>
     <w:rsid w:val="00E70303"/>
     <w:rsid w:val="00E73B54"/>
     <w:rsid w:val="00E7710E"/>
     <w:rsid w:val="00E94C0A"/>
     <w:rsid w:val="00EB2910"/>
     <w:rsid w:val="00EF7E90"/>
     <w:rsid w:val="00F07BEB"/>
     <w:rsid w:val="00F51C68"/>
     <w:rsid w:val="00F57734"/>
     <w:rsid w:val="00F80A79"/>
     <w:rsid w:val="00F96E7C"/>
     <w:rsid w:val="00F97256"/>
@@ -4484,61 +4484,61 @@
     <w:rsid w:val="00F57734"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af4">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0065437B"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af5">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00CF2522"/>
+    <w:rsid w:val="002F6014"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af6">
     <w:name w:val="正文文本 字符"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="af5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00CF2522"/>
+    <w:rsid w:val="002F6014"/>
     <w:rPr>
       <w:sz w:val="21"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 主题​​">
@@ -4822,51 +4822,51 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C7812DBD-C45A-453A-9A63-02C92993CB06}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{809C1DCF-6967-44F9-A529-C788469DB2A6}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>1310</Words>
   <Characters>7468</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>62</Lines>
   <Paragraphs>17</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>8761</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>