--- v0 (2026-06-02)
+++ v1 (2026-08-04)
@@ -36,189 +36,189 @@
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5485"/>
         <w:gridCol w:w="2836"/>
       </w:tblGrid>
       <w:tr w:rsidR="0049405C" w:rsidRPr="00C24D79" w14:paraId="76EB2C64" w14:textId="77777777" w:rsidTr="00E70303">
         <w:trPr>
           <w:trHeight w:val="3267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5485" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="271D78"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C4F11E8" w14:textId="4B5AB93F" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00D8354A" w:rsidP="00D8354A">
+          <w:p w14:paraId="2C4F11E8" w14:textId="79E23A1F" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00A61288" w:rsidP="00A61288">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="xingming"/>
             <w:bookmarkStart w:id="1" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="1"/>
-            <w:r w:rsidRPr="00D8354A">
+            <w:r w:rsidRPr="00A61288">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>CAROLINE HUANG</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
-          <w:p w14:paraId="706EB16B" w14:textId="72818EDC" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00D8354A" w:rsidP="00D8354A">
+          <w:p w14:paraId="706EB16B" w14:textId="76DC9EF6" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00A61288" w:rsidP="00A61288">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="didian"/>
-            <w:r w:rsidRPr="00D8354A">
+            <w:r w:rsidRPr="00A61288">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Partner</w:t>
             </w:r>
-            <w:r w:rsidRPr="00D8354A">
+            <w:r w:rsidRPr="00A61288">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>·</w:t>
             </w:r>
-            <w:r w:rsidRPr="00D8354A">
+            <w:r w:rsidRPr="00A61288">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Beijing</w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
-          <w:p w14:paraId="6199424A" w14:textId="6F527A1E" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00D8354A" w:rsidP="00D8354A">
+          <w:p w14:paraId="6199424A" w14:textId="08CB2C32" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00A61288" w:rsidP="00A61288">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="dianhua"/>
-            <w:r w:rsidRPr="00D8354A">
+            <w:r w:rsidRPr="00A61288">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>+86 10 5769 5624</w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
-          <w:p w14:paraId="4F910ACA" w14:textId="4A23B5D4" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00D8354A" w:rsidP="00D8354A">
+          <w:p w14:paraId="4F910ACA" w14:textId="756B3222" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00A61288" w:rsidP="00A61288">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="youxiang"/>
-            <w:r w:rsidRPr="00D8354A">
+            <w:r w:rsidRPr="00A61288">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>caroline.huang@fangdalaw.com</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="22DBA835" w14:textId="677EAC48" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00F96E7C" w:rsidP="00860F89">
             <w:pPr>
               <w:ind w:leftChars="-52" w:left="-109"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C24D79">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:color w:val="545551"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D24C6CB" w14:textId="126F0132" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00D8354A" w:rsidP="002932C9">
+          <w:p w14:paraId="2D24C6CB" w14:textId="7101CBB5" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00A61288" w:rsidP="002932C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="tupian"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="478D90D0" wp14:editId="6918FABD">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6CF0DB82" wp14:editId="4A61C18B">
                   <wp:extent cx="1651000" cy="2142519"/>
                   <wp:effectExtent l="0" t="0" r="6350" b="0"/>
                   <wp:docPr id="1" name="图片 1"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
@@ -258,60 +258,60 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C063291" w14:textId="5DC9D94D" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="002375A9" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C24D79">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>PRACTICE AREAS</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C1ACACA" w14:textId="57035344" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="00D8354A" w:rsidP="007177F3">
+          <w:p w14:paraId="3C1ACACA" w14:textId="2C6F367E" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="00A61288" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="zhiyelingyu"/>
-            <w:r w:rsidRPr="00D8354A">
+            <w:r w:rsidRPr="00A61288">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>MS. HUANG SPECIALIZES IN ANTITRUST AND COMPETITION LAW, INCLUDING MERGER CONTROL FILINGS, ANTITRUST COMPLIANCE AND ANTITRUST ADMINISTRATIVE INVESTIGATIONS.</w:t>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F19AE4C" w14:textId="19A41B01" w:rsidR="00451233" w:rsidRPr="00C24D79" w:rsidRDefault="00F80A79" w:rsidP="00DA428A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C24D79">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
           <w:noProof/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
@@ -371,51 +371,51 @@
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:roundrect w14:anchorId="053823F2" id="圆角矩形 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:-6.2pt;margin-top:-12.6pt;width:4.55pt;height:3.6pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDc1SqFegIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2yAQfp+0/wHxvtqO+mON4lRRqk6T&#10;qrZqO/WZYIiRMMeAxMn++h3gOG1X7WHaCwbu7ru7z98xu9p1mmyF8wpMTauTkhJhODTKrGv64/nm&#10;y1dKfGCmYRqMqOleeHo1//xp1tupmEALuhGOIIjx097WtA3BTovC81Z0zJ+AFQaNElzHAh7dumgc&#10;6xG908WkLM+LHlxjHXDhPd5eZyOdJ3wpBQ/3UnoRiK4p1hbS6tK6imsxn7Hp2jHbKj6Uwf6hio4p&#10;g0lHqGsWGNk49QdUp7gDDzKccOgKkFJxkXrAbqryXTdPLbMi9YLkeDvS5P8fLL/bPtkHhzT01k89&#10;bmMXO+m6+MX6yC6RtR/JErtAOF6eXZyXyChHy+nZRXUZqSyOodb58E1AR+Kmpg42pnnE35FYYttb&#10;H7L/wS+m86BVc6O0TocoAbHUjmwZ/rzVuhoyvPHSJvoaiFEZMN4Ux2bSLuy1iH7aPApJVIPlT1Ih&#10;SWfHJIxzYUKVTS1rRM5dnZXYaoYfI1K3CTAiS8w/Yg8Abxs4YGeYwT+GiiTTMbj8W2E5eIxImcGE&#10;MbhTBtxHABq7GjJn/wNJmZrI0gqa/YMjDvKQeMtvFP67W+bDA3M4Ffi3cdLDPS5SQ19TGHaUtOB+&#10;fXQf/VGsaKWkxymrqf+5YU5Qor8blPFldXoaxzIdUEYTPLjXltVri9l0S0AtVPimWJ620T/ow1Y6&#10;6F7wQVjErGhihmPumvLgDodlyNOPTwoXi0Vyw1G0LNyaJ8sjeGQ1yvJ598KcHQQcUPd3cJhINn0n&#10;4ewbIw0sNgGkSvo+8jrwjWOchDM8OfGdeH1OXseHcf4bAAD//wMAUEsDBBQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NT8JAEL2b+B82Y+KtbCliSOmWGIgkKBdQPC/d&#10;sW3cna3dBeq/dzjpZTKT9+Z9FIvBWXHGPrSeFIxHKQikypuWagXvb8/JDESImoy2nlDBDwZYlLc3&#10;hc6Nv9AOz/tYCxahkGsFTYxdLmWoGnQ6jHyHxNin752OfPa1NL2+sLizMkvTR+l0S+zQ6A6XDVZf&#10;+5NTsF4edttDu9l8b6cr+5rpjxdbr5W6vxtWcx5PcxARh/j3AdcOnB9KDnb0JzJBWAXJOHtgKi/Z&#10;NAPBjGQyAXG8IrMUZFnI/z3KXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDc1SqFegIA&#10;AGAFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="white [3212]" stroked="f" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="13F5E1B4" w14:textId="77777777" w:rsidR="00D8354A" w:rsidRDefault="000E0C86" w:rsidP="00B670A2">
+    <w:p w14:paraId="09AC19CB" w14:textId="77777777" w:rsidR="00A61288" w:rsidRDefault="000E0C86" w:rsidP="00B670A2">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C24D79">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="545551"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E0DC835" wp14:editId="24238D24">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2512</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4508</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5271826" cy="0"/>
@@ -456,743 +456,742 @@
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:line w14:anchorId="3D0BA0F8" id="直接连接符 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".2pt,.35pt" to="415.3pt,.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKOATlvwEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+wYWFYYcXpo0V2K&#10;rdhH74pMxQL0BUmLnX8/ik7cohsGbNhFMCW+x/dIens7WcOOEJP2ruPrVc0ZOOl77Q4d//7t4fqG&#10;s5SF64XxDjp+gsRvd1fvtmNoofGDNz1EhiQutWPo+JBzaKsqyQGsSCsfwOGj8tGKjGE8VH0UI7Jb&#10;UzV1valGH/sQvYSU8PZ+fuQ74lcKZP6sVILMTMdRW6Yz0rkvZ7XbivYQRRi0PMsQ/6DCCu2w6EJ1&#10;L7JgP6L+hcpqGX3yKq+kt5VXSksgD+hmXb9x83UQAcgLNieFpU3p/9HKT8c79xSxDWNIbQpPsbiY&#10;VLRMGR2ecabkC5Wyidp2WtoGU2YSL983H9Y3zYYzeXmrZopCFWLKH8FbVj46brQrjkQrjo8pY1lM&#10;vaSUa+PKmbzR/YM2hoJ42N+ZyI6izLBu6g2NDYGv0jAq0OrFBX3lk4GZ9gsopntUO/uhBYOFVkgJ&#10;Lq/LOhATZheYQgkLsCbdfwSe8wsUaPn+BrwgqLJ3eQFb7Xz8XfU8XSSrOf/Sgdl3acHe9yeaL7UG&#10;t4gcnje+rOnrmOAv/+XuJwAAAP//AwBQSwMEFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FvwjAMhe+T9h8iT+I20g3WQWmK0IALh0kDhLRb2nhttcapmgCFX485bRdL&#10;T+/5+XM6720jTtj52pGCl2EEAqlwpqZSwX63fp6A8EGT0Y0jVHBBD/Ps8SHViXFn+sLTNpSCS8gn&#10;WkEVQptI6YsKrfZD1yKx9+M6qwPLrpSm02cut418jaJYWl0TX6h0ix8VFr/bo1WwO1x7uTl8LvK4&#10;3o+m39PV2/q6Umrw1C9nPBYzEAH78LcB9x+YHzIGy92RjBeNgjHnFLyDYG8yimIQ+V3KLJX/+bMb&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEo4BOW/AQAA3wMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAAAAAAAAAAAA&#10;AAAAGQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" strokecolor="#002060" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F5E4532" w14:textId="77777777" w:rsidR="00D8354A" w:rsidRDefault="00D8354A" w:rsidP="00D8354A">
+    <w:p w14:paraId="221226BA" w14:textId="77777777" w:rsidR="00A61288" w:rsidRDefault="00A61288" w:rsidP="00A61288">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D8354A">
+      <w:r w:rsidRPr="00A61288">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Ms. Huang started practicing competition law at the same time the PRC anti-monopoly law came into effect in 2008. She is experienced in providing legal advice on merger filings, antitrust administrative investigations and compliance reviews. Her clients operate in a wide range of industries, including consumer products, finance, high-tech, manufacturing, natural resources, pharmaceuticals and shipping.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7471AE9C" w14:textId="77777777" w:rsidR="00D8354A" w:rsidRDefault="00D8354A" w:rsidP="00D8354A">
+    <w:p w14:paraId="010005C8" w14:textId="77777777" w:rsidR="00A61288" w:rsidRDefault="00A61288" w:rsidP="00A61288">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D8354A">
+      <w:r w:rsidRPr="00A61288">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Ms. Huang has been actively involved in consulting with and providing recommendations to legislators. She also maintains close working relationships with the administrative officials responsible for anti-monopoly and anti-unfair competition. Through these interactions, she has obtained a deep understanding of the changes and developments in PRC laws and policies and can use that knowledge to fully assist her clients in communicating with administrative agencies.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="71BD2DC2" w14:textId="77777777" w:rsidR="00D8354A" w:rsidRDefault="00D8354A" w:rsidP="00D8354A">
+    <w:p w14:paraId="31F4A1F1" w14:textId="77777777" w:rsidR="00A61288" w:rsidRDefault="00A61288" w:rsidP="00A61288">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D8354A">
+      <w:r w:rsidRPr="00A61288">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>REPRESENTATIVE MATTERS AND CASES</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="578A491D" w14:textId="77777777" w:rsidR="00D8354A" w:rsidRDefault="00D8354A" w:rsidP="00D8354A">
+    <w:p w14:paraId="69295287" w14:textId="77777777" w:rsidR="00A61288" w:rsidRDefault="00A61288" w:rsidP="00A61288">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D8354A">
+      <w:r w:rsidRPr="00A61288">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Merger filing</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="355BE758" w14:textId="77777777" w:rsidR="00D8354A" w:rsidRDefault="00D8354A" w:rsidP="00D8354A">
+    <w:p w14:paraId="2CE8B782" w14:textId="77777777" w:rsidR="00A61288" w:rsidRDefault="00A61288" w:rsidP="00A61288">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D8354A">
+      <w:r w:rsidRPr="00A61288">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented WABCO Holdings Inc. in the PRC merger filing for its acquisition by ZF Friedrichshafen AG</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6DCAB2E5" w14:textId="77777777" w:rsidR="00D8354A" w:rsidRDefault="00D8354A" w:rsidP="00D8354A">
+    <w:p w14:paraId="2E6E9279" w14:textId="77777777" w:rsidR="00A61288" w:rsidRDefault="00A61288" w:rsidP="00A61288">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D8354A">
+      <w:r w:rsidRPr="00A61288">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Cargotec in the PRC merger filing for its proposed acquisition of businesses of TTS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="255E2DA2" w14:textId="77777777" w:rsidR="00D8354A" w:rsidRDefault="00D8354A" w:rsidP="00D8354A">
+    <w:p w14:paraId="12164AF6" w14:textId="77777777" w:rsidR="00A61288" w:rsidRDefault="00A61288" w:rsidP="00A61288">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D8354A">
+      <w:r w:rsidRPr="00A61288">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Anta Sports and FountainVest in the PRC merger filing for their joint acquisition of Amer Sports for EUR 4.7 billion</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7CF08B93" w14:textId="77777777" w:rsidR="00D8354A" w:rsidRDefault="00D8354A" w:rsidP="00D8354A">
+    <w:p w14:paraId="7F825DA8" w14:textId="77777777" w:rsidR="00A61288" w:rsidRDefault="00A61288" w:rsidP="00A61288">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D8354A">
+      <w:r w:rsidRPr="00A61288">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented AB Inbev in the PRC merger filing for its proposed acquisition of SAB Miller for USD 104 billion</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="77D9B07B" w14:textId="77777777" w:rsidR="00D8354A" w:rsidRDefault="00D8354A" w:rsidP="00D8354A">
+    <w:p w14:paraId="163EE9B5" w14:textId="77777777" w:rsidR="00A61288" w:rsidRDefault="00A61288" w:rsidP="00A61288">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D8354A">
-[...4 lines deleted...]
-        <w:lastRenderedPageBreak/>
+      <w:r w:rsidRPr="00A61288">
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
         <w:t>Represented EMC in the PRC merger filing for its acquisition by Dell for USD 67 billion</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="49582592" w14:textId="77777777" w:rsidR="00D8354A" w:rsidRDefault="00D8354A" w:rsidP="00D8354A">
+    <w:p w14:paraId="5F6FC082" w14:textId="77777777" w:rsidR="00A61288" w:rsidRDefault="00A61288" w:rsidP="00A61288">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D8354A">
+      <w:r w:rsidRPr="00A61288">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Cheung Kong Infrastructure and Power Assets in the PRC merger filing for their RMB 76.4 billion merger</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="654BFB52" w14:textId="77777777" w:rsidR="00D8354A" w:rsidRDefault="00D8354A" w:rsidP="00D8354A">
+    <w:p w14:paraId="6DB9BD0D" w14:textId="77777777" w:rsidR="00A61288" w:rsidRDefault="00A61288" w:rsidP="00A61288">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D8354A">
+      <w:r w:rsidRPr="00A61288">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Goldman Sachs and Rhone in the PRC merger filing for their joint acquisition of Neovia Logistics for USD 490 million</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="62E20172" w14:textId="77777777" w:rsidR="00D8354A" w:rsidRDefault="00D8354A" w:rsidP="00D8354A">
+    <w:p w14:paraId="319A0C07" w14:textId="77777777" w:rsidR="00A61288" w:rsidRDefault="00A61288" w:rsidP="00A61288">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D8354A">
+      <w:r w:rsidRPr="00A61288">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Dresser Rand in the PRC merger filing for its acquisition by Siemens for USD 7.6 billion</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7500E72B" w14:textId="77777777" w:rsidR="00D8354A" w:rsidRDefault="00D8354A" w:rsidP="00D8354A">
+    <w:p w14:paraId="78660503" w14:textId="77777777" w:rsidR="00A61288" w:rsidRDefault="00A61288" w:rsidP="00A61288">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D8354A">
+      <w:r w:rsidRPr="00A61288">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Ant Financial on the PRC merger filing for a series of its transactions, including the acquisition of shares in the Indian online payment company One 97, the Thai online payment and online shopping companies Ascend Nano and True Money, and the Chinese rural microfinance company CFPA Microfinance</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A35EDD4" w14:textId="77777777" w:rsidR="00D8354A" w:rsidRDefault="00D8354A" w:rsidP="00D8354A">
+    <w:p w14:paraId="1D102E43" w14:textId="77777777" w:rsidR="00A61288" w:rsidRDefault="00A61288" w:rsidP="00A61288">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D8354A">
+      <w:r w:rsidRPr="00A61288">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Investigatory work</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="218696F9" w14:textId="77777777" w:rsidR="00D8354A" w:rsidRDefault="00D8354A" w:rsidP="00D8354A">
+    <w:p w14:paraId="369CE0B4" w14:textId="77777777" w:rsidR="00A61288" w:rsidRDefault="00A61288" w:rsidP="00A61288">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D8354A">
+      <w:r w:rsidRPr="00A61288">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a state-owned infrastructure company in an NDRC investigation into abuse of dominance</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1410F257" w14:textId="77777777" w:rsidR="00D8354A" w:rsidRDefault="00D8354A" w:rsidP="00D8354A">
+    <w:p w14:paraId="45AE0947" w14:textId="77777777" w:rsidR="00A61288" w:rsidRDefault="00A61288" w:rsidP="00A61288">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D8354A">
+      <w:r w:rsidRPr="00A61288">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented an international shipping company in an NDRC cartel investigation</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="046D7189" w14:textId="77777777" w:rsidR="00D8354A" w:rsidRDefault="00D8354A" w:rsidP="00D8354A">
+    <w:p w14:paraId="431F054E" w14:textId="77777777" w:rsidR="00A61288" w:rsidRDefault="00A61288" w:rsidP="00A61288">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D8354A">
+      <w:r w:rsidRPr="00A61288">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented an electronics company in responding to antitrust inquiries from the NDRC on abuse of dominance</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7EC8366A" w14:textId="77777777" w:rsidR="00D8354A" w:rsidRDefault="00D8354A" w:rsidP="00D8354A">
+    <w:p w14:paraId="0016C786" w14:textId="77777777" w:rsidR="00A61288" w:rsidRDefault="00A61288" w:rsidP="00A61288">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D8354A">
+      <w:r w:rsidRPr="00A61288">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented two multinational pharmaceutical companies in the antitrust administrative investigation conducted by the NDRC into vertical monopoly agreements</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6AF7E53A" w14:textId="77777777" w:rsidR="00D8354A" w:rsidRDefault="00D8354A" w:rsidP="00D8354A">
+    <w:p w14:paraId="13327ADB" w14:textId="77777777" w:rsidR="00A61288" w:rsidRDefault="00A61288" w:rsidP="00A61288">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D8354A">
+      <w:r w:rsidRPr="00A61288">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a state-owned financial company in an NDRC investigation into abuse of dominance</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0B648399" w14:textId="77777777" w:rsidR="00D8354A" w:rsidRDefault="00D8354A" w:rsidP="00D8354A">
+    <w:p w14:paraId="2CB2CCB2" w14:textId="77777777" w:rsidR="00A61288" w:rsidRDefault="00A61288" w:rsidP="00A61288">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D8354A">
+      <w:r w:rsidRPr="00A61288">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented an international agriculture company in an NDRC investigation into vertical monopoly agreements</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0AD1302B" w14:textId="77777777" w:rsidR="00D8354A" w:rsidRDefault="00D8354A" w:rsidP="00D8354A">
+    <w:p w14:paraId="557B7B88" w14:textId="77777777" w:rsidR="00A61288" w:rsidRDefault="00A61288" w:rsidP="00A61288">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D8354A">
+      <w:r w:rsidRPr="00A61288">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented an international technology company in an antitrust administrative investigation conducted by the SAIC</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0C9A0B86" w14:textId="77777777" w:rsidR="00D8354A" w:rsidRDefault="00D8354A" w:rsidP="00D8354A">
+    <w:p w14:paraId="5D9208C6" w14:textId="77777777" w:rsidR="00A61288" w:rsidRDefault="00A61288" w:rsidP="00A61288">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D8354A">
+      <w:r w:rsidRPr="00A61288">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented several domestic and multinational companies in MOFCOM antitrust investigations into the failure to notify</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E1BD8F7" w14:textId="77777777" w:rsidR="00D8354A" w:rsidRDefault="00D8354A" w:rsidP="00D8354A">
+    <w:p w14:paraId="6760D60B" w14:textId="77777777" w:rsidR="00A61288" w:rsidRDefault="00A61288" w:rsidP="00A61288">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D8354A">
+      <w:r w:rsidRPr="00A61288">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented two international chemicals companies in cooperating with the antitrust administrative investigation conducted by the SAIC</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="54914EE4" w14:textId="77777777" w:rsidR="00D8354A" w:rsidRDefault="00D8354A" w:rsidP="00D8354A">
+    <w:p w14:paraId="6AEBA6FB" w14:textId="77777777" w:rsidR="00A61288" w:rsidRDefault="00A61288" w:rsidP="00A61288">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D8354A">
+      <w:r w:rsidRPr="00A61288">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Education</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="676937DC" w14:textId="77777777" w:rsidR="00D8354A" w:rsidRDefault="00D8354A" w:rsidP="00D8354A">
+    <w:p w14:paraId="675F5EFF" w14:textId="77777777" w:rsidR="00A61288" w:rsidRDefault="00A61288" w:rsidP="00A61288">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D8354A">
+      <w:r w:rsidRPr="00A61288">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>The Chinese University of Hong Kong, LL.M.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="42738443" w14:textId="77777777" w:rsidR="00D8354A" w:rsidRDefault="00D8354A" w:rsidP="00D8354A">
+    <w:p w14:paraId="5652E7B9" w14:textId="77777777" w:rsidR="00A61288" w:rsidRDefault="00A61288" w:rsidP="00A61288">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D8354A">
+      <w:r w:rsidRPr="00A61288">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Peking University, LL.B.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1E262FD4" w14:textId="77777777" w:rsidR="00D8354A" w:rsidRDefault="00D8354A" w:rsidP="00D8354A">
+    <w:p w14:paraId="1133FE7F" w14:textId="77777777" w:rsidR="00A61288" w:rsidRDefault="00A61288" w:rsidP="00A61288">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D8354A">
+      <w:r w:rsidRPr="00A61288">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Professional Qualification</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="322B9636" w14:textId="77777777" w:rsidR="00D8354A" w:rsidRDefault="00D8354A" w:rsidP="00D8354A">
+    <w:p w14:paraId="1EA780BC" w14:textId="77777777" w:rsidR="00A61288" w:rsidRDefault="00A61288" w:rsidP="00A61288">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D8354A">
+      <w:r w:rsidRPr="00A61288">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Admitted to practice in the PRC</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5282BD93" w14:textId="77777777" w:rsidR="00D8354A" w:rsidRDefault="00D8354A" w:rsidP="00D8354A">
+    <w:p w14:paraId="5ACA22CF" w14:textId="77777777" w:rsidR="00A61288" w:rsidRDefault="00A61288" w:rsidP="00A61288">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D8354A">
+      <w:r w:rsidRPr="00A61288">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Work Language</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="56735F2A" w14:textId="77777777" w:rsidR="00D8354A" w:rsidRDefault="00D8354A" w:rsidP="00D8354A">
+    <w:p w14:paraId="2A05324B" w14:textId="77777777" w:rsidR="00A61288" w:rsidRDefault="00A61288" w:rsidP="00A61288">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D8354A">
+      <w:r w:rsidRPr="00A61288">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Chinese</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C033250" w14:textId="77777777" w:rsidR="00D8354A" w:rsidRDefault="00D8354A" w:rsidP="00D8354A">
+    <w:p w14:paraId="581AE7F4" w14:textId="77777777" w:rsidR="00A61288" w:rsidRDefault="00A61288" w:rsidP="00A61288">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D8354A">
+      <w:r w:rsidRPr="00A61288">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>English</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="47CD967D" w14:textId="77777777" w:rsidR="00D8354A" w:rsidRDefault="00D8354A" w:rsidP="00D8354A">
+    <w:p w14:paraId="028E4D3C" w14:textId="77777777" w:rsidR="00A61288" w:rsidRDefault="00A61288" w:rsidP="00A61288">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D8354A">
+      <w:r w:rsidRPr="00A61288">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Professional Background</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5567FC3C" w14:textId="35131D71" w:rsidR="00686369" w:rsidRPr="00D8354A" w:rsidRDefault="00D8354A" w:rsidP="00D8354A">
+    <w:p w14:paraId="5567FC3C" w14:textId="28359F69" w:rsidR="00686369" w:rsidRPr="00A61288" w:rsidRDefault="00A61288" w:rsidP="00A61288">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D8354A">
+      <w:r w:rsidRPr="00A61288">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Ms. Huang joined Fangda in 2014. Before joining the firm, she worked at a major law firm in China and an international law firm in New York.</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00686369" w:rsidRPr="00D8354A" w:rsidSect="002D0826">
+    <w:sectPr w:rsidR="00686369" w:rsidRPr="00A61288" w:rsidSect="002D0826">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1797" w:bottom="1440" w:left="1797" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="3584D350" w14:textId="77777777" w:rsidR="004167EC" w:rsidRDefault="004167EC" w:rsidP="00F57734">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="2493FDE5" w14:textId="77777777" w:rsidR="004167EC" w:rsidRDefault="004167EC" w:rsidP="00F57734">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -1390,883 +1389,883 @@
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="01B5288C"/>
+    <w:nsid w:val="092C1376"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="03786D22"/>
+    <w:tmpl w:val="9144491A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="032D7E33"/>
+    <w:nsid w:val="1469399E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="0F243EAC"/>
+    <w:tmpl w:val="B85ACC2A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="058856FA"/>
+    <w:nsid w:val="14733978"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="DC44D38A"/>
+    <w:tmpl w:val="01A8CFDE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="093B417F"/>
+    <w:nsid w:val="183B5683"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="6C14B66E"/>
+    <w:tmpl w:val="58A6502A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0A423069"/>
+    <w:nsid w:val="21394536"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C906972C"/>
+    <w:tmpl w:val="6C626AEC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0E643B2E"/>
+    <w:nsid w:val="21840743"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="53CE7FBC"/>
+    <w:tmpl w:val="677A1858"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1185572C"/>
+    <w:nsid w:val="22EE416A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="48D6A2E8"/>
+    <w:tmpl w:val="E4A059B2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="13F30C7C"/>
+    <w:nsid w:val="25BB3098"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="72B89258"/>
+    <w:tmpl w:val="4AC4A67A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1BFE0649"/>
+    <w:nsid w:val="29BA0D99"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="494664FA"/>
+    <w:tmpl w:val="BF7EE568"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1C2F6CF4"/>
+    <w:nsid w:val="2EE42B43"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="B08202D4"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="440" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="880" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1320" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1760" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2200" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2640" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3080" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3520" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="300E39AD"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="CAB2B826"/>
+    <w:tmpl w:val="85BC0E3A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="23D85390"/>
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="31566869"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="13981098"/>
+    <w:tmpl w:val="12A473EA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="27A06801"/>
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3B6418F1"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="49FEE19A"/>
+    <w:lvl w:ilvl="0" w:tplc="B99657A6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="510" w:hanging="226"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:sz w:val="15"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="880" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1320" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1760" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2200" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2640" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3080" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3520" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="512A04BD"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D046B31A"/>
+    <w:tmpl w:val="5860F208"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-[...113 lines deleted...]
-    <w:nsid w:val="334946DD"/>
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="516F4C4C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="ECE4A868"/>
+    <w:tmpl w:val="47D0737C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="38874D73"/>
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="54102C7F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="2C482EC0"/>
+    <w:tmpl w:val="DA2EAA70"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="38B238A6"/>
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5665228E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="15D03342"/>
+    <w:tmpl w:val="3514994E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="398A2809"/>
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6037608F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C9A66418"/>
+    <w:tmpl w:val="2390AE3C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-[...114 lines deleted...]
-  </w:abstractNum>
   <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4A4C7C36"/>
+    <w:nsid w:val="60B54A23"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="FC1C7F12"/>
+    <w:tmpl w:val="C5F27B82"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4BEF636D"/>
+    <w:nsid w:val="64096B0D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="61FA1890"/>
+    <w:tmpl w:val="6B3C4D1E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4DA27E8F"/>
+    <w:nsid w:val="671671EA"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="301AC3A4"/>
+    <w:tmpl w:val="DE2CCBF6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5CB97028"/>
+    <w:nsid w:val="6DB227A9"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="7A6CFC0E"/>
+    <w:tmpl w:val="ABB023B8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="64E02F17"/>
+    <w:nsid w:val="71B3304C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="72B89258"/>
+    <w:tmpl w:val="5860F208"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="66673C6B"/>
+    <w:nsid w:val="75A75A27"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="727EA636"/>
+    <w:tmpl w:val="3E1AFD4E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="68BC3194"/>
+    <w:nsid w:val="7B955EFE"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="0630B342"/>
+    <w:tmpl w:val="2480B256"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="73DF1392"/>
+    <w:nsid w:val="7EE56371"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="AE5A4092"/>
+    <w:tmpl w:val="D3DE6FA0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="764D2E81"/>
+    <w:nsid w:val="7FFC2D76"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F928217C"/>
+    <w:tmpl w:val="E4AC2EAC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="2">
     <w:abstractNumId w:val="12"/>
   </w:num>
-  <w:num w:numId="2">
-[...1 lines deleted...]
-  </w:num>
   <w:num w:numId="3">
-    <w:abstractNumId w:val="18"/>
+    <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="4">
-    <w:abstractNumId w:val="9"/>
+    <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="5">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="7">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="6">
-[...4 lines deleted...]
-  </w:num>
   <w:num w:numId="8">
-    <w:abstractNumId w:val="21"/>
+    <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="9">
-    <w:abstractNumId w:val="16"/>
+    <w:abstractNumId w:val="26"/>
   </w:num>
   <w:num w:numId="10">
-    <w:abstractNumId w:val="14"/>
+    <w:abstractNumId w:val="20"/>
   </w:num>
   <w:num w:numId="11">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="12">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="14">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="15">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="16">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="17">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="18">
     <w:abstractNumId w:val="23"/>
   </w:num>
-  <w:num w:numId="13">
-    <w:abstractNumId w:val="1"/>
+  <w:num w:numId="19">
+    <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="14">
-    <w:abstractNumId w:val="20"/>
+  <w:num w:numId="20">
+    <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="15">
-    <w:abstractNumId w:val="26"/>
+  <w:num w:numId="21">
+    <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="16">
-[...2 lines deleted...]
-  <w:num w:numId="17">
+  <w:num w:numId="22">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="18">
-[...13 lines deleted...]
-  </w:num>
   <w:num w:numId="23">
-    <w:abstractNumId w:val="24"/>
+    <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="24">
-    <w:abstractNumId w:val="13"/>
+    <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="25">
-    <w:abstractNumId w:val="3"/>
+    <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="26">
-    <w:abstractNumId w:val="7"/>
+    <w:abstractNumId w:val="22"/>
   </w:num>
   <w:num w:numId="27">
-    <w:abstractNumId w:val="22"/>
+    <w:abstractNumId w:val="13"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
@@ -2372,69 +2371,69 @@
     <w:rsid w:val="008A40E2"/>
     <w:rsid w:val="008A48BF"/>
     <w:rsid w:val="008D77E9"/>
     <w:rsid w:val="008E5C09"/>
     <w:rsid w:val="008E73CE"/>
     <w:rsid w:val="008E7B5D"/>
     <w:rsid w:val="00901636"/>
     <w:rsid w:val="009038C0"/>
     <w:rsid w:val="009073A3"/>
     <w:rsid w:val="00917307"/>
     <w:rsid w:val="00925E12"/>
     <w:rsid w:val="00930511"/>
     <w:rsid w:val="00936370"/>
     <w:rsid w:val="0094376B"/>
     <w:rsid w:val="009465FB"/>
     <w:rsid w:val="0095781F"/>
     <w:rsid w:val="009A4D0D"/>
     <w:rsid w:val="009A711A"/>
     <w:rsid w:val="009B27AE"/>
     <w:rsid w:val="009D6108"/>
     <w:rsid w:val="009E20C4"/>
     <w:rsid w:val="00A002B6"/>
     <w:rsid w:val="00A1252B"/>
     <w:rsid w:val="00A1585C"/>
     <w:rsid w:val="00A41685"/>
+    <w:rsid w:val="00A61288"/>
     <w:rsid w:val="00A64BF0"/>
     <w:rsid w:val="00A81B38"/>
     <w:rsid w:val="00B05840"/>
     <w:rsid w:val="00B37E04"/>
     <w:rsid w:val="00B557D1"/>
     <w:rsid w:val="00B62E87"/>
     <w:rsid w:val="00B670A2"/>
     <w:rsid w:val="00B86E39"/>
     <w:rsid w:val="00BB071E"/>
     <w:rsid w:val="00BB2601"/>
     <w:rsid w:val="00C0316A"/>
     <w:rsid w:val="00C24D79"/>
     <w:rsid w:val="00CD0348"/>
     <w:rsid w:val="00CF1C9C"/>
     <w:rsid w:val="00D1552C"/>
     <w:rsid w:val="00D2284D"/>
     <w:rsid w:val="00D45AF6"/>
     <w:rsid w:val="00D632AE"/>
-    <w:rsid w:val="00D8354A"/>
     <w:rsid w:val="00D925CA"/>
     <w:rsid w:val="00DA428A"/>
     <w:rsid w:val="00DA626A"/>
     <w:rsid w:val="00DD484D"/>
     <w:rsid w:val="00DF04DF"/>
     <w:rsid w:val="00E34189"/>
     <w:rsid w:val="00E418B1"/>
     <w:rsid w:val="00E44063"/>
     <w:rsid w:val="00E61128"/>
     <w:rsid w:val="00E70303"/>
     <w:rsid w:val="00E73B54"/>
     <w:rsid w:val="00E7710E"/>
     <w:rsid w:val="00E94C0A"/>
     <w:rsid w:val="00EB2910"/>
     <w:rsid w:val="00EF7E90"/>
     <w:rsid w:val="00F07BEB"/>
     <w:rsid w:val="00F51C68"/>
     <w:rsid w:val="00F57734"/>
     <w:rsid w:val="00F80A79"/>
     <w:rsid w:val="00F96E7C"/>
     <w:rsid w:val="00F97256"/>
     <w:rsid w:val="00FA3B60"/>
     <w:rsid w:val="00FB5CEE"/>
     <w:rsid w:val="00FC7C78"/>
     <w:rsid w:val="00FE037C"/>
@@ -3500,61 +3499,61 @@
     <w:rsid w:val="00F57734"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af4">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0065437B"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af5">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00D8354A"/>
+    <w:rsid w:val="00A61288"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af6">
     <w:name w:val="正文文本 字符"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="af5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00D8354A"/>
+    <w:rsid w:val="00A61288"/>
     <w:rPr>
       <w:sz w:val="21"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 主题​​">
@@ -3838,62 +3837,62 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DD52A62F-6040-45FB-B63C-F9AD97B85216}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{98774572-D1C2-4E4A-AC7B-EB165B3C7267}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>2</Pages>
+  <Pages>1</Pages>
   <Words>555</Words>
   <Characters>3164</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>26</Lines>
   <Paragraphs>7</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>3712</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Microsoft Office User</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>