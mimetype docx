--- v1 (2026-08-04)
+++ v2 (2026-08-04)
@@ -36,189 +36,189 @@
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5485"/>
         <w:gridCol w:w="2836"/>
       </w:tblGrid>
       <w:tr w:rsidR="0049405C" w:rsidRPr="00C24D79" w14:paraId="76EB2C64" w14:textId="77777777" w:rsidTr="00E70303">
         <w:trPr>
           <w:trHeight w:val="3267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5485" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="271D78"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C4F11E8" w14:textId="79E23A1F" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00A61288" w:rsidP="00A61288">
+          <w:p w14:paraId="2C4F11E8" w14:textId="055561E8" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="002A6B31" w:rsidP="002A6B31">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="xingming"/>
             <w:bookmarkStart w:id="1" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="1"/>
-            <w:r w:rsidRPr="00A61288">
+            <w:r w:rsidRPr="002A6B31">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>CAROLINE HUANG</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
-          <w:p w14:paraId="706EB16B" w14:textId="76DC9EF6" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00A61288" w:rsidP="00A61288">
+          <w:p w14:paraId="706EB16B" w14:textId="3799A180" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="002A6B31" w:rsidP="002A6B31">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="didian"/>
-            <w:r w:rsidRPr="00A61288">
+            <w:r w:rsidRPr="002A6B31">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Partner</w:t>
             </w:r>
-            <w:r w:rsidRPr="00A61288">
+            <w:r w:rsidRPr="002A6B31">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>·</w:t>
             </w:r>
-            <w:r w:rsidRPr="00A61288">
+            <w:r w:rsidRPr="002A6B31">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Beijing</w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
-          <w:p w14:paraId="6199424A" w14:textId="08CB2C32" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00A61288" w:rsidP="00A61288">
+          <w:p w14:paraId="6199424A" w14:textId="1BD58963" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="002A6B31" w:rsidP="002A6B31">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="dianhua"/>
-            <w:r w:rsidRPr="00A61288">
+            <w:r w:rsidRPr="002A6B31">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>+86 10 5769 5624</w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
-          <w:p w14:paraId="4F910ACA" w14:textId="756B3222" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00A61288" w:rsidP="00A61288">
+          <w:p w14:paraId="4F910ACA" w14:textId="6A04654B" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="002A6B31" w:rsidP="002A6B31">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="youxiang"/>
-            <w:r w:rsidRPr="00A61288">
+            <w:r w:rsidRPr="002A6B31">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>caroline.huang@fangdalaw.com</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="22DBA835" w14:textId="677EAC48" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00F96E7C" w:rsidP="00860F89">
             <w:pPr>
               <w:ind w:leftChars="-52" w:left="-109"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C24D79">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:color w:val="545551"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D24C6CB" w14:textId="7101CBB5" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00A61288" w:rsidP="002932C9">
+          <w:p w14:paraId="2D24C6CB" w14:textId="269999A7" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="002A6B31" w:rsidP="002932C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="tupian"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6CF0DB82" wp14:editId="4A61C18B">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6DA8677E" wp14:editId="75555684">
                   <wp:extent cx="1651000" cy="2142519"/>
                   <wp:effectExtent l="0" t="0" r="6350" b="0"/>
                   <wp:docPr id="1" name="图片 1"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
@@ -258,60 +258,60 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C063291" w14:textId="5DC9D94D" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="002375A9" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C24D79">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>PRACTICE AREAS</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C1ACACA" w14:textId="2C6F367E" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="00A61288" w:rsidP="007177F3">
+          <w:p w14:paraId="3C1ACACA" w14:textId="45AECF47" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="002A6B31" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="zhiyelingyu"/>
-            <w:r w:rsidRPr="00A61288">
+            <w:r w:rsidRPr="002A6B31">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>MS. HUANG SPECIALIZES IN ANTITRUST AND COMPETITION LAW, INCLUDING MERGER CONTROL FILINGS, ANTITRUST COMPLIANCE AND ANTITRUST ADMINISTRATIVE INVESTIGATIONS.</w:t>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F19AE4C" w14:textId="19A41B01" w:rsidR="00451233" w:rsidRPr="00C24D79" w:rsidRDefault="00F80A79" w:rsidP="00DA428A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C24D79">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
           <w:noProof/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
@@ -371,51 +371,51 @@
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:roundrect w14:anchorId="053823F2" id="圆角矩形 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:-6.2pt;margin-top:-12.6pt;width:4.55pt;height:3.6pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDc1SqFegIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2yAQfp+0/wHxvtqO+mON4lRRqk6T&#10;qrZqO/WZYIiRMMeAxMn++h3gOG1X7WHaCwbu7ru7z98xu9p1mmyF8wpMTauTkhJhODTKrGv64/nm&#10;y1dKfGCmYRqMqOleeHo1//xp1tupmEALuhGOIIjx097WtA3BTovC81Z0zJ+AFQaNElzHAh7dumgc&#10;6xG908WkLM+LHlxjHXDhPd5eZyOdJ3wpBQ/3UnoRiK4p1hbS6tK6imsxn7Hp2jHbKj6Uwf6hio4p&#10;g0lHqGsWGNk49QdUp7gDDzKccOgKkFJxkXrAbqryXTdPLbMi9YLkeDvS5P8fLL/bPtkHhzT01k89&#10;bmMXO+m6+MX6yC6RtR/JErtAOF6eXZyXyChHy+nZRXUZqSyOodb58E1AR+Kmpg42pnnE35FYYttb&#10;H7L/wS+m86BVc6O0TocoAbHUjmwZ/rzVuhoyvPHSJvoaiFEZMN4Ux2bSLuy1iH7aPApJVIPlT1Ih&#10;SWfHJIxzYUKVTS1rRM5dnZXYaoYfI1K3CTAiS8w/Yg8Abxs4YGeYwT+GiiTTMbj8W2E5eIxImcGE&#10;MbhTBtxHABq7GjJn/wNJmZrI0gqa/YMjDvKQeMtvFP67W+bDA3M4Ffi3cdLDPS5SQ19TGHaUtOB+&#10;fXQf/VGsaKWkxymrqf+5YU5Qor8blPFldXoaxzIdUEYTPLjXltVri9l0S0AtVPimWJ620T/ow1Y6&#10;6F7wQVjErGhihmPumvLgDodlyNOPTwoXi0Vyw1G0LNyaJ8sjeGQ1yvJ598KcHQQcUPd3cJhINn0n&#10;4ewbIw0sNgGkSvo+8jrwjWOchDM8OfGdeH1OXseHcf4bAAD//wMAUEsDBBQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NT8JAEL2b+B82Y+KtbCliSOmWGIgkKBdQPC/d&#10;sW3cna3dBeq/dzjpZTKT9+Z9FIvBWXHGPrSeFIxHKQikypuWagXvb8/JDESImoy2nlDBDwZYlLc3&#10;hc6Nv9AOz/tYCxahkGsFTYxdLmWoGnQ6jHyHxNin752OfPa1NL2+sLizMkvTR+l0S+zQ6A6XDVZf&#10;+5NTsF4edttDu9l8b6cr+5rpjxdbr5W6vxtWcx5PcxARh/j3AdcOnB9KDnb0JzJBWAXJOHtgKi/Z&#10;NAPBjGQyAXG8IrMUZFnI/z3KXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDc1SqFegIA&#10;AGAFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="white [3212]" stroked="f" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="09AC19CB" w14:textId="77777777" w:rsidR="00A61288" w:rsidRDefault="000E0C86" w:rsidP="00B670A2">
+    <w:p w14:paraId="1E94596C" w14:textId="77777777" w:rsidR="002A6B31" w:rsidRDefault="000E0C86" w:rsidP="00B670A2">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C24D79">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="545551"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E0DC835" wp14:editId="24238D24">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2512</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4508</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5271826" cy="0"/>
@@ -456,742 +456,742 @@
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:line w14:anchorId="3D0BA0F8" id="直接连接符 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".2pt,.35pt" to="415.3pt,.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKOATlvwEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+wYWFYYcXpo0V2K&#10;rdhH74pMxQL0BUmLnX8/ik7cohsGbNhFMCW+x/dIens7WcOOEJP2ruPrVc0ZOOl77Q4d//7t4fqG&#10;s5SF64XxDjp+gsRvd1fvtmNoofGDNz1EhiQutWPo+JBzaKsqyQGsSCsfwOGj8tGKjGE8VH0UI7Jb&#10;UzV1valGH/sQvYSU8PZ+fuQ74lcKZP6sVILMTMdRW6Yz0rkvZ7XbivYQRRi0PMsQ/6DCCu2w6EJ1&#10;L7JgP6L+hcpqGX3yKq+kt5VXSksgD+hmXb9x83UQAcgLNieFpU3p/9HKT8c79xSxDWNIbQpPsbiY&#10;VLRMGR2ecabkC5Wyidp2WtoGU2YSL983H9Y3zYYzeXmrZopCFWLKH8FbVj46brQrjkQrjo8pY1lM&#10;vaSUa+PKmbzR/YM2hoJ42N+ZyI6izLBu6g2NDYGv0jAq0OrFBX3lk4GZ9gsopntUO/uhBYOFVkgJ&#10;Lq/LOhATZheYQgkLsCbdfwSe8wsUaPn+BrwgqLJ3eQFb7Xz8XfU8XSSrOf/Sgdl3acHe9yeaL7UG&#10;t4gcnje+rOnrmOAv/+XuJwAAAP//AwBQSwMEFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FvwjAMhe+T9h8iT+I20g3WQWmK0IALh0kDhLRb2nhttcapmgCFX485bRdL&#10;T+/5+XM6720jTtj52pGCl2EEAqlwpqZSwX63fp6A8EGT0Y0jVHBBD/Ps8SHViXFn+sLTNpSCS8gn&#10;WkEVQptI6YsKrfZD1yKx9+M6qwPLrpSm02cut418jaJYWl0TX6h0ix8VFr/bo1WwO1x7uTl8LvK4&#10;3o+m39PV2/q6Umrw1C9nPBYzEAH78LcB9x+YHzIGy92RjBeNgjHnFLyDYG8yimIQ+V3KLJX/+bMb&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEo4BOW/AQAA3wMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAAAAAAAAAAAA&#10;AAAAGQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" strokecolor="#002060" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="221226BA" w14:textId="77777777" w:rsidR="00A61288" w:rsidRDefault="00A61288" w:rsidP="00A61288">
+    <w:p w14:paraId="30DFB393" w14:textId="77777777" w:rsidR="002A6B31" w:rsidRDefault="002A6B31" w:rsidP="002A6B31">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A61288">
+      <w:r w:rsidRPr="002A6B31">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Ms. Huang started practicing competition law at the same time the PRC anti-monopoly law came into effect in 2008. She is experienced in providing legal advice on merger filings, antitrust administrative investigations and compliance reviews. Her clients operate in a wide range of industries, including consumer products, finance, high-tech, manufacturing, natural resources, pharmaceuticals and shipping.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="010005C8" w14:textId="77777777" w:rsidR="00A61288" w:rsidRDefault="00A61288" w:rsidP="00A61288">
+    <w:p w14:paraId="6316A3CC" w14:textId="77777777" w:rsidR="002A6B31" w:rsidRDefault="002A6B31" w:rsidP="002A6B31">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A61288">
+      <w:r w:rsidRPr="002A6B31">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Ms. Huang has been actively involved in consulting with and providing recommendations to legislators. She also maintains close working relationships with the administrative officials responsible for anti-monopoly and anti-unfair competition. Through these interactions, she has obtained a deep understanding of the changes and developments in PRC laws and policies and can use that knowledge to fully assist her clients in communicating with administrative agencies.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="31F4A1F1" w14:textId="77777777" w:rsidR="00A61288" w:rsidRDefault="00A61288" w:rsidP="00A61288">
+    <w:p w14:paraId="39A2559B" w14:textId="77777777" w:rsidR="002A6B31" w:rsidRDefault="002A6B31" w:rsidP="002A6B31">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A61288">
+      <w:r w:rsidRPr="002A6B31">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>REPRESENTATIVE MATTERS AND CASES</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="69295287" w14:textId="77777777" w:rsidR="00A61288" w:rsidRDefault="00A61288" w:rsidP="00A61288">
+    <w:p w14:paraId="08B7DCC7" w14:textId="77777777" w:rsidR="002A6B31" w:rsidRDefault="002A6B31" w:rsidP="002A6B31">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A61288">
+      <w:r w:rsidRPr="002A6B31">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Merger filing</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2CE8B782" w14:textId="77777777" w:rsidR="00A61288" w:rsidRDefault="00A61288" w:rsidP="00A61288">
+    <w:p w14:paraId="53D6F076" w14:textId="77777777" w:rsidR="002A6B31" w:rsidRDefault="002A6B31" w:rsidP="002A6B31">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A61288">
+      <w:r w:rsidRPr="002A6B31">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented WABCO Holdings Inc. in the PRC merger filing for its acquisition by ZF Friedrichshafen AG</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E6E9279" w14:textId="77777777" w:rsidR="00A61288" w:rsidRDefault="00A61288" w:rsidP="00A61288">
+    <w:p w14:paraId="24AC513B" w14:textId="77777777" w:rsidR="002A6B31" w:rsidRDefault="002A6B31" w:rsidP="002A6B31">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A61288">
+      <w:r w:rsidRPr="002A6B31">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Cargotec in the PRC merger filing for its proposed acquisition of businesses of TTS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="12164AF6" w14:textId="77777777" w:rsidR="00A61288" w:rsidRDefault="00A61288" w:rsidP="00A61288">
+    <w:p w14:paraId="4DC7EC70" w14:textId="77777777" w:rsidR="002A6B31" w:rsidRDefault="002A6B31" w:rsidP="002A6B31">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A61288">
+      <w:r w:rsidRPr="002A6B31">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Anta Sports and FountainVest in the PRC merger filing for their joint acquisition of Amer Sports for EUR 4.7 billion</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F825DA8" w14:textId="77777777" w:rsidR="00A61288" w:rsidRDefault="00A61288" w:rsidP="00A61288">
+    <w:p w14:paraId="4CEA1944" w14:textId="77777777" w:rsidR="002A6B31" w:rsidRDefault="002A6B31" w:rsidP="002A6B31">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A61288">
+      <w:r w:rsidRPr="002A6B31">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented AB Inbev in the PRC merger filing for its proposed acquisition of SAB Miller for USD 104 billion</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="163EE9B5" w14:textId="77777777" w:rsidR="00A61288" w:rsidRDefault="00A61288" w:rsidP="00A61288">
+    <w:p w14:paraId="79B1C916" w14:textId="77777777" w:rsidR="002A6B31" w:rsidRDefault="002A6B31" w:rsidP="002A6B31">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A61288">
+      <w:r w:rsidRPr="002A6B31">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented EMC in the PRC merger filing for its acquisition by Dell for USD 67 billion</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5F6FC082" w14:textId="77777777" w:rsidR="00A61288" w:rsidRDefault="00A61288" w:rsidP="00A61288">
+    <w:p w14:paraId="48A4D3F2" w14:textId="77777777" w:rsidR="002A6B31" w:rsidRDefault="002A6B31" w:rsidP="002A6B31">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A61288">
+      <w:r w:rsidRPr="002A6B31">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Cheung Kong Infrastructure and Power Assets in the PRC merger filing for their RMB 76.4 billion merger</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6DB9BD0D" w14:textId="77777777" w:rsidR="00A61288" w:rsidRDefault="00A61288" w:rsidP="00A61288">
+    <w:p w14:paraId="294E0BE5" w14:textId="77777777" w:rsidR="002A6B31" w:rsidRDefault="002A6B31" w:rsidP="002A6B31">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A61288">
+      <w:r w:rsidRPr="002A6B31">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Goldman Sachs and Rhone in the PRC merger filing for their joint acquisition of Neovia Logistics for USD 490 million</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="319A0C07" w14:textId="77777777" w:rsidR="00A61288" w:rsidRDefault="00A61288" w:rsidP="00A61288">
+    <w:p w14:paraId="49A79B47" w14:textId="77777777" w:rsidR="002A6B31" w:rsidRDefault="002A6B31" w:rsidP="002A6B31">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A61288">
+      <w:r w:rsidRPr="002A6B31">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Dresser Rand in the PRC merger filing for its acquisition by Siemens for USD 7.6 billion</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="78660503" w14:textId="77777777" w:rsidR="00A61288" w:rsidRDefault="00A61288" w:rsidP="00A61288">
+    <w:p w14:paraId="5F94BF29" w14:textId="77777777" w:rsidR="002A6B31" w:rsidRDefault="002A6B31" w:rsidP="002A6B31">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A61288">
+      <w:r w:rsidRPr="002A6B31">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Ant Financial on the PRC merger filing for a series of its transactions, including the acquisition of shares in the Indian online payment company One 97, the Thai online payment and online shopping companies Ascend Nano and True Money, and the Chinese rural microfinance company CFPA Microfinance</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D102E43" w14:textId="77777777" w:rsidR="00A61288" w:rsidRDefault="00A61288" w:rsidP="00A61288">
+    <w:p w14:paraId="7517C9C2" w14:textId="77777777" w:rsidR="002A6B31" w:rsidRDefault="002A6B31" w:rsidP="002A6B31">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A61288">
+      <w:r w:rsidRPr="002A6B31">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Investigatory work</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="369CE0B4" w14:textId="77777777" w:rsidR="00A61288" w:rsidRDefault="00A61288" w:rsidP="00A61288">
+    <w:p w14:paraId="71AA4022" w14:textId="77777777" w:rsidR="002A6B31" w:rsidRDefault="002A6B31" w:rsidP="002A6B31">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A61288">
+      <w:r w:rsidRPr="002A6B31">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a state-owned infrastructure company in an NDRC investigation into abuse of dominance</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="45AE0947" w14:textId="77777777" w:rsidR="00A61288" w:rsidRDefault="00A61288" w:rsidP="00A61288">
+    <w:p w14:paraId="3128D820" w14:textId="77777777" w:rsidR="002A6B31" w:rsidRDefault="002A6B31" w:rsidP="002A6B31">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A61288">
+      <w:r w:rsidRPr="002A6B31">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented an international shipping company in an NDRC cartel investigation</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="431F054E" w14:textId="77777777" w:rsidR="00A61288" w:rsidRDefault="00A61288" w:rsidP="00A61288">
+    <w:p w14:paraId="05F642E7" w14:textId="77777777" w:rsidR="002A6B31" w:rsidRDefault="002A6B31" w:rsidP="002A6B31">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A61288">
+      <w:r w:rsidRPr="002A6B31">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented an electronics company in responding to antitrust inquiries from the NDRC on abuse of dominance</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0016C786" w14:textId="77777777" w:rsidR="00A61288" w:rsidRDefault="00A61288" w:rsidP="00A61288">
+    <w:p w14:paraId="3DB5F8B1" w14:textId="77777777" w:rsidR="002A6B31" w:rsidRDefault="002A6B31" w:rsidP="002A6B31">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A61288">
+      <w:r w:rsidRPr="002A6B31">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented two multinational pharmaceutical companies in the antitrust administrative investigation conducted by the NDRC into vertical monopoly agreements</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="13327ADB" w14:textId="77777777" w:rsidR="00A61288" w:rsidRDefault="00A61288" w:rsidP="00A61288">
+    <w:p w14:paraId="601BDDA9" w14:textId="77777777" w:rsidR="002A6B31" w:rsidRDefault="002A6B31" w:rsidP="002A6B31">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A61288">
+      <w:r w:rsidRPr="002A6B31">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a state-owned financial company in an NDRC investigation into abuse of dominance</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2CB2CCB2" w14:textId="77777777" w:rsidR="00A61288" w:rsidRDefault="00A61288" w:rsidP="00A61288">
+    <w:p w14:paraId="2D03DBD4" w14:textId="77777777" w:rsidR="002A6B31" w:rsidRDefault="002A6B31" w:rsidP="002A6B31">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A61288">
+      <w:r w:rsidRPr="002A6B31">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented an international agriculture company in an NDRC investigation into vertical monopoly agreements</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="557B7B88" w14:textId="77777777" w:rsidR="00A61288" w:rsidRDefault="00A61288" w:rsidP="00A61288">
+    <w:p w14:paraId="5A5C6BD6" w14:textId="77777777" w:rsidR="002A6B31" w:rsidRDefault="002A6B31" w:rsidP="002A6B31">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A61288">
+      <w:r w:rsidRPr="002A6B31">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented an international technology company in an antitrust administrative investigation conducted by the SAIC</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D9208C6" w14:textId="77777777" w:rsidR="00A61288" w:rsidRDefault="00A61288" w:rsidP="00A61288">
+    <w:p w14:paraId="52FBA546" w14:textId="77777777" w:rsidR="002A6B31" w:rsidRDefault="002A6B31" w:rsidP="002A6B31">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A61288">
+      <w:r w:rsidRPr="002A6B31">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented several domestic and multinational companies in MOFCOM antitrust investigations into the failure to notify</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6760D60B" w14:textId="77777777" w:rsidR="00A61288" w:rsidRDefault="00A61288" w:rsidP="00A61288">
+    <w:p w14:paraId="17D98CA3" w14:textId="77777777" w:rsidR="002A6B31" w:rsidRDefault="002A6B31" w:rsidP="002A6B31">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A61288">
+      <w:r w:rsidRPr="002A6B31">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented two international chemicals companies in cooperating with the antitrust administrative investigation conducted by the SAIC</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6AEBA6FB" w14:textId="77777777" w:rsidR="00A61288" w:rsidRDefault="00A61288" w:rsidP="00A61288">
+    <w:p w14:paraId="777BD77E" w14:textId="77777777" w:rsidR="002A6B31" w:rsidRDefault="002A6B31" w:rsidP="002A6B31">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A61288">
+      <w:r w:rsidRPr="002A6B31">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Education</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="675F5EFF" w14:textId="77777777" w:rsidR="00A61288" w:rsidRDefault="00A61288" w:rsidP="00A61288">
+    <w:p w14:paraId="4B807228" w14:textId="77777777" w:rsidR="002A6B31" w:rsidRDefault="002A6B31" w:rsidP="002A6B31">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A61288">
+      <w:r w:rsidRPr="002A6B31">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>The Chinese University of Hong Kong, LL.M.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5652E7B9" w14:textId="77777777" w:rsidR="00A61288" w:rsidRDefault="00A61288" w:rsidP="00A61288">
+    <w:p w14:paraId="086387A9" w14:textId="77777777" w:rsidR="002A6B31" w:rsidRDefault="002A6B31" w:rsidP="002A6B31">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A61288">
+      <w:r w:rsidRPr="002A6B31">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Peking University, LL.B.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1133FE7F" w14:textId="77777777" w:rsidR="00A61288" w:rsidRDefault="00A61288" w:rsidP="00A61288">
+    <w:p w14:paraId="22F11C3C" w14:textId="77777777" w:rsidR="002A6B31" w:rsidRDefault="002A6B31" w:rsidP="002A6B31">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A61288">
+      <w:r w:rsidRPr="002A6B31">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Professional Qualification</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1EA780BC" w14:textId="77777777" w:rsidR="00A61288" w:rsidRDefault="00A61288" w:rsidP="00A61288">
+    <w:p w14:paraId="1EEEC716" w14:textId="77777777" w:rsidR="002A6B31" w:rsidRDefault="002A6B31" w:rsidP="002A6B31">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A61288">
+      <w:r w:rsidRPr="002A6B31">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Admitted to practice in the PRC</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5ACA22CF" w14:textId="77777777" w:rsidR="00A61288" w:rsidRDefault="00A61288" w:rsidP="00A61288">
+    <w:p w14:paraId="197C4DDD" w14:textId="77777777" w:rsidR="002A6B31" w:rsidRDefault="002A6B31" w:rsidP="002A6B31">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A61288">
+      <w:r w:rsidRPr="002A6B31">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Work Language</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A05324B" w14:textId="77777777" w:rsidR="00A61288" w:rsidRDefault="00A61288" w:rsidP="00A61288">
+    <w:p w14:paraId="70F3FB14" w14:textId="77777777" w:rsidR="002A6B31" w:rsidRDefault="002A6B31" w:rsidP="002A6B31">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A61288">
+      <w:r w:rsidRPr="002A6B31">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Chinese</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="581AE7F4" w14:textId="77777777" w:rsidR="00A61288" w:rsidRDefault="00A61288" w:rsidP="00A61288">
+    <w:p w14:paraId="31FDB1FE" w14:textId="77777777" w:rsidR="002A6B31" w:rsidRDefault="002A6B31" w:rsidP="002A6B31">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A61288">
+      <w:r w:rsidRPr="002A6B31">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>English</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="028E4D3C" w14:textId="77777777" w:rsidR="00A61288" w:rsidRDefault="00A61288" w:rsidP="00A61288">
+    <w:p w14:paraId="255DEEDD" w14:textId="77777777" w:rsidR="002A6B31" w:rsidRDefault="002A6B31" w:rsidP="002A6B31">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A61288">
+      <w:r w:rsidRPr="002A6B31">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Professional Background</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5567FC3C" w14:textId="28359F69" w:rsidR="00686369" w:rsidRPr="00A61288" w:rsidRDefault="00A61288" w:rsidP="00A61288">
+    <w:p w14:paraId="5567FC3C" w14:textId="1FA149C9" w:rsidR="00686369" w:rsidRPr="002A6B31" w:rsidRDefault="002A6B31" w:rsidP="002A6B31">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A61288">
+      <w:r w:rsidRPr="002A6B31">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Ms. Huang joined Fangda in 2014. Before joining the firm, she worked at a major law firm in China and an international law firm in New York.</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00686369" w:rsidRPr="00A61288" w:rsidSect="002D0826">
+    <w:sectPr w:rsidR="00686369" w:rsidRPr="002A6B31" w:rsidSect="002D0826">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1797" w:bottom="1440" w:left="1797" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="3584D350" w14:textId="77777777" w:rsidR="004167EC" w:rsidRDefault="004167EC" w:rsidP="00F57734">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="2493FDE5" w14:textId="77777777" w:rsidR="004167EC" w:rsidRDefault="004167EC" w:rsidP="00F57734">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -1389,239 +1389,302 @@
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="092C1376"/>
+    <w:nsid w:val="049338F2"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="9144491A"/>
+    <w:tmpl w:val="A9AC9980"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1469399E"/>
+    <w:nsid w:val="055B23E1"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B85ACC2A"/>
+    <w:tmpl w:val="952AF2C6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="14733978"/>
+    <w:nsid w:val="067035E9"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="01A8CFDE"/>
+    <w:tmpl w:val="39C47666"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="183B5683"/>
+    <w:nsid w:val="08CD4C4C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="58A6502A"/>
+    <w:tmpl w:val="50705322"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="21394536"/>
+    <w:nsid w:val="10D56E52"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="6C626AEC"/>
+    <w:tmpl w:val="9716D0B0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="21840743"/>
+    <w:nsid w:val="145A7025"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="677A1858"/>
+    <w:tmpl w:val="6F7E9BA2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="22EE416A"/>
+    <w:nsid w:val="154F3B9C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E4A059B2"/>
+    <w:tmpl w:val="C4A6BCE6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="25BB3098"/>
+    <w:nsid w:val="16C2539A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="4AC4A67A"/>
+    <w:tmpl w:val="28EAE0A0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="29BA0D99"/>
+    <w:nsid w:val="17292BB5"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="BF7EE568"/>
+    <w:tmpl w:val="133070B4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="23720F52"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="133070B4"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="23A35DA5"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="CC56ADD2"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="254F79D6"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="43AECAFE"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2EE42B43"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B08202D4"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="440" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="880" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
@@ -1690,93 +1753,114 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3520" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="300E39AD"/>
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3614541A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="85BC0E3A"/>
+    <w:tmpl w:val="436CE654"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="31566869"/>
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="377B208B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="12A473EA"/>
+    <w:tmpl w:val="ECC6FD22"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3B487DB3"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="5E1CB534"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3B6418F1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="49FEE19A"/>
     <w:lvl w:ilvl="0" w:tplc="B99657A6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="510" w:hanging="226"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:sz w:val="15"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="880" w:hanging="440"/>
@@ -1848,424 +1932,340 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3520" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="512A04BD"/>
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="44B6470C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="5860F208"/>
+    <w:tmpl w:val="5D1C7CAA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="516F4C4C"/>
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="520E1844"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="47D0737C"/>
+    <w:tmpl w:val="F014F8E4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="54102C7F"/>
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="561E05CA"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="DA2EAA70"/>
+    <w:tmpl w:val="7334EA9E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5665228E"/>
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="62E778FC"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="3514994E"/>
+    <w:tmpl w:val="7D28E87C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6037608F"/>
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="69B344C9"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="2390AE3C"/>
+    <w:tmpl w:val="D51AFBA8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="60B54A23"/>
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="72B3193B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C5F27B82"/>
+    <w:tmpl w:val="A168AC32"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="64096B0D"/>
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="77F53106"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="6B3C4D1E"/>
+    <w:tmpl w:val="017A0D5C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="671671EA"/>
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7B2343B5"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="DE2CCBF6"/>
+    <w:tmpl w:val="0394B9D2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6DB227A9"/>
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7C0360F5"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="ABB023B8"/>
+    <w:tmpl w:val="34306332"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="71B3304C"/>
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7F071550"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="5860F208"/>
+    <w:tmpl w:val="1C762FD6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-[...82 lines deleted...]
-  </w:abstractNum>
   <w:num w:numId="1">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="2">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="11">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="12">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="14">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="15">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="16">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="17">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="18">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="19">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="20">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="21">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="22">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="23">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="24">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="25">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="26">
     <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="2">
-[...14 lines deleted...]
-  <w:num w:numId="7">
+  <w:num w:numId="27">
     <w:abstractNumId w:val="8"/>
-  </w:num>
-[...58 lines deleted...]
-    <w:abstractNumId w:val="13"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
@@ -2292,50 +2292,51 @@
     <w:rsid w:val="0008435A"/>
     <w:rsid w:val="000C5325"/>
     <w:rsid w:val="000E0C86"/>
     <w:rsid w:val="00117159"/>
     <w:rsid w:val="00130740"/>
     <w:rsid w:val="0013186C"/>
     <w:rsid w:val="0013719D"/>
     <w:rsid w:val="0014231B"/>
     <w:rsid w:val="001526EA"/>
     <w:rsid w:val="00153488"/>
     <w:rsid w:val="0018186F"/>
     <w:rsid w:val="00191736"/>
     <w:rsid w:val="001C7F4F"/>
     <w:rsid w:val="001F7789"/>
     <w:rsid w:val="00211603"/>
     <w:rsid w:val="00223B3F"/>
     <w:rsid w:val="0022458A"/>
     <w:rsid w:val="00230A13"/>
     <w:rsid w:val="00232FF3"/>
     <w:rsid w:val="002375A9"/>
     <w:rsid w:val="00253EDA"/>
     <w:rsid w:val="00283DAB"/>
     <w:rsid w:val="002932C9"/>
     <w:rsid w:val="002A35FF"/>
     <w:rsid w:val="002A4932"/>
+    <w:rsid w:val="002A6B31"/>
     <w:rsid w:val="002B1F71"/>
     <w:rsid w:val="002D0826"/>
     <w:rsid w:val="0031673D"/>
     <w:rsid w:val="0034020A"/>
     <w:rsid w:val="0034029C"/>
     <w:rsid w:val="00351712"/>
     <w:rsid w:val="00353486"/>
     <w:rsid w:val="0036384C"/>
     <w:rsid w:val="00370676"/>
     <w:rsid w:val="00396678"/>
     <w:rsid w:val="003B4410"/>
     <w:rsid w:val="003D196D"/>
     <w:rsid w:val="003D355E"/>
     <w:rsid w:val="00403EDB"/>
     <w:rsid w:val="004167EC"/>
     <w:rsid w:val="004416E4"/>
     <w:rsid w:val="00451233"/>
     <w:rsid w:val="004570F8"/>
     <w:rsid w:val="0047636D"/>
     <w:rsid w:val="0049405C"/>
     <w:rsid w:val="004D21F0"/>
     <w:rsid w:val="004D3C23"/>
     <w:rsid w:val="004E2FCC"/>
     <w:rsid w:val="004F1B4E"/>
     <w:rsid w:val="0052675C"/>
@@ -2371,51 +2372,50 @@
     <w:rsid w:val="008A40E2"/>
     <w:rsid w:val="008A48BF"/>
     <w:rsid w:val="008D77E9"/>
     <w:rsid w:val="008E5C09"/>
     <w:rsid w:val="008E73CE"/>
     <w:rsid w:val="008E7B5D"/>
     <w:rsid w:val="00901636"/>
     <w:rsid w:val="009038C0"/>
     <w:rsid w:val="009073A3"/>
     <w:rsid w:val="00917307"/>
     <w:rsid w:val="00925E12"/>
     <w:rsid w:val="00930511"/>
     <w:rsid w:val="00936370"/>
     <w:rsid w:val="0094376B"/>
     <w:rsid w:val="009465FB"/>
     <w:rsid w:val="0095781F"/>
     <w:rsid w:val="009A4D0D"/>
     <w:rsid w:val="009A711A"/>
     <w:rsid w:val="009B27AE"/>
     <w:rsid w:val="009D6108"/>
     <w:rsid w:val="009E20C4"/>
     <w:rsid w:val="00A002B6"/>
     <w:rsid w:val="00A1252B"/>
     <w:rsid w:val="00A1585C"/>
     <w:rsid w:val="00A41685"/>
-    <w:rsid w:val="00A61288"/>
     <w:rsid w:val="00A64BF0"/>
     <w:rsid w:val="00A81B38"/>
     <w:rsid w:val="00B05840"/>
     <w:rsid w:val="00B37E04"/>
     <w:rsid w:val="00B557D1"/>
     <w:rsid w:val="00B62E87"/>
     <w:rsid w:val="00B670A2"/>
     <w:rsid w:val="00B86E39"/>
     <w:rsid w:val="00BB071E"/>
     <w:rsid w:val="00BB2601"/>
     <w:rsid w:val="00C0316A"/>
     <w:rsid w:val="00C24D79"/>
     <w:rsid w:val="00CD0348"/>
     <w:rsid w:val="00CF1C9C"/>
     <w:rsid w:val="00D1552C"/>
     <w:rsid w:val="00D2284D"/>
     <w:rsid w:val="00D45AF6"/>
     <w:rsid w:val="00D632AE"/>
     <w:rsid w:val="00D925CA"/>
     <w:rsid w:val="00DA428A"/>
     <w:rsid w:val="00DA626A"/>
     <w:rsid w:val="00DD484D"/>
     <w:rsid w:val="00DF04DF"/>
     <w:rsid w:val="00E34189"/>
     <w:rsid w:val="00E418B1"/>
@@ -3499,61 +3499,61 @@
     <w:rsid w:val="00F57734"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af4">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0065437B"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af5">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00A61288"/>
+    <w:rsid w:val="002A6B31"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af6">
     <w:name w:val="正文文本 字符"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="af5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00A61288"/>
+    <w:rsid w:val="002A6B31"/>
     <w:rPr>
       <w:sz w:val="21"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 主题​​">
@@ -3837,51 +3837,51 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{98774572-D1C2-4E4A-AC7B-EB165B3C7267}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{393441F8-8BA8-4AED-B332-45D2A5934626}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>555</Words>
   <Characters>3164</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>26</Lines>
   <Paragraphs>7</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>3712</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>