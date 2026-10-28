--- v2 (2026-08-04)
+++ v3 (2026-10-28)
@@ -36,189 +36,189 @@
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5485"/>
         <w:gridCol w:w="2836"/>
       </w:tblGrid>
       <w:tr w:rsidR="0049405C" w:rsidRPr="00C24D79" w14:paraId="76EB2C64" w14:textId="77777777" w:rsidTr="00E70303">
         <w:trPr>
           <w:trHeight w:val="3267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5485" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="271D78"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C4F11E8" w14:textId="055561E8" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="002A6B31" w:rsidP="002A6B31">
+          <w:p w14:paraId="2C4F11E8" w14:textId="2293433B" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="0079679F" w:rsidP="0079679F">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="xingming"/>
             <w:bookmarkStart w:id="1" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="1"/>
-            <w:r w:rsidRPr="002A6B31">
+            <w:r w:rsidRPr="0079679F">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>CAROLINE HUANG</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
-          <w:p w14:paraId="706EB16B" w14:textId="3799A180" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="002A6B31" w:rsidP="002A6B31">
+          <w:p w14:paraId="706EB16B" w14:textId="0686E12A" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="0079679F" w:rsidP="0079679F">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="didian"/>
-            <w:r w:rsidRPr="002A6B31">
+            <w:r w:rsidRPr="0079679F">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Partner</w:t>
             </w:r>
-            <w:r w:rsidRPr="002A6B31">
+            <w:r w:rsidRPr="0079679F">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>·</w:t>
             </w:r>
-            <w:r w:rsidRPr="002A6B31">
+            <w:r w:rsidRPr="0079679F">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Beijing</w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
-          <w:p w14:paraId="6199424A" w14:textId="1BD58963" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="002A6B31" w:rsidP="002A6B31">
+          <w:p w14:paraId="6199424A" w14:textId="7F78BA9B" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="0079679F" w:rsidP="0079679F">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="dianhua"/>
-            <w:r w:rsidRPr="002A6B31">
+            <w:r w:rsidRPr="0079679F">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>+86 10 5769 5624</w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
-          <w:p w14:paraId="4F910ACA" w14:textId="6A04654B" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="002A6B31" w:rsidP="002A6B31">
+          <w:p w14:paraId="4F910ACA" w14:textId="559BCEE8" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="0079679F" w:rsidP="0079679F">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="youxiang"/>
-            <w:r w:rsidRPr="002A6B31">
+            <w:r w:rsidRPr="0079679F">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>caroline.huang@fangdalaw.com</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="22DBA835" w14:textId="677EAC48" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00F96E7C" w:rsidP="00860F89">
             <w:pPr>
               <w:ind w:leftChars="-52" w:left="-109"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C24D79">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:color w:val="545551"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D24C6CB" w14:textId="269999A7" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="002A6B31" w:rsidP="002932C9">
+          <w:p w14:paraId="2D24C6CB" w14:textId="45C8028A" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="0079679F" w:rsidP="002932C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="tupian"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6DA8677E" wp14:editId="75555684">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="251636A9" wp14:editId="1B6722A7">
                   <wp:extent cx="1651000" cy="2142519"/>
                   <wp:effectExtent l="0" t="0" r="6350" b="0"/>
                   <wp:docPr id="1" name="图片 1"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
@@ -258,60 +258,60 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C063291" w14:textId="5DC9D94D" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="002375A9" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C24D79">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>PRACTICE AREAS</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C1ACACA" w14:textId="45AECF47" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="002A6B31" w:rsidP="007177F3">
+          <w:p w14:paraId="3C1ACACA" w14:textId="555D8B32" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="0079679F" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="zhiyelingyu"/>
-            <w:r w:rsidRPr="002A6B31">
+            <w:r w:rsidRPr="0079679F">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>MS. HUANG SPECIALIZES IN ANTITRUST AND COMPETITION LAW, INCLUDING MERGER CONTROL FILINGS, ANTITRUST COMPLIANCE AND ANTITRUST ADMINISTRATIVE INVESTIGATIONS.</w:t>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F19AE4C" w14:textId="19A41B01" w:rsidR="00451233" w:rsidRPr="00C24D79" w:rsidRDefault="00F80A79" w:rsidP="00DA428A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C24D79">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
           <w:noProof/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
@@ -371,51 +371,51 @@
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:roundrect w14:anchorId="053823F2" id="圆角矩形 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:-6.2pt;margin-top:-12.6pt;width:4.55pt;height:3.6pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDc1SqFegIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2yAQfp+0/wHxvtqO+mON4lRRqk6T&#10;qrZqO/WZYIiRMMeAxMn++h3gOG1X7WHaCwbu7ru7z98xu9p1mmyF8wpMTauTkhJhODTKrGv64/nm&#10;y1dKfGCmYRqMqOleeHo1//xp1tupmEALuhGOIIjx097WtA3BTovC81Z0zJ+AFQaNElzHAh7dumgc&#10;6xG908WkLM+LHlxjHXDhPd5eZyOdJ3wpBQ/3UnoRiK4p1hbS6tK6imsxn7Hp2jHbKj6Uwf6hio4p&#10;g0lHqGsWGNk49QdUp7gDDzKccOgKkFJxkXrAbqryXTdPLbMi9YLkeDvS5P8fLL/bPtkHhzT01k89&#10;bmMXO+m6+MX6yC6RtR/JErtAOF6eXZyXyChHy+nZRXUZqSyOodb58E1AR+Kmpg42pnnE35FYYttb&#10;H7L/wS+m86BVc6O0TocoAbHUjmwZ/rzVuhoyvPHSJvoaiFEZMN4Ux2bSLuy1iH7aPApJVIPlT1Ih&#10;SWfHJIxzYUKVTS1rRM5dnZXYaoYfI1K3CTAiS8w/Yg8Abxs4YGeYwT+GiiTTMbj8W2E5eIxImcGE&#10;MbhTBtxHABq7GjJn/wNJmZrI0gqa/YMjDvKQeMtvFP67W+bDA3M4Ffi3cdLDPS5SQ19TGHaUtOB+&#10;fXQf/VGsaKWkxymrqf+5YU5Qor8blPFldXoaxzIdUEYTPLjXltVri9l0S0AtVPimWJ620T/ow1Y6&#10;6F7wQVjErGhihmPumvLgDodlyNOPTwoXi0Vyw1G0LNyaJ8sjeGQ1yvJ598KcHQQcUPd3cJhINn0n&#10;4ewbIw0sNgGkSvo+8jrwjWOchDM8OfGdeH1OXseHcf4bAAD//wMAUEsDBBQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NT8JAEL2b+B82Y+KtbCliSOmWGIgkKBdQPC/d&#10;sW3cna3dBeq/dzjpZTKT9+Z9FIvBWXHGPrSeFIxHKQikypuWagXvb8/JDESImoy2nlDBDwZYlLc3&#10;hc6Nv9AOz/tYCxahkGsFTYxdLmWoGnQ6jHyHxNin752OfPa1NL2+sLizMkvTR+l0S+zQ6A6XDVZf&#10;+5NTsF4edttDu9l8b6cr+5rpjxdbr5W6vxtWcx5PcxARh/j3AdcOnB9KDnb0JzJBWAXJOHtgKi/Z&#10;NAPBjGQyAXG8IrMUZFnI/z3KXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDc1SqFegIA&#10;AGAFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="white [3212]" stroked="f" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1E94596C" w14:textId="77777777" w:rsidR="002A6B31" w:rsidRDefault="000E0C86" w:rsidP="00B670A2">
+    <w:p w14:paraId="1BAC909E" w14:textId="77777777" w:rsidR="0079679F" w:rsidRDefault="000E0C86" w:rsidP="00B670A2">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C24D79">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="545551"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E0DC835" wp14:editId="24238D24">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2512</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4508</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5271826" cy="0"/>
@@ -456,742 +456,742 @@
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:line w14:anchorId="3D0BA0F8" id="直接连接符 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".2pt,.35pt" to="415.3pt,.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKOATlvwEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+wYWFYYcXpo0V2K&#10;rdhH74pMxQL0BUmLnX8/ik7cohsGbNhFMCW+x/dIens7WcOOEJP2ruPrVc0ZOOl77Q4d//7t4fqG&#10;s5SF64XxDjp+gsRvd1fvtmNoofGDNz1EhiQutWPo+JBzaKsqyQGsSCsfwOGj8tGKjGE8VH0UI7Jb&#10;UzV1valGH/sQvYSU8PZ+fuQ74lcKZP6sVILMTMdRW6Yz0rkvZ7XbivYQRRi0PMsQ/6DCCu2w6EJ1&#10;L7JgP6L+hcpqGX3yKq+kt5VXSksgD+hmXb9x83UQAcgLNieFpU3p/9HKT8c79xSxDWNIbQpPsbiY&#10;VLRMGR2ecabkC5Wyidp2WtoGU2YSL983H9Y3zYYzeXmrZopCFWLKH8FbVj46brQrjkQrjo8pY1lM&#10;vaSUa+PKmbzR/YM2hoJ42N+ZyI6izLBu6g2NDYGv0jAq0OrFBX3lk4GZ9gsopntUO/uhBYOFVkgJ&#10;Lq/LOhATZheYQgkLsCbdfwSe8wsUaPn+BrwgqLJ3eQFb7Xz8XfU8XSSrOf/Sgdl3acHe9yeaL7UG&#10;t4gcnje+rOnrmOAv/+XuJwAAAP//AwBQSwMEFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FvwjAMhe+T9h8iT+I20g3WQWmK0IALh0kDhLRb2nhttcapmgCFX485bRdL&#10;T+/5+XM6720jTtj52pGCl2EEAqlwpqZSwX63fp6A8EGT0Y0jVHBBD/Ps8SHViXFn+sLTNpSCS8gn&#10;WkEVQptI6YsKrfZD1yKx9+M6qwPLrpSm02cut418jaJYWl0TX6h0ix8VFr/bo1WwO1x7uTl8LvK4&#10;3o+m39PV2/q6Umrw1C9nPBYzEAH78LcB9x+YHzIGy92RjBeNgjHnFLyDYG8yimIQ+V3KLJX/+bMb&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEo4BOW/AQAA3wMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAAAAAAAAAAAA&#10;AAAAGQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" strokecolor="#002060" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="30DFB393" w14:textId="77777777" w:rsidR="002A6B31" w:rsidRDefault="002A6B31" w:rsidP="002A6B31">
+    <w:p w14:paraId="4EA0C953" w14:textId="77777777" w:rsidR="0079679F" w:rsidRDefault="0079679F" w:rsidP="0079679F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002A6B31">
+      <w:r w:rsidRPr="0079679F">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Ms. Huang started practicing competition law at the same time the PRC anti-monopoly law came into effect in 2008. She is experienced in providing legal advice on merger filings, antitrust administrative investigations and compliance reviews. Her clients operate in a wide range of industries, including consumer products, finance, high-tech, manufacturing, natural resources, pharmaceuticals and shipping.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6316A3CC" w14:textId="77777777" w:rsidR="002A6B31" w:rsidRDefault="002A6B31" w:rsidP="002A6B31">
+    <w:p w14:paraId="153457C3" w14:textId="77777777" w:rsidR="0079679F" w:rsidRDefault="0079679F" w:rsidP="0079679F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002A6B31">
+      <w:r w:rsidRPr="0079679F">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Ms. Huang has been actively involved in consulting with and providing recommendations to legislators. She also maintains close working relationships with the administrative officials responsible for anti-monopoly and anti-unfair competition. Through these interactions, she has obtained a deep understanding of the changes and developments in PRC laws and policies and can use that knowledge to fully assist her clients in communicating with administrative agencies.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="39A2559B" w14:textId="77777777" w:rsidR="002A6B31" w:rsidRDefault="002A6B31" w:rsidP="002A6B31">
+    <w:p w14:paraId="2EAC53C7" w14:textId="77777777" w:rsidR="0079679F" w:rsidRDefault="0079679F" w:rsidP="0079679F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002A6B31">
+      <w:r w:rsidRPr="0079679F">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>REPRESENTATIVE MATTERS AND CASES</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="08B7DCC7" w14:textId="77777777" w:rsidR="002A6B31" w:rsidRDefault="002A6B31" w:rsidP="002A6B31">
+    <w:p w14:paraId="24E067FF" w14:textId="77777777" w:rsidR="0079679F" w:rsidRDefault="0079679F" w:rsidP="0079679F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002A6B31">
+      <w:r w:rsidRPr="0079679F">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Merger filing</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="53D6F076" w14:textId="77777777" w:rsidR="002A6B31" w:rsidRDefault="002A6B31" w:rsidP="002A6B31">
+    <w:p w14:paraId="255003B7" w14:textId="77777777" w:rsidR="0079679F" w:rsidRDefault="0079679F" w:rsidP="0079679F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002A6B31">
+      <w:r w:rsidRPr="0079679F">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented WABCO Holdings Inc. in the PRC merger filing for its acquisition by ZF Friedrichshafen AG</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24AC513B" w14:textId="77777777" w:rsidR="002A6B31" w:rsidRDefault="002A6B31" w:rsidP="002A6B31">
+    <w:p w14:paraId="6E20D068" w14:textId="77777777" w:rsidR="0079679F" w:rsidRDefault="0079679F" w:rsidP="0079679F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002A6B31">
+      <w:r w:rsidRPr="0079679F">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Cargotec in the PRC merger filing for its proposed acquisition of businesses of TTS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4DC7EC70" w14:textId="77777777" w:rsidR="002A6B31" w:rsidRDefault="002A6B31" w:rsidP="002A6B31">
+    <w:p w14:paraId="4FE0DC7B" w14:textId="77777777" w:rsidR="0079679F" w:rsidRDefault="0079679F" w:rsidP="0079679F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002A6B31">
+      <w:r w:rsidRPr="0079679F">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Anta Sports and FountainVest in the PRC merger filing for their joint acquisition of Amer Sports for EUR 4.7 billion</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4CEA1944" w14:textId="77777777" w:rsidR="002A6B31" w:rsidRDefault="002A6B31" w:rsidP="002A6B31">
+    <w:p w14:paraId="1346DD61" w14:textId="77777777" w:rsidR="0079679F" w:rsidRDefault="0079679F" w:rsidP="0079679F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002A6B31">
+      <w:r w:rsidRPr="0079679F">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented AB Inbev in the PRC merger filing for its proposed acquisition of SAB Miller for USD 104 billion</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="79B1C916" w14:textId="77777777" w:rsidR="002A6B31" w:rsidRDefault="002A6B31" w:rsidP="002A6B31">
+    <w:p w14:paraId="0FDE310D" w14:textId="77777777" w:rsidR="0079679F" w:rsidRDefault="0079679F" w:rsidP="0079679F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002A6B31">
+      <w:r w:rsidRPr="0079679F">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented EMC in the PRC merger filing for its acquisition by Dell for USD 67 billion</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="48A4D3F2" w14:textId="77777777" w:rsidR="002A6B31" w:rsidRDefault="002A6B31" w:rsidP="002A6B31">
+    <w:p w14:paraId="1873B7C8" w14:textId="77777777" w:rsidR="0079679F" w:rsidRDefault="0079679F" w:rsidP="0079679F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002A6B31">
+      <w:r w:rsidRPr="0079679F">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Cheung Kong Infrastructure and Power Assets in the PRC merger filing for their RMB 76.4 billion merger</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="294E0BE5" w14:textId="77777777" w:rsidR="002A6B31" w:rsidRDefault="002A6B31" w:rsidP="002A6B31">
+    <w:p w14:paraId="2C487790" w14:textId="77777777" w:rsidR="0079679F" w:rsidRDefault="0079679F" w:rsidP="0079679F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002A6B31">
+      <w:r w:rsidRPr="0079679F">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Goldman Sachs and Rhone in the PRC merger filing for their joint acquisition of Neovia Logistics for USD 490 million</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="49A79B47" w14:textId="77777777" w:rsidR="002A6B31" w:rsidRDefault="002A6B31" w:rsidP="002A6B31">
+    <w:p w14:paraId="507AA502" w14:textId="77777777" w:rsidR="0079679F" w:rsidRDefault="0079679F" w:rsidP="0079679F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002A6B31">
+      <w:r w:rsidRPr="0079679F">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Dresser Rand in the PRC merger filing for its acquisition by Siemens for USD 7.6 billion</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5F94BF29" w14:textId="77777777" w:rsidR="002A6B31" w:rsidRDefault="002A6B31" w:rsidP="002A6B31">
+    <w:p w14:paraId="2CA65F65" w14:textId="77777777" w:rsidR="0079679F" w:rsidRDefault="0079679F" w:rsidP="0079679F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002A6B31">
+      <w:r w:rsidRPr="0079679F">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Ant Financial on the PRC merger filing for a series of its transactions, including the acquisition of shares in the Indian online payment company One 97, the Thai online payment and online shopping companies Ascend Nano and True Money, and the Chinese rural microfinance company CFPA Microfinance</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7517C9C2" w14:textId="77777777" w:rsidR="002A6B31" w:rsidRDefault="002A6B31" w:rsidP="002A6B31">
+    <w:p w14:paraId="744849D7" w14:textId="77777777" w:rsidR="0079679F" w:rsidRDefault="0079679F" w:rsidP="0079679F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002A6B31">
+      <w:r w:rsidRPr="0079679F">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Investigatory work</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="71AA4022" w14:textId="77777777" w:rsidR="002A6B31" w:rsidRDefault="002A6B31" w:rsidP="002A6B31">
+    <w:p w14:paraId="5EC27F00" w14:textId="77777777" w:rsidR="0079679F" w:rsidRDefault="0079679F" w:rsidP="0079679F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002A6B31">
+      <w:r w:rsidRPr="0079679F">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a state-owned infrastructure company in an NDRC investigation into abuse of dominance</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3128D820" w14:textId="77777777" w:rsidR="002A6B31" w:rsidRDefault="002A6B31" w:rsidP="002A6B31">
+    <w:p w14:paraId="3E376BDD" w14:textId="77777777" w:rsidR="0079679F" w:rsidRDefault="0079679F" w:rsidP="0079679F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002A6B31">
+      <w:r w:rsidRPr="0079679F">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented an international shipping company in an NDRC cartel investigation</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="05F642E7" w14:textId="77777777" w:rsidR="002A6B31" w:rsidRDefault="002A6B31" w:rsidP="002A6B31">
+    <w:p w14:paraId="7CCCF82F" w14:textId="77777777" w:rsidR="0079679F" w:rsidRDefault="0079679F" w:rsidP="0079679F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002A6B31">
+      <w:r w:rsidRPr="0079679F">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented an electronics company in responding to antitrust inquiries from the NDRC on abuse of dominance</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3DB5F8B1" w14:textId="77777777" w:rsidR="002A6B31" w:rsidRDefault="002A6B31" w:rsidP="002A6B31">
+    <w:p w14:paraId="3CB9F786" w14:textId="77777777" w:rsidR="0079679F" w:rsidRDefault="0079679F" w:rsidP="0079679F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002A6B31">
+      <w:r w:rsidRPr="0079679F">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented two multinational pharmaceutical companies in the antitrust administrative investigation conducted by the NDRC into vertical monopoly agreements</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="601BDDA9" w14:textId="77777777" w:rsidR="002A6B31" w:rsidRDefault="002A6B31" w:rsidP="002A6B31">
+    <w:p w14:paraId="4E9B8266" w14:textId="77777777" w:rsidR="0079679F" w:rsidRDefault="0079679F" w:rsidP="0079679F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002A6B31">
+      <w:r w:rsidRPr="0079679F">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a state-owned financial company in an NDRC investigation into abuse of dominance</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2D03DBD4" w14:textId="77777777" w:rsidR="002A6B31" w:rsidRDefault="002A6B31" w:rsidP="002A6B31">
+    <w:p w14:paraId="541E05F2" w14:textId="77777777" w:rsidR="0079679F" w:rsidRDefault="0079679F" w:rsidP="0079679F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002A6B31">
+      <w:r w:rsidRPr="0079679F">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented an international agriculture company in an NDRC investigation into vertical monopoly agreements</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A5C6BD6" w14:textId="77777777" w:rsidR="002A6B31" w:rsidRDefault="002A6B31" w:rsidP="002A6B31">
+    <w:p w14:paraId="0AD8DA37" w14:textId="77777777" w:rsidR="0079679F" w:rsidRDefault="0079679F" w:rsidP="0079679F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002A6B31">
+      <w:r w:rsidRPr="0079679F">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented an international technology company in an antitrust administrative investigation conducted by the SAIC</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="52FBA546" w14:textId="77777777" w:rsidR="002A6B31" w:rsidRDefault="002A6B31" w:rsidP="002A6B31">
+    <w:p w14:paraId="3E056721" w14:textId="77777777" w:rsidR="0079679F" w:rsidRDefault="0079679F" w:rsidP="0079679F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002A6B31">
+      <w:r w:rsidRPr="0079679F">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented several domestic and multinational companies in MOFCOM antitrust investigations into the failure to notify</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="17D98CA3" w14:textId="77777777" w:rsidR="002A6B31" w:rsidRDefault="002A6B31" w:rsidP="002A6B31">
+    <w:p w14:paraId="79A2F1D3" w14:textId="77777777" w:rsidR="0079679F" w:rsidRDefault="0079679F" w:rsidP="0079679F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002A6B31">
+      <w:r w:rsidRPr="0079679F">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented two international chemicals companies in cooperating with the antitrust administrative investigation conducted by the SAIC</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="777BD77E" w14:textId="77777777" w:rsidR="002A6B31" w:rsidRDefault="002A6B31" w:rsidP="002A6B31">
+    <w:p w14:paraId="231ED537" w14:textId="77777777" w:rsidR="0079679F" w:rsidRDefault="0079679F" w:rsidP="0079679F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002A6B31">
+      <w:r w:rsidRPr="0079679F">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Education</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B807228" w14:textId="77777777" w:rsidR="002A6B31" w:rsidRDefault="002A6B31" w:rsidP="002A6B31">
+    <w:p w14:paraId="1AFF3BA7" w14:textId="77777777" w:rsidR="0079679F" w:rsidRDefault="0079679F" w:rsidP="0079679F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002A6B31">
+      <w:r w:rsidRPr="0079679F">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>The Chinese University of Hong Kong, LL.M.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="086387A9" w14:textId="77777777" w:rsidR="002A6B31" w:rsidRDefault="002A6B31" w:rsidP="002A6B31">
+    <w:p w14:paraId="2B0100D9" w14:textId="77777777" w:rsidR="0079679F" w:rsidRDefault="0079679F" w:rsidP="0079679F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002A6B31">
+      <w:r w:rsidRPr="0079679F">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Peking University, LL.B.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="22F11C3C" w14:textId="77777777" w:rsidR="002A6B31" w:rsidRDefault="002A6B31" w:rsidP="002A6B31">
+    <w:p w14:paraId="31247E84" w14:textId="77777777" w:rsidR="0079679F" w:rsidRDefault="0079679F" w:rsidP="0079679F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002A6B31">
+      <w:r w:rsidRPr="0079679F">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Professional Qualification</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1EEEC716" w14:textId="77777777" w:rsidR="002A6B31" w:rsidRDefault="002A6B31" w:rsidP="002A6B31">
+    <w:p w14:paraId="647F8C95" w14:textId="77777777" w:rsidR="0079679F" w:rsidRDefault="0079679F" w:rsidP="0079679F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002A6B31">
+      <w:r w:rsidRPr="0079679F">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Admitted to practice in the PRC</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="197C4DDD" w14:textId="77777777" w:rsidR="002A6B31" w:rsidRDefault="002A6B31" w:rsidP="002A6B31">
+    <w:p w14:paraId="0FAC442F" w14:textId="77777777" w:rsidR="0079679F" w:rsidRDefault="0079679F" w:rsidP="0079679F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002A6B31">
+      <w:r w:rsidRPr="0079679F">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Work Language</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="70F3FB14" w14:textId="77777777" w:rsidR="002A6B31" w:rsidRDefault="002A6B31" w:rsidP="002A6B31">
+    <w:p w14:paraId="1E76303B" w14:textId="77777777" w:rsidR="0079679F" w:rsidRDefault="0079679F" w:rsidP="0079679F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002A6B31">
+      <w:r w:rsidRPr="0079679F">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Chinese</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="31FDB1FE" w14:textId="77777777" w:rsidR="002A6B31" w:rsidRDefault="002A6B31" w:rsidP="002A6B31">
+    <w:p w14:paraId="44F74418" w14:textId="77777777" w:rsidR="0079679F" w:rsidRDefault="0079679F" w:rsidP="0079679F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002A6B31">
+      <w:r w:rsidRPr="0079679F">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>English</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="255DEEDD" w14:textId="77777777" w:rsidR="002A6B31" w:rsidRDefault="002A6B31" w:rsidP="002A6B31">
+    <w:p w14:paraId="7C760915" w14:textId="77777777" w:rsidR="0079679F" w:rsidRDefault="0079679F" w:rsidP="0079679F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002A6B31">
+      <w:r w:rsidRPr="0079679F">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Professional Background</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5567FC3C" w14:textId="1FA149C9" w:rsidR="00686369" w:rsidRPr="002A6B31" w:rsidRDefault="002A6B31" w:rsidP="002A6B31">
+    <w:p w14:paraId="5567FC3C" w14:textId="5747601E" w:rsidR="00686369" w:rsidRPr="0079679F" w:rsidRDefault="0079679F" w:rsidP="0079679F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002A6B31">
+      <w:r w:rsidRPr="0079679F">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Ms. Huang joined Fangda in 2014. Before joining the firm, she worked at a major law firm in China and an international law firm in New York.</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00686369" w:rsidRPr="002A6B31" w:rsidSect="002D0826">
+    <w:sectPr w:rsidR="00686369" w:rsidRPr="0079679F" w:rsidSect="002D0826">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1797" w:bottom="1440" w:left="1797" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="3584D350" w14:textId="77777777" w:rsidR="004167EC" w:rsidRDefault="004167EC" w:rsidP="00F57734">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="2493FDE5" w14:textId="77777777" w:rsidR="004167EC" w:rsidRDefault="004167EC" w:rsidP="00F57734">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -1389,302 +1389,323 @@
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="049338F2"/>
+    <w:nsid w:val="00E92873"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A9AC9980"/>
+    <w:tmpl w:val="F8A0C98C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="055B23E1"/>
+    <w:nsid w:val="07980B39"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="952AF2C6"/>
+    <w:tmpl w:val="C33698F0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="067035E9"/>
+    <w:nsid w:val="07F626E5"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="39C47666"/>
+    <w:tmpl w:val="D07CB6B6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="08CD4C4C"/>
+    <w:nsid w:val="13BC3CE6"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="50705322"/>
+    <w:tmpl w:val="47B8BD5E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="10D56E52"/>
+    <w:nsid w:val="143609EE"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="9716D0B0"/>
+    <w:tmpl w:val="2C7862AE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="145A7025"/>
+    <w:nsid w:val="18617B27"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="6F7E9BA2"/>
+    <w:tmpl w:val="B196744E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="154F3B9C"/>
+    <w:nsid w:val="19B153FF"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C4A6BCE6"/>
+    <w:tmpl w:val="1EF2A192"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="16C2539A"/>
+    <w:nsid w:val="1B665727"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="28EAE0A0"/>
+    <w:tmpl w:val="A4FCFE36"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="17292BB5"/>
+    <w:nsid w:val="1DC2461A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="133070B4"/>
+    <w:tmpl w:val="74463AA0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="23720F52"/>
+    <w:nsid w:val="20226962"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="133070B4"/>
+    <w:tmpl w:val="D07CB6B6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="23A35DA5"/>
+    <w:nsid w:val="21876E88"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="CC56ADD2"/>
+    <w:tmpl w:val="5CE8AECA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="254F79D6"/>
+    <w:nsid w:val="28C13123"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="43AECAFE"/>
+    <w:tmpl w:val="A66C0C56"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2A3F6E1C"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="325C3D98"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2EE42B43"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B08202D4"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="440" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="880" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
@@ -1753,96 +1774,75 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3520" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3614541A"/>
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="34D33B18"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="436CE654"/>
+    <w:tmpl w:val="5106A3A4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="377B208B"/>
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3A797B37"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="ECC6FD22"/>
-[...20 lines deleted...]
-    <w:tmpl w:val="5E1CB534"/>
+    <w:tmpl w:val="CACC93C2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3B6418F1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="49FEE19A"/>
     <w:lvl w:ilvl="0" w:tplc="B99657A6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
@@ -1933,339 +1933,339 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3520" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="44B6470C"/>
+    <w:nsid w:val="48C45447"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="5D1C7CAA"/>
+    <w:tmpl w:val="A0544058"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="520E1844"/>
+    <w:nsid w:val="49EC24A5"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F014F8E4"/>
+    <w:tmpl w:val="2D685126"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="561E05CA"/>
+    <w:nsid w:val="4E0E4067"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="7334EA9E"/>
+    <w:tmpl w:val="3D74F2B6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="62E778FC"/>
+    <w:nsid w:val="4FDA2B49"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="7D28E87C"/>
+    <w:tmpl w:val="73E80F4C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="69B344C9"/>
+    <w:nsid w:val="523164A2"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D51AFBA8"/>
+    <w:tmpl w:val="17D6E56E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="72B3193B"/>
+    <w:nsid w:val="59D62317"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A168AC32"/>
+    <w:tmpl w:val="FEE68C0C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="77F53106"/>
+    <w:nsid w:val="62EA060D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="017A0D5C"/>
+    <w:tmpl w:val="F3DC01D2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7B2343B5"/>
+    <w:nsid w:val="76184364"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="0394B9D2"/>
+    <w:tmpl w:val="37A2C58A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7C0360F5"/>
+    <w:nsid w:val="786A4385"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="34306332"/>
+    <w:tmpl w:val="888622A4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7F071550"/>
+    <w:nsid w:val="788E32E5"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="1C762FD6"/>
+    <w:tmpl w:val="9DB6E6B8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
-    <w:abstractNumId w:val="12"/>
+    <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="4">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="11">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="12">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="14">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="15">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="16">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="17">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="18">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="19">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="20">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="21">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="22">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="23">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="5">
-[...17 lines deleted...]
-  <w:num w:numId="11">
+  <w:num w:numId="24">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="12">
-[...20 lines deleted...]
-  <w:num w:numId="19">
+  <w:num w:numId="25">
     <w:abstractNumId w:val="3"/>
-  </w:num>
-[...16 lines deleted...]
-    <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="26">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="27">
-    <w:abstractNumId w:val="8"/>
+    <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
@@ -2292,97 +2292,97 @@
     <w:rsid w:val="0008435A"/>
     <w:rsid w:val="000C5325"/>
     <w:rsid w:val="000E0C86"/>
     <w:rsid w:val="00117159"/>
     <w:rsid w:val="00130740"/>
     <w:rsid w:val="0013186C"/>
     <w:rsid w:val="0013719D"/>
     <w:rsid w:val="0014231B"/>
     <w:rsid w:val="001526EA"/>
     <w:rsid w:val="00153488"/>
     <w:rsid w:val="0018186F"/>
     <w:rsid w:val="00191736"/>
     <w:rsid w:val="001C7F4F"/>
     <w:rsid w:val="001F7789"/>
     <w:rsid w:val="00211603"/>
     <w:rsid w:val="00223B3F"/>
     <w:rsid w:val="0022458A"/>
     <w:rsid w:val="00230A13"/>
     <w:rsid w:val="00232FF3"/>
     <w:rsid w:val="002375A9"/>
     <w:rsid w:val="00253EDA"/>
     <w:rsid w:val="00283DAB"/>
     <w:rsid w:val="002932C9"/>
     <w:rsid w:val="002A35FF"/>
     <w:rsid w:val="002A4932"/>
-    <w:rsid w:val="002A6B31"/>
     <w:rsid w:val="002B1F71"/>
     <w:rsid w:val="002D0826"/>
     <w:rsid w:val="0031673D"/>
     <w:rsid w:val="0034020A"/>
     <w:rsid w:val="0034029C"/>
     <w:rsid w:val="00351712"/>
     <w:rsid w:val="00353486"/>
     <w:rsid w:val="0036384C"/>
     <w:rsid w:val="00370676"/>
     <w:rsid w:val="00396678"/>
     <w:rsid w:val="003B4410"/>
     <w:rsid w:val="003D196D"/>
     <w:rsid w:val="003D355E"/>
     <w:rsid w:val="00403EDB"/>
     <w:rsid w:val="004167EC"/>
     <w:rsid w:val="004416E4"/>
     <w:rsid w:val="00451233"/>
     <w:rsid w:val="004570F8"/>
     <w:rsid w:val="0047636D"/>
     <w:rsid w:val="0049405C"/>
     <w:rsid w:val="004D21F0"/>
     <w:rsid w:val="004D3C23"/>
     <w:rsid w:val="004E2FCC"/>
     <w:rsid w:val="004F1B4E"/>
     <w:rsid w:val="0052675C"/>
     <w:rsid w:val="0056635E"/>
     <w:rsid w:val="005A7DA0"/>
     <w:rsid w:val="005B00C1"/>
     <w:rsid w:val="005B5F25"/>
     <w:rsid w:val="005C1FBD"/>
     <w:rsid w:val="005F7A7D"/>
     <w:rsid w:val="00605720"/>
     <w:rsid w:val="0065437B"/>
     <w:rsid w:val="0066746A"/>
     <w:rsid w:val="00667CF2"/>
     <w:rsid w:val="00683D9C"/>
     <w:rsid w:val="00685381"/>
     <w:rsid w:val="00686369"/>
     <w:rsid w:val="006A06C2"/>
     <w:rsid w:val="006C21DA"/>
     <w:rsid w:val="006D159B"/>
     <w:rsid w:val="006F2EE4"/>
     <w:rsid w:val="007177F3"/>
     <w:rsid w:val="00765586"/>
     <w:rsid w:val="007664DE"/>
     <w:rsid w:val="007956B7"/>
+    <w:rsid w:val="0079679F"/>
     <w:rsid w:val="007B0B57"/>
     <w:rsid w:val="007D333B"/>
     <w:rsid w:val="008212A9"/>
     <w:rsid w:val="008341FB"/>
     <w:rsid w:val="008717CA"/>
     <w:rsid w:val="00873A63"/>
     <w:rsid w:val="0089209E"/>
     <w:rsid w:val="00893CAF"/>
     <w:rsid w:val="008A40E2"/>
     <w:rsid w:val="008A48BF"/>
     <w:rsid w:val="008D77E9"/>
     <w:rsid w:val="008E5C09"/>
     <w:rsid w:val="008E73CE"/>
     <w:rsid w:val="008E7B5D"/>
     <w:rsid w:val="00901636"/>
     <w:rsid w:val="009038C0"/>
     <w:rsid w:val="009073A3"/>
     <w:rsid w:val="00917307"/>
     <w:rsid w:val="00925E12"/>
     <w:rsid w:val="00930511"/>
     <w:rsid w:val="00936370"/>
     <w:rsid w:val="0094376B"/>
     <w:rsid w:val="009465FB"/>
     <w:rsid w:val="0095781F"/>
     <w:rsid w:val="009A4D0D"/>
@@ -3499,61 +3499,61 @@
     <w:rsid w:val="00F57734"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af4">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0065437B"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af5">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="002A6B31"/>
+    <w:rsid w:val="0079679F"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af6">
     <w:name w:val="正文文本 字符"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="af5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="002A6B31"/>
+    <w:rsid w:val="0079679F"/>
     <w:rPr>
       <w:sz w:val="21"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 主题​​">
@@ -3837,51 +3837,51 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{393441F8-8BA8-4AED-B332-45D2A5934626}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D9284789-BB1F-444E-BB71-A95019D4D0E6}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>555</Words>
   <Characters>3164</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>26</Lines>
   <Paragraphs>7</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>3712</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>