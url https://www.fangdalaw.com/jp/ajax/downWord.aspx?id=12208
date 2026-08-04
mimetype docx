--- v0 (2026-06-03)
+++ v1 (2026-08-04)
@@ -36,189 +36,189 @@
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5485"/>
         <w:gridCol w:w="2836"/>
       </w:tblGrid>
       <w:tr w:rsidR="0049405C" w:rsidRPr="00C24D79" w14:paraId="76EB2C64" w14:textId="77777777" w:rsidTr="00E70303">
         <w:trPr>
           <w:trHeight w:val="3267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5485" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="271D78"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C4F11E8" w14:textId="6A051EE1" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="009F4FEA" w:rsidP="009F4FEA">
+          <w:p w14:paraId="2C4F11E8" w14:textId="4F0D05D4" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="0094382E" w:rsidP="0094382E">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="xingming"/>
             <w:bookmarkStart w:id="1" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="1"/>
-            <w:r w:rsidRPr="009F4FEA">
+            <w:r w:rsidRPr="0094382E">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>BRIAN LIU</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
-          <w:p w14:paraId="706EB16B" w14:textId="617E8AC2" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="009F4FEA" w:rsidP="009F4FEA">
+          <w:p w14:paraId="706EB16B" w14:textId="41A56BC1" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="0094382E" w:rsidP="0094382E">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="didian"/>
-            <w:r w:rsidRPr="009F4FEA">
+            <w:r w:rsidRPr="0094382E">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Partner</w:t>
             </w:r>
-            <w:r w:rsidRPr="009F4FEA">
+            <w:r w:rsidRPr="0094382E">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>·</w:t>
             </w:r>
-            <w:r w:rsidRPr="009F4FEA">
+            <w:r w:rsidRPr="0094382E">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Shanghai</w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
-          <w:p w14:paraId="6199424A" w14:textId="4E9E1954" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="009F4FEA" w:rsidP="009F4FEA">
+          <w:p w14:paraId="6199424A" w14:textId="0223954C" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="0094382E" w:rsidP="0094382E">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="dianhua"/>
-            <w:r w:rsidRPr="009F4FEA">
+            <w:r w:rsidRPr="0094382E">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">+86 21 2208 1156 </w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
-          <w:p w14:paraId="4F910ACA" w14:textId="223E9817" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="009F4FEA" w:rsidP="009F4FEA">
+          <w:p w14:paraId="4F910ACA" w14:textId="2A233158" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="0094382E" w:rsidP="0094382E">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="youxiang"/>
-            <w:r w:rsidRPr="009F4FEA">
+            <w:r w:rsidRPr="0094382E">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>brian.liu@fangdalaw.com</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="22DBA835" w14:textId="677EAC48" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00F96E7C" w:rsidP="00860F89">
             <w:pPr>
               <w:ind w:leftChars="-52" w:left="-109"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C24D79">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:color w:val="545551"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D24C6CB" w14:textId="401C4112" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="009F4FEA" w:rsidP="002932C9">
+          <w:p w14:paraId="2D24C6CB" w14:textId="496ECA14" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="0094382E" w:rsidP="002932C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="tupian"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="16F91D3E" wp14:editId="63CD638F">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3A4B37F5" wp14:editId="6FE7D437">
                   <wp:extent cx="1651000" cy="2159000"/>
                   <wp:effectExtent l="0" t="0" r="6350" b="0"/>
                   <wp:docPr id="1" name="图片 1"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
@@ -258,60 +258,60 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C063291" w14:textId="5DC9D94D" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="002375A9" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C24D79">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>PRACTICE AREAS</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C1ACACA" w14:textId="565D6566" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="009F4FEA" w:rsidP="007177F3">
+          <w:p w14:paraId="3C1ACACA" w14:textId="2328C14F" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="0094382E" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="zhiyelingyu"/>
-            <w:r w:rsidRPr="009F4FEA">
+            <w:r w:rsidRPr="0094382E">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>MR. BRIAN LIU SPECIALIZES IN PRIVATE EQUITY, VENTURE CAPITAL, M&amp;A, CAPITAL MARKET, AND FUND FORMATION AND COMPLIANCE.</w:t>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F19AE4C" w14:textId="19A41B01" w:rsidR="00451233" w:rsidRPr="00C24D79" w:rsidRDefault="00F80A79" w:rsidP="00DA428A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C24D79">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
           <w:noProof/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
@@ -371,51 +371,51 @@
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:roundrect w14:anchorId="053823F2" id="圆角矩形 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:-6.2pt;margin-top:-12.6pt;width:4.55pt;height:3.6pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDc1SqFegIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2yAQfp+0/wHxvtqO+mON4lRRqk6T&#10;qrZqO/WZYIiRMMeAxMn++h3gOG1X7WHaCwbu7ru7z98xu9p1mmyF8wpMTauTkhJhODTKrGv64/nm&#10;y1dKfGCmYRqMqOleeHo1//xp1tupmEALuhGOIIjx097WtA3BTovC81Z0zJ+AFQaNElzHAh7dumgc&#10;6xG908WkLM+LHlxjHXDhPd5eZyOdJ3wpBQ/3UnoRiK4p1hbS6tK6imsxn7Hp2jHbKj6Uwf6hio4p&#10;g0lHqGsWGNk49QdUp7gDDzKccOgKkFJxkXrAbqryXTdPLbMi9YLkeDvS5P8fLL/bPtkHhzT01k89&#10;bmMXO+m6+MX6yC6RtR/JErtAOF6eXZyXyChHy+nZRXUZqSyOodb58E1AR+Kmpg42pnnE35FYYttb&#10;H7L/wS+m86BVc6O0TocoAbHUjmwZ/rzVuhoyvPHSJvoaiFEZMN4Ux2bSLuy1iH7aPApJVIPlT1Ih&#10;SWfHJIxzYUKVTS1rRM5dnZXYaoYfI1K3CTAiS8w/Yg8Abxs4YGeYwT+GiiTTMbj8W2E5eIxImcGE&#10;MbhTBtxHABq7GjJn/wNJmZrI0gqa/YMjDvKQeMtvFP67W+bDA3M4Ffi3cdLDPS5SQ19TGHaUtOB+&#10;fXQf/VGsaKWkxymrqf+5YU5Qor8blPFldXoaxzIdUEYTPLjXltVri9l0S0AtVPimWJ620T/ow1Y6&#10;6F7wQVjErGhihmPumvLgDodlyNOPTwoXi0Vyw1G0LNyaJ8sjeGQ1yvJ598KcHQQcUPd3cJhINn0n&#10;4ewbIw0sNgGkSvo+8jrwjWOchDM8OfGdeH1OXseHcf4bAAD//wMAUEsDBBQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NT8JAEL2b+B82Y+KtbCliSOmWGIgkKBdQPC/d&#10;sW3cna3dBeq/dzjpZTKT9+Z9FIvBWXHGPrSeFIxHKQikypuWagXvb8/JDESImoy2nlDBDwZYlLc3&#10;hc6Nv9AOz/tYCxahkGsFTYxdLmWoGnQ6jHyHxNin752OfPa1NL2+sLizMkvTR+l0S+zQ6A6XDVZf&#10;+5NTsF4edttDu9l8b6cr+5rpjxdbr5W6vxtWcx5PcxARh/j3AdcOnB9KDnb0JzJBWAXJOHtgKi/Z&#10;NAPBjGQyAXG8IrMUZFnI/z3KXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDc1SqFegIA&#10;AGAFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="white [3212]" stroked="f" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0C1451" w14:textId="77777777" w:rsidR="009F4FEA" w:rsidRDefault="000E0C86" w:rsidP="00B670A2">
+    <w:p w14:paraId="4A606D32" w14:textId="77777777" w:rsidR="0094382E" w:rsidRDefault="000E0C86" w:rsidP="00B670A2">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C24D79">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="545551"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E0DC835" wp14:editId="24238D24">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2512</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4508</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5271826" cy="0"/>
@@ -456,1124 +456,1124 @@
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:line w14:anchorId="3D0BA0F8" id="直接连接符 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".2pt,.35pt" to="415.3pt,.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKOATlvwEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+wYWFYYcXpo0V2K&#10;rdhH74pMxQL0BUmLnX8/ik7cohsGbNhFMCW+x/dIens7WcOOEJP2ruPrVc0ZOOl77Q4d//7t4fqG&#10;s5SF64XxDjp+gsRvd1fvtmNoofGDNz1EhiQutWPo+JBzaKsqyQGsSCsfwOGj8tGKjGE8VH0UI7Jb&#10;UzV1valGH/sQvYSU8PZ+fuQ74lcKZP6sVILMTMdRW6Yz0rkvZ7XbivYQRRi0PMsQ/6DCCu2w6EJ1&#10;L7JgP6L+hcpqGX3yKq+kt5VXSksgD+hmXb9x83UQAcgLNieFpU3p/9HKT8c79xSxDWNIbQpPsbiY&#10;VLRMGR2ecabkC5Wyidp2WtoGU2YSL983H9Y3zYYzeXmrZopCFWLKH8FbVj46brQrjkQrjo8pY1lM&#10;vaSUa+PKmbzR/YM2hoJ42N+ZyI6izLBu6g2NDYGv0jAq0OrFBX3lk4GZ9gsopntUO/uhBYOFVkgJ&#10;Lq/LOhATZheYQgkLsCbdfwSe8wsUaPn+BrwgqLJ3eQFb7Xz8XfU8XSSrOf/Sgdl3acHe9yeaL7UG&#10;t4gcnje+rOnrmOAv/+XuJwAAAP//AwBQSwMEFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FvwjAMhe+T9h8iT+I20g3WQWmK0IALh0kDhLRb2nhttcapmgCFX485bRdL&#10;T+/5+XM6720jTtj52pGCl2EEAqlwpqZSwX63fp6A8EGT0Y0jVHBBD/Ps8SHViXFn+sLTNpSCS8gn&#10;WkEVQptI6YsKrfZD1yKx9+M6qwPLrpSm02cut418jaJYWl0TX6h0ix8VFr/bo1WwO1x7uTl8LvK4&#10;3o+m39PV2/q6Umrw1C9nPBYzEAH78LcB9x+YHzIGy92RjBeNgjHnFLyDYG8yimIQ+V3KLJX/+bMb&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEo4BOW/AQAA3wMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAAAAAAAAAAAA&#10;AAAAGQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" strokecolor="#002060" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0C34D8D9" w14:textId="77777777" w:rsidR="009F4FEA" w:rsidRDefault="009F4FEA" w:rsidP="009F4FEA">
+    <w:p w14:paraId="7717F939" w14:textId="77777777" w:rsidR="0094382E" w:rsidRDefault="0094382E" w:rsidP="0094382E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009F4FEA">
+      <w:r w:rsidRPr="0094382E">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>REPRESENTATIVE MATTERS AND CASES</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3DE470C1" w14:textId="77777777" w:rsidR="009F4FEA" w:rsidRDefault="009F4FEA" w:rsidP="009F4FEA">
+    <w:p w14:paraId="66189614" w14:textId="77777777" w:rsidR="0094382E" w:rsidRDefault="0094382E" w:rsidP="0094382E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009F4FEA">
+      <w:r w:rsidRPr="0094382E">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>PRIVATE EQUITY, VENTURE CAPITAL, M&amp;A</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="38A92F79" w14:textId="77777777" w:rsidR="009F4FEA" w:rsidRDefault="009F4FEA" w:rsidP="009F4FEA">
+    <w:p w14:paraId="4A64F788" w14:textId="77777777" w:rsidR="0094382E" w:rsidRDefault="0094382E" w:rsidP="0094382E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009F4FEA">
+      <w:r w:rsidRPr="0094382E">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Geometrical Perception &amp; Learning for its financing from Matrix, Baidu, Xiaomi, Bosch and other investors.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2BB8EEA9" w14:textId="77777777" w:rsidR="009F4FEA" w:rsidRDefault="009F4FEA" w:rsidP="009F4FEA">
+    <w:p w14:paraId="2A0127C5" w14:textId="77777777" w:rsidR="0094382E" w:rsidRDefault="0094382E" w:rsidP="0094382E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009F4FEA">
+      <w:r w:rsidRPr="0094382E">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Unitree for its financing from SZVC, CIIF and other investors.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1497A676" w14:textId="77777777" w:rsidR="009F4FEA" w:rsidRDefault="009F4FEA" w:rsidP="009F4FEA">
+    <w:p w14:paraId="6A7058CF" w14:textId="77777777" w:rsidR="0094382E" w:rsidRDefault="0094382E" w:rsidP="0094382E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009F4FEA">
+      <w:r w:rsidRPr="0094382E">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Nio Capital for its investment in a joint venture.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4D0E106C" w14:textId="77777777" w:rsidR="009F4FEA" w:rsidRDefault="009F4FEA" w:rsidP="009F4FEA">
+    <w:p w14:paraId="0078054D" w14:textId="77777777" w:rsidR="0094382E" w:rsidRDefault="0094382E" w:rsidP="0094382E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009F4FEA">
+      <w:r w:rsidRPr="0094382E">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Nanjing Sky for its financing from Cathay Capital.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="78223AED" w14:textId="77777777" w:rsidR="009F4FEA" w:rsidRDefault="009F4FEA" w:rsidP="009F4FEA">
+    <w:p w14:paraId="77DB23C6" w14:textId="77777777" w:rsidR="0094382E" w:rsidRDefault="0094382E" w:rsidP="0094382E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009F4FEA">
+      <w:r w:rsidRPr="0094382E">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Ushopal for its structure reorganization and financing from FountainVest, Cathay Capital and other investors.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="20885403" w14:textId="77777777" w:rsidR="009F4FEA" w:rsidRDefault="009F4FEA" w:rsidP="009F4FEA">
+    <w:p w14:paraId="0DB7EC09" w14:textId="77777777" w:rsidR="0094382E" w:rsidRDefault="0094382E" w:rsidP="0094382E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009F4FEA">
+      <w:r w:rsidRPr="0094382E">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented HHO for its financing from Vision Plus Capital, IDG, Temasek and other investors.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0818C2BA" w14:textId="77777777" w:rsidR="009F4FEA" w:rsidRDefault="009F4FEA" w:rsidP="009F4FEA">
+    <w:p w14:paraId="4D157C9F" w14:textId="77777777" w:rsidR="0094382E" w:rsidRDefault="0094382E" w:rsidP="0094382E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009F4FEA">
+      <w:r w:rsidRPr="0094382E">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Eastern bell Capital in its equity investment in Wuxi Intelligent Analysis.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="486EEC6F" w14:textId="77777777" w:rsidR="009F4FEA" w:rsidRDefault="009F4FEA" w:rsidP="009F4FEA">
+    <w:p w14:paraId="68D428C6" w14:textId="77777777" w:rsidR="0094382E" w:rsidRDefault="0094382E" w:rsidP="0094382E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009F4FEA">
+      <w:r w:rsidRPr="0094382E">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Boyu Capital for its co-investment with Tencent in Tongcheng (LY.com).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5932390B" w14:textId="77777777" w:rsidR="009F4FEA" w:rsidRDefault="009F4FEA" w:rsidP="009F4FEA">
+    <w:p w14:paraId="553D596A" w14:textId="77777777" w:rsidR="0094382E" w:rsidRDefault="0094382E" w:rsidP="0094382E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009F4FEA">
+      <w:r w:rsidRPr="0094382E">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Tongcheng (LY.com) for its strategic cooperation with Ctrip.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D7544C7" w14:textId="77777777" w:rsidR="009F4FEA" w:rsidRDefault="009F4FEA" w:rsidP="009F4FEA">
+    <w:p w14:paraId="18F69C2A" w14:textId="77777777" w:rsidR="0094382E" w:rsidRDefault="0094382E" w:rsidP="0094382E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009F4FEA">
+      <w:r w:rsidRPr="0094382E">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Ant Group in its equity investment in xueqiu.com.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="45ABAB31" w14:textId="77777777" w:rsidR="009F4FEA" w:rsidRDefault="009F4FEA" w:rsidP="009F4FEA">
+    <w:p w14:paraId="22DFAC36" w14:textId="77777777" w:rsidR="0094382E" w:rsidRDefault="0094382E" w:rsidP="0094382E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009F4FEA">
+      <w:r w:rsidRPr="0094382E">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Ant Group in its acquisition of riskstorm.com, a leading AI-based intelligence analysis service provider in China.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="54C850A1" w14:textId="77777777" w:rsidR="009F4FEA" w:rsidRDefault="009F4FEA" w:rsidP="009F4FEA">
+    <w:p w14:paraId="0BDD2B54" w14:textId="77777777" w:rsidR="0094382E" w:rsidRDefault="0094382E" w:rsidP="0094382E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009F4FEA">
+      <w:r w:rsidRPr="0094382E">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Ant Group in its equity investment in Logory Logistics, a leading digital freight platform in China.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4827513F" w14:textId="77777777" w:rsidR="009F4FEA" w:rsidRDefault="009F4FEA" w:rsidP="009F4FEA">
+    <w:p w14:paraId="31E5EF57" w14:textId="77777777" w:rsidR="0094382E" w:rsidRDefault="0094382E" w:rsidP="0094382E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009F4FEA">
+      <w:r w:rsidRPr="0094382E">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Alibaba in its rounds of investments in Yiguo.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4EB5BEFF" w14:textId="77777777" w:rsidR="009F4FEA" w:rsidRDefault="009F4FEA" w:rsidP="009F4FEA">
+    <w:p w14:paraId="382086F9" w14:textId="77777777" w:rsidR="0094382E" w:rsidRDefault="0094382E" w:rsidP="0094382E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009F4FEA">
+      <w:r w:rsidRPr="0094382E">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented CMC Capital for a series of acquisitions in TMT industry.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="378FD586" w14:textId="77777777" w:rsidR="009F4FEA" w:rsidRDefault="009F4FEA" w:rsidP="009F4FEA">
+    <w:p w14:paraId="6D7F8841" w14:textId="77777777" w:rsidR="0094382E" w:rsidRDefault="0094382E" w:rsidP="0094382E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009F4FEA">
+      <w:r w:rsidRPr="0094382E">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Warburg Pincus for its investment in GaiaWorks, a leading workforce management clouding service provider in China.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="62BBE08F" w14:textId="77777777" w:rsidR="009F4FEA" w:rsidRDefault="009F4FEA" w:rsidP="009F4FEA">
+    <w:p w14:paraId="57EE8CB8" w14:textId="77777777" w:rsidR="0094382E" w:rsidRDefault="0094382E" w:rsidP="0094382E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009F4FEA">
+      <w:r w:rsidRPr="0094382E">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Shangahi Integrated Circuit Fund for its investment in Everdisplay Optronics with an investment amount of approximately RMB 2.9 billion.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="66780BE6" w14:textId="77777777" w:rsidR="009F4FEA" w:rsidRDefault="009F4FEA" w:rsidP="009F4FEA">
+    <w:p w14:paraId="62ED995B" w14:textId="77777777" w:rsidR="0094382E" w:rsidRDefault="0094382E" w:rsidP="0094382E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009F4FEA">
+      <w:r w:rsidRPr="0094382E">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Qianxun SI, a leading precise positioning service provider, for its financing from the series A investors of China Venture Capital, Shanghai International Group and ICBC.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B7EFD29" w14:textId="77777777" w:rsidR="009F4FEA" w:rsidRDefault="009F4FEA" w:rsidP="009F4FEA">
+    <w:p w14:paraId="216800CE" w14:textId="77777777" w:rsidR="0094382E" w:rsidRDefault="0094382E" w:rsidP="0094382E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009F4FEA">
+      <w:r w:rsidRPr="0094382E">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>CAPITAL MARKET</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4A8D5C03" w14:textId="77777777" w:rsidR="009F4FEA" w:rsidRDefault="009F4FEA" w:rsidP="009F4FEA">
+    <w:p w14:paraId="39B24351" w14:textId="77777777" w:rsidR="0094382E" w:rsidRDefault="0094382E" w:rsidP="0094382E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009F4FEA">
+      <w:r w:rsidRPr="0094382E">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised Alibaba for its issue of USD 5 billion principal amount of convertible senior notes.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F20EDCB" w14:textId="77777777" w:rsidR="009F4FEA" w:rsidRDefault="009F4FEA" w:rsidP="009F4FEA">
+    <w:p w14:paraId="16DD5F0E" w14:textId="77777777" w:rsidR="0094382E" w:rsidRDefault="0094382E" w:rsidP="0094382E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009F4FEA">
+      <w:r w:rsidRPr="0094382E">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised on the IPO and listing of Zeekr (NYSE: ZK) in NYSE.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D5E6499" w14:textId="77777777" w:rsidR="009F4FEA" w:rsidRDefault="009F4FEA" w:rsidP="009F4FEA">
+    <w:p w14:paraId="271CA8A6" w14:textId="77777777" w:rsidR="0094382E" w:rsidRDefault="0094382E" w:rsidP="0094382E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009F4FEA">
+      <w:r w:rsidRPr="0094382E">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised on the IPO and listing of Hesai Technology (NASDAQ: HSAI) in Nasdaq.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3FF6E97B" w14:textId="77777777" w:rsidR="009F4FEA" w:rsidRDefault="009F4FEA" w:rsidP="009F4FEA">
+    <w:p w14:paraId="72744FC3" w14:textId="77777777" w:rsidR="0094382E" w:rsidRDefault="0094382E" w:rsidP="0094382E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009F4FEA">
+      <w:r w:rsidRPr="0094382E">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised on the IPO and listing of Alibaba (NYSE: BABA) in NYSE.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D039D8D" w14:textId="77777777" w:rsidR="009F4FEA" w:rsidRDefault="009F4FEA" w:rsidP="009F4FEA">
+    <w:p w14:paraId="1E870F89" w14:textId="77777777" w:rsidR="0094382E" w:rsidRDefault="0094382E" w:rsidP="0094382E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009F4FEA">
+      <w:r w:rsidRPr="0094382E">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised on the secondary listing of Alibaba (9988.HK) in HKEx.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0147D38D" w14:textId="77777777" w:rsidR="009F4FEA" w:rsidRDefault="009F4FEA" w:rsidP="009F4FEA">
+    <w:p w14:paraId="693224EA" w14:textId="77777777" w:rsidR="0094382E" w:rsidRDefault="0094382E" w:rsidP="0094382E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009F4FEA">
+      <w:r w:rsidRPr="0094382E">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised Alibaba for its respective issue of USD 5 billion and USD 7 billion principal amount of notes.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="22A3FD4E" w14:textId="77777777" w:rsidR="009F4FEA" w:rsidRDefault="009F4FEA" w:rsidP="009F4FEA">
+    <w:p w14:paraId="6B0C8ED7" w14:textId="77777777" w:rsidR="0094382E" w:rsidRDefault="0094382E" w:rsidP="0094382E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009F4FEA">
+      <w:r w:rsidRPr="0094382E">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised on the IPO and listing of Baozun (NASDAQ: BZUN) in Nasdaq.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="284A9044" w14:textId="77777777" w:rsidR="009F4FEA" w:rsidRDefault="009F4FEA" w:rsidP="009F4FEA">
+    <w:p w14:paraId="5BE2BF23" w14:textId="77777777" w:rsidR="0094382E" w:rsidRDefault="0094382E" w:rsidP="0094382E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009F4FEA">
+      <w:r w:rsidRPr="0094382E">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised on the secondary listing of Baozun (9991.HK) in HKEx.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="69DF8978" w14:textId="77777777" w:rsidR="009F4FEA" w:rsidRDefault="009F4FEA" w:rsidP="009F4FEA">
+    <w:p w14:paraId="2CBE9763" w14:textId="77777777" w:rsidR="0094382E" w:rsidRDefault="0094382E" w:rsidP="0094382E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009F4FEA">
+      <w:r w:rsidRPr="0094382E">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised on the IPO and listing of Agora(NASDAQ:API) in Nasdaq.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3440DB12" w14:textId="77777777" w:rsidR="009F4FEA" w:rsidRDefault="009F4FEA" w:rsidP="009F4FEA">
+    <w:p w14:paraId="48F306A7" w14:textId="77777777" w:rsidR="0094382E" w:rsidRDefault="0094382E" w:rsidP="0094382E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009F4FEA">
+      <w:r w:rsidRPr="0094382E">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised on the follow-on offering of American Depositary Shares by iClick (NASDAQ:ICLK).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3EFE129F" w14:textId="77777777" w:rsidR="009F4FEA" w:rsidRDefault="009F4FEA" w:rsidP="009F4FEA">
+    <w:p w14:paraId="00E1A177" w14:textId="77777777" w:rsidR="0094382E" w:rsidRDefault="0094382E" w:rsidP="0094382E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009F4FEA">
+      <w:r w:rsidRPr="0094382E">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised on the IPO and listing of Tian Ge Interactive (1980.HK) in HKEx.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="014CB2EB" w14:textId="77777777" w:rsidR="009F4FEA" w:rsidRDefault="009F4FEA" w:rsidP="009F4FEA">
+    <w:p w14:paraId="62BD36B8" w14:textId="77777777" w:rsidR="0094382E" w:rsidRDefault="0094382E" w:rsidP="0094382E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009F4FEA">
+      <w:r w:rsidRPr="0094382E">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised on the IPO and listing of Genscript (1548.HK) in HKEx.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="46E60D8A" w14:textId="77777777" w:rsidR="009F4FEA" w:rsidRDefault="009F4FEA" w:rsidP="009F4FEA">
+    <w:p w14:paraId="05167835" w14:textId="77777777" w:rsidR="0094382E" w:rsidRDefault="0094382E" w:rsidP="0094382E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009F4FEA">
+      <w:r w:rsidRPr="0094382E">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>FUND FORMATION AND COMPLIANCE</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="56A8476F" w14:textId="77777777" w:rsidR="009F4FEA" w:rsidRDefault="009F4FEA" w:rsidP="009F4FEA">
+    <w:p w14:paraId="614B9F74" w14:textId="77777777" w:rsidR="0094382E" w:rsidRDefault="0094382E" w:rsidP="0094382E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009F4FEA">
+      <w:r w:rsidRPr="0094382E">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented AIA for its investment in Sequoia.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="18D318E1" w14:textId="77777777" w:rsidR="009F4FEA" w:rsidRDefault="009F4FEA" w:rsidP="009F4FEA">
+    <w:p w14:paraId="44877FD0" w14:textId="77777777" w:rsidR="0094382E" w:rsidRDefault="0094382E" w:rsidP="0094382E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009F4FEA">
+      <w:r w:rsidRPr="0094382E">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented AIA for its investment in Gaorong.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1E74A3FD" w14:textId="77777777" w:rsidR="009F4FEA" w:rsidRDefault="009F4FEA" w:rsidP="009F4FEA">
+    <w:p w14:paraId="775B8D78" w14:textId="77777777" w:rsidR="0094382E" w:rsidRDefault="0094382E" w:rsidP="0094382E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009F4FEA">
+      <w:r w:rsidRPr="0094382E">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented CMC Capital for its formation of RMB fund II.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="25D3B90C" w14:textId="77777777" w:rsidR="009F4FEA" w:rsidRDefault="009F4FEA" w:rsidP="009F4FEA">
+    <w:p w14:paraId="0A85903F" w14:textId="77777777" w:rsidR="0094382E" w:rsidRDefault="0094382E" w:rsidP="0094382E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009F4FEA">
+      <w:r w:rsidRPr="0094382E">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented CPIC and Sunshine Insurance for their investments in CDH.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5F0ED657" w14:textId="77777777" w:rsidR="009F4FEA" w:rsidRDefault="009F4FEA" w:rsidP="009F4FEA">
+    <w:p w14:paraId="1124112A" w14:textId="77777777" w:rsidR="0094382E" w:rsidRDefault="0094382E" w:rsidP="0094382E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009F4FEA">
+      <w:r w:rsidRPr="0094382E">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Noah for its investment in HillHouse.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="69713F24" w14:textId="77777777" w:rsidR="009F4FEA" w:rsidRDefault="009F4FEA" w:rsidP="009F4FEA">
+    <w:p w14:paraId="2808801D" w14:textId="77777777" w:rsidR="0094382E" w:rsidRDefault="0094382E" w:rsidP="0094382E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009F4FEA">
+      <w:r w:rsidRPr="0094382E">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Noah for its contractual fund formation and its investment in Lianjia.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="368AB033" w14:textId="77777777" w:rsidR="009F4FEA" w:rsidRDefault="009F4FEA" w:rsidP="009F4FEA">
+    <w:p w14:paraId="181D41A7" w14:textId="77777777" w:rsidR="0094382E" w:rsidRDefault="0094382E" w:rsidP="0094382E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009F4FEA">
+      <w:r w:rsidRPr="0094382E">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented CPIC for its investment in Sequoia.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="26547DD4" w14:textId="77777777" w:rsidR="009F4FEA" w:rsidRDefault="009F4FEA" w:rsidP="009F4FEA">
+    <w:p w14:paraId="6CCEE8E9" w14:textId="77777777" w:rsidR="0094382E" w:rsidRDefault="0094382E" w:rsidP="0094382E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009F4FEA">
+      <w:r w:rsidRPr="0094382E">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Shanghai Venture Capital for a series of investments in funds.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="42AD1113" w14:textId="77777777" w:rsidR="009F4FEA" w:rsidRDefault="009F4FEA" w:rsidP="009F4FEA">
+    <w:p w14:paraId="53E999C2" w14:textId="77777777" w:rsidR="0094382E" w:rsidRDefault="0094382E" w:rsidP="0094382E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="41"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009F4FEA">
+      <w:r w:rsidRPr="0094382E">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Shanghai S&amp;T Innovation Fund for its investment in DT Cpital.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B0F7048" w14:textId="77777777" w:rsidR="009F4FEA" w:rsidRDefault="009F4FEA" w:rsidP="009F4FEA">
+    <w:p w14:paraId="5E5C0695" w14:textId="77777777" w:rsidR="0094382E" w:rsidRDefault="0094382E" w:rsidP="0094382E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="42"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009F4FEA">
+      <w:r w:rsidRPr="0094382E">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented CMC Capital for its restructuring of RMB I fund.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="38B7FAF6" w14:textId="77777777" w:rsidR="009F4FEA" w:rsidRDefault="009F4FEA" w:rsidP="009F4FEA">
+    <w:p w14:paraId="64020DC8" w14:textId="77777777" w:rsidR="0094382E" w:rsidRDefault="0094382E" w:rsidP="0094382E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009F4FEA">
+      <w:r w:rsidRPr="0094382E">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Education</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F113DF6" w14:textId="77777777" w:rsidR="009F4FEA" w:rsidRDefault="009F4FEA" w:rsidP="009F4FEA">
+    <w:p w14:paraId="4476A1B0" w14:textId="77777777" w:rsidR="0094382E" w:rsidRDefault="0094382E" w:rsidP="0094382E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="43"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009F4FEA">
+      <w:r w:rsidRPr="0094382E">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Fudan University, LL.M., 2013</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7144FB46" w14:textId="77777777" w:rsidR="009F4FEA" w:rsidRDefault="009F4FEA" w:rsidP="009F4FEA">
+    <w:p w14:paraId="3E8913D8" w14:textId="77777777" w:rsidR="0094382E" w:rsidRDefault="0094382E" w:rsidP="0094382E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="44"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009F4FEA">
+      <w:r w:rsidRPr="0094382E">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Anhui University, LL.B., 2010</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="03CDC849" w14:textId="77777777" w:rsidR="009F4FEA" w:rsidRDefault="009F4FEA" w:rsidP="009F4FEA">
+    <w:p w14:paraId="17E0EA81" w14:textId="77777777" w:rsidR="0094382E" w:rsidRDefault="0094382E" w:rsidP="0094382E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009F4FEA">
+      <w:r w:rsidRPr="0094382E">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Professional Qualification</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="42F2DF6D" w14:textId="77777777" w:rsidR="009F4FEA" w:rsidRDefault="009F4FEA" w:rsidP="009F4FEA">
+    <w:p w14:paraId="1A66B0DC" w14:textId="77777777" w:rsidR="0094382E" w:rsidRDefault="0094382E" w:rsidP="0094382E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="45"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009F4FEA">
+      <w:r w:rsidRPr="0094382E">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Admitted to practice in the PRC</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="27D94D79" w14:textId="77777777" w:rsidR="009F4FEA" w:rsidRDefault="009F4FEA" w:rsidP="009F4FEA">
+    <w:p w14:paraId="301DEACE" w14:textId="77777777" w:rsidR="0094382E" w:rsidRDefault="0094382E" w:rsidP="0094382E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009F4FEA">
+      <w:r w:rsidRPr="0094382E">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Professional Background</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5567FC3C" w14:textId="567DF086" w:rsidR="00686369" w:rsidRPr="009F4FEA" w:rsidRDefault="009F4FEA" w:rsidP="009F4FEA">
+    <w:p w14:paraId="5567FC3C" w14:textId="06C5BD00" w:rsidR="00686369" w:rsidRPr="0094382E" w:rsidRDefault="0094382E" w:rsidP="0094382E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="46"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009F4FEA">
+      <w:r w:rsidRPr="0094382E">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Mr. Liu joined Fangda Partners in July 2013.</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00686369" w:rsidRPr="009F4FEA" w:rsidSect="002D0826">
+    <w:sectPr w:rsidR="00686369" w:rsidRPr="0094382E" w:rsidSect="002D0826">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1797" w:bottom="1440" w:left="1797" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="3584D350" w14:textId="77777777" w:rsidR="004167EC" w:rsidRDefault="004167EC" w:rsidP="00F57734">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="2493FDE5" w14:textId="77777777" w:rsidR="004167EC" w:rsidRDefault="004167EC" w:rsidP="00F57734">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -1771,365 +1771,491 @@
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="011B0566"/>
+    <w:nsid w:val="032004D1"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="71009DF4"/>
+    <w:tmpl w:val="185E4F16"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="022B6003"/>
+    <w:nsid w:val="032A14ED"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="7E946F7C"/>
+    <w:tmpl w:val="2394295E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="06081057"/>
+    <w:nsid w:val="07CB3569"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="71009DF4"/>
+    <w:tmpl w:val="FC0CED82"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0CFD7D8A"/>
+    <w:nsid w:val="08E85399"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="BAAE5774"/>
+    <w:tmpl w:val="CF72C244"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0D8C5AB0"/>
+    <w:nsid w:val="0B24250E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="1A6E33C6"/>
+    <w:tmpl w:val="1F820570"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0FB828A6"/>
+    <w:nsid w:val="0DD562B1"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="3D321E6E"/>
+    <w:tmpl w:val="E92868CE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="15B74950"/>
+    <w:nsid w:val="0E1A3A46"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="DA2675B0"/>
+    <w:tmpl w:val="ED4E4B46"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1851167D"/>
+    <w:nsid w:val="12091358"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="2A0EB436"/>
+    <w:tmpl w:val="5F04AD54"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="18DD17AA"/>
+    <w:nsid w:val="16A74B8C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="32F2CBB8"/>
+    <w:tmpl w:val="895066D8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="193660F4"/>
+    <w:nsid w:val="18047609"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="028C175C"/>
+    <w:tmpl w:val="114CDF0C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1F1475EE"/>
+    <w:nsid w:val="1CD53CF9"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E48440FE"/>
+    <w:tmpl w:val="483A532E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="217B2008"/>
+    <w:nsid w:val="1F5532EF"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="47284CDA"/>
+    <w:tmpl w:val="9F32F22A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2341217A"/>
+    <w:nsid w:val="1FF82083"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="CE38BD8C"/>
+    <w:tmpl w:val="17160E5A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="296E09FE"/>
+    <w:nsid w:val="25416B08"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A494708E"/>
+    <w:tmpl w:val="38D0CE18"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2A220E3D"/>
+    <w:nsid w:val="254E657B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="EC227FFE"/>
+    <w:tmpl w:val="AB324B92"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="26857062"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="169A7400"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="26857B12"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="CF8EF20C"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="287248E5"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="F3F0F5DA"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2B4958F1"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="620E1760"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2BAE69A0"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="897851DC"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2E012B3F"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="31D2C86A"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2EE42B43"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B08202D4"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="440" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="880" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
@@ -2198,912 +2324,786 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3520" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="32D30ECC"/>
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="346B1CA3"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="77B84234"/>
+    <w:tmpl w:val="8012B568"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="33DC4562"/>
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="36EC45E0"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="28DA7AAE"/>
+    <w:tmpl w:val="C5EEAE9E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="37DD641B"/>
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="396920DA"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="7F8A7472"/>
+    <w:tmpl w:val="301E5818"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="39DD1FA1"/>
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3B6418F1"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="49FEE19A"/>
+    <w:lvl w:ilvl="0" w:tplc="B99657A6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="510" w:hanging="226"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:sz w:val="15"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="880" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1320" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1760" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2200" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2640" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3080" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3520" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3DD312B5"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="1A4C4E52"/>
+    <w:tmpl w:val="C602F8B6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-[...116 lines deleted...]
-    <w:nsid w:val="3B804D40"/>
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="402B7F3D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="1DFCC050"/>
+    <w:tmpl w:val="98F6A4AC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3BD943C8"/>
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="40FE1F23"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F4FCF0C4"/>
+    <w:tmpl w:val="C12C5C7C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3D022649"/>
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="41B63210"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="9E06BC1C"/>
+    <w:tmpl w:val="D5DE48FE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="42BB553E"/>
+  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4C1B6968"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="291A46AC"/>
+    <w:tmpl w:val="5FC47FEC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="46D92FEC"/>
+  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="50B56776"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="512EA49C"/>
+    <w:tmpl w:val="D5DE48FE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="489D7E22"/>
+  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="51451526"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="1EB43D36"/>
+    <w:tmpl w:val="634A64D0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4F885C7F"/>
+  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="63E522D4"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="328ED514"/>
+    <w:tmpl w:val="311C5D4C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="53A36A86"/>
+  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="644C0D48"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="BE4A93E4"/>
+    <w:tmpl w:val="BFA47628"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="548C507B"/>
+  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="65BD5830"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="3CEEDA6E"/>
+    <w:tmpl w:val="568E0384"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="54FE68A0"/>
+  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="681947CC"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="EA20831C"/>
+    <w:tmpl w:val="82DA7A68"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5A623B3E"/>
+  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6DD96D9F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="05FAC0B4"/>
+    <w:tmpl w:val="32BA69BA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5B95383D"/>
+  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6F2D6344"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="6FAA47F4"/>
+    <w:tmpl w:val="B148C20E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="627C007A"/>
+  <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="741101D6"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="36B2BF78"/>
+    <w:tmpl w:val="28DE407A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="658A1A93"/>
+  <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="75FD322A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B7F85894"/>
+    <w:tmpl w:val="D2A80D64"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="684F6F73"/>
+  <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="79062BE7"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="1AF44ED8"/>
+    <w:tmpl w:val="2EA60CBE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="69B34E0B"/>
+  <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7AE746EE"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="06BE214C"/>
+    <w:tmpl w:val="9C32A158"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6BA20509"/>
+  <w:abstractNum w:abstractNumId="43" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7BFF49B5"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="0EECE442"/>
+    <w:tmpl w:val="88DCC332"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6E7C682E"/>
+  <w:abstractNum w:abstractNumId="44" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7D5335D9"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="4A46E648"/>
+    <w:tmpl w:val="574689B8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6FBF3C94"/>
+  <w:abstractNum w:abstractNumId="45" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7EB7084A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E0B04F3A"/>
+    <w:tmpl w:val="1A3E2418"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
-[...124 lines deleted...]
-  </w:abstractNum>
   <w:num w:numId="1">
-    <w:abstractNumId w:val="15"/>
+    <w:abstractNumId w:val="21"/>
   </w:num>
   <w:num w:numId="2">
-    <w:abstractNumId w:val="20"/>
+    <w:abstractNumId w:val="25"/>
   </w:num>
   <w:num w:numId="3">
-    <w:abstractNumId w:val="43"/>
+    <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="4">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="44"/>
+  </w:num>
+  <w:num w:numId="7">
     <w:abstractNumId w:val="36"/>
   </w:num>
-  <w:num w:numId="5">
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="9">
     <w:abstractNumId w:val="35"/>
   </w:num>
-  <w:num w:numId="6">
-[...10 lines deleted...]
-  </w:num>
   <w:num w:numId="10">
-    <w:abstractNumId w:val="28"/>
+    <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="11">
-    <w:abstractNumId w:val="45"/>
+    <w:abstractNumId w:val="39"/>
   </w:num>
   <w:num w:numId="12">
+    <w:abstractNumId w:val="38"/>
+  </w:num>
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="14">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="15">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="16">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="17">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="18">
     <w:abstractNumId w:val="16"/>
   </w:num>
-  <w:num w:numId="13">
-    <w:abstractNumId w:val="9"/>
+  <w:num w:numId="19">
+    <w:abstractNumId w:val="24"/>
   </w:num>
-  <w:num w:numId="14">
-    <w:abstractNumId w:val="30"/>
+  <w:num w:numId="20">
+    <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="15">
-[...11 lines deleted...]
-  <w:num w:numId="19">
+  <w:num w:numId="21">
     <w:abstractNumId w:val="12"/>
   </w:num>
-  <w:num w:numId="20">
-[...4 lines deleted...]
-  </w:num>
   <w:num w:numId="22">
-    <w:abstractNumId w:val="37"/>
+    <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="23">
-    <w:abstractNumId w:val="21"/>
+    <w:abstractNumId w:val="19"/>
   </w:num>
   <w:num w:numId="24">
-    <w:abstractNumId w:val="14"/>
+    <w:abstractNumId w:val="40"/>
   </w:num>
   <w:num w:numId="25">
-    <w:abstractNumId w:val="32"/>
+    <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="26">
     <w:abstractNumId w:val="41"/>
   </w:num>
   <w:num w:numId="27">
-    <w:abstractNumId w:val="33"/>
+    <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="28">
-    <w:abstractNumId w:val="40"/>
+    <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="29">
-    <w:abstractNumId w:val="6"/>
+    <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="30">
-    <w:abstractNumId w:val="19"/>
+    <w:abstractNumId w:val="43"/>
   </w:num>
   <w:num w:numId="31">
-    <w:abstractNumId w:val="3"/>
+    <w:abstractNumId w:val="34"/>
   </w:num>
   <w:num w:numId="32">
-    <w:abstractNumId w:val="25"/>
+    <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="33">
-    <w:abstractNumId w:val="24"/>
+    <w:abstractNumId w:val="42"/>
   </w:num>
   <w:num w:numId="34">
-    <w:abstractNumId w:val="29"/>
+    <w:abstractNumId w:val="20"/>
   </w:num>
   <w:num w:numId="35">
-    <w:abstractNumId w:val="11"/>
+    <w:abstractNumId w:val="45"/>
   </w:num>
   <w:num w:numId="36">
-    <w:abstractNumId w:val="38"/>
+    <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="37">
-    <w:abstractNumId w:val="4"/>
+    <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="38">
-    <w:abstractNumId w:val="26"/>
+    <w:abstractNumId w:val="32"/>
   </w:num>
   <w:num w:numId="39">
-    <w:abstractNumId w:val="31"/>
+    <w:abstractNumId w:val="37"/>
   </w:num>
   <w:num w:numId="40">
-    <w:abstractNumId w:val="13"/>
+    <w:abstractNumId w:val="28"/>
   </w:num>
   <w:num w:numId="41">
-    <w:abstractNumId w:val="17"/>
+    <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="42">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="43">
     <w:abstractNumId w:val="22"/>
   </w:num>
   <w:num w:numId="44">
-    <w:abstractNumId w:val="7"/>
+    <w:abstractNumId w:val="33"/>
   </w:num>
   <w:num w:numId="45">
-    <w:abstractNumId w:val="0"/>
+    <w:abstractNumId w:val="29"/>
   </w:num>
   <w:num w:numId="46">
-    <w:abstractNumId w:val="2"/>
+    <w:abstractNumId w:val="31"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
@@ -3198,58 +3198,58 @@
     <w:rsid w:val="00765586"/>
     <w:rsid w:val="007664DE"/>
     <w:rsid w:val="007956B7"/>
     <w:rsid w:val="007B0B57"/>
     <w:rsid w:val="007D333B"/>
     <w:rsid w:val="008212A9"/>
     <w:rsid w:val="008341FB"/>
     <w:rsid w:val="008717CA"/>
     <w:rsid w:val="00873A63"/>
     <w:rsid w:val="0089209E"/>
     <w:rsid w:val="00893CAF"/>
     <w:rsid w:val="008A40E2"/>
     <w:rsid w:val="008A48BF"/>
     <w:rsid w:val="008D77E9"/>
     <w:rsid w:val="008E5C09"/>
     <w:rsid w:val="008E73CE"/>
     <w:rsid w:val="008E7B5D"/>
     <w:rsid w:val="00901636"/>
     <w:rsid w:val="009038C0"/>
     <w:rsid w:val="009073A3"/>
     <w:rsid w:val="00917307"/>
     <w:rsid w:val="00925E12"/>
     <w:rsid w:val="00930511"/>
     <w:rsid w:val="00936370"/>
     <w:rsid w:val="0094376B"/>
+    <w:rsid w:val="0094382E"/>
     <w:rsid w:val="009465FB"/>
     <w:rsid w:val="0095781F"/>
     <w:rsid w:val="009A4D0D"/>
     <w:rsid w:val="009A711A"/>
     <w:rsid w:val="009B27AE"/>
     <w:rsid w:val="009D6108"/>
     <w:rsid w:val="009E20C4"/>
-    <w:rsid w:val="009F4FEA"/>
     <w:rsid w:val="00A002B6"/>
     <w:rsid w:val="00A1252B"/>
     <w:rsid w:val="00A1585C"/>
     <w:rsid w:val="00A41685"/>
     <w:rsid w:val="00A64BF0"/>
     <w:rsid w:val="00A81B38"/>
     <w:rsid w:val="00B05840"/>
     <w:rsid w:val="00B37E04"/>
     <w:rsid w:val="00B557D1"/>
     <w:rsid w:val="00B62E87"/>
     <w:rsid w:val="00B670A2"/>
     <w:rsid w:val="00B86E39"/>
     <w:rsid w:val="00BB071E"/>
     <w:rsid w:val="00BB2601"/>
     <w:rsid w:val="00C0316A"/>
     <w:rsid w:val="00C24D79"/>
     <w:rsid w:val="00CD0348"/>
     <w:rsid w:val="00CF1C9C"/>
     <w:rsid w:val="00D1552C"/>
     <w:rsid w:val="00D2284D"/>
     <w:rsid w:val="00D45AF6"/>
     <w:rsid w:val="00D632AE"/>
     <w:rsid w:val="00D925CA"/>
     <w:rsid w:val="00DA428A"/>
     <w:rsid w:val="00DA626A"/>
@@ -4337,61 +4337,61 @@
     <w:rsid w:val="00F57734"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af4">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0065437B"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af5">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="009F4FEA"/>
+    <w:rsid w:val="0094382E"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af6">
     <w:name w:val="正文文本 字符"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="af5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="009F4FEA"/>
+    <w:rsid w:val="0094382E"/>
     <w:rPr>
       <w:sz w:val="21"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 主题​​">
@@ -4675,51 +4675,51 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{329425E2-A529-4A07-9630-6BF64D639001}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A18EE39C-2432-49CA-8C32-5F55026296A7}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>550</Words>
   <Characters>3136</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>26</Lines>
   <Paragraphs>7</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>3679</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>