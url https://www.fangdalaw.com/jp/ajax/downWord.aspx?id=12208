--- v1 (2026-08-04)
+++ v2 (2026-08-04)
@@ -36,189 +36,189 @@
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5485"/>
         <w:gridCol w:w="2836"/>
       </w:tblGrid>
       <w:tr w:rsidR="0049405C" w:rsidRPr="00C24D79" w14:paraId="76EB2C64" w14:textId="77777777" w:rsidTr="00E70303">
         <w:trPr>
           <w:trHeight w:val="3267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5485" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="271D78"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C4F11E8" w14:textId="4F0D05D4" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="0094382E" w:rsidP="0094382E">
+          <w:p w14:paraId="2C4F11E8" w14:textId="4BFA4295" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="0055273D" w:rsidP="0055273D">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="xingming"/>
             <w:bookmarkStart w:id="1" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="1"/>
-            <w:r w:rsidRPr="0094382E">
+            <w:r w:rsidRPr="0055273D">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>BRIAN LIU</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
-          <w:p w14:paraId="706EB16B" w14:textId="41A56BC1" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="0094382E" w:rsidP="0094382E">
+          <w:p w14:paraId="706EB16B" w14:textId="5AD936E1" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="0055273D" w:rsidP="0055273D">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="didian"/>
-            <w:r w:rsidRPr="0094382E">
+            <w:r w:rsidRPr="0055273D">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Partner</w:t>
             </w:r>
-            <w:r w:rsidRPr="0094382E">
+            <w:r w:rsidRPr="0055273D">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>·</w:t>
             </w:r>
-            <w:r w:rsidRPr="0094382E">
+            <w:r w:rsidRPr="0055273D">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Shanghai</w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
-          <w:p w14:paraId="6199424A" w14:textId="0223954C" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="0094382E" w:rsidP="0094382E">
+          <w:p w14:paraId="6199424A" w14:textId="5A1B2D07" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="0055273D" w:rsidP="0055273D">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="dianhua"/>
-            <w:r w:rsidRPr="0094382E">
+            <w:r w:rsidRPr="0055273D">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">+86 21 2208 1156 </w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
-          <w:p w14:paraId="4F910ACA" w14:textId="2A233158" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="0094382E" w:rsidP="0094382E">
+          <w:p w14:paraId="4F910ACA" w14:textId="5F9B56D5" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="0055273D" w:rsidP="0055273D">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="youxiang"/>
-            <w:r w:rsidRPr="0094382E">
+            <w:r w:rsidRPr="0055273D">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>brian.liu@fangdalaw.com</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="22DBA835" w14:textId="677EAC48" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00F96E7C" w:rsidP="00860F89">
             <w:pPr>
               <w:ind w:leftChars="-52" w:left="-109"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C24D79">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:color w:val="545551"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D24C6CB" w14:textId="496ECA14" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="0094382E" w:rsidP="002932C9">
+          <w:p w14:paraId="2D24C6CB" w14:textId="5BCE17FB" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="0055273D" w:rsidP="002932C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="tupian"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3A4B37F5" wp14:editId="6FE7D437">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0C7ACE34" wp14:editId="4BB3CEF8">
                   <wp:extent cx="1651000" cy="2159000"/>
                   <wp:effectExtent l="0" t="0" r="6350" b="0"/>
                   <wp:docPr id="1" name="图片 1"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
@@ -258,60 +258,60 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C063291" w14:textId="5DC9D94D" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="002375A9" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C24D79">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>PRACTICE AREAS</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C1ACACA" w14:textId="2328C14F" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="0094382E" w:rsidP="007177F3">
+          <w:p w14:paraId="3C1ACACA" w14:textId="655F1BCB" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="0055273D" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="zhiyelingyu"/>
-            <w:r w:rsidRPr="0094382E">
+            <w:r w:rsidRPr="0055273D">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>MR. BRIAN LIU SPECIALIZES IN PRIVATE EQUITY, VENTURE CAPITAL, M&amp;A, CAPITAL MARKET, AND FUND FORMATION AND COMPLIANCE.</w:t>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F19AE4C" w14:textId="19A41B01" w:rsidR="00451233" w:rsidRPr="00C24D79" w:rsidRDefault="00F80A79" w:rsidP="00DA428A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C24D79">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
           <w:noProof/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
@@ -371,51 +371,51 @@
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:roundrect w14:anchorId="053823F2" id="圆角矩形 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:-6.2pt;margin-top:-12.6pt;width:4.55pt;height:3.6pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDc1SqFegIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2yAQfp+0/wHxvtqO+mON4lRRqk6T&#10;qrZqO/WZYIiRMMeAxMn++h3gOG1X7WHaCwbu7ru7z98xu9p1mmyF8wpMTauTkhJhODTKrGv64/nm&#10;y1dKfGCmYRqMqOleeHo1//xp1tupmEALuhGOIIjx097WtA3BTovC81Z0zJ+AFQaNElzHAh7dumgc&#10;6xG908WkLM+LHlxjHXDhPd5eZyOdJ3wpBQ/3UnoRiK4p1hbS6tK6imsxn7Hp2jHbKj6Uwf6hio4p&#10;g0lHqGsWGNk49QdUp7gDDzKccOgKkFJxkXrAbqryXTdPLbMi9YLkeDvS5P8fLL/bPtkHhzT01k89&#10;bmMXO+m6+MX6yC6RtR/JErtAOF6eXZyXyChHy+nZRXUZqSyOodb58E1AR+Kmpg42pnnE35FYYttb&#10;H7L/wS+m86BVc6O0TocoAbHUjmwZ/rzVuhoyvPHSJvoaiFEZMN4Ux2bSLuy1iH7aPApJVIPlT1Ih&#10;SWfHJIxzYUKVTS1rRM5dnZXYaoYfI1K3CTAiS8w/Yg8Abxs4YGeYwT+GiiTTMbj8W2E5eIxImcGE&#10;MbhTBtxHABq7GjJn/wNJmZrI0gqa/YMjDvKQeMtvFP67W+bDA3M4Ffi3cdLDPS5SQ19TGHaUtOB+&#10;fXQf/VGsaKWkxymrqf+5YU5Qor8blPFldXoaxzIdUEYTPLjXltVri9l0S0AtVPimWJ620T/ow1Y6&#10;6F7wQVjErGhihmPumvLgDodlyNOPTwoXi0Vyw1G0LNyaJ8sjeGQ1yvJ598KcHQQcUPd3cJhINn0n&#10;4ewbIw0sNgGkSvo+8jrwjWOchDM8OfGdeH1OXseHcf4bAAD//wMAUEsDBBQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NT8JAEL2b+B82Y+KtbCliSOmWGIgkKBdQPC/d&#10;sW3cna3dBeq/dzjpZTKT9+Z9FIvBWXHGPrSeFIxHKQikypuWagXvb8/JDESImoy2nlDBDwZYlLc3&#10;hc6Nv9AOz/tYCxahkGsFTYxdLmWoGnQ6jHyHxNin752OfPa1NL2+sLizMkvTR+l0S+zQ6A6XDVZf&#10;+5NTsF4edttDu9l8b6cr+5rpjxdbr5W6vxtWcx5PcxARh/j3AdcOnB9KDnb0JzJBWAXJOHtgKi/Z&#10;NAPBjGQyAXG8IrMUZFnI/z3KXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDc1SqFegIA&#10;AGAFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="white [3212]" stroked="f" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4A606D32" w14:textId="77777777" w:rsidR="0094382E" w:rsidRDefault="000E0C86" w:rsidP="00B670A2">
+    <w:p w14:paraId="4B4F8924" w14:textId="77777777" w:rsidR="0055273D" w:rsidRDefault="000E0C86" w:rsidP="00B670A2">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C24D79">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="545551"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E0DC835" wp14:editId="24238D24">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2512</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4508</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5271826" cy="0"/>
@@ -456,1124 +456,1124 @@
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:line w14:anchorId="3D0BA0F8" id="直接连接符 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".2pt,.35pt" to="415.3pt,.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKOATlvwEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+wYWFYYcXpo0V2K&#10;rdhH74pMxQL0BUmLnX8/ik7cohsGbNhFMCW+x/dIens7WcOOEJP2ruPrVc0ZOOl77Q4d//7t4fqG&#10;s5SF64XxDjp+gsRvd1fvtmNoofGDNz1EhiQutWPo+JBzaKsqyQGsSCsfwOGj8tGKjGE8VH0UI7Jb&#10;UzV1valGH/sQvYSU8PZ+fuQ74lcKZP6sVILMTMdRW6Yz0rkvZ7XbivYQRRi0PMsQ/6DCCu2w6EJ1&#10;L7JgP6L+hcpqGX3yKq+kt5VXSksgD+hmXb9x83UQAcgLNieFpU3p/9HKT8c79xSxDWNIbQpPsbiY&#10;VLRMGR2ecabkC5Wyidp2WtoGU2YSL983H9Y3zYYzeXmrZopCFWLKH8FbVj46brQrjkQrjo8pY1lM&#10;vaSUa+PKmbzR/YM2hoJ42N+ZyI6izLBu6g2NDYGv0jAq0OrFBX3lk4GZ9gsopntUO/uhBYOFVkgJ&#10;Lq/LOhATZheYQgkLsCbdfwSe8wsUaPn+BrwgqLJ3eQFb7Xz8XfU8XSSrOf/Sgdl3acHe9yeaL7UG&#10;t4gcnje+rOnrmOAv/+XuJwAAAP//AwBQSwMEFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FvwjAMhe+T9h8iT+I20g3WQWmK0IALh0kDhLRb2nhttcapmgCFX485bRdL&#10;T+/5+XM6720jTtj52pGCl2EEAqlwpqZSwX63fp6A8EGT0Y0jVHBBD/Ps8SHViXFn+sLTNpSCS8gn&#10;WkEVQptI6YsKrfZD1yKx9+M6qwPLrpSm02cut418jaJYWl0TX6h0ix8VFr/bo1WwO1x7uTl8LvK4&#10;3o+m39PV2/q6Umrw1C9nPBYzEAH78LcB9x+YHzIGy92RjBeNgjHnFLyDYG8yimIQ+V3KLJX/+bMb&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEo4BOW/AQAA3wMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAAAAAAAAAAAA&#10;AAAAGQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" strokecolor="#002060" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7717F939" w14:textId="77777777" w:rsidR="0094382E" w:rsidRDefault="0094382E" w:rsidP="0094382E">
+    <w:p w14:paraId="5599C5C7" w14:textId="77777777" w:rsidR="0055273D" w:rsidRDefault="0055273D" w:rsidP="0055273D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0094382E">
+      <w:r w:rsidRPr="0055273D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>REPRESENTATIVE MATTERS AND CASES</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="66189614" w14:textId="77777777" w:rsidR="0094382E" w:rsidRDefault="0094382E" w:rsidP="0094382E">
+    <w:p w14:paraId="3E71C97A" w14:textId="77777777" w:rsidR="0055273D" w:rsidRDefault="0055273D" w:rsidP="0055273D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0094382E">
+      <w:r w:rsidRPr="0055273D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>PRIVATE EQUITY, VENTURE CAPITAL, M&amp;A</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4A64F788" w14:textId="77777777" w:rsidR="0094382E" w:rsidRDefault="0094382E" w:rsidP="0094382E">
+    <w:p w14:paraId="3C4E2002" w14:textId="77777777" w:rsidR="0055273D" w:rsidRDefault="0055273D" w:rsidP="0055273D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0094382E">
+      <w:r w:rsidRPr="0055273D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Geometrical Perception &amp; Learning for its financing from Matrix, Baidu, Xiaomi, Bosch and other investors.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A0127C5" w14:textId="77777777" w:rsidR="0094382E" w:rsidRDefault="0094382E" w:rsidP="0094382E">
+    <w:p w14:paraId="278C6C44" w14:textId="77777777" w:rsidR="0055273D" w:rsidRDefault="0055273D" w:rsidP="0055273D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0094382E">
+      <w:r w:rsidRPr="0055273D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Unitree for its financing from SZVC, CIIF and other investors.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A7058CF" w14:textId="77777777" w:rsidR="0094382E" w:rsidRDefault="0094382E" w:rsidP="0094382E">
+    <w:p w14:paraId="5F025F6D" w14:textId="77777777" w:rsidR="0055273D" w:rsidRDefault="0055273D" w:rsidP="0055273D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0094382E">
+      <w:r w:rsidRPr="0055273D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Nio Capital for its investment in a joint venture.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0078054D" w14:textId="77777777" w:rsidR="0094382E" w:rsidRDefault="0094382E" w:rsidP="0094382E">
+    <w:p w14:paraId="435F0ED3" w14:textId="77777777" w:rsidR="0055273D" w:rsidRDefault="0055273D" w:rsidP="0055273D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0094382E">
+      <w:r w:rsidRPr="0055273D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Nanjing Sky for its financing from Cathay Capital.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="77DB23C6" w14:textId="77777777" w:rsidR="0094382E" w:rsidRDefault="0094382E" w:rsidP="0094382E">
+    <w:p w14:paraId="11F27873" w14:textId="77777777" w:rsidR="0055273D" w:rsidRDefault="0055273D" w:rsidP="0055273D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0094382E">
+      <w:r w:rsidRPr="0055273D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Ushopal for its structure reorganization and financing from FountainVest, Cathay Capital and other investors.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0DB7EC09" w14:textId="77777777" w:rsidR="0094382E" w:rsidRDefault="0094382E" w:rsidP="0094382E">
+    <w:p w14:paraId="4EAA2F93" w14:textId="77777777" w:rsidR="0055273D" w:rsidRDefault="0055273D" w:rsidP="0055273D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0094382E">
+      <w:r w:rsidRPr="0055273D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented HHO for its financing from Vision Plus Capital, IDG, Temasek and other investors.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4D157C9F" w14:textId="77777777" w:rsidR="0094382E" w:rsidRDefault="0094382E" w:rsidP="0094382E">
+    <w:p w14:paraId="14528436" w14:textId="77777777" w:rsidR="0055273D" w:rsidRDefault="0055273D" w:rsidP="0055273D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0094382E">
+      <w:r w:rsidRPr="0055273D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Eastern bell Capital in its equity investment in Wuxi Intelligent Analysis.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="68D428C6" w14:textId="77777777" w:rsidR="0094382E" w:rsidRDefault="0094382E" w:rsidP="0094382E">
+    <w:p w14:paraId="5DF8E19D" w14:textId="77777777" w:rsidR="0055273D" w:rsidRDefault="0055273D" w:rsidP="0055273D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0094382E">
+      <w:r w:rsidRPr="0055273D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Boyu Capital for its co-investment with Tencent in Tongcheng (LY.com).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="553D596A" w14:textId="77777777" w:rsidR="0094382E" w:rsidRDefault="0094382E" w:rsidP="0094382E">
+    <w:p w14:paraId="117F8870" w14:textId="77777777" w:rsidR="0055273D" w:rsidRDefault="0055273D" w:rsidP="0055273D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0094382E">
+      <w:r w:rsidRPr="0055273D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Tongcheng (LY.com) for its strategic cooperation with Ctrip.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="18F69C2A" w14:textId="77777777" w:rsidR="0094382E" w:rsidRDefault="0094382E" w:rsidP="0094382E">
+    <w:p w14:paraId="57C1437A" w14:textId="77777777" w:rsidR="0055273D" w:rsidRDefault="0055273D" w:rsidP="0055273D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0094382E">
+      <w:r w:rsidRPr="0055273D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Ant Group in its equity investment in xueqiu.com.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="22DFAC36" w14:textId="77777777" w:rsidR="0094382E" w:rsidRDefault="0094382E" w:rsidP="0094382E">
+    <w:p w14:paraId="33D306D0" w14:textId="77777777" w:rsidR="0055273D" w:rsidRDefault="0055273D" w:rsidP="0055273D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0094382E">
+      <w:r w:rsidRPr="0055273D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Ant Group in its acquisition of riskstorm.com, a leading AI-based intelligence analysis service provider in China.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0BDD2B54" w14:textId="77777777" w:rsidR="0094382E" w:rsidRDefault="0094382E" w:rsidP="0094382E">
+    <w:p w14:paraId="0FDC109F" w14:textId="77777777" w:rsidR="0055273D" w:rsidRDefault="0055273D" w:rsidP="0055273D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0094382E">
+      <w:r w:rsidRPr="0055273D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Ant Group in its equity investment in Logory Logistics, a leading digital freight platform in China.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="31E5EF57" w14:textId="77777777" w:rsidR="0094382E" w:rsidRDefault="0094382E" w:rsidP="0094382E">
+    <w:p w14:paraId="63A831CF" w14:textId="77777777" w:rsidR="0055273D" w:rsidRDefault="0055273D" w:rsidP="0055273D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0094382E">
+      <w:r w:rsidRPr="0055273D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Alibaba in its rounds of investments in Yiguo.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="382086F9" w14:textId="77777777" w:rsidR="0094382E" w:rsidRDefault="0094382E" w:rsidP="0094382E">
+    <w:p w14:paraId="70476185" w14:textId="77777777" w:rsidR="0055273D" w:rsidRDefault="0055273D" w:rsidP="0055273D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0094382E">
+      <w:r w:rsidRPr="0055273D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented CMC Capital for a series of acquisitions in TMT industry.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D7F8841" w14:textId="77777777" w:rsidR="0094382E" w:rsidRDefault="0094382E" w:rsidP="0094382E">
+    <w:p w14:paraId="6BC0F1A5" w14:textId="77777777" w:rsidR="0055273D" w:rsidRDefault="0055273D" w:rsidP="0055273D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0094382E">
+      <w:r w:rsidRPr="0055273D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Warburg Pincus for its investment in GaiaWorks, a leading workforce management clouding service provider in China.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="57EE8CB8" w14:textId="77777777" w:rsidR="0094382E" w:rsidRDefault="0094382E" w:rsidP="0094382E">
+    <w:p w14:paraId="2AF9B419" w14:textId="77777777" w:rsidR="0055273D" w:rsidRDefault="0055273D" w:rsidP="0055273D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0094382E">
+      <w:r w:rsidRPr="0055273D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Shangahi Integrated Circuit Fund for its investment in Everdisplay Optronics with an investment amount of approximately RMB 2.9 billion.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="62ED995B" w14:textId="77777777" w:rsidR="0094382E" w:rsidRDefault="0094382E" w:rsidP="0094382E">
+    <w:p w14:paraId="28FBF11A" w14:textId="77777777" w:rsidR="0055273D" w:rsidRDefault="0055273D" w:rsidP="0055273D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0094382E">
+      <w:r w:rsidRPr="0055273D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Qianxun SI, a leading precise positioning service provider, for its financing from the series A investors of China Venture Capital, Shanghai International Group and ICBC.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="216800CE" w14:textId="77777777" w:rsidR="0094382E" w:rsidRDefault="0094382E" w:rsidP="0094382E">
+    <w:p w14:paraId="56C53C88" w14:textId="77777777" w:rsidR="0055273D" w:rsidRDefault="0055273D" w:rsidP="0055273D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0094382E">
+      <w:r w:rsidRPr="0055273D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>CAPITAL MARKET</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="39B24351" w14:textId="77777777" w:rsidR="0094382E" w:rsidRDefault="0094382E" w:rsidP="0094382E">
+    <w:p w14:paraId="2D161278" w14:textId="77777777" w:rsidR="0055273D" w:rsidRDefault="0055273D" w:rsidP="0055273D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0094382E">
+      <w:r w:rsidRPr="0055273D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised Alibaba for its issue of USD 5 billion principal amount of convertible senior notes.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="16DD5F0E" w14:textId="77777777" w:rsidR="0094382E" w:rsidRDefault="0094382E" w:rsidP="0094382E">
+    <w:p w14:paraId="1A1FF2EB" w14:textId="77777777" w:rsidR="0055273D" w:rsidRDefault="0055273D" w:rsidP="0055273D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0094382E">
+      <w:r w:rsidRPr="0055273D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised on the IPO and listing of Zeekr (NYSE: ZK) in NYSE.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="271CA8A6" w14:textId="77777777" w:rsidR="0094382E" w:rsidRDefault="0094382E" w:rsidP="0094382E">
+    <w:p w14:paraId="37C79981" w14:textId="77777777" w:rsidR="0055273D" w:rsidRDefault="0055273D" w:rsidP="0055273D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0094382E">
+      <w:r w:rsidRPr="0055273D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised on the IPO and listing of Hesai Technology (NASDAQ: HSAI) in Nasdaq.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="72744FC3" w14:textId="77777777" w:rsidR="0094382E" w:rsidRDefault="0094382E" w:rsidP="0094382E">
+    <w:p w14:paraId="6EA62754" w14:textId="77777777" w:rsidR="0055273D" w:rsidRDefault="0055273D" w:rsidP="0055273D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0094382E">
+      <w:r w:rsidRPr="0055273D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised on the IPO and listing of Alibaba (NYSE: BABA) in NYSE.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1E870F89" w14:textId="77777777" w:rsidR="0094382E" w:rsidRDefault="0094382E" w:rsidP="0094382E">
+    <w:p w14:paraId="1D021355" w14:textId="77777777" w:rsidR="0055273D" w:rsidRDefault="0055273D" w:rsidP="0055273D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0094382E">
+      <w:r w:rsidRPr="0055273D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised on the secondary listing of Alibaba (9988.HK) in HKEx.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="693224EA" w14:textId="77777777" w:rsidR="0094382E" w:rsidRDefault="0094382E" w:rsidP="0094382E">
+    <w:p w14:paraId="05A2CEF5" w14:textId="77777777" w:rsidR="0055273D" w:rsidRDefault="0055273D" w:rsidP="0055273D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0094382E">
+      <w:r w:rsidRPr="0055273D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised Alibaba for its respective issue of USD 5 billion and USD 7 billion principal amount of notes.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B0C8ED7" w14:textId="77777777" w:rsidR="0094382E" w:rsidRDefault="0094382E" w:rsidP="0094382E">
+    <w:p w14:paraId="7444E093" w14:textId="77777777" w:rsidR="0055273D" w:rsidRDefault="0055273D" w:rsidP="0055273D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0094382E">
+      <w:r w:rsidRPr="0055273D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised on the IPO and listing of Baozun (NASDAQ: BZUN) in Nasdaq.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5BE2BF23" w14:textId="77777777" w:rsidR="0094382E" w:rsidRDefault="0094382E" w:rsidP="0094382E">
+    <w:p w14:paraId="6D2EF10B" w14:textId="77777777" w:rsidR="0055273D" w:rsidRDefault="0055273D" w:rsidP="0055273D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0094382E">
+      <w:r w:rsidRPr="0055273D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised on the secondary listing of Baozun (9991.HK) in HKEx.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2CBE9763" w14:textId="77777777" w:rsidR="0094382E" w:rsidRDefault="0094382E" w:rsidP="0094382E">
+    <w:p w14:paraId="09BD9989" w14:textId="77777777" w:rsidR="0055273D" w:rsidRDefault="0055273D" w:rsidP="0055273D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0094382E">
+      <w:r w:rsidRPr="0055273D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised on the IPO and listing of Agora(NASDAQ:API) in Nasdaq.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="48F306A7" w14:textId="77777777" w:rsidR="0094382E" w:rsidRDefault="0094382E" w:rsidP="0094382E">
+    <w:p w14:paraId="3EFB5BA9" w14:textId="77777777" w:rsidR="0055273D" w:rsidRDefault="0055273D" w:rsidP="0055273D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0094382E">
+      <w:r w:rsidRPr="0055273D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised on the follow-on offering of American Depositary Shares by iClick (NASDAQ:ICLK).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00E1A177" w14:textId="77777777" w:rsidR="0094382E" w:rsidRDefault="0094382E" w:rsidP="0094382E">
+    <w:p w14:paraId="2126B687" w14:textId="77777777" w:rsidR="0055273D" w:rsidRDefault="0055273D" w:rsidP="0055273D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0094382E">
+      <w:r w:rsidRPr="0055273D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised on the IPO and listing of Tian Ge Interactive (1980.HK) in HKEx.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="62BD36B8" w14:textId="77777777" w:rsidR="0094382E" w:rsidRDefault="0094382E" w:rsidP="0094382E">
+    <w:p w14:paraId="2606ED59" w14:textId="77777777" w:rsidR="0055273D" w:rsidRDefault="0055273D" w:rsidP="0055273D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0094382E">
+      <w:r w:rsidRPr="0055273D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised on the IPO and listing of Genscript (1548.HK) in HKEx.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="05167835" w14:textId="77777777" w:rsidR="0094382E" w:rsidRDefault="0094382E" w:rsidP="0094382E">
+    <w:p w14:paraId="212EC838" w14:textId="77777777" w:rsidR="0055273D" w:rsidRDefault="0055273D" w:rsidP="0055273D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0094382E">
+      <w:r w:rsidRPr="0055273D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>FUND FORMATION AND COMPLIANCE</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="614B9F74" w14:textId="77777777" w:rsidR="0094382E" w:rsidRDefault="0094382E" w:rsidP="0094382E">
+    <w:p w14:paraId="510D4C11" w14:textId="77777777" w:rsidR="0055273D" w:rsidRDefault="0055273D" w:rsidP="0055273D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0094382E">
+      <w:r w:rsidRPr="0055273D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented AIA for its investment in Sequoia.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="44877FD0" w14:textId="77777777" w:rsidR="0094382E" w:rsidRDefault="0094382E" w:rsidP="0094382E">
+    <w:p w14:paraId="1C97FFE4" w14:textId="77777777" w:rsidR="0055273D" w:rsidRDefault="0055273D" w:rsidP="0055273D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0094382E">
+      <w:r w:rsidRPr="0055273D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented AIA for its investment in Gaorong.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="775B8D78" w14:textId="77777777" w:rsidR="0094382E" w:rsidRDefault="0094382E" w:rsidP="0094382E">
+    <w:p w14:paraId="4A591CD6" w14:textId="77777777" w:rsidR="0055273D" w:rsidRDefault="0055273D" w:rsidP="0055273D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0094382E">
+      <w:r w:rsidRPr="0055273D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented CMC Capital for its formation of RMB fund II.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A85903F" w14:textId="77777777" w:rsidR="0094382E" w:rsidRDefault="0094382E" w:rsidP="0094382E">
+    <w:p w14:paraId="6F8B0EE1" w14:textId="77777777" w:rsidR="0055273D" w:rsidRDefault="0055273D" w:rsidP="0055273D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0094382E">
+      <w:r w:rsidRPr="0055273D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented CPIC and Sunshine Insurance for their investments in CDH.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1124112A" w14:textId="77777777" w:rsidR="0094382E" w:rsidRDefault="0094382E" w:rsidP="0094382E">
+    <w:p w14:paraId="4516A886" w14:textId="77777777" w:rsidR="0055273D" w:rsidRDefault="0055273D" w:rsidP="0055273D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0094382E">
+      <w:r w:rsidRPr="0055273D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Noah for its investment in HillHouse.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2808801D" w14:textId="77777777" w:rsidR="0094382E" w:rsidRDefault="0094382E" w:rsidP="0094382E">
+    <w:p w14:paraId="7B88905B" w14:textId="77777777" w:rsidR="0055273D" w:rsidRDefault="0055273D" w:rsidP="0055273D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0094382E">
+      <w:r w:rsidRPr="0055273D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Noah for its contractual fund formation and its investment in Lianjia.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="181D41A7" w14:textId="77777777" w:rsidR="0094382E" w:rsidRDefault="0094382E" w:rsidP="0094382E">
+    <w:p w14:paraId="272B53B7" w14:textId="77777777" w:rsidR="0055273D" w:rsidRDefault="0055273D" w:rsidP="0055273D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0094382E">
+      <w:r w:rsidRPr="0055273D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented CPIC for its investment in Sequoia.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6CCEE8E9" w14:textId="77777777" w:rsidR="0094382E" w:rsidRDefault="0094382E" w:rsidP="0094382E">
+    <w:p w14:paraId="6C3EB8A9" w14:textId="77777777" w:rsidR="0055273D" w:rsidRDefault="0055273D" w:rsidP="0055273D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0094382E">
+      <w:r w:rsidRPr="0055273D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Shanghai Venture Capital for a series of investments in funds.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="53E999C2" w14:textId="77777777" w:rsidR="0094382E" w:rsidRDefault="0094382E" w:rsidP="0094382E">
+    <w:p w14:paraId="1BB1C460" w14:textId="77777777" w:rsidR="0055273D" w:rsidRDefault="0055273D" w:rsidP="0055273D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="41"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0094382E">
+      <w:r w:rsidRPr="0055273D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Shanghai S&amp;T Innovation Fund for its investment in DT Cpital.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E5C0695" w14:textId="77777777" w:rsidR="0094382E" w:rsidRDefault="0094382E" w:rsidP="0094382E">
+    <w:p w14:paraId="0CC58D1B" w14:textId="77777777" w:rsidR="0055273D" w:rsidRDefault="0055273D" w:rsidP="0055273D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="42"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0094382E">
+      <w:r w:rsidRPr="0055273D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented CMC Capital for its restructuring of RMB I fund.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64020DC8" w14:textId="77777777" w:rsidR="0094382E" w:rsidRDefault="0094382E" w:rsidP="0094382E">
+    <w:p w14:paraId="12207829" w14:textId="77777777" w:rsidR="0055273D" w:rsidRDefault="0055273D" w:rsidP="0055273D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0094382E">
+      <w:r w:rsidRPr="0055273D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Education</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4476A1B0" w14:textId="77777777" w:rsidR="0094382E" w:rsidRDefault="0094382E" w:rsidP="0094382E">
+    <w:p w14:paraId="33D157BE" w14:textId="77777777" w:rsidR="0055273D" w:rsidRDefault="0055273D" w:rsidP="0055273D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="43"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0094382E">
+      <w:r w:rsidRPr="0055273D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Fudan University, LL.M., 2013</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3E8913D8" w14:textId="77777777" w:rsidR="0094382E" w:rsidRDefault="0094382E" w:rsidP="0094382E">
+    <w:p w14:paraId="56D39E04" w14:textId="77777777" w:rsidR="0055273D" w:rsidRDefault="0055273D" w:rsidP="0055273D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="44"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0094382E">
+      <w:r w:rsidRPr="0055273D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Anhui University, LL.B., 2010</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="17E0EA81" w14:textId="77777777" w:rsidR="0094382E" w:rsidRDefault="0094382E" w:rsidP="0094382E">
+    <w:p w14:paraId="6FF20EB4" w14:textId="77777777" w:rsidR="0055273D" w:rsidRDefault="0055273D" w:rsidP="0055273D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0094382E">
+      <w:r w:rsidRPr="0055273D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Professional Qualification</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A66B0DC" w14:textId="77777777" w:rsidR="0094382E" w:rsidRDefault="0094382E" w:rsidP="0094382E">
+    <w:p w14:paraId="2BEC30DE" w14:textId="77777777" w:rsidR="0055273D" w:rsidRDefault="0055273D" w:rsidP="0055273D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="45"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0094382E">
+      <w:r w:rsidRPr="0055273D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Admitted to practice in the PRC</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="301DEACE" w14:textId="77777777" w:rsidR="0094382E" w:rsidRDefault="0094382E" w:rsidP="0094382E">
+    <w:p w14:paraId="00850085" w14:textId="77777777" w:rsidR="0055273D" w:rsidRDefault="0055273D" w:rsidP="0055273D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0094382E">
+      <w:r w:rsidRPr="0055273D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Professional Background</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5567FC3C" w14:textId="06C5BD00" w:rsidR="00686369" w:rsidRPr="0094382E" w:rsidRDefault="0094382E" w:rsidP="0094382E">
+    <w:p w14:paraId="5567FC3C" w14:textId="097198A8" w:rsidR="00686369" w:rsidRPr="0055273D" w:rsidRDefault="0055273D" w:rsidP="0055273D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="46"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0094382E">
+      <w:r w:rsidRPr="0055273D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Mr. Liu joined Fangda Partners in July 2013.</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00686369" w:rsidRPr="0094382E" w:rsidSect="002D0826">
+    <w:sectPr w:rsidR="00686369" w:rsidRPr="0055273D" w:rsidSect="002D0826">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1797" w:bottom="1440" w:left="1797" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="3584D350" w14:textId="77777777" w:rsidR="004167EC" w:rsidRDefault="004167EC" w:rsidP="00F57734">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="2493FDE5" w14:textId="77777777" w:rsidR="004167EC" w:rsidRDefault="004167EC" w:rsidP="00F57734">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -1771,491 +1771,575 @@
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="032004D1"/>
+    <w:nsid w:val="00DC1350"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="185E4F16"/>
+    <w:tmpl w:val="5B182EA4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="032A14ED"/>
+    <w:nsid w:val="01CC1C21"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="2394295E"/>
+    <w:tmpl w:val="896EA544"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="07CB3569"/>
+    <w:nsid w:val="03267A1C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="FC0CED82"/>
+    <w:tmpl w:val="F060204A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="08E85399"/>
+    <w:nsid w:val="096E6F0F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="CF72C244"/>
+    <w:tmpl w:val="4D2885F6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0B24250E"/>
+    <w:nsid w:val="0A115F79"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="1F820570"/>
+    <w:tmpl w:val="399EF126"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0DD562B1"/>
+    <w:nsid w:val="0CC3387F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E92868CE"/>
+    <w:tmpl w:val="2E525C0A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0E1A3A46"/>
+    <w:nsid w:val="0F572C01"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="ED4E4B46"/>
+    <w:tmpl w:val="C85AB0DE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="12091358"/>
+    <w:nsid w:val="122C4E1A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="5F04AD54"/>
+    <w:tmpl w:val="7CB2472A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="16A74B8C"/>
+    <w:nsid w:val="12FC7474"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="895066D8"/>
+    <w:tmpl w:val="6D1C2240"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="18047609"/>
+    <w:nsid w:val="148E4628"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="114CDF0C"/>
+    <w:tmpl w:val="86469E88"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1CD53CF9"/>
+    <w:nsid w:val="16B26B2C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="483A532E"/>
+    <w:tmpl w:val="740A049E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1F5532EF"/>
+    <w:nsid w:val="17815F39"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="9F32F22A"/>
+    <w:tmpl w:val="1E82E75A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1FF82083"/>
+    <w:nsid w:val="18384817"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="17160E5A"/>
+    <w:tmpl w:val="310C233A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="25416B08"/>
+    <w:nsid w:val="18BF118C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="38D0CE18"/>
+    <w:tmpl w:val="C36ECC68"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="254E657B"/>
+    <w:nsid w:val="19772BA5"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="AB324B92"/>
+    <w:tmpl w:val="CBF288CA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="26857062"/>
+    <w:nsid w:val="1C7D3142"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="169A7400"/>
+    <w:tmpl w:val="931619F4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="26857B12"/>
+    <w:nsid w:val="200A62ED"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="CF8EF20C"/>
+    <w:tmpl w:val="BA4A2654"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="287248E5"/>
+    <w:nsid w:val="20D241E1"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F3F0F5DA"/>
+    <w:tmpl w:val="4040332E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2B4958F1"/>
+    <w:nsid w:val="231765CB"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="620E1760"/>
+    <w:tmpl w:val="D38672CE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2BAE69A0"/>
+    <w:nsid w:val="25E323F6"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="897851DC"/>
+    <w:tmpl w:val="15C0E8EA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2E012B3F"/>
+    <w:nsid w:val="261940EC"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="31D2C86A"/>
+    <w:tmpl w:val="19900B06"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="27DE1A25"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="CB200738"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="29D225FF"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="90AC7EE8"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2B2F77E6"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="E9FCF1E0"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2C783465"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="F1060AA8"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2EE42B43"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B08202D4"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="440" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="880" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
@@ -2324,114 +2408,156 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3520" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="346B1CA3"/>
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="30AB529C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="8012B568"/>
+    <w:tmpl w:val="65249D7E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="36EC45E0"/>
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="33015954"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C5EEAE9E"/>
+    <w:tmpl w:val="4DD2E756"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="396920DA"/>
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="33B7441D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="301E5818"/>
+    <w:tmpl w:val="93F6C85E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="396931D2"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="373448CC"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="399F462D"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="DD0CA19E"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3B6418F1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="49FEE19A"/>
     <w:lvl w:ilvl="0" w:tplc="B99657A6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="510" w:hanging="226"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:sz w:val="15"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="880" w:hanging="440"/>
@@ -2503,607 +2629,481 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3520" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3DD312B5"/>
+  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3ECC5F4C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C602F8B6"/>
+    <w:tmpl w:val="50F8CD2A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="402B7F3D"/>
+  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4E054AE2"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="98F6A4AC"/>
+    <w:tmpl w:val="14A2E634"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="40FE1F23"/>
+  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="51F726E8"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C12C5C7C"/>
+    <w:tmpl w:val="0B1C8880"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="41B63210"/>
+  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="55893517"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D5DE48FE"/>
+    <w:tmpl w:val="CBF288CA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4C1B6968"/>
+  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5FA46820"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="5FC47FEC"/>
+    <w:tmpl w:val="734EFA8A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="50B56776"/>
+  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="61A41A41"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D5DE48FE"/>
+    <w:tmpl w:val="D9729316"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="51451526"/>
+  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="63411134"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="634A64D0"/>
+    <w:tmpl w:val="509023B0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="63E522D4"/>
+  <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="640B3D59"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="311C5D4C"/>
+    <w:tmpl w:val="6974DE52"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="644C0D48"/>
+  <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="66BD401D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="BFA47628"/>
+    <w:tmpl w:val="4DBA4B54"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="65BD5830"/>
+  <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6DCA3C11"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="568E0384"/>
+    <w:tmpl w:val="6BEA7BF0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="681947CC"/>
+  <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="70D03823"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="82DA7A68"/>
+    <w:tmpl w:val="82709A06"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6DD96D9F"/>
+  <w:abstractNum w:abstractNumId="43" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="749D70CB"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="32BA69BA"/>
+    <w:tmpl w:val="7D9E7884"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6F2D6344"/>
+  <w:abstractNum w:abstractNumId="44" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7B030094"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B148C20E"/>
+    <w:tmpl w:val="D570C956"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="741101D6"/>
+  <w:abstractNum w:abstractNumId="45" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7B320E74"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="28DE407A"/>
+    <w:tmpl w:val="CB9CC696"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
-[...124 lines deleted...]
-  </w:abstractNum>
   <w:num w:numId="1">
-    <w:abstractNumId w:val="21"/>
+    <w:abstractNumId w:val="25"/>
   </w:num>
   <w:num w:numId="2">
-    <w:abstractNumId w:val="25"/>
+    <w:abstractNumId w:val="31"/>
   </w:num>
   <w:num w:numId="3">
-    <w:abstractNumId w:val="2"/>
+    <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="4">
-    <w:abstractNumId w:val="10"/>
+    <w:abstractNumId w:val="22"/>
   </w:num>
   <w:num w:numId="5">
-    <w:abstractNumId w:val="30"/>
+    <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="6">
-    <w:abstractNumId w:val="44"/>
+    <w:abstractNumId w:val="34"/>
   </w:num>
   <w:num w:numId="7">
-    <w:abstractNumId w:val="36"/>
+    <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="8">
-    <w:abstractNumId w:val="27"/>
+    <w:abstractNumId w:val="19"/>
   </w:num>
   <w:num w:numId="9">
-    <w:abstractNumId w:val="35"/>
+    <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="10">
-    <w:abstractNumId w:val="11"/>
+    <w:abstractNumId w:val="45"/>
   </w:num>
   <w:num w:numId="11">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="12">
     <w:abstractNumId w:val="39"/>
   </w:num>
-  <w:num w:numId="12">
-[...1 lines deleted...]
-  </w:num>
   <w:num w:numId="13">
-    <w:abstractNumId w:val="14"/>
+    <w:abstractNumId w:val="32"/>
   </w:num>
   <w:num w:numId="14">
     <w:abstractNumId w:val="23"/>
   </w:num>
   <w:num w:numId="15">
+    <w:abstractNumId w:val="43"/>
+  </w:num>
+  <w:num w:numId="16">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="17">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="18">
+    <w:abstractNumId w:val="44"/>
+  </w:num>
+  <w:num w:numId="19">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="20">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="21">
+    <w:abstractNumId w:val="40"/>
+  </w:num>
+  <w:num w:numId="22">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="23">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="24">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="25">
+    <w:abstractNumId w:val="36"/>
+  </w:num>
+  <w:num w:numId="26">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="27">
+    <w:abstractNumId w:val="37"/>
+  </w:num>
+  <w:num w:numId="28">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="29">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="30">
+    <w:abstractNumId w:val="33"/>
+  </w:num>
+  <w:num w:numId="31">
+    <w:abstractNumId w:val="42"/>
+  </w:num>
+  <w:num w:numId="32">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="33">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="34">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="35">
+    <w:abstractNumId w:val="41"/>
+  </w:num>
+  <w:num w:numId="36">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="37">
+    <w:abstractNumId w:val="38"/>
+  </w:num>
+  <w:num w:numId="38">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="39">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="40">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="41">
     <w:abstractNumId w:val="26"/>
   </w:num>
-  <w:num w:numId="16">
-[...8 lines deleted...]
-  <w:num w:numId="19">
+  <w:num w:numId="42">
     <w:abstractNumId w:val="24"/>
   </w:num>
-  <w:num w:numId="20">
-[...23 lines deleted...]
-  <w:num w:numId="28">
+  <w:num w:numId="43">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="29">
-[...43 lines deleted...]
-  </w:num>
   <w:num w:numId="44">
-    <w:abstractNumId w:val="33"/>
+    <w:abstractNumId w:val="30"/>
   </w:num>
   <w:num w:numId="45">
-    <w:abstractNumId w:val="29"/>
+    <w:abstractNumId w:val="35"/>
   </w:num>
   <w:num w:numId="46">
-    <w:abstractNumId w:val="31"/>
+    <w:abstractNumId w:val="14"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
@@ -3155,94 +3155,94 @@
     <w:rsid w:val="002B1F71"/>
     <w:rsid w:val="002D0826"/>
     <w:rsid w:val="0031673D"/>
     <w:rsid w:val="0034020A"/>
     <w:rsid w:val="0034029C"/>
     <w:rsid w:val="00351712"/>
     <w:rsid w:val="00353486"/>
     <w:rsid w:val="0036384C"/>
     <w:rsid w:val="00370676"/>
     <w:rsid w:val="00396678"/>
     <w:rsid w:val="003B4410"/>
     <w:rsid w:val="003D196D"/>
     <w:rsid w:val="003D355E"/>
     <w:rsid w:val="00403EDB"/>
     <w:rsid w:val="004167EC"/>
     <w:rsid w:val="004416E4"/>
     <w:rsid w:val="00451233"/>
     <w:rsid w:val="004570F8"/>
     <w:rsid w:val="0047636D"/>
     <w:rsid w:val="0049405C"/>
     <w:rsid w:val="004D21F0"/>
     <w:rsid w:val="004D3C23"/>
     <w:rsid w:val="004E2FCC"/>
     <w:rsid w:val="004F1B4E"/>
     <w:rsid w:val="0052675C"/>
+    <w:rsid w:val="0055273D"/>
     <w:rsid w:val="0056635E"/>
     <w:rsid w:val="005A7DA0"/>
     <w:rsid w:val="005B00C1"/>
     <w:rsid w:val="005B5F25"/>
     <w:rsid w:val="005C1FBD"/>
     <w:rsid w:val="005F7A7D"/>
     <w:rsid w:val="00605720"/>
     <w:rsid w:val="0065437B"/>
     <w:rsid w:val="0066746A"/>
     <w:rsid w:val="00667CF2"/>
     <w:rsid w:val="00683D9C"/>
     <w:rsid w:val="00685381"/>
     <w:rsid w:val="00686369"/>
     <w:rsid w:val="006A06C2"/>
     <w:rsid w:val="006C21DA"/>
     <w:rsid w:val="006D159B"/>
     <w:rsid w:val="006F2EE4"/>
     <w:rsid w:val="007177F3"/>
     <w:rsid w:val="00765586"/>
     <w:rsid w:val="007664DE"/>
     <w:rsid w:val="007956B7"/>
     <w:rsid w:val="007B0B57"/>
     <w:rsid w:val="007D333B"/>
     <w:rsid w:val="008212A9"/>
     <w:rsid w:val="008341FB"/>
     <w:rsid w:val="008717CA"/>
     <w:rsid w:val="00873A63"/>
     <w:rsid w:val="0089209E"/>
     <w:rsid w:val="00893CAF"/>
     <w:rsid w:val="008A40E2"/>
     <w:rsid w:val="008A48BF"/>
     <w:rsid w:val="008D77E9"/>
     <w:rsid w:val="008E5C09"/>
     <w:rsid w:val="008E73CE"/>
     <w:rsid w:val="008E7B5D"/>
     <w:rsid w:val="00901636"/>
     <w:rsid w:val="009038C0"/>
     <w:rsid w:val="009073A3"/>
     <w:rsid w:val="00917307"/>
     <w:rsid w:val="00925E12"/>
     <w:rsid w:val="00930511"/>
     <w:rsid w:val="00936370"/>
     <w:rsid w:val="0094376B"/>
-    <w:rsid w:val="0094382E"/>
     <w:rsid w:val="009465FB"/>
     <w:rsid w:val="0095781F"/>
     <w:rsid w:val="009A4D0D"/>
     <w:rsid w:val="009A711A"/>
     <w:rsid w:val="009B27AE"/>
     <w:rsid w:val="009D6108"/>
     <w:rsid w:val="009E20C4"/>
     <w:rsid w:val="00A002B6"/>
     <w:rsid w:val="00A1252B"/>
     <w:rsid w:val="00A1585C"/>
     <w:rsid w:val="00A41685"/>
     <w:rsid w:val="00A64BF0"/>
     <w:rsid w:val="00A81B38"/>
     <w:rsid w:val="00B05840"/>
     <w:rsid w:val="00B37E04"/>
     <w:rsid w:val="00B557D1"/>
     <w:rsid w:val="00B62E87"/>
     <w:rsid w:val="00B670A2"/>
     <w:rsid w:val="00B86E39"/>
     <w:rsid w:val="00BB071E"/>
     <w:rsid w:val="00BB2601"/>
     <w:rsid w:val="00C0316A"/>
     <w:rsid w:val="00C24D79"/>
     <w:rsid w:val="00CD0348"/>
     <w:rsid w:val="00CF1C9C"/>
@@ -4337,61 +4337,61 @@
     <w:rsid w:val="00F57734"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af4">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0065437B"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af5">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="0094382E"/>
+    <w:rsid w:val="0055273D"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af6">
     <w:name w:val="正文文本 字符"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="af5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="0094382E"/>
+    <w:rsid w:val="0055273D"/>
     <w:rPr>
       <w:sz w:val="21"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 主题​​">
@@ -4675,51 +4675,51 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A18EE39C-2432-49CA-8C32-5F55026296A7}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E026645B-2390-4A9D-8657-2860B46A256C}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>550</Words>
   <Characters>3136</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>26</Lines>
   <Paragraphs>7</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>3679</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>