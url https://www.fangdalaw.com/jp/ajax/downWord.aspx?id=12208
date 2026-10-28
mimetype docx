--- v2 (2026-08-04)
+++ v3 (2026-10-28)
@@ -36,189 +36,189 @@
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5485"/>
         <w:gridCol w:w="2836"/>
       </w:tblGrid>
       <w:tr w:rsidR="0049405C" w:rsidRPr="00C24D79" w14:paraId="76EB2C64" w14:textId="77777777" w:rsidTr="00E70303">
         <w:trPr>
           <w:trHeight w:val="3267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5485" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="271D78"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C4F11E8" w14:textId="4BFA4295" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="0055273D" w:rsidP="0055273D">
+          <w:p w14:paraId="2C4F11E8" w14:textId="2C639330" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00F72D3D" w:rsidP="00F72D3D">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="xingming"/>
             <w:bookmarkStart w:id="1" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="1"/>
-            <w:r w:rsidRPr="0055273D">
+            <w:r w:rsidRPr="00F72D3D">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>BRIAN LIU</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
-          <w:p w14:paraId="706EB16B" w14:textId="5AD936E1" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="0055273D" w:rsidP="0055273D">
+          <w:p w14:paraId="706EB16B" w14:textId="03125881" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00F72D3D" w:rsidP="00F72D3D">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="didian"/>
-            <w:r w:rsidRPr="0055273D">
+            <w:r w:rsidRPr="00F72D3D">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Partner</w:t>
             </w:r>
-            <w:r w:rsidRPr="0055273D">
+            <w:r w:rsidRPr="00F72D3D">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>·</w:t>
             </w:r>
-            <w:r w:rsidRPr="0055273D">
+            <w:r w:rsidRPr="00F72D3D">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Shanghai</w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
-          <w:p w14:paraId="6199424A" w14:textId="5A1B2D07" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="0055273D" w:rsidP="0055273D">
+          <w:p w14:paraId="6199424A" w14:textId="71DA0BF3" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00F72D3D" w:rsidP="00F72D3D">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="dianhua"/>
-            <w:r w:rsidRPr="0055273D">
+            <w:r w:rsidRPr="00F72D3D">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">+86 21 2208 1156 </w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
-          <w:p w14:paraId="4F910ACA" w14:textId="5F9B56D5" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="0055273D" w:rsidP="0055273D">
+          <w:p w14:paraId="4F910ACA" w14:textId="5509673C" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00F72D3D" w:rsidP="00F72D3D">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="youxiang"/>
-            <w:r w:rsidRPr="0055273D">
+            <w:r w:rsidRPr="00F72D3D">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>brian.liu@fangdalaw.com</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="22DBA835" w14:textId="677EAC48" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00F96E7C" w:rsidP="00860F89">
             <w:pPr>
               <w:ind w:leftChars="-52" w:left="-109"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C24D79">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:color w:val="545551"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D24C6CB" w14:textId="5BCE17FB" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="0055273D" w:rsidP="002932C9">
+          <w:p w14:paraId="2D24C6CB" w14:textId="69A4F95A" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00F72D3D" w:rsidP="002932C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="tupian"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0C7ACE34" wp14:editId="4BB3CEF8">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="78FEDA4B" wp14:editId="16E2FC4C">
                   <wp:extent cx="1651000" cy="2159000"/>
                   <wp:effectExtent l="0" t="0" r="6350" b="0"/>
                   <wp:docPr id="1" name="图片 1"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
@@ -258,60 +258,60 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C063291" w14:textId="5DC9D94D" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="002375A9" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C24D79">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>PRACTICE AREAS</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C1ACACA" w14:textId="655F1BCB" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="0055273D" w:rsidP="007177F3">
+          <w:p w14:paraId="3C1ACACA" w14:textId="64CA403C" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="00F72D3D" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="zhiyelingyu"/>
-            <w:r w:rsidRPr="0055273D">
+            <w:r w:rsidRPr="00F72D3D">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>MR. BRIAN LIU SPECIALIZES IN PRIVATE EQUITY, VENTURE CAPITAL, M&amp;A, CAPITAL MARKET, AND FUND FORMATION AND COMPLIANCE.</w:t>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F19AE4C" w14:textId="19A41B01" w:rsidR="00451233" w:rsidRPr="00C24D79" w:rsidRDefault="00F80A79" w:rsidP="00DA428A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C24D79">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
           <w:noProof/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
@@ -371,51 +371,51 @@
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:roundrect w14:anchorId="053823F2" id="圆角矩形 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:-6.2pt;margin-top:-12.6pt;width:4.55pt;height:3.6pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDc1SqFegIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2yAQfp+0/wHxvtqO+mON4lRRqk6T&#10;qrZqO/WZYIiRMMeAxMn++h3gOG1X7WHaCwbu7ru7z98xu9p1mmyF8wpMTauTkhJhODTKrGv64/nm&#10;y1dKfGCmYRqMqOleeHo1//xp1tupmEALuhGOIIjx097WtA3BTovC81Z0zJ+AFQaNElzHAh7dumgc&#10;6xG908WkLM+LHlxjHXDhPd5eZyOdJ3wpBQ/3UnoRiK4p1hbS6tK6imsxn7Hp2jHbKj6Uwf6hio4p&#10;g0lHqGsWGNk49QdUp7gDDzKccOgKkFJxkXrAbqryXTdPLbMi9YLkeDvS5P8fLL/bPtkHhzT01k89&#10;bmMXO+m6+MX6yC6RtR/JErtAOF6eXZyXyChHy+nZRXUZqSyOodb58E1AR+Kmpg42pnnE35FYYttb&#10;H7L/wS+m86BVc6O0TocoAbHUjmwZ/rzVuhoyvPHSJvoaiFEZMN4Ux2bSLuy1iH7aPApJVIPlT1Ih&#10;SWfHJIxzYUKVTS1rRM5dnZXYaoYfI1K3CTAiS8w/Yg8Abxs4YGeYwT+GiiTTMbj8W2E5eIxImcGE&#10;MbhTBtxHABq7GjJn/wNJmZrI0gqa/YMjDvKQeMtvFP67W+bDA3M4Ffi3cdLDPS5SQ19TGHaUtOB+&#10;fXQf/VGsaKWkxymrqf+5YU5Qor8blPFldXoaxzIdUEYTPLjXltVri9l0S0AtVPimWJ620T/ow1Y6&#10;6F7wQVjErGhihmPumvLgDodlyNOPTwoXi0Vyw1G0LNyaJ8sjeGQ1yvJ598KcHQQcUPd3cJhINn0n&#10;4ewbIw0sNgGkSvo+8jrwjWOchDM8OfGdeH1OXseHcf4bAAD//wMAUEsDBBQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NT8JAEL2b+B82Y+KtbCliSOmWGIgkKBdQPC/d&#10;sW3cna3dBeq/dzjpZTKT9+Z9FIvBWXHGPrSeFIxHKQikypuWagXvb8/JDESImoy2nlDBDwZYlLc3&#10;hc6Nv9AOz/tYCxahkGsFTYxdLmWoGnQ6jHyHxNin752OfPa1NL2+sLizMkvTR+l0S+zQ6A6XDVZf&#10;+5NTsF4edttDu9l8b6cr+5rpjxdbr5W6vxtWcx5PcxARh/j3AdcOnB9KDnb0JzJBWAXJOHtgKi/Z&#10;NAPBjGQyAXG8IrMUZFnI/z3KXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDc1SqFegIA&#10;AGAFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="white [3212]" stroked="f" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B4F8924" w14:textId="77777777" w:rsidR="0055273D" w:rsidRDefault="000E0C86" w:rsidP="00B670A2">
+    <w:p w14:paraId="1A49E8F4" w14:textId="77777777" w:rsidR="00F72D3D" w:rsidRDefault="000E0C86" w:rsidP="00B670A2">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C24D79">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="545551"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E0DC835" wp14:editId="24238D24">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2512</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4508</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5271826" cy="0"/>
@@ -456,1124 +456,1124 @@
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:line w14:anchorId="3D0BA0F8" id="直接连接符 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".2pt,.35pt" to="415.3pt,.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKOATlvwEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+wYWFYYcXpo0V2K&#10;rdhH74pMxQL0BUmLnX8/ik7cohsGbNhFMCW+x/dIens7WcOOEJP2ruPrVc0ZOOl77Q4d//7t4fqG&#10;s5SF64XxDjp+gsRvd1fvtmNoofGDNz1EhiQutWPo+JBzaKsqyQGsSCsfwOGj8tGKjGE8VH0UI7Jb&#10;UzV1valGH/sQvYSU8PZ+fuQ74lcKZP6sVILMTMdRW6Yz0rkvZ7XbivYQRRi0PMsQ/6DCCu2w6EJ1&#10;L7JgP6L+hcpqGX3yKq+kt5VXSksgD+hmXb9x83UQAcgLNieFpU3p/9HKT8c79xSxDWNIbQpPsbiY&#10;VLRMGR2ecabkC5Wyidp2WtoGU2YSL983H9Y3zYYzeXmrZopCFWLKH8FbVj46brQrjkQrjo8pY1lM&#10;vaSUa+PKmbzR/YM2hoJ42N+ZyI6izLBu6g2NDYGv0jAq0OrFBX3lk4GZ9gsopntUO/uhBYOFVkgJ&#10;Lq/LOhATZheYQgkLsCbdfwSe8wsUaPn+BrwgqLJ3eQFb7Xz8XfU8XSSrOf/Sgdl3acHe9yeaL7UG&#10;t4gcnje+rOnrmOAv/+XuJwAAAP//AwBQSwMEFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FvwjAMhe+T9h8iT+I20g3WQWmK0IALh0kDhLRb2nhttcapmgCFX485bRdL&#10;T+/5+XM6720jTtj52pGCl2EEAqlwpqZSwX63fp6A8EGT0Y0jVHBBD/Ps8SHViXFn+sLTNpSCS8gn&#10;WkEVQptI6YsKrfZD1yKx9+M6qwPLrpSm02cut418jaJYWl0TX6h0ix8VFr/bo1WwO1x7uTl8LvK4&#10;3o+m39PV2/q6Umrw1C9nPBYzEAH78LcB9x+YHzIGy92RjBeNgjHnFLyDYG8yimIQ+V3KLJX/+bMb&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEo4BOW/AQAA3wMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAAAAAAAAAAAA&#10;AAAAGQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" strokecolor="#002060" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5599C5C7" w14:textId="77777777" w:rsidR="0055273D" w:rsidRDefault="0055273D" w:rsidP="0055273D">
+    <w:p w14:paraId="5798A861" w14:textId="77777777" w:rsidR="00F72D3D" w:rsidRDefault="00F72D3D" w:rsidP="00F72D3D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0055273D">
+      <w:r w:rsidRPr="00F72D3D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>REPRESENTATIVE MATTERS AND CASES</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3E71C97A" w14:textId="77777777" w:rsidR="0055273D" w:rsidRDefault="0055273D" w:rsidP="0055273D">
+    <w:p w14:paraId="331CA838" w14:textId="77777777" w:rsidR="00F72D3D" w:rsidRDefault="00F72D3D" w:rsidP="00F72D3D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0055273D">
+      <w:r w:rsidRPr="00F72D3D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>PRIVATE EQUITY, VENTURE CAPITAL, M&amp;A</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3C4E2002" w14:textId="77777777" w:rsidR="0055273D" w:rsidRDefault="0055273D" w:rsidP="0055273D">
+    <w:p w14:paraId="28F1EE15" w14:textId="77777777" w:rsidR="00F72D3D" w:rsidRDefault="00F72D3D" w:rsidP="00F72D3D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0055273D">
+      <w:r w:rsidRPr="00F72D3D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Geometrical Perception &amp; Learning for its financing from Matrix, Baidu, Xiaomi, Bosch and other investors.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="278C6C44" w14:textId="77777777" w:rsidR="0055273D" w:rsidRDefault="0055273D" w:rsidP="0055273D">
+    <w:p w14:paraId="6C3F0ED7" w14:textId="77777777" w:rsidR="00F72D3D" w:rsidRDefault="00F72D3D" w:rsidP="00F72D3D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0055273D">
+      <w:r w:rsidRPr="00F72D3D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Unitree for its financing from SZVC, CIIF and other investors.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5F025F6D" w14:textId="77777777" w:rsidR="0055273D" w:rsidRDefault="0055273D" w:rsidP="0055273D">
+    <w:p w14:paraId="4922C99B" w14:textId="77777777" w:rsidR="00F72D3D" w:rsidRDefault="00F72D3D" w:rsidP="00F72D3D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0055273D">
+      <w:r w:rsidRPr="00F72D3D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Nio Capital for its investment in a joint venture.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="435F0ED3" w14:textId="77777777" w:rsidR="0055273D" w:rsidRDefault="0055273D" w:rsidP="0055273D">
+    <w:p w14:paraId="1B0CFA57" w14:textId="77777777" w:rsidR="00F72D3D" w:rsidRDefault="00F72D3D" w:rsidP="00F72D3D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0055273D">
+      <w:r w:rsidRPr="00F72D3D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Nanjing Sky for its financing from Cathay Capital.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="11F27873" w14:textId="77777777" w:rsidR="0055273D" w:rsidRDefault="0055273D" w:rsidP="0055273D">
+    <w:p w14:paraId="711DD528" w14:textId="77777777" w:rsidR="00F72D3D" w:rsidRDefault="00F72D3D" w:rsidP="00F72D3D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0055273D">
+      <w:r w:rsidRPr="00F72D3D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Ushopal for its structure reorganization and financing from FountainVest, Cathay Capital and other investors.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4EAA2F93" w14:textId="77777777" w:rsidR="0055273D" w:rsidRDefault="0055273D" w:rsidP="0055273D">
+    <w:p w14:paraId="53A9C24B" w14:textId="77777777" w:rsidR="00F72D3D" w:rsidRDefault="00F72D3D" w:rsidP="00F72D3D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0055273D">
+      <w:r w:rsidRPr="00F72D3D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented HHO for its financing from Vision Plus Capital, IDG, Temasek and other investors.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="14528436" w14:textId="77777777" w:rsidR="0055273D" w:rsidRDefault="0055273D" w:rsidP="0055273D">
+    <w:p w14:paraId="51B91A30" w14:textId="77777777" w:rsidR="00F72D3D" w:rsidRDefault="00F72D3D" w:rsidP="00F72D3D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0055273D">
+      <w:r w:rsidRPr="00F72D3D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Eastern bell Capital in its equity investment in Wuxi Intelligent Analysis.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5DF8E19D" w14:textId="77777777" w:rsidR="0055273D" w:rsidRDefault="0055273D" w:rsidP="0055273D">
+    <w:p w14:paraId="4FADE8D9" w14:textId="77777777" w:rsidR="00F72D3D" w:rsidRDefault="00F72D3D" w:rsidP="00F72D3D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0055273D">
+      <w:r w:rsidRPr="00F72D3D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Boyu Capital for its co-investment with Tencent in Tongcheng (LY.com).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="117F8870" w14:textId="77777777" w:rsidR="0055273D" w:rsidRDefault="0055273D" w:rsidP="0055273D">
+    <w:p w14:paraId="145F7E52" w14:textId="77777777" w:rsidR="00F72D3D" w:rsidRDefault="00F72D3D" w:rsidP="00F72D3D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0055273D">
+      <w:r w:rsidRPr="00F72D3D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Tongcheng (LY.com) for its strategic cooperation with Ctrip.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="57C1437A" w14:textId="77777777" w:rsidR="0055273D" w:rsidRDefault="0055273D" w:rsidP="0055273D">
+    <w:p w14:paraId="3DA02841" w14:textId="77777777" w:rsidR="00F72D3D" w:rsidRDefault="00F72D3D" w:rsidP="00F72D3D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0055273D">
+      <w:r w:rsidRPr="00F72D3D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Ant Group in its equity investment in xueqiu.com.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="33D306D0" w14:textId="77777777" w:rsidR="0055273D" w:rsidRDefault="0055273D" w:rsidP="0055273D">
+    <w:p w14:paraId="52C4F28E" w14:textId="77777777" w:rsidR="00F72D3D" w:rsidRDefault="00F72D3D" w:rsidP="00F72D3D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0055273D">
+      <w:r w:rsidRPr="00F72D3D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Ant Group in its acquisition of riskstorm.com, a leading AI-based intelligence analysis service provider in China.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0FDC109F" w14:textId="77777777" w:rsidR="0055273D" w:rsidRDefault="0055273D" w:rsidP="0055273D">
+    <w:p w14:paraId="20440FFB" w14:textId="77777777" w:rsidR="00F72D3D" w:rsidRDefault="00F72D3D" w:rsidP="00F72D3D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0055273D">
+      <w:r w:rsidRPr="00F72D3D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Ant Group in its equity investment in Logory Logistics, a leading digital freight platform in China.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="63A831CF" w14:textId="77777777" w:rsidR="0055273D" w:rsidRDefault="0055273D" w:rsidP="0055273D">
+    <w:p w14:paraId="6A35E6BB" w14:textId="77777777" w:rsidR="00F72D3D" w:rsidRDefault="00F72D3D" w:rsidP="00F72D3D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0055273D">
+      <w:r w:rsidRPr="00F72D3D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Alibaba in its rounds of investments in Yiguo.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="70476185" w14:textId="77777777" w:rsidR="0055273D" w:rsidRDefault="0055273D" w:rsidP="0055273D">
+    <w:p w14:paraId="48C96DB6" w14:textId="77777777" w:rsidR="00F72D3D" w:rsidRDefault="00F72D3D" w:rsidP="00F72D3D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0055273D">
+      <w:r w:rsidRPr="00F72D3D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented CMC Capital for a series of acquisitions in TMT industry.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6BC0F1A5" w14:textId="77777777" w:rsidR="0055273D" w:rsidRDefault="0055273D" w:rsidP="0055273D">
+    <w:p w14:paraId="40616FE8" w14:textId="77777777" w:rsidR="00F72D3D" w:rsidRDefault="00F72D3D" w:rsidP="00F72D3D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0055273D">
+      <w:r w:rsidRPr="00F72D3D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Warburg Pincus for its investment in GaiaWorks, a leading workforce management clouding service provider in China.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2AF9B419" w14:textId="77777777" w:rsidR="0055273D" w:rsidRDefault="0055273D" w:rsidP="0055273D">
+    <w:p w14:paraId="5FB74277" w14:textId="77777777" w:rsidR="00F72D3D" w:rsidRDefault="00F72D3D" w:rsidP="00F72D3D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0055273D">
+      <w:r w:rsidRPr="00F72D3D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Shangahi Integrated Circuit Fund for its investment in Everdisplay Optronics with an investment amount of approximately RMB 2.9 billion.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="28FBF11A" w14:textId="77777777" w:rsidR="0055273D" w:rsidRDefault="0055273D" w:rsidP="0055273D">
+    <w:p w14:paraId="169275F9" w14:textId="77777777" w:rsidR="00F72D3D" w:rsidRDefault="00F72D3D" w:rsidP="00F72D3D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0055273D">
+      <w:r w:rsidRPr="00F72D3D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Qianxun SI, a leading precise positioning service provider, for its financing from the series A investors of China Venture Capital, Shanghai International Group and ICBC.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="56C53C88" w14:textId="77777777" w:rsidR="0055273D" w:rsidRDefault="0055273D" w:rsidP="0055273D">
+    <w:p w14:paraId="51184838" w14:textId="77777777" w:rsidR="00F72D3D" w:rsidRDefault="00F72D3D" w:rsidP="00F72D3D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0055273D">
+      <w:r w:rsidRPr="00F72D3D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>CAPITAL MARKET</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2D161278" w14:textId="77777777" w:rsidR="0055273D" w:rsidRDefault="0055273D" w:rsidP="0055273D">
+    <w:p w14:paraId="58B9F7EE" w14:textId="77777777" w:rsidR="00F72D3D" w:rsidRDefault="00F72D3D" w:rsidP="00F72D3D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0055273D">
+      <w:r w:rsidRPr="00F72D3D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised Alibaba for its issue of USD 5 billion principal amount of convertible senior notes.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A1FF2EB" w14:textId="77777777" w:rsidR="0055273D" w:rsidRDefault="0055273D" w:rsidP="0055273D">
+    <w:p w14:paraId="6AC73963" w14:textId="77777777" w:rsidR="00F72D3D" w:rsidRDefault="00F72D3D" w:rsidP="00F72D3D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0055273D">
+      <w:r w:rsidRPr="00F72D3D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised on the IPO and listing of Zeekr (NYSE: ZK) in NYSE.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="37C79981" w14:textId="77777777" w:rsidR="0055273D" w:rsidRDefault="0055273D" w:rsidP="0055273D">
+    <w:p w14:paraId="2654EA12" w14:textId="77777777" w:rsidR="00F72D3D" w:rsidRDefault="00F72D3D" w:rsidP="00F72D3D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0055273D">
+      <w:r w:rsidRPr="00F72D3D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised on the IPO and listing of Hesai Technology (NASDAQ: HSAI) in Nasdaq.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6EA62754" w14:textId="77777777" w:rsidR="0055273D" w:rsidRDefault="0055273D" w:rsidP="0055273D">
+    <w:p w14:paraId="50A1BE84" w14:textId="77777777" w:rsidR="00F72D3D" w:rsidRDefault="00F72D3D" w:rsidP="00F72D3D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0055273D">
+      <w:r w:rsidRPr="00F72D3D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised on the IPO and listing of Alibaba (NYSE: BABA) in NYSE.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D021355" w14:textId="77777777" w:rsidR="0055273D" w:rsidRDefault="0055273D" w:rsidP="0055273D">
+    <w:p w14:paraId="668D6191" w14:textId="77777777" w:rsidR="00F72D3D" w:rsidRDefault="00F72D3D" w:rsidP="00F72D3D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0055273D">
+      <w:r w:rsidRPr="00F72D3D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised on the secondary listing of Alibaba (9988.HK) in HKEx.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="05A2CEF5" w14:textId="77777777" w:rsidR="0055273D" w:rsidRDefault="0055273D" w:rsidP="0055273D">
+    <w:p w14:paraId="218D325B" w14:textId="77777777" w:rsidR="00F72D3D" w:rsidRDefault="00F72D3D" w:rsidP="00F72D3D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0055273D">
+      <w:r w:rsidRPr="00F72D3D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised Alibaba for its respective issue of USD 5 billion and USD 7 billion principal amount of notes.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7444E093" w14:textId="77777777" w:rsidR="0055273D" w:rsidRDefault="0055273D" w:rsidP="0055273D">
+    <w:p w14:paraId="220908FB" w14:textId="77777777" w:rsidR="00F72D3D" w:rsidRDefault="00F72D3D" w:rsidP="00F72D3D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0055273D">
+      <w:r w:rsidRPr="00F72D3D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised on the IPO and listing of Baozun (NASDAQ: BZUN) in Nasdaq.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D2EF10B" w14:textId="77777777" w:rsidR="0055273D" w:rsidRDefault="0055273D" w:rsidP="0055273D">
+    <w:p w14:paraId="3284DA5D" w14:textId="77777777" w:rsidR="00F72D3D" w:rsidRDefault="00F72D3D" w:rsidP="00F72D3D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0055273D">
+      <w:r w:rsidRPr="00F72D3D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised on the secondary listing of Baozun (9991.HK) in HKEx.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="09BD9989" w14:textId="77777777" w:rsidR="0055273D" w:rsidRDefault="0055273D" w:rsidP="0055273D">
+    <w:p w14:paraId="2E00D3C7" w14:textId="77777777" w:rsidR="00F72D3D" w:rsidRDefault="00F72D3D" w:rsidP="00F72D3D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0055273D">
+      <w:r w:rsidRPr="00F72D3D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised on the IPO and listing of Agora(NASDAQ:API) in Nasdaq.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3EFB5BA9" w14:textId="77777777" w:rsidR="0055273D" w:rsidRDefault="0055273D" w:rsidP="0055273D">
+    <w:p w14:paraId="1A0099E8" w14:textId="77777777" w:rsidR="00F72D3D" w:rsidRDefault="00F72D3D" w:rsidP="00F72D3D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0055273D">
+      <w:r w:rsidRPr="00F72D3D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised on the follow-on offering of American Depositary Shares by iClick (NASDAQ:ICLK).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2126B687" w14:textId="77777777" w:rsidR="0055273D" w:rsidRDefault="0055273D" w:rsidP="0055273D">
+    <w:p w14:paraId="7CBB039C" w14:textId="77777777" w:rsidR="00F72D3D" w:rsidRDefault="00F72D3D" w:rsidP="00F72D3D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0055273D">
+      <w:r w:rsidRPr="00F72D3D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised on the IPO and listing of Tian Ge Interactive (1980.HK) in HKEx.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2606ED59" w14:textId="77777777" w:rsidR="0055273D" w:rsidRDefault="0055273D" w:rsidP="0055273D">
+    <w:p w14:paraId="792B4E64" w14:textId="77777777" w:rsidR="00F72D3D" w:rsidRDefault="00F72D3D" w:rsidP="00F72D3D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0055273D">
+      <w:r w:rsidRPr="00F72D3D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised on the IPO and listing of Genscript (1548.HK) in HKEx.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="212EC838" w14:textId="77777777" w:rsidR="0055273D" w:rsidRDefault="0055273D" w:rsidP="0055273D">
+    <w:p w14:paraId="2F0272F8" w14:textId="77777777" w:rsidR="00F72D3D" w:rsidRDefault="00F72D3D" w:rsidP="00F72D3D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0055273D">
+      <w:r w:rsidRPr="00F72D3D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>FUND FORMATION AND COMPLIANCE</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="510D4C11" w14:textId="77777777" w:rsidR="0055273D" w:rsidRDefault="0055273D" w:rsidP="0055273D">
+    <w:p w14:paraId="2E3F3368" w14:textId="77777777" w:rsidR="00F72D3D" w:rsidRDefault="00F72D3D" w:rsidP="00F72D3D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0055273D">
+      <w:r w:rsidRPr="00F72D3D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented AIA for its investment in Sequoia.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C97FFE4" w14:textId="77777777" w:rsidR="0055273D" w:rsidRDefault="0055273D" w:rsidP="0055273D">
+    <w:p w14:paraId="50426A67" w14:textId="77777777" w:rsidR="00F72D3D" w:rsidRDefault="00F72D3D" w:rsidP="00F72D3D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0055273D">
+      <w:r w:rsidRPr="00F72D3D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented AIA for its investment in Gaorong.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4A591CD6" w14:textId="77777777" w:rsidR="0055273D" w:rsidRDefault="0055273D" w:rsidP="0055273D">
+    <w:p w14:paraId="57427F38" w14:textId="77777777" w:rsidR="00F72D3D" w:rsidRDefault="00F72D3D" w:rsidP="00F72D3D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0055273D">
+      <w:r w:rsidRPr="00F72D3D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented CMC Capital for its formation of RMB fund II.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F8B0EE1" w14:textId="77777777" w:rsidR="0055273D" w:rsidRDefault="0055273D" w:rsidP="0055273D">
+    <w:p w14:paraId="05982676" w14:textId="77777777" w:rsidR="00F72D3D" w:rsidRDefault="00F72D3D" w:rsidP="00F72D3D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0055273D">
+      <w:r w:rsidRPr="00F72D3D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented CPIC and Sunshine Insurance for their investments in CDH.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4516A886" w14:textId="77777777" w:rsidR="0055273D" w:rsidRDefault="0055273D" w:rsidP="0055273D">
+    <w:p w14:paraId="5EB96725" w14:textId="77777777" w:rsidR="00F72D3D" w:rsidRDefault="00F72D3D" w:rsidP="00F72D3D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0055273D">
+      <w:r w:rsidRPr="00F72D3D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Noah for its investment in HillHouse.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7B88905B" w14:textId="77777777" w:rsidR="0055273D" w:rsidRDefault="0055273D" w:rsidP="0055273D">
+    <w:p w14:paraId="69B0A1FA" w14:textId="77777777" w:rsidR="00F72D3D" w:rsidRDefault="00F72D3D" w:rsidP="00F72D3D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0055273D">
+      <w:r w:rsidRPr="00F72D3D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Noah for its contractual fund formation and its investment in Lianjia.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="272B53B7" w14:textId="77777777" w:rsidR="0055273D" w:rsidRDefault="0055273D" w:rsidP="0055273D">
+    <w:p w14:paraId="1937C0C0" w14:textId="77777777" w:rsidR="00F72D3D" w:rsidRDefault="00F72D3D" w:rsidP="00F72D3D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0055273D">
+      <w:r w:rsidRPr="00F72D3D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented CPIC for its investment in Sequoia.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C3EB8A9" w14:textId="77777777" w:rsidR="0055273D" w:rsidRDefault="0055273D" w:rsidP="0055273D">
+    <w:p w14:paraId="09AB76D4" w14:textId="77777777" w:rsidR="00F72D3D" w:rsidRDefault="00F72D3D" w:rsidP="00F72D3D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0055273D">
+      <w:r w:rsidRPr="00F72D3D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Shanghai Venture Capital for a series of investments in funds.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1BB1C460" w14:textId="77777777" w:rsidR="0055273D" w:rsidRDefault="0055273D" w:rsidP="0055273D">
+    <w:p w14:paraId="06753BFE" w14:textId="77777777" w:rsidR="00F72D3D" w:rsidRDefault="00F72D3D" w:rsidP="00F72D3D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="41"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0055273D">
+      <w:r w:rsidRPr="00F72D3D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Shanghai S&amp;T Innovation Fund for its investment in DT Cpital.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0CC58D1B" w14:textId="77777777" w:rsidR="0055273D" w:rsidRDefault="0055273D" w:rsidP="0055273D">
+    <w:p w14:paraId="52A1CE0A" w14:textId="77777777" w:rsidR="00F72D3D" w:rsidRDefault="00F72D3D" w:rsidP="00F72D3D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="42"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0055273D">
+      <w:r w:rsidRPr="00F72D3D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented CMC Capital for its restructuring of RMB I fund.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="12207829" w14:textId="77777777" w:rsidR="0055273D" w:rsidRDefault="0055273D" w:rsidP="0055273D">
+    <w:p w14:paraId="1E64125F" w14:textId="77777777" w:rsidR="00F72D3D" w:rsidRDefault="00F72D3D" w:rsidP="00F72D3D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0055273D">
+      <w:r w:rsidRPr="00F72D3D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Education</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="33D157BE" w14:textId="77777777" w:rsidR="0055273D" w:rsidRDefault="0055273D" w:rsidP="0055273D">
+    <w:p w14:paraId="7626C411" w14:textId="77777777" w:rsidR="00F72D3D" w:rsidRDefault="00F72D3D" w:rsidP="00F72D3D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="43"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0055273D">
+      <w:r w:rsidRPr="00F72D3D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Fudan University, LL.M., 2013</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="56D39E04" w14:textId="77777777" w:rsidR="0055273D" w:rsidRDefault="0055273D" w:rsidP="0055273D">
+    <w:p w14:paraId="30D836A0" w14:textId="77777777" w:rsidR="00F72D3D" w:rsidRDefault="00F72D3D" w:rsidP="00F72D3D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="44"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0055273D">
+      <w:r w:rsidRPr="00F72D3D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Anhui University, LL.B., 2010</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6FF20EB4" w14:textId="77777777" w:rsidR="0055273D" w:rsidRDefault="0055273D" w:rsidP="0055273D">
+    <w:p w14:paraId="17610367" w14:textId="77777777" w:rsidR="00F72D3D" w:rsidRDefault="00F72D3D" w:rsidP="00F72D3D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0055273D">
+      <w:r w:rsidRPr="00F72D3D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Professional Qualification</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2BEC30DE" w14:textId="77777777" w:rsidR="0055273D" w:rsidRDefault="0055273D" w:rsidP="0055273D">
+    <w:p w14:paraId="5952EDAF" w14:textId="77777777" w:rsidR="00F72D3D" w:rsidRDefault="00F72D3D" w:rsidP="00F72D3D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="45"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0055273D">
+      <w:r w:rsidRPr="00F72D3D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Admitted to practice in the PRC</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00850085" w14:textId="77777777" w:rsidR="0055273D" w:rsidRDefault="0055273D" w:rsidP="0055273D">
+    <w:p w14:paraId="1F13A84E" w14:textId="77777777" w:rsidR="00F72D3D" w:rsidRDefault="00F72D3D" w:rsidP="00F72D3D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0055273D">
+      <w:r w:rsidRPr="00F72D3D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Professional Background</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5567FC3C" w14:textId="097198A8" w:rsidR="00686369" w:rsidRPr="0055273D" w:rsidRDefault="0055273D" w:rsidP="0055273D">
+    <w:p w14:paraId="5567FC3C" w14:textId="502C6A9D" w:rsidR="00686369" w:rsidRPr="00F72D3D" w:rsidRDefault="00F72D3D" w:rsidP="00F72D3D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="46"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0055273D">
+      <w:r w:rsidRPr="00F72D3D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Mr. Liu joined Fangda Partners in July 2013.</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00686369" w:rsidRPr="0055273D" w:rsidSect="002D0826">
+    <w:sectPr w:rsidR="00686369" w:rsidRPr="00F72D3D" w:rsidSect="002D0826">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1797" w:bottom="1440" w:left="1797" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="3584D350" w14:textId="77777777" w:rsidR="004167EC" w:rsidRDefault="004167EC" w:rsidP="00F57734">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="2493FDE5" w14:textId="77777777" w:rsidR="004167EC" w:rsidRDefault="004167EC" w:rsidP="00F57734">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -1771,1339 +1771,1339 @@
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="00DC1350"/>
+    <w:nsid w:val="02F06BEA"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="5B182EA4"/>
+    <w:tmpl w:val="A604602C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="01CC1C21"/>
+    <w:nsid w:val="03905E47"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="896EA544"/>
+    <w:tmpl w:val="8B221D10"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="03267A1C"/>
+    <w:nsid w:val="04B71BCD"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F060204A"/>
+    <w:tmpl w:val="D52A6A90"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="096E6F0F"/>
+    <w:nsid w:val="09FE05CE"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="4D2885F6"/>
+    <w:tmpl w:val="F2D8D446"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0A115F79"/>
+    <w:nsid w:val="0D5E1044"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="399EF126"/>
+    <w:tmpl w:val="5024E8DC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0CC3387F"/>
+    <w:nsid w:val="104730F6"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="2E525C0A"/>
+    <w:tmpl w:val="5F4C5690"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0F572C01"/>
+    <w:nsid w:val="14070509"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C85AB0DE"/>
+    <w:tmpl w:val="7828FD28"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="122C4E1A"/>
+    <w:nsid w:val="162C5A43"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="7CB2472A"/>
+    <w:tmpl w:val="94540514"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="12FC7474"/>
+    <w:nsid w:val="1C2434BB"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="6D1C2240"/>
+    <w:tmpl w:val="C5E0DF9E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="148E4628"/>
+    <w:nsid w:val="1CE07A0E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="86469E88"/>
+    <w:tmpl w:val="EE721C12"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="16B26B2C"/>
+    <w:nsid w:val="1FE84195"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="740A049E"/>
+    <w:tmpl w:val="AEDE21BE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="17815F39"/>
+    <w:nsid w:val="239835E2"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="1E82E75A"/>
+    <w:tmpl w:val="19F88DA2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="18384817"/>
+    <w:nsid w:val="241C0084"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="310C233A"/>
+    <w:tmpl w:val="B5642FA4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="18BF118C"/>
+    <w:nsid w:val="2476052E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C36ECC68"/>
+    <w:tmpl w:val="A8F89BFC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="19772BA5"/>
+    <w:nsid w:val="24D654E9"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="CBF288CA"/>
+    <w:tmpl w:val="92D6C224"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1C7D3142"/>
+    <w:nsid w:val="2A203A99"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="931619F4"/>
+    <w:tmpl w:val="B5144C60"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="200A62ED"/>
+    <w:nsid w:val="2A930C4E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="BA4A2654"/>
+    <w:tmpl w:val="4EB8712A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="20D241E1"/>
+    <w:nsid w:val="2DC178F7"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="4040332E"/>
+    <w:tmpl w:val="524A72B6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="231765CB"/>
+    <w:nsid w:val="2E5664DA"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D38672CE"/>
+    <w:tmpl w:val="01D2516A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="25E323F6"/>
+    <w:nsid w:val="2E650C15"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="15C0E8EA"/>
+    <w:tmpl w:val="EA1A9138"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="261940EC"/>
+    <w:nsid w:val="2EE42B43"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="B08202D4"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="440" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="880" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1320" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1760" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2200" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2640" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3080" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3520" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="37753908"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="19900B06"/>
+    <w:tmpl w:val="2E944B62"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="27DE1A25"/>
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="382C232B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="CB200738"/>
+    <w:tmpl w:val="55868618"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="29D225FF"/>
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="396F26A9"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="90AC7EE8"/>
+    <w:tmpl w:val="B4F6E268"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2B2F77E6"/>
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3A103A8F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E9FCF1E0"/>
+    <w:tmpl w:val="3B022D7C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2C783465"/>
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3A2C6770"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F1060AA8"/>
+    <w:tmpl w:val="35A8ED8C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-[...111 lines deleted...]
-  </w:abstractNum>
   <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="30AB529C"/>
+    <w:nsid w:val="3A75526B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="65249D7E"/>
+    <w:tmpl w:val="EC484FC2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="33015954"/>
+    <w:nsid w:val="3AF8051C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="4DD2E756"/>
+    <w:tmpl w:val="A604602C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="33B7441D"/>
+    <w:nsid w:val="3B6418F1"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="49FEE19A"/>
+    <w:lvl w:ilvl="0" w:tplc="B99657A6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="510" w:hanging="226"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:sz w:val="15"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="880" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1320" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1760" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2200" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2640" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3080" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3520" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3B89380C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="93F6C85E"/>
+    <w:tmpl w:val="BB4CE736"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="396931D2"/>
+  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4009645E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="373448CC"/>
+    <w:tmpl w:val="172068D0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="399F462D"/>
+  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="42DF1AB0"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="DD0CA19E"/>
+    <w:tmpl w:val="363ADEB4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
-[...114 lines deleted...]
-  </w:abstractNum>
   <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3ECC5F4C"/>
+    <w:nsid w:val="464051CF"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="50F8CD2A"/>
+    <w:tmpl w:val="0E82D5BE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4E054AE2"/>
+    <w:nsid w:val="48471B6B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="14A2E634"/>
+    <w:tmpl w:val="A8600DF4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="51F726E8"/>
+    <w:nsid w:val="4E3F1112"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="0B1C8880"/>
+    <w:tmpl w:val="A204E846"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="55893517"/>
+    <w:nsid w:val="502C7871"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="CBF288CA"/>
+    <w:tmpl w:val="4196A198"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5FA46820"/>
+    <w:nsid w:val="51894126"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="734EFA8A"/>
+    <w:tmpl w:val="E392F2A0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="61A41A41"/>
+    <w:nsid w:val="52F3017F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D9729316"/>
+    <w:tmpl w:val="84005CEA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="63411134"/>
+    <w:nsid w:val="563C7DE1"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="509023B0"/>
+    <w:tmpl w:val="9276505C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="640B3D59"/>
+    <w:nsid w:val="60667949"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="6974DE52"/>
+    <w:tmpl w:val="8F88018C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="66BD401D"/>
+    <w:nsid w:val="615D7FBC"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="4DBA4B54"/>
+    <w:tmpl w:val="524EDC54"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6DCA3C11"/>
+    <w:nsid w:val="62D005C7"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="6BEA7BF0"/>
+    <w:tmpl w:val="692E8C8A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="70D03823"/>
+    <w:nsid w:val="67FD29F6"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="82709A06"/>
+    <w:tmpl w:val="BF42D6D2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="43" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="749D70CB"/>
+    <w:nsid w:val="6AB905E0"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="7D9E7884"/>
+    <w:tmpl w:val="8626F0EC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="44" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7B030094"/>
+    <w:nsid w:val="722C4912"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D570C956"/>
+    <w:tmpl w:val="4296D8B0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="45" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7B320E74"/>
+    <w:nsid w:val="7C20184E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="CB9CC696"/>
+    <w:tmpl w:val="88D0F48E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="2">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="35"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="40"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="38"/>
+  </w:num>
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="11">
+    <w:abstractNumId w:val="45"/>
+  </w:num>
+  <w:num w:numId="12">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="37"/>
+  </w:num>
+  <w:num w:numId="14">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="15">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="16">
+    <w:abstractNumId w:val="33"/>
+  </w:num>
+  <w:num w:numId="17">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="18">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="19">
+    <w:abstractNumId w:val="41"/>
+  </w:num>
+  <w:num w:numId="20">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="21">
+    <w:abstractNumId w:val="36"/>
+  </w:num>
+  <w:num w:numId="22">
+    <w:abstractNumId w:val="32"/>
+  </w:num>
+  <w:num w:numId="23">
     <w:abstractNumId w:val="25"/>
   </w:num>
-  <w:num w:numId="2">
-    <w:abstractNumId w:val="31"/>
+  <w:num w:numId="24">
+    <w:abstractNumId w:val="39"/>
   </w:num>
-  <w:num w:numId="3">
-    <w:abstractNumId w:val="8"/>
+  <w:num w:numId="25">
+    <w:abstractNumId w:val="42"/>
   </w:num>
-  <w:num w:numId="4">
-    <w:abstractNumId w:val="22"/>
+  <w:num w:numId="26">
+    <w:abstractNumId w:val="43"/>
   </w:num>
-  <w:num w:numId="5">
-    <w:abstractNumId w:val="3"/>
+  <w:num w:numId="27">
+    <w:abstractNumId w:val="13"/>
   </w:num>
-  <w:num w:numId="6">
+  <w:num w:numId="28">
     <w:abstractNumId w:val="34"/>
   </w:num>
-  <w:num w:numId="7">
+  <w:num w:numId="29">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="30">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="31">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="32">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="33">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="8">
-    <w:abstractNumId w:val="19"/>
+  <w:num w:numId="34">
+    <w:abstractNumId w:val="14"/>
   </w:num>
-  <w:num w:numId="9">
+  <w:num w:numId="35">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="36">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="37">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="38">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="39">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="40">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="41">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="10">
-    <w:abstractNumId w:val="45"/>
+  <w:num w:numId="42">
+    <w:abstractNumId w:val="44"/>
   </w:num>
-  <w:num w:numId="11">
-    <w:abstractNumId w:val="1"/>
+  <w:num w:numId="43">
+    <w:abstractNumId w:val="15"/>
   </w:num>
-  <w:num w:numId="12">
-[...5 lines deleted...]
-  <w:num w:numId="14">
+  <w:num w:numId="44">
     <w:abstractNumId w:val="23"/>
   </w:num>
-  <w:num w:numId="15">
-[...68 lines deleted...]
-  <w:num w:numId="38">
+  <w:num w:numId="45">
     <w:abstractNumId w:val="27"/>
   </w:num>
-  <w:num w:numId="39">
-[...19 lines deleted...]
-  </w:num>
   <w:num w:numId="46">
-    <w:abstractNumId w:val="14"/>
+    <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
@@ -3155,51 +3155,50 @@
     <w:rsid w:val="002B1F71"/>
     <w:rsid w:val="002D0826"/>
     <w:rsid w:val="0031673D"/>
     <w:rsid w:val="0034020A"/>
     <w:rsid w:val="0034029C"/>
     <w:rsid w:val="00351712"/>
     <w:rsid w:val="00353486"/>
     <w:rsid w:val="0036384C"/>
     <w:rsid w:val="00370676"/>
     <w:rsid w:val="00396678"/>
     <w:rsid w:val="003B4410"/>
     <w:rsid w:val="003D196D"/>
     <w:rsid w:val="003D355E"/>
     <w:rsid w:val="00403EDB"/>
     <w:rsid w:val="004167EC"/>
     <w:rsid w:val="004416E4"/>
     <w:rsid w:val="00451233"/>
     <w:rsid w:val="004570F8"/>
     <w:rsid w:val="0047636D"/>
     <w:rsid w:val="0049405C"/>
     <w:rsid w:val="004D21F0"/>
     <w:rsid w:val="004D3C23"/>
     <w:rsid w:val="004E2FCC"/>
     <w:rsid w:val="004F1B4E"/>
     <w:rsid w:val="0052675C"/>
-    <w:rsid w:val="0055273D"/>
     <w:rsid w:val="0056635E"/>
     <w:rsid w:val="005A7DA0"/>
     <w:rsid w:val="005B00C1"/>
     <w:rsid w:val="005B5F25"/>
     <w:rsid w:val="005C1FBD"/>
     <w:rsid w:val="005F7A7D"/>
     <w:rsid w:val="00605720"/>
     <w:rsid w:val="0065437B"/>
     <w:rsid w:val="0066746A"/>
     <w:rsid w:val="00667CF2"/>
     <w:rsid w:val="00683D9C"/>
     <w:rsid w:val="00685381"/>
     <w:rsid w:val="00686369"/>
     <w:rsid w:val="006A06C2"/>
     <w:rsid w:val="006C21DA"/>
     <w:rsid w:val="006D159B"/>
     <w:rsid w:val="006F2EE4"/>
     <w:rsid w:val="007177F3"/>
     <w:rsid w:val="00765586"/>
     <w:rsid w:val="007664DE"/>
     <w:rsid w:val="007956B7"/>
     <w:rsid w:val="007B0B57"/>
     <w:rsid w:val="007D333B"/>
     <w:rsid w:val="008212A9"/>
     <w:rsid w:val="008341FB"/>
@@ -3246,50 +3245,51 @@
     <w:rsid w:val="00C24D79"/>
     <w:rsid w:val="00CD0348"/>
     <w:rsid w:val="00CF1C9C"/>
     <w:rsid w:val="00D1552C"/>
     <w:rsid w:val="00D2284D"/>
     <w:rsid w:val="00D45AF6"/>
     <w:rsid w:val="00D632AE"/>
     <w:rsid w:val="00D925CA"/>
     <w:rsid w:val="00DA428A"/>
     <w:rsid w:val="00DA626A"/>
     <w:rsid w:val="00DD484D"/>
     <w:rsid w:val="00DF04DF"/>
     <w:rsid w:val="00E34189"/>
     <w:rsid w:val="00E418B1"/>
     <w:rsid w:val="00E44063"/>
     <w:rsid w:val="00E61128"/>
     <w:rsid w:val="00E70303"/>
     <w:rsid w:val="00E73B54"/>
     <w:rsid w:val="00E7710E"/>
     <w:rsid w:val="00E94C0A"/>
     <w:rsid w:val="00EB2910"/>
     <w:rsid w:val="00EF7E90"/>
     <w:rsid w:val="00F07BEB"/>
     <w:rsid w:val="00F51C68"/>
     <w:rsid w:val="00F57734"/>
+    <w:rsid w:val="00F72D3D"/>
     <w:rsid w:val="00F80A79"/>
     <w:rsid w:val="00F96E7C"/>
     <w:rsid w:val="00F97256"/>
     <w:rsid w:val="00FA3B60"/>
     <w:rsid w:val="00FB5CEE"/>
     <w:rsid w:val="00FC7C78"/>
     <w:rsid w:val="00FE037C"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="zh-CN"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
@@ -4337,61 +4337,61 @@
     <w:rsid w:val="00F57734"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af4">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0065437B"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af5">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="0055273D"/>
+    <w:rsid w:val="00F72D3D"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af6">
     <w:name w:val="正文文本 字符"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="af5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="0055273D"/>
+    <w:rsid w:val="00F72D3D"/>
     <w:rPr>
       <w:sz w:val="21"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 主题​​">
@@ -4675,51 +4675,51 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E026645B-2390-4A9D-8657-2860B46A256C}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1C9EEF26-2003-47AA-8600-A1A8A7233461}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>550</Words>
   <Characters>3136</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>26</Lines>
   <Paragraphs>7</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>3679</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>