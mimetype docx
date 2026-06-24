--- v0 (2026-06-24)
+++ v1 (2026-06-24)
@@ -36,189 +36,189 @@
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5485"/>
         <w:gridCol w:w="2836"/>
       </w:tblGrid>
       <w:tr w:rsidR="0049405C" w:rsidRPr="00C24D79" w14:paraId="76EB2C64" w14:textId="77777777" w:rsidTr="00E70303">
         <w:trPr>
           <w:trHeight w:val="3267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5485" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="271D78"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C4F11E8" w14:textId="03D0679A" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00AF4A2D" w:rsidP="00AF4A2D">
+          <w:p w14:paraId="2C4F11E8" w14:textId="70E46689" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="001F7B5D" w:rsidP="001F7B5D">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="xingming"/>
             <w:bookmarkStart w:id="1" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="1"/>
-            <w:r w:rsidRPr="00AF4A2D">
+            <w:r w:rsidRPr="001F7B5D">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>ALLEN FU</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
-          <w:p w14:paraId="706EB16B" w14:textId="6D233232" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00AF4A2D" w:rsidP="00AF4A2D">
+          <w:p w14:paraId="706EB16B" w14:textId="053E97B3" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="001F7B5D" w:rsidP="001F7B5D">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="didian"/>
-            <w:r w:rsidRPr="00AF4A2D">
+            <w:r w:rsidRPr="001F7B5D">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Partner</w:t>
             </w:r>
-            <w:r w:rsidRPr="00AF4A2D">
+            <w:r w:rsidRPr="001F7B5D">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>·</w:t>
             </w:r>
-            <w:r w:rsidRPr="00AF4A2D">
+            <w:r w:rsidRPr="001F7B5D">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Shanghai</w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
-          <w:p w14:paraId="6199424A" w14:textId="7A498B4A" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00AF4A2D" w:rsidP="00AF4A2D">
+          <w:p w14:paraId="6199424A" w14:textId="4D4E604E" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="001F7B5D" w:rsidP="001F7B5D">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="dianhua"/>
-            <w:r w:rsidRPr="00AF4A2D">
+            <w:r w:rsidRPr="001F7B5D">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">+86 21 2208 1123 </w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
-          <w:p w14:paraId="4F910ACA" w14:textId="7271A212" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00AF4A2D" w:rsidP="00AF4A2D">
+          <w:p w14:paraId="4F910ACA" w14:textId="52D1659A" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="001F7B5D" w:rsidP="001F7B5D">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="youxiang"/>
-            <w:r w:rsidRPr="00AF4A2D">
+            <w:r w:rsidRPr="001F7B5D">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>allen.fu@fangdalaw.com</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="22DBA835" w14:textId="677EAC48" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00F96E7C" w:rsidP="00860F89">
             <w:pPr>
               <w:ind w:leftChars="-52" w:left="-109"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C24D79">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:color w:val="545551"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D24C6CB" w14:textId="09C3C43D" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00AF4A2D" w:rsidP="002932C9">
+          <w:p w14:paraId="2D24C6CB" w14:textId="651F5A1C" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="001F7B5D" w:rsidP="002932C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="tupian"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="364C05CB" wp14:editId="32110F1E">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7ED0C6ED" wp14:editId="016D304B">
                   <wp:extent cx="1651000" cy="2142519"/>
                   <wp:effectExtent l="0" t="0" r="6350" b="0"/>
                   <wp:docPr id="1" name="图片 1"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
@@ -258,60 +258,60 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C063291" w14:textId="5DC9D94D" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="002375A9" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C24D79">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>PRACTICE AREAS</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C1ACACA" w14:textId="0C63870D" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="00AF4A2D" w:rsidP="007177F3">
+          <w:p w14:paraId="3C1ACACA" w14:textId="4633B9E9" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="001F7B5D" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="zhiyelingyu"/>
-            <w:r w:rsidRPr="00AF4A2D">
+            <w:r w:rsidRPr="001F7B5D">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>MR. FU SPECIALIZES IN DISPUTE RESOLUTION AND COMPLIANCE, INCLUDING ARBITRATION AND CIVIL LITIGATION CONCERNING COMMERCIAL AND FINANCIAL DISPUTES, CORPORATE CRIME AND GOVERNMENT INVESTIGATION AND ENFORCEMENT, AND GENERAL REGULATORY MATTERS.</w:t>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F19AE4C" w14:textId="19A41B01" w:rsidR="00451233" w:rsidRPr="00C24D79" w:rsidRDefault="00F80A79" w:rsidP="00DA428A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C24D79">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
           <w:noProof/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
@@ -371,51 +371,51 @@
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:roundrect w14:anchorId="053823F2" id="圆角矩形 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:-6.2pt;margin-top:-12.6pt;width:4.55pt;height:3.6pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDc1SqFegIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2yAQfp+0/wHxvtqO+mON4lRRqk6T&#10;qrZqO/WZYIiRMMeAxMn++h3gOG1X7WHaCwbu7ru7z98xu9p1mmyF8wpMTauTkhJhODTKrGv64/nm&#10;y1dKfGCmYRqMqOleeHo1//xp1tupmEALuhGOIIjx097WtA3BTovC81Z0zJ+AFQaNElzHAh7dumgc&#10;6xG908WkLM+LHlxjHXDhPd5eZyOdJ3wpBQ/3UnoRiK4p1hbS6tK6imsxn7Hp2jHbKj6Uwf6hio4p&#10;g0lHqGsWGNk49QdUp7gDDzKccOgKkFJxkXrAbqryXTdPLbMi9YLkeDvS5P8fLL/bPtkHhzT01k89&#10;bmMXO+m6+MX6yC6RtR/JErtAOF6eXZyXyChHy+nZRXUZqSyOodb58E1AR+Kmpg42pnnE35FYYttb&#10;H7L/wS+m86BVc6O0TocoAbHUjmwZ/rzVuhoyvPHSJvoaiFEZMN4Ux2bSLuy1iH7aPApJVIPlT1Ih&#10;SWfHJIxzYUKVTS1rRM5dnZXYaoYfI1K3CTAiS8w/Yg8Abxs4YGeYwT+GiiTTMbj8W2E5eIxImcGE&#10;MbhTBtxHABq7GjJn/wNJmZrI0gqa/YMjDvKQeMtvFP67W+bDA3M4Ffi3cdLDPS5SQ19TGHaUtOB+&#10;fXQf/VGsaKWkxymrqf+5YU5Qor8blPFldXoaxzIdUEYTPLjXltVri9l0S0AtVPimWJ620T/ow1Y6&#10;6F7wQVjErGhihmPumvLgDodlyNOPTwoXi0Vyw1G0LNyaJ8sjeGQ1yvJ598KcHQQcUPd3cJhINn0n&#10;4ewbIw0sNgGkSvo+8jrwjWOchDM8OfGdeH1OXseHcf4bAAD//wMAUEsDBBQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NT8JAEL2b+B82Y+KtbCliSOmWGIgkKBdQPC/d&#10;sW3cna3dBeq/dzjpZTKT9+Z9FIvBWXHGPrSeFIxHKQikypuWagXvb8/JDESImoy2nlDBDwZYlLc3&#10;hc6Nv9AOz/tYCxahkGsFTYxdLmWoGnQ6jHyHxNin752OfPa1NL2+sLizMkvTR+l0S+zQ6A6XDVZf&#10;+5NTsF4edttDu9l8b6cr+5rpjxdbr5W6vxtWcx5PcxARh/j3AdcOnB9KDnb0JzJBWAXJOHtgKi/Z&#10;NAPBjGQyAXG8IrMUZFnI/z3KXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDc1SqFegIA&#10;AGAFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="white [3212]" stroked="f" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A0C99B5" w14:textId="77777777" w:rsidR="00AF4A2D" w:rsidRDefault="000E0C86" w:rsidP="00B670A2">
+    <w:p w14:paraId="09F35E69" w14:textId="77777777" w:rsidR="001F7B5D" w:rsidRDefault="000E0C86" w:rsidP="00B670A2">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C24D79">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="545551"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E0DC835" wp14:editId="24238D24">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2512</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4508</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5271826" cy="0"/>
@@ -456,1379 +456,1379 @@
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:line w14:anchorId="3D0BA0F8" id="直接连接符 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".2pt,.35pt" to="415.3pt,.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKOATlvwEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+wYWFYYcXpo0V2K&#10;rdhH74pMxQL0BUmLnX8/ik7cohsGbNhFMCW+x/dIens7WcOOEJP2ruPrVc0ZOOl77Q4d//7t4fqG&#10;s5SF64XxDjp+gsRvd1fvtmNoofGDNz1EhiQutWPo+JBzaKsqyQGsSCsfwOGj8tGKjGE8VH0UI7Jb&#10;UzV1valGH/sQvYSU8PZ+fuQ74lcKZP6sVILMTMdRW6Yz0rkvZ7XbivYQRRi0PMsQ/6DCCu2w6EJ1&#10;L7JgP6L+hcpqGX3yKq+kt5VXSksgD+hmXb9x83UQAcgLNieFpU3p/9HKT8c79xSxDWNIbQpPsbiY&#10;VLRMGR2ecabkC5Wyidp2WtoGU2YSL983H9Y3zYYzeXmrZopCFWLKH8FbVj46brQrjkQrjo8pY1lM&#10;vaSUa+PKmbzR/YM2hoJ42N+ZyI6izLBu6g2NDYGv0jAq0OrFBX3lk4GZ9gsopntUO/uhBYOFVkgJ&#10;Lq/LOhATZheYQgkLsCbdfwSe8wsUaPn+BrwgqLJ3eQFb7Xz8XfU8XSSrOf/Sgdl3acHe9yeaL7UG&#10;t4gcnje+rOnrmOAv/+XuJwAAAP//AwBQSwMEFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FvwjAMhe+T9h8iT+I20g3WQWmK0IALh0kDhLRb2nhttcapmgCFX485bRdL&#10;T+/5+XM6720jTtj52pGCl2EEAqlwpqZSwX63fp6A8EGT0Y0jVHBBD/Ps8SHViXFn+sLTNpSCS8gn&#10;WkEVQptI6YsKrfZD1yKx9+M6qwPLrpSm02cut418jaJYWl0TX6h0ix8VFr/bo1WwO1x7uTl8LvK4&#10;3o+m39PV2/q6Umrw1C9nPBYzEAH78LcB9x+YHzIGy92RjBeNgjHnFLyDYG8yimIQ+V3KLJX/+bMb&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEo4BOW/AQAA3wMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAAAAAAAAAAAA&#10;AAAAGQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" strokecolor="#002060" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A6F243C" w14:textId="77777777" w:rsidR="00AF4A2D" w:rsidRDefault="00AF4A2D" w:rsidP="00AF4A2D">
+    <w:p w14:paraId="4CE5F549" w14:textId="77777777" w:rsidR="001F7B5D" w:rsidRDefault="001F7B5D" w:rsidP="001F7B5D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AF4A2D">
+      <w:r w:rsidRPr="001F7B5D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>REPRESENTATIVE MATTERS AND CASES</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="725B6B27" w14:textId="77777777" w:rsidR="00AF4A2D" w:rsidRDefault="00AF4A2D" w:rsidP="00AF4A2D">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00AF4A2D">
+    <w:p w14:paraId="28BA30E1" w14:textId="77777777" w:rsidR="001F7B5D" w:rsidRDefault="001F7B5D" w:rsidP="001F7B5D">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001F7B5D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Dispute Resolution</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3D3901" w14:textId="77777777" w:rsidR="00AF4A2D" w:rsidRDefault="00AF4A2D" w:rsidP="00AF4A2D">
+    <w:p w14:paraId="29A78697" w14:textId="77777777" w:rsidR="001F7B5D" w:rsidRDefault="001F7B5D" w:rsidP="001F7B5D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AF4A2D">
+      <w:r w:rsidRPr="001F7B5D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a major European luxury group in PRC litigations before local high court and Supreme Court concerning the dispute over the distribution agreement</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="77E47EBF" w14:textId="77777777" w:rsidR="00AF4A2D" w:rsidRDefault="00AF4A2D" w:rsidP="00AF4A2D">
+    <w:p w14:paraId="75736476" w14:textId="77777777" w:rsidR="001F7B5D" w:rsidRDefault="001F7B5D" w:rsidP="001F7B5D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AF4A2D">
+      <w:r w:rsidRPr="001F7B5D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented an Australian bank in the recognition and enforcement of the SIAC award in the PRC</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="72042D51" w14:textId="77777777" w:rsidR="00AF4A2D" w:rsidRDefault="00AF4A2D" w:rsidP="00AF4A2D">
+    <w:p w14:paraId="4D6A99F2" w14:textId="77777777" w:rsidR="001F7B5D" w:rsidRDefault="001F7B5D" w:rsidP="001F7B5D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AF4A2D">
+      <w:r w:rsidRPr="001F7B5D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a NASDAQ-listed company in a CIETAC arbitration concerning the dispute over the repurchase of the shares</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="783616AE" w14:textId="77777777" w:rsidR="00AF4A2D" w:rsidRDefault="00AF4A2D" w:rsidP="00AF4A2D">
+    <w:p w14:paraId="32144963" w14:textId="77777777" w:rsidR="001F7B5D" w:rsidRDefault="001F7B5D" w:rsidP="001F7B5D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AF4A2D">
+      <w:r w:rsidRPr="001F7B5D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a NASDAQ-listed company in a PRC litigation concerning the dispute over a loan agreement</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="40E4F0BC" w14:textId="77777777" w:rsidR="00AF4A2D" w:rsidRDefault="00AF4A2D" w:rsidP="00AF4A2D">
+    <w:p w14:paraId="627A46A1" w14:textId="77777777" w:rsidR="001F7B5D" w:rsidRDefault="001F7B5D" w:rsidP="001F7B5D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AF4A2D">
+      <w:r w:rsidRPr="001F7B5D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a leading German bearing manufacturer in a PRC litigation concerning the international sales of goods</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="56D87085" w14:textId="77777777" w:rsidR="00AF4A2D" w:rsidRDefault="00AF4A2D" w:rsidP="00AF4A2D">
+    <w:p w14:paraId="61EBE993" w14:textId="77777777" w:rsidR="001F7B5D" w:rsidRDefault="001F7B5D" w:rsidP="001F7B5D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AF4A2D">
+      <w:r w:rsidRPr="001F7B5D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a leading American private equity fund in CIETAC arbitrations and PRC litigations concerning the disputes over the investment agreement</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1DCEB504" w14:textId="77777777" w:rsidR="00AF4A2D" w:rsidRDefault="00AF4A2D" w:rsidP="00AF4A2D">
+    <w:p w14:paraId="524EDFF4" w14:textId="77777777" w:rsidR="001F7B5D" w:rsidRDefault="001F7B5D" w:rsidP="001F7B5D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AF4A2D">
+      <w:r w:rsidRPr="001F7B5D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a major Sino-US joint venture fund company in SAC arbitrations concerning the dispute over the asset management agreements</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="320C06CD" w14:textId="77777777" w:rsidR="00AF4A2D" w:rsidRDefault="00AF4A2D" w:rsidP="00AF4A2D">
+    <w:p w14:paraId="00980096" w14:textId="77777777" w:rsidR="001F7B5D" w:rsidRDefault="001F7B5D" w:rsidP="001F7B5D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AF4A2D">
+      <w:r w:rsidRPr="001F7B5D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a NASDAQ-listed electro-car company in a PRC litigation concerning the bond dispute</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="09104229" w14:textId="77777777" w:rsidR="00AF4A2D" w:rsidRDefault="00AF4A2D" w:rsidP="00AF4A2D">
+    <w:p w14:paraId="359199B5" w14:textId="77777777" w:rsidR="001F7B5D" w:rsidRDefault="001F7B5D" w:rsidP="001F7B5D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AF4A2D">
+      <w:r w:rsidRPr="001F7B5D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a leading PRC asset management company in the PRC litigations and SHIAC/SAC arbitrations concerning the disputes over the fund management agreements</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="549310F6" w14:textId="77777777" w:rsidR="00AF4A2D" w:rsidRDefault="00AF4A2D" w:rsidP="00AF4A2D">
+    <w:p w14:paraId="5B7D73EA" w14:textId="77777777" w:rsidR="001F7B5D" w:rsidRDefault="001F7B5D" w:rsidP="001F7B5D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AF4A2D">
+      <w:r w:rsidRPr="001F7B5D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a leading pharmaceutical company in the PRC litigation concerning the dispute over the rebate contract with its distributor</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="262A26BC" w14:textId="77777777" w:rsidR="00AF4A2D" w:rsidRDefault="00AF4A2D" w:rsidP="00AF4A2D">
+    <w:p w14:paraId="11CC7CF2" w14:textId="77777777" w:rsidR="001F7B5D" w:rsidRDefault="001F7B5D" w:rsidP="001F7B5D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AF4A2D">
+      <w:r w:rsidRPr="001F7B5D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a world leading compressor manufacturer in a PRC litigation concerning the product liability</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7E7DC6CA" w14:textId="77777777" w:rsidR="00AF4A2D" w:rsidRDefault="00AF4A2D" w:rsidP="00AF4A2D">
+    <w:p w14:paraId="0D5BB90A" w14:textId="77777777" w:rsidR="001F7B5D" w:rsidRDefault="001F7B5D" w:rsidP="001F7B5D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AF4A2D">
+      <w:r w:rsidRPr="001F7B5D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a world leading security equipment company in an SHIAC arbitration concerning the dispute over sales agreement and product liability</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="109DA022" w14:textId="77777777" w:rsidR="00AF4A2D" w:rsidRDefault="00AF4A2D" w:rsidP="00AF4A2D">
+    <w:p w14:paraId="4B22D5BC" w14:textId="77777777" w:rsidR="001F7B5D" w:rsidRDefault="001F7B5D" w:rsidP="001F7B5D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AF4A2D">
+      <w:r w:rsidRPr="001F7B5D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a leading European water treatment company and its PRC affiliate in a PRC litigation concerning the product liability</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="21EDB693" w14:textId="77777777" w:rsidR="00AF4A2D" w:rsidRDefault="00AF4A2D" w:rsidP="00AF4A2D">
+    <w:p w14:paraId="0B1DBE03" w14:textId="77777777" w:rsidR="001F7B5D" w:rsidRDefault="001F7B5D" w:rsidP="001F7B5D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AF4A2D">
+      <w:r w:rsidRPr="001F7B5D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a leading European petroleum company in an SHIAC arbitration concerning the dispute over the international sales of goods</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A0DDAE6" w14:textId="77777777" w:rsidR="00AF4A2D" w:rsidRDefault="00AF4A2D" w:rsidP="00AF4A2D">
+    <w:p w14:paraId="783A7174" w14:textId="77777777" w:rsidR="001F7B5D" w:rsidRDefault="001F7B5D" w:rsidP="001F7B5D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AF4A2D">
+      <w:r w:rsidRPr="001F7B5D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a PRC hospital investment and management group in PRC litigations concerning the disputes over the transfer of the equities in the private hospitals</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="703D875D" w14:textId="77777777" w:rsidR="00AF4A2D" w:rsidRDefault="00AF4A2D" w:rsidP="00AF4A2D">
+    <w:p w14:paraId="4F1A0440" w14:textId="77777777" w:rsidR="001F7B5D" w:rsidRDefault="001F7B5D" w:rsidP="001F7B5D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AF4A2D">
+      <w:r w:rsidRPr="001F7B5D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a leading PRC securities company in multiple PRC litigations concerning the misrepresentation in the A-share securities market</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6380D3B6" w14:textId="77777777" w:rsidR="00AF4A2D" w:rsidRDefault="00AF4A2D" w:rsidP="00AF4A2D">
+    <w:p w14:paraId="6F774118" w14:textId="77777777" w:rsidR="001F7B5D" w:rsidRDefault="001F7B5D" w:rsidP="001F7B5D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AF4A2D">
+      <w:r w:rsidRPr="001F7B5D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a leading PRC securities company in multiple PRC litigations concerning the misrepresentation in the NEEQ securities market</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="175D1C23" w14:textId="77777777" w:rsidR="00AF4A2D" w:rsidRDefault="00AF4A2D" w:rsidP="00AF4A2D">
+    <w:p w14:paraId="53D2C144" w14:textId="77777777" w:rsidR="001F7B5D" w:rsidRDefault="001F7B5D" w:rsidP="001F7B5D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AF4A2D">
+      <w:r w:rsidRPr="001F7B5D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a former actual controller and chairman of a PRC public company in a class action before the PRC court concerning the misrepresentation in the securities market</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="760172E1" w14:textId="77777777" w:rsidR="00AF4A2D" w:rsidRDefault="00AF4A2D" w:rsidP="00AF4A2D">
+    <w:p w14:paraId="0B35F630" w14:textId="77777777" w:rsidR="001F7B5D" w:rsidRDefault="001F7B5D" w:rsidP="001F7B5D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AF4A2D">
+      <w:r w:rsidRPr="001F7B5D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a leading PRC state-owned bank in a PRC litigation concerning the default on the corporate bond issued in Hong Kong and the dispute over the guarantee agreement</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="100AC294" w14:textId="77777777" w:rsidR="00AF4A2D" w:rsidRDefault="00AF4A2D" w:rsidP="00AF4A2D">
+    <w:p w14:paraId="32145B03" w14:textId="77777777" w:rsidR="001F7B5D" w:rsidRDefault="001F7B5D" w:rsidP="001F7B5D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AF4A2D">
+      <w:r w:rsidRPr="001F7B5D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a leading PRC securities company in PRC litigations concerning the disputes over the security pledge and repurchase agreement</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="73CC3F62" w14:textId="77777777" w:rsidR="00AF4A2D" w:rsidRDefault="00AF4A2D" w:rsidP="00AF4A2D">
+    <w:p w14:paraId="17209A96" w14:textId="77777777" w:rsidR="001F7B5D" w:rsidRDefault="001F7B5D" w:rsidP="001F7B5D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AF4A2D">
+      <w:r w:rsidRPr="001F7B5D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a leading PRC state-owned mining company in a CIETAC arbitration concerning the dispute over the trade financing agreement and the enforcement of the winning award</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="104BC12A" w14:textId="77777777" w:rsidR="00AF4A2D" w:rsidRDefault="00AF4A2D" w:rsidP="00AF4A2D">
+    <w:p w14:paraId="6452836B" w14:textId="77777777" w:rsidR="001F7B5D" w:rsidRDefault="001F7B5D" w:rsidP="001F7B5D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AF4A2D">
+      <w:r w:rsidRPr="001F7B5D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a major European oil trade company in an SHIAC arbitration concerning the dispute over the international sales of goods</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="429194EF" w14:textId="77777777" w:rsidR="00AF4A2D" w:rsidRDefault="00AF4A2D" w:rsidP="00AF4A2D">
+    <w:p w14:paraId="085814ED" w14:textId="77777777" w:rsidR="001F7B5D" w:rsidRDefault="001F7B5D" w:rsidP="001F7B5D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AF4A2D">
+      <w:r w:rsidRPr="001F7B5D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a leading air conditioner manufactures in a PRC litigation concerning the dispute over the joint venture agreement</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="688646C1" w14:textId="77777777" w:rsidR="00AF4A2D" w:rsidRDefault="00AF4A2D" w:rsidP="00AF4A2D">
+    <w:p w14:paraId="68CDBBF6" w14:textId="77777777" w:rsidR="001F7B5D" w:rsidRDefault="001F7B5D" w:rsidP="001F7B5D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AF4A2D">
+      <w:r w:rsidRPr="001F7B5D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a leading PRC logistic company in an SHIAC arbitration concerning the disputes over the share purchase agreement and the valuation adjustment agreement</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3EF4B7BC" w14:textId="77777777" w:rsidR="00AF4A2D" w:rsidRDefault="00AF4A2D" w:rsidP="00AF4A2D">
+    <w:p w14:paraId="49585B3E" w14:textId="77777777" w:rsidR="001F7B5D" w:rsidRDefault="001F7B5D" w:rsidP="001F7B5D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AF4A2D">
+      <w:r w:rsidRPr="001F7B5D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a leading PRC state-owned asset management company in a PRC litigation concerning the dispute in relation to the ABS financial derivatives</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4592AA48" w14:textId="77777777" w:rsidR="00AF4A2D" w:rsidRDefault="00AF4A2D" w:rsidP="00AF4A2D">
+    <w:p w14:paraId="44BEF8DC" w14:textId="77777777" w:rsidR="001F7B5D" w:rsidRDefault="001F7B5D" w:rsidP="001F7B5D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AF4A2D">
+      <w:r w:rsidRPr="001F7B5D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Assisted a leading American melting, heating and welding equipment manufacturer in a PRC litigation concerning the dispute in relation to the false capital contribution</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F9D1122" w14:textId="77777777" w:rsidR="00AF4A2D" w:rsidRDefault="00AF4A2D" w:rsidP="00AF4A2D">
+    <w:p w14:paraId="15DE0ECD" w14:textId="77777777" w:rsidR="001F7B5D" w:rsidRDefault="001F7B5D" w:rsidP="001F7B5D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AF4A2D">
+      <w:r w:rsidRPr="001F7B5D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Assisted a leading American textile company in handling an SIAC arbitration concerning the dispute over the joint venture contract, and represented the same in the recognition and enforcement of the SIAC award in China</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2DFB76D6" w14:textId="77777777" w:rsidR="00AF4A2D" w:rsidRDefault="00AF4A2D" w:rsidP="00AF4A2D">
+    <w:p w14:paraId="3FE8EA5D" w14:textId="77777777" w:rsidR="001F7B5D" w:rsidRDefault="001F7B5D" w:rsidP="001F7B5D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AF4A2D">
+      <w:r w:rsidRPr="001F7B5D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Assisted a leading Hong Kong real estate developer in handling various disputes concerning the development of a commercial complex in PRC, including the disputes over the fund and trust agreement, land expropriation, etc.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="288EB089" w14:textId="77777777" w:rsidR="00AF4A2D" w:rsidRDefault="00AF4A2D" w:rsidP="00AF4A2D">
+    <w:p w14:paraId="4230E05E" w14:textId="77777777" w:rsidR="001F7B5D" w:rsidRDefault="001F7B5D" w:rsidP="001F7B5D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AF4A2D">
+      <w:r w:rsidRPr="001F7B5D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Assisted a leading European petroleum company in handling the dispute with its Chinese partner over the joint venture contract, and assisted the same in handling a related Swiss arbitration proceeding</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="507AD5AB" w14:textId="77777777" w:rsidR="00AF4A2D" w:rsidRDefault="00AF4A2D" w:rsidP="00AF4A2D">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00AF4A2D">
+    <w:p w14:paraId="0A0D717A" w14:textId="77777777" w:rsidR="001F7B5D" w:rsidRDefault="001F7B5D" w:rsidP="001F7B5D">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001F7B5D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Compliance and Corporate Crime</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4DF4D88C" w14:textId="77777777" w:rsidR="00AF4A2D" w:rsidRDefault="00AF4A2D" w:rsidP="00AF4A2D">
+    <w:p w14:paraId="44D328CD" w14:textId="77777777" w:rsidR="001F7B5D" w:rsidRDefault="001F7B5D" w:rsidP="001F7B5D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AF4A2D">
+      <w:r w:rsidRPr="001F7B5D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a world major food company in both the administrative and criminal investigation by the PRC food and drug administration and public security bureau in relation to the foods safety issues</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E991225" w14:textId="77777777" w:rsidR="00AF4A2D" w:rsidRDefault="00AF4A2D" w:rsidP="00AF4A2D">
+    <w:p w14:paraId="6B9FC426" w14:textId="77777777" w:rsidR="001F7B5D" w:rsidRDefault="001F7B5D" w:rsidP="001F7B5D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AF4A2D">
+      <w:r w:rsidRPr="001F7B5D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a world leading medical device company in an administrative investigation concerning the advertisement law violation in the PRC</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2AA53073" w14:textId="77777777" w:rsidR="00AF4A2D" w:rsidRDefault="00AF4A2D" w:rsidP="00AF4A2D">
+    <w:p w14:paraId="03F89494" w14:textId="77777777" w:rsidR="001F7B5D" w:rsidRDefault="001F7B5D" w:rsidP="001F7B5D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AF4A2D">
+      <w:r w:rsidRPr="001F7B5D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a world leading material supplier in an administrative investigation concerning the product quality and advertisement law violation in the PRC</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="71E2085C" w14:textId="77777777" w:rsidR="00AF4A2D" w:rsidRDefault="00AF4A2D" w:rsidP="00AF4A2D">
+    <w:p w14:paraId="5BD4F0C7" w14:textId="77777777" w:rsidR="001F7B5D" w:rsidRDefault="001F7B5D" w:rsidP="001F7B5D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AF4A2D">
+      <w:r w:rsidRPr="001F7B5D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a world leading water treatment company in an administrative investigation concerning the soil pollution in the PRC</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D5CAA92" w14:textId="77777777" w:rsidR="00AF4A2D" w:rsidRDefault="00AF4A2D" w:rsidP="00AF4A2D">
+    <w:p w14:paraId="430B2791" w14:textId="77777777" w:rsidR="001F7B5D" w:rsidRDefault="001F7B5D" w:rsidP="001F7B5D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AF4A2D">
+      <w:r w:rsidRPr="001F7B5D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a world leading entertainment technology company in a criminal case involving smuggling</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="25ADC2C0" w14:textId="77777777" w:rsidR="00AF4A2D" w:rsidRDefault="00AF4A2D" w:rsidP="00AF4A2D">
+    <w:p w14:paraId="11A4B12C" w14:textId="77777777" w:rsidR="001F7B5D" w:rsidRDefault="001F7B5D" w:rsidP="001F7B5D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AF4A2D">
+      <w:r w:rsidRPr="001F7B5D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a Sino-US joint-established real estate development and management company in a criminal case involving the embezzlement and private bribery committed by its executive</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="57DB6DF3" w14:textId="77777777" w:rsidR="00AF4A2D" w:rsidRDefault="00AF4A2D" w:rsidP="00AF4A2D">
+    <w:p w14:paraId="141C4F2B" w14:textId="77777777" w:rsidR="001F7B5D" w:rsidRDefault="001F7B5D" w:rsidP="001F7B5D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AF4A2D">
+      <w:r w:rsidRPr="001F7B5D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a major Sino-US joint-established security company in a criminal case involving the embezzlement and private bribery committed by its former executive</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3B0F372A" w14:textId="77777777" w:rsidR="00AF4A2D" w:rsidRDefault="00AF4A2D" w:rsidP="00AF4A2D">
+    <w:p w14:paraId="1E9AD1B8" w14:textId="77777777" w:rsidR="001F7B5D" w:rsidRDefault="001F7B5D" w:rsidP="001F7B5D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AF4A2D">
+      <w:r w:rsidRPr="001F7B5D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented foreign suspects in the PRC criminal proceedings involving various personal offences</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="63C11036" w14:textId="77777777" w:rsidR="00AF4A2D" w:rsidRDefault="00AF4A2D" w:rsidP="00AF4A2D">
+    <w:p w14:paraId="4108632B" w14:textId="77777777" w:rsidR="001F7B5D" w:rsidRDefault="001F7B5D" w:rsidP="001F7B5D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AF4A2D">
+      <w:r w:rsidRPr="001F7B5D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented an American major catalyst company in an internal investigation involving anti-corruption and unfair competition</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="65C9F27D" w14:textId="77777777" w:rsidR="00AF4A2D" w:rsidRDefault="00AF4A2D" w:rsidP="00AF4A2D">
+    <w:p w14:paraId="0BD2FDA7" w14:textId="77777777" w:rsidR="001F7B5D" w:rsidRDefault="001F7B5D" w:rsidP="001F7B5D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AF4A2D">
+      <w:r w:rsidRPr="001F7B5D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a world leading energy company in a criminal case involving the smuggling of solid wastes</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1472269E" w14:textId="77777777" w:rsidR="00AF4A2D" w:rsidRDefault="00AF4A2D" w:rsidP="00AF4A2D">
+    <w:p w14:paraId="089A3077" w14:textId="77777777" w:rsidR="001F7B5D" w:rsidRDefault="001F7B5D" w:rsidP="001F7B5D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AF4A2D">
+      <w:r w:rsidRPr="001F7B5D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Assisted a NASDAQ-listed company to conduct an internal investigation onto the financial fraud alleged by a short report, and to prepare an investigation report to the SEC to clarify the allegations</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1435ABED" w14:textId="77777777" w:rsidR="00AF4A2D" w:rsidRDefault="00AF4A2D" w:rsidP="00AF4A2D">
+    <w:p w14:paraId="198F82AB" w14:textId="77777777" w:rsidR="001F7B5D" w:rsidRDefault="001F7B5D" w:rsidP="001F7B5D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="41"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AF4A2D">
+      <w:r w:rsidRPr="001F7B5D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Assisted a world leading medical device company in handling the administrative enforcement for the violation of the advertisement law</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7DD0E7AF" w14:textId="77777777" w:rsidR="00AF4A2D" w:rsidRDefault="00AF4A2D" w:rsidP="00AF4A2D">
+    <w:p w14:paraId="38F81835" w14:textId="77777777" w:rsidR="001F7B5D" w:rsidRDefault="001F7B5D" w:rsidP="001F7B5D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="42"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AF4A2D">
+      <w:r w:rsidRPr="001F7B5D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Assisted an American leading pharmaceutical company in handling the government enforcement involving commercial bribery</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3F0BAFA0" w14:textId="77777777" w:rsidR="00AF4A2D" w:rsidRDefault="00AF4A2D" w:rsidP="00AF4A2D">
+    <w:p w14:paraId="1533D99C" w14:textId="77777777" w:rsidR="001F7B5D" w:rsidRDefault="001F7B5D" w:rsidP="001F7B5D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="43"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AF4A2D">
+      <w:r w:rsidRPr="001F7B5D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Assisted an European leading marine parts manufacturer to conduct an internal investigation on corruption issues in China and to handle the FCPA investigation</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="33370846" w14:textId="77777777" w:rsidR="00AF4A2D" w:rsidRDefault="00AF4A2D" w:rsidP="00AF4A2D">
+    <w:p w14:paraId="47133350" w14:textId="77777777" w:rsidR="001F7B5D" w:rsidRDefault="001F7B5D" w:rsidP="001F7B5D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="44"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AF4A2D">
+      <w:r w:rsidRPr="001F7B5D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Assisted a world leading telecommunication company to conduct an internal investigation on corruption and fraud issues in its joint venture in China</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="496935EC" w14:textId="77777777" w:rsidR="00AF4A2D" w:rsidRDefault="00AF4A2D" w:rsidP="00AF4A2D">
+    <w:p w14:paraId="5D21D0A6" w14:textId="77777777" w:rsidR="001F7B5D" w:rsidRDefault="001F7B5D" w:rsidP="001F7B5D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="45"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AF4A2D">
+      <w:r w:rsidRPr="001F7B5D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Assisted an American leading thermal treatment technology company to conduct the internal investigation on corruption and fraud issues and to handle the FCPA investigation</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="41EB1FED" w14:textId="77777777" w:rsidR="00AF4A2D" w:rsidRDefault="00AF4A2D" w:rsidP="00AF4A2D">
+    <w:p w14:paraId="4AD74B98" w14:textId="77777777" w:rsidR="001F7B5D" w:rsidRDefault="001F7B5D" w:rsidP="001F7B5D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AF4A2D">
+      <w:r w:rsidRPr="001F7B5D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Education</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="58606C18" w14:textId="77777777" w:rsidR="00AF4A2D" w:rsidRDefault="00AF4A2D" w:rsidP="00AF4A2D">
+    <w:p w14:paraId="60A14667" w14:textId="77777777" w:rsidR="001F7B5D" w:rsidRDefault="001F7B5D" w:rsidP="001F7B5D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="46"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AF4A2D">
+      <w:r w:rsidRPr="001F7B5D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Shanghai Jiaotong University, B.S., 2004</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="61BEB64F" w14:textId="77777777" w:rsidR="00AF4A2D" w:rsidRDefault="00AF4A2D" w:rsidP="00AF4A2D">
+    <w:p w14:paraId="57F4B73A" w14:textId="77777777" w:rsidR="001F7B5D" w:rsidRDefault="001F7B5D" w:rsidP="001F7B5D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="47"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AF4A2D">
+      <w:r w:rsidRPr="001F7B5D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>East China University of Political Science and Law, Minor in Law, 2004</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4D27C8BB" w14:textId="77777777" w:rsidR="00AF4A2D" w:rsidRDefault="00AF4A2D" w:rsidP="00AF4A2D">
+    <w:p w14:paraId="06626774" w14:textId="77777777" w:rsidR="001F7B5D" w:rsidRDefault="001F7B5D" w:rsidP="001F7B5D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="48"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AF4A2D">
+      <w:r w:rsidRPr="001F7B5D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>East China University of Political Science and Law, LL.M, 2007</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="14867606" w14:textId="77777777" w:rsidR="00AF4A2D" w:rsidRDefault="00AF4A2D" w:rsidP="00AF4A2D">
+    <w:p w14:paraId="44445C44" w14:textId="77777777" w:rsidR="001F7B5D" w:rsidRDefault="001F7B5D" w:rsidP="001F7B5D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="49"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AF4A2D">
+      <w:r w:rsidRPr="001F7B5D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Chicago-Kent College of Law, LL.M, 2012</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0FC28EC1" w14:textId="77777777" w:rsidR="00AF4A2D" w:rsidRDefault="00AF4A2D" w:rsidP="00AF4A2D">
+    <w:p w14:paraId="417A20BC" w14:textId="77777777" w:rsidR="001F7B5D" w:rsidRDefault="001F7B5D" w:rsidP="001F7B5D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AF4A2D">
+      <w:r w:rsidRPr="001F7B5D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Professional Qualification</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="45DD3F93" w14:textId="77777777" w:rsidR="00AF4A2D" w:rsidRDefault="00AF4A2D" w:rsidP="00AF4A2D">
+    <w:p w14:paraId="48BC3E3E" w14:textId="77777777" w:rsidR="001F7B5D" w:rsidRDefault="001F7B5D" w:rsidP="001F7B5D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="50"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AF4A2D">
+      <w:r w:rsidRPr="001F7B5D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Admitted to practice in the PRC</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4A3594C5" w14:textId="77777777" w:rsidR="00AF4A2D" w:rsidRDefault="00AF4A2D" w:rsidP="00AF4A2D">
+    <w:p w14:paraId="3DB6CA34" w14:textId="77777777" w:rsidR="001F7B5D" w:rsidRDefault="001F7B5D" w:rsidP="001F7B5D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="51"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AF4A2D">
+      <w:r w:rsidRPr="001F7B5D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Admitted to practice New York</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="078CB8D0" w14:textId="77777777" w:rsidR="00AF4A2D" w:rsidRDefault="00AF4A2D" w:rsidP="00AF4A2D">
+    <w:p w14:paraId="3635EBAB" w14:textId="77777777" w:rsidR="001F7B5D" w:rsidRDefault="001F7B5D" w:rsidP="001F7B5D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AF4A2D">
+      <w:r w:rsidRPr="001F7B5D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Professional Background</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="52F15357" w14:textId="77777777" w:rsidR="00AF4A2D" w:rsidRDefault="00AF4A2D" w:rsidP="00AF4A2D">
+    <w:p w14:paraId="1B83A3D0" w14:textId="77777777" w:rsidR="001F7B5D" w:rsidRDefault="001F7B5D" w:rsidP="001F7B5D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="52"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AF4A2D">
+      <w:r w:rsidRPr="001F7B5D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Mr. Fu joined Fangda in 2016.  Before joining the firm, he worked at several major domestic and international firms starting from 2007. He has extensive experience in handling domestic and international disputes, government enforcement, and corporate and white-collar crimes.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D663973" w14:textId="77777777" w:rsidR="00AF4A2D" w:rsidRDefault="00AF4A2D" w:rsidP="00AF4A2D">
+    <w:p w14:paraId="54BA4EA8" w14:textId="77777777" w:rsidR="001F7B5D" w:rsidRDefault="001F7B5D" w:rsidP="001F7B5D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AF4A2D">
+      <w:r w:rsidRPr="001F7B5D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>OTHER INFORMATION</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="47EBEF36" w14:textId="77777777" w:rsidR="00AF4A2D" w:rsidRDefault="00AF4A2D" w:rsidP="00AF4A2D">
+    <w:p w14:paraId="3BB0028A" w14:textId="77777777" w:rsidR="001F7B5D" w:rsidRDefault="001F7B5D" w:rsidP="001F7B5D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AF4A2D">
+      <w:r w:rsidRPr="001F7B5D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Professional Affiliations</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5567FC3C" w14:textId="0803393B" w:rsidR="00686369" w:rsidRPr="00AF4A2D" w:rsidRDefault="00AF4A2D" w:rsidP="00AF4A2D">
+    <w:p w14:paraId="5567FC3C" w14:textId="3E3AF1F0" w:rsidR="00686369" w:rsidRPr="001F7B5D" w:rsidRDefault="001F7B5D" w:rsidP="001F7B5D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="53"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AF4A2D">
+      <w:r w:rsidRPr="001F7B5D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Mr. Fu is on the panel of Shanghai Arbitration Commission</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AF4A2D">
+      <w:r w:rsidRPr="001F7B5D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AF4A2D">
+      <w:r w:rsidRPr="001F7B5D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">s arbitrators. </w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00686369" w:rsidRPr="00AF4A2D" w:rsidSect="002D0826">
+    <w:sectPr w:rsidR="00686369" w:rsidRPr="001F7B5D" w:rsidSect="002D0826">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1797" w:bottom="1440" w:left="1797" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="3584D350" w14:textId="77777777" w:rsidR="004167EC" w:rsidRDefault="004167EC" w:rsidP="00F57734">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="2493FDE5" w14:textId="77777777" w:rsidR="004167EC" w:rsidRDefault="004167EC" w:rsidP="00F57734">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -2026,1320 +2026,1320 @@
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="01E25F8E"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="0EEA9706"/>
+    <w:nsid w:val="00B07B4A"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="283AA558"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="02D9695A"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="F24606A6"/>
+    <w:nsid w:val="00C6676E"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="C98ED29E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0631294D"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="C92AE29A"/>
+    <w:nsid w:val="01001B28"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="6A4A23C4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="076C578D"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="FD6CA972"/>
+    <w:nsid w:val="015E1C4B"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="4552DEEE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="083162EC"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="6D76DA7A"/>
+    <w:nsid w:val="02F53140"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="D5C215CC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="09AC31C2"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="34F6181C"/>
+    <w:nsid w:val="032D03E9"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="ECBED462"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0B752714"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="83909622"/>
+    <w:nsid w:val="13071818"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="301AE064"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0BB53EAC"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="F620B540"/>
+    <w:nsid w:val="1A586738"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="C0667AC0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0E7B3C52"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="3D5ECE3A"/>
+    <w:nsid w:val="1B887813"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="ECBED462"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="11F77038"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="6624002C"/>
+    <w:nsid w:val="1BD74BE0"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="90BE3570"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="15A91C63"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="3B9E9914"/>
+    <w:nsid w:val="1D11579A"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="0ADC1942"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1A7A7B4B"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="2E5CDF9C"/>
+    <w:nsid w:val="23BD5172"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="A3B2706A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1DEC1CD7"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="F70A01BA"/>
+    <w:nsid w:val="28987B46"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="909AC9AE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="20330C41"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="E69A44B4"/>
+    <w:nsid w:val="294E512B"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="A1A6D4F8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2133508F"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="D1F09D0C"/>
+    <w:nsid w:val="2B785FF3"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="27ECE320"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="22111CB1"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="D50A9B42"/>
+    <w:nsid w:val="2C254592"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="5C76AD16"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="295020E8"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="5AD87BAE"/>
+    <w:nsid w:val="2E9D6A88"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="91D41F9E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="30A1508E"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="70F4D476"/>
+    <w:nsid w:val="32E11800"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="D48A390E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="30A56452"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="8E5AAE44"/>
+    <w:nsid w:val="358747CF"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="23445BE4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="320B1042"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="2F1CAA3E"/>
+    <w:nsid w:val="37E219FD"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="A4A0364E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="331556FE"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="C6B6E098"/>
+    <w:nsid w:val="394426BD"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="D160F2BA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3356168E"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="B0EE28D8"/>
+    <w:nsid w:val="3AD94A1F"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="5C36FA02"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="370574A2"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="9578B334"/>
+    <w:nsid w:val="3D1F0C11"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="5DFE381A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="37FB5DFE"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="00F88E44"/>
+    <w:nsid w:val="40D5640A"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="B8DE9B58"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3CEE3FE7"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="F9D62652"/>
+    <w:nsid w:val="412D10C4"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="D3CE12A2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3D8C75E4"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="DB7CB4F4"/>
+    <w:nsid w:val="428C3379"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="529C9CE4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3DB51335"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="B2C6D466"/>
+    <w:nsid w:val="47A30559"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="A3E04808"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3DF650A0"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="F850C63A"/>
+    <w:nsid w:val="4AFB34A8"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="4B4AC97E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="412C03A2"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="158CE4F2"/>
+    <w:nsid w:val="4C047DB4"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="70E22C18"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="44AC4E26"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="3A2AA748"/>
+    <w:nsid w:val="4CA7602B"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="CC9E6D30"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="46FF609E"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="BA60ADE8"/>
+    <w:nsid w:val="4D2D7719"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="1E202C9A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4A404455"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="77A2E0BA"/>
+    <w:nsid w:val="4D8941E5"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="F37A48D6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4C2C714C"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="C1904D58"/>
+    <w:nsid w:val="51EA430E"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="20D04688"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="59835055"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="57FE0416"/>
+    <w:nsid w:val="52AB40B0"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="47226054"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5A2F02BA"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="8ABE0EEE"/>
+    <w:nsid w:val="581442DC"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="649AC338"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5C735F69"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="B3C891D4"/>
+    <w:nsid w:val="58395D55"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="4B26797E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5F133713"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="6A42E9CC"/>
+    <w:nsid w:val="5C0B574D"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="DFF09DFA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="60D33819"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="406E17D8"/>
+    <w:nsid w:val="5D8B6871"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="E40E76E2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="643C0F64"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="5F8E3274"/>
+    <w:nsid w:val="60600F85"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="237A67B4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="68D3318B"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="74F08212"/>
+    <w:nsid w:val="642765E4"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="AB6CEB04"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="70ED1620"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="1A601F58"/>
+    <w:nsid w:val="652A3EC6"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="13CA8BC8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="72226001"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="301A9B88"/>
+    <w:nsid w:val="65C50DB2"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="E912FAA6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="72BA0B08"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="F5B4A4D8"/>
+    <w:nsid w:val="69C21844"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="A91AB97E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="43" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="74AB0724"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="622E04E0"/>
+    <w:nsid w:val="6A005538"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="9594E3C8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="44" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="74E71F6D"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="3C2CAC34"/>
+    <w:nsid w:val="6BFE4226"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="D646BD26"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="45" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="78301B7F"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="6EDA2B90"/>
+    <w:nsid w:val="71B6208A"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="5E742580"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="46" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="79FD2080"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="53184C0C"/>
+    <w:nsid w:val="72057076"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="A3F2264E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="47" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7CAC2E01"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="271E06BE"/>
+    <w:nsid w:val="72242D04"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="5CF472E2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="48" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7DFB4F95"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="FD6CA972"/>
+    <w:nsid w:val="79004B05"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="0054D3C2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="49" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7F675B4A"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="61289DBC"/>
+    <w:nsid w:val="79B447A9"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="BA004A34"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="50" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7F7910EB"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="2E62CFE0"/>
+    <w:nsid w:val="7BEF44CA"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="2654D238"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="51" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7FC208F7"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="2CE837D4"/>
+    <w:nsid w:val="7D545765"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="11ECE84E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="52" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7FD73BF0"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="38961EB8"/>
+    <w:nsid w:val="7DA60D0F"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="741268D6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
+    <w:abstractNumId w:val="50"/>
+  </w:num>
+  <w:num w:numId="2">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="43"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="51"/>
+  </w:num>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="49"/>
+  </w:num>
+  <w:num w:numId="11">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="12">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="14">
+    <w:abstractNumId w:val="39"/>
+  </w:num>
+  <w:num w:numId="15">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="16">
+    <w:abstractNumId w:val="38"/>
+  </w:num>
+  <w:num w:numId="17">
+    <w:abstractNumId w:val="37"/>
+  </w:num>
+  <w:num w:numId="18">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="19">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="20">
+    <w:abstractNumId w:val="33"/>
+  </w:num>
+  <w:num w:numId="21">
+    <w:abstractNumId w:val="46"/>
+  </w:num>
+  <w:num w:numId="22">
+    <w:abstractNumId w:val="45"/>
+  </w:num>
+  <w:num w:numId="23">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="24">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="25">
+    <w:abstractNumId w:val="41"/>
+  </w:num>
+  <w:num w:numId="26">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="27">
     <w:abstractNumId w:val="31"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="28">
+    <w:abstractNumId w:val="35"/>
+  </w:num>
+  <w:num w:numId="29">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="30">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="31">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="3">
-[...11 lines deleted...]
-  <w:num w:numId="7">
+  <w:num w:numId="32">
+    <w:abstractNumId w:val="34"/>
+  </w:num>
+  <w:num w:numId="33">
+    <w:abstractNumId w:val="47"/>
+  </w:num>
+  <w:num w:numId="34">
+    <w:abstractNumId w:val="32"/>
+  </w:num>
+  <w:num w:numId="35">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="36">
+    <w:abstractNumId w:val="44"/>
+  </w:num>
+  <w:num w:numId="37">
+    <w:abstractNumId w:val="52"/>
+  </w:num>
+  <w:num w:numId="38">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="39">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="8">
-[...2 lines deleted...]
-  <w:num w:numId="9">
+  <w:num w:numId="40">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="41">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="42">
+    <w:abstractNumId w:val="42"/>
+  </w:num>
+  <w:num w:numId="43">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="44">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="45">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="46">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="47">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="48">
+    <w:abstractNumId w:val="36"/>
+  </w:num>
+  <w:num w:numId="49">
+    <w:abstractNumId w:val="48"/>
+  </w:num>
+  <w:num w:numId="50">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="51">
+    <w:abstractNumId w:val="40"/>
+  </w:num>
+  <w:num w:numId="52">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="10">
-[...59 lines deleted...]
-  <w:num w:numId="30">
+  <w:num w:numId="53">
     <w:abstractNumId w:val="8"/>
-  </w:num>
-[...67 lines deleted...]
-    <w:abstractNumId w:val="3"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="53"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
@@ -3356,50 +3356,51 @@
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00E418B1"/>
     <w:rsid w:val="000275A2"/>
     <w:rsid w:val="00065FAA"/>
     <w:rsid w:val="00066F39"/>
     <w:rsid w:val="00083426"/>
     <w:rsid w:val="0008435A"/>
     <w:rsid w:val="000C5325"/>
     <w:rsid w:val="000E0C86"/>
     <w:rsid w:val="00117159"/>
     <w:rsid w:val="00130740"/>
     <w:rsid w:val="0013186C"/>
     <w:rsid w:val="0013719D"/>
     <w:rsid w:val="0014231B"/>
     <w:rsid w:val="001526EA"/>
     <w:rsid w:val="00153488"/>
     <w:rsid w:val="0018186F"/>
     <w:rsid w:val="00191736"/>
     <w:rsid w:val="001C7F4F"/>
     <w:rsid w:val="001F7789"/>
+    <w:rsid w:val="001F7B5D"/>
     <w:rsid w:val="00211603"/>
     <w:rsid w:val="00223B3F"/>
     <w:rsid w:val="0022458A"/>
     <w:rsid w:val="00230A13"/>
     <w:rsid w:val="00232FF3"/>
     <w:rsid w:val="002375A9"/>
     <w:rsid w:val="00253EDA"/>
     <w:rsid w:val="00283DAB"/>
     <w:rsid w:val="002932C9"/>
     <w:rsid w:val="002A35FF"/>
     <w:rsid w:val="002A4932"/>
     <w:rsid w:val="002B1F71"/>
     <w:rsid w:val="002D0826"/>
     <w:rsid w:val="0031673D"/>
     <w:rsid w:val="0034020A"/>
     <w:rsid w:val="0034029C"/>
     <w:rsid w:val="00351712"/>
     <w:rsid w:val="00353486"/>
     <w:rsid w:val="0036384C"/>
     <w:rsid w:val="00370676"/>
     <w:rsid w:val="00396678"/>
     <w:rsid w:val="003B4410"/>
     <w:rsid w:val="003D196D"/>
     <w:rsid w:val="003D355E"/>
     <w:rsid w:val="00403EDB"/>
@@ -3448,51 +3449,50 @@
     <w:rsid w:val="008D77E9"/>
     <w:rsid w:val="008E5C09"/>
     <w:rsid w:val="008E73CE"/>
     <w:rsid w:val="008E7B5D"/>
     <w:rsid w:val="00901636"/>
     <w:rsid w:val="009038C0"/>
     <w:rsid w:val="009073A3"/>
     <w:rsid w:val="00917307"/>
     <w:rsid w:val="00925E12"/>
     <w:rsid w:val="00930511"/>
     <w:rsid w:val="00936370"/>
     <w:rsid w:val="0094376B"/>
     <w:rsid w:val="009465FB"/>
     <w:rsid w:val="0095781F"/>
     <w:rsid w:val="009A4D0D"/>
     <w:rsid w:val="009A711A"/>
     <w:rsid w:val="009B27AE"/>
     <w:rsid w:val="009D6108"/>
     <w:rsid w:val="009E20C4"/>
     <w:rsid w:val="00A002B6"/>
     <w:rsid w:val="00A1252B"/>
     <w:rsid w:val="00A1585C"/>
     <w:rsid w:val="00A41685"/>
     <w:rsid w:val="00A64BF0"/>
     <w:rsid w:val="00A81B38"/>
-    <w:rsid w:val="00AF4A2D"/>
     <w:rsid w:val="00B05840"/>
     <w:rsid w:val="00B37E04"/>
     <w:rsid w:val="00B557D1"/>
     <w:rsid w:val="00B62E87"/>
     <w:rsid w:val="00B670A2"/>
     <w:rsid w:val="00B86E39"/>
     <w:rsid w:val="00BB071E"/>
     <w:rsid w:val="00BB2601"/>
     <w:rsid w:val="00C0316A"/>
     <w:rsid w:val="00C24D79"/>
     <w:rsid w:val="00CD0348"/>
     <w:rsid w:val="00CF1C9C"/>
     <w:rsid w:val="00D1552C"/>
     <w:rsid w:val="00D2284D"/>
     <w:rsid w:val="00D45AF6"/>
     <w:rsid w:val="00D632AE"/>
     <w:rsid w:val="00D925CA"/>
     <w:rsid w:val="00DA428A"/>
     <w:rsid w:val="00DA626A"/>
     <w:rsid w:val="00DD484D"/>
     <w:rsid w:val="00DF04DF"/>
     <w:rsid w:val="00E34189"/>
     <w:rsid w:val="00E418B1"/>
     <w:rsid w:val="00E44063"/>
     <w:rsid w:val="00E61128"/>
@@ -4574,61 +4574,61 @@
     <w:rsid w:val="00F57734"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af4">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0065437B"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af5">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00AF4A2D"/>
+    <w:rsid w:val="001F7B5D"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af6">
     <w:name w:val="正文文本 字符"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="af5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00AF4A2D"/>
+    <w:rsid w:val="001F7B5D"/>
     <w:rPr>
       <w:sz w:val="21"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 主题​​">
@@ -4912,51 +4912,51 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A837F4E8-B021-469B-B02C-6D3D7ED3FC1C}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FF1C5FDD-D4EC-40D0-B4D1-B9C1FD1456F8}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>1153</Words>
   <Characters>6573</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>54</Lines>
   <Paragraphs>15</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>7711</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>