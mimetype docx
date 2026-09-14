--- v1 (2026-06-24)
+++ v2 (2026-09-14)
@@ -36,189 +36,189 @@
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5485"/>
         <w:gridCol w:w="2836"/>
       </w:tblGrid>
       <w:tr w:rsidR="0049405C" w:rsidRPr="00C24D79" w14:paraId="76EB2C64" w14:textId="77777777" w:rsidTr="00E70303">
         <w:trPr>
           <w:trHeight w:val="3267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5485" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="271D78"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C4F11E8" w14:textId="70E46689" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="001F7B5D" w:rsidP="001F7B5D">
+          <w:p w14:paraId="2C4F11E8" w14:textId="6F4BBF5A" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="009C3549" w:rsidP="009C3549">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="xingming"/>
             <w:bookmarkStart w:id="1" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="1"/>
-            <w:r w:rsidRPr="001F7B5D">
+            <w:r w:rsidRPr="009C3549">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>ALLEN FU</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
-          <w:p w14:paraId="706EB16B" w14:textId="053E97B3" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="001F7B5D" w:rsidP="001F7B5D">
+          <w:p w14:paraId="706EB16B" w14:textId="47F8D735" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="009C3549" w:rsidP="009C3549">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="didian"/>
-            <w:r w:rsidRPr="001F7B5D">
+            <w:r w:rsidRPr="009C3549">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Partner</w:t>
             </w:r>
-            <w:r w:rsidRPr="001F7B5D">
+            <w:r w:rsidRPr="009C3549">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>·</w:t>
             </w:r>
-            <w:r w:rsidRPr="001F7B5D">
+            <w:r w:rsidRPr="009C3549">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Shanghai</w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
-          <w:p w14:paraId="6199424A" w14:textId="4D4E604E" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="001F7B5D" w:rsidP="001F7B5D">
+          <w:p w14:paraId="6199424A" w14:textId="3064DB4E" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="009C3549" w:rsidP="009C3549">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="dianhua"/>
-            <w:r w:rsidRPr="001F7B5D">
+            <w:r w:rsidRPr="009C3549">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">+86 21 2208 1123 </w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
-          <w:p w14:paraId="4F910ACA" w14:textId="52D1659A" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="001F7B5D" w:rsidP="001F7B5D">
+          <w:p w14:paraId="4F910ACA" w14:textId="283E0B04" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="009C3549" w:rsidP="009C3549">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="youxiang"/>
-            <w:r w:rsidRPr="001F7B5D">
+            <w:r w:rsidRPr="009C3549">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>allen.fu@fangdalaw.com</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="22DBA835" w14:textId="677EAC48" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00F96E7C" w:rsidP="00860F89">
             <w:pPr>
               <w:ind w:leftChars="-52" w:left="-109"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C24D79">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:color w:val="545551"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D24C6CB" w14:textId="651F5A1C" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="001F7B5D" w:rsidP="002932C9">
+          <w:p w14:paraId="2D24C6CB" w14:textId="0FCEAB29" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="009C3549" w:rsidP="002932C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="tupian"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7ED0C6ED" wp14:editId="016D304B">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0688F6B3" wp14:editId="7CD09F21">
                   <wp:extent cx="1651000" cy="2142519"/>
                   <wp:effectExtent l="0" t="0" r="6350" b="0"/>
                   <wp:docPr id="1" name="图片 1"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
@@ -258,60 +258,60 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C063291" w14:textId="5DC9D94D" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="002375A9" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C24D79">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>PRACTICE AREAS</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C1ACACA" w14:textId="4633B9E9" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="001F7B5D" w:rsidP="007177F3">
+          <w:p w14:paraId="3C1ACACA" w14:textId="6F395D76" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="009C3549" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="zhiyelingyu"/>
-            <w:r w:rsidRPr="001F7B5D">
+            <w:r w:rsidRPr="009C3549">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>MR. FU SPECIALIZES IN DISPUTE RESOLUTION AND COMPLIANCE, INCLUDING ARBITRATION AND CIVIL LITIGATION CONCERNING COMMERCIAL AND FINANCIAL DISPUTES, CORPORATE CRIME AND GOVERNMENT INVESTIGATION AND ENFORCEMENT, AND GENERAL REGULATORY MATTERS.</w:t>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F19AE4C" w14:textId="19A41B01" w:rsidR="00451233" w:rsidRPr="00C24D79" w:rsidRDefault="00F80A79" w:rsidP="00DA428A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C24D79">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
           <w:noProof/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
@@ -371,51 +371,51 @@
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:roundrect w14:anchorId="053823F2" id="圆角矩形 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:-6.2pt;margin-top:-12.6pt;width:4.55pt;height:3.6pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDc1SqFegIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2yAQfp+0/wHxvtqO+mON4lRRqk6T&#10;qrZqO/WZYIiRMMeAxMn++h3gOG1X7WHaCwbu7ru7z98xu9p1mmyF8wpMTauTkhJhODTKrGv64/nm&#10;y1dKfGCmYRqMqOleeHo1//xp1tupmEALuhGOIIjx097WtA3BTovC81Z0zJ+AFQaNElzHAh7dumgc&#10;6xG908WkLM+LHlxjHXDhPd5eZyOdJ3wpBQ/3UnoRiK4p1hbS6tK6imsxn7Hp2jHbKj6Uwf6hio4p&#10;g0lHqGsWGNk49QdUp7gDDzKccOgKkFJxkXrAbqryXTdPLbMi9YLkeDvS5P8fLL/bPtkHhzT01k89&#10;bmMXO+m6+MX6yC6RtR/JErtAOF6eXZyXyChHy+nZRXUZqSyOodb58E1AR+Kmpg42pnnE35FYYttb&#10;H7L/wS+m86BVc6O0TocoAbHUjmwZ/rzVuhoyvPHSJvoaiFEZMN4Ux2bSLuy1iH7aPApJVIPlT1Ih&#10;SWfHJIxzYUKVTS1rRM5dnZXYaoYfI1K3CTAiS8w/Yg8Abxs4YGeYwT+GiiTTMbj8W2E5eIxImcGE&#10;MbhTBtxHABq7GjJn/wNJmZrI0gqa/YMjDvKQeMtvFP67W+bDA3M4Ffi3cdLDPS5SQ19TGHaUtOB+&#10;fXQf/VGsaKWkxymrqf+5YU5Qor8blPFldXoaxzIdUEYTPLjXltVri9l0S0AtVPimWJ620T/ow1Y6&#10;6F7wQVjErGhihmPumvLgDodlyNOPTwoXi0Vyw1G0LNyaJ8sjeGQ1yvJ598KcHQQcUPd3cJhINn0n&#10;4ewbIw0sNgGkSvo+8jrwjWOchDM8OfGdeH1OXseHcf4bAAD//wMAUEsDBBQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NT8JAEL2b+B82Y+KtbCliSOmWGIgkKBdQPC/d&#10;sW3cna3dBeq/dzjpZTKT9+Z9FIvBWXHGPrSeFIxHKQikypuWagXvb8/JDESImoy2nlDBDwZYlLc3&#10;hc6Nv9AOz/tYCxahkGsFTYxdLmWoGnQ6jHyHxNin752OfPa1NL2+sLizMkvTR+l0S+zQ6A6XDVZf&#10;+5NTsF4edttDu9l8b6cr+5rpjxdbr5W6vxtWcx5PcxARh/j3AdcOnB9KDnb0JzJBWAXJOHtgKi/Z&#10;NAPBjGQyAXG8IrMUZFnI/z3KXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDc1SqFegIA&#10;AGAFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="white [3212]" stroked="f" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="09F35E69" w14:textId="77777777" w:rsidR="001F7B5D" w:rsidRDefault="000E0C86" w:rsidP="00B670A2">
+    <w:p w14:paraId="40A96B11" w14:textId="77777777" w:rsidR="009C3549" w:rsidRDefault="000E0C86" w:rsidP="00B670A2">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C24D79">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="545551"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E0DC835" wp14:editId="24238D24">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2512</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4508</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5271826" cy="0"/>
@@ -456,1379 +456,1379 @@
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:line w14:anchorId="3D0BA0F8" id="直接连接符 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".2pt,.35pt" to="415.3pt,.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKOATlvwEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+wYWFYYcXpo0V2K&#10;rdhH74pMxQL0BUmLnX8/ik7cohsGbNhFMCW+x/dIens7WcOOEJP2ruPrVc0ZOOl77Q4d//7t4fqG&#10;s5SF64XxDjp+gsRvd1fvtmNoofGDNz1EhiQutWPo+JBzaKsqyQGsSCsfwOGj8tGKjGE8VH0UI7Jb&#10;UzV1valGH/sQvYSU8PZ+fuQ74lcKZP6sVILMTMdRW6Yz0rkvZ7XbivYQRRi0PMsQ/6DCCu2w6EJ1&#10;L7JgP6L+hcpqGX3yKq+kt5VXSksgD+hmXb9x83UQAcgLNieFpU3p/9HKT8c79xSxDWNIbQpPsbiY&#10;VLRMGR2ecabkC5Wyidp2WtoGU2YSL983H9Y3zYYzeXmrZopCFWLKH8FbVj46brQrjkQrjo8pY1lM&#10;vaSUa+PKmbzR/YM2hoJ42N+ZyI6izLBu6g2NDYGv0jAq0OrFBX3lk4GZ9gsopntUO/uhBYOFVkgJ&#10;Lq/LOhATZheYQgkLsCbdfwSe8wsUaPn+BrwgqLJ3eQFb7Xz8XfU8XSSrOf/Sgdl3acHe9yeaL7UG&#10;t4gcnje+rOnrmOAv/+XuJwAAAP//AwBQSwMEFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FvwjAMhe+T9h8iT+I20g3WQWmK0IALh0kDhLRb2nhttcapmgCFX485bRdL&#10;T+/5+XM6720jTtj52pGCl2EEAqlwpqZSwX63fp6A8EGT0Y0jVHBBD/Ps8SHViXFn+sLTNpSCS8gn&#10;WkEVQptI6YsKrfZD1yKx9+M6qwPLrpSm02cut418jaJYWl0TX6h0ix8VFr/bo1WwO1x7uTl8LvK4&#10;3o+m39PV2/q6Umrw1C9nPBYzEAH78LcB9x+YHzIGy92RjBeNgjHnFLyDYG8yimIQ+V3KLJX/+bMb&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEo4BOW/AQAA3wMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAAAAAAAAAAAA&#10;AAAAGQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" strokecolor="#002060" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4CE5F549" w14:textId="77777777" w:rsidR="001F7B5D" w:rsidRDefault="001F7B5D" w:rsidP="001F7B5D">
+    <w:p w14:paraId="25BCE56E" w14:textId="77777777" w:rsidR="009C3549" w:rsidRDefault="009C3549" w:rsidP="009C3549">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001F7B5D">
+      <w:r w:rsidRPr="009C3549">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>REPRESENTATIVE MATTERS AND CASES</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="28BA30E1" w14:textId="77777777" w:rsidR="001F7B5D" w:rsidRDefault="001F7B5D" w:rsidP="001F7B5D">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="001F7B5D">
+    <w:p w14:paraId="28D835E4" w14:textId="77777777" w:rsidR="009C3549" w:rsidRDefault="009C3549" w:rsidP="009C3549">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C3549">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Dispute Resolution</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="29A78697" w14:textId="77777777" w:rsidR="001F7B5D" w:rsidRDefault="001F7B5D" w:rsidP="001F7B5D">
+    <w:p w14:paraId="747F6116" w14:textId="77777777" w:rsidR="009C3549" w:rsidRDefault="009C3549" w:rsidP="009C3549">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001F7B5D">
+      <w:r w:rsidRPr="009C3549">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a major European luxury group in PRC litigations before local high court and Supreme Court concerning the dispute over the distribution agreement</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="75736476" w14:textId="77777777" w:rsidR="001F7B5D" w:rsidRDefault="001F7B5D" w:rsidP="001F7B5D">
+    <w:p w14:paraId="722BC956" w14:textId="77777777" w:rsidR="009C3549" w:rsidRDefault="009C3549" w:rsidP="009C3549">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001F7B5D">
+      <w:r w:rsidRPr="009C3549">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented an Australian bank in the recognition and enforcement of the SIAC award in the PRC</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4D6A99F2" w14:textId="77777777" w:rsidR="001F7B5D" w:rsidRDefault="001F7B5D" w:rsidP="001F7B5D">
+    <w:p w14:paraId="23202564" w14:textId="77777777" w:rsidR="009C3549" w:rsidRDefault="009C3549" w:rsidP="009C3549">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001F7B5D">
+      <w:r w:rsidRPr="009C3549">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a NASDAQ-listed company in a CIETAC arbitration concerning the dispute over the repurchase of the shares</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="32144963" w14:textId="77777777" w:rsidR="001F7B5D" w:rsidRDefault="001F7B5D" w:rsidP="001F7B5D">
+    <w:p w14:paraId="47D12BA9" w14:textId="77777777" w:rsidR="009C3549" w:rsidRDefault="009C3549" w:rsidP="009C3549">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001F7B5D">
+      <w:r w:rsidRPr="009C3549">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a NASDAQ-listed company in a PRC litigation concerning the dispute over a loan agreement</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="627A46A1" w14:textId="77777777" w:rsidR="001F7B5D" w:rsidRDefault="001F7B5D" w:rsidP="001F7B5D">
+    <w:p w14:paraId="2FDAE13D" w14:textId="77777777" w:rsidR="009C3549" w:rsidRDefault="009C3549" w:rsidP="009C3549">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001F7B5D">
+      <w:r w:rsidRPr="009C3549">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a leading German bearing manufacturer in a PRC litigation concerning the international sales of goods</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="61EBE993" w14:textId="77777777" w:rsidR="001F7B5D" w:rsidRDefault="001F7B5D" w:rsidP="001F7B5D">
+    <w:p w14:paraId="0CF0E6D6" w14:textId="77777777" w:rsidR="009C3549" w:rsidRDefault="009C3549" w:rsidP="009C3549">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001F7B5D">
+      <w:r w:rsidRPr="009C3549">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a leading American private equity fund in CIETAC arbitrations and PRC litigations concerning the disputes over the investment agreement</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="524EDFF4" w14:textId="77777777" w:rsidR="001F7B5D" w:rsidRDefault="001F7B5D" w:rsidP="001F7B5D">
+    <w:p w14:paraId="20DDD116" w14:textId="77777777" w:rsidR="009C3549" w:rsidRDefault="009C3549" w:rsidP="009C3549">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001F7B5D">
+      <w:r w:rsidRPr="009C3549">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a major Sino-US joint venture fund company in SAC arbitrations concerning the dispute over the asset management agreements</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00980096" w14:textId="77777777" w:rsidR="001F7B5D" w:rsidRDefault="001F7B5D" w:rsidP="001F7B5D">
+    <w:p w14:paraId="605D296E" w14:textId="77777777" w:rsidR="009C3549" w:rsidRDefault="009C3549" w:rsidP="009C3549">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001F7B5D">
+      <w:r w:rsidRPr="009C3549">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a NASDAQ-listed electro-car company in a PRC litigation concerning the bond dispute</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="359199B5" w14:textId="77777777" w:rsidR="001F7B5D" w:rsidRDefault="001F7B5D" w:rsidP="001F7B5D">
+    <w:p w14:paraId="04C66BC8" w14:textId="77777777" w:rsidR="009C3549" w:rsidRDefault="009C3549" w:rsidP="009C3549">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001F7B5D">
+      <w:r w:rsidRPr="009C3549">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a leading PRC asset management company in the PRC litigations and SHIAC/SAC arbitrations concerning the disputes over the fund management agreements</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B7D73EA" w14:textId="77777777" w:rsidR="001F7B5D" w:rsidRDefault="001F7B5D" w:rsidP="001F7B5D">
+    <w:p w14:paraId="0A7C22F9" w14:textId="77777777" w:rsidR="009C3549" w:rsidRDefault="009C3549" w:rsidP="009C3549">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001F7B5D">
+      <w:r w:rsidRPr="009C3549">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a leading pharmaceutical company in the PRC litigation concerning the dispute over the rebate contract with its distributor</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="11CC7CF2" w14:textId="77777777" w:rsidR="001F7B5D" w:rsidRDefault="001F7B5D" w:rsidP="001F7B5D">
+    <w:p w14:paraId="1A98AF69" w14:textId="77777777" w:rsidR="009C3549" w:rsidRDefault="009C3549" w:rsidP="009C3549">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001F7B5D">
+      <w:r w:rsidRPr="009C3549">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a world leading compressor manufacturer in a PRC litigation concerning the product liability</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D5BB90A" w14:textId="77777777" w:rsidR="001F7B5D" w:rsidRDefault="001F7B5D" w:rsidP="001F7B5D">
+    <w:p w14:paraId="00E338D7" w14:textId="77777777" w:rsidR="009C3549" w:rsidRDefault="009C3549" w:rsidP="009C3549">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001F7B5D">
+      <w:r w:rsidRPr="009C3549">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a world leading security equipment company in an SHIAC arbitration concerning the dispute over sales agreement and product liability</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B22D5BC" w14:textId="77777777" w:rsidR="001F7B5D" w:rsidRDefault="001F7B5D" w:rsidP="001F7B5D">
+    <w:p w14:paraId="43E709B8" w14:textId="77777777" w:rsidR="009C3549" w:rsidRDefault="009C3549" w:rsidP="009C3549">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001F7B5D">
+      <w:r w:rsidRPr="009C3549">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a leading European water treatment company and its PRC affiliate in a PRC litigation concerning the product liability</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0B1DBE03" w14:textId="77777777" w:rsidR="001F7B5D" w:rsidRDefault="001F7B5D" w:rsidP="001F7B5D">
+    <w:p w14:paraId="2A27DCB0" w14:textId="77777777" w:rsidR="009C3549" w:rsidRDefault="009C3549" w:rsidP="009C3549">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001F7B5D">
+      <w:r w:rsidRPr="009C3549">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a leading European petroleum company in an SHIAC arbitration concerning the dispute over the international sales of goods</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="783A7174" w14:textId="77777777" w:rsidR="001F7B5D" w:rsidRDefault="001F7B5D" w:rsidP="001F7B5D">
+    <w:p w14:paraId="40C1DC57" w14:textId="77777777" w:rsidR="009C3549" w:rsidRDefault="009C3549" w:rsidP="009C3549">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001F7B5D">
+      <w:r w:rsidRPr="009C3549">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a PRC hospital investment and management group in PRC litigations concerning the disputes over the transfer of the equities in the private hospitals</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F1A0440" w14:textId="77777777" w:rsidR="001F7B5D" w:rsidRDefault="001F7B5D" w:rsidP="001F7B5D">
+    <w:p w14:paraId="2D9B9A4B" w14:textId="77777777" w:rsidR="009C3549" w:rsidRDefault="009C3549" w:rsidP="009C3549">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001F7B5D">
+      <w:r w:rsidRPr="009C3549">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a leading PRC securities company in multiple PRC litigations concerning the misrepresentation in the A-share securities market</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F774118" w14:textId="77777777" w:rsidR="001F7B5D" w:rsidRDefault="001F7B5D" w:rsidP="001F7B5D">
+    <w:p w14:paraId="64B5F2F7" w14:textId="77777777" w:rsidR="009C3549" w:rsidRDefault="009C3549" w:rsidP="009C3549">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001F7B5D">
+      <w:r w:rsidRPr="009C3549">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a leading PRC securities company in multiple PRC litigations concerning the misrepresentation in the NEEQ securities market</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="53D2C144" w14:textId="77777777" w:rsidR="001F7B5D" w:rsidRDefault="001F7B5D" w:rsidP="001F7B5D">
+    <w:p w14:paraId="33D4EB0A" w14:textId="77777777" w:rsidR="009C3549" w:rsidRDefault="009C3549" w:rsidP="009C3549">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001F7B5D">
+      <w:r w:rsidRPr="009C3549">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a former actual controller and chairman of a PRC public company in a class action before the PRC court concerning the misrepresentation in the securities market</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0B35F630" w14:textId="77777777" w:rsidR="001F7B5D" w:rsidRDefault="001F7B5D" w:rsidP="001F7B5D">
+    <w:p w14:paraId="59FEBAA7" w14:textId="77777777" w:rsidR="009C3549" w:rsidRDefault="009C3549" w:rsidP="009C3549">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001F7B5D">
+      <w:r w:rsidRPr="009C3549">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a leading PRC state-owned bank in a PRC litigation concerning the default on the corporate bond issued in Hong Kong and the dispute over the guarantee agreement</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="32145B03" w14:textId="77777777" w:rsidR="001F7B5D" w:rsidRDefault="001F7B5D" w:rsidP="001F7B5D">
+    <w:p w14:paraId="439B6658" w14:textId="77777777" w:rsidR="009C3549" w:rsidRDefault="009C3549" w:rsidP="009C3549">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001F7B5D">
+      <w:r w:rsidRPr="009C3549">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a leading PRC securities company in PRC litigations concerning the disputes over the security pledge and repurchase agreement</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="17209A96" w14:textId="77777777" w:rsidR="001F7B5D" w:rsidRDefault="001F7B5D" w:rsidP="001F7B5D">
+    <w:p w14:paraId="5444F4E9" w14:textId="77777777" w:rsidR="009C3549" w:rsidRDefault="009C3549" w:rsidP="009C3549">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001F7B5D">
+      <w:r w:rsidRPr="009C3549">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a leading PRC state-owned mining company in a CIETAC arbitration concerning the dispute over the trade financing agreement and the enforcement of the winning award</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6452836B" w14:textId="77777777" w:rsidR="001F7B5D" w:rsidRDefault="001F7B5D" w:rsidP="001F7B5D">
+    <w:p w14:paraId="7EDE09AE" w14:textId="77777777" w:rsidR="009C3549" w:rsidRDefault="009C3549" w:rsidP="009C3549">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001F7B5D">
+      <w:r w:rsidRPr="009C3549">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a major European oil trade company in an SHIAC arbitration concerning the dispute over the international sales of goods</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="085814ED" w14:textId="77777777" w:rsidR="001F7B5D" w:rsidRDefault="001F7B5D" w:rsidP="001F7B5D">
+    <w:p w14:paraId="7F0A971B" w14:textId="77777777" w:rsidR="009C3549" w:rsidRDefault="009C3549" w:rsidP="009C3549">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001F7B5D">
+      <w:r w:rsidRPr="009C3549">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a leading air conditioner manufactures in a PRC litigation concerning the dispute over the joint venture agreement</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="68CDBBF6" w14:textId="77777777" w:rsidR="001F7B5D" w:rsidRDefault="001F7B5D" w:rsidP="001F7B5D">
+    <w:p w14:paraId="6190712A" w14:textId="77777777" w:rsidR="009C3549" w:rsidRDefault="009C3549" w:rsidP="009C3549">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001F7B5D">
+      <w:r w:rsidRPr="009C3549">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a leading PRC logistic company in an SHIAC arbitration concerning the disputes over the share purchase agreement and the valuation adjustment agreement</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="49585B3E" w14:textId="77777777" w:rsidR="001F7B5D" w:rsidRDefault="001F7B5D" w:rsidP="001F7B5D">
+    <w:p w14:paraId="0133947D" w14:textId="77777777" w:rsidR="009C3549" w:rsidRDefault="009C3549" w:rsidP="009C3549">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001F7B5D">
+      <w:r w:rsidRPr="009C3549">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a leading PRC state-owned asset management company in a PRC litigation concerning the dispute in relation to the ABS financial derivatives</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="44BEF8DC" w14:textId="77777777" w:rsidR="001F7B5D" w:rsidRDefault="001F7B5D" w:rsidP="001F7B5D">
+    <w:p w14:paraId="592A7F79" w14:textId="77777777" w:rsidR="009C3549" w:rsidRDefault="009C3549" w:rsidP="009C3549">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001F7B5D">
+      <w:r w:rsidRPr="009C3549">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Assisted a leading American melting, heating and welding equipment manufacturer in a PRC litigation concerning the dispute in relation to the false capital contribution</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="15DE0ECD" w14:textId="77777777" w:rsidR="001F7B5D" w:rsidRDefault="001F7B5D" w:rsidP="001F7B5D">
+    <w:p w14:paraId="6656217D" w14:textId="77777777" w:rsidR="009C3549" w:rsidRDefault="009C3549" w:rsidP="009C3549">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001F7B5D">
+      <w:r w:rsidRPr="009C3549">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Assisted a leading American textile company in handling an SIAC arbitration concerning the dispute over the joint venture contract, and represented the same in the recognition and enforcement of the SIAC award in China</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3FE8EA5D" w14:textId="77777777" w:rsidR="001F7B5D" w:rsidRDefault="001F7B5D" w:rsidP="001F7B5D">
+    <w:p w14:paraId="09B17C5D" w14:textId="77777777" w:rsidR="009C3549" w:rsidRDefault="009C3549" w:rsidP="009C3549">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001F7B5D">
+      <w:r w:rsidRPr="009C3549">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Assisted a leading Hong Kong real estate developer in handling various disputes concerning the development of a commercial complex in PRC, including the disputes over the fund and trust agreement, land expropriation, etc.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4230E05E" w14:textId="77777777" w:rsidR="001F7B5D" w:rsidRDefault="001F7B5D" w:rsidP="001F7B5D">
+    <w:p w14:paraId="3F7E5579" w14:textId="77777777" w:rsidR="009C3549" w:rsidRDefault="009C3549" w:rsidP="009C3549">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001F7B5D">
+      <w:r w:rsidRPr="009C3549">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Assisted a leading European petroleum company in handling the dispute with its Chinese partner over the joint venture contract, and assisted the same in handling a related Swiss arbitration proceeding</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A0D717A" w14:textId="77777777" w:rsidR="001F7B5D" w:rsidRDefault="001F7B5D" w:rsidP="001F7B5D">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="001F7B5D">
+    <w:p w14:paraId="08D7D579" w14:textId="77777777" w:rsidR="009C3549" w:rsidRDefault="009C3549" w:rsidP="009C3549">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C3549">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Compliance and Corporate Crime</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="44D328CD" w14:textId="77777777" w:rsidR="001F7B5D" w:rsidRDefault="001F7B5D" w:rsidP="001F7B5D">
+    <w:p w14:paraId="5F2872A2" w14:textId="77777777" w:rsidR="009C3549" w:rsidRDefault="009C3549" w:rsidP="009C3549">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001F7B5D">
+      <w:r w:rsidRPr="009C3549">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a world major food company in both the administrative and criminal investigation by the PRC food and drug administration and public security bureau in relation to the foods safety issues</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B9FC426" w14:textId="77777777" w:rsidR="001F7B5D" w:rsidRDefault="001F7B5D" w:rsidP="001F7B5D">
+    <w:p w14:paraId="6CD9E299" w14:textId="77777777" w:rsidR="009C3549" w:rsidRDefault="009C3549" w:rsidP="009C3549">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001F7B5D">
+      <w:r w:rsidRPr="009C3549">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a world leading medical device company in an administrative investigation concerning the advertisement law violation in the PRC</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="03F89494" w14:textId="77777777" w:rsidR="001F7B5D" w:rsidRDefault="001F7B5D" w:rsidP="001F7B5D">
+    <w:p w14:paraId="5039383D" w14:textId="77777777" w:rsidR="009C3549" w:rsidRDefault="009C3549" w:rsidP="009C3549">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001F7B5D">
+      <w:r w:rsidRPr="009C3549">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a world leading material supplier in an administrative investigation concerning the product quality and advertisement law violation in the PRC</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5BD4F0C7" w14:textId="77777777" w:rsidR="001F7B5D" w:rsidRDefault="001F7B5D" w:rsidP="001F7B5D">
+    <w:p w14:paraId="7B58BD89" w14:textId="77777777" w:rsidR="009C3549" w:rsidRDefault="009C3549" w:rsidP="009C3549">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001F7B5D">
+      <w:r w:rsidRPr="009C3549">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a world leading water treatment company in an administrative investigation concerning the soil pollution in the PRC</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="430B2791" w14:textId="77777777" w:rsidR="001F7B5D" w:rsidRDefault="001F7B5D" w:rsidP="001F7B5D">
+    <w:p w14:paraId="19F335C0" w14:textId="77777777" w:rsidR="009C3549" w:rsidRDefault="009C3549" w:rsidP="009C3549">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001F7B5D">
+      <w:r w:rsidRPr="009C3549">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a world leading entertainment technology company in a criminal case involving smuggling</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="11A4B12C" w14:textId="77777777" w:rsidR="001F7B5D" w:rsidRDefault="001F7B5D" w:rsidP="001F7B5D">
+    <w:p w14:paraId="54BF14C4" w14:textId="77777777" w:rsidR="009C3549" w:rsidRDefault="009C3549" w:rsidP="009C3549">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001F7B5D">
+      <w:r w:rsidRPr="009C3549">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a Sino-US joint-established real estate development and management company in a criminal case involving the embezzlement and private bribery committed by its executive</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="141C4F2B" w14:textId="77777777" w:rsidR="001F7B5D" w:rsidRDefault="001F7B5D" w:rsidP="001F7B5D">
+    <w:p w14:paraId="3CBF7005" w14:textId="77777777" w:rsidR="009C3549" w:rsidRDefault="009C3549" w:rsidP="009C3549">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001F7B5D">
+      <w:r w:rsidRPr="009C3549">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a major Sino-US joint-established security company in a criminal case involving the embezzlement and private bribery committed by its former executive</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1E9AD1B8" w14:textId="77777777" w:rsidR="001F7B5D" w:rsidRDefault="001F7B5D" w:rsidP="001F7B5D">
+    <w:p w14:paraId="78C3AAF8" w14:textId="77777777" w:rsidR="009C3549" w:rsidRDefault="009C3549" w:rsidP="009C3549">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001F7B5D">
+      <w:r w:rsidRPr="009C3549">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented foreign suspects in the PRC criminal proceedings involving various personal offences</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4108632B" w14:textId="77777777" w:rsidR="001F7B5D" w:rsidRDefault="001F7B5D" w:rsidP="001F7B5D">
+    <w:p w14:paraId="11CADBDC" w14:textId="77777777" w:rsidR="009C3549" w:rsidRDefault="009C3549" w:rsidP="009C3549">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001F7B5D">
+      <w:r w:rsidRPr="009C3549">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented an American major catalyst company in an internal investigation involving anti-corruption and unfair competition</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0BD2FDA7" w14:textId="77777777" w:rsidR="001F7B5D" w:rsidRDefault="001F7B5D" w:rsidP="001F7B5D">
+    <w:p w14:paraId="09B63FC5" w14:textId="77777777" w:rsidR="009C3549" w:rsidRDefault="009C3549" w:rsidP="009C3549">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001F7B5D">
+      <w:r w:rsidRPr="009C3549">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a world leading energy company in a criminal case involving the smuggling of solid wastes</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="089A3077" w14:textId="77777777" w:rsidR="001F7B5D" w:rsidRDefault="001F7B5D" w:rsidP="001F7B5D">
+    <w:p w14:paraId="1F835CC4" w14:textId="77777777" w:rsidR="009C3549" w:rsidRDefault="009C3549" w:rsidP="009C3549">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001F7B5D">
+      <w:r w:rsidRPr="009C3549">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Assisted a NASDAQ-listed company to conduct an internal investigation onto the financial fraud alleged by a short report, and to prepare an investigation report to the SEC to clarify the allegations</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="198F82AB" w14:textId="77777777" w:rsidR="001F7B5D" w:rsidRDefault="001F7B5D" w:rsidP="001F7B5D">
+    <w:p w14:paraId="2AE9A9FE" w14:textId="77777777" w:rsidR="009C3549" w:rsidRDefault="009C3549" w:rsidP="009C3549">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="41"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001F7B5D">
+      <w:r w:rsidRPr="009C3549">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Assisted a world leading medical device company in handling the administrative enforcement for the violation of the advertisement law</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="38F81835" w14:textId="77777777" w:rsidR="001F7B5D" w:rsidRDefault="001F7B5D" w:rsidP="001F7B5D">
+    <w:p w14:paraId="18639184" w14:textId="77777777" w:rsidR="009C3549" w:rsidRDefault="009C3549" w:rsidP="009C3549">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="42"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001F7B5D">
+      <w:r w:rsidRPr="009C3549">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Assisted an American leading pharmaceutical company in handling the government enforcement involving commercial bribery</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1533D99C" w14:textId="77777777" w:rsidR="001F7B5D" w:rsidRDefault="001F7B5D" w:rsidP="001F7B5D">
+    <w:p w14:paraId="562E661C" w14:textId="77777777" w:rsidR="009C3549" w:rsidRDefault="009C3549" w:rsidP="009C3549">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="43"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001F7B5D">
+      <w:r w:rsidRPr="009C3549">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Assisted an European leading marine parts manufacturer to conduct an internal investigation on corruption issues in China and to handle the FCPA investigation</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="47133350" w14:textId="77777777" w:rsidR="001F7B5D" w:rsidRDefault="001F7B5D" w:rsidP="001F7B5D">
+    <w:p w14:paraId="08FC5446" w14:textId="77777777" w:rsidR="009C3549" w:rsidRDefault="009C3549" w:rsidP="009C3549">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="44"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001F7B5D">
+      <w:r w:rsidRPr="009C3549">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Assisted a world leading telecommunication company to conduct an internal investigation on corruption and fraud issues in its joint venture in China</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D21D0A6" w14:textId="77777777" w:rsidR="001F7B5D" w:rsidRDefault="001F7B5D" w:rsidP="001F7B5D">
+    <w:p w14:paraId="47A64925" w14:textId="77777777" w:rsidR="009C3549" w:rsidRDefault="009C3549" w:rsidP="009C3549">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="45"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001F7B5D">
+      <w:r w:rsidRPr="009C3549">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Assisted an American leading thermal treatment technology company to conduct the internal investigation on corruption and fraud issues and to handle the FCPA investigation</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4AD74B98" w14:textId="77777777" w:rsidR="001F7B5D" w:rsidRDefault="001F7B5D" w:rsidP="001F7B5D">
+    <w:p w14:paraId="5C506E6A" w14:textId="77777777" w:rsidR="009C3549" w:rsidRDefault="009C3549" w:rsidP="009C3549">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001F7B5D">
+      <w:r w:rsidRPr="009C3549">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Education</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="60A14667" w14:textId="77777777" w:rsidR="001F7B5D" w:rsidRDefault="001F7B5D" w:rsidP="001F7B5D">
+    <w:p w14:paraId="6E344109" w14:textId="77777777" w:rsidR="009C3549" w:rsidRDefault="009C3549" w:rsidP="009C3549">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="46"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001F7B5D">
+      <w:r w:rsidRPr="009C3549">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Shanghai Jiaotong University, B.S., 2004</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="57F4B73A" w14:textId="77777777" w:rsidR="001F7B5D" w:rsidRDefault="001F7B5D" w:rsidP="001F7B5D">
+    <w:p w14:paraId="5F13337B" w14:textId="77777777" w:rsidR="009C3549" w:rsidRDefault="009C3549" w:rsidP="009C3549">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="47"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001F7B5D">
+      <w:r w:rsidRPr="009C3549">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>East China University of Political Science and Law, Minor in Law, 2004</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="06626774" w14:textId="77777777" w:rsidR="001F7B5D" w:rsidRDefault="001F7B5D" w:rsidP="001F7B5D">
+    <w:p w14:paraId="70DC40E0" w14:textId="77777777" w:rsidR="009C3549" w:rsidRDefault="009C3549" w:rsidP="009C3549">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="48"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001F7B5D">
+      <w:r w:rsidRPr="009C3549">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>East China University of Political Science and Law, LL.M, 2007</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="44445C44" w14:textId="77777777" w:rsidR="001F7B5D" w:rsidRDefault="001F7B5D" w:rsidP="001F7B5D">
+    <w:p w14:paraId="2BAF8608" w14:textId="77777777" w:rsidR="009C3549" w:rsidRDefault="009C3549" w:rsidP="009C3549">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="49"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001F7B5D">
+      <w:r w:rsidRPr="009C3549">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Chicago-Kent College of Law, LL.M, 2012</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="417A20BC" w14:textId="77777777" w:rsidR="001F7B5D" w:rsidRDefault="001F7B5D" w:rsidP="001F7B5D">
+    <w:p w14:paraId="17F14970" w14:textId="77777777" w:rsidR="009C3549" w:rsidRDefault="009C3549" w:rsidP="009C3549">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001F7B5D">
+      <w:r w:rsidRPr="009C3549">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Professional Qualification</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="48BC3E3E" w14:textId="77777777" w:rsidR="001F7B5D" w:rsidRDefault="001F7B5D" w:rsidP="001F7B5D">
+    <w:p w14:paraId="0A147E7A" w14:textId="77777777" w:rsidR="009C3549" w:rsidRDefault="009C3549" w:rsidP="009C3549">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="50"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001F7B5D">
+      <w:r w:rsidRPr="009C3549">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Admitted to practice in the PRC</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3DB6CA34" w14:textId="77777777" w:rsidR="001F7B5D" w:rsidRDefault="001F7B5D" w:rsidP="001F7B5D">
+    <w:p w14:paraId="006B5D3B" w14:textId="77777777" w:rsidR="009C3549" w:rsidRDefault="009C3549" w:rsidP="009C3549">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="51"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001F7B5D">
+      <w:r w:rsidRPr="009C3549">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Admitted to practice New York</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3635EBAB" w14:textId="77777777" w:rsidR="001F7B5D" w:rsidRDefault="001F7B5D" w:rsidP="001F7B5D">
+    <w:p w14:paraId="74FE26E0" w14:textId="77777777" w:rsidR="009C3549" w:rsidRDefault="009C3549" w:rsidP="009C3549">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001F7B5D">
+      <w:r w:rsidRPr="009C3549">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Professional Background</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1B83A3D0" w14:textId="77777777" w:rsidR="001F7B5D" w:rsidRDefault="001F7B5D" w:rsidP="001F7B5D">
+    <w:p w14:paraId="42E04241" w14:textId="77777777" w:rsidR="009C3549" w:rsidRDefault="009C3549" w:rsidP="009C3549">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="52"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001F7B5D">
+      <w:r w:rsidRPr="009C3549">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Mr. Fu joined Fangda in 2016.  Before joining the firm, he worked at several major domestic and international firms starting from 2007. He has extensive experience in handling domestic and international disputes, government enforcement, and corporate and white-collar crimes.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="54BA4EA8" w14:textId="77777777" w:rsidR="001F7B5D" w:rsidRDefault="001F7B5D" w:rsidP="001F7B5D">
+    <w:p w14:paraId="569D595A" w14:textId="77777777" w:rsidR="009C3549" w:rsidRDefault="009C3549" w:rsidP="009C3549">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001F7B5D">
+      <w:r w:rsidRPr="009C3549">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>OTHER INFORMATION</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3BB0028A" w14:textId="77777777" w:rsidR="001F7B5D" w:rsidRDefault="001F7B5D" w:rsidP="001F7B5D">
+    <w:p w14:paraId="08F29982" w14:textId="77777777" w:rsidR="009C3549" w:rsidRDefault="009C3549" w:rsidP="009C3549">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001F7B5D">
+      <w:r w:rsidRPr="009C3549">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Professional Affiliations</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5567FC3C" w14:textId="3E3AF1F0" w:rsidR="00686369" w:rsidRPr="001F7B5D" w:rsidRDefault="001F7B5D" w:rsidP="001F7B5D">
+    <w:p w14:paraId="5567FC3C" w14:textId="055ADF39" w:rsidR="00686369" w:rsidRPr="009C3549" w:rsidRDefault="009C3549" w:rsidP="009C3549">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="53"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001F7B5D">
+      <w:r w:rsidRPr="009C3549">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Mr. Fu is on the panel of Shanghai Arbitration Commission</w:t>
       </w:r>
-      <w:r w:rsidRPr="001F7B5D">
+      <w:r w:rsidRPr="009C3549">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="001F7B5D">
+      <w:r w:rsidRPr="009C3549">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">s arbitrators. </w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00686369" w:rsidRPr="001F7B5D" w:rsidSect="002D0826">
+    <w:sectPr w:rsidR="00686369" w:rsidRPr="009C3549" w:rsidSect="002D0826">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1797" w:bottom="1440" w:left="1797" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="3584D350" w14:textId="77777777" w:rsidR="004167EC" w:rsidRDefault="004167EC" w:rsidP="00F57734">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="2493FDE5" w14:textId="77777777" w:rsidR="004167EC" w:rsidRDefault="004167EC" w:rsidP="00F57734">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -2026,1320 +2026,1320 @@
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="00B07B4A"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="283AA558"/>
+    <w:nsid w:val="04450A26"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="146485A6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="00C6676E"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="C98ED29E"/>
+    <w:nsid w:val="0A395DF2"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="CE90FD06"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="01001B28"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="6A4A23C4"/>
+    <w:nsid w:val="0A650891"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="2794C2C8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="015E1C4B"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="4552DEEE"/>
+    <w:nsid w:val="0B9B6CB2"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="0B9A52B8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="02F53140"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="D5C215CC"/>
+    <w:nsid w:val="0F5275FC"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="75A22958"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="032D03E9"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="ECBED462"/>
+    <w:nsid w:val="11121345"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="81540E14"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="13071818"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="301AE064"/>
+    <w:nsid w:val="155805F3"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="603A2E02"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1A586738"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="C0667AC0"/>
+    <w:nsid w:val="168C1C31"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="D3563AB0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1B887813"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="ECBED462"/>
+    <w:nsid w:val="17F4221E"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="156E7E40"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1BD74BE0"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="90BE3570"/>
+    <w:nsid w:val="1C534706"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="E0F0F1F6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1D11579A"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="0ADC1942"/>
+    <w:nsid w:val="245634C1"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="B7D4E31A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="23BD5172"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="A3B2706A"/>
+    <w:nsid w:val="24D40BD6"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="8B88895C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="28987B46"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="909AC9AE"/>
+    <w:nsid w:val="25EA3656"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="0C069F26"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="294E512B"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="A1A6D4F8"/>
+    <w:nsid w:val="27FE6A27"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="F9608B90"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2B785FF3"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="27ECE320"/>
+    <w:nsid w:val="2D694E18"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="255238B0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2C254592"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="5C76AD16"/>
+    <w:nsid w:val="30CC40C6"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="98986C9A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2E9D6A88"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="91D41F9E"/>
+    <w:nsid w:val="391A66FD"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="3B26AD2A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="32E11800"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="D48A390E"/>
+    <w:nsid w:val="396E7F62"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="BDCAA122"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="358747CF"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="23445BE4"/>
+    <w:nsid w:val="3BD64595"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="567C3C04"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="37E219FD"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="A4A0364E"/>
+    <w:nsid w:val="40542357"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="3394FF88"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="394426BD"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="D160F2BA"/>
+    <w:nsid w:val="4455377A"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="A654783A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3AD94A1F"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="5C36FA02"/>
+    <w:nsid w:val="44BE5DC2"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="37DAF0D8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3D1F0C11"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="5DFE381A"/>
+    <w:nsid w:val="46D778BC"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="BA6E7FBC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="40D5640A"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="B8DE9B58"/>
+    <w:nsid w:val="46F61926"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="D2F6A2CA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="412D10C4"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="D3CE12A2"/>
+    <w:nsid w:val="475254C3"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="7148350A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="428C3379"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="529C9CE4"/>
+    <w:nsid w:val="4828670C"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="C526DE34"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="47A30559"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="A3E04808"/>
+    <w:nsid w:val="49AA4095"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="146485A6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4AFB34A8"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="4B4AC97E"/>
+    <w:nsid w:val="49E21806"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="A178FC7C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4C047DB4"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="70E22C18"/>
+    <w:nsid w:val="4C46568C"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="22CC3670"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4CA7602B"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="CC9E6D30"/>
+    <w:nsid w:val="505F0CC6"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="743ED56E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4D2D7719"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="1E202C9A"/>
+    <w:nsid w:val="524C7434"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="AD6A50DC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4D8941E5"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="F37A48D6"/>
+    <w:nsid w:val="54021C39"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="7500235A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="51EA430E"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="20D04688"/>
+    <w:nsid w:val="5842192F"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="791CA7D8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="52AB40B0"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="47226054"/>
+    <w:nsid w:val="5D2408CD"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="670007AC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="581442DC"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="649AC338"/>
+    <w:nsid w:val="5DAB2670"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="C45C81A0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="58395D55"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="4B26797E"/>
+    <w:nsid w:val="5FEF2E91"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="FEAC979E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5C0B574D"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="DFF09DFA"/>
+    <w:nsid w:val="60C83343"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="7CA0A122"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5D8B6871"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="E40E76E2"/>
+    <w:nsid w:val="61507A51"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="341A48EA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="60600F85"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="237A67B4"/>
+    <w:nsid w:val="61C755B2"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="53C4DD6E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="642765E4"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="AB6CEB04"/>
+    <w:nsid w:val="627037E9"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="6FB4C048"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="652A3EC6"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="13CA8BC8"/>
+    <w:nsid w:val="64B06F6A"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="18ACDDE0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="65C50DB2"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="E912FAA6"/>
+    <w:nsid w:val="64F14A90"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="B7D27F28"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="69C21844"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="A91AB97E"/>
+    <w:nsid w:val="65DB3D8C"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="912CE080"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="43" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6A005538"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="9594E3C8"/>
+    <w:nsid w:val="66146919"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="FDBA7B66"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="44" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6BFE4226"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="D646BD26"/>
+    <w:nsid w:val="6BBE3629"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="AB44F64E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="45" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="71B6208A"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="5E742580"/>
+    <w:nsid w:val="6D6D437E"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="7B167BC4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="46" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="72057076"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="A3F2264E"/>
+    <w:nsid w:val="6E201BB3"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="4068491E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="47" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="72242D04"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="5CF472E2"/>
+    <w:nsid w:val="71824F58"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="60003DE4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="48" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="79004B05"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="0054D3C2"/>
+    <w:nsid w:val="73D0434F"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="3D3C8D62"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="49" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="79B447A9"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="BA004A34"/>
+    <w:nsid w:val="73DB6ABD"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="93FEFADC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="50" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7BEF44CA"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="2654D238"/>
+    <w:nsid w:val="75953515"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="760C36B2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="51" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7D545765"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="11ECE84E"/>
+    <w:nsid w:val="775D01B6"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="2F62199A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="52" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7DA60D0F"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="741268D6"/>
+    <w:nsid w:val="7FC905BC"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="4D6EE0B2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
-    <w:abstractNumId w:val="50"/>
+    <w:abstractNumId w:val="32"/>
   </w:num>
   <w:num w:numId="2">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="35"/>
+  </w:num>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="36"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="52"/>
+  </w:num>
+  <w:num w:numId="11">
+    <w:abstractNumId w:val="41"/>
+  </w:num>
+  <w:num w:numId="12">
+    <w:abstractNumId w:val="34"/>
+  </w:num>
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="14">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="15">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="16">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="17">
     <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="3">
-[...2 lines deleted...]
-  <w:num w:numId="4">
+  <w:num w:numId="18">
+    <w:abstractNumId w:val="49"/>
+  </w:num>
+  <w:num w:numId="19">
     <w:abstractNumId w:val="19"/>
   </w:num>
-  <w:num w:numId="5">
-[...11 lines deleted...]
-  <w:num w:numId="9">
+  <w:num w:numId="20">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="21">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="10">
-[...2 lines deleted...]
-  <w:num w:numId="11">
+  <w:num w:numId="22">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="23">
+    <w:abstractNumId w:val="47"/>
+  </w:num>
+  <w:num w:numId="24">
+    <w:abstractNumId w:val="44"/>
+  </w:num>
+  <w:num w:numId="25">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="26">
+    <w:abstractNumId w:val="33"/>
+  </w:num>
+  <w:num w:numId="27">
+    <w:abstractNumId w:val="39"/>
+  </w:num>
+  <w:num w:numId="28">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="12">
+  <w:num w:numId="29">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="30">
     <w:abstractNumId w:val="16"/>
   </w:num>
-  <w:num w:numId="13">
-[...26 lines deleted...]
-  <w:num w:numId="22">
+  <w:num w:numId="31">
     <w:abstractNumId w:val="45"/>
   </w:num>
-  <w:num w:numId="23">
-[...25 lines deleted...]
-  </w:num>
   <w:num w:numId="32">
-    <w:abstractNumId w:val="34"/>
+    <w:abstractNumId w:val="29"/>
   </w:num>
   <w:num w:numId="33">
-    <w:abstractNumId w:val="47"/>
+    <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="34">
-    <w:abstractNumId w:val="32"/>
+    <w:abstractNumId w:val="48"/>
   </w:num>
   <w:num w:numId="35">
-    <w:abstractNumId w:val="13"/>
+    <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="36">
-    <w:abstractNumId w:val="44"/>
+    <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="37">
-    <w:abstractNumId w:val="52"/>
+    <w:abstractNumId w:val="40"/>
   </w:num>
   <w:num w:numId="38">
-    <w:abstractNumId w:val="17"/>
+    <w:abstractNumId w:val="25"/>
   </w:num>
   <w:num w:numId="39">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="40">
-    <w:abstractNumId w:val="29"/>
+    <w:abstractNumId w:val="51"/>
   </w:num>
   <w:num w:numId="41">
-    <w:abstractNumId w:val="15"/>
+    <w:abstractNumId w:val="20"/>
   </w:num>
   <w:num w:numId="42">
+    <w:abstractNumId w:val="46"/>
+  </w:num>
+  <w:num w:numId="43">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="44">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="45">
+    <w:abstractNumId w:val="38"/>
+  </w:num>
+  <w:num w:numId="46">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="47">
+    <w:abstractNumId w:val="43"/>
+  </w:num>
+  <w:num w:numId="48">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="49">
+    <w:abstractNumId w:val="50"/>
+  </w:num>
+  <w:num w:numId="50">
+    <w:abstractNumId w:val="37"/>
+  </w:num>
+  <w:num w:numId="51">
     <w:abstractNumId w:val="42"/>
   </w:num>
-  <w:num w:numId="43">
-[...25 lines deleted...]
-  </w:num>
   <w:num w:numId="52">
-    <w:abstractNumId w:val="5"/>
+    <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="53">
-    <w:abstractNumId w:val="8"/>
+    <w:abstractNumId w:val="26"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="53"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
@@ -3356,51 +3356,50 @@
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00E418B1"/>
     <w:rsid w:val="000275A2"/>
     <w:rsid w:val="00065FAA"/>
     <w:rsid w:val="00066F39"/>
     <w:rsid w:val="00083426"/>
     <w:rsid w:val="0008435A"/>
     <w:rsid w:val="000C5325"/>
     <w:rsid w:val="000E0C86"/>
     <w:rsid w:val="00117159"/>
     <w:rsid w:val="00130740"/>
     <w:rsid w:val="0013186C"/>
     <w:rsid w:val="0013719D"/>
     <w:rsid w:val="0014231B"/>
     <w:rsid w:val="001526EA"/>
     <w:rsid w:val="00153488"/>
     <w:rsid w:val="0018186F"/>
     <w:rsid w:val="00191736"/>
     <w:rsid w:val="001C7F4F"/>
     <w:rsid w:val="001F7789"/>
-    <w:rsid w:val="001F7B5D"/>
     <w:rsid w:val="00211603"/>
     <w:rsid w:val="00223B3F"/>
     <w:rsid w:val="0022458A"/>
     <w:rsid w:val="00230A13"/>
     <w:rsid w:val="00232FF3"/>
     <w:rsid w:val="002375A9"/>
     <w:rsid w:val="00253EDA"/>
     <w:rsid w:val="00283DAB"/>
     <w:rsid w:val="002932C9"/>
     <w:rsid w:val="002A35FF"/>
     <w:rsid w:val="002A4932"/>
     <w:rsid w:val="002B1F71"/>
     <w:rsid w:val="002D0826"/>
     <w:rsid w:val="0031673D"/>
     <w:rsid w:val="0034020A"/>
     <w:rsid w:val="0034029C"/>
     <w:rsid w:val="00351712"/>
     <w:rsid w:val="00353486"/>
     <w:rsid w:val="0036384C"/>
     <w:rsid w:val="00370676"/>
     <w:rsid w:val="00396678"/>
     <w:rsid w:val="003B4410"/>
     <w:rsid w:val="003D196D"/>
     <w:rsid w:val="003D355E"/>
     <w:rsid w:val="00403EDB"/>
@@ -3441,50 +3440,51 @@
     <w:rsid w:val="008212A9"/>
     <w:rsid w:val="008341FB"/>
     <w:rsid w:val="008717CA"/>
     <w:rsid w:val="00873A63"/>
     <w:rsid w:val="0089209E"/>
     <w:rsid w:val="00893CAF"/>
     <w:rsid w:val="008A40E2"/>
     <w:rsid w:val="008A48BF"/>
     <w:rsid w:val="008D77E9"/>
     <w:rsid w:val="008E5C09"/>
     <w:rsid w:val="008E73CE"/>
     <w:rsid w:val="008E7B5D"/>
     <w:rsid w:val="00901636"/>
     <w:rsid w:val="009038C0"/>
     <w:rsid w:val="009073A3"/>
     <w:rsid w:val="00917307"/>
     <w:rsid w:val="00925E12"/>
     <w:rsid w:val="00930511"/>
     <w:rsid w:val="00936370"/>
     <w:rsid w:val="0094376B"/>
     <w:rsid w:val="009465FB"/>
     <w:rsid w:val="0095781F"/>
     <w:rsid w:val="009A4D0D"/>
     <w:rsid w:val="009A711A"/>
     <w:rsid w:val="009B27AE"/>
+    <w:rsid w:val="009C3549"/>
     <w:rsid w:val="009D6108"/>
     <w:rsid w:val="009E20C4"/>
     <w:rsid w:val="00A002B6"/>
     <w:rsid w:val="00A1252B"/>
     <w:rsid w:val="00A1585C"/>
     <w:rsid w:val="00A41685"/>
     <w:rsid w:val="00A64BF0"/>
     <w:rsid w:val="00A81B38"/>
     <w:rsid w:val="00B05840"/>
     <w:rsid w:val="00B37E04"/>
     <w:rsid w:val="00B557D1"/>
     <w:rsid w:val="00B62E87"/>
     <w:rsid w:val="00B670A2"/>
     <w:rsid w:val="00B86E39"/>
     <w:rsid w:val="00BB071E"/>
     <w:rsid w:val="00BB2601"/>
     <w:rsid w:val="00C0316A"/>
     <w:rsid w:val="00C24D79"/>
     <w:rsid w:val="00CD0348"/>
     <w:rsid w:val="00CF1C9C"/>
     <w:rsid w:val="00D1552C"/>
     <w:rsid w:val="00D2284D"/>
     <w:rsid w:val="00D45AF6"/>
     <w:rsid w:val="00D632AE"/>
     <w:rsid w:val="00D925CA"/>
@@ -4574,61 +4574,61 @@
     <w:rsid w:val="00F57734"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af4">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0065437B"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af5">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="001F7B5D"/>
+    <w:rsid w:val="009C3549"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af6">
     <w:name w:val="正文文本 字符"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="af5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="001F7B5D"/>
+    <w:rsid w:val="009C3549"/>
     <w:rPr>
       <w:sz w:val="21"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 主题​​">
@@ -4912,51 +4912,51 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FF1C5FDD-D4EC-40D0-B4D1-B9C1FD1456F8}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2E9D72D6-9946-4940-82E1-BCDE6C8783AD}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>1153</Words>
   <Characters>6573</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>54</Lines>
   <Paragraphs>15</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>7711</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>