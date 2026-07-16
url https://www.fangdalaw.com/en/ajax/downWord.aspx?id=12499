--- v0 (2026-05-17)
+++ v1 (2026-07-16)
@@ -36,189 +36,189 @@
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5485"/>
         <w:gridCol w:w="2836"/>
       </w:tblGrid>
       <w:tr w:rsidR="0049405C" w:rsidRPr="00C24D79" w14:paraId="76EB2C64" w14:textId="77777777" w:rsidTr="00E70303">
         <w:trPr>
           <w:trHeight w:val="3267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5485" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="271D78"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C4F11E8" w14:textId="59F4670A" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="009B7FCE" w:rsidP="009B7FCE">
+          <w:p w14:paraId="2C4F11E8" w14:textId="31F65E12" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00BC65C9" w:rsidP="00BC65C9">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="xingming"/>
             <w:bookmarkStart w:id="1" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="1"/>
-            <w:r w:rsidRPr="009B7FCE">
+            <w:r w:rsidRPr="00BC65C9">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>ERIC DENG</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
-          <w:p w14:paraId="706EB16B" w14:textId="1021E18C" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="009B7FCE" w:rsidP="009B7FCE">
+          <w:p w14:paraId="706EB16B" w14:textId="53839AC6" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00BC65C9" w:rsidP="00BC65C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="didian"/>
-            <w:r w:rsidRPr="009B7FCE">
+            <w:r w:rsidRPr="00BC65C9">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Counsel</w:t>
             </w:r>
-            <w:r w:rsidRPr="009B7FCE">
+            <w:r w:rsidRPr="00BC65C9">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>·</w:t>
             </w:r>
-            <w:r w:rsidRPr="009B7FCE">
+            <w:r w:rsidRPr="00BC65C9">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Beijing</w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
-          <w:p w14:paraId="6199424A" w14:textId="7ED67572" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="009B7FCE" w:rsidP="009B7FCE">
+          <w:p w14:paraId="6199424A" w14:textId="7AD58DA5" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00BC65C9" w:rsidP="00BC65C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="dianhua"/>
-            <w:r w:rsidRPr="009B7FCE">
+            <w:r w:rsidRPr="00BC65C9">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">+86 10 5769 5705 </w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
-          <w:p w14:paraId="4F910ACA" w14:textId="0464A276" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="009B7FCE" w:rsidP="009B7FCE">
+          <w:p w14:paraId="4F910ACA" w14:textId="6DA7EC79" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00BC65C9" w:rsidP="00BC65C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="youxiang"/>
-            <w:r w:rsidRPr="009B7FCE">
+            <w:r w:rsidRPr="00BC65C9">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>eric.deng@fangdalaw.com</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="22DBA835" w14:textId="677EAC48" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00F96E7C" w:rsidP="00860F89">
             <w:pPr>
               <w:ind w:leftChars="-52" w:left="-109"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C24D79">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:color w:val="545551"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D24C6CB" w14:textId="0569869E" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="009B7FCE" w:rsidP="002932C9">
+          <w:p w14:paraId="2D24C6CB" w14:textId="0AF0B4EF" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00BC65C9" w:rsidP="002932C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="tupian"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3C5E1432" wp14:editId="6620AFE8">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4F59DD5C" wp14:editId="013A27B2">
                   <wp:extent cx="1651000" cy="2142519"/>
                   <wp:effectExtent l="0" t="0" r="6350" b="0"/>
                   <wp:docPr id="1" name="图片 1"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
@@ -258,66 +258,66 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C063291" w14:textId="5DC9D94D" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="002375A9" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C24D79">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>PRACTICE AREAS</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C1ACACA" w14:textId="23B928B7" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="009B7FCE" w:rsidP="007177F3">
+          <w:p w14:paraId="3C1ACACA" w14:textId="5E27CFC6" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="00BC65C9" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="zhiyelingyu"/>
-            <w:r w:rsidRPr="009B7FCE">
+            <w:r w:rsidRPr="00BC65C9">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
-              <w:t xml:space="preserve">MR. DENG SPECIALIZES IN COMMERCIAL LITIGATION AND ARBITRATION, PARTICULARLY IN DISPUTES RELATED TO CORPORATE AND EQUITY INVESTMENT, FINANCE, INTERNATIONAL CONSTRUCTION PROJECTS, COMMERCIAL CONTRACTS, TORTS AND UNFAIR COMPETITION. </w:t>
+              <w:t>MR. DENG SPECIALIZES IN COMMERCIAL LITIGATION, ARBITRATION AND MEDIATION, PARTICULARLY IN DISPUTES RELATED TO CORPORATE AND EQUITY INVESTMENT, FINANCE, INTERNATIONAL CONSTRUCTION PROJECTS, COMMERCIAL CONTRACTS, TORTS AND UNFAIR COMPETITION.</w:t>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F19AE4C" w14:textId="19A41B01" w:rsidR="00451233" w:rsidRPr="00C24D79" w:rsidRDefault="00F80A79" w:rsidP="00DA428A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C24D79">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
           <w:noProof/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251663360" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2B83D51B" wp14:editId="64750D99">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>-79040</wp:posOffset>
@@ -371,51 +371,51 @@
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:roundrect w14:anchorId="053823F2" id="圆角矩形 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:-6.2pt;margin-top:-12.6pt;width:4.55pt;height:3.6pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDc1SqFegIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2yAQfp+0/wHxvtqO+mON4lRRqk6T&#10;qrZqO/WZYIiRMMeAxMn++h3gOG1X7WHaCwbu7ru7z98xu9p1mmyF8wpMTauTkhJhODTKrGv64/nm&#10;y1dKfGCmYRqMqOleeHo1//xp1tupmEALuhGOIIjx097WtA3BTovC81Z0zJ+AFQaNElzHAh7dumgc&#10;6xG908WkLM+LHlxjHXDhPd5eZyOdJ3wpBQ/3UnoRiK4p1hbS6tK6imsxn7Hp2jHbKj6Uwf6hio4p&#10;g0lHqGsWGNk49QdUp7gDDzKccOgKkFJxkXrAbqryXTdPLbMi9YLkeDvS5P8fLL/bPtkHhzT01k89&#10;bmMXO+m6+MX6yC6RtR/JErtAOF6eXZyXyChHy+nZRXUZqSyOodb58E1AR+Kmpg42pnnE35FYYttb&#10;H7L/wS+m86BVc6O0TocoAbHUjmwZ/rzVuhoyvPHSJvoaiFEZMN4Ux2bSLuy1iH7aPApJVIPlT1Ih&#10;SWfHJIxzYUKVTS1rRM5dnZXYaoYfI1K3CTAiS8w/Yg8Abxs4YGeYwT+GiiTTMbj8W2E5eIxImcGE&#10;MbhTBtxHABq7GjJn/wNJmZrI0gqa/YMjDvKQeMtvFP67W+bDA3M4Ffi3cdLDPS5SQ19TGHaUtOB+&#10;fXQf/VGsaKWkxymrqf+5YU5Qor8blPFldXoaxzIdUEYTPLjXltVri9l0S0AtVPimWJ620T/ow1Y6&#10;6F7wQVjErGhihmPumvLgDodlyNOPTwoXi0Vyw1G0LNyaJ8sjeGQ1yvJ598KcHQQcUPd3cJhINn0n&#10;4ewbIw0sNgGkSvo+8jrwjWOchDM8OfGdeH1OXseHcf4bAAD//wMAUEsDBBQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NT8JAEL2b+B82Y+KtbCliSOmWGIgkKBdQPC/d&#10;sW3cna3dBeq/dzjpZTKT9+Z9FIvBWXHGPrSeFIxHKQikypuWagXvb8/JDESImoy2nlDBDwZYlLc3&#10;hc6Nv9AOz/tYCxahkGsFTYxdLmWoGnQ6jHyHxNin752OfPa1NL2+sLizMkvTR+l0S+zQ6A6XDVZf&#10;+5NTsF4edttDu9l8b6cr+5rpjxdbr5W6vxtWcx5PcxARh/j3AdcOnB9KDnb0JzJBWAXJOHtgKi/Z&#10;NAPBjGQyAXG8IrMUZFnI/z3KXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDc1SqFegIA&#10;AGAFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="white [3212]" stroked="f" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6ED3A240" w14:textId="77777777" w:rsidR="009B7FCE" w:rsidRDefault="000E0C86" w:rsidP="00B670A2">
+    <w:p w14:paraId="4E28005B" w14:textId="77777777" w:rsidR="00BC65C9" w:rsidRDefault="000E0C86" w:rsidP="00B670A2">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C24D79">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="545551"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E0DC835" wp14:editId="24238D24">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2512</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4508</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5271826" cy="0"/>
@@ -456,1337 +456,1337 @@
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:line w14:anchorId="3D0BA0F8" id="直接连接符 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".2pt,.35pt" to="415.3pt,.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKOATlvwEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+wYWFYYcXpo0V2K&#10;rdhH74pMxQL0BUmLnX8/ik7cohsGbNhFMCW+x/dIens7WcOOEJP2ruPrVc0ZOOl77Q4d//7t4fqG&#10;s5SF64XxDjp+gsRvd1fvtmNoofGDNz1EhiQutWPo+JBzaKsqyQGsSCsfwOGj8tGKjGE8VH0UI7Jb&#10;UzV1valGH/sQvYSU8PZ+fuQ74lcKZP6sVILMTMdRW6Yz0rkvZ7XbivYQRRi0PMsQ/6DCCu2w6EJ1&#10;L7JgP6L+hcpqGX3yKq+kt5VXSksgD+hmXb9x83UQAcgLNieFpU3p/9HKT8c79xSxDWNIbQpPsbiY&#10;VLRMGR2ecabkC5Wyidp2WtoGU2YSL983H9Y3zYYzeXmrZopCFWLKH8FbVj46brQrjkQrjo8pY1lM&#10;vaSUa+PKmbzR/YM2hoJ42N+ZyI6izLBu6g2NDYGv0jAq0OrFBX3lk4GZ9gsopntUO/uhBYOFVkgJ&#10;Lq/LOhATZheYQgkLsCbdfwSe8wsUaPn+BrwgqLJ3eQFb7Xz8XfU8XSSrOf/Sgdl3acHe9yeaL7UG&#10;t4gcnje+rOnrmOAv/+XuJwAAAP//AwBQSwMEFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FvwjAMhe+T9h8iT+I20g3WQWmK0IALh0kDhLRb2nhttcapmgCFX485bRdL&#10;T+/5+XM6720jTtj52pGCl2EEAqlwpqZSwX63fp6A8EGT0Y0jVHBBD/Ps8SHViXFn+sLTNpSCS8gn&#10;WkEVQptI6YsKrfZD1yKx9+M6qwPLrpSm02cut418jaJYWl0TX6h0ix8VFr/bo1WwO1x7uTl8LvK4&#10;3o+m39PV2/q6Umrw1C9nPBYzEAH78LcB9x+YHzIGy92RjBeNgjHnFLyDYG8yimIQ+V3KLJX/+bMb&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEo4BOW/AQAA3wMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAAAAAAAAAAAA&#10;AAAAGQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" strokecolor="#002060" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0B29918C" w14:textId="77777777" w:rsidR="009B7FCE" w:rsidRDefault="009B7FCE" w:rsidP="009B7FCE">
+    <w:p w14:paraId="72D75521" w14:textId="77777777" w:rsidR="00BC65C9" w:rsidRDefault="00BC65C9" w:rsidP="00BC65C9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009B7FCE">
+      <w:r w:rsidRPr="00BC65C9">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>REPRESENTATIVE MATTERS AND CASES</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2BF41078" w14:textId="77777777" w:rsidR="009B7FCE" w:rsidRDefault="009B7FCE" w:rsidP="009B7FCE">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="009B7FCE">
+    <w:p w14:paraId="5E8B39A2" w14:textId="77777777" w:rsidR="00BC65C9" w:rsidRDefault="00BC65C9" w:rsidP="00BC65C9">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC65C9">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Corporate and Equity Investment Disputes</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="288538CE" w14:textId="77777777" w:rsidR="009B7FCE" w:rsidRDefault="009B7FCE" w:rsidP="009B7FCE">
+    <w:p w14:paraId="4FD44EEE" w14:textId="77777777" w:rsidR="00BC65C9" w:rsidRDefault="00BC65C9" w:rsidP="00BC65C9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009B7FCE">
+      <w:r w:rsidRPr="00BC65C9">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Representing a well-known state-owned listed pharmaceutical company before the Hebei High Court and Beijing No. 2 Intermediate Court in an approximately US$70 million share transfer contract dispute and contract dispute with its share transferor over fulfillment of performance commitments, obtaining a favorable judgement before Beijing No.2 Intermediate Court</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4BE8E774" w14:textId="77777777" w:rsidR="009B7FCE" w:rsidRDefault="009B7FCE" w:rsidP="009B7FCE">
+    <w:p w14:paraId="3AE755F4" w14:textId="77777777" w:rsidR="00BC65C9" w:rsidRDefault="00BC65C9" w:rsidP="00BC65C9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009B7FCE">
+      <w:r w:rsidRPr="00BC65C9">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Representing a subsidiary of a well-known state-owned listed pharmaceutical company before Beijing Haidian Court in two contract disputes related to compensation of performance commitments, one of which has achieved satisfactory settlement</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5F16F915" w14:textId="77777777" w:rsidR="009B7FCE" w:rsidRDefault="009B7FCE" w:rsidP="009B7FCE">
+    <w:p w14:paraId="50C4E4C0" w14:textId="77777777" w:rsidR="00BC65C9" w:rsidRDefault="00BC65C9" w:rsidP="00BC65C9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009B7FCE">
+      <w:r w:rsidRPr="00BC65C9">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Representing two well-known equity investment institutions in China International Economic and Trade Arbitration Commission (CIETAC) arbitration over a share repurchase dispute against a leading medical device enterprise and its actual controller</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4510EE8D" w14:textId="77777777" w:rsidR="009B7FCE" w:rsidRDefault="009B7FCE" w:rsidP="009B7FCE">
+    <w:p w14:paraId="44687DFA" w14:textId="77777777" w:rsidR="00BC65C9" w:rsidRDefault="00BC65C9" w:rsidP="00BC65C9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009B7FCE">
+      <w:r w:rsidRPr="00BC65C9">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a leading new energy battery production enterprise and its controlling shareholder in Beijing Arbitration Commission (BAC) arbitration in a US$23 million share repurchase dispute with its investor shareholder, achieving satisfactory settlement</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="77A79B25" w14:textId="77777777" w:rsidR="009B7FCE" w:rsidRDefault="009B7FCE" w:rsidP="009B7FCE">
+    <w:p w14:paraId="2F5680E7" w14:textId="77777777" w:rsidR="00BC65C9" w:rsidRDefault="00BC65C9" w:rsidP="00BC65C9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009B7FCE">
+      <w:r w:rsidRPr="00BC65C9">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a leading Chinese long-term rental apartment operation company in obtaining favorable arbitral award in CIETAC arbitration in a US$41 million investment dispute against its investor</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4BFD1590" w14:textId="77777777" w:rsidR="009B7FCE" w:rsidRDefault="009B7FCE" w:rsidP="009B7FCE">
+    <w:p w14:paraId="7566DDED" w14:textId="77777777" w:rsidR="00BC65C9" w:rsidRDefault="00BC65C9" w:rsidP="00BC65C9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009B7FCE">
+      <w:r w:rsidRPr="00BC65C9">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a limited partnership managed by a state-owned asset management company in obtaining favorable judgements before the Beijing No. 2 Intermediate Court and the Beijing Dongcheng Court in disputes over investment contracts for TV series</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4DD49C4B" w14:textId="77777777" w:rsidR="009B7FCE" w:rsidRDefault="009B7FCE" w:rsidP="009B7FCE">
+    <w:p w14:paraId="6C2F49C9" w14:textId="77777777" w:rsidR="00BC65C9" w:rsidRDefault="00BC65C9" w:rsidP="00BC65C9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009B7FCE">
+      <w:r w:rsidRPr="00BC65C9">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a leading Sino-foreign joint venture disc manufacturer in obtaining favorable judgements before the Guangdong High Court and Guangdong Zhanjiang Intermediate Court in defending a company dissolution dispute against its foreign shareholder</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="327971F5" w14:textId="77777777" w:rsidR="009B7FCE" w:rsidRDefault="009B7FCE" w:rsidP="009B7FCE">
+    <w:p w14:paraId="63B00466" w14:textId="77777777" w:rsidR="00BC65C9" w:rsidRDefault="00BC65C9" w:rsidP="00BC65C9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009B7FCE">
+      <w:r w:rsidRPr="00BC65C9">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a Hong Kong high-net-worth investor in obtaining favorable judgement before the Guangdong Shenzhen Qianhai Court in a dispute over confirming enterprise investor rights in the escrow holding of a limited partnership interest</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3B33E099" w14:textId="77777777" w:rsidR="009B7FCE" w:rsidRDefault="009B7FCE" w:rsidP="009B7FCE">
+    <w:p w14:paraId="4C08083E" w14:textId="77777777" w:rsidR="00BC65C9" w:rsidRDefault="00BC65C9" w:rsidP="00BC65C9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009B7FCE">
+      <w:r w:rsidRPr="00BC65C9">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a leading Chinese blockchain technology company in achieving satisfactory settlements before the Beijing No. 2 Intermediate Court in two joint liability disputes with a shareholder and in company control disputes</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4FDCB6CC" w14:textId="77777777" w:rsidR="009B7FCE" w:rsidRDefault="009B7FCE" w:rsidP="009B7FCE">
+    <w:p w14:paraId="4D505EAC" w14:textId="77777777" w:rsidR="00BC65C9" w:rsidRDefault="00BC65C9" w:rsidP="00BC65C9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009B7FCE">
+      <w:r w:rsidRPr="00BC65C9">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a Chinese high-tech company before the Beijing No. 2 Intermediate Court and Beijing Fengtai Court in a dispute with its former chairman and legal representative over a change in company registration</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="259B93E3" w14:textId="77777777" w:rsidR="009B7FCE" w:rsidRDefault="009B7FCE" w:rsidP="009B7FCE">
+    <w:p w14:paraId="3E009A6B" w14:textId="77777777" w:rsidR="00BC65C9" w:rsidRDefault="00BC65C9" w:rsidP="00BC65C9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009B7FCE">
+      <w:r w:rsidRPr="00BC65C9">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a well-known equity investment institution in enforcing a shareholder's right-to-know judgment against an invested enterprise</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="339A2821" w14:textId="77777777" w:rsidR="009B7FCE" w:rsidRDefault="009B7FCE" w:rsidP="009B7FCE">
+    <w:p w14:paraId="39604B5E" w14:textId="77777777" w:rsidR="00BC65C9" w:rsidRDefault="00BC65C9" w:rsidP="00BC65C9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009B7FCE">
+      <w:r w:rsidRPr="00BC65C9">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised a Singaporean energy company as a foreign shareholder in a Sino-foreign cooperative operating a thermal power plant in Anhui in a shareholder's right-to-know dispute and in Sino-foreign joint venture contract disputes</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A1F0C33" w14:textId="77777777" w:rsidR="009B7FCE" w:rsidRDefault="009B7FCE" w:rsidP="009B7FCE">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="009B7FCE">
+    <w:p w14:paraId="6BB603DE" w14:textId="77777777" w:rsidR="00BC65C9" w:rsidRDefault="00BC65C9" w:rsidP="00BC65C9">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC65C9">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Finance Disputes</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="14456123" w14:textId="77777777" w:rsidR="009B7FCE" w:rsidRDefault="009B7FCE" w:rsidP="009B7FCE">
+    <w:p w14:paraId="5817CD8B" w14:textId="77777777" w:rsidR="00BC65C9" w:rsidRDefault="00BC65C9" w:rsidP="00BC65C9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009B7FCE">
+      <w:r w:rsidRPr="00BC65C9">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a limited partnership managed by a state-owned asset management company before the Supreme People</w:t>
       </w:r>
-      <w:r w:rsidRPr="009B7FCE">
+      <w:r w:rsidRPr="00BC65C9">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="009B7FCE">
+      <w:r w:rsidRPr="00BC65C9">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s Court and Beijing High Court in a dispute over a foreign-related financial loan contract and as the creditor in the bankruptcy reorganization of a real estate development company with a US$2.8 billion project; the project was recorded in the 2025 Work Report of the Supreme People</w:t>
       </w:r>
-      <w:r w:rsidRPr="009B7FCE">
+      <w:r w:rsidRPr="00BC65C9">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="009B7FCE">
+      <w:r w:rsidRPr="00BC65C9">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s Court</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2D4F64CF" w14:textId="77777777" w:rsidR="009B7FCE" w:rsidRDefault="009B7FCE" w:rsidP="009B7FCE">
+    <w:p w14:paraId="35061B8F" w14:textId="77777777" w:rsidR="00BC65C9" w:rsidRDefault="00BC65C9" w:rsidP="00BC65C9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009B7FCE">
+      <w:r w:rsidRPr="00BC65C9">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a Chinese fund company in obtaining favorable arbitral award in CIETAC in a US$28.9 million loan agreement dispute and in applying for interim measures in Qiqihaer, Shenzhen and Haikou courts against a Chinese chemical manufacturing company, an investment management company and its founder</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="68EBBD78" w14:textId="77777777" w:rsidR="009B7FCE" w:rsidRDefault="009B7FCE" w:rsidP="009B7FCE">
+    <w:p w14:paraId="4E6394D8" w14:textId="77777777" w:rsidR="00BC65C9" w:rsidRDefault="00BC65C9" w:rsidP="00BC65C9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009B7FCE">
+      <w:r w:rsidRPr="00BC65C9">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Yunnan state-owned enterprise Yuntianhua Group in obtaining favorable judgements before the Yunnan High Court and Yunnan Kunming Intermediate Court in a US$32 million financing trade dispute and in a joint liability dispute with a shareholder</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0B390DC6" w14:textId="77777777" w:rsidR="009B7FCE" w:rsidRDefault="009B7FCE" w:rsidP="009B7FCE">
+    <w:p w14:paraId="29AFD214" w14:textId="77777777" w:rsidR="00BC65C9" w:rsidRDefault="00BC65C9" w:rsidP="00BC65C9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009B7FCE">
+      <w:r w:rsidRPr="00BC65C9">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Representing a subsidiary company of a well-known software listed company before Jiangsu Nanjing Court, Liaoning Shenyang Court and Beijing Huairou Court in four financing trade disputes with four technology companies</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7E5B986D" w14:textId="77777777" w:rsidR="009B7FCE" w:rsidRDefault="009B7FCE" w:rsidP="009B7FCE">
+    <w:p w14:paraId="36F349A3" w14:textId="77777777" w:rsidR="00BC65C9" w:rsidRDefault="00BC65C9" w:rsidP="00BC65C9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009B7FCE">
+      <w:r w:rsidRPr="00BC65C9">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Guizhou state-owned enterprise Wengfu Group before the Jilin High Court in a financing trade dispute with a state-owned enterprise in Heilongjiang</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="218BC4DF" w14:textId="77777777" w:rsidR="009B7FCE" w:rsidRDefault="009B7FCE" w:rsidP="009B7FCE">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="009B7FCE">
+    <w:p w14:paraId="65556205" w14:textId="77777777" w:rsidR="00BC65C9" w:rsidRDefault="00BC65C9" w:rsidP="00BC65C9">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC65C9">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>International Construction Project Disputes</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="40734DAF" w14:textId="77777777" w:rsidR="009B7FCE" w:rsidRDefault="009B7FCE" w:rsidP="009B7FCE">
+    <w:p w14:paraId="73593748" w14:textId="77777777" w:rsidR="00BC65C9" w:rsidRDefault="00BC65C9" w:rsidP="00BC65C9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009B7FCE">
+      <w:r w:rsidRPr="00BC65C9">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a well-known environmental energy enterprise in obtaining dismissal of most CIETAC arbitration claims in a dispute over an EPC contract with an international engineering company regarding a waste-to-energy project in Vietnam</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6DAE9752" w14:textId="77777777" w:rsidR="009B7FCE" w:rsidRDefault="009B7FCE" w:rsidP="009B7FCE">
+    <w:p w14:paraId="1CC93CB1" w14:textId="77777777" w:rsidR="00BC65C9" w:rsidRDefault="00BC65C9" w:rsidP="00BC65C9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009B7FCE">
+      <w:r w:rsidRPr="00BC65C9">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Representing a state-owned electronic construction engineering company in two CIETAC arbitrations against an electricity investment company as owner in disputes of delay damages over two EPC contracts of the wind farm projects in Vietnam</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0CDBE4E7" w14:textId="77777777" w:rsidR="009B7FCE" w:rsidRDefault="009B7FCE" w:rsidP="009B7FCE">
+    <w:p w14:paraId="2229B32A" w14:textId="77777777" w:rsidR="00BC65C9" w:rsidRDefault="00BC65C9" w:rsidP="00BC65C9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009B7FCE">
+      <w:r w:rsidRPr="00BC65C9">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented an international general contracting company headquartered in Beijing in obtaining dismissal of most CIETAC arbitration claims in a dispute over an EPC contract with a large state-owned construction engineering company regarding a pipe mill project in Mauritania</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="16777543" w14:textId="77777777" w:rsidR="009B7FCE" w:rsidRDefault="009B7FCE" w:rsidP="009B7FCE">
+    <w:p w14:paraId="38C33401" w14:textId="77777777" w:rsidR="00BC65C9" w:rsidRDefault="00BC65C9" w:rsidP="00BC65C9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009B7FCE">
+      <w:r w:rsidRPr="00BC65C9">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented an international general contracting company headquartered in Beijing in CIETAC arbitration against a large state-owned hydropower engineering company in a dispute over a cooperation agreement for a dam repair project in Pakistan</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="640B71B2" w14:textId="77777777" w:rsidR="009B7FCE" w:rsidRDefault="009B7FCE" w:rsidP="009B7FCE">
+    <w:p w14:paraId="49F7D41D" w14:textId="77777777" w:rsidR="00BC65C9" w:rsidRDefault="00BC65C9" w:rsidP="00BC65C9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009B7FCE">
+      <w:r w:rsidRPr="00BC65C9">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented an international general contracting company headquartered in Beijing in obtaining favorable judgement before the Yunnan Kunming Intermediate Court in a dispute over independent guarantee fraud by a state-owned hydropower engineering company</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="61BA9425" w14:textId="77777777" w:rsidR="009B7FCE" w:rsidRDefault="009B7FCE" w:rsidP="009B7FCE">
+    <w:p w14:paraId="32803DF4" w14:textId="77777777" w:rsidR="00BC65C9" w:rsidRDefault="00BC65C9" w:rsidP="00BC65C9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009B7FCE">
+      <w:r w:rsidRPr="00BC65C9">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a Chinese mechanical and electrical equipment company before the Singapore International Arbitration Center in a dispute with a Vietnamese bank over an independent guarantee governed by Singapore law concerning a machinery equipment leasing project in Vietnam</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2EF599F4" w14:textId="77777777" w:rsidR="009B7FCE" w:rsidRDefault="009B7FCE" w:rsidP="009B7FCE">
+    <w:p w14:paraId="1979A267" w14:textId="77777777" w:rsidR="00BC65C9" w:rsidRDefault="00BC65C9" w:rsidP="00BC65C9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009B7FCE">
+      <w:r w:rsidRPr="00BC65C9">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised a state-owned engineering and technical company in ICC arbitration and related FIDIC expert review procedures in a dispute with the owner of a construction project in Russia concerning a construction project contract governed by Russian law</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2582E5B3" w14:textId="77777777" w:rsidR="009B7FCE" w:rsidRDefault="009B7FCE" w:rsidP="009B7FCE">
+    <w:p w14:paraId="04FD01CE" w14:textId="77777777" w:rsidR="00BC65C9" w:rsidRDefault="00BC65C9" w:rsidP="00BC65C9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009B7FCE">
+      <w:r w:rsidRPr="00BC65C9">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised a state-owned general contracting engineering company in a dispute with the owner of a construction project in Ukraine concerning a construction project governed by Swiss law</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F0F5A9E" w14:textId="77777777" w:rsidR="009B7FCE" w:rsidRDefault="009B7FCE" w:rsidP="009B7FCE">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="009B7FCE">
+    <w:p w14:paraId="12DE09D6" w14:textId="77777777" w:rsidR="00BC65C9" w:rsidRDefault="00BC65C9" w:rsidP="00BC65C9">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC65C9">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Commercial Contract Disputes</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F123085" w14:textId="77777777" w:rsidR="009B7FCE" w:rsidRDefault="009B7FCE" w:rsidP="009B7FCE">
+    <w:p w14:paraId="1839C188" w14:textId="77777777" w:rsidR="00BC65C9" w:rsidRDefault="00BC65C9" w:rsidP="00BC65C9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009B7FCE">
+      <w:r w:rsidRPr="00BC65C9">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Cinda Investment Co. in obtaining favorable judgements before the Beijing High Court and Beijing No. 2 Intermediate Court in a US$153 million real estate cooperative operation contract dispute with a listed company</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2B7C5EAF" w14:textId="77777777" w:rsidR="009B7FCE" w:rsidRDefault="009B7FCE" w:rsidP="009B7FCE">
+    <w:p w14:paraId="4427FC3D" w14:textId="77777777" w:rsidR="00BC65C9" w:rsidRDefault="00BC65C9" w:rsidP="00BC65C9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009B7FCE">
+      <w:r w:rsidRPr="00BC65C9">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a Chinese real estate development company in obtaining favorable judgement before the Shandong Qingdao Intermediate Court in a US$14 million joint venture and cooperative real estate development contract dispute with its cooperative developer</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="204A96B4" w14:textId="77777777" w:rsidR="009B7FCE" w:rsidRDefault="009B7FCE" w:rsidP="009B7FCE">
+    <w:p w14:paraId="139B8A6E" w14:textId="77777777" w:rsidR="00BC65C9" w:rsidRDefault="00BC65C9" w:rsidP="00BC65C9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009B7FCE">
+      <w:r w:rsidRPr="00BC65C9">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a Hong Kong international trading company and its steel production subsidiary in obtaining favorable arbitral award in CIETAC arbitration confirming a US$28 million cooperation agreement damages with a state-owned steel enterprise</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E318615" w14:textId="77777777" w:rsidR="009B7FCE" w:rsidRDefault="009B7FCE" w:rsidP="009B7FCE">
+    <w:p w14:paraId="619378AD" w14:textId="77777777" w:rsidR="00BC65C9" w:rsidRDefault="00BC65C9" w:rsidP="00BC65C9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009B7FCE">
+      <w:r w:rsidRPr="00BC65C9">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a state-owned import and export trading company in obtaining favorable arbitral awards and enforcing multiple agency import and export contract claims before CIETAC, BAC, Xi'an Arbitration Commission, Jinan Arbitration Commission, and Hohhot Arbitration Commission</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2824FD9A" w14:textId="77777777" w:rsidR="009B7FCE" w:rsidRDefault="009B7FCE" w:rsidP="009B7FCE">
+    <w:p w14:paraId="2D6E13D4" w14:textId="77777777" w:rsidR="00BC65C9" w:rsidRDefault="00BC65C9" w:rsidP="00BC65C9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009B7FCE">
+      <w:r w:rsidRPr="00BC65C9">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a well-known Israeli trade company in obtaining favorable arbitral award before CIETAC against a Chinese public hospital of a procurement project of medical equipment financed by international commercial loan, which is governed by CISG</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D604A20" w14:textId="77777777" w:rsidR="009B7FCE" w:rsidRDefault="009B7FCE" w:rsidP="009B7FCE">
+    <w:p w14:paraId="2B89E727" w14:textId="77777777" w:rsidR="00BC65C9" w:rsidRDefault="00BC65C9" w:rsidP="00BC65C9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009B7FCE">
+      <w:r w:rsidRPr="00BC65C9">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a well-known Israeli trade company in achieving a satisfactory settlement in CIETAC arbitration against public security bureau traffic police of a traffic police command center construction project financed by Israel government loan</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2B2C781E" w14:textId="77777777" w:rsidR="009B7FCE" w:rsidRDefault="009B7FCE" w:rsidP="009B7FCE">
+    <w:p w14:paraId="6F315F79" w14:textId="77777777" w:rsidR="00BC65C9" w:rsidRDefault="00BC65C9" w:rsidP="00BC65C9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009B7FCE">
+      <w:r w:rsidRPr="00BC65C9">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a Hong Kong electric power company in obtaining a satisfactory settlement in CIETAC arbitration in a dispute with two state-owned enterprises concerning the acquisition of a Liberian power station project</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0934E13F" w14:textId="77777777" w:rsidR="009B7FCE" w:rsidRDefault="009B7FCE" w:rsidP="009B7FCE">
+    <w:p w14:paraId="661D377E" w14:textId="77777777" w:rsidR="00BC65C9" w:rsidRDefault="00BC65C9" w:rsidP="00BC65C9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009B7FCE">
+      <w:r w:rsidRPr="00BC65C9">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Nidec ASI S.p.A. in obtaining favorable judgements before the Beijing High Court and Beijing No. 4 Intermediate Court in a consultancy agreement dispute with a petrolic equipment company</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1CC11C7E" w14:textId="77777777" w:rsidR="009B7FCE" w:rsidRDefault="009B7FCE" w:rsidP="009B7FCE">
+    <w:p w14:paraId="2165E19E" w14:textId="77777777" w:rsidR="00BC65C9" w:rsidRDefault="00BC65C9" w:rsidP="00BC65C9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009B7FCE">
+      <w:r w:rsidRPr="00BC65C9">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a Sino-American joint venture energy company in the China Maritime Arbitration Commission in a highway transportation contract dispute with a Chinese logistics company</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2FFB4A04" w14:textId="77777777" w:rsidR="009B7FCE" w:rsidRDefault="009B7FCE" w:rsidP="009B7FCE">
+    <w:p w14:paraId="0B42E9EE" w14:textId="77777777" w:rsidR="00BC65C9" w:rsidRDefault="00BC65C9" w:rsidP="00BC65C9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009B7FCE">
+      <w:r w:rsidRPr="00BC65C9">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised a Hong Kong energy development company in a mining and exploration rights transfer dispute</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3F741F25" w14:textId="77777777" w:rsidR="009B7FCE" w:rsidRDefault="009B7FCE" w:rsidP="009B7FCE">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="009B7FCE">
+    <w:p w14:paraId="7E6248FB" w14:textId="77777777" w:rsidR="00BC65C9" w:rsidRDefault="00BC65C9" w:rsidP="00BC65C9">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC65C9">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Torts and Unfair Competition Disputes</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5F6B6293" w14:textId="77777777" w:rsidR="009B7FCE" w:rsidRDefault="009B7FCE" w:rsidP="009B7FCE">
+    <w:p w14:paraId="66A16A73" w14:textId="77777777" w:rsidR="00BC65C9" w:rsidRDefault="00BC65C9" w:rsidP="00BC65C9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009B7FCE">
+      <w:r w:rsidRPr="00BC65C9">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Representing a well-known entrepreneur before the Beijing Internet Court in an internet tort liability dispute</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4D8BFFE7" w14:textId="77777777" w:rsidR="009B7FCE" w:rsidRDefault="009B7FCE" w:rsidP="009B7FCE">
+    <w:p w14:paraId="18104B11" w14:textId="77777777" w:rsidR="00BC65C9" w:rsidRDefault="00BC65C9" w:rsidP="00BC65C9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009B7FCE">
+      <w:r w:rsidRPr="00BC65C9">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a chief analyst at a well-known securities firm before the Beijing No. 4 Intermediate Court in an internet tort liability dispute</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6CD4EB87" w14:textId="77777777" w:rsidR="009B7FCE" w:rsidRDefault="009B7FCE" w:rsidP="009B7FCE">
+    <w:p w14:paraId="1FCB8C5C" w14:textId="77777777" w:rsidR="00BC65C9" w:rsidRDefault="00BC65C9" w:rsidP="00BC65C9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009B7FCE">
+      <w:r w:rsidRPr="00BC65C9">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Airbnb and a landlord in obtaining favorable judgements before the Jiangsu Nanjing Intermediate Court in a dispute over the violation of a security assurance duty</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B917A9F" w14:textId="77777777" w:rsidR="009B7FCE" w:rsidRDefault="009B7FCE" w:rsidP="009B7FCE">
+    <w:p w14:paraId="3E49A44C" w14:textId="77777777" w:rsidR="00BC65C9" w:rsidRDefault="00BC65C9" w:rsidP="00BC65C9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009B7FCE">
+      <w:r w:rsidRPr="00BC65C9">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented an algorithm engineer before the Beijing Daxing Court and the Beijing Economic Development Zone Labor Arbitration Commission in a non-compete dispute with a well-known internet company</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="65FFA426" w14:textId="77777777" w:rsidR="009B7FCE" w:rsidRDefault="009B7FCE" w:rsidP="009B7FCE">
+    <w:p w14:paraId="73236422" w14:textId="77777777" w:rsidR="00BC65C9" w:rsidRDefault="00BC65C9" w:rsidP="00BC65C9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009B7FCE">
+      <w:r w:rsidRPr="00BC65C9">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a business operations supervisor before the Beijing Economic Development Zone Labor Arbitration Commission in a non-compete dispute with a well-known internet company</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5F6A7215" w14:textId="77777777" w:rsidR="009B7FCE" w:rsidRDefault="009B7FCE" w:rsidP="009B7FCE">
+    <w:p w14:paraId="7FF9514B" w14:textId="77777777" w:rsidR="00BC65C9" w:rsidRDefault="00BC65C9" w:rsidP="00BC65C9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="41"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009B7FCE">
+      <w:r w:rsidRPr="00BC65C9">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a well-known U.S. electronic component trading company before the Shenzhen Futian Labor Arbitration Commission in non-compete disputes against five former employees for infringing company trade secrets</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="435CCD9F" w14:textId="77777777" w:rsidR="009B7FCE" w:rsidRDefault="009B7FCE" w:rsidP="009B7FCE">
+    <w:p w14:paraId="2331280A" w14:textId="77777777" w:rsidR="00BC65C9" w:rsidRDefault="00BC65C9" w:rsidP="00BC65C9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009B7FCE">
+      <w:r w:rsidRPr="00BC65C9">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Education</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="27A44D78" w14:textId="77777777" w:rsidR="009B7FCE" w:rsidRDefault="009B7FCE" w:rsidP="009B7FCE">
+    <w:p w14:paraId="7823BC9F" w14:textId="77777777" w:rsidR="00BC65C9" w:rsidRDefault="00BC65C9" w:rsidP="00BC65C9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="42"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009B7FCE">
+      <w:r w:rsidRPr="00BC65C9">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Zhongnan University of Economics and Law, B.A. (International Politics) (Honored Graduate)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="72C27297" w14:textId="77777777" w:rsidR="009B7FCE" w:rsidRDefault="009B7FCE" w:rsidP="009B7FCE">
+    <w:p w14:paraId="3401B0CC" w14:textId="77777777" w:rsidR="00BC65C9" w:rsidRDefault="00BC65C9" w:rsidP="00BC65C9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="43"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009B7FCE">
+      <w:r w:rsidRPr="00BC65C9">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Peking University, LL.M. (PRC law) and J.D. (U.S. law) (Beijing Honored Graduate)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67019B4C" w14:textId="77777777" w:rsidR="009B7FCE" w:rsidRDefault="009B7FCE" w:rsidP="009B7FCE">
+    <w:p w14:paraId="61B0D8B7" w14:textId="77777777" w:rsidR="00BC65C9" w:rsidRDefault="00BC65C9" w:rsidP="00BC65C9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="44"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009B7FCE">
+      <w:r w:rsidRPr="00BC65C9">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Bucerius Law School, International Exchange Program</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="761C1C6F" w14:textId="77777777" w:rsidR="009B7FCE" w:rsidRDefault="009B7FCE" w:rsidP="009B7FCE">
+    <w:p w14:paraId="0DE6B983" w14:textId="77777777" w:rsidR="00BC65C9" w:rsidRDefault="00BC65C9" w:rsidP="00BC65C9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009B7FCE">
+      <w:r w:rsidRPr="00BC65C9">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Professional Qualification</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2EB1B046" w14:textId="77777777" w:rsidR="009B7FCE" w:rsidRDefault="009B7FCE" w:rsidP="009B7FCE">
+    <w:p w14:paraId="49C85F2D" w14:textId="77777777" w:rsidR="00BC65C9" w:rsidRDefault="00BC65C9" w:rsidP="00BC65C9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="45"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009B7FCE">
+      <w:r w:rsidRPr="00BC65C9">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Admitted to practice in PRC</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="720CBA29" w14:textId="77777777" w:rsidR="009B7FCE" w:rsidRDefault="009B7FCE" w:rsidP="009B7FCE">
+    <w:p w14:paraId="068BF99E" w14:textId="77777777" w:rsidR="00BC65C9" w:rsidRDefault="00BC65C9" w:rsidP="00BC65C9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009B7FCE">
+      <w:r w:rsidRPr="00BC65C9">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Work Language</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="675C04FE" w14:textId="77777777" w:rsidR="009B7FCE" w:rsidRDefault="009B7FCE" w:rsidP="009B7FCE">
+    <w:p w14:paraId="0399CA61" w14:textId="77777777" w:rsidR="00BC65C9" w:rsidRDefault="00BC65C9" w:rsidP="00BC65C9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="46"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009B7FCE">
+      <w:r w:rsidRPr="00BC65C9">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Mandarin</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C6CB44E" w14:textId="77777777" w:rsidR="009B7FCE" w:rsidRDefault="009B7FCE" w:rsidP="009B7FCE">
+    <w:p w14:paraId="5F044F01" w14:textId="77777777" w:rsidR="00BC65C9" w:rsidRDefault="00BC65C9" w:rsidP="00BC65C9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="47"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009B7FCE">
+      <w:r w:rsidRPr="00BC65C9">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>English(Fluent)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="051E94EB" w14:textId="77777777" w:rsidR="009B7FCE" w:rsidRDefault="009B7FCE" w:rsidP="009B7FCE">
+    <w:p w14:paraId="2A2203A3" w14:textId="77777777" w:rsidR="00BC65C9" w:rsidRDefault="00BC65C9" w:rsidP="00BC65C9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="48"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009B7FCE">
+      <w:r w:rsidRPr="00BC65C9">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Cantonese</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1EDFA9BB" w14:textId="77777777" w:rsidR="009B7FCE" w:rsidRDefault="009B7FCE" w:rsidP="009B7FCE">
+    <w:p w14:paraId="1A466BB4" w14:textId="77777777" w:rsidR="00BC65C9" w:rsidRDefault="00BC65C9" w:rsidP="00BC65C9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009B7FCE">
+      <w:r w:rsidRPr="00BC65C9">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Professional Background</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5567FC3C" w14:textId="057F3A19" w:rsidR="00686369" w:rsidRPr="009B7FCE" w:rsidRDefault="009B7FCE" w:rsidP="009B7FCE">
+    <w:p w14:paraId="5567FC3C" w14:textId="4F0C9975" w:rsidR="00686369" w:rsidRPr="00BC65C9" w:rsidRDefault="00BC65C9" w:rsidP="00BC65C9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="49"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009B7FCE">
-[...7 lines deleted...]
-    <w:sectPr w:rsidR="00686369" w:rsidRPr="009B7FCE" w:rsidSect="002D0826">
+      <w:r w:rsidRPr="00BC65C9">
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Mr. Deng joined Fangda Beijing office in 2018. Mr. Deng worked in the dispute resolution group at a leading international law firm joint operation office in China. Mr. Deng is a Specialist Mediator of Singapore International Mediation Centre (SIMC) and an HKIAC-accredited Tribunal Secretary.</w:t>
+      </w:r>
+    </w:p>
+    <w:sectPr w:rsidR="00686369" w:rsidRPr="00BC65C9" w:rsidSect="002D0826">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1797" w:bottom="1440" w:left="1797" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="3584D350" w14:textId="77777777" w:rsidR="004167EC" w:rsidRDefault="004167EC" w:rsidP="00F57734">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="2493FDE5" w14:textId="77777777" w:rsidR="004167EC" w:rsidRDefault="004167EC" w:rsidP="00F57734">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -1984,1224 +1984,1224 @@
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="015261B4"/>
+    <w:nsid w:val="01F40CD8"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="BABE7B70"/>
+    <w:tmpl w:val="80525F6C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="06D84433"/>
+    <w:nsid w:val="03BC0366"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="2FC28C76"/>
+    <w:tmpl w:val="EB24617C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0A465417"/>
+    <w:nsid w:val="050D6868"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D97C16E4"/>
+    <w:tmpl w:val="653A0322"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0B7E23CE"/>
+    <w:nsid w:val="0BED3DF0"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="5C64D102"/>
+    <w:tmpl w:val="F9723F4E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0BE878A6"/>
+    <w:nsid w:val="0CAF52F5"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="ACAE3150"/>
+    <w:tmpl w:val="62CEFDF4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0C041D25"/>
+    <w:nsid w:val="13265FF3"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="863C1024"/>
+    <w:tmpl w:val="A9DCCC92"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0FE611E6"/>
+    <w:nsid w:val="144A0386"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="35EAA37A"/>
+    <w:tmpl w:val="12F80F9E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="15B27DFC"/>
+    <w:nsid w:val="16F15750"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="FB881440"/>
+    <w:tmpl w:val="E730B5E8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="17111E35"/>
+    <w:nsid w:val="1781577B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="5262CEDE"/>
+    <w:tmpl w:val="48347D98"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="178A3E25"/>
+    <w:nsid w:val="1A282316"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="62F23D18"/>
+    <w:tmpl w:val="15EEA514"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="183969C3"/>
+    <w:nsid w:val="1F77590C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="8C9A6E62"/>
+    <w:tmpl w:val="8752C720"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="190F775B"/>
+    <w:nsid w:val="20720067"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="7590786A"/>
+    <w:tmpl w:val="8800FCCA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="198A7F9B"/>
+    <w:nsid w:val="21AC7E39"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B54E0F36"/>
+    <w:tmpl w:val="DEA4F758"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1E781C01"/>
+    <w:nsid w:val="22E8650D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="3DDC9ADE"/>
+    <w:tmpl w:val="5CD03508"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="21487F66"/>
+    <w:nsid w:val="242719C1"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="CACC7C00"/>
+    <w:tmpl w:val="68B2DDE2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="224D2DC1"/>
+    <w:nsid w:val="2FF341E1"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="DE3A1592"/>
+    <w:tmpl w:val="6B8EAD9E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="22B072D7"/>
+    <w:nsid w:val="302D634E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="5DF05BC4"/>
+    <w:tmpl w:val="A49EC7C0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="258802B3"/>
+    <w:nsid w:val="30741340"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F9C6D01C"/>
+    <w:tmpl w:val="2794D988"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2BF87811"/>
+    <w:nsid w:val="34764875"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="92AA0400"/>
+    <w:tmpl w:val="71240A30"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2C9C25A6"/>
+    <w:nsid w:val="3B0D1655"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B3D81C9C"/>
+    <w:tmpl w:val="AC70DA52"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="316C3BBA"/>
+    <w:nsid w:val="3B0F66B1"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D1FC3296"/>
+    <w:tmpl w:val="63866BBC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="31D20232"/>
+    <w:nsid w:val="3DC61151"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="447CDD18"/>
+    <w:tmpl w:val="176CF002"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="34B41E3F"/>
+    <w:nsid w:val="3F5C5FF7"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="BE14B928"/>
+    <w:tmpl w:val="AF4EF8DC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="38C80A0E"/>
+    <w:nsid w:val="413835CA"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="20581A86"/>
+    <w:tmpl w:val="62CEFDF4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3B752B66"/>
+    <w:nsid w:val="41A92EC6"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="1068C222"/>
+    <w:tmpl w:val="0DAA853C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3CD86676"/>
+    <w:nsid w:val="44897444"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="0DF60D6A"/>
+    <w:tmpl w:val="39FE17FC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="409B2D23"/>
+    <w:nsid w:val="46A7358C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F9C6D01C"/>
+    <w:tmpl w:val="2B968CB8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="476C4742"/>
+    <w:nsid w:val="4BB52E9C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="186661CC"/>
+    <w:tmpl w:val="D4567616"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4A666049"/>
+    <w:nsid w:val="4C936D39"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="EFA4EDF0"/>
+    <w:tmpl w:val="7478AACC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4C5C18CC"/>
+    <w:nsid w:val="4DC12C64"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B61CCEF0"/>
+    <w:tmpl w:val="850A2FFC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4E8E632D"/>
+    <w:nsid w:val="4FEE1986"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="8B12ABAC"/>
+    <w:tmpl w:val="5920B59E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4FB5069A"/>
+    <w:nsid w:val="52D91C46"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="FE3E5D5E"/>
+    <w:tmpl w:val="20E42994"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="510A2F7F"/>
+    <w:nsid w:val="607E7A5B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="EAEACFE2"/>
+    <w:tmpl w:val="A1282E70"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="516D1A10"/>
+    <w:nsid w:val="614B4C95"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F580D2DA"/>
+    <w:tmpl w:val="9C665B62"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="51CC4A1A"/>
+    <w:nsid w:val="61F412E6"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E83ABCBE"/>
+    <w:tmpl w:val="B04A7FB6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="53441047"/>
+    <w:nsid w:val="679A4B9A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="BC00D210"/>
+    <w:tmpl w:val="AB3218AC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5C556DAB"/>
+    <w:nsid w:val="6C011E60"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="70760196"/>
+    <w:tmpl w:val="4F7CB93E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6119414D"/>
+    <w:nsid w:val="6C03778A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="821499FE"/>
+    <w:tmpl w:val="0118689A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="66C55430"/>
+    <w:nsid w:val="6D23167D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="608EB24A"/>
+    <w:tmpl w:val="35A42CD0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6A5C25BF"/>
+    <w:nsid w:val="70D323D8"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D0AC10BA"/>
+    <w:tmpl w:val="5A20DEE8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6C850B3B"/>
+    <w:nsid w:val="729A56FB"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E760D998"/>
+    <w:tmpl w:val="19CE5070"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6EAC15E2"/>
+    <w:nsid w:val="7394452D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D0469BDE"/>
+    <w:tmpl w:val="5A88837A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="70250D6E"/>
+    <w:nsid w:val="743A2B97"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="9C88B5D6"/>
+    <w:tmpl w:val="2C228C22"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="43" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="71505392"/>
+    <w:nsid w:val="765D2495"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="BE8CBC38"/>
+    <w:tmpl w:val="8CFC3684"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="44" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="71562FDB"/>
+    <w:nsid w:val="76C06309"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F2B46D16"/>
+    <w:tmpl w:val="85860928"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="45" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="73641E37"/>
+    <w:nsid w:val="79A63023"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="886046F6"/>
+    <w:tmpl w:val="2D6AC666"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="46" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="759B05F8"/>
+    <w:nsid w:val="79D41FED"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E196C50C"/>
+    <w:tmpl w:val="BAB649E2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="47" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="77A83277"/>
+    <w:nsid w:val="7C180225"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F594B7CE"/>
+    <w:tmpl w:val="9CBAF92C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="48" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="78A11133"/>
+    <w:nsid w:val="7EDE6B30"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C8505510"/>
+    <w:tmpl w:val="DCA673F8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
+    <w:abstractNumId w:val="47"/>
+  </w:num>
+  <w:num w:numId="2">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="7">
     <w:abstractNumId w:val="20"/>
   </w:num>
-  <w:num w:numId="2">
-    <w:abstractNumId w:val="4"/>
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="22"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="35"/>
+  </w:num>
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="46"/>
+  </w:num>
+  <w:num w:numId="11">
+    <w:abstractNumId w:val="43"/>
+  </w:num>
+  <w:num w:numId="12">
+    <w:abstractNumId w:val="34"/>
+  </w:num>
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="36"/>
+  </w:num>
+  <w:num w:numId="14">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="15">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="16">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="17">
+    <w:abstractNumId w:val="39"/>
+  </w:num>
+  <w:num w:numId="18">
+    <w:abstractNumId w:val="48"/>
+  </w:num>
+  <w:num w:numId="19">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="20">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="21">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="22">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="23">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="24">
+    <w:abstractNumId w:val="32"/>
+  </w:num>
+  <w:num w:numId="25">
+    <w:abstractNumId w:val="42"/>
+  </w:num>
+  <w:num w:numId="26">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="27">
+    <w:abstractNumId w:val="44"/>
+  </w:num>
+  <w:num w:numId="28">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="29">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="30">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="31">
+    <w:abstractNumId w:val="40"/>
+  </w:num>
+  <w:num w:numId="32">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="33">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="34">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="35">
+    <w:abstractNumId w:val="37"/>
+  </w:num>
+  <w:num w:numId="36">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="37">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="38">
+    <w:abstractNumId w:val="45"/>
+  </w:num>
+  <w:num w:numId="39">
+    <w:abstractNumId w:val="41"/>
+  </w:num>
+  <w:num w:numId="40">
     <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="4">
-    <w:abstractNumId w:val="42"/>
+  <w:num w:numId="41">
+    <w:abstractNumId w:val="16"/>
   </w:num>
-  <w:num w:numId="5">
+  <w:num w:numId="42">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="43">
+    <w:abstractNumId w:val="33"/>
+  </w:num>
+  <w:num w:numId="44">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="45">
     <w:abstractNumId w:val="25"/>
   </w:num>
-  <w:num w:numId="6">
-    <w:abstractNumId w:val="5"/>
+  <w:num w:numId="46">
+    <w:abstractNumId w:val="17"/>
   </w:num>
-  <w:num w:numId="7">
-[...5 lines deleted...]
-  <w:num w:numId="9">
+  <w:num w:numId="47">
     <w:abstractNumId w:val="38"/>
   </w:num>
-  <w:num w:numId="10">
-[...29 lines deleted...]
-  <w:num w:numId="20">
+  <w:num w:numId="48">
     <w:abstractNumId w:val="23"/>
   </w:num>
-  <w:num w:numId="21">
-[...82 lines deleted...]
-  </w:num>
   <w:num w:numId="49">
-    <w:abstractNumId w:val="26"/>
+    <w:abstractNumId w:val="4"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="49"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
@@ -3302,67 +3302,67 @@
     <w:rsid w:val="008212A9"/>
     <w:rsid w:val="008341FB"/>
     <w:rsid w:val="008717CA"/>
     <w:rsid w:val="00873A63"/>
     <w:rsid w:val="0089209E"/>
     <w:rsid w:val="00893CAF"/>
     <w:rsid w:val="008A40E2"/>
     <w:rsid w:val="008A48BF"/>
     <w:rsid w:val="008D77E9"/>
     <w:rsid w:val="008E5C09"/>
     <w:rsid w:val="008E73CE"/>
     <w:rsid w:val="008E7B5D"/>
     <w:rsid w:val="00901636"/>
     <w:rsid w:val="009038C0"/>
     <w:rsid w:val="009073A3"/>
     <w:rsid w:val="00917307"/>
     <w:rsid w:val="00925E12"/>
     <w:rsid w:val="00930511"/>
     <w:rsid w:val="00936370"/>
     <w:rsid w:val="0094376B"/>
     <w:rsid w:val="009465FB"/>
     <w:rsid w:val="0095781F"/>
     <w:rsid w:val="009A4D0D"/>
     <w:rsid w:val="009A711A"/>
     <w:rsid w:val="009B27AE"/>
-    <w:rsid w:val="009B7FCE"/>
     <w:rsid w:val="009D6108"/>
     <w:rsid w:val="009E20C4"/>
     <w:rsid w:val="00A002B6"/>
     <w:rsid w:val="00A1252B"/>
     <w:rsid w:val="00A1585C"/>
     <w:rsid w:val="00A41685"/>
     <w:rsid w:val="00A64BF0"/>
     <w:rsid w:val="00A81B38"/>
     <w:rsid w:val="00B05840"/>
     <w:rsid w:val="00B37E04"/>
     <w:rsid w:val="00B557D1"/>
     <w:rsid w:val="00B62E87"/>
     <w:rsid w:val="00B670A2"/>
     <w:rsid w:val="00B86E39"/>
     <w:rsid w:val="00BB071E"/>
     <w:rsid w:val="00BB2601"/>
+    <w:rsid w:val="00BC65C9"/>
     <w:rsid w:val="00C0316A"/>
     <w:rsid w:val="00C24D79"/>
     <w:rsid w:val="00CD0348"/>
     <w:rsid w:val="00CF1C9C"/>
     <w:rsid w:val="00D1552C"/>
     <w:rsid w:val="00D2284D"/>
     <w:rsid w:val="00D45AF6"/>
     <w:rsid w:val="00D632AE"/>
     <w:rsid w:val="00D925CA"/>
     <w:rsid w:val="00DA428A"/>
     <w:rsid w:val="00DA626A"/>
     <w:rsid w:val="00DD484D"/>
     <w:rsid w:val="00DF04DF"/>
     <w:rsid w:val="00E34189"/>
     <w:rsid w:val="00E418B1"/>
     <w:rsid w:val="00E44063"/>
     <w:rsid w:val="00E61128"/>
     <w:rsid w:val="00E70303"/>
     <w:rsid w:val="00E73B54"/>
     <w:rsid w:val="00E7710E"/>
     <w:rsid w:val="00E94C0A"/>
     <w:rsid w:val="00EB2910"/>
     <w:rsid w:val="00EF7E90"/>
     <w:rsid w:val="00F07BEB"/>
     <w:rsid w:val="00F51C68"/>
@@ -4436,61 +4436,61 @@
     <w:rsid w:val="00F57734"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af4">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0065437B"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af5">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="009B7FCE"/>
+    <w:rsid w:val="00BC65C9"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af6">
     <w:name w:val="正文文本 字符"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="af5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="009B7FCE"/>
+    <w:rsid w:val="00BC65C9"/>
     <w:rPr>
       <w:sz w:val="21"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 主题​​">
@@ -4774,66 +4774,66 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C6020712-6CE1-4847-B57B-E6C314C91734}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A27AED20-EF98-45CA-88F2-AB1445CA6DEF}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>1557</Words>
-  <Characters>8875</Characters>
+  <Words>1570</Words>
+  <Characters>8950</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>73</Lines>
+  <Lines>74</Lines>
   <Paragraphs>20</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>10412</CharactersWithSpaces>
+  <CharactersWithSpaces>10500</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Microsoft Office User</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>