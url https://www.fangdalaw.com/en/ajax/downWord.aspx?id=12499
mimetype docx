--- v1 (2026-07-16)
+++ v2 (2026-09-18)
@@ -36,189 +36,189 @@
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5485"/>
         <w:gridCol w:w="2836"/>
       </w:tblGrid>
       <w:tr w:rsidR="0049405C" w:rsidRPr="00C24D79" w14:paraId="76EB2C64" w14:textId="77777777" w:rsidTr="00E70303">
         <w:trPr>
           <w:trHeight w:val="3267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5485" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="271D78"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C4F11E8" w14:textId="31F65E12" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00BC65C9" w:rsidP="00BC65C9">
+          <w:p w14:paraId="2C4F11E8" w14:textId="5DA513C4" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="0048134A" w:rsidP="0048134A">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="xingming"/>
             <w:bookmarkStart w:id="1" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="1"/>
-            <w:r w:rsidRPr="00BC65C9">
+            <w:r w:rsidRPr="0048134A">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>ERIC DENG</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
-          <w:p w14:paraId="706EB16B" w14:textId="53839AC6" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00BC65C9" w:rsidP="00BC65C9">
+          <w:p w14:paraId="706EB16B" w14:textId="20F41C86" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="0048134A" w:rsidP="0048134A">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="didian"/>
-            <w:r w:rsidRPr="00BC65C9">
+            <w:r w:rsidRPr="0048134A">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Counsel</w:t>
             </w:r>
-            <w:r w:rsidRPr="00BC65C9">
+            <w:r w:rsidRPr="0048134A">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>·</w:t>
             </w:r>
-            <w:r w:rsidRPr="00BC65C9">
+            <w:r w:rsidRPr="0048134A">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Beijing</w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
-          <w:p w14:paraId="6199424A" w14:textId="7AD58DA5" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00BC65C9" w:rsidP="00BC65C9">
+          <w:p w14:paraId="6199424A" w14:textId="4FF6FDBF" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="0048134A" w:rsidP="0048134A">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="dianhua"/>
-            <w:r w:rsidRPr="00BC65C9">
+            <w:r w:rsidRPr="0048134A">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">+86 10 5769 5705 </w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
-          <w:p w14:paraId="4F910ACA" w14:textId="6DA7EC79" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00BC65C9" w:rsidP="00BC65C9">
+          <w:p w14:paraId="4F910ACA" w14:textId="517163A6" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="0048134A" w:rsidP="0048134A">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="youxiang"/>
-            <w:r w:rsidRPr="00BC65C9">
+            <w:r w:rsidRPr="0048134A">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>eric.deng@fangdalaw.com</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="22DBA835" w14:textId="677EAC48" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00F96E7C" w:rsidP="00860F89">
             <w:pPr>
               <w:ind w:leftChars="-52" w:left="-109"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C24D79">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:color w:val="545551"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D24C6CB" w14:textId="0AF0B4EF" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00BC65C9" w:rsidP="002932C9">
+          <w:p w14:paraId="2D24C6CB" w14:textId="6E996A95" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="0048134A" w:rsidP="002932C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="tupian"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4F59DD5C" wp14:editId="013A27B2">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0E9AD210" wp14:editId="495D96C4">
                   <wp:extent cx="1651000" cy="2142519"/>
                   <wp:effectExtent l="0" t="0" r="6350" b="0"/>
                   <wp:docPr id="1" name="图片 1"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
@@ -258,60 +258,60 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C063291" w14:textId="5DC9D94D" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="002375A9" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C24D79">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>PRACTICE AREAS</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C1ACACA" w14:textId="5E27CFC6" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="00BC65C9" w:rsidP="007177F3">
+          <w:p w14:paraId="3C1ACACA" w14:textId="0608BA4A" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="0048134A" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="zhiyelingyu"/>
-            <w:r w:rsidRPr="00BC65C9">
+            <w:r w:rsidRPr="0048134A">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>MR. DENG SPECIALIZES IN COMMERCIAL LITIGATION, ARBITRATION AND MEDIATION, PARTICULARLY IN DISPUTES RELATED TO CORPORATE AND EQUITY INVESTMENT, FINANCE, INTERNATIONAL CONSTRUCTION PROJECTS, COMMERCIAL CONTRACTS, TORTS AND UNFAIR COMPETITION.</w:t>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F19AE4C" w14:textId="19A41B01" w:rsidR="00451233" w:rsidRPr="00C24D79" w:rsidRDefault="00F80A79" w:rsidP="00DA428A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C24D79">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
           <w:noProof/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
@@ -371,51 +371,51 @@
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:roundrect w14:anchorId="053823F2" id="圆角矩形 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:-6.2pt;margin-top:-12.6pt;width:4.55pt;height:3.6pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDc1SqFegIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2yAQfp+0/wHxvtqO+mON4lRRqk6T&#10;qrZqO/WZYIiRMMeAxMn++h3gOG1X7WHaCwbu7ru7z98xu9p1mmyF8wpMTauTkhJhODTKrGv64/nm&#10;y1dKfGCmYRqMqOleeHo1//xp1tupmEALuhGOIIjx097WtA3BTovC81Z0zJ+AFQaNElzHAh7dumgc&#10;6xG908WkLM+LHlxjHXDhPd5eZyOdJ3wpBQ/3UnoRiK4p1hbS6tK6imsxn7Hp2jHbKj6Uwf6hio4p&#10;g0lHqGsWGNk49QdUp7gDDzKccOgKkFJxkXrAbqryXTdPLbMi9YLkeDvS5P8fLL/bPtkHhzT01k89&#10;bmMXO+m6+MX6yC6RtR/JErtAOF6eXZyXyChHy+nZRXUZqSyOodb58E1AR+Kmpg42pnnE35FYYttb&#10;H7L/wS+m86BVc6O0TocoAbHUjmwZ/rzVuhoyvPHSJvoaiFEZMN4Ux2bSLuy1iH7aPApJVIPlT1Ih&#10;SWfHJIxzYUKVTS1rRM5dnZXYaoYfI1K3CTAiS8w/Yg8Abxs4YGeYwT+GiiTTMbj8W2E5eIxImcGE&#10;MbhTBtxHABq7GjJn/wNJmZrI0gqa/YMjDvKQeMtvFP67W+bDA3M4Ffi3cdLDPS5SQ19TGHaUtOB+&#10;fXQf/VGsaKWkxymrqf+5YU5Qor8blPFldXoaxzIdUEYTPLjXltVri9l0S0AtVPimWJ620T/ow1Y6&#10;6F7wQVjErGhihmPumvLgDodlyNOPTwoXi0Vyw1G0LNyaJ8sjeGQ1yvJ598KcHQQcUPd3cJhINn0n&#10;4ewbIw0sNgGkSvo+8jrwjWOchDM8OfGdeH1OXseHcf4bAAD//wMAUEsDBBQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NT8JAEL2b+B82Y+KtbCliSOmWGIgkKBdQPC/d&#10;sW3cna3dBeq/dzjpZTKT9+Z9FIvBWXHGPrSeFIxHKQikypuWagXvb8/JDESImoy2nlDBDwZYlLc3&#10;hc6Nv9AOz/tYCxahkGsFTYxdLmWoGnQ6jHyHxNin752OfPa1NL2+sLizMkvTR+l0S+zQ6A6XDVZf&#10;+5NTsF4edttDu9l8b6cr+5rpjxdbr5W6vxtWcx5PcxARh/j3AdcOnB9KDnb0JzJBWAXJOHtgKi/Z&#10;NAPBjGQyAXG8IrMUZFnI/z3KXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDc1SqFegIA&#10;AGAFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="white [3212]" stroked="f" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4E28005B" w14:textId="77777777" w:rsidR="00BC65C9" w:rsidRDefault="000E0C86" w:rsidP="00B670A2">
+    <w:p w14:paraId="5BF3FD12" w14:textId="77777777" w:rsidR="0048134A" w:rsidRDefault="000E0C86" w:rsidP="00B670A2">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C24D79">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="545551"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E0DC835" wp14:editId="24238D24">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2512</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4508</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5271826" cy="0"/>
@@ -456,1337 +456,1337 @@
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:line w14:anchorId="3D0BA0F8" id="直接连接符 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".2pt,.35pt" to="415.3pt,.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKOATlvwEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+wYWFYYcXpo0V2K&#10;rdhH74pMxQL0BUmLnX8/ik7cohsGbNhFMCW+x/dIens7WcOOEJP2ruPrVc0ZOOl77Q4d//7t4fqG&#10;s5SF64XxDjp+gsRvd1fvtmNoofGDNz1EhiQutWPo+JBzaKsqyQGsSCsfwOGj8tGKjGE8VH0UI7Jb&#10;UzV1valGH/sQvYSU8PZ+fuQ74lcKZP6sVILMTMdRW6Yz0rkvZ7XbivYQRRi0PMsQ/6DCCu2w6EJ1&#10;L7JgP6L+hcpqGX3yKq+kt5VXSksgD+hmXb9x83UQAcgLNieFpU3p/9HKT8c79xSxDWNIbQpPsbiY&#10;VLRMGR2ecabkC5Wyidp2WtoGU2YSL983H9Y3zYYzeXmrZopCFWLKH8FbVj46brQrjkQrjo8pY1lM&#10;vaSUa+PKmbzR/YM2hoJ42N+ZyI6izLBu6g2NDYGv0jAq0OrFBX3lk4GZ9gsopntUO/uhBYOFVkgJ&#10;Lq/LOhATZheYQgkLsCbdfwSe8wsUaPn+BrwgqLJ3eQFb7Xz8XfU8XSSrOf/Sgdl3acHe9yeaL7UG&#10;t4gcnje+rOnrmOAv/+XuJwAAAP//AwBQSwMEFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FvwjAMhe+T9h8iT+I20g3WQWmK0IALh0kDhLRb2nhttcapmgCFX485bRdL&#10;T+/5+XM6720jTtj52pGCl2EEAqlwpqZSwX63fp6A8EGT0Y0jVHBBD/Ps8SHViXFn+sLTNpSCS8gn&#10;WkEVQptI6YsKrfZD1yKx9+M6qwPLrpSm02cut418jaJYWl0TX6h0ix8VFr/bo1WwO1x7uTl8LvK4&#10;3o+m39PV2/q6Umrw1C9nPBYzEAH78LcB9x+YHzIGy92RjBeNgjHnFLyDYG8yimIQ+V3KLJX/+bMb&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEo4BOW/AQAA3wMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAAAAAAAAAAAA&#10;AAAAGQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" strokecolor="#002060" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="72D75521" w14:textId="77777777" w:rsidR="00BC65C9" w:rsidRDefault="00BC65C9" w:rsidP="00BC65C9">
+    <w:p w14:paraId="6658AA4C" w14:textId="77777777" w:rsidR="0048134A" w:rsidRDefault="0048134A" w:rsidP="0048134A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BC65C9">
+      <w:r w:rsidRPr="0048134A">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>REPRESENTATIVE MATTERS AND CASES</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E8B39A2" w14:textId="77777777" w:rsidR="00BC65C9" w:rsidRDefault="00BC65C9" w:rsidP="00BC65C9">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00BC65C9">
+    <w:p w14:paraId="1C266478" w14:textId="77777777" w:rsidR="0048134A" w:rsidRDefault="0048134A" w:rsidP="0048134A">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0048134A">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Corporate and Equity Investment Disputes</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4FD44EEE" w14:textId="77777777" w:rsidR="00BC65C9" w:rsidRDefault="00BC65C9" w:rsidP="00BC65C9">
+    <w:p w14:paraId="76D7AE19" w14:textId="77777777" w:rsidR="0048134A" w:rsidRDefault="0048134A" w:rsidP="0048134A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BC65C9">
+      <w:r w:rsidRPr="0048134A">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Representing a well-known state-owned listed pharmaceutical company before the Hebei High Court and Beijing No. 2 Intermediate Court in an approximately US$70 million share transfer contract dispute and contract dispute with its share transferor over fulfillment of performance commitments, obtaining a favorable judgement before Beijing No.2 Intermediate Court</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3AE755F4" w14:textId="77777777" w:rsidR="00BC65C9" w:rsidRDefault="00BC65C9" w:rsidP="00BC65C9">
+    <w:p w14:paraId="40E391D4" w14:textId="77777777" w:rsidR="0048134A" w:rsidRDefault="0048134A" w:rsidP="0048134A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BC65C9">
+      <w:r w:rsidRPr="0048134A">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Representing a subsidiary of a well-known state-owned listed pharmaceutical company before Beijing Haidian Court in two contract disputes related to compensation of performance commitments, one of which has achieved satisfactory settlement</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50C4E4C0" w14:textId="77777777" w:rsidR="00BC65C9" w:rsidRDefault="00BC65C9" w:rsidP="00BC65C9">
+    <w:p w14:paraId="2DA04406" w14:textId="77777777" w:rsidR="0048134A" w:rsidRDefault="0048134A" w:rsidP="0048134A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BC65C9">
+      <w:r w:rsidRPr="0048134A">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Representing two well-known equity investment institutions in China International Economic and Trade Arbitration Commission (CIETAC) arbitration over a share repurchase dispute against a leading medical device enterprise and its actual controller</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="44687DFA" w14:textId="77777777" w:rsidR="00BC65C9" w:rsidRDefault="00BC65C9" w:rsidP="00BC65C9">
+    <w:p w14:paraId="52F4FC94" w14:textId="77777777" w:rsidR="0048134A" w:rsidRDefault="0048134A" w:rsidP="0048134A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BC65C9">
+      <w:r w:rsidRPr="0048134A">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a leading new energy battery production enterprise and its controlling shareholder in Beijing Arbitration Commission (BAC) arbitration in a US$23 million share repurchase dispute with its investor shareholder, achieving satisfactory settlement</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F5680E7" w14:textId="77777777" w:rsidR="00BC65C9" w:rsidRDefault="00BC65C9" w:rsidP="00BC65C9">
+    <w:p w14:paraId="690CD090" w14:textId="77777777" w:rsidR="0048134A" w:rsidRDefault="0048134A" w:rsidP="0048134A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BC65C9">
+      <w:r w:rsidRPr="0048134A">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a leading Chinese long-term rental apartment operation company in obtaining favorable arbitral award in CIETAC arbitration in a US$41 million investment dispute against its investor</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7566DDED" w14:textId="77777777" w:rsidR="00BC65C9" w:rsidRDefault="00BC65C9" w:rsidP="00BC65C9">
+    <w:p w14:paraId="06229B6E" w14:textId="77777777" w:rsidR="0048134A" w:rsidRDefault="0048134A" w:rsidP="0048134A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BC65C9">
+      <w:r w:rsidRPr="0048134A">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a limited partnership managed by a state-owned asset management company in obtaining favorable judgements before the Beijing No. 2 Intermediate Court and the Beijing Dongcheng Court in disputes over investment contracts for TV series</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C2F49C9" w14:textId="77777777" w:rsidR="00BC65C9" w:rsidRDefault="00BC65C9" w:rsidP="00BC65C9">
+    <w:p w14:paraId="0A377D58" w14:textId="77777777" w:rsidR="0048134A" w:rsidRDefault="0048134A" w:rsidP="0048134A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BC65C9">
+      <w:r w:rsidRPr="0048134A">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a leading Sino-foreign joint venture disc manufacturer in obtaining favorable judgements before the Guangdong High Court and Guangdong Zhanjiang Intermediate Court in defending a company dissolution dispute against its foreign shareholder</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="63B00466" w14:textId="77777777" w:rsidR="00BC65C9" w:rsidRDefault="00BC65C9" w:rsidP="00BC65C9">
+    <w:p w14:paraId="6179E705" w14:textId="77777777" w:rsidR="0048134A" w:rsidRDefault="0048134A" w:rsidP="0048134A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BC65C9">
+      <w:r w:rsidRPr="0048134A">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a Hong Kong high-net-worth investor in obtaining favorable judgement before the Guangdong Shenzhen Qianhai Court in a dispute over confirming enterprise investor rights in the escrow holding of a limited partnership interest</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C08083E" w14:textId="77777777" w:rsidR="00BC65C9" w:rsidRDefault="00BC65C9" w:rsidP="00BC65C9">
+    <w:p w14:paraId="2CC75241" w14:textId="77777777" w:rsidR="0048134A" w:rsidRDefault="0048134A" w:rsidP="0048134A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BC65C9">
+      <w:r w:rsidRPr="0048134A">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a leading Chinese blockchain technology company in achieving satisfactory settlements before the Beijing No. 2 Intermediate Court in two joint liability disputes with a shareholder and in company control disputes</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4D505EAC" w14:textId="77777777" w:rsidR="00BC65C9" w:rsidRDefault="00BC65C9" w:rsidP="00BC65C9">
+    <w:p w14:paraId="134B3607" w14:textId="77777777" w:rsidR="0048134A" w:rsidRDefault="0048134A" w:rsidP="0048134A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BC65C9">
+      <w:r w:rsidRPr="0048134A">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a Chinese high-tech company before the Beijing No. 2 Intermediate Court and Beijing Fengtai Court in a dispute with its former chairman and legal representative over a change in company registration</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3E009A6B" w14:textId="77777777" w:rsidR="00BC65C9" w:rsidRDefault="00BC65C9" w:rsidP="00BC65C9">
+    <w:p w14:paraId="2F8685EE" w14:textId="77777777" w:rsidR="0048134A" w:rsidRDefault="0048134A" w:rsidP="0048134A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BC65C9">
+      <w:r w:rsidRPr="0048134A">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a well-known equity investment institution in enforcing a shareholder's right-to-know judgment against an invested enterprise</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="39604B5E" w14:textId="77777777" w:rsidR="00BC65C9" w:rsidRDefault="00BC65C9" w:rsidP="00BC65C9">
+    <w:p w14:paraId="69C781FC" w14:textId="77777777" w:rsidR="0048134A" w:rsidRDefault="0048134A" w:rsidP="0048134A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BC65C9">
+      <w:r w:rsidRPr="0048134A">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised a Singaporean energy company as a foreign shareholder in a Sino-foreign cooperative operating a thermal power plant in Anhui in a shareholder's right-to-know dispute and in Sino-foreign joint venture contract disputes</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6BB603DE" w14:textId="77777777" w:rsidR="00BC65C9" w:rsidRDefault="00BC65C9" w:rsidP="00BC65C9">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00BC65C9">
+    <w:p w14:paraId="30A6107A" w14:textId="77777777" w:rsidR="0048134A" w:rsidRDefault="0048134A" w:rsidP="0048134A">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0048134A">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Finance Disputes</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5817CD8B" w14:textId="77777777" w:rsidR="00BC65C9" w:rsidRDefault="00BC65C9" w:rsidP="00BC65C9">
+    <w:p w14:paraId="1716F586" w14:textId="77777777" w:rsidR="0048134A" w:rsidRDefault="0048134A" w:rsidP="0048134A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BC65C9">
+      <w:r w:rsidRPr="0048134A">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a limited partnership managed by a state-owned asset management company before the Supreme People</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BC65C9">
+      <w:r w:rsidRPr="0048134A">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BC65C9">
+      <w:r w:rsidRPr="0048134A">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s Court and Beijing High Court in a dispute over a foreign-related financial loan contract and as the creditor in the bankruptcy reorganization of a real estate development company with a US$2.8 billion project; the project was recorded in the 2025 Work Report of the Supreme People</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BC65C9">
+      <w:r w:rsidRPr="0048134A">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BC65C9">
+      <w:r w:rsidRPr="0048134A">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s Court</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="35061B8F" w14:textId="77777777" w:rsidR="00BC65C9" w:rsidRDefault="00BC65C9" w:rsidP="00BC65C9">
+    <w:p w14:paraId="71006F89" w14:textId="77777777" w:rsidR="0048134A" w:rsidRDefault="0048134A" w:rsidP="0048134A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BC65C9">
+      <w:r w:rsidRPr="0048134A">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a Chinese fund company in obtaining favorable arbitral award in CIETAC in a US$28.9 million loan agreement dispute and in applying for interim measures in Qiqihaer, Shenzhen and Haikou courts against a Chinese chemical manufacturing company, an investment management company and its founder</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4E6394D8" w14:textId="77777777" w:rsidR="00BC65C9" w:rsidRDefault="00BC65C9" w:rsidP="00BC65C9">
+    <w:p w14:paraId="50D80580" w14:textId="77777777" w:rsidR="0048134A" w:rsidRDefault="0048134A" w:rsidP="0048134A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BC65C9">
+      <w:r w:rsidRPr="0048134A">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Yunnan state-owned enterprise Yuntianhua Group in obtaining favorable judgements before the Yunnan High Court and Yunnan Kunming Intermediate Court in a US$32 million financing trade dispute and in a joint liability dispute with a shareholder</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="29AFD214" w14:textId="77777777" w:rsidR="00BC65C9" w:rsidRDefault="00BC65C9" w:rsidP="00BC65C9">
+    <w:p w14:paraId="60F97523" w14:textId="77777777" w:rsidR="0048134A" w:rsidRDefault="0048134A" w:rsidP="0048134A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BC65C9">
+      <w:r w:rsidRPr="0048134A">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Representing a subsidiary company of a well-known software listed company before Jiangsu Nanjing Court, Liaoning Shenyang Court and Beijing Huairou Court in four financing trade disputes with four technology companies</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="36F349A3" w14:textId="77777777" w:rsidR="00BC65C9" w:rsidRDefault="00BC65C9" w:rsidP="00BC65C9">
+    <w:p w14:paraId="55A8A3A9" w14:textId="77777777" w:rsidR="0048134A" w:rsidRDefault="0048134A" w:rsidP="0048134A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BC65C9">
+      <w:r w:rsidRPr="0048134A">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Guizhou state-owned enterprise Wengfu Group before the Jilin High Court in a financing trade dispute with a state-owned enterprise in Heilongjiang</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="65556205" w14:textId="77777777" w:rsidR="00BC65C9" w:rsidRDefault="00BC65C9" w:rsidP="00BC65C9">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00BC65C9">
+    <w:p w14:paraId="2C13B960" w14:textId="77777777" w:rsidR="0048134A" w:rsidRDefault="0048134A" w:rsidP="0048134A">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0048134A">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>International Construction Project Disputes</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="73593748" w14:textId="77777777" w:rsidR="00BC65C9" w:rsidRDefault="00BC65C9" w:rsidP="00BC65C9">
+    <w:p w14:paraId="2CA60C6E" w14:textId="77777777" w:rsidR="0048134A" w:rsidRDefault="0048134A" w:rsidP="0048134A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BC65C9">
+      <w:r w:rsidRPr="0048134A">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a well-known environmental energy enterprise in obtaining dismissal of most CIETAC arbitration claims in a dispute over an EPC contract with an international engineering company regarding a waste-to-energy project in Vietnam</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1CC93CB1" w14:textId="77777777" w:rsidR="00BC65C9" w:rsidRDefault="00BC65C9" w:rsidP="00BC65C9">
+    <w:p w14:paraId="149295F9" w14:textId="77777777" w:rsidR="0048134A" w:rsidRDefault="0048134A" w:rsidP="0048134A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BC65C9">
+      <w:r w:rsidRPr="0048134A">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Representing a state-owned electronic construction engineering company in two CIETAC arbitrations against an electricity investment company as owner in disputes of delay damages over two EPC contracts of the wind farm projects in Vietnam</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2229B32A" w14:textId="77777777" w:rsidR="00BC65C9" w:rsidRDefault="00BC65C9" w:rsidP="00BC65C9">
+    <w:p w14:paraId="7A45D079" w14:textId="77777777" w:rsidR="0048134A" w:rsidRDefault="0048134A" w:rsidP="0048134A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BC65C9">
+      <w:r w:rsidRPr="0048134A">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented an international general contracting company headquartered in Beijing in obtaining dismissal of most CIETAC arbitration claims in a dispute over an EPC contract with a large state-owned construction engineering company regarding a pipe mill project in Mauritania</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="38C33401" w14:textId="77777777" w:rsidR="00BC65C9" w:rsidRDefault="00BC65C9" w:rsidP="00BC65C9">
+    <w:p w14:paraId="28402442" w14:textId="77777777" w:rsidR="0048134A" w:rsidRDefault="0048134A" w:rsidP="0048134A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BC65C9">
+      <w:r w:rsidRPr="0048134A">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented an international general contracting company headquartered in Beijing in CIETAC arbitration against a large state-owned hydropower engineering company in a dispute over a cooperation agreement for a dam repair project in Pakistan</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="49F7D41D" w14:textId="77777777" w:rsidR="00BC65C9" w:rsidRDefault="00BC65C9" w:rsidP="00BC65C9">
+    <w:p w14:paraId="1A9560FD" w14:textId="77777777" w:rsidR="0048134A" w:rsidRDefault="0048134A" w:rsidP="0048134A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BC65C9">
+      <w:r w:rsidRPr="0048134A">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented an international general contracting company headquartered in Beijing in obtaining favorable judgement before the Yunnan Kunming Intermediate Court in a dispute over independent guarantee fraud by a state-owned hydropower engineering company</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="32803DF4" w14:textId="77777777" w:rsidR="00BC65C9" w:rsidRDefault="00BC65C9" w:rsidP="00BC65C9">
+    <w:p w14:paraId="4440DB0E" w14:textId="77777777" w:rsidR="0048134A" w:rsidRDefault="0048134A" w:rsidP="0048134A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BC65C9">
+      <w:r w:rsidRPr="0048134A">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a Chinese mechanical and electrical equipment company before the Singapore International Arbitration Center in a dispute with a Vietnamese bank over an independent guarantee governed by Singapore law concerning a machinery equipment leasing project in Vietnam</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1979A267" w14:textId="77777777" w:rsidR="00BC65C9" w:rsidRDefault="00BC65C9" w:rsidP="00BC65C9">
+    <w:p w14:paraId="15B024F8" w14:textId="77777777" w:rsidR="0048134A" w:rsidRDefault="0048134A" w:rsidP="0048134A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BC65C9">
+      <w:r w:rsidRPr="0048134A">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised a state-owned engineering and technical company in ICC arbitration and related FIDIC expert review procedures in a dispute with the owner of a construction project in Russia concerning a construction project contract governed by Russian law</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="04FD01CE" w14:textId="77777777" w:rsidR="00BC65C9" w:rsidRDefault="00BC65C9" w:rsidP="00BC65C9">
+    <w:p w14:paraId="6F05BB7C" w14:textId="77777777" w:rsidR="0048134A" w:rsidRDefault="0048134A" w:rsidP="0048134A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BC65C9">
+      <w:r w:rsidRPr="0048134A">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised a state-owned general contracting engineering company in a dispute with the owner of a construction project in Ukraine concerning a construction project governed by Swiss law</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="12DE09D6" w14:textId="77777777" w:rsidR="00BC65C9" w:rsidRDefault="00BC65C9" w:rsidP="00BC65C9">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00BC65C9">
+    <w:p w14:paraId="18E9F459" w14:textId="77777777" w:rsidR="0048134A" w:rsidRDefault="0048134A" w:rsidP="0048134A">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0048134A">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Commercial Contract Disputes</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1839C188" w14:textId="77777777" w:rsidR="00BC65C9" w:rsidRDefault="00BC65C9" w:rsidP="00BC65C9">
+    <w:p w14:paraId="4458B579" w14:textId="77777777" w:rsidR="0048134A" w:rsidRDefault="0048134A" w:rsidP="0048134A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BC65C9">
+      <w:r w:rsidRPr="0048134A">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Cinda Investment Co. in obtaining favorable judgements before the Beijing High Court and Beijing No. 2 Intermediate Court in a US$153 million real estate cooperative operation contract dispute with a listed company</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4427FC3D" w14:textId="77777777" w:rsidR="00BC65C9" w:rsidRDefault="00BC65C9" w:rsidP="00BC65C9">
+    <w:p w14:paraId="652453F8" w14:textId="77777777" w:rsidR="0048134A" w:rsidRDefault="0048134A" w:rsidP="0048134A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BC65C9">
+      <w:r w:rsidRPr="0048134A">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a Chinese real estate development company in obtaining favorable judgement before the Shandong Qingdao Intermediate Court in a US$14 million joint venture and cooperative real estate development contract dispute with its cooperative developer</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="139B8A6E" w14:textId="77777777" w:rsidR="00BC65C9" w:rsidRDefault="00BC65C9" w:rsidP="00BC65C9">
+    <w:p w14:paraId="10CC3CE5" w14:textId="77777777" w:rsidR="0048134A" w:rsidRDefault="0048134A" w:rsidP="0048134A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BC65C9">
+      <w:r w:rsidRPr="0048134A">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a Hong Kong international trading company and its steel production subsidiary in obtaining favorable arbitral award in CIETAC arbitration confirming a US$28 million cooperation agreement damages with a state-owned steel enterprise</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="619378AD" w14:textId="77777777" w:rsidR="00BC65C9" w:rsidRDefault="00BC65C9" w:rsidP="00BC65C9">
+    <w:p w14:paraId="723C490D" w14:textId="77777777" w:rsidR="0048134A" w:rsidRDefault="0048134A" w:rsidP="0048134A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BC65C9">
+      <w:r w:rsidRPr="0048134A">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a state-owned import and export trading company in obtaining favorable arbitral awards and enforcing multiple agency import and export contract claims before CIETAC, BAC, Xi'an Arbitration Commission, Jinan Arbitration Commission, and Hohhot Arbitration Commission</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2D6E13D4" w14:textId="77777777" w:rsidR="00BC65C9" w:rsidRDefault="00BC65C9" w:rsidP="00BC65C9">
+    <w:p w14:paraId="7A2C9BCC" w14:textId="77777777" w:rsidR="0048134A" w:rsidRDefault="0048134A" w:rsidP="0048134A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BC65C9">
+      <w:r w:rsidRPr="0048134A">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a well-known Israeli trade company in obtaining favorable arbitral award before CIETAC against a Chinese public hospital of a procurement project of medical equipment financed by international commercial loan, which is governed by CISG</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2B89E727" w14:textId="77777777" w:rsidR="00BC65C9" w:rsidRDefault="00BC65C9" w:rsidP="00BC65C9">
+    <w:p w14:paraId="190A942E" w14:textId="77777777" w:rsidR="0048134A" w:rsidRDefault="0048134A" w:rsidP="0048134A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BC65C9">
+      <w:r w:rsidRPr="0048134A">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a well-known Israeli trade company in achieving a satisfactory settlement in CIETAC arbitration against public security bureau traffic police of a traffic police command center construction project financed by Israel government loan</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F315F79" w14:textId="77777777" w:rsidR="00BC65C9" w:rsidRDefault="00BC65C9" w:rsidP="00BC65C9">
+    <w:p w14:paraId="29D572CB" w14:textId="77777777" w:rsidR="0048134A" w:rsidRDefault="0048134A" w:rsidP="0048134A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BC65C9">
+      <w:r w:rsidRPr="0048134A">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a Hong Kong electric power company in obtaining a satisfactory settlement in CIETAC arbitration in a dispute with two state-owned enterprises concerning the acquisition of a Liberian power station project</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="661D377E" w14:textId="77777777" w:rsidR="00BC65C9" w:rsidRDefault="00BC65C9" w:rsidP="00BC65C9">
+    <w:p w14:paraId="2ABD933D" w14:textId="77777777" w:rsidR="0048134A" w:rsidRDefault="0048134A" w:rsidP="0048134A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BC65C9">
+      <w:r w:rsidRPr="0048134A">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Nidec ASI S.p.A. in obtaining favorable judgements before the Beijing High Court and Beijing No. 4 Intermediate Court in a consultancy agreement dispute with a petrolic equipment company</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2165E19E" w14:textId="77777777" w:rsidR="00BC65C9" w:rsidRDefault="00BC65C9" w:rsidP="00BC65C9">
+    <w:p w14:paraId="2BC01507" w14:textId="77777777" w:rsidR="0048134A" w:rsidRDefault="0048134A" w:rsidP="0048134A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BC65C9">
+      <w:r w:rsidRPr="0048134A">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a Sino-American joint venture energy company in the China Maritime Arbitration Commission in a highway transportation contract dispute with a Chinese logistics company</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0B42E9EE" w14:textId="77777777" w:rsidR="00BC65C9" w:rsidRDefault="00BC65C9" w:rsidP="00BC65C9">
+    <w:p w14:paraId="1A947D49" w14:textId="77777777" w:rsidR="0048134A" w:rsidRDefault="0048134A" w:rsidP="0048134A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BC65C9">
+      <w:r w:rsidRPr="0048134A">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised a Hong Kong energy development company in a mining and exploration rights transfer dispute</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7E6248FB" w14:textId="77777777" w:rsidR="00BC65C9" w:rsidRDefault="00BC65C9" w:rsidP="00BC65C9">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00BC65C9">
+    <w:p w14:paraId="342BEB5A" w14:textId="77777777" w:rsidR="0048134A" w:rsidRDefault="0048134A" w:rsidP="0048134A">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0048134A">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Torts and Unfair Competition Disputes</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="66A16A73" w14:textId="77777777" w:rsidR="00BC65C9" w:rsidRDefault="00BC65C9" w:rsidP="00BC65C9">
+    <w:p w14:paraId="13541DD0" w14:textId="77777777" w:rsidR="0048134A" w:rsidRDefault="0048134A" w:rsidP="0048134A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BC65C9">
+      <w:r w:rsidRPr="0048134A">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Representing a well-known entrepreneur before the Beijing Internet Court in an internet tort liability dispute</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="18104B11" w14:textId="77777777" w:rsidR="00BC65C9" w:rsidRDefault="00BC65C9" w:rsidP="00BC65C9">
+    <w:p w14:paraId="1681D363" w14:textId="77777777" w:rsidR="0048134A" w:rsidRDefault="0048134A" w:rsidP="0048134A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BC65C9">
+      <w:r w:rsidRPr="0048134A">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a chief analyst at a well-known securities firm before the Beijing No. 4 Intermediate Court in an internet tort liability dispute</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1FCB8C5C" w14:textId="77777777" w:rsidR="00BC65C9" w:rsidRDefault="00BC65C9" w:rsidP="00BC65C9">
+    <w:p w14:paraId="44BAF5BA" w14:textId="77777777" w:rsidR="0048134A" w:rsidRDefault="0048134A" w:rsidP="0048134A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BC65C9">
+      <w:r w:rsidRPr="0048134A">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Airbnb and a landlord in obtaining favorable judgements before the Jiangsu Nanjing Intermediate Court in a dispute over the violation of a security assurance duty</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3E49A44C" w14:textId="77777777" w:rsidR="00BC65C9" w:rsidRDefault="00BC65C9" w:rsidP="00BC65C9">
+    <w:p w14:paraId="15836594" w14:textId="77777777" w:rsidR="0048134A" w:rsidRDefault="0048134A" w:rsidP="0048134A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BC65C9">
+      <w:r w:rsidRPr="0048134A">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented an algorithm engineer before the Beijing Daxing Court and the Beijing Economic Development Zone Labor Arbitration Commission in a non-compete dispute with a well-known internet company</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="73236422" w14:textId="77777777" w:rsidR="00BC65C9" w:rsidRDefault="00BC65C9" w:rsidP="00BC65C9">
+    <w:p w14:paraId="41D47138" w14:textId="77777777" w:rsidR="0048134A" w:rsidRDefault="0048134A" w:rsidP="0048134A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BC65C9">
+      <w:r w:rsidRPr="0048134A">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a business operations supervisor before the Beijing Economic Development Zone Labor Arbitration Commission in a non-compete dispute with a well-known internet company</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7FF9514B" w14:textId="77777777" w:rsidR="00BC65C9" w:rsidRDefault="00BC65C9" w:rsidP="00BC65C9">
+    <w:p w14:paraId="3238C4A3" w14:textId="77777777" w:rsidR="0048134A" w:rsidRDefault="0048134A" w:rsidP="0048134A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="41"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BC65C9">
+      <w:r w:rsidRPr="0048134A">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a well-known U.S. electronic component trading company before the Shenzhen Futian Labor Arbitration Commission in non-compete disputes against five former employees for infringing company trade secrets</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2331280A" w14:textId="77777777" w:rsidR="00BC65C9" w:rsidRDefault="00BC65C9" w:rsidP="00BC65C9">
+    <w:p w14:paraId="53B2F41F" w14:textId="77777777" w:rsidR="0048134A" w:rsidRDefault="0048134A" w:rsidP="0048134A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BC65C9">
+      <w:r w:rsidRPr="0048134A">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Education</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7823BC9F" w14:textId="77777777" w:rsidR="00BC65C9" w:rsidRDefault="00BC65C9" w:rsidP="00BC65C9">
+    <w:p w14:paraId="0AE788E6" w14:textId="77777777" w:rsidR="0048134A" w:rsidRDefault="0048134A" w:rsidP="0048134A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="42"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BC65C9">
+      <w:r w:rsidRPr="0048134A">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Zhongnan University of Economics and Law, B.A. (International Politics) (Honored Graduate)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3401B0CC" w14:textId="77777777" w:rsidR="00BC65C9" w:rsidRDefault="00BC65C9" w:rsidP="00BC65C9">
+    <w:p w14:paraId="67AFE60E" w14:textId="77777777" w:rsidR="0048134A" w:rsidRDefault="0048134A" w:rsidP="0048134A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="43"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BC65C9">
+      <w:r w:rsidRPr="0048134A">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Peking University, LL.M. (PRC law) and J.D. (U.S. law) (Beijing Honored Graduate)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="61B0D8B7" w14:textId="77777777" w:rsidR="00BC65C9" w:rsidRDefault="00BC65C9" w:rsidP="00BC65C9">
+    <w:p w14:paraId="3D9B380A" w14:textId="77777777" w:rsidR="0048134A" w:rsidRDefault="0048134A" w:rsidP="0048134A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="44"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BC65C9">
+      <w:r w:rsidRPr="0048134A">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Bucerius Law School, International Exchange Program</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0DE6B983" w14:textId="77777777" w:rsidR="00BC65C9" w:rsidRDefault="00BC65C9" w:rsidP="00BC65C9">
+    <w:p w14:paraId="3B59B547" w14:textId="77777777" w:rsidR="0048134A" w:rsidRDefault="0048134A" w:rsidP="0048134A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BC65C9">
+      <w:r w:rsidRPr="0048134A">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Professional Qualification</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="49C85F2D" w14:textId="77777777" w:rsidR="00BC65C9" w:rsidRDefault="00BC65C9" w:rsidP="00BC65C9">
+    <w:p w14:paraId="34EB9E56" w14:textId="77777777" w:rsidR="0048134A" w:rsidRDefault="0048134A" w:rsidP="0048134A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="45"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BC65C9">
+      <w:r w:rsidRPr="0048134A">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Admitted to practice in PRC</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="068BF99E" w14:textId="77777777" w:rsidR="00BC65C9" w:rsidRDefault="00BC65C9" w:rsidP="00BC65C9">
+    <w:p w14:paraId="30A862B7" w14:textId="77777777" w:rsidR="0048134A" w:rsidRDefault="0048134A" w:rsidP="0048134A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BC65C9">
+      <w:r w:rsidRPr="0048134A">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Work Language</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0399CA61" w14:textId="77777777" w:rsidR="00BC65C9" w:rsidRDefault="00BC65C9" w:rsidP="00BC65C9">
+    <w:p w14:paraId="2F408DC9" w14:textId="77777777" w:rsidR="0048134A" w:rsidRDefault="0048134A" w:rsidP="0048134A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="46"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BC65C9">
+      <w:r w:rsidRPr="0048134A">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Mandarin</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5F044F01" w14:textId="77777777" w:rsidR="00BC65C9" w:rsidRDefault="00BC65C9" w:rsidP="00BC65C9">
+    <w:p w14:paraId="755527DD" w14:textId="77777777" w:rsidR="0048134A" w:rsidRDefault="0048134A" w:rsidP="0048134A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="47"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BC65C9">
+      <w:r w:rsidRPr="0048134A">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>English(Fluent)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A2203A3" w14:textId="77777777" w:rsidR="00BC65C9" w:rsidRDefault="00BC65C9" w:rsidP="00BC65C9">
+    <w:p w14:paraId="32AE6E2D" w14:textId="77777777" w:rsidR="0048134A" w:rsidRDefault="0048134A" w:rsidP="0048134A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="48"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BC65C9">
+      <w:r w:rsidRPr="0048134A">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Cantonese</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A466BB4" w14:textId="77777777" w:rsidR="00BC65C9" w:rsidRDefault="00BC65C9" w:rsidP="00BC65C9">
+    <w:p w14:paraId="3F81DBE4" w14:textId="77777777" w:rsidR="0048134A" w:rsidRDefault="0048134A" w:rsidP="0048134A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BC65C9">
+      <w:r w:rsidRPr="0048134A">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Professional Background</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5567FC3C" w14:textId="4F0C9975" w:rsidR="00686369" w:rsidRPr="00BC65C9" w:rsidRDefault="00BC65C9" w:rsidP="00BC65C9">
+    <w:p w14:paraId="5567FC3C" w14:textId="182BC523" w:rsidR="00686369" w:rsidRPr="0048134A" w:rsidRDefault="0048134A" w:rsidP="0048134A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="49"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BC65C9">
+      <w:r w:rsidRPr="0048134A">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Mr. Deng joined Fangda Beijing office in 2018. Mr. Deng worked in the dispute resolution group at a leading international law firm joint operation office in China. Mr. Deng is a Specialist Mediator of Singapore International Mediation Centre (SIMC) and an HKIAC-accredited Tribunal Secretary.</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00686369" w:rsidRPr="00BC65C9" w:rsidSect="002D0826">
+    <w:sectPr w:rsidR="00686369" w:rsidRPr="0048134A" w:rsidSect="002D0826">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1797" w:bottom="1440" w:left="1797" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="3584D350" w14:textId="77777777" w:rsidR="004167EC" w:rsidRDefault="004167EC" w:rsidP="00F57734">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="2493FDE5" w14:textId="77777777" w:rsidR="004167EC" w:rsidRDefault="004167EC" w:rsidP="00F57734">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -1984,1224 +1984,1224 @@
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="01F40CD8"/>
+    <w:nsid w:val="004E7067"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="80525F6C"/>
+    <w:tmpl w:val="B7A016D8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="03BC0366"/>
+    <w:nsid w:val="06EF2BE6"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="EB24617C"/>
+    <w:tmpl w:val="A50E8F52"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="050D6868"/>
+    <w:nsid w:val="081F499A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="653A0322"/>
+    <w:tmpl w:val="50D8BD04"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0BED3DF0"/>
+    <w:nsid w:val="0CFC4B4D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F9723F4E"/>
+    <w:tmpl w:val="BDAC1938"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0CAF52F5"/>
+    <w:nsid w:val="0DBB6C55"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="62CEFDF4"/>
+    <w:tmpl w:val="C46AC848"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="13265FF3"/>
+    <w:nsid w:val="0F86473C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A9DCCC92"/>
+    <w:tmpl w:val="35E6315C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="144A0386"/>
+    <w:nsid w:val="14693D7F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="12F80F9E"/>
+    <w:tmpl w:val="93047074"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="16F15750"/>
+    <w:nsid w:val="16A851F6"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E730B5E8"/>
+    <w:tmpl w:val="A7DADB9A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1781577B"/>
+    <w:nsid w:val="19C6025D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="48347D98"/>
+    <w:tmpl w:val="82BC0982"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1A282316"/>
+    <w:nsid w:val="1A8A5591"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="15EEA514"/>
+    <w:tmpl w:val="2402A680"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1F77590C"/>
+    <w:nsid w:val="1C564FE1"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="8752C720"/>
+    <w:tmpl w:val="5B14A3E4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="20720067"/>
+    <w:nsid w:val="22735579"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="8800FCCA"/>
+    <w:tmpl w:val="CFCEB272"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="21AC7E39"/>
+    <w:nsid w:val="24FF1351"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="DEA4F758"/>
+    <w:tmpl w:val="E570A21E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="22E8650D"/>
+    <w:nsid w:val="269D098D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="5CD03508"/>
+    <w:tmpl w:val="959E37D0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="242719C1"/>
+    <w:nsid w:val="275F2076"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="68B2DDE2"/>
+    <w:tmpl w:val="EEB4191A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2FF341E1"/>
+    <w:nsid w:val="289234AA"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="6B8EAD9E"/>
+    <w:tmpl w:val="DDE427A6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="302D634E"/>
+    <w:nsid w:val="28C7118E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A49EC7C0"/>
+    <w:tmpl w:val="954CF9B6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="30741340"/>
+    <w:nsid w:val="2AF47AB0"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="2794D988"/>
+    <w:tmpl w:val="7DD03C6A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="34764875"/>
+    <w:nsid w:val="2E123075"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="71240A30"/>
+    <w:tmpl w:val="9A9246B8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3B0D1655"/>
+    <w:nsid w:val="30D10EE8"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="AC70DA52"/>
+    <w:tmpl w:val="22FEEBFC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3B0F66B1"/>
+    <w:nsid w:val="31095B46"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="63866BBC"/>
+    <w:tmpl w:val="DCCC15AC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3DC61151"/>
+    <w:nsid w:val="361454EB"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="176CF002"/>
+    <w:tmpl w:val="CEF04A72"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3F5C5FF7"/>
+    <w:nsid w:val="383F7663"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="AF4EF8DC"/>
+    <w:tmpl w:val="783AD18E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="413835CA"/>
+    <w:nsid w:val="38FC54DB"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="62CEFDF4"/>
+    <w:tmpl w:val="173CAAB0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="41A92EC6"/>
+    <w:nsid w:val="3BD17CFC"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="0DAA853C"/>
+    <w:tmpl w:val="0E705FF6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="44897444"/>
+    <w:nsid w:val="3E406C6A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="39FE17FC"/>
+    <w:tmpl w:val="ECD40FAA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="46A7358C"/>
+    <w:nsid w:val="41E23DDC"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="2B968CB8"/>
+    <w:tmpl w:val="E5FA23C0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4BB52E9C"/>
+    <w:nsid w:val="432E1023"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D4567616"/>
+    <w:tmpl w:val="635070FC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4C936D39"/>
+    <w:nsid w:val="4BDD34A1"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="7478AACC"/>
+    <w:tmpl w:val="D0224A62"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4DC12C64"/>
+    <w:nsid w:val="4F4F54F0"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="850A2FFC"/>
+    <w:tmpl w:val="99340128"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4FEE1986"/>
+    <w:nsid w:val="509531FB"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="5920B59E"/>
+    <w:tmpl w:val="9468C98A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="52D91C46"/>
+    <w:nsid w:val="520C6CDB"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="20E42994"/>
+    <w:tmpl w:val="DAE87E2A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="607E7A5B"/>
+    <w:nsid w:val="5288722C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A1282E70"/>
+    <w:tmpl w:val="B074F5F4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="614B4C95"/>
+    <w:nsid w:val="53B932D6"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="9C665B62"/>
+    <w:tmpl w:val="E0A4702E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="61F412E6"/>
+    <w:nsid w:val="5E897A07"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B04A7FB6"/>
+    <w:tmpl w:val="3F308CAC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="679A4B9A"/>
+    <w:nsid w:val="5F080918"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="AB3218AC"/>
+    <w:tmpl w:val="FD5411E4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6C011E60"/>
+    <w:nsid w:val="6008627F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="4F7CB93E"/>
+    <w:tmpl w:val="14D474F2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6C03778A"/>
+    <w:nsid w:val="634527E5"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="0118689A"/>
+    <w:tmpl w:val="CBDC6E90"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6D23167D"/>
+    <w:nsid w:val="6A156494"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="35A42CD0"/>
+    <w:tmpl w:val="6E3EB218"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="70D323D8"/>
+    <w:nsid w:val="6C566AEE"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="5A20DEE8"/>
+    <w:tmpl w:val="B0AC2ABA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="729A56FB"/>
+    <w:nsid w:val="6C9674CA"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="19CE5070"/>
+    <w:tmpl w:val="99480740"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7394452D"/>
+    <w:nsid w:val="70500CF9"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="5A88837A"/>
+    <w:tmpl w:val="CD360E54"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="743A2B97"/>
+    <w:nsid w:val="71767A42"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="2C228C22"/>
+    <w:tmpl w:val="2AFEADFC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="43" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="765D2495"/>
+    <w:nsid w:val="736E1C03"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="8CFC3684"/>
+    <w:tmpl w:val="98126186"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="44" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="76C06309"/>
+    <w:nsid w:val="738345E5"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="85860928"/>
+    <w:tmpl w:val="CD665F1A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="45" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="79A63023"/>
+    <w:nsid w:val="73CC3C7F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="2D6AC666"/>
+    <w:tmpl w:val="A14457CE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="46" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="79D41FED"/>
+    <w:nsid w:val="75A03A87"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="BAB649E2"/>
+    <w:tmpl w:val="0D20EFCE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="47" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7C180225"/>
+    <w:nsid w:val="7AE20AB4"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="9CBAF92C"/>
+    <w:tmpl w:val="85F46BCE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="48" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7EDE6B30"/>
+    <w:nsid w:val="7D8F2679"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="DCA673F8"/>
+    <w:tmpl w:val="C46AC848"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="2">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="39"/>
+  </w:num>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="38"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="40"/>
+  </w:num>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="32"/>
+  </w:num>
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="11">
+    <w:abstractNumId w:val="46"/>
+  </w:num>
+  <w:num w:numId="12">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="14">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="15">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="16">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="17">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="18">
+    <w:abstractNumId w:val="41"/>
+  </w:num>
+  <w:num w:numId="19">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="20">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="21">
+    <w:abstractNumId w:val="34"/>
+  </w:num>
+  <w:num w:numId="22">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="23">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="24">
+    <w:abstractNumId w:val="45"/>
+  </w:num>
+  <w:num w:numId="25">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="26">
     <w:abstractNumId w:val="47"/>
   </w:num>
-  <w:num w:numId="2">
-    <w:abstractNumId w:val="29"/>
+  <w:num w:numId="27">
+    <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="3">
-    <w:abstractNumId w:val="6"/>
+  <w:num w:numId="28">
+    <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="29">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="30">
+    <w:abstractNumId w:val="33"/>
+  </w:num>
+  <w:num w:numId="31">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="32">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="33">
+    <w:abstractNumId w:val="37"/>
+  </w:num>
+  <w:num w:numId="34">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="35">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="36">
+    <w:abstractNumId w:val="44"/>
+  </w:num>
+  <w:num w:numId="37">
+    <w:abstractNumId w:val="35"/>
+  </w:num>
+  <w:num w:numId="38">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="39">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="40">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="41">
     <w:abstractNumId w:val="31"/>
   </w:num>
-  <w:num w:numId="5">
-    <w:abstractNumId w:val="21"/>
+  <w:num w:numId="42">
+    <w:abstractNumId w:val="26"/>
   </w:num>
-  <w:num w:numId="6">
-    <w:abstractNumId w:val="2"/>
+  <w:num w:numId="43">
+    <w:abstractNumId w:val="36"/>
   </w:num>
-  <w:num w:numId="7">
-[...11 lines deleted...]
-  <w:num w:numId="11">
+  <w:num w:numId="44">
     <w:abstractNumId w:val="43"/>
   </w:num>
-  <w:num w:numId="12">
-[...38 lines deleted...]
-  <w:num w:numId="25">
+  <w:num w:numId="45">
     <w:abstractNumId w:val="42"/>
   </w:num>
-  <w:num w:numId="26">
-    <w:abstractNumId w:val="24"/>
+  <w:num w:numId="46">
+    <w:abstractNumId w:val="13"/>
   </w:num>
-  <w:num w:numId="27">
-[...2 lines deleted...]
-  <w:num w:numId="28">
+  <w:num w:numId="47">
     <w:abstractNumId w:val="28"/>
   </w:num>
-  <w:num w:numId="29">
-[...55 lines deleted...]
-  </w:num>
   <w:num w:numId="48">
-    <w:abstractNumId w:val="23"/>
+    <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="49">
-    <w:abstractNumId w:val="4"/>
+    <w:abstractNumId w:val="48"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="49"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
@@ -3248,50 +3248,51 @@
     <w:rsid w:val="002375A9"/>
     <w:rsid w:val="00253EDA"/>
     <w:rsid w:val="00283DAB"/>
     <w:rsid w:val="002932C9"/>
     <w:rsid w:val="002A35FF"/>
     <w:rsid w:val="002A4932"/>
     <w:rsid w:val="002B1F71"/>
     <w:rsid w:val="002D0826"/>
     <w:rsid w:val="0031673D"/>
     <w:rsid w:val="0034020A"/>
     <w:rsid w:val="0034029C"/>
     <w:rsid w:val="00351712"/>
     <w:rsid w:val="00353486"/>
     <w:rsid w:val="0036384C"/>
     <w:rsid w:val="00370676"/>
     <w:rsid w:val="00396678"/>
     <w:rsid w:val="003B4410"/>
     <w:rsid w:val="003D196D"/>
     <w:rsid w:val="003D355E"/>
     <w:rsid w:val="00403EDB"/>
     <w:rsid w:val="004167EC"/>
     <w:rsid w:val="004416E4"/>
     <w:rsid w:val="00451233"/>
     <w:rsid w:val="004570F8"/>
     <w:rsid w:val="0047636D"/>
+    <w:rsid w:val="0048134A"/>
     <w:rsid w:val="0049405C"/>
     <w:rsid w:val="004D21F0"/>
     <w:rsid w:val="004D3C23"/>
     <w:rsid w:val="004E2FCC"/>
     <w:rsid w:val="004F1B4E"/>
     <w:rsid w:val="0052675C"/>
     <w:rsid w:val="0056635E"/>
     <w:rsid w:val="005A7DA0"/>
     <w:rsid w:val="005B00C1"/>
     <w:rsid w:val="005B5F25"/>
     <w:rsid w:val="005C1FBD"/>
     <w:rsid w:val="005F7A7D"/>
     <w:rsid w:val="00605720"/>
     <w:rsid w:val="0065437B"/>
     <w:rsid w:val="0066746A"/>
     <w:rsid w:val="00667CF2"/>
     <w:rsid w:val="00683D9C"/>
     <w:rsid w:val="00685381"/>
     <w:rsid w:val="00686369"/>
     <w:rsid w:val="006A06C2"/>
     <w:rsid w:val="006C21DA"/>
     <w:rsid w:val="006D159B"/>
     <w:rsid w:val="006F2EE4"/>
     <w:rsid w:val="007177F3"/>
     <w:rsid w:val="00765586"/>
@@ -3318,51 +3319,50 @@
     <w:rsid w:val="00925E12"/>
     <w:rsid w:val="00930511"/>
     <w:rsid w:val="00936370"/>
     <w:rsid w:val="0094376B"/>
     <w:rsid w:val="009465FB"/>
     <w:rsid w:val="0095781F"/>
     <w:rsid w:val="009A4D0D"/>
     <w:rsid w:val="009A711A"/>
     <w:rsid w:val="009B27AE"/>
     <w:rsid w:val="009D6108"/>
     <w:rsid w:val="009E20C4"/>
     <w:rsid w:val="00A002B6"/>
     <w:rsid w:val="00A1252B"/>
     <w:rsid w:val="00A1585C"/>
     <w:rsid w:val="00A41685"/>
     <w:rsid w:val="00A64BF0"/>
     <w:rsid w:val="00A81B38"/>
     <w:rsid w:val="00B05840"/>
     <w:rsid w:val="00B37E04"/>
     <w:rsid w:val="00B557D1"/>
     <w:rsid w:val="00B62E87"/>
     <w:rsid w:val="00B670A2"/>
     <w:rsid w:val="00B86E39"/>
     <w:rsid w:val="00BB071E"/>
     <w:rsid w:val="00BB2601"/>
-    <w:rsid w:val="00BC65C9"/>
     <w:rsid w:val="00C0316A"/>
     <w:rsid w:val="00C24D79"/>
     <w:rsid w:val="00CD0348"/>
     <w:rsid w:val="00CF1C9C"/>
     <w:rsid w:val="00D1552C"/>
     <w:rsid w:val="00D2284D"/>
     <w:rsid w:val="00D45AF6"/>
     <w:rsid w:val="00D632AE"/>
     <w:rsid w:val="00D925CA"/>
     <w:rsid w:val="00DA428A"/>
     <w:rsid w:val="00DA626A"/>
     <w:rsid w:val="00DD484D"/>
     <w:rsid w:val="00DF04DF"/>
     <w:rsid w:val="00E34189"/>
     <w:rsid w:val="00E418B1"/>
     <w:rsid w:val="00E44063"/>
     <w:rsid w:val="00E61128"/>
     <w:rsid w:val="00E70303"/>
     <w:rsid w:val="00E73B54"/>
     <w:rsid w:val="00E7710E"/>
     <w:rsid w:val="00E94C0A"/>
     <w:rsid w:val="00EB2910"/>
     <w:rsid w:val="00EF7E90"/>
     <w:rsid w:val="00F07BEB"/>
     <w:rsid w:val="00F51C68"/>
@@ -4436,61 +4436,61 @@
     <w:rsid w:val="00F57734"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af4">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0065437B"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af5">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00BC65C9"/>
+    <w:rsid w:val="0048134A"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af6">
     <w:name w:val="正文文本 字符"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="af5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00BC65C9"/>
+    <w:rsid w:val="0048134A"/>
     <w:rPr>
       <w:sz w:val="21"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 主题​​">
@@ -4774,51 +4774,51 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A27AED20-EF98-45CA-88F2-AB1445CA6DEF}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{275DDCB8-3D13-4DFA-9AC3-6CCA2108586A}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>1570</Words>
   <Characters>8950</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>74</Lines>
   <Paragraphs>20</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>10500</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>