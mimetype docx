--- v0 (2026-05-17)
+++ v1 (2026-07-16)
@@ -36,189 +36,189 @@
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5485"/>
         <w:gridCol w:w="2836"/>
       </w:tblGrid>
       <w:tr w:rsidR="0049405C" w:rsidRPr="00C24D79" w14:paraId="76EB2C64" w14:textId="77777777" w:rsidTr="00E70303">
         <w:trPr>
           <w:trHeight w:val="3267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5485" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="271D78"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C4F11E8" w14:textId="00F82503" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="009B545B" w:rsidP="009B545B">
+          <w:p w14:paraId="2C4F11E8" w14:textId="27930EA5" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00E56831" w:rsidP="00E56831">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="xingming"/>
             <w:bookmarkStart w:id="1" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="1"/>
-            <w:r w:rsidRPr="009B545B">
+            <w:r w:rsidRPr="00E56831">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>GUANGZE TU</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
-          <w:p w14:paraId="706EB16B" w14:textId="4AB09A7D" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="009B545B" w:rsidP="009B545B">
+          <w:p w14:paraId="706EB16B" w14:textId="4FA594F3" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00E56831" w:rsidP="00E56831">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="didian"/>
-            <w:r w:rsidRPr="009B545B">
+            <w:r w:rsidRPr="00E56831">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Counsel</w:t>
             </w:r>
-            <w:r w:rsidRPr="009B545B">
+            <w:r w:rsidRPr="00E56831">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>·</w:t>
             </w:r>
-            <w:r w:rsidRPr="009B545B">
+            <w:r w:rsidRPr="00E56831">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Shanghai</w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
-          <w:p w14:paraId="6199424A" w14:textId="742390AD" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="009B545B" w:rsidP="009B545B">
+          <w:p w14:paraId="6199424A" w14:textId="1E501348" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00E56831" w:rsidP="00E56831">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="dianhua"/>
-            <w:r w:rsidRPr="009B545B">
+            <w:r w:rsidRPr="00E56831">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">+86 21 2208 1028 </w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
-          <w:p w14:paraId="4F910ACA" w14:textId="13722527" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="009B545B" w:rsidP="009B545B">
+          <w:p w14:paraId="4F910ACA" w14:textId="0100854E" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00E56831" w:rsidP="00E56831">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="youxiang"/>
-            <w:r w:rsidRPr="009B545B">
+            <w:r w:rsidRPr="00E56831">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Guangze.tu@fangdalaw.com</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="22DBA835" w14:textId="677EAC48" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00F96E7C" w:rsidP="00860F89">
             <w:pPr>
               <w:ind w:leftChars="-52" w:left="-109"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C24D79">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:color w:val="545551"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D24C6CB" w14:textId="14DC029B" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="009B545B" w:rsidP="002932C9">
+          <w:p w14:paraId="2D24C6CB" w14:textId="7B0BAE05" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00E56831" w:rsidP="002932C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="tupian"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="575CA6E2" wp14:editId="782DC348">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0A1FF858" wp14:editId="03A82C7A">
                   <wp:extent cx="1651000" cy="2142519"/>
                   <wp:effectExtent l="0" t="0" r="6350" b="0"/>
                   <wp:docPr id="1" name="图片 1"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
@@ -258,60 +258,60 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C063291" w14:textId="5DC9D94D" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="002375A9" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C24D79">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>PRACTICE AREAS</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C1ACACA" w14:textId="558E21F5" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="009B545B" w:rsidP="007177F3">
+          <w:p w14:paraId="3C1ACACA" w14:textId="78398265" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="00E56831" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="zhiyelingyu"/>
-            <w:r w:rsidRPr="009B545B">
+            <w:r w:rsidRPr="00E56831">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>MR. TU SPECIALIZES IN BANKRUPTCY RESTRUCTURING AND NON-PERFORMING ASSET-RELATED BUSINESSES, MAINLY INCLUDING: LARGE GROUP ENTERPRISES, LISTED COMPANIES, REAL ESTATE ENTERPRISES IN TRADITIONAL INDUSTRIES, BANKRUPTCY RESTRUCTURING, PRE-RESTRUCTURING, DEBT RESTRUCTURING, RESTRUCTURING INVESTMENT, ENTERPRISE LIQUIDATION, NON-PERFORMING ASSET-RELATED ACQUISITION, ASSET DISPOSAL, LITIGATION AND EXECUTION.</w:t>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F19AE4C" w14:textId="19A41B01" w:rsidR="00451233" w:rsidRPr="00C24D79" w:rsidRDefault="00F80A79" w:rsidP="00DA428A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C24D79">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
           <w:noProof/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
@@ -371,51 +371,51 @@
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:roundrect w14:anchorId="053823F2" id="圆角矩形 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:-6.2pt;margin-top:-12.6pt;width:4.55pt;height:3.6pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDc1SqFegIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2yAQfp+0/wHxvtqO+mON4lRRqk6T&#10;qrZqO/WZYIiRMMeAxMn++h3gOG1X7WHaCwbu7ru7z98xu9p1mmyF8wpMTauTkhJhODTKrGv64/nm&#10;y1dKfGCmYRqMqOleeHo1//xp1tupmEALuhGOIIjx097WtA3BTovC81Z0zJ+AFQaNElzHAh7dumgc&#10;6xG908WkLM+LHlxjHXDhPd5eZyOdJ3wpBQ/3UnoRiK4p1hbS6tK6imsxn7Hp2jHbKj6Uwf6hio4p&#10;g0lHqGsWGNk49QdUp7gDDzKccOgKkFJxkXrAbqryXTdPLbMi9YLkeDvS5P8fLL/bPtkHhzT01k89&#10;bmMXO+m6+MX6yC6RtR/JErtAOF6eXZyXyChHy+nZRXUZqSyOodb58E1AR+Kmpg42pnnE35FYYttb&#10;H7L/wS+m86BVc6O0TocoAbHUjmwZ/rzVuhoyvPHSJvoaiFEZMN4Ux2bSLuy1iH7aPApJVIPlT1Ih&#10;SWfHJIxzYUKVTS1rRM5dnZXYaoYfI1K3CTAiS8w/Yg8Abxs4YGeYwT+GiiTTMbj8W2E5eIxImcGE&#10;MbhTBtxHABq7GjJn/wNJmZrI0gqa/YMjDvKQeMtvFP67W+bDA3M4Ffi3cdLDPS5SQ19TGHaUtOB+&#10;fXQf/VGsaKWkxymrqf+5YU5Qor8blPFldXoaxzIdUEYTPLjXltVri9l0S0AtVPimWJ620T/ow1Y6&#10;6F7wQVjErGhihmPumvLgDodlyNOPTwoXi0Vyw1G0LNyaJ8sjeGQ1yvJ598KcHQQcUPd3cJhINn0n&#10;4ewbIw0sNgGkSvo+8jrwjWOchDM8OfGdeH1OXseHcf4bAAD//wMAUEsDBBQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NT8JAEL2b+B82Y+KtbCliSOmWGIgkKBdQPC/d&#10;sW3cna3dBeq/dzjpZTKT9+Z9FIvBWXHGPrSeFIxHKQikypuWagXvb8/JDESImoy2nlDBDwZYlLc3&#10;hc6Nv9AOz/tYCxahkGsFTYxdLmWoGnQ6jHyHxNin752OfPa1NL2+sLizMkvTR+l0S+zQ6A6XDVZf&#10;+5NTsF4edttDu9l8b6cr+5rpjxdbr5W6vxtWcx5PcxARh/j3AdcOnB9KDnb0JzJBWAXJOHtgKi/Z&#10;NAPBjGQyAXG8IrMUZFnI/z3KXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDc1SqFegIA&#10;AGAFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="white [3212]" stroked="f" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1B5B46DC" w14:textId="77777777" w:rsidR="009B545B" w:rsidRDefault="000E0C86" w:rsidP="00B670A2">
+    <w:p w14:paraId="680A57BD" w14:textId="77777777" w:rsidR="00E56831" w:rsidRDefault="000E0C86" w:rsidP="00B670A2">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C24D79">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="545551"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E0DC835" wp14:editId="24238D24">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2512</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4508</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5271826" cy="0"/>
@@ -456,1070 +456,1070 @@
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:line w14:anchorId="3D0BA0F8" id="直接连接符 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".2pt,.35pt" to="415.3pt,.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKOATlvwEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+wYWFYYcXpo0V2K&#10;rdhH74pMxQL0BUmLnX8/ik7cohsGbNhFMCW+x/dIens7WcOOEJP2ruPrVc0ZOOl77Q4d//7t4fqG&#10;s5SF64XxDjp+gsRvd1fvtmNoofGDNz1EhiQutWPo+JBzaKsqyQGsSCsfwOGj8tGKjGE8VH0UI7Jb&#10;UzV1valGH/sQvYSU8PZ+fuQ74lcKZP6sVILMTMdRW6Yz0rkvZ7XbivYQRRi0PMsQ/6DCCu2w6EJ1&#10;L7JgP6L+hcpqGX3yKq+kt5VXSksgD+hmXb9x83UQAcgLNieFpU3p/9HKT8c79xSxDWNIbQpPsbiY&#10;VLRMGR2ecabkC5Wyidp2WtoGU2YSL983H9Y3zYYzeXmrZopCFWLKH8FbVj46brQrjkQrjo8pY1lM&#10;vaSUa+PKmbzR/YM2hoJ42N+ZyI6izLBu6g2NDYGv0jAq0OrFBX3lk4GZ9gsopntUO/uhBYOFVkgJ&#10;Lq/LOhATZheYQgkLsCbdfwSe8wsUaPn+BrwgqLJ3eQFb7Xz8XfU8XSSrOf/Sgdl3acHe9yeaL7UG&#10;t4gcnje+rOnrmOAv/+XuJwAAAP//AwBQSwMEFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FvwjAMhe+T9h8iT+I20g3WQWmK0IALh0kDhLRb2nhttcapmgCFX485bRdL&#10;T+/5+XM6720jTtj52pGCl2EEAqlwpqZSwX63fp6A8EGT0Y0jVHBBD/Ps8SHViXFn+sLTNpSCS8gn&#10;WkEVQptI6YsKrfZD1yKx9+M6qwPLrpSm02cut418jaJYWl0TX6h0ix8VFr/bo1WwO1x7uTl8LvK4&#10;3o+m39PV2/q6Umrw1C9nPBYzEAH78LcB9x+YHzIGy92RjBeNgjHnFLyDYG8yimIQ+V3KLJX/+bMb&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEo4BOW/AQAA3wMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAAAAAAAAAAAA&#10;AAAAGQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" strokecolor="#002060" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6BD69E84" w14:textId="77777777" w:rsidR="009B545B" w:rsidRDefault="009B545B" w:rsidP="009B545B">
+    <w:p w14:paraId="072D521B" w14:textId="77777777" w:rsidR="00E56831" w:rsidRDefault="00E56831" w:rsidP="00E56831">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009B545B">
+      <w:r w:rsidRPr="00E56831">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>REPRESENTATIVE MATTERS AND CASES</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24E6D9D3" w14:textId="77777777" w:rsidR="009B545B" w:rsidRDefault="009B545B" w:rsidP="009B545B">
+    <w:p w14:paraId="1F8D6743" w14:textId="77777777" w:rsidR="00E56831" w:rsidRDefault="00E56831" w:rsidP="00E56831">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009B545B">
+      <w:r w:rsidRPr="00E56831">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Reorganization and liquidation bankruptcy administrator</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="584FEFC2" w14:textId="77777777" w:rsidR="009B545B" w:rsidRDefault="009B545B" w:rsidP="009B545B">
+    <w:p w14:paraId="603B781B" w14:textId="77777777" w:rsidR="00E56831" w:rsidRDefault="00E56831" w:rsidP="00E56831">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009B545B">
+      <w:r w:rsidRPr="00E56831">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted as a member of the bankruptcy administrator in the bankruptcy reorganization and pre-reorganization of Trendzone Construction and Decoration Co., Ltd. (603030)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7CF5F064" w14:textId="77777777" w:rsidR="009B545B" w:rsidRDefault="009B545B" w:rsidP="009B545B">
+    <w:p w14:paraId="64837DBB" w14:textId="77777777" w:rsidR="00E56831" w:rsidRDefault="00E56831" w:rsidP="00E56831">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009B545B">
+      <w:r w:rsidRPr="00E56831">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted as a member of the bankruptcy administrator in the bankruptcy reorganization of Shanghai Yuehe Real Estate Co., LTD</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="70846B65" w14:textId="77777777" w:rsidR="009B545B" w:rsidRDefault="009B545B" w:rsidP="009B545B">
+    <w:p w14:paraId="09558ECE" w14:textId="77777777" w:rsidR="00E56831" w:rsidRDefault="00E56831" w:rsidP="00E56831">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009B545B">
+      <w:r w:rsidRPr="00E56831">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted as a member of the bankruptcy administrator in the bankruptcy reorganization of Bestway Marine &amp; Energy Technology Co., Ltd. (300008)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1FD5D29B" w14:textId="77777777" w:rsidR="009B545B" w:rsidRDefault="009B545B" w:rsidP="009B545B">
+    <w:p w14:paraId="5A4D12A0" w14:textId="77777777" w:rsidR="00E56831" w:rsidRDefault="00E56831" w:rsidP="00E56831">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009B545B">
+      <w:r w:rsidRPr="00E56831">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted as a member of the bankruptcy administrator in the bankruptcy reorganization of Fujian Shida (600734)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="33E5CFD1" w14:textId="77777777" w:rsidR="009B545B" w:rsidRDefault="009B545B" w:rsidP="009B545B">
+    <w:p w14:paraId="365B9EBA" w14:textId="77777777" w:rsidR="00E56831" w:rsidRDefault="00E56831" w:rsidP="00E56831">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009B545B">
+      <w:r w:rsidRPr="00E56831">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted as a member of the bankruptcy administrator in the bankruptcy reorganization and liquidation of Shanghai Tongfeng Real Estate Development Co., LTD</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A785723" w14:textId="77777777" w:rsidR="009B545B" w:rsidRDefault="009B545B" w:rsidP="009B545B">
+    <w:p w14:paraId="1CFDF8BB" w14:textId="77777777" w:rsidR="00E56831" w:rsidRDefault="00E56831" w:rsidP="00E56831">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009B545B">
+      <w:r w:rsidRPr="00E56831">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted as a member of the bankruptcy administrator in the bankruptcy reorganization of Zhongke Construction and Development Corporation</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C2EA344" w14:textId="77777777" w:rsidR="009B545B" w:rsidRDefault="009B545B" w:rsidP="009B545B">
+    <w:p w14:paraId="07CA2CB6" w14:textId="77777777" w:rsidR="00E56831" w:rsidRDefault="00E56831" w:rsidP="00E56831">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009B545B">
+      <w:r w:rsidRPr="00E56831">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted as a member of bankruptcy administrator in the bankruptcy reorganization of Dalian Shipbuilding Industry Group Offshore Engineering Co., LTD</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="725330DC" w14:textId="77777777" w:rsidR="009B545B" w:rsidRDefault="009B545B" w:rsidP="009B545B">
+    <w:p w14:paraId="695E4109" w14:textId="77777777" w:rsidR="00E56831" w:rsidRDefault="00E56831" w:rsidP="00E56831">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009B545B">
+      <w:r w:rsidRPr="00E56831">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted as a member of the bankruptcy administrator in applying for the substantive consolidation of Shanghai Jinlihua Real Estate Development Co., LTD and another related company in their bankruptcy liquidation</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="22494816" w14:textId="77777777" w:rsidR="009B545B" w:rsidRDefault="009B545B" w:rsidP="009B545B">
+    <w:p w14:paraId="6E56874E" w14:textId="77777777" w:rsidR="00E56831" w:rsidRDefault="00E56831" w:rsidP="00E56831">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009B545B">
+      <w:r w:rsidRPr="00E56831">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted as a member of the bankruptcy administrator in the bankruptcy liquidation of Shanghai Xindalu Sport Center Co., Ltd.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B5FA119" w14:textId="77777777" w:rsidR="009B545B" w:rsidRDefault="009B545B" w:rsidP="009B545B">
+    <w:p w14:paraId="4B09C622" w14:textId="77777777" w:rsidR="00E56831" w:rsidRDefault="00E56831" w:rsidP="00E56831">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009B545B">
+      <w:r w:rsidRPr="00E56831">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted as a representative of the bankruptcy administrator in the bankruptcy liquidation of Shanghai Yufu Investment Co., Ltd.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="295D973C" w14:textId="77777777" w:rsidR="009B545B" w:rsidRDefault="009B545B" w:rsidP="009B545B">
+    <w:p w14:paraId="57CEDF56" w14:textId="77777777" w:rsidR="00E56831" w:rsidRDefault="00E56831" w:rsidP="00E56831">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009B545B">
+      <w:r w:rsidRPr="00E56831">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted as a representative of the bankruptcy administrator in the bankruptcy liquidation of Shanghai Kaili Pump Industry Group</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="008FF003" w14:textId="77777777" w:rsidR="009B545B" w:rsidRDefault="009B545B" w:rsidP="009B545B">
+    <w:p w14:paraId="2FDFBEE7" w14:textId="77777777" w:rsidR="00E56831" w:rsidRDefault="00E56831" w:rsidP="00E56831">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009B545B">
+      <w:r w:rsidRPr="00E56831">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted as a member of the bankruptcy administrator in applying for the substantive consolidation of Zhoushan Haozhou and other 11 related companies in their bankruptcy reorganization</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="728C6AD2" w14:textId="77777777" w:rsidR="009B545B" w:rsidRDefault="009B545B" w:rsidP="009B545B">
+    <w:p w14:paraId="5EF176AD" w14:textId="77777777" w:rsidR="00E56831" w:rsidRDefault="00E56831" w:rsidP="00E56831">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009B545B">
+      <w:r w:rsidRPr="00E56831">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted as a representative of the bankruptcy administrator in bankruptcy liquidation of more than 30 Shanghai companies</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="795F297C" w14:textId="77777777" w:rsidR="009B545B" w:rsidRDefault="009B545B" w:rsidP="009B545B">
+    <w:p w14:paraId="6603DB48" w14:textId="77777777" w:rsidR="00E56831" w:rsidRDefault="00E56831" w:rsidP="00E56831">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009B545B">
+      <w:r w:rsidRPr="00E56831">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted as a legal counsel of the bankruptcy administrator in applying for the substantive consolidation of Fengli Group and other 28 related enterprises in</w:t>
       </w:r>
-      <w:r w:rsidRPr="009B545B">
+      <w:r w:rsidRPr="00E56831">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="009B545B">
+      <w:r w:rsidRPr="00E56831">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> their bankruptcy reorganization</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3410BEE0" w14:textId="77777777" w:rsidR="009B545B" w:rsidRDefault="009B545B" w:rsidP="009B545B">
+    <w:p w14:paraId="694C3BCC" w14:textId="77777777" w:rsidR="00E56831" w:rsidRDefault="00E56831" w:rsidP="00E56831">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009B545B">
+      <w:r w:rsidRPr="00E56831">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted as a legal counsel in the Insolvency Practice Group at a well-known accounting firm, assisting them as the bankruptcy administrator throughout bankruptcy proceedings, including liquidation and reorganization</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B67CE62" w14:textId="77777777" w:rsidR="009B545B" w:rsidRDefault="009B545B" w:rsidP="009B545B">
+    <w:p w14:paraId="24C85DD0" w14:textId="77777777" w:rsidR="00E56831" w:rsidRDefault="00E56831" w:rsidP="00E56831">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009B545B">
+      <w:r w:rsidRPr="00E56831">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Debt and investment restructuring</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0AE63C8E" w14:textId="77777777" w:rsidR="009B545B" w:rsidRDefault="009B545B" w:rsidP="009B545B">
+    <w:p w14:paraId="5BEF17B5" w14:textId="77777777" w:rsidR="00E56831" w:rsidRDefault="00E56831" w:rsidP="00E56831">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009B545B">
+      <w:r w:rsidRPr="00E56831">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented an investor</w:t>
       </w:r>
-      <w:r w:rsidRPr="009B545B">
+      <w:r w:rsidRPr="00E56831">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="009B545B">
+      <w:r w:rsidRPr="00E56831">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> in the bankruptcy reorganization of Sanding Holding Group and in the debt reorganization of Sanding Holding Group's listed company Huading (601113)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="66F4E5F6" w14:textId="77777777" w:rsidR="009B545B" w:rsidRDefault="009B545B" w:rsidP="009B545B">
+    <w:p w14:paraId="65C87A71" w14:textId="77777777" w:rsidR="00E56831" w:rsidRDefault="00E56831" w:rsidP="00E56831">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009B545B">
+      <w:r w:rsidRPr="00E56831">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented the debt committee</w:t>
       </w:r>
-      <w:r w:rsidRPr="009B545B">
+      <w:r w:rsidRPr="00E56831">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="009B545B">
+      <w:r w:rsidRPr="00E56831">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> in participating in Sanpower Group's out-of-court restructuring</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="337E0962" w14:textId="77777777" w:rsidR="009B545B" w:rsidRDefault="009B545B" w:rsidP="009B545B">
+    <w:p w14:paraId="6A0F33E2" w14:textId="77777777" w:rsidR="00E56831" w:rsidRDefault="00E56831" w:rsidP="00E56831">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009B545B">
+      <w:r w:rsidRPr="00E56831">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented an investor in the debt restructuring of Hunan Chinasun Pharmaceutical Machinery Co., Ltd. (300216)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2FC3121D" w14:textId="77777777" w:rsidR="009B545B" w:rsidRDefault="009B545B" w:rsidP="009B545B">
+    <w:p w14:paraId="15147D62" w14:textId="77777777" w:rsidR="00E56831" w:rsidRDefault="00E56831" w:rsidP="00E56831">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009B545B">
+      <w:r w:rsidRPr="00E56831">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented an investor in the debt restructuring of Xinguang Group</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="77E5A2A3" w14:textId="77777777" w:rsidR="009B545B" w:rsidRDefault="009B545B" w:rsidP="009B545B">
+    <w:p w14:paraId="33D53040" w14:textId="77777777" w:rsidR="00E56831" w:rsidRDefault="00E56831" w:rsidP="00E56831">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009B545B">
+      <w:r w:rsidRPr="00E56831">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented an investor in a Chongqing trust company during its M&amp;A and its debt restructuring</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3E8E9114" w14:textId="77777777" w:rsidR="009B545B" w:rsidRDefault="009B545B" w:rsidP="009B545B">
+    <w:p w14:paraId="39F0CEE3" w14:textId="77777777" w:rsidR="00E56831" w:rsidRDefault="00E56831" w:rsidP="00E56831">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009B545B">
+      <w:r w:rsidRPr="00E56831">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented an investor in the bankruptcy reorganization of Foshan Rongjin Company</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="30526A02" w14:textId="77777777" w:rsidR="009B545B" w:rsidRDefault="009B545B" w:rsidP="009B545B">
+    <w:p w14:paraId="27F7C751" w14:textId="77777777" w:rsidR="00E56831" w:rsidRDefault="00E56831" w:rsidP="00E56831">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009B545B">
+      <w:r w:rsidRPr="00E56831">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented an investor in the bankruptcy reorganization of Shanghai BioGrowing Co., Ltd.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="48A0BFE3" w14:textId="77777777" w:rsidR="009B545B" w:rsidRDefault="009B545B" w:rsidP="009B545B">
+    <w:p w14:paraId="717EE860" w14:textId="77777777" w:rsidR="00E56831" w:rsidRDefault="00E56831" w:rsidP="00E56831">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009B545B">
+      <w:r w:rsidRPr="00E56831">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented an investor in the bankruptcy reorganization of Hefei Xinqiao Company</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0FEB0954" w14:textId="77777777" w:rsidR="009B545B" w:rsidRDefault="009B545B" w:rsidP="009B545B">
+    <w:p w14:paraId="1C40E9C8" w14:textId="77777777" w:rsidR="00E56831" w:rsidRDefault="00E56831" w:rsidP="00E56831">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009B545B">
+      <w:r w:rsidRPr="00E56831">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented an investor in the bankruptcy reorganization of Shanghai Daziran Investment Development Co., Ltd. (Hongqiao Project)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4BD4D58F" w14:textId="77777777" w:rsidR="009B545B" w:rsidRDefault="009B545B" w:rsidP="009B545B">
+    <w:p w14:paraId="6C67FC4E" w14:textId="77777777" w:rsidR="00E56831" w:rsidRDefault="00E56831" w:rsidP="00E56831">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009B545B">
+      <w:r w:rsidRPr="00E56831">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented an investor in the bankruptcy reorganization of Shanghai Quanfangwei Digital Technology Co., Ltd.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A341F56" w14:textId="77777777" w:rsidR="009B545B" w:rsidRDefault="009B545B" w:rsidP="009B545B">
+    <w:p w14:paraId="34B998A6" w14:textId="77777777" w:rsidR="00E56831" w:rsidRDefault="00E56831" w:rsidP="00E56831">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009B545B">
+      <w:r w:rsidRPr="00E56831">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented an investor in the bankruptcy reorganization and liquidation of Shanghai Jinyi Real Estate Co., Ltd</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5087638E" w14:textId="77777777" w:rsidR="009B545B" w:rsidRDefault="009B545B" w:rsidP="009B545B">
+    <w:p w14:paraId="267E9AA4" w14:textId="77777777" w:rsidR="00E56831" w:rsidRDefault="00E56831" w:rsidP="00E56831">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009B545B">
+      <w:r w:rsidRPr="00E56831">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented an investor in the bankruptcy reorganization of Shandong Hongye Group</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A3A97F9" w14:textId="77777777" w:rsidR="009B545B" w:rsidRDefault="009B545B" w:rsidP="009B545B">
+    <w:p w14:paraId="15AF7819" w14:textId="77777777" w:rsidR="00E56831" w:rsidRDefault="00E56831" w:rsidP="00E56831">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009B545B">
+      <w:r w:rsidRPr="00E56831">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented an provisional liquidator in the bankruptcy reorganization of China Solar China Yuan Chang (HK00155)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6EF62D95" w14:textId="77777777" w:rsidR="009B545B" w:rsidRDefault="009B545B" w:rsidP="009B545B">
+    <w:p w14:paraId="4A869845" w14:textId="77777777" w:rsidR="00E56831" w:rsidRDefault="00E56831" w:rsidP="00E56831">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009B545B">
+      <w:r w:rsidRPr="00E56831">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented China's largest creditor in SunEdison during its cross-border bankruptcy and overseas assets disposal</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="389DF17C" w14:textId="77777777" w:rsidR="009B545B" w:rsidRDefault="009B545B" w:rsidP="009B545B">
+    <w:p w14:paraId="2A741214" w14:textId="77777777" w:rsidR="00E56831" w:rsidRDefault="00E56831" w:rsidP="00E56831">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009B545B">
+      <w:r w:rsidRPr="00E56831">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented the investor in the debt restructuring of Hangzhou Haoyuan (Hangzhou Project)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="23975D89" w14:textId="77777777" w:rsidR="009B545B" w:rsidRDefault="009B545B" w:rsidP="009B545B">
+    <w:p w14:paraId="72831D9E" w14:textId="77777777" w:rsidR="00E56831" w:rsidRDefault="00E56831" w:rsidP="00E56831">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009B545B">
+      <w:r w:rsidRPr="00E56831">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Non-performing Assets and related Dispute resolution</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0783C177" w14:textId="77777777" w:rsidR="009B545B" w:rsidRDefault="009B545B" w:rsidP="009B545B">
+    <w:p w14:paraId="09047395" w14:textId="77777777" w:rsidR="00E56831" w:rsidRDefault="00E56831" w:rsidP="00E56831">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009B545B">
+      <w:r w:rsidRPr="00E56831">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a foreign-funded enterprise as a creditor in declaring claims and participating in the subsequent settlement and cancellation in the bankruptcy reorganization of Shenyang Machine Tool Co., LTD. (000410) and its subsidiary Shenyang Yinfeng Manufacturing Co., LTD.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7DDF2883" w14:textId="77777777" w:rsidR="009B545B" w:rsidRDefault="009B545B" w:rsidP="009B545B">
+    <w:p w14:paraId="6AEACCD2" w14:textId="77777777" w:rsidR="00E56831" w:rsidRDefault="00E56831" w:rsidP="00E56831">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009B545B">
+      <w:r w:rsidRPr="00E56831">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a foreign-funded enterprise as a creditor in declaring claims and participating in the subsequent settlement and cancellation in the bankruptcy reorganization of Huishan Dairy Group</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="69EB5E1A" w14:textId="77777777" w:rsidR="009B545B" w:rsidRDefault="009B545B" w:rsidP="009B545B">
+    <w:p w14:paraId="16BA982A" w14:textId="77777777" w:rsidR="00E56831" w:rsidRDefault="00E56831" w:rsidP="00E56831">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009B545B">
+      <w:r w:rsidRPr="00E56831">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented the Import and Export Bank in the disposal of several non-performing debt packages</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3FB995D8" w14:textId="77777777" w:rsidR="009B545B" w:rsidRDefault="009B545B" w:rsidP="009B545B">
+    <w:p w14:paraId="4A038D9A" w14:textId="77777777" w:rsidR="00E56831" w:rsidRDefault="00E56831" w:rsidP="00E56831">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009B545B">
+      <w:r w:rsidRPr="00E56831">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted as the bankruptcy administrator in dozens of bankruptcies and in the derivative litigation in the Shanghai Higher People's Court, the Shanghai Railway Transportation Court, the Shanghai Third Intermediate People's Court, and other basic courts and intermediate courts</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="23708E19" w14:textId="77777777" w:rsidR="009B545B" w:rsidRDefault="009B545B" w:rsidP="009B545B">
+    <w:p w14:paraId="13BF1D7C" w14:textId="77777777" w:rsidR="00E56831" w:rsidRDefault="00E56831" w:rsidP="00E56831">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009B545B">
+      <w:r w:rsidRPr="00E56831">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Education</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="44226919" w14:textId="77777777" w:rsidR="009B545B" w:rsidRDefault="009B545B" w:rsidP="009B545B">
+    <w:p w14:paraId="29116F4B" w14:textId="77777777" w:rsidR="00E56831" w:rsidRDefault="00E56831" w:rsidP="00E56831">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009B545B">
+      <w:r w:rsidRPr="00E56831">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Xiamen University, School of Law, LL.B.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5485B927" w14:textId="77777777" w:rsidR="009B545B" w:rsidRDefault="009B545B" w:rsidP="009B545B">
+    <w:p w14:paraId="547B8B54" w14:textId="77777777" w:rsidR="00E56831" w:rsidRDefault="00E56831" w:rsidP="00E56831">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009B545B">
+      <w:r w:rsidRPr="00E56831">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Shanghai International Studies University, School of Law, J.M.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2975A8A1" w14:textId="77777777" w:rsidR="009B545B" w:rsidRDefault="009B545B" w:rsidP="009B545B">
+    <w:p w14:paraId="4B1D050C" w14:textId="77777777" w:rsidR="00E56831" w:rsidRDefault="00E56831" w:rsidP="00E56831">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009B545B">
+      <w:r w:rsidRPr="00E56831">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Professional Qualification</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="46DB38B8" w14:textId="77777777" w:rsidR="009B545B" w:rsidRDefault="009B545B" w:rsidP="009B545B">
+    <w:p w14:paraId="6FC32F60" w14:textId="77777777" w:rsidR="00E56831" w:rsidRDefault="00E56831" w:rsidP="00E56831">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009B545B">
+      <w:r w:rsidRPr="00E56831">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Admitted to practice in the PRC</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="350D05BE" w14:textId="77777777" w:rsidR="009B545B" w:rsidRDefault="009B545B" w:rsidP="009B545B">
+    <w:p w14:paraId="6D81DB87" w14:textId="77777777" w:rsidR="00E56831" w:rsidRDefault="00E56831" w:rsidP="00E56831">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009B545B">
+      <w:r w:rsidRPr="00E56831">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Professional Background</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5567FC3C" w14:textId="4FA213E7" w:rsidR="00686369" w:rsidRPr="009B545B" w:rsidRDefault="009B545B" w:rsidP="009B545B">
+    <w:p w14:paraId="5567FC3C" w14:textId="29CFB4AB" w:rsidR="00686369" w:rsidRPr="00E56831" w:rsidRDefault="00E56831" w:rsidP="00E56831">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="41"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009B545B">
+      <w:r w:rsidRPr="00E56831">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Mr. Tu joined Fangda</w:t>
       </w:r>
-      <w:r w:rsidRPr="009B545B">
+      <w:r w:rsidRPr="00E56831">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="009B545B">
+      <w:r w:rsidRPr="00E56831">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s Shanghai office as an associate in 2018. Before joining the firm, Mr. Tu worked at Zhonglun Law Firm Shanghai office.</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00686369" w:rsidRPr="009B545B" w:rsidSect="002D0826">
+    <w:sectPr w:rsidR="00686369" w:rsidRPr="00E56831" w:rsidSect="002D0826">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1797" w:bottom="1440" w:left="1797" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="3584D350" w14:textId="77777777" w:rsidR="004167EC" w:rsidRDefault="004167EC" w:rsidP="00F57734">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="2493FDE5" w14:textId="77777777" w:rsidR="004167EC" w:rsidRDefault="004167EC" w:rsidP="00F57734">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -1717,263 +1717,263 @@
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="040736C5"/>
+    <w:nsid w:val="02FD4179"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="266E9194"/>
+    <w:tmpl w:val="564C1128"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="06E9423B"/>
+    <w:nsid w:val="0B94631F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C7B2877A"/>
+    <w:tmpl w:val="39BEB508"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="075B622E"/>
+    <w:nsid w:val="10444061"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="559CA9A0"/>
+    <w:tmpl w:val="AFC6B9A8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0DE827A4"/>
+    <w:nsid w:val="1E927075"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C12E76C0"/>
+    <w:tmpl w:val="A234500E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0F376821"/>
+    <w:nsid w:val="1EE56AAE"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="80EA30C0"/>
+    <w:tmpl w:val="B148A82E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="101474E7"/>
+    <w:nsid w:val="24395DB0"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="2542A6EA"/>
+    <w:tmpl w:val="583ED382"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="10EF600E"/>
+    <w:nsid w:val="2580565D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="8FCC28C2"/>
+    <w:tmpl w:val="ECE24C06"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="13310117"/>
+    <w:nsid w:val="26315091"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="7A8838DA"/>
+    <w:tmpl w:val="2D6004D6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1F40227D"/>
+    <w:nsid w:val="26F82BBA"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="AB5A1730"/>
+    <w:tmpl w:val="1EF8953A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="21183BB0"/>
+    <w:nsid w:val="275A50C3"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="8A5A2128"/>
+    <w:tmpl w:val="E11EC6CC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="27343C55"/>
+    <w:nsid w:val="2A1D5F4B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="CF708FC8"/>
+    <w:tmpl w:val="B52E20C4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2EE42B43"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B08202D4"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
@@ -2061,875 +2061,875 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3520" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="311664AA"/>
+    <w:nsid w:val="31DA30C4"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="93D01308"/>
+    <w:tmpl w:val="F5ECE010"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="356C30FC"/>
+    <w:nsid w:val="34D32E08"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="1AB29C50"/>
+    <w:tmpl w:val="E946E79A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="381C5888"/>
+    <w:nsid w:val="37DE6DE7"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C1205EBA"/>
+    <w:tmpl w:val="051C5E50"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="38EF78E0"/>
+    <w:nsid w:val="39A1243C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="DC7C3138"/>
+    <w:tmpl w:val="CC52E7F2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="39926000"/>
+    <w:nsid w:val="3B6418F1"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="49FEE19A"/>
+    <w:lvl w:ilvl="0" w:tplc="B99657A6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="510" w:hanging="226"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:sz w:val="15"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="880" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1320" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1760" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2200" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2640" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3080" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3520" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3F0F5288"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="95DA486E"/>
+    <w:tmpl w:val="24426F20"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-[...114 lines deleted...]
-  </w:abstractNum>
   <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3D047E6D"/>
+    <w:nsid w:val="42853951"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="2FC4C5D0"/>
+    <w:tmpl w:val="526A3084"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3F317A76"/>
+    <w:nsid w:val="42DC25C2"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="506CA6CA"/>
+    <w:tmpl w:val="AA60A57E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="40071CC0"/>
+    <w:nsid w:val="45CB390A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E65E414E"/>
+    <w:tmpl w:val="1276A70C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="42324654"/>
+    <w:nsid w:val="461848F1"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A5FE88D4"/>
+    <w:tmpl w:val="C83298B6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="44634787"/>
+    <w:nsid w:val="48B518EE"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B9905410"/>
+    <w:tmpl w:val="8452D6F8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4529747C"/>
+    <w:nsid w:val="48F17C06"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="7332D2BA"/>
+    <w:tmpl w:val="A48C37C0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="480646E0"/>
+    <w:nsid w:val="49E52D95"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="1A68653E"/>
+    <w:tmpl w:val="D698274A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4CF11122"/>
+    <w:nsid w:val="4FA6530B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="AA04EC1A"/>
+    <w:tmpl w:val="A5064D94"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4EC2215F"/>
+    <w:nsid w:val="546F7537"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B6149D42"/>
+    <w:tmpl w:val="BC024654"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4FBC3727"/>
+    <w:nsid w:val="583942F8"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="7F80F196"/>
+    <w:tmpl w:val="3DAC58DC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5624727A"/>
+    <w:nsid w:val="596A0E9B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="4BC083D4"/>
+    <w:tmpl w:val="6B4E324A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5EB477AE"/>
+    <w:nsid w:val="5B953B11"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="CF64B460"/>
+    <w:tmpl w:val="40A4462E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5EFB124A"/>
+    <w:nsid w:val="61CE59FB"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="48A8C440"/>
+    <w:tmpl w:val="C7106D52"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="64915673"/>
+    <w:nsid w:val="63D12500"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="2FC4C5D0"/>
+    <w:tmpl w:val="7DD02152"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="65425C85"/>
+    <w:nsid w:val="63E33C91"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="465CB188"/>
+    <w:tmpl w:val="61C08376"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="65F65AB6"/>
+    <w:nsid w:val="6801397A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="9AB6AD3A"/>
+    <w:tmpl w:val="40A4462E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6697049B"/>
+    <w:nsid w:val="6EAB75C2"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="45F4139E"/>
+    <w:tmpl w:val="E8603984"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="709C628C"/>
+    <w:nsid w:val="6F0A2CFE"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A1B059E6"/>
+    <w:tmpl w:val="86BC3F42"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="72A8796E"/>
+    <w:nsid w:val="6FAE2964"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="6EECCF30"/>
+    <w:tmpl w:val="D93EAB98"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="77693AB7"/>
+    <w:nsid w:val="6FF72B41"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="2C9A8E54"/>
+    <w:tmpl w:val="98A20E94"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="77C054F2"/>
+    <w:nsid w:val="702511FA"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="0DAA80F0"/>
+    <w:tmpl w:val="9FF63424"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7D351F2F"/>
+    <w:nsid w:val="758B2E06"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="48A65B9A"/>
+    <w:tmpl w:val="3934E684"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7F5B2A61"/>
+    <w:nsid w:val="7BC32AB8"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="6CAED520"/>
+    <w:tmpl w:val="FB22F316"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="2">
-    <w:abstractNumId w:val="17"/>
+    <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="3">
-    <w:abstractNumId w:val="29"/>
+    <w:abstractNumId w:val="27"/>
   </w:num>
   <w:num w:numId="4">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="11">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="12">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="14">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="15">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="16">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="17">
+    <w:abstractNumId w:val="37"/>
+  </w:num>
+  <w:num w:numId="18">
+    <w:abstractNumId w:val="32"/>
+  </w:num>
+  <w:num w:numId="19">
+    <w:abstractNumId w:val="35"/>
+  </w:num>
+  <w:num w:numId="20">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="21">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="22">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="23">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="24">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="25">
+    <w:abstractNumId w:val="36"/>
+  </w:num>
+  <w:num w:numId="26">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="27">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="28">
     <w:abstractNumId w:val="14"/>
   </w:num>
-  <w:num w:numId="5">
-    <w:abstractNumId w:val="22"/>
+  <w:num w:numId="29">
+    <w:abstractNumId w:val="21"/>
   </w:num>
-  <w:num w:numId="6">
-[...8 lines deleted...]
-  <w:num w:numId="9">
+  <w:num w:numId="30">
     <w:abstractNumId w:val="39"/>
   </w:num>
-  <w:num w:numId="10">
-[...61 lines deleted...]
-  </w:num>
   <w:num w:numId="31">
-    <w:abstractNumId w:val="21"/>
+    <w:abstractNumId w:val="40"/>
   </w:num>
   <w:num w:numId="32">
-    <w:abstractNumId w:val="28"/>
+    <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="33">
     <w:abstractNumId w:val="38"/>
   </w:num>
   <w:num w:numId="34">
-    <w:abstractNumId w:val="2"/>
+    <w:abstractNumId w:val="25"/>
   </w:num>
   <w:num w:numId="35">
-    <w:abstractNumId w:val="36"/>
+    <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="36">
-    <w:abstractNumId w:val="37"/>
+    <w:abstractNumId w:val="20"/>
   </w:num>
   <w:num w:numId="37">
-    <w:abstractNumId w:val="27"/>
+    <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="38">
     <w:abstractNumId w:val="34"/>
   </w:num>
   <w:num w:numId="39">
-    <w:abstractNumId w:val="40"/>
+    <w:abstractNumId w:val="31"/>
   </w:num>
   <w:num w:numId="40">
-    <w:abstractNumId w:val="31"/>
+    <w:abstractNumId w:val="33"/>
   </w:num>
   <w:num w:numId="41">
-    <w:abstractNumId w:val="18"/>
+    <w:abstractNumId w:val="29"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
@@ -3029,83 +3029,83 @@
     <w:rsid w:val="008212A9"/>
     <w:rsid w:val="008341FB"/>
     <w:rsid w:val="008717CA"/>
     <w:rsid w:val="00873A63"/>
     <w:rsid w:val="0089209E"/>
     <w:rsid w:val="00893CAF"/>
     <w:rsid w:val="008A40E2"/>
     <w:rsid w:val="008A48BF"/>
     <w:rsid w:val="008D77E9"/>
     <w:rsid w:val="008E5C09"/>
     <w:rsid w:val="008E73CE"/>
     <w:rsid w:val="008E7B5D"/>
     <w:rsid w:val="00901636"/>
     <w:rsid w:val="009038C0"/>
     <w:rsid w:val="009073A3"/>
     <w:rsid w:val="00917307"/>
     <w:rsid w:val="00925E12"/>
     <w:rsid w:val="00930511"/>
     <w:rsid w:val="00936370"/>
     <w:rsid w:val="0094376B"/>
     <w:rsid w:val="009465FB"/>
     <w:rsid w:val="0095781F"/>
     <w:rsid w:val="009A4D0D"/>
     <w:rsid w:val="009A711A"/>
     <w:rsid w:val="009B27AE"/>
-    <w:rsid w:val="009B545B"/>
     <w:rsid w:val="009D6108"/>
     <w:rsid w:val="009E20C4"/>
     <w:rsid w:val="00A002B6"/>
     <w:rsid w:val="00A1252B"/>
     <w:rsid w:val="00A1585C"/>
     <w:rsid w:val="00A41685"/>
     <w:rsid w:val="00A64BF0"/>
     <w:rsid w:val="00A81B38"/>
     <w:rsid w:val="00B05840"/>
     <w:rsid w:val="00B37E04"/>
     <w:rsid w:val="00B557D1"/>
     <w:rsid w:val="00B62E87"/>
     <w:rsid w:val="00B670A2"/>
     <w:rsid w:val="00B86E39"/>
     <w:rsid w:val="00BB071E"/>
     <w:rsid w:val="00BB2601"/>
     <w:rsid w:val="00C0316A"/>
     <w:rsid w:val="00C24D79"/>
     <w:rsid w:val="00CD0348"/>
     <w:rsid w:val="00CF1C9C"/>
     <w:rsid w:val="00D1552C"/>
     <w:rsid w:val="00D2284D"/>
     <w:rsid w:val="00D45AF6"/>
     <w:rsid w:val="00D632AE"/>
     <w:rsid w:val="00D925CA"/>
     <w:rsid w:val="00DA428A"/>
     <w:rsid w:val="00DA626A"/>
     <w:rsid w:val="00DD484D"/>
     <w:rsid w:val="00DF04DF"/>
     <w:rsid w:val="00E34189"/>
     <w:rsid w:val="00E418B1"/>
     <w:rsid w:val="00E44063"/>
+    <w:rsid w:val="00E56831"/>
     <w:rsid w:val="00E61128"/>
     <w:rsid w:val="00E70303"/>
     <w:rsid w:val="00E73B54"/>
     <w:rsid w:val="00E7710E"/>
     <w:rsid w:val="00E94C0A"/>
     <w:rsid w:val="00EB2910"/>
     <w:rsid w:val="00EF7E90"/>
     <w:rsid w:val="00F07BEB"/>
     <w:rsid w:val="00F51C68"/>
     <w:rsid w:val="00F57734"/>
     <w:rsid w:val="00F80A79"/>
     <w:rsid w:val="00F96E7C"/>
     <w:rsid w:val="00F97256"/>
     <w:rsid w:val="00FA3B60"/>
     <w:rsid w:val="00FB5CEE"/>
     <w:rsid w:val="00FC7C78"/>
     <w:rsid w:val="00FE037C"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
@@ -4163,61 +4163,61 @@
     <w:rsid w:val="00F57734"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af4">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0065437B"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af5">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="009B545B"/>
+    <w:rsid w:val="00E56831"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af6">
     <w:name w:val="正文文本 字符"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="af5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="009B545B"/>
+    <w:rsid w:val="00E56831"/>
     <w:rPr>
       <w:sz w:val="21"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 主题​​">
@@ -4501,51 +4501,51 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7BBC7732-FAF3-45E2-92A2-AFB873FD504F}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C00B8556-AC5E-428D-B48B-F1F964A27DA5}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>844</Words>
   <Characters>4815</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>40</Lines>
   <Paragraphs>11</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>5648</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>