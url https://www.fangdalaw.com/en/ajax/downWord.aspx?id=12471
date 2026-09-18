--- v1 (2026-07-16)
+++ v2 (2026-09-18)
@@ -36,189 +36,189 @@
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5485"/>
         <w:gridCol w:w="2836"/>
       </w:tblGrid>
       <w:tr w:rsidR="0049405C" w:rsidRPr="00C24D79" w14:paraId="76EB2C64" w14:textId="77777777" w:rsidTr="00E70303">
         <w:trPr>
           <w:trHeight w:val="3267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5485" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="271D78"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C4F11E8" w14:textId="27930EA5" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00E56831" w:rsidP="00E56831">
+          <w:p w14:paraId="2C4F11E8" w14:textId="404B4ED0" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00636E79" w:rsidP="00636E79">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="xingming"/>
             <w:bookmarkStart w:id="1" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="1"/>
-            <w:r w:rsidRPr="00E56831">
+            <w:r w:rsidRPr="00636E79">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>GUANGZE TU</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
-          <w:p w14:paraId="706EB16B" w14:textId="4FA594F3" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00E56831" w:rsidP="00E56831">
+          <w:p w14:paraId="706EB16B" w14:textId="241B4E11" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00636E79" w:rsidP="00636E79">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="didian"/>
-            <w:r w:rsidRPr="00E56831">
+            <w:r w:rsidRPr="00636E79">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Counsel</w:t>
             </w:r>
-            <w:r w:rsidRPr="00E56831">
+            <w:r w:rsidRPr="00636E79">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>·</w:t>
             </w:r>
-            <w:r w:rsidRPr="00E56831">
+            <w:r w:rsidRPr="00636E79">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Shanghai</w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
-          <w:p w14:paraId="6199424A" w14:textId="1E501348" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00E56831" w:rsidP="00E56831">
+          <w:p w14:paraId="6199424A" w14:textId="468EA71C" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00636E79" w:rsidP="00636E79">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="dianhua"/>
-            <w:r w:rsidRPr="00E56831">
+            <w:r w:rsidRPr="00636E79">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">+86 21 2208 1028 </w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
-          <w:p w14:paraId="4F910ACA" w14:textId="0100854E" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00E56831" w:rsidP="00E56831">
+          <w:p w14:paraId="4F910ACA" w14:textId="69ADBB34" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00636E79" w:rsidP="00636E79">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="youxiang"/>
-            <w:r w:rsidRPr="00E56831">
+            <w:r w:rsidRPr="00636E79">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Guangze.tu@fangdalaw.com</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="22DBA835" w14:textId="677EAC48" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00F96E7C" w:rsidP="00860F89">
             <w:pPr>
               <w:ind w:leftChars="-52" w:left="-109"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C24D79">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:color w:val="545551"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D24C6CB" w14:textId="7B0BAE05" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00E56831" w:rsidP="002932C9">
+          <w:p w14:paraId="2D24C6CB" w14:textId="68D809CF" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00636E79" w:rsidP="002932C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="tupian"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0A1FF858" wp14:editId="03A82C7A">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="42FD398B" wp14:editId="7B9EAC68">
                   <wp:extent cx="1651000" cy="2142519"/>
                   <wp:effectExtent l="0" t="0" r="6350" b="0"/>
                   <wp:docPr id="1" name="图片 1"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
@@ -258,60 +258,60 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C063291" w14:textId="5DC9D94D" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="002375A9" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C24D79">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>PRACTICE AREAS</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C1ACACA" w14:textId="78398265" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="00E56831" w:rsidP="007177F3">
+          <w:p w14:paraId="3C1ACACA" w14:textId="48FA9F1B" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="00636E79" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="zhiyelingyu"/>
-            <w:r w:rsidRPr="00E56831">
+            <w:r w:rsidRPr="00636E79">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>MR. TU SPECIALIZES IN BANKRUPTCY RESTRUCTURING AND NON-PERFORMING ASSET-RELATED BUSINESSES, MAINLY INCLUDING: LARGE GROUP ENTERPRISES, LISTED COMPANIES, REAL ESTATE ENTERPRISES IN TRADITIONAL INDUSTRIES, BANKRUPTCY RESTRUCTURING, PRE-RESTRUCTURING, DEBT RESTRUCTURING, RESTRUCTURING INVESTMENT, ENTERPRISE LIQUIDATION, NON-PERFORMING ASSET-RELATED ACQUISITION, ASSET DISPOSAL, LITIGATION AND EXECUTION.</w:t>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F19AE4C" w14:textId="19A41B01" w:rsidR="00451233" w:rsidRPr="00C24D79" w:rsidRDefault="00F80A79" w:rsidP="00DA428A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C24D79">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
           <w:noProof/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
@@ -371,51 +371,51 @@
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:roundrect w14:anchorId="053823F2" id="圆角矩形 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:-6.2pt;margin-top:-12.6pt;width:4.55pt;height:3.6pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDc1SqFegIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2yAQfp+0/wHxvtqO+mON4lRRqk6T&#10;qrZqO/WZYIiRMMeAxMn++h3gOG1X7WHaCwbu7ru7z98xu9p1mmyF8wpMTauTkhJhODTKrGv64/nm&#10;y1dKfGCmYRqMqOleeHo1//xp1tupmEALuhGOIIjx097WtA3BTovC81Z0zJ+AFQaNElzHAh7dumgc&#10;6xG908WkLM+LHlxjHXDhPd5eZyOdJ3wpBQ/3UnoRiK4p1hbS6tK6imsxn7Hp2jHbKj6Uwf6hio4p&#10;g0lHqGsWGNk49QdUp7gDDzKccOgKkFJxkXrAbqryXTdPLbMi9YLkeDvS5P8fLL/bPtkHhzT01k89&#10;bmMXO+m6+MX6yC6RtR/JErtAOF6eXZyXyChHy+nZRXUZqSyOodb58E1AR+Kmpg42pnnE35FYYttb&#10;H7L/wS+m86BVc6O0TocoAbHUjmwZ/rzVuhoyvPHSJvoaiFEZMN4Ux2bSLuy1iH7aPApJVIPlT1Ih&#10;SWfHJIxzYUKVTS1rRM5dnZXYaoYfI1K3CTAiS8w/Yg8Abxs4YGeYwT+GiiTTMbj8W2E5eIxImcGE&#10;MbhTBtxHABq7GjJn/wNJmZrI0gqa/YMjDvKQeMtvFP67W+bDA3M4Ffi3cdLDPS5SQ19TGHaUtOB+&#10;fXQf/VGsaKWkxymrqf+5YU5Qor8blPFldXoaxzIdUEYTPLjXltVri9l0S0AtVPimWJ620T/ow1Y6&#10;6F7wQVjErGhihmPumvLgDodlyNOPTwoXi0Vyw1G0LNyaJ8sjeGQ1yvJ598KcHQQcUPd3cJhINn0n&#10;4ewbIw0sNgGkSvo+8jrwjWOchDM8OfGdeH1OXseHcf4bAAD//wMAUEsDBBQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NT8JAEL2b+B82Y+KtbCliSOmWGIgkKBdQPC/d&#10;sW3cna3dBeq/dzjpZTKT9+Z9FIvBWXHGPrSeFIxHKQikypuWagXvb8/JDESImoy2nlDBDwZYlLc3&#10;hc6Nv9AOz/tYCxahkGsFTYxdLmWoGnQ6jHyHxNin752OfPa1NL2+sLizMkvTR+l0S+zQ6A6XDVZf&#10;+5NTsF4edttDu9l8b6cr+5rpjxdbr5W6vxtWcx5PcxARh/j3AdcOnB9KDnb0JzJBWAXJOHtgKi/Z&#10;NAPBjGQyAXG8IrMUZFnI/z3KXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDc1SqFegIA&#10;AGAFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="white [3212]" stroked="f" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="680A57BD" w14:textId="77777777" w:rsidR="00E56831" w:rsidRDefault="000E0C86" w:rsidP="00B670A2">
+    <w:p w14:paraId="3C661528" w14:textId="77777777" w:rsidR="00636E79" w:rsidRDefault="000E0C86" w:rsidP="00B670A2">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C24D79">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="545551"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E0DC835" wp14:editId="24238D24">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2512</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4508</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5271826" cy="0"/>
@@ -456,1070 +456,1070 @@
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:line w14:anchorId="3D0BA0F8" id="直接连接符 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".2pt,.35pt" to="415.3pt,.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKOATlvwEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+wYWFYYcXpo0V2K&#10;rdhH74pMxQL0BUmLnX8/ik7cohsGbNhFMCW+x/dIens7WcOOEJP2ruPrVc0ZOOl77Q4d//7t4fqG&#10;s5SF64XxDjp+gsRvd1fvtmNoofGDNz1EhiQutWPo+JBzaKsqyQGsSCsfwOGj8tGKjGE8VH0UI7Jb&#10;UzV1valGH/sQvYSU8PZ+fuQ74lcKZP6sVILMTMdRW6Yz0rkvZ7XbivYQRRi0PMsQ/6DCCu2w6EJ1&#10;L7JgP6L+hcpqGX3yKq+kt5VXSksgD+hmXb9x83UQAcgLNieFpU3p/9HKT8c79xSxDWNIbQpPsbiY&#10;VLRMGR2ecabkC5Wyidp2WtoGU2YSL983H9Y3zYYzeXmrZopCFWLKH8FbVj46brQrjkQrjo8pY1lM&#10;vaSUa+PKmbzR/YM2hoJ42N+ZyI6izLBu6g2NDYGv0jAq0OrFBX3lk4GZ9gsopntUO/uhBYOFVkgJ&#10;Lq/LOhATZheYQgkLsCbdfwSe8wsUaPn+BrwgqLJ3eQFb7Xz8XfU8XSSrOf/Sgdl3acHe9yeaL7UG&#10;t4gcnje+rOnrmOAv/+XuJwAAAP//AwBQSwMEFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FvwjAMhe+T9h8iT+I20g3WQWmK0IALh0kDhLRb2nhttcapmgCFX485bRdL&#10;T+/5+XM6720jTtj52pGCl2EEAqlwpqZSwX63fp6A8EGT0Y0jVHBBD/Ps8SHViXFn+sLTNpSCS8gn&#10;WkEVQptI6YsKrfZD1yKx9+M6qwPLrpSm02cut418jaJYWl0TX6h0ix8VFr/bo1WwO1x7uTl8LvK4&#10;3o+m39PV2/q6Umrw1C9nPBYzEAH78LcB9x+YHzIGy92RjBeNgjHnFLyDYG8yimIQ+V3KLJX/+bMb&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEo4BOW/AQAA3wMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAAAAAAAAAAAA&#10;AAAAGQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" strokecolor="#002060" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="072D521B" w14:textId="77777777" w:rsidR="00E56831" w:rsidRDefault="00E56831" w:rsidP="00E56831">
+    <w:p w14:paraId="1E2D59B4" w14:textId="77777777" w:rsidR="00636E79" w:rsidRDefault="00636E79" w:rsidP="00636E79">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E56831">
+      <w:r w:rsidRPr="00636E79">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>REPRESENTATIVE MATTERS AND CASES</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F8D6743" w14:textId="77777777" w:rsidR="00E56831" w:rsidRDefault="00E56831" w:rsidP="00E56831">
+    <w:p w14:paraId="48AAA450" w14:textId="77777777" w:rsidR="00636E79" w:rsidRDefault="00636E79" w:rsidP="00636E79">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E56831">
+      <w:r w:rsidRPr="00636E79">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Reorganization and liquidation bankruptcy administrator</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="603B781B" w14:textId="77777777" w:rsidR="00E56831" w:rsidRDefault="00E56831" w:rsidP="00E56831">
+    <w:p w14:paraId="601783E9" w14:textId="77777777" w:rsidR="00636E79" w:rsidRDefault="00636E79" w:rsidP="00636E79">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E56831">
+      <w:r w:rsidRPr="00636E79">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted as a member of the bankruptcy administrator in the bankruptcy reorganization and pre-reorganization of Trendzone Construction and Decoration Co., Ltd. (603030)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64837DBB" w14:textId="77777777" w:rsidR="00E56831" w:rsidRDefault="00E56831" w:rsidP="00E56831">
+    <w:p w14:paraId="6F6F5E32" w14:textId="77777777" w:rsidR="00636E79" w:rsidRDefault="00636E79" w:rsidP="00636E79">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E56831">
+      <w:r w:rsidRPr="00636E79">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted as a member of the bankruptcy administrator in the bankruptcy reorganization of Shanghai Yuehe Real Estate Co., LTD</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="09558ECE" w14:textId="77777777" w:rsidR="00E56831" w:rsidRDefault="00E56831" w:rsidP="00E56831">
+    <w:p w14:paraId="147405FB" w14:textId="77777777" w:rsidR="00636E79" w:rsidRDefault="00636E79" w:rsidP="00636E79">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E56831">
+      <w:r w:rsidRPr="00636E79">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted as a member of the bankruptcy administrator in the bankruptcy reorganization of Bestway Marine &amp; Energy Technology Co., Ltd. (300008)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A4D12A0" w14:textId="77777777" w:rsidR="00E56831" w:rsidRDefault="00E56831" w:rsidP="00E56831">
+    <w:p w14:paraId="7681CC61" w14:textId="77777777" w:rsidR="00636E79" w:rsidRDefault="00636E79" w:rsidP="00636E79">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E56831">
+      <w:r w:rsidRPr="00636E79">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted as a member of the bankruptcy administrator in the bankruptcy reorganization of Fujian Shida (600734)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="365B9EBA" w14:textId="77777777" w:rsidR="00E56831" w:rsidRDefault="00E56831" w:rsidP="00E56831">
+    <w:p w14:paraId="6173E920" w14:textId="77777777" w:rsidR="00636E79" w:rsidRDefault="00636E79" w:rsidP="00636E79">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E56831">
+      <w:r w:rsidRPr="00636E79">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted as a member of the bankruptcy administrator in the bankruptcy reorganization and liquidation of Shanghai Tongfeng Real Estate Development Co., LTD</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1CFDF8BB" w14:textId="77777777" w:rsidR="00E56831" w:rsidRDefault="00E56831" w:rsidP="00E56831">
+    <w:p w14:paraId="38552128" w14:textId="77777777" w:rsidR="00636E79" w:rsidRDefault="00636E79" w:rsidP="00636E79">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E56831">
+      <w:r w:rsidRPr="00636E79">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted as a member of the bankruptcy administrator in the bankruptcy reorganization of Zhongke Construction and Development Corporation</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="07CA2CB6" w14:textId="77777777" w:rsidR="00E56831" w:rsidRDefault="00E56831" w:rsidP="00E56831">
+    <w:p w14:paraId="692F386B" w14:textId="77777777" w:rsidR="00636E79" w:rsidRDefault="00636E79" w:rsidP="00636E79">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E56831">
+      <w:r w:rsidRPr="00636E79">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted as a member of bankruptcy administrator in the bankruptcy reorganization of Dalian Shipbuilding Industry Group Offshore Engineering Co., LTD</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="695E4109" w14:textId="77777777" w:rsidR="00E56831" w:rsidRDefault="00E56831" w:rsidP="00E56831">
+    <w:p w14:paraId="6FA8A37C" w14:textId="77777777" w:rsidR="00636E79" w:rsidRDefault="00636E79" w:rsidP="00636E79">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E56831">
+      <w:r w:rsidRPr="00636E79">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted as a member of the bankruptcy administrator in applying for the substantive consolidation of Shanghai Jinlihua Real Estate Development Co., LTD and another related company in their bankruptcy liquidation</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E56874E" w14:textId="77777777" w:rsidR="00E56831" w:rsidRDefault="00E56831" w:rsidP="00E56831">
+    <w:p w14:paraId="1F06718B" w14:textId="77777777" w:rsidR="00636E79" w:rsidRDefault="00636E79" w:rsidP="00636E79">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E56831">
+      <w:r w:rsidRPr="00636E79">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted as a member of the bankruptcy administrator in the bankruptcy liquidation of Shanghai Xindalu Sport Center Co., Ltd.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B09C622" w14:textId="77777777" w:rsidR="00E56831" w:rsidRDefault="00E56831" w:rsidP="00E56831">
+    <w:p w14:paraId="4D2B57C3" w14:textId="77777777" w:rsidR="00636E79" w:rsidRDefault="00636E79" w:rsidP="00636E79">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E56831">
+      <w:r w:rsidRPr="00636E79">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted as a representative of the bankruptcy administrator in the bankruptcy liquidation of Shanghai Yufu Investment Co., Ltd.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="57CEDF56" w14:textId="77777777" w:rsidR="00E56831" w:rsidRDefault="00E56831" w:rsidP="00E56831">
+    <w:p w14:paraId="66DB27A8" w14:textId="77777777" w:rsidR="00636E79" w:rsidRDefault="00636E79" w:rsidP="00636E79">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E56831">
+      <w:r w:rsidRPr="00636E79">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted as a representative of the bankruptcy administrator in the bankruptcy liquidation of Shanghai Kaili Pump Industry Group</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2FDFBEE7" w14:textId="77777777" w:rsidR="00E56831" w:rsidRDefault="00E56831" w:rsidP="00E56831">
+    <w:p w14:paraId="7F964AB2" w14:textId="77777777" w:rsidR="00636E79" w:rsidRDefault="00636E79" w:rsidP="00636E79">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E56831">
+      <w:r w:rsidRPr="00636E79">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted as a member of the bankruptcy administrator in applying for the substantive consolidation of Zhoushan Haozhou and other 11 related companies in their bankruptcy reorganization</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5EF176AD" w14:textId="77777777" w:rsidR="00E56831" w:rsidRDefault="00E56831" w:rsidP="00E56831">
+    <w:p w14:paraId="21203244" w14:textId="77777777" w:rsidR="00636E79" w:rsidRDefault="00636E79" w:rsidP="00636E79">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E56831">
+      <w:r w:rsidRPr="00636E79">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted as a representative of the bankruptcy administrator in bankruptcy liquidation of more than 30 Shanghai companies</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6603DB48" w14:textId="77777777" w:rsidR="00E56831" w:rsidRDefault="00E56831" w:rsidP="00E56831">
+    <w:p w14:paraId="71E6DDF9" w14:textId="77777777" w:rsidR="00636E79" w:rsidRDefault="00636E79" w:rsidP="00636E79">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E56831">
+      <w:r w:rsidRPr="00636E79">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted as a legal counsel of the bankruptcy administrator in applying for the substantive consolidation of Fengli Group and other 28 related enterprises in</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E56831">
+      <w:r w:rsidRPr="00636E79">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E56831">
+      <w:r w:rsidRPr="00636E79">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> their bankruptcy reorganization</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="694C3BCC" w14:textId="77777777" w:rsidR="00E56831" w:rsidRDefault="00E56831" w:rsidP="00E56831">
+    <w:p w14:paraId="61C77AAC" w14:textId="77777777" w:rsidR="00636E79" w:rsidRDefault="00636E79" w:rsidP="00636E79">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E56831">
+      <w:r w:rsidRPr="00636E79">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted as a legal counsel in the Insolvency Practice Group at a well-known accounting firm, assisting them as the bankruptcy administrator throughout bankruptcy proceedings, including liquidation and reorganization</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24C85DD0" w14:textId="77777777" w:rsidR="00E56831" w:rsidRDefault="00E56831" w:rsidP="00E56831">
+    <w:p w14:paraId="4787E167" w14:textId="77777777" w:rsidR="00636E79" w:rsidRDefault="00636E79" w:rsidP="00636E79">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E56831">
+      <w:r w:rsidRPr="00636E79">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Debt and investment restructuring</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5BEF17B5" w14:textId="77777777" w:rsidR="00E56831" w:rsidRDefault="00E56831" w:rsidP="00E56831">
+    <w:p w14:paraId="35DC6B58" w14:textId="77777777" w:rsidR="00636E79" w:rsidRDefault="00636E79" w:rsidP="00636E79">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E56831">
+      <w:r w:rsidRPr="00636E79">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented an investor</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E56831">
+      <w:r w:rsidRPr="00636E79">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E56831">
+      <w:r w:rsidRPr="00636E79">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> in the bankruptcy reorganization of Sanding Holding Group and in the debt reorganization of Sanding Holding Group's listed company Huading (601113)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="65C87A71" w14:textId="77777777" w:rsidR="00E56831" w:rsidRDefault="00E56831" w:rsidP="00E56831">
+    <w:p w14:paraId="75FAF475" w14:textId="77777777" w:rsidR="00636E79" w:rsidRDefault="00636E79" w:rsidP="00636E79">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E56831">
+      <w:r w:rsidRPr="00636E79">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented the debt committee</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E56831">
+      <w:r w:rsidRPr="00636E79">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E56831">
+      <w:r w:rsidRPr="00636E79">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> in participating in Sanpower Group's out-of-court restructuring</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A0F33E2" w14:textId="77777777" w:rsidR="00E56831" w:rsidRDefault="00E56831" w:rsidP="00E56831">
+    <w:p w14:paraId="65A3CB6F" w14:textId="77777777" w:rsidR="00636E79" w:rsidRDefault="00636E79" w:rsidP="00636E79">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E56831">
+      <w:r w:rsidRPr="00636E79">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented an investor in the debt restructuring of Hunan Chinasun Pharmaceutical Machinery Co., Ltd. (300216)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="15147D62" w14:textId="77777777" w:rsidR="00E56831" w:rsidRDefault="00E56831" w:rsidP="00E56831">
+    <w:p w14:paraId="3C0CD2CB" w14:textId="77777777" w:rsidR="00636E79" w:rsidRDefault="00636E79" w:rsidP="00636E79">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E56831">
+      <w:r w:rsidRPr="00636E79">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented an investor in the debt restructuring of Xinguang Group</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="33D53040" w14:textId="77777777" w:rsidR="00E56831" w:rsidRDefault="00E56831" w:rsidP="00E56831">
+    <w:p w14:paraId="2EB328CC" w14:textId="77777777" w:rsidR="00636E79" w:rsidRDefault="00636E79" w:rsidP="00636E79">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E56831">
+      <w:r w:rsidRPr="00636E79">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented an investor in a Chongqing trust company during its M&amp;A and its debt restructuring</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="39F0CEE3" w14:textId="77777777" w:rsidR="00E56831" w:rsidRDefault="00E56831" w:rsidP="00E56831">
+    <w:p w14:paraId="5E624B98" w14:textId="77777777" w:rsidR="00636E79" w:rsidRDefault="00636E79" w:rsidP="00636E79">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E56831">
+      <w:r w:rsidRPr="00636E79">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented an investor in the bankruptcy reorganization of Foshan Rongjin Company</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="27F7C751" w14:textId="77777777" w:rsidR="00E56831" w:rsidRDefault="00E56831" w:rsidP="00E56831">
+    <w:p w14:paraId="1C658705" w14:textId="77777777" w:rsidR="00636E79" w:rsidRDefault="00636E79" w:rsidP="00636E79">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E56831">
+      <w:r w:rsidRPr="00636E79">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented an investor in the bankruptcy reorganization of Shanghai BioGrowing Co., Ltd.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="717EE860" w14:textId="77777777" w:rsidR="00E56831" w:rsidRDefault="00E56831" w:rsidP="00E56831">
+    <w:p w14:paraId="5269EFAE" w14:textId="77777777" w:rsidR="00636E79" w:rsidRDefault="00636E79" w:rsidP="00636E79">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E56831">
+      <w:r w:rsidRPr="00636E79">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented an investor in the bankruptcy reorganization of Hefei Xinqiao Company</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C40E9C8" w14:textId="77777777" w:rsidR="00E56831" w:rsidRDefault="00E56831" w:rsidP="00E56831">
+    <w:p w14:paraId="333C3FA7" w14:textId="77777777" w:rsidR="00636E79" w:rsidRDefault="00636E79" w:rsidP="00636E79">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E56831">
+      <w:r w:rsidRPr="00636E79">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented an investor in the bankruptcy reorganization of Shanghai Daziran Investment Development Co., Ltd. (Hongqiao Project)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C67FC4E" w14:textId="77777777" w:rsidR="00E56831" w:rsidRDefault="00E56831" w:rsidP="00E56831">
+    <w:p w14:paraId="1EFF9FD1" w14:textId="77777777" w:rsidR="00636E79" w:rsidRDefault="00636E79" w:rsidP="00636E79">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E56831">
+      <w:r w:rsidRPr="00636E79">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented an investor in the bankruptcy reorganization of Shanghai Quanfangwei Digital Technology Co., Ltd.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="34B998A6" w14:textId="77777777" w:rsidR="00E56831" w:rsidRDefault="00E56831" w:rsidP="00E56831">
+    <w:p w14:paraId="27C2247C" w14:textId="77777777" w:rsidR="00636E79" w:rsidRDefault="00636E79" w:rsidP="00636E79">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E56831">
+      <w:r w:rsidRPr="00636E79">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented an investor in the bankruptcy reorganization and liquidation of Shanghai Jinyi Real Estate Co., Ltd</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="267E9AA4" w14:textId="77777777" w:rsidR="00E56831" w:rsidRDefault="00E56831" w:rsidP="00E56831">
+    <w:p w14:paraId="332756DE" w14:textId="77777777" w:rsidR="00636E79" w:rsidRDefault="00636E79" w:rsidP="00636E79">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E56831">
+      <w:r w:rsidRPr="00636E79">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented an investor in the bankruptcy reorganization of Shandong Hongye Group</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="15AF7819" w14:textId="77777777" w:rsidR="00E56831" w:rsidRDefault="00E56831" w:rsidP="00E56831">
+    <w:p w14:paraId="30EC6B78" w14:textId="77777777" w:rsidR="00636E79" w:rsidRDefault="00636E79" w:rsidP="00636E79">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E56831">
+      <w:r w:rsidRPr="00636E79">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented an provisional liquidator in the bankruptcy reorganization of China Solar China Yuan Chang (HK00155)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4A869845" w14:textId="77777777" w:rsidR="00E56831" w:rsidRDefault="00E56831" w:rsidP="00E56831">
+    <w:p w14:paraId="12BDF792" w14:textId="77777777" w:rsidR="00636E79" w:rsidRDefault="00636E79" w:rsidP="00636E79">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E56831">
+      <w:r w:rsidRPr="00636E79">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented China's largest creditor in SunEdison during its cross-border bankruptcy and overseas assets disposal</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A741214" w14:textId="77777777" w:rsidR="00E56831" w:rsidRDefault="00E56831" w:rsidP="00E56831">
+    <w:p w14:paraId="0562DF72" w14:textId="77777777" w:rsidR="00636E79" w:rsidRDefault="00636E79" w:rsidP="00636E79">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E56831">
+      <w:r w:rsidRPr="00636E79">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented the investor in the debt restructuring of Hangzhou Haoyuan (Hangzhou Project)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="72831D9E" w14:textId="77777777" w:rsidR="00E56831" w:rsidRDefault="00E56831" w:rsidP="00E56831">
+    <w:p w14:paraId="4A8D5F8E" w14:textId="77777777" w:rsidR="00636E79" w:rsidRDefault="00636E79" w:rsidP="00636E79">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E56831">
+      <w:r w:rsidRPr="00636E79">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Non-performing Assets and related Dispute resolution</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="09047395" w14:textId="77777777" w:rsidR="00E56831" w:rsidRDefault="00E56831" w:rsidP="00E56831">
+    <w:p w14:paraId="1606EFD0" w14:textId="77777777" w:rsidR="00636E79" w:rsidRDefault="00636E79" w:rsidP="00636E79">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E56831">
+      <w:r w:rsidRPr="00636E79">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a foreign-funded enterprise as a creditor in declaring claims and participating in the subsequent settlement and cancellation in the bankruptcy reorganization of Shenyang Machine Tool Co., LTD. (000410) and its subsidiary Shenyang Yinfeng Manufacturing Co., LTD.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6AEACCD2" w14:textId="77777777" w:rsidR="00E56831" w:rsidRDefault="00E56831" w:rsidP="00E56831">
+    <w:p w14:paraId="08E4B53D" w14:textId="77777777" w:rsidR="00636E79" w:rsidRDefault="00636E79" w:rsidP="00636E79">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E56831">
+      <w:r w:rsidRPr="00636E79">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a foreign-funded enterprise as a creditor in declaring claims and participating in the subsequent settlement and cancellation in the bankruptcy reorganization of Huishan Dairy Group</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="16BA982A" w14:textId="77777777" w:rsidR="00E56831" w:rsidRDefault="00E56831" w:rsidP="00E56831">
+    <w:p w14:paraId="1E31218E" w14:textId="77777777" w:rsidR="00636E79" w:rsidRDefault="00636E79" w:rsidP="00636E79">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E56831">
+      <w:r w:rsidRPr="00636E79">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented the Import and Export Bank in the disposal of several non-performing debt packages</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4A038D9A" w14:textId="77777777" w:rsidR="00E56831" w:rsidRDefault="00E56831" w:rsidP="00E56831">
+    <w:p w14:paraId="291E98EE" w14:textId="77777777" w:rsidR="00636E79" w:rsidRDefault="00636E79" w:rsidP="00636E79">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E56831">
+      <w:r w:rsidRPr="00636E79">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted as the bankruptcy administrator in dozens of bankruptcies and in the derivative litigation in the Shanghai Higher People's Court, the Shanghai Railway Transportation Court, the Shanghai Third Intermediate People's Court, and other basic courts and intermediate courts</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="13BF1D7C" w14:textId="77777777" w:rsidR="00E56831" w:rsidRDefault="00E56831" w:rsidP="00E56831">
+    <w:p w14:paraId="281B030E" w14:textId="77777777" w:rsidR="00636E79" w:rsidRDefault="00636E79" w:rsidP="00636E79">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E56831">
+      <w:r w:rsidRPr="00636E79">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Education</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="29116F4B" w14:textId="77777777" w:rsidR="00E56831" w:rsidRDefault="00E56831" w:rsidP="00E56831">
+    <w:p w14:paraId="206F04FB" w14:textId="77777777" w:rsidR="00636E79" w:rsidRDefault="00636E79" w:rsidP="00636E79">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E56831">
+      <w:r w:rsidRPr="00636E79">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Xiamen University, School of Law, LL.B.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="547B8B54" w14:textId="77777777" w:rsidR="00E56831" w:rsidRDefault="00E56831" w:rsidP="00E56831">
+    <w:p w14:paraId="5DB3D3CD" w14:textId="77777777" w:rsidR="00636E79" w:rsidRDefault="00636E79" w:rsidP="00636E79">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E56831">
+      <w:r w:rsidRPr="00636E79">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Shanghai International Studies University, School of Law, J.M.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B1D050C" w14:textId="77777777" w:rsidR="00E56831" w:rsidRDefault="00E56831" w:rsidP="00E56831">
+    <w:p w14:paraId="28501A52" w14:textId="77777777" w:rsidR="00636E79" w:rsidRDefault="00636E79" w:rsidP="00636E79">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E56831">
+      <w:r w:rsidRPr="00636E79">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Professional Qualification</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6FC32F60" w14:textId="77777777" w:rsidR="00E56831" w:rsidRDefault="00E56831" w:rsidP="00E56831">
+    <w:p w14:paraId="16FD009C" w14:textId="77777777" w:rsidR="00636E79" w:rsidRDefault="00636E79" w:rsidP="00636E79">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E56831">
+      <w:r w:rsidRPr="00636E79">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Admitted to practice in the PRC</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D81DB87" w14:textId="77777777" w:rsidR="00E56831" w:rsidRDefault="00E56831" w:rsidP="00E56831">
+    <w:p w14:paraId="75B03720" w14:textId="77777777" w:rsidR="00636E79" w:rsidRDefault="00636E79" w:rsidP="00636E79">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E56831">
+      <w:r w:rsidRPr="00636E79">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Professional Background</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5567FC3C" w14:textId="29CFB4AB" w:rsidR="00686369" w:rsidRPr="00E56831" w:rsidRDefault="00E56831" w:rsidP="00E56831">
+    <w:p w14:paraId="5567FC3C" w14:textId="043FB6CC" w:rsidR="00686369" w:rsidRPr="00636E79" w:rsidRDefault="00636E79" w:rsidP="00636E79">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="41"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E56831">
+      <w:r w:rsidRPr="00636E79">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Mr. Tu joined Fangda</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E56831">
+      <w:r w:rsidRPr="00636E79">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E56831">
+      <w:r w:rsidRPr="00636E79">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s Shanghai office as an associate in 2018. Before joining the firm, Mr. Tu worked at Zhonglun Law Firm Shanghai office.</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00686369" w:rsidRPr="00E56831" w:rsidSect="002D0826">
+    <w:sectPr w:rsidR="00686369" w:rsidRPr="00636E79" w:rsidSect="002D0826">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1797" w:bottom="1440" w:left="1797" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="3584D350" w14:textId="77777777" w:rsidR="004167EC" w:rsidRDefault="004167EC" w:rsidP="00F57734">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="2493FDE5" w14:textId="77777777" w:rsidR="004167EC" w:rsidRDefault="004167EC" w:rsidP="00F57734">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -1717,281 +1717,344 @@
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="02FD4179"/>
+    <w:nsid w:val="01C76D12"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="564C1128"/>
+    <w:tmpl w:val="A5600604"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0B94631F"/>
+    <w:nsid w:val="060806D6"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="39BEB508"/>
+    <w:tmpl w:val="612A0ACC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="10444061"/>
+    <w:nsid w:val="06F6398B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="AFC6B9A8"/>
+    <w:tmpl w:val="E19E2D8A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1E927075"/>
+    <w:nsid w:val="0B1F61A8"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A234500E"/>
+    <w:tmpl w:val="A2DA269A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1EE56AAE"/>
+    <w:nsid w:val="0CBB2062"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B148A82E"/>
+    <w:tmpl w:val="F8162106"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="24395DB0"/>
+    <w:nsid w:val="0DB22987"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="583ED382"/>
+    <w:tmpl w:val="C5284194"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2580565D"/>
+    <w:nsid w:val="104F62A3"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="ECE24C06"/>
+    <w:tmpl w:val="5BAEB04A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="26315091"/>
+    <w:nsid w:val="112328C1"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="2D6004D6"/>
+    <w:tmpl w:val="662C2988"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="26F82BBA"/>
+    <w:nsid w:val="186D44F5"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="1EF8953A"/>
+    <w:tmpl w:val="20966A48"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="275A50C3"/>
+    <w:nsid w:val="1DAF6BF1"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E11EC6CC"/>
+    <w:tmpl w:val="7018D220"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2A1D5F4B"/>
+    <w:nsid w:val="232A2DFB"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B52E20C4"/>
+    <w:tmpl w:val="D506D8FC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="237902F8"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="396EA0AE"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="26D50335"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="B57E5540"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2D8E5895"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="0380A074"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2EE42B43"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B08202D4"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="440" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="880" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
@@ -2060,135 +2123,135 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3520" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="31DA30C4"/>
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="32675D9A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F5ECE010"/>
+    <w:tmpl w:val="3ED279CA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="34D32E08"/>
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="339C2F43"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E946E79A"/>
+    <w:tmpl w:val="D25CBC1E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="37DE6DE7"/>
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3485101C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="051C5E50"/>
+    <w:tmpl w:val="F92E11E4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="39A1243C"/>
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="39DA0EDA"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="CC52E7F2"/>
+    <w:tmpl w:val="3DC63D88"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3B6418F1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="49FEE19A"/>
     <w:lvl w:ilvl="0" w:tplc="B99657A6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="510" w:hanging="226"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:sz w:val="15"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="880" w:hanging="440"/>
@@ -2260,676 +2323,613 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3520" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3F0F5288"/>
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3BF85EBC"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="24426F20"/>
+    <w:tmpl w:val="36A81E08"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="42853951"/>
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3F316B68"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="526A3084"/>
+    <w:tmpl w:val="09D47F54"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="42DC25C2"/>
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="41A47C4F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="AA60A57E"/>
+    <w:tmpl w:val="0E788586"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="45CB390A"/>
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="45AC128B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="1276A70C"/>
+    <w:tmpl w:val="B3208456"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="461848F1"/>
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4B176FCF"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C83298B6"/>
+    <w:tmpl w:val="A66C21BC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="48B518EE"/>
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4C5E7E1B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="8452D6F8"/>
+    <w:tmpl w:val="D75EC852"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="48F17C06"/>
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="509368C8"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A48C37C0"/>
+    <w:tmpl w:val="68809346"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="49E52D95"/>
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="52A3071B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D698274A"/>
+    <w:tmpl w:val="42D2E814"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4FA6530B"/>
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5BFC252F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A5064D94"/>
+    <w:tmpl w:val="69A8BDD8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="546F7537"/>
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5CCA033B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="BC024654"/>
+    <w:tmpl w:val="DADA8AF4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="583942F8"/>
+  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5EE53152"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="3DAC58DC"/>
+    <w:tmpl w:val="E498374A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="596A0E9B"/>
+  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="60D10B6C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="6B4E324A"/>
+    <w:tmpl w:val="95381AFC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5B953B11"/>
+  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="62EF43A3"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="40A4462E"/>
+    <w:tmpl w:val="C1381F8A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="61CE59FB"/>
+  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="63923348"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C7106D52"/>
+    <w:tmpl w:val="9174AA04"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="63D12500"/>
+  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="64A54E57"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="7DD02152"/>
+    <w:tmpl w:val="76145422"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="63E33C91"/>
+  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6A087432"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="61C08376"/>
+    <w:tmpl w:val="61AA0AA8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6801397A"/>
+  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6A311ED5"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="40A4462E"/>
+    <w:tmpl w:val="C52EE9FA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6EAB75C2"/>
+  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6B2B0FEA"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E8603984"/>
+    <w:tmpl w:val="01D22716"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6F0A2CFE"/>
+  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6F0C76B7"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="86BC3F42"/>
+    <w:tmpl w:val="69E87EE0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6FAE2964"/>
+  <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="70FF4412"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D93EAB98"/>
+    <w:tmpl w:val="36A81E08"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6FF72B41"/>
+  <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7EC94944"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="98A20E94"/>
+    <w:tmpl w:val="560A49B4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
-[...61 lines deleted...]
-  </w:abstractNum>
   <w:num w:numId="1">
-    <w:abstractNumId w:val="11"/>
+    <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="2">
-    <w:abstractNumId w:val="16"/>
+    <w:abstractNumId w:val="19"/>
   </w:num>
   <w:num w:numId="3">
-    <w:abstractNumId w:val="27"/>
+    <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="4">
-    <w:abstractNumId w:val="9"/>
+    <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="6">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="37"/>
+  </w:num>
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="11">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="12">
+    <w:abstractNumId w:val="32"/>
+  </w:num>
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="14">
+    <w:abstractNumId w:val="33"/>
+  </w:num>
+  <w:num w:numId="15">
+    <w:abstractNumId w:val="38"/>
+  </w:num>
+  <w:num w:numId="16">
     <w:abstractNumId w:val="30"/>
   </w:num>
-  <w:num w:numId="7">
-[...11 lines deleted...]
-  <w:num w:numId="11">
+  <w:num w:numId="17">
     <w:abstractNumId w:val="26"/>
   </w:num>
-  <w:num w:numId="12">
-[...2 lines deleted...]
-  <w:num w:numId="13">
+  <w:num w:numId="18">
     <w:abstractNumId w:val="13"/>
   </w:num>
-  <w:num w:numId="14">
-    <w:abstractNumId w:val="19"/>
+  <w:num w:numId="19">
+    <w:abstractNumId w:val="40"/>
   </w:num>
-  <w:num w:numId="15">
-    <w:abstractNumId w:val="8"/>
+  <w:num w:numId="20">
+    <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="16">
+  <w:num w:numId="21">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="22">
+    <w:abstractNumId w:val="35"/>
+  </w:num>
+  <w:num w:numId="23">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="17">
-[...19 lines deleted...]
-  </w:num>
   <w:num w:numId="24">
-    <w:abstractNumId w:val="15"/>
+    <w:abstractNumId w:val="36"/>
   </w:num>
   <w:num w:numId="25">
-    <w:abstractNumId w:val="36"/>
+    <w:abstractNumId w:val="25"/>
   </w:num>
   <w:num w:numId="26">
-    <w:abstractNumId w:val="24"/>
+    <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="27">
-    <w:abstractNumId w:val="22"/>
+    <w:abstractNumId w:val="31"/>
   </w:num>
   <w:num w:numId="28">
-    <w:abstractNumId w:val="14"/>
+    <w:abstractNumId w:val="28"/>
   </w:num>
   <w:num w:numId="29">
     <w:abstractNumId w:val="21"/>
   </w:num>
   <w:num w:numId="30">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="31">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="32">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="33">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="34">
+    <w:abstractNumId w:val="34"/>
+  </w:num>
+  <w:num w:numId="35">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="36">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="37">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="38">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="39">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="40">
     <w:abstractNumId w:val="39"/>
   </w:num>
-  <w:num w:numId="31">
-[...14 lines deleted...]
-  <w:num w:numId="36">
+  <w:num w:numId="41">
     <w:abstractNumId w:val="20"/>
-  </w:num>
-[...13 lines deleted...]
-    <w:abstractNumId w:val="29"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
@@ -2988,50 +2988,51 @@
     <w:rsid w:val="0036384C"/>
     <w:rsid w:val="00370676"/>
     <w:rsid w:val="00396678"/>
     <w:rsid w:val="003B4410"/>
     <w:rsid w:val="003D196D"/>
     <w:rsid w:val="003D355E"/>
     <w:rsid w:val="00403EDB"/>
     <w:rsid w:val="004167EC"/>
     <w:rsid w:val="004416E4"/>
     <w:rsid w:val="00451233"/>
     <w:rsid w:val="004570F8"/>
     <w:rsid w:val="0047636D"/>
     <w:rsid w:val="0049405C"/>
     <w:rsid w:val="004D21F0"/>
     <w:rsid w:val="004D3C23"/>
     <w:rsid w:val="004E2FCC"/>
     <w:rsid w:val="004F1B4E"/>
     <w:rsid w:val="0052675C"/>
     <w:rsid w:val="0056635E"/>
     <w:rsid w:val="005A7DA0"/>
     <w:rsid w:val="005B00C1"/>
     <w:rsid w:val="005B5F25"/>
     <w:rsid w:val="005C1FBD"/>
     <w:rsid w:val="005F7A7D"/>
     <w:rsid w:val="00605720"/>
+    <w:rsid w:val="00636E79"/>
     <w:rsid w:val="0065437B"/>
     <w:rsid w:val="0066746A"/>
     <w:rsid w:val="00667CF2"/>
     <w:rsid w:val="00683D9C"/>
     <w:rsid w:val="00685381"/>
     <w:rsid w:val="00686369"/>
     <w:rsid w:val="006A06C2"/>
     <w:rsid w:val="006C21DA"/>
     <w:rsid w:val="006D159B"/>
     <w:rsid w:val="006F2EE4"/>
     <w:rsid w:val="007177F3"/>
     <w:rsid w:val="00765586"/>
     <w:rsid w:val="007664DE"/>
     <w:rsid w:val="007956B7"/>
     <w:rsid w:val="007B0B57"/>
     <w:rsid w:val="007D333B"/>
     <w:rsid w:val="008212A9"/>
     <w:rsid w:val="008341FB"/>
     <w:rsid w:val="008717CA"/>
     <w:rsid w:val="00873A63"/>
     <w:rsid w:val="0089209E"/>
     <w:rsid w:val="00893CAF"/>
     <w:rsid w:val="008A40E2"/>
     <w:rsid w:val="008A48BF"/>
     <w:rsid w:val="008D77E9"/>
@@ -3061,51 +3062,50 @@
     <w:rsid w:val="00A81B38"/>
     <w:rsid w:val="00B05840"/>
     <w:rsid w:val="00B37E04"/>
     <w:rsid w:val="00B557D1"/>
     <w:rsid w:val="00B62E87"/>
     <w:rsid w:val="00B670A2"/>
     <w:rsid w:val="00B86E39"/>
     <w:rsid w:val="00BB071E"/>
     <w:rsid w:val="00BB2601"/>
     <w:rsid w:val="00C0316A"/>
     <w:rsid w:val="00C24D79"/>
     <w:rsid w:val="00CD0348"/>
     <w:rsid w:val="00CF1C9C"/>
     <w:rsid w:val="00D1552C"/>
     <w:rsid w:val="00D2284D"/>
     <w:rsid w:val="00D45AF6"/>
     <w:rsid w:val="00D632AE"/>
     <w:rsid w:val="00D925CA"/>
     <w:rsid w:val="00DA428A"/>
     <w:rsid w:val="00DA626A"/>
     <w:rsid w:val="00DD484D"/>
     <w:rsid w:val="00DF04DF"/>
     <w:rsid w:val="00E34189"/>
     <w:rsid w:val="00E418B1"/>
     <w:rsid w:val="00E44063"/>
-    <w:rsid w:val="00E56831"/>
     <w:rsid w:val="00E61128"/>
     <w:rsid w:val="00E70303"/>
     <w:rsid w:val="00E73B54"/>
     <w:rsid w:val="00E7710E"/>
     <w:rsid w:val="00E94C0A"/>
     <w:rsid w:val="00EB2910"/>
     <w:rsid w:val="00EF7E90"/>
     <w:rsid w:val="00F07BEB"/>
     <w:rsid w:val="00F51C68"/>
     <w:rsid w:val="00F57734"/>
     <w:rsid w:val="00F80A79"/>
     <w:rsid w:val="00F96E7C"/>
     <w:rsid w:val="00F97256"/>
     <w:rsid w:val="00FA3B60"/>
     <w:rsid w:val="00FB5CEE"/>
     <w:rsid w:val="00FC7C78"/>
     <w:rsid w:val="00FE037C"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
@@ -4163,61 +4163,61 @@
     <w:rsid w:val="00F57734"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af4">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0065437B"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af5">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00E56831"/>
+    <w:rsid w:val="00636E79"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af6">
     <w:name w:val="正文文本 字符"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="af5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00E56831"/>
+    <w:rsid w:val="00636E79"/>
     <w:rPr>
       <w:sz w:val="21"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 主题​​">
@@ -4501,51 +4501,51 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C00B8556-AC5E-428D-B48B-F1F964A27DA5}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2E19234E-5795-43ED-8577-EFC7D62A7B95}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>844</Words>
   <Characters>4815</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>40</Lines>
   <Paragraphs>11</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>5648</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>