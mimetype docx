--- v0 (2026-06-01)
+++ v1 (2026-08-07)
@@ -36,189 +36,189 @@
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5485"/>
         <w:gridCol w:w="2836"/>
       </w:tblGrid>
       <w:tr w:rsidR="0049405C" w:rsidRPr="00C24D79" w14:paraId="76EB2C64" w14:textId="77777777" w:rsidTr="00E70303">
         <w:trPr>
           <w:trHeight w:val="3267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5485" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="271D78"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C4F11E8" w14:textId="1880B7AB" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00D67266" w:rsidP="00D67266">
+          <w:p w14:paraId="2C4F11E8" w14:textId="499CEC55" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00EF1DC9" w:rsidP="00EF1DC9">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="xingming"/>
             <w:bookmarkStart w:id="1" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="1"/>
-            <w:r w:rsidRPr="00D67266">
+            <w:r w:rsidRPr="00EF1DC9">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>JENNIFER (QIAN) LI</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
-          <w:p w14:paraId="706EB16B" w14:textId="1D12CB9A" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00D67266" w:rsidP="00D67266">
+          <w:p w14:paraId="706EB16B" w14:textId="24234C34" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00EF1DC9" w:rsidP="00EF1DC9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="didian"/>
-            <w:r w:rsidRPr="00D67266">
+            <w:r w:rsidRPr="00EF1DC9">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Counsel</w:t>
             </w:r>
-            <w:r w:rsidRPr="00D67266">
+            <w:r w:rsidRPr="00EF1DC9">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>·</w:t>
             </w:r>
-            <w:r w:rsidRPr="00D67266">
+            <w:r w:rsidRPr="00EF1DC9">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Nanjing</w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
-          <w:p w14:paraId="6199424A" w14:textId="75199A6D" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00D67266" w:rsidP="00D67266">
+          <w:p w14:paraId="6199424A" w14:textId="792F19C4" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00EF1DC9" w:rsidP="00EF1DC9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="dianhua"/>
-            <w:r w:rsidRPr="00D67266">
+            <w:r w:rsidRPr="00EF1DC9">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">+86 21 3210 8397 </w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
-          <w:p w14:paraId="4F910ACA" w14:textId="72462C60" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00D67266" w:rsidP="00D67266">
+          <w:p w14:paraId="4F910ACA" w14:textId="1EFC5ADB" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00EF1DC9" w:rsidP="00EF1DC9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="youxiang"/>
-            <w:r w:rsidRPr="00D67266">
+            <w:r w:rsidRPr="00EF1DC9">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>jennifer.li@fangdalaw.com</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="22DBA835" w14:textId="677EAC48" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00F96E7C" w:rsidP="00860F89">
             <w:pPr>
               <w:ind w:leftChars="-52" w:left="-109"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C24D79">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:color w:val="545551"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D24C6CB" w14:textId="7ACA6A26" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00D67266" w:rsidP="002932C9">
+          <w:p w14:paraId="2D24C6CB" w14:textId="75AAC044" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00EF1DC9" w:rsidP="002932C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="tupian"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4257391A" wp14:editId="05D273BF">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="329EEF2F" wp14:editId="3ABFCB5A">
                   <wp:extent cx="1651000" cy="2142519"/>
                   <wp:effectExtent l="0" t="0" r="6350" b="0"/>
                   <wp:docPr id="1" name="图片 1"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
@@ -258,60 +258,60 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C063291" w14:textId="5DC9D94D" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="002375A9" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C24D79">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>PRACTICE AREAS</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C1ACACA" w14:textId="0921448E" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="00D67266" w:rsidP="007177F3">
+          <w:p w14:paraId="3C1ACACA" w14:textId="523657B4" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="00EF1DC9" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="zhiyelingyu"/>
-            <w:r w:rsidRPr="00D67266">
+            <w:r w:rsidRPr="00EF1DC9">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>MS. LI SPECIALIZES IN DISPUTE RESOLUTION, AND HER MAIN AREAS OF PRACTICE INCLUDE CORPORATE EQUITY, FINANCING TRADE, FINANCE, REAL ESTATE AND CONSTRUCTION ENGINEERING, TORT AND OTHER COMPLEX CIVIL AND COMMERCIAL DISPUTE RESOLUTION.</w:t>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F19AE4C" w14:textId="19A41B01" w:rsidR="00451233" w:rsidRPr="00C24D79" w:rsidRDefault="00F80A79" w:rsidP="00DA428A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C24D79">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
           <w:noProof/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
@@ -371,51 +371,51 @@
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:roundrect w14:anchorId="053823F2" id="圆角矩形 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:-6.2pt;margin-top:-12.6pt;width:4.55pt;height:3.6pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDc1SqFegIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2yAQfp+0/wHxvtqO+mON4lRRqk6T&#10;qrZqO/WZYIiRMMeAxMn++h3gOG1X7WHaCwbu7ru7z98xu9p1mmyF8wpMTauTkhJhODTKrGv64/nm&#10;y1dKfGCmYRqMqOleeHo1//xp1tupmEALuhGOIIjx097WtA3BTovC81Z0zJ+AFQaNElzHAh7dumgc&#10;6xG908WkLM+LHlxjHXDhPd5eZyOdJ3wpBQ/3UnoRiK4p1hbS6tK6imsxn7Hp2jHbKj6Uwf6hio4p&#10;g0lHqGsWGNk49QdUp7gDDzKccOgKkFJxkXrAbqryXTdPLbMi9YLkeDvS5P8fLL/bPtkHhzT01k89&#10;bmMXO+m6+MX6yC6RtR/JErtAOF6eXZyXyChHy+nZRXUZqSyOodb58E1AR+Kmpg42pnnE35FYYttb&#10;H7L/wS+m86BVc6O0TocoAbHUjmwZ/rzVuhoyvPHSJvoaiFEZMN4Ux2bSLuy1iH7aPApJVIPlT1Ih&#10;SWfHJIxzYUKVTS1rRM5dnZXYaoYfI1K3CTAiS8w/Yg8Abxs4YGeYwT+GiiTTMbj8W2E5eIxImcGE&#10;MbhTBtxHABq7GjJn/wNJmZrI0gqa/YMjDvKQeMtvFP67W+bDA3M4Ffi3cdLDPS5SQ19TGHaUtOB+&#10;fXQf/VGsaKWkxymrqf+5YU5Qor8blPFldXoaxzIdUEYTPLjXltVri9l0S0AtVPimWJ620T/ow1Y6&#10;6F7wQVjErGhihmPumvLgDodlyNOPTwoXi0Vyw1G0LNyaJ8sjeGQ1yvJ598KcHQQcUPd3cJhINn0n&#10;4ewbIw0sNgGkSvo+8jrwjWOchDM8OfGdeH1OXseHcf4bAAD//wMAUEsDBBQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NT8JAEL2b+B82Y+KtbCliSOmWGIgkKBdQPC/d&#10;sW3cna3dBeq/dzjpZTKT9+Z9FIvBWXHGPrSeFIxHKQikypuWagXvb8/JDESImoy2nlDBDwZYlLc3&#10;hc6Nv9AOz/tYCxahkGsFTYxdLmWoGnQ6jHyHxNin752OfPa1NL2+sLizMkvTR+l0S+zQ6A6XDVZf&#10;+5NTsF4edttDu9l8b6cr+5rpjxdbr5W6vxtWcx5PcxARh/j3AdcOnB9KDnb0JzJBWAXJOHtgKi/Z&#10;NAPBjGQyAXG8IrMUZFnI/z3KXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDc1SqFegIA&#10;AGAFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="white [3212]" stroked="f" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="57D69819" w14:textId="77777777" w:rsidR="00D67266" w:rsidRDefault="000E0C86" w:rsidP="00B670A2">
+    <w:p w14:paraId="079360FC" w14:textId="77777777" w:rsidR="00EF1DC9" w:rsidRDefault="000E0C86" w:rsidP="00B670A2">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C24D79">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="545551"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E0DC835" wp14:editId="24238D24">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2512</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4508</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5271826" cy="0"/>
@@ -456,891 +456,891 @@
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:line w14:anchorId="3D0BA0F8" id="直接连接符 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".2pt,.35pt" to="415.3pt,.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKOATlvwEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+wYWFYYcXpo0V2K&#10;rdhH74pMxQL0BUmLnX8/ik7cohsGbNhFMCW+x/dIens7WcOOEJP2ruPrVc0ZOOl77Q4d//7t4fqG&#10;s5SF64XxDjp+gsRvd1fvtmNoofGDNz1EhiQutWPo+JBzaKsqyQGsSCsfwOGj8tGKjGE8VH0UI7Jb&#10;UzV1valGH/sQvYSU8PZ+fuQ74lcKZP6sVILMTMdRW6Yz0rkvZ7XbivYQRRi0PMsQ/6DCCu2w6EJ1&#10;L7JgP6L+hcpqGX3yKq+kt5VXSksgD+hmXb9x83UQAcgLNieFpU3p/9HKT8c79xSxDWNIbQpPsbiY&#10;VLRMGR2ecabkC5Wyidp2WtoGU2YSL983H9Y3zYYzeXmrZopCFWLKH8FbVj46brQrjkQrjo8pY1lM&#10;vaSUa+PKmbzR/YM2hoJ42N+ZyI6izLBu6g2NDYGv0jAq0OrFBX3lk4GZ9gsopntUO/uhBYOFVkgJ&#10;Lq/LOhATZheYQgkLsCbdfwSe8wsUaPn+BrwgqLJ3eQFb7Xz8XfU8XSSrOf/Sgdl3acHe9yeaL7UG&#10;t4gcnje+rOnrmOAv/+XuJwAAAP//AwBQSwMEFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FvwjAMhe+T9h8iT+I20g3WQWmK0IALh0kDhLRb2nhttcapmgCFX485bRdL&#10;T+/5+XM6720jTtj52pGCl2EEAqlwpqZSwX63fp6A8EGT0Y0jVHBBD/Ps8SHViXFn+sLTNpSCS8gn&#10;WkEVQptI6YsKrfZD1yKx9+M6qwPLrpSm02cut418jaJYWl0TX6h0ix8VFr/bo1WwO1x7uTl8LvK4&#10;3o+m39PV2/q6Umrw1C9nPBYzEAH78LcB9x+YHzIGy92RjBeNgjHnFLyDYG8yimIQ+V3KLJX/+bMb&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEo4BOW/AQAA3wMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAAAAAAAAAAAA&#10;AAAAGQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" strokecolor="#002060" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E455113" w14:textId="77777777" w:rsidR="00D67266" w:rsidRDefault="00D67266" w:rsidP="00D67266">
+    <w:p w14:paraId="1D7E2AE7" w14:textId="77777777" w:rsidR="00EF1DC9" w:rsidRDefault="00EF1DC9" w:rsidP="00EF1DC9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D67266">
+      <w:r w:rsidRPr="00EF1DC9">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Attorney Li Qian specializes in handling major, difficult, and complex litigation and arbitration cases in the fields of finance, corporate and equity, financing trade, real estate, and construction engineering. Her representative clients include China Construction Bank, Xiamen International Bank, PICC Group, China Export &amp; Credit Insurance Corporation (Sinosure), China Orient Asset Management Co., Ltd., Minmetals International Trust, Evergrande Real Estate, R&amp;F Properties, Jiangsu Shagang Group, Yunnan Honghua Industrial Group, Xiamen Oriental International, China Gezhouba Group, Yunnan Energy Investment Group, Inner Mongolia Boyuan Holding Group, Yinyi Group, Jiangsu Yancheng Port Group, Yancheng State-owned Assets Investment Group, LionRock, and Bain Capital. Attorney Li Qian has led or participated in the representation of numerous complex cases involving first instance, second instance, and retrial proceedings before the Supreme People's Court, as well as various High People's Courts and Intermediate People's Courts. She has also handled commercial arbitration cases before institutions such as CIETAC, BIAC, and SHAC. Furthermore, she participated in and completed a research project for the State-owned Assets Supervision and Administration Commission of the State Council (SASAC) titled "Risk Prevention and Control Regarding the Piercing of the Corporate Veil in the Governance of State-Owned Enterprises," and has delivered specialized presentations to various local SASAC branches.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A4A874B" w14:textId="77777777" w:rsidR="00D67266" w:rsidRDefault="00D67266" w:rsidP="00D67266">
+    <w:p w14:paraId="734DAE4B" w14:textId="77777777" w:rsidR="00EF1DC9" w:rsidRDefault="00EF1DC9" w:rsidP="00EF1DC9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D67266">
+      <w:r w:rsidRPr="00EF1DC9">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>REPRESENTATIVE MATTERS AND CASES</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="05E0B256" w14:textId="77777777" w:rsidR="00D67266" w:rsidRDefault="00D67266" w:rsidP="00D67266">
+    <w:p w14:paraId="1EA9F2C0" w14:textId="77777777" w:rsidR="00EF1DC9" w:rsidRDefault="00EF1DC9" w:rsidP="00EF1DC9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D67266">
+      <w:r w:rsidRPr="00EF1DC9">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Company and shareholder representation</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B212841" w14:textId="77777777" w:rsidR="00D67266" w:rsidRDefault="00D67266" w:rsidP="00D67266">
+    <w:p w14:paraId="400A95AB" w14:textId="77777777" w:rsidR="00EF1DC9" w:rsidRDefault="00EF1DC9" w:rsidP="00EF1DC9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D67266">
+      <w:r w:rsidRPr="00EF1DC9">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Obtained for a group company a CNY 180 million judgment from the Supreme People</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D67266">
+      <w:r w:rsidRPr="00EF1DC9">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D67266">
+      <w:r w:rsidRPr="00EF1DC9">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s Court in a lawsuit involving an equity transfer contract dispute with a coal chemical company</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C9242E3" w14:textId="77777777" w:rsidR="00D67266" w:rsidRDefault="00D67266" w:rsidP="00D67266">
+    <w:p w14:paraId="67ABEA51" w14:textId="77777777" w:rsidR="00EF1DC9" w:rsidRDefault="00EF1DC9" w:rsidP="00EF1DC9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D67266">
+      <w:r w:rsidRPr="00EF1DC9">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented an energy company in winning a lawsuit in the Supreme People</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D67266">
+      <w:r w:rsidRPr="00EF1DC9">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D67266">
+      <w:r w:rsidRPr="00EF1DC9">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s Court involving opposition to execution with a new energy company</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="262F3B5E" w14:textId="77777777" w:rsidR="00D67266" w:rsidRDefault="00D67266" w:rsidP="00D67266">
+    <w:p w14:paraId="1A1C5CD0" w14:textId="77777777" w:rsidR="00EF1DC9" w:rsidRDefault="00EF1DC9" w:rsidP="00EF1DC9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D67266">
+      <w:r w:rsidRPr="00EF1DC9">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a shareholder in winning a lawsuit in the Supreme People</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D67266">
+      <w:r w:rsidRPr="00EF1DC9">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D67266">
+      <w:r w:rsidRPr="00EF1DC9">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s Court in a dispute with a development company over liability for damages to the company's interests</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F8C15BD" w14:textId="77777777" w:rsidR="00D67266" w:rsidRDefault="00D67266" w:rsidP="00D67266">
+    <w:p w14:paraId="446D4BE6" w14:textId="77777777" w:rsidR="00EF1DC9" w:rsidRDefault="00EF1DC9" w:rsidP="00EF1DC9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D67266">
+      <w:r w:rsidRPr="00EF1DC9">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Obtained for a real estate company a CNY 250 million judgment from the Hunan High Court in a contract dispute with a development company</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="04E67AF5" w14:textId="77777777" w:rsidR="00D67266" w:rsidRDefault="00D67266" w:rsidP="00D67266">
+    <w:p w14:paraId="6862C321" w14:textId="77777777" w:rsidR="00EF1DC9" w:rsidRDefault="00EF1DC9" w:rsidP="00EF1DC9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D67266">
+      <w:r w:rsidRPr="00EF1DC9">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a real estate company in winning a lawsuit in the Nanjing Intermediate People's Court disputing a land group company guarantee contract</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="12146E78" w14:textId="77777777" w:rsidR="00D67266" w:rsidRDefault="00D67266" w:rsidP="00D67266">
+    <w:p w14:paraId="1F0ACC0F" w14:textId="77777777" w:rsidR="00EF1DC9" w:rsidRDefault="00EF1DC9" w:rsidP="00EF1DC9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D67266">
+      <w:r w:rsidRPr="00EF1DC9">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Obtained for a group company a CNY 1.5 billion judgment from the Jiangsu High Court in a lawsuit involving three equity transfer contract disputes with shareholders</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1761B934" w14:textId="77777777" w:rsidR="00D67266" w:rsidRDefault="00D67266" w:rsidP="00D67266">
+    <w:p w14:paraId="0934D39C" w14:textId="77777777" w:rsidR="00EF1DC9" w:rsidRDefault="00EF1DC9" w:rsidP="00EF1DC9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D67266">
+      <w:r w:rsidRPr="00EF1DC9">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Obtained for a partnership enterprise a CNY 150 million judgment from the Jiangsu High Court in a contract dispute with an investment company</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7AB508C0" w14:textId="77777777" w:rsidR="00D67266" w:rsidRDefault="00D67266" w:rsidP="00D67266">
+    <w:p w14:paraId="158F8267" w14:textId="77777777" w:rsidR="00EF1DC9" w:rsidRDefault="00EF1DC9" w:rsidP="00EF1DC9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D67266">
+      <w:r w:rsidRPr="00EF1DC9">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Finance and Securities</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="440A12E5" w14:textId="77777777" w:rsidR="00D67266" w:rsidRDefault="00D67266" w:rsidP="00D67266">
+    <w:p w14:paraId="2A76EC4B" w14:textId="77777777" w:rsidR="00EF1DC9" w:rsidRDefault="00EF1DC9" w:rsidP="00EF1DC9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D67266">
+      <w:r w:rsidRPr="00EF1DC9">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a bank and secured a favorable judgment in a contract dispute against a construction group before the Supreme People's Court, involving a disputed amount of RMB 120 million</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="193AEF36" w14:textId="77777777" w:rsidR="00D67266" w:rsidRDefault="00D67266" w:rsidP="00D67266">
+    <w:p w14:paraId="71617E98" w14:textId="77777777" w:rsidR="00EF1DC9" w:rsidRDefault="00EF1DC9" w:rsidP="00EF1DC9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D67266">
+      <w:r w:rsidRPr="00EF1DC9">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a bank and secured a favorable judgment in a certificate of deposit pledge contract dispute against a guarantee company before the Supreme People's Court, involving a disputed amount of RMB 140 million</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5BD6DAB9" w14:textId="77777777" w:rsidR="00D67266" w:rsidRDefault="00D67266" w:rsidP="00D67266">
+    <w:p w14:paraId="63B05C45" w14:textId="77777777" w:rsidR="00EF1DC9" w:rsidRDefault="00EF1DC9" w:rsidP="00EF1DC9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D67266">
+      <w:r w:rsidRPr="00EF1DC9">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a textile company and secured a favorable judgment in an insurance contract dispute against an insurance company before the Supreme People's Court</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6510A816" w14:textId="77777777" w:rsidR="00D67266" w:rsidRDefault="00D67266" w:rsidP="00D67266">
+    <w:p w14:paraId="20128676" w14:textId="77777777" w:rsidR="00EF1DC9" w:rsidRDefault="00EF1DC9" w:rsidP="00EF1DC9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D67266">
+      <w:r w:rsidRPr="00EF1DC9">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a credit insurance company and secured a favorable judgment in an insurance contract dispute against an international technology company before the Fujian High People's Court</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B53119A" w14:textId="77777777" w:rsidR="00D67266" w:rsidRDefault="00D67266" w:rsidP="00D67266">
+    <w:p w14:paraId="519090C9" w14:textId="77777777" w:rsidR="00EF1DC9" w:rsidRDefault="00EF1DC9" w:rsidP="00EF1DC9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D67266">
+      <w:r w:rsidRPr="00EF1DC9">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a group company and secured favorable judgments in three independent guarantee disputes against the Shanghai branch of an Italian bank before the Shanghai Financial Court, involving a total disputed amount of RMB 530 million</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="40446979" w14:textId="77777777" w:rsidR="00D67266" w:rsidRDefault="00D67266" w:rsidP="00D67266">
+    <w:p w14:paraId="1B17C9EE" w14:textId="77777777" w:rsidR="00EF1DC9" w:rsidRDefault="00EF1DC9" w:rsidP="00EF1DC9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D67266">
+      <w:r w:rsidRPr="00EF1DC9">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a listed company and secured a complete victory in the first instance in a securities misrepresentation liability dispute brought by investors</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="651BD091" w14:textId="77777777" w:rsidR="00D67266" w:rsidRDefault="00D67266" w:rsidP="00D67266">
+    <w:p w14:paraId="67F6BCC7" w14:textId="77777777" w:rsidR="00EF1DC9" w:rsidRDefault="00EF1DC9" w:rsidP="00EF1DC9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D67266">
+      <w:r w:rsidRPr="00EF1DC9">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Commercial housing pre-sale contract dispute</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="37F19CD8" w14:textId="77777777" w:rsidR="00D67266" w:rsidRDefault="00D67266" w:rsidP="00D67266">
+    <w:p w14:paraId="6AC47FB3" w14:textId="77777777" w:rsidR="00EF1DC9" w:rsidRDefault="00EF1DC9" w:rsidP="00EF1DC9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D67266">
+      <w:r w:rsidRPr="00EF1DC9">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented multiple real estate companies and prevailed in several disputes concerning contracts for the pre-sale of commodity housing adjudicated by the Jiangsu Provincial High People's Court. Prior to the litigation of this series of cases, a nationwide wave of mass litigation had been initiated by homebuyers against developers seeking refunds for renovation price differences. The successful outcome of these cases has had a significant social impact and provides a positive exemplary effect</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2036BA5B" w14:textId="77777777" w:rsidR="00D67266" w:rsidRDefault="00D67266" w:rsidP="00D67266">
+    <w:p w14:paraId="61FB8EE9" w14:textId="77777777" w:rsidR="00EF1DC9" w:rsidRDefault="00EF1DC9" w:rsidP="00EF1DC9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D67266">
+      <w:r w:rsidRPr="00EF1DC9">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Education</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2FCB9734" w14:textId="77777777" w:rsidR="00D67266" w:rsidRDefault="00D67266" w:rsidP="00D67266">
+    <w:p w14:paraId="63F3B8EB" w14:textId="77777777" w:rsidR="00EF1DC9" w:rsidRDefault="00EF1DC9" w:rsidP="00EF1DC9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D67266">
+      <w:r w:rsidRPr="00EF1DC9">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Xinjiang University of Finance and Economics, LL.B.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="39AFEC4A" w14:textId="77777777" w:rsidR="00D67266" w:rsidRDefault="00D67266" w:rsidP="00D67266">
+    <w:p w14:paraId="4058B6F6" w14:textId="77777777" w:rsidR="00EF1DC9" w:rsidRDefault="00EF1DC9" w:rsidP="00EF1DC9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D67266">
+      <w:r w:rsidRPr="00EF1DC9">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Anhui University of Finance and Economics, LL.M. (Economic Law)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7EA860E3" w14:textId="77777777" w:rsidR="00D67266" w:rsidRDefault="00D67266" w:rsidP="00D67266">
+    <w:p w14:paraId="72ECDF02" w14:textId="77777777" w:rsidR="00EF1DC9" w:rsidRDefault="00EF1DC9" w:rsidP="00EF1DC9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D67266">
+      <w:r w:rsidRPr="00EF1DC9">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Professional Qualification</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="500C1029" w14:textId="77777777" w:rsidR="00D67266" w:rsidRDefault="00D67266" w:rsidP="00D67266">
+    <w:p w14:paraId="6D45E36E" w14:textId="77777777" w:rsidR="00EF1DC9" w:rsidRDefault="00EF1DC9" w:rsidP="00EF1DC9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D67266">
+      <w:r w:rsidRPr="00EF1DC9">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Admitted to practice in the PRC</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4BB60312" w14:textId="77777777" w:rsidR="00D67266" w:rsidRDefault="00D67266" w:rsidP="00D67266">
+    <w:p w14:paraId="2AE69298" w14:textId="77777777" w:rsidR="00EF1DC9" w:rsidRDefault="00EF1DC9" w:rsidP="00EF1DC9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D67266">
+      <w:r w:rsidRPr="00EF1DC9">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Work Language</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="561246DE" w14:textId="77777777" w:rsidR="00D67266" w:rsidRDefault="00D67266" w:rsidP="00D67266">
+    <w:p w14:paraId="2F3C43B3" w14:textId="77777777" w:rsidR="00EF1DC9" w:rsidRDefault="00EF1DC9" w:rsidP="00EF1DC9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D67266">
+      <w:r w:rsidRPr="00EF1DC9">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Mandarin</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="45AA8F07" w14:textId="77777777" w:rsidR="00D67266" w:rsidRDefault="00D67266" w:rsidP="00D67266">
+    <w:p w14:paraId="33529700" w14:textId="77777777" w:rsidR="00EF1DC9" w:rsidRDefault="00EF1DC9" w:rsidP="00EF1DC9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D67266">
+      <w:r w:rsidRPr="00EF1DC9">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Professional Background</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="72A680FD" w14:textId="77777777" w:rsidR="00D67266" w:rsidRDefault="00D67266" w:rsidP="00D67266">
+    <w:p w14:paraId="0519E669" w14:textId="77777777" w:rsidR="00EF1DC9" w:rsidRDefault="00EF1DC9" w:rsidP="00EF1DC9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D67266">
+      <w:r w:rsidRPr="00EF1DC9">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Ms. Qian Li joined Fangda Partners in 2023. Prior to this, she practiced at Beijing Tiantong Law Firm from 2018 to 2023 as an Associate and Senior Associate.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A149D5B" w14:textId="77777777" w:rsidR="00D67266" w:rsidRDefault="00D67266" w:rsidP="00D67266">
+    <w:p w14:paraId="12EE429E" w14:textId="77777777" w:rsidR="00EF1DC9" w:rsidRDefault="00EF1DC9" w:rsidP="00EF1DC9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D67266">
+      <w:r w:rsidRPr="00EF1DC9">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>OTHER INFORMATION</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F90F310" w14:textId="77777777" w:rsidR="00D67266" w:rsidRDefault="00D67266" w:rsidP="00D67266">
+    <w:p w14:paraId="3EFEAE3F" w14:textId="77777777" w:rsidR="00EF1DC9" w:rsidRDefault="00EF1DC9" w:rsidP="00EF1DC9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D67266">
+      <w:r w:rsidRPr="00EF1DC9">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Publications</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="467A2D8E" w14:textId="77777777" w:rsidR="00D67266" w:rsidRDefault="00D67266" w:rsidP="00D67266">
+    <w:p w14:paraId="3DF59B51" w14:textId="77777777" w:rsidR="00EF1DC9" w:rsidRDefault="00EF1DC9" w:rsidP="00EF1DC9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D67266">
+      <w:r w:rsidRPr="00EF1DC9">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Co-authored the research report titled "Risk Prevention and Control of Piercing the Corporate Veil in the Governance of State-owned Enterprises" for the State-owned Assets Supervision and Administration Commission of the State Council (SASAC) </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2652245D" w14:textId="77777777" w:rsidR="00D67266" w:rsidRDefault="00D67266" w:rsidP="00D67266">
+    <w:p w14:paraId="75BFAA33" w14:textId="77777777" w:rsidR="00EF1DC9" w:rsidRDefault="00EF1DC9" w:rsidP="00EF1DC9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D67266">
+      <w:r w:rsidRPr="00EF1DC9">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Co-authored the research report titled "Legal Basis for Claims for the Refund of Decoration Price Differences in Disputes over Pre-sale Contracts for Commercial Housing" </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="562A3911" w14:textId="77777777" w:rsidR="00D67266" w:rsidRDefault="00D67266" w:rsidP="00D67266">
+    <w:p w14:paraId="75A257BC" w14:textId="77777777" w:rsidR="00EF1DC9" w:rsidRDefault="00EF1DC9" w:rsidP="00EF1DC9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D67266">
+      <w:r w:rsidRPr="00EF1DC9">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Co-authored Tiantong Case Notes, China Legal Publishing House</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D67266">
+      <w:r w:rsidRPr="00EF1DC9">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00D67266">
+      <w:r w:rsidRPr="00EF1DC9">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="774B1D56" w14:textId="77777777" w:rsidR="00D67266" w:rsidRDefault="00D67266" w:rsidP="00D67266">
+    <w:p w14:paraId="3B38F9C6" w14:textId="77777777" w:rsidR="00EF1DC9" w:rsidRDefault="00EF1DC9" w:rsidP="00EF1DC9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D67266">
+      <w:r w:rsidRPr="00EF1DC9">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Professional Affiliations</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="40B6415E" w14:textId="77777777" w:rsidR="00D67266" w:rsidRDefault="00D67266" w:rsidP="00D67266">
+    <w:p w14:paraId="19B90C82" w14:textId="77777777" w:rsidR="00EF1DC9" w:rsidRDefault="00EF1DC9" w:rsidP="00EF1DC9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D67266">
+      <w:r w:rsidRPr="00EF1DC9">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Director, Nanjing Lawyers Association </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="40F7FE17" w14:textId="77777777" w:rsidR="00D67266" w:rsidRDefault="00D67266" w:rsidP="00D67266">
+    <w:p w14:paraId="3E8DA74E" w14:textId="77777777" w:rsidR="00EF1DC9" w:rsidRDefault="00EF1DC9" w:rsidP="00EF1DC9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D67266">
+      <w:r w:rsidRPr="00EF1DC9">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Member of the Party Committee of the Legal Profession of Gulou District, Nanjing </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5567FC3C" w14:textId="74485392" w:rsidR="00686369" w:rsidRPr="00D67266" w:rsidRDefault="00D67266" w:rsidP="00D67266">
+    <w:p w14:paraId="5567FC3C" w14:textId="5F0BB2E7" w:rsidR="00686369" w:rsidRPr="00EF1DC9" w:rsidRDefault="00EF1DC9" w:rsidP="00EF1DC9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D67266">
+      <w:r w:rsidRPr="00EF1DC9">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Member of the Supervisory Committee, Jiangsu Lawyers Association</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D67266">
+      <w:r w:rsidRPr="00EF1DC9">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00D67266">
+      <w:r w:rsidRPr="00EF1DC9">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00686369" w:rsidRPr="00D67266" w:rsidSect="002D0826">
+    <w:sectPr w:rsidR="00686369" w:rsidRPr="00EF1DC9" w:rsidSect="002D0826">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1797" w:bottom="1440" w:left="1797" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="3584D350" w14:textId="77777777" w:rsidR="004167EC" w:rsidRDefault="004167EC" w:rsidP="00F57734">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="2493FDE5" w14:textId="77777777" w:rsidR="004167EC" w:rsidRDefault="004167EC" w:rsidP="00F57734">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -1538,239 +1538,302 @@
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="04B82B3F"/>
+    <w:nsid w:val="05D26640"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="47085992"/>
+    <w:tmpl w:val="FE163018"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0E36517B"/>
+    <w:nsid w:val="098A236A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F9CEEA72"/>
+    <w:tmpl w:val="BDB430DC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0FC94D2E"/>
+    <w:nsid w:val="11F513AF"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="6F90492E"/>
+    <w:tmpl w:val="2692334C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="11A46865"/>
+    <w:nsid w:val="18C206F3"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="9B94047E"/>
+    <w:tmpl w:val="4A76E9B8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1A6122C5"/>
+    <w:nsid w:val="19BC08F0"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="BE380442"/>
+    <w:tmpl w:val="6AA84C42"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="25C65F98"/>
+    <w:nsid w:val="1BB51C83"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="2B747F22"/>
+    <w:tmpl w:val="1B8AD9F8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="275074E0"/>
+    <w:nsid w:val="1C5C3B63"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="0AF6DE3C"/>
+    <w:tmpl w:val="2E247506"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="292E16F1"/>
+    <w:nsid w:val="1D97621C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C3669556"/>
+    <w:tmpl w:val="A9103626"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2B616327"/>
+    <w:nsid w:val="20324474"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C02874A8"/>
+    <w:tmpl w:val="24D45338"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="208F58F6"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="59B01224"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="251D06F2"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="9F3A1076"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="299F6547"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="08948E3E"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2EE42B43"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B08202D4"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="440" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="880" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
@@ -1839,72 +1902,114 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3520" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2F481FE4"/>
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="31BD57CB"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="59E65550"/>
+    <w:tmpl w:val="91165C16"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="37C963B1"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="80FA5A4A"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="392D21BD"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="7AACB196"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3B6418F1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="49FEE19A"/>
     <w:lvl w:ilvl="0" w:tplc="B99657A6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="510" w:hanging="226"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:sz w:val="15"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="880" w:hanging="440"/>
@@ -1976,469 +2081,364 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3520" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="418B3D34"/>
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3CCA43CE"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="DAA21B5A"/>
+    <w:tmpl w:val="0DCCAD6C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="41B341F0"/>
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4B571DF0"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="ECCE43A2"/>
+    <w:tmpl w:val="EB604DA6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="424B7DF6"/>
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4D6D184D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="8BC0E22C"/>
+    <w:tmpl w:val="D898E13C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4A265A76"/>
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="56803AFB"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="998C2F1E"/>
+    <w:tmpl w:val="DE621072"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4C3C5341"/>
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="56E133AA"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="0970629E"/>
+    <w:tmpl w:val="C8366070"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4ED74614"/>
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5C3F2DFF"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B080C7F4"/>
+    <w:tmpl w:val="BDB430DC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="52833642"/>
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5FD824AC"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="5008AF6E"/>
+    <w:tmpl w:val="4E14BD2E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="557A695E"/>
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="72C075D3"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="98A68D84"/>
+    <w:tmpl w:val="84C86124"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="57A64109"/>
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="78CC7167"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="2B747F22"/>
+    <w:tmpl w:val="BD62FFBC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="61926111"/>
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7B110836"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="3E76A13A"/>
+    <w:tmpl w:val="0E5E6D9A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="653323F4"/>
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7E73434C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="494C702A"/>
+    <w:tmpl w:val="1F7648EC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-[...103 lines deleted...]
-  </w:abstractNum>
   <w:num w:numId="1">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="2">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="11">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="12">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="14">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="15">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="16">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="17">
     <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="2">
-    <w:abstractNumId w:val="11"/>
+  <w:num w:numId="18">
+    <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="3">
-[...2 lines deleted...]
-  <w:num w:numId="4">
+  <w:num w:numId="19">
     <w:abstractNumId w:val="21"/>
   </w:num>
-  <w:num w:numId="5">
-    <w:abstractNumId w:val="18"/>
+  <w:num w:numId="20">
+    <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="6">
-[...5 lines deleted...]
-  <w:num w:numId="8">
+  <w:num w:numId="21">
     <w:abstractNumId w:val="24"/>
   </w:num>
-  <w:num w:numId="9">
-    <w:abstractNumId w:val="8"/>
+  <w:num w:numId="22">
+    <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="10">
-    <w:abstractNumId w:val="22"/>
+  <w:num w:numId="23">
+    <w:abstractNumId w:val="19"/>
   </w:num>
-  <w:num w:numId="11">
+  <w:num w:numId="24">
     <w:abstractNumId w:val="14"/>
   </w:num>
-  <w:num w:numId="12">
-    <w:abstractNumId w:val="10"/>
+  <w:num w:numId="25">
+    <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="13">
-[...11 lines deleted...]
-  <w:num w:numId="17">
+  <w:num w:numId="26">
     <w:abstractNumId w:val="23"/>
   </w:num>
-  <w:num w:numId="18">
+  <w:num w:numId="27">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="19">
-[...25 lines deleted...]
-  </w:num>
   <w:num w:numId="28">
-    <w:abstractNumId w:val="20"/>
+    <w:abstractNumId w:val="22"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
@@ -2562,65 +2562,65 @@
     <w:rsid w:val="009B27AE"/>
     <w:rsid w:val="009D6108"/>
     <w:rsid w:val="009E20C4"/>
     <w:rsid w:val="00A002B6"/>
     <w:rsid w:val="00A1252B"/>
     <w:rsid w:val="00A1585C"/>
     <w:rsid w:val="00A41685"/>
     <w:rsid w:val="00A64BF0"/>
     <w:rsid w:val="00A81B38"/>
     <w:rsid w:val="00B05840"/>
     <w:rsid w:val="00B37E04"/>
     <w:rsid w:val="00B557D1"/>
     <w:rsid w:val="00B62E87"/>
     <w:rsid w:val="00B670A2"/>
     <w:rsid w:val="00B86E39"/>
     <w:rsid w:val="00BB071E"/>
     <w:rsid w:val="00BB2601"/>
     <w:rsid w:val="00C0316A"/>
     <w:rsid w:val="00C24D79"/>
     <w:rsid w:val="00CD0348"/>
     <w:rsid w:val="00CF1C9C"/>
     <w:rsid w:val="00D1552C"/>
     <w:rsid w:val="00D2284D"/>
     <w:rsid w:val="00D45AF6"/>
     <w:rsid w:val="00D632AE"/>
-    <w:rsid w:val="00D67266"/>
     <w:rsid w:val="00D925CA"/>
     <w:rsid w:val="00DA428A"/>
     <w:rsid w:val="00DA626A"/>
     <w:rsid w:val="00DD484D"/>
     <w:rsid w:val="00DF04DF"/>
     <w:rsid w:val="00E34189"/>
     <w:rsid w:val="00E418B1"/>
     <w:rsid w:val="00E44063"/>
     <w:rsid w:val="00E61128"/>
     <w:rsid w:val="00E70303"/>
     <w:rsid w:val="00E73B54"/>
     <w:rsid w:val="00E7710E"/>
     <w:rsid w:val="00E94C0A"/>
     <w:rsid w:val="00EB2910"/>
+    <w:rsid w:val="00EF1DC9"/>
     <w:rsid w:val="00EF7E90"/>
     <w:rsid w:val="00F07BEB"/>
     <w:rsid w:val="00F51C68"/>
     <w:rsid w:val="00F57734"/>
     <w:rsid w:val="00F80A79"/>
     <w:rsid w:val="00F96E7C"/>
     <w:rsid w:val="00F97256"/>
     <w:rsid w:val="00FA3B60"/>
     <w:rsid w:val="00FB5CEE"/>
     <w:rsid w:val="00FC7C78"/>
     <w:rsid w:val="00FE037C"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
@@ -3672,61 +3672,61 @@
     <w:rsid w:val="00F57734"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af4">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0065437B"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af5">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00D67266"/>
+    <w:rsid w:val="00EF1DC9"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af6">
     <w:name w:val="正文文本 字符"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="af5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00D67266"/>
+    <w:rsid w:val="00EF1DC9"/>
     <w:rPr>
       <w:sz w:val="21"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 主题​​">
@@ -4010,51 +4010,51 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{51C1974E-519E-4E8F-9893-C685239014DB}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{AA5EC6A9-19F2-44A0-869D-C4F399B7F882}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>867</Words>
   <Characters>4947</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>41</Lines>
   <Paragraphs>11</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>5803</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>