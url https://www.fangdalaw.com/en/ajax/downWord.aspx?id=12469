--- v1 (2026-08-07)
+++ v2 (2026-10-08)
@@ -36,189 +36,189 @@
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5485"/>
         <w:gridCol w:w="2836"/>
       </w:tblGrid>
       <w:tr w:rsidR="0049405C" w:rsidRPr="00C24D79" w14:paraId="76EB2C64" w14:textId="77777777" w:rsidTr="00E70303">
         <w:trPr>
           <w:trHeight w:val="3267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5485" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="271D78"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C4F11E8" w14:textId="499CEC55" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00EF1DC9" w:rsidP="00EF1DC9">
+          <w:p w14:paraId="2C4F11E8" w14:textId="59FDFBD9" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00F9768A" w:rsidP="00F9768A">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="xingming"/>
             <w:bookmarkStart w:id="1" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="1"/>
-            <w:r w:rsidRPr="00EF1DC9">
+            <w:r w:rsidRPr="00F9768A">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>JENNIFER (QIAN) LI</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
-          <w:p w14:paraId="706EB16B" w14:textId="24234C34" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00EF1DC9" w:rsidP="00EF1DC9">
+          <w:p w14:paraId="706EB16B" w14:textId="7FB39D67" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00F9768A" w:rsidP="00F9768A">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="didian"/>
-            <w:r w:rsidRPr="00EF1DC9">
+            <w:r w:rsidRPr="00F9768A">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Counsel</w:t>
             </w:r>
-            <w:r w:rsidRPr="00EF1DC9">
+            <w:r w:rsidRPr="00F9768A">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>·</w:t>
             </w:r>
-            <w:r w:rsidRPr="00EF1DC9">
+            <w:r w:rsidRPr="00F9768A">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Nanjing</w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
-          <w:p w14:paraId="6199424A" w14:textId="792F19C4" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00EF1DC9" w:rsidP="00EF1DC9">
+          <w:p w14:paraId="6199424A" w14:textId="28AA7600" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00F9768A" w:rsidP="00F9768A">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="dianhua"/>
-            <w:r w:rsidRPr="00EF1DC9">
+            <w:r w:rsidRPr="00F9768A">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">+86 21 3210 8397 </w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
-          <w:p w14:paraId="4F910ACA" w14:textId="1EFC5ADB" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00EF1DC9" w:rsidP="00EF1DC9">
+          <w:p w14:paraId="4F910ACA" w14:textId="2E7DA1F6" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00F9768A" w:rsidP="00F9768A">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="youxiang"/>
-            <w:r w:rsidRPr="00EF1DC9">
+            <w:r w:rsidRPr="00F9768A">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>jennifer.li@fangdalaw.com</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="22DBA835" w14:textId="677EAC48" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00F96E7C" w:rsidP="00860F89">
             <w:pPr>
               <w:ind w:leftChars="-52" w:left="-109"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C24D79">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:color w:val="545551"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D24C6CB" w14:textId="75AAC044" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00EF1DC9" w:rsidP="002932C9">
+          <w:p w14:paraId="2D24C6CB" w14:textId="4D6B4F97" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00F9768A" w:rsidP="002932C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="tupian"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="329EEF2F" wp14:editId="3ABFCB5A">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="28D93E7B" wp14:editId="65CB413A">
                   <wp:extent cx="1651000" cy="2142519"/>
                   <wp:effectExtent l="0" t="0" r="6350" b="0"/>
                   <wp:docPr id="1" name="图片 1"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
@@ -258,60 +258,60 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C063291" w14:textId="5DC9D94D" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="002375A9" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C24D79">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>PRACTICE AREAS</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C1ACACA" w14:textId="523657B4" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="00EF1DC9" w:rsidP="007177F3">
+          <w:p w14:paraId="3C1ACACA" w14:textId="24BB2A8B" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="00F9768A" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="zhiyelingyu"/>
-            <w:r w:rsidRPr="00EF1DC9">
+            <w:r w:rsidRPr="00F9768A">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>MS. LI SPECIALIZES IN DISPUTE RESOLUTION, AND HER MAIN AREAS OF PRACTICE INCLUDE CORPORATE EQUITY, FINANCING TRADE, FINANCE, REAL ESTATE AND CONSTRUCTION ENGINEERING, TORT AND OTHER COMPLEX CIVIL AND COMMERCIAL DISPUTE RESOLUTION.</w:t>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F19AE4C" w14:textId="19A41B01" w:rsidR="00451233" w:rsidRPr="00C24D79" w:rsidRDefault="00F80A79" w:rsidP="00DA428A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C24D79">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
           <w:noProof/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
@@ -371,51 +371,51 @@
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:roundrect w14:anchorId="053823F2" id="圆角矩形 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:-6.2pt;margin-top:-12.6pt;width:4.55pt;height:3.6pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDc1SqFegIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2yAQfp+0/wHxvtqO+mON4lRRqk6T&#10;qrZqO/WZYIiRMMeAxMn++h3gOG1X7WHaCwbu7ru7z98xu9p1mmyF8wpMTauTkhJhODTKrGv64/nm&#10;y1dKfGCmYRqMqOleeHo1//xp1tupmEALuhGOIIjx097WtA3BTovC81Z0zJ+AFQaNElzHAh7dumgc&#10;6xG908WkLM+LHlxjHXDhPd5eZyOdJ3wpBQ/3UnoRiK4p1hbS6tK6imsxn7Hp2jHbKj6Uwf6hio4p&#10;g0lHqGsWGNk49QdUp7gDDzKccOgKkFJxkXrAbqryXTdPLbMi9YLkeDvS5P8fLL/bPtkHhzT01k89&#10;bmMXO+m6+MX6yC6RtR/JErtAOF6eXZyXyChHy+nZRXUZqSyOodb58E1AR+Kmpg42pnnE35FYYttb&#10;H7L/wS+m86BVc6O0TocoAbHUjmwZ/rzVuhoyvPHSJvoaiFEZMN4Ux2bSLuy1iH7aPApJVIPlT1Ih&#10;SWfHJIxzYUKVTS1rRM5dnZXYaoYfI1K3CTAiS8w/Yg8Abxs4YGeYwT+GiiTTMbj8W2E5eIxImcGE&#10;MbhTBtxHABq7GjJn/wNJmZrI0gqa/YMjDvKQeMtvFP67W+bDA3M4Ffi3cdLDPS5SQ19TGHaUtOB+&#10;fXQf/VGsaKWkxymrqf+5YU5Qor8blPFldXoaxzIdUEYTPLjXltVri9l0S0AtVPimWJ620T/ow1Y6&#10;6F7wQVjErGhihmPumvLgDodlyNOPTwoXi0Vyw1G0LNyaJ8sjeGQ1yvJ598KcHQQcUPd3cJhINn0n&#10;4ewbIw0sNgGkSvo+8jrwjWOchDM8OfGdeH1OXseHcf4bAAD//wMAUEsDBBQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NT8JAEL2b+B82Y+KtbCliSOmWGIgkKBdQPC/d&#10;sW3cna3dBeq/dzjpZTKT9+Z9FIvBWXHGPrSeFIxHKQikypuWagXvb8/JDESImoy2nlDBDwZYlLc3&#10;hc6Nv9AOz/tYCxahkGsFTYxdLmWoGnQ6jHyHxNin752OfPa1NL2+sLizMkvTR+l0S+zQ6A6XDVZf&#10;+5NTsF4edttDu9l8b6cr+5rpjxdbr5W6vxtWcx5PcxARh/j3AdcOnB9KDnb0JzJBWAXJOHtgKi/Z&#10;NAPBjGQyAXG8IrMUZFnI/z3KXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDc1SqFegIA&#10;AGAFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="white [3212]" stroked="f" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="079360FC" w14:textId="77777777" w:rsidR="00EF1DC9" w:rsidRDefault="000E0C86" w:rsidP="00B670A2">
+    <w:p w14:paraId="1F59C416" w14:textId="77777777" w:rsidR="00F9768A" w:rsidRDefault="000E0C86" w:rsidP="00B670A2">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C24D79">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="545551"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E0DC835" wp14:editId="24238D24">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2512</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4508</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5271826" cy="0"/>
@@ -456,891 +456,891 @@
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:line w14:anchorId="3D0BA0F8" id="直接连接符 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".2pt,.35pt" to="415.3pt,.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKOATlvwEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+wYWFYYcXpo0V2K&#10;rdhH74pMxQL0BUmLnX8/ik7cohsGbNhFMCW+x/dIens7WcOOEJP2ruPrVc0ZOOl77Q4d//7t4fqG&#10;s5SF64XxDjp+gsRvd1fvtmNoofGDNz1EhiQutWPo+JBzaKsqyQGsSCsfwOGj8tGKjGE8VH0UI7Jb&#10;UzV1valGH/sQvYSU8PZ+fuQ74lcKZP6sVILMTMdRW6Yz0rkvZ7XbivYQRRi0PMsQ/6DCCu2w6EJ1&#10;L7JgP6L+hcpqGX3yKq+kt5VXSksgD+hmXb9x83UQAcgLNieFpU3p/9HKT8c79xSxDWNIbQpPsbiY&#10;VLRMGR2ecabkC5Wyidp2WtoGU2YSL983H9Y3zYYzeXmrZopCFWLKH8FbVj46brQrjkQrjo8pY1lM&#10;vaSUa+PKmbzR/YM2hoJ42N+ZyI6izLBu6g2NDYGv0jAq0OrFBX3lk4GZ9gsopntUO/uhBYOFVkgJ&#10;Lq/LOhATZheYQgkLsCbdfwSe8wsUaPn+BrwgqLJ3eQFb7Xz8XfU8XSSrOf/Sgdl3acHe9yeaL7UG&#10;t4gcnje+rOnrmOAv/+XuJwAAAP//AwBQSwMEFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FvwjAMhe+T9h8iT+I20g3WQWmK0IALh0kDhLRb2nhttcapmgCFX485bRdL&#10;T+/5+XM6720jTtj52pGCl2EEAqlwpqZSwX63fp6A8EGT0Y0jVHBBD/Ps8SHViXFn+sLTNpSCS8gn&#10;WkEVQptI6YsKrfZD1yKx9+M6qwPLrpSm02cut418jaJYWl0TX6h0ix8VFr/bo1WwO1x7uTl8LvK4&#10;3o+m39PV2/q6Umrw1C9nPBYzEAH78LcB9x+YHzIGy92RjBeNgjHnFLyDYG8yimIQ+V3KLJX/+bMb&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEo4BOW/AQAA3wMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAAAAAAAAAAAA&#10;AAAAGQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" strokecolor="#002060" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D7E2AE7" w14:textId="77777777" w:rsidR="00EF1DC9" w:rsidRDefault="00EF1DC9" w:rsidP="00EF1DC9">
+    <w:p w14:paraId="01682156" w14:textId="77777777" w:rsidR="00F9768A" w:rsidRDefault="00F9768A" w:rsidP="00F9768A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EF1DC9">
+      <w:r w:rsidRPr="00F9768A">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Attorney Li Qian specializes in handling major, difficult, and complex litigation and arbitration cases in the fields of finance, corporate and equity, financing trade, real estate, and construction engineering. Her representative clients include China Construction Bank, Xiamen International Bank, PICC Group, China Export &amp; Credit Insurance Corporation (Sinosure), China Orient Asset Management Co., Ltd., Minmetals International Trust, Evergrande Real Estate, R&amp;F Properties, Jiangsu Shagang Group, Yunnan Honghua Industrial Group, Xiamen Oriental International, China Gezhouba Group, Yunnan Energy Investment Group, Inner Mongolia Boyuan Holding Group, Yinyi Group, Jiangsu Yancheng Port Group, Yancheng State-owned Assets Investment Group, LionRock, and Bain Capital. Attorney Li Qian has led or participated in the representation of numerous complex cases involving first instance, second instance, and retrial proceedings before the Supreme People's Court, as well as various High People's Courts and Intermediate People's Courts. She has also handled commercial arbitration cases before institutions such as CIETAC, BIAC, and SHAC. Furthermore, she participated in and completed a research project for the State-owned Assets Supervision and Administration Commission of the State Council (SASAC) titled "Risk Prevention and Control Regarding the Piercing of the Corporate Veil in the Governance of State-Owned Enterprises," and has delivered specialized presentations to various local SASAC branches.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="734DAE4B" w14:textId="77777777" w:rsidR="00EF1DC9" w:rsidRDefault="00EF1DC9" w:rsidP="00EF1DC9">
+    <w:p w14:paraId="2494A867" w14:textId="77777777" w:rsidR="00F9768A" w:rsidRDefault="00F9768A" w:rsidP="00F9768A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EF1DC9">
+      <w:r w:rsidRPr="00F9768A">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>REPRESENTATIVE MATTERS AND CASES</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1EA9F2C0" w14:textId="77777777" w:rsidR="00EF1DC9" w:rsidRDefault="00EF1DC9" w:rsidP="00EF1DC9">
+    <w:p w14:paraId="11130016" w14:textId="77777777" w:rsidR="00F9768A" w:rsidRDefault="00F9768A" w:rsidP="00F9768A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EF1DC9">
+      <w:r w:rsidRPr="00F9768A">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Company and shareholder representation</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="400A95AB" w14:textId="77777777" w:rsidR="00EF1DC9" w:rsidRDefault="00EF1DC9" w:rsidP="00EF1DC9">
+    <w:p w14:paraId="1D301E70" w14:textId="77777777" w:rsidR="00F9768A" w:rsidRDefault="00F9768A" w:rsidP="00F9768A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EF1DC9">
+      <w:r w:rsidRPr="00F9768A">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Obtained for a group company a CNY 180 million judgment from the Supreme People</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EF1DC9">
+      <w:r w:rsidRPr="00F9768A">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EF1DC9">
+      <w:r w:rsidRPr="00F9768A">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s Court in a lawsuit involving an equity transfer contract dispute with a coal chemical company</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67ABEA51" w14:textId="77777777" w:rsidR="00EF1DC9" w:rsidRDefault="00EF1DC9" w:rsidP="00EF1DC9">
+    <w:p w14:paraId="0509366B" w14:textId="77777777" w:rsidR="00F9768A" w:rsidRDefault="00F9768A" w:rsidP="00F9768A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EF1DC9">
+      <w:r w:rsidRPr="00F9768A">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented an energy company in winning a lawsuit in the Supreme People</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EF1DC9">
+      <w:r w:rsidRPr="00F9768A">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EF1DC9">
+      <w:r w:rsidRPr="00F9768A">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s Court involving opposition to execution with a new energy company</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A1C5CD0" w14:textId="77777777" w:rsidR="00EF1DC9" w:rsidRDefault="00EF1DC9" w:rsidP="00EF1DC9">
+    <w:p w14:paraId="3CB51E94" w14:textId="77777777" w:rsidR="00F9768A" w:rsidRDefault="00F9768A" w:rsidP="00F9768A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EF1DC9">
+      <w:r w:rsidRPr="00F9768A">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a shareholder in winning a lawsuit in the Supreme People</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EF1DC9">
+      <w:r w:rsidRPr="00F9768A">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EF1DC9">
+      <w:r w:rsidRPr="00F9768A">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s Court in a dispute with a development company over liability for damages to the company's interests</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="446D4BE6" w14:textId="77777777" w:rsidR="00EF1DC9" w:rsidRDefault="00EF1DC9" w:rsidP="00EF1DC9">
+    <w:p w14:paraId="06D046A9" w14:textId="77777777" w:rsidR="00F9768A" w:rsidRDefault="00F9768A" w:rsidP="00F9768A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EF1DC9">
+      <w:r w:rsidRPr="00F9768A">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Obtained for a real estate company a CNY 250 million judgment from the Hunan High Court in a contract dispute with a development company</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6862C321" w14:textId="77777777" w:rsidR="00EF1DC9" w:rsidRDefault="00EF1DC9" w:rsidP="00EF1DC9">
+    <w:p w14:paraId="3005C8A8" w14:textId="77777777" w:rsidR="00F9768A" w:rsidRDefault="00F9768A" w:rsidP="00F9768A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EF1DC9">
+      <w:r w:rsidRPr="00F9768A">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a real estate company in winning a lawsuit in the Nanjing Intermediate People's Court disputing a land group company guarantee contract</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F0ACC0F" w14:textId="77777777" w:rsidR="00EF1DC9" w:rsidRDefault="00EF1DC9" w:rsidP="00EF1DC9">
+    <w:p w14:paraId="0A09ED4A" w14:textId="77777777" w:rsidR="00F9768A" w:rsidRDefault="00F9768A" w:rsidP="00F9768A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EF1DC9">
+      <w:r w:rsidRPr="00F9768A">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Obtained for a group company a CNY 1.5 billion judgment from the Jiangsu High Court in a lawsuit involving three equity transfer contract disputes with shareholders</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0934D39C" w14:textId="77777777" w:rsidR="00EF1DC9" w:rsidRDefault="00EF1DC9" w:rsidP="00EF1DC9">
+    <w:p w14:paraId="04948BFD" w14:textId="77777777" w:rsidR="00F9768A" w:rsidRDefault="00F9768A" w:rsidP="00F9768A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EF1DC9">
+      <w:r w:rsidRPr="00F9768A">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Obtained for a partnership enterprise a CNY 150 million judgment from the Jiangsu High Court in a contract dispute with an investment company</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="158F8267" w14:textId="77777777" w:rsidR="00EF1DC9" w:rsidRDefault="00EF1DC9" w:rsidP="00EF1DC9">
+    <w:p w14:paraId="07737118" w14:textId="77777777" w:rsidR="00F9768A" w:rsidRDefault="00F9768A" w:rsidP="00F9768A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EF1DC9">
+      <w:r w:rsidRPr="00F9768A">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Finance and Securities</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A76EC4B" w14:textId="77777777" w:rsidR="00EF1DC9" w:rsidRDefault="00EF1DC9" w:rsidP="00EF1DC9">
+    <w:p w14:paraId="0AA806B1" w14:textId="77777777" w:rsidR="00F9768A" w:rsidRDefault="00F9768A" w:rsidP="00F9768A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EF1DC9">
+      <w:r w:rsidRPr="00F9768A">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a bank and secured a favorable judgment in a contract dispute against a construction group before the Supreme People's Court, involving a disputed amount of RMB 120 million</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="71617E98" w14:textId="77777777" w:rsidR="00EF1DC9" w:rsidRDefault="00EF1DC9" w:rsidP="00EF1DC9">
+    <w:p w14:paraId="1956DD81" w14:textId="77777777" w:rsidR="00F9768A" w:rsidRDefault="00F9768A" w:rsidP="00F9768A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EF1DC9">
+      <w:r w:rsidRPr="00F9768A">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a bank and secured a favorable judgment in a certificate of deposit pledge contract dispute against a guarantee company before the Supreme People's Court, involving a disputed amount of RMB 140 million</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="63B05C45" w14:textId="77777777" w:rsidR="00EF1DC9" w:rsidRDefault="00EF1DC9" w:rsidP="00EF1DC9">
+    <w:p w14:paraId="69CBA4CD" w14:textId="77777777" w:rsidR="00F9768A" w:rsidRDefault="00F9768A" w:rsidP="00F9768A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EF1DC9">
+      <w:r w:rsidRPr="00F9768A">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a textile company and secured a favorable judgment in an insurance contract dispute against an insurance company before the Supreme People's Court</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="20128676" w14:textId="77777777" w:rsidR="00EF1DC9" w:rsidRDefault="00EF1DC9" w:rsidP="00EF1DC9">
+    <w:p w14:paraId="44493C46" w14:textId="77777777" w:rsidR="00F9768A" w:rsidRDefault="00F9768A" w:rsidP="00F9768A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EF1DC9">
+      <w:r w:rsidRPr="00F9768A">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a credit insurance company and secured a favorable judgment in an insurance contract dispute against an international technology company before the Fujian High People's Court</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="519090C9" w14:textId="77777777" w:rsidR="00EF1DC9" w:rsidRDefault="00EF1DC9" w:rsidP="00EF1DC9">
+    <w:p w14:paraId="305476D5" w14:textId="77777777" w:rsidR="00F9768A" w:rsidRDefault="00F9768A" w:rsidP="00F9768A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EF1DC9">
+      <w:r w:rsidRPr="00F9768A">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a group company and secured favorable judgments in three independent guarantee disputes against the Shanghai branch of an Italian bank before the Shanghai Financial Court, involving a total disputed amount of RMB 530 million</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1B17C9EE" w14:textId="77777777" w:rsidR="00EF1DC9" w:rsidRDefault="00EF1DC9" w:rsidP="00EF1DC9">
+    <w:p w14:paraId="0D25C75C" w14:textId="77777777" w:rsidR="00F9768A" w:rsidRDefault="00F9768A" w:rsidP="00F9768A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EF1DC9">
+      <w:r w:rsidRPr="00F9768A">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a listed company and secured a complete victory in the first instance in a securities misrepresentation liability dispute brought by investors</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67F6BCC7" w14:textId="77777777" w:rsidR="00EF1DC9" w:rsidRDefault="00EF1DC9" w:rsidP="00EF1DC9">
+    <w:p w14:paraId="4C8EECCE" w14:textId="77777777" w:rsidR="00F9768A" w:rsidRDefault="00F9768A" w:rsidP="00F9768A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EF1DC9">
+      <w:r w:rsidRPr="00F9768A">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Commercial housing pre-sale contract dispute</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6AC47FB3" w14:textId="77777777" w:rsidR="00EF1DC9" w:rsidRDefault="00EF1DC9" w:rsidP="00EF1DC9">
+    <w:p w14:paraId="3B797338" w14:textId="77777777" w:rsidR="00F9768A" w:rsidRDefault="00F9768A" w:rsidP="00F9768A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EF1DC9">
+      <w:r w:rsidRPr="00F9768A">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented multiple real estate companies and prevailed in several disputes concerning contracts for the pre-sale of commodity housing adjudicated by the Jiangsu Provincial High People's Court. Prior to the litigation of this series of cases, a nationwide wave of mass litigation had been initiated by homebuyers against developers seeking refunds for renovation price differences. The successful outcome of these cases has had a significant social impact and provides a positive exemplary effect</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="61FB8EE9" w14:textId="77777777" w:rsidR="00EF1DC9" w:rsidRDefault="00EF1DC9" w:rsidP="00EF1DC9">
+    <w:p w14:paraId="39CACAD5" w14:textId="77777777" w:rsidR="00F9768A" w:rsidRDefault="00F9768A" w:rsidP="00F9768A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EF1DC9">
+      <w:r w:rsidRPr="00F9768A">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Education</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="63F3B8EB" w14:textId="77777777" w:rsidR="00EF1DC9" w:rsidRDefault="00EF1DC9" w:rsidP="00EF1DC9">
+    <w:p w14:paraId="6C4FCADD" w14:textId="77777777" w:rsidR="00F9768A" w:rsidRDefault="00F9768A" w:rsidP="00F9768A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EF1DC9">
+      <w:r w:rsidRPr="00F9768A">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Xinjiang University of Finance and Economics, LL.B.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4058B6F6" w14:textId="77777777" w:rsidR="00EF1DC9" w:rsidRDefault="00EF1DC9" w:rsidP="00EF1DC9">
+    <w:p w14:paraId="2F1243EF" w14:textId="77777777" w:rsidR="00F9768A" w:rsidRDefault="00F9768A" w:rsidP="00F9768A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EF1DC9">
+      <w:r w:rsidRPr="00F9768A">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Anhui University of Finance and Economics, LL.M. (Economic Law)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="72ECDF02" w14:textId="77777777" w:rsidR="00EF1DC9" w:rsidRDefault="00EF1DC9" w:rsidP="00EF1DC9">
+    <w:p w14:paraId="7B538041" w14:textId="77777777" w:rsidR="00F9768A" w:rsidRDefault="00F9768A" w:rsidP="00F9768A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EF1DC9">
+      <w:r w:rsidRPr="00F9768A">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Professional Qualification</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D45E36E" w14:textId="77777777" w:rsidR="00EF1DC9" w:rsidRDefault="00EF1DC9" w:rsidP="00EF1DC9">
+    <w:p w14:paraId="6FF00FB2" w14:textId="77777777" w:rsidR="00F9768A" w:rsidRDefault="00F9768A" w:rsidP="00F9768A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EF1DC9">
+      <w:r w:rsidRPr="00F9768A">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Admitted to practice in the PRC</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2AE69298" w14:textId="77777777" w:rsidR="00EF1DC9" w:rsidRDefault="00EF1DC9" w:rsidP="00EF1DC9">
+    <w:p w14:paraId="31BEB9DB" w14:textId="77777777" w:rsidR="00F9768A" w:rsidRDefault="00F9768A" w:rsidP="00F9768A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EF1DC9">
+      <w:r w:rsidRPr="00F9768A">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Work Language</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F3C43B3" w14:textId="77777777" w:rsidR="00EF1DC9" w:rsidRDefault="00EF1DC9" w:rsidP="00EF1DC9">
+    <w:p w14:paraId="3A9B19AD" w14:textId="77777777" w:rsidR="00F9768A" w:rsidRDefault="00F9768A" w:rsidP="00F9768A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EF1DC9">
+      <w:r w:rsidRPr="00F9768A">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Mandarin</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="33529700" w14:textId="77777777" w:rsidR="00EF1DC9" w:rsidRDefault="00EF1DC9" w:rsidP="00EF1DC9">
+    <w:p w14:paraId="35A8208E" w14:textId="77777777" w:rsidR="00F9768A" w:rsidRDefault="00F9768A" w:rsidP="00F9768A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EF1DC9">
+      <w:r w:rsidRPr="00F9768A">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Professional Background</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0519E669" w14:textId="77777777" w:rsidR="00EF1DC9" w:rsidRDefault="00EF1DC9" w:rsidP="00EF1DC9">
+    <w:p w14:paraId="4FE145EE" w14:textId="77777777" w:rsidR="00F9768A" w:rsidRDefault="00F9768A" w:rsidP="00F9768A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EF1DC9">
+      <w:r w:rsidRPr="00F9768A">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Ms. Qian Li joined Fangda Partners in 2023. Prior to this, she practiced at Beijing Tiantong Law Firm from 2018 to 2023 as an Associate and Senior Associate.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="12EE429E" w14:textId="77777777" w:rsidR="00EF1DC9" w:rsidRDefault="00EF1DC9" w:rsidP="00EF1DC9">
+    <w:p w14:paraId="2B3469CD" w14:textId="77777777" w:rsidR="00F9768A" w:rsidRDefault="00F9768A" w:rsidP="00F9768A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EF1DC9">
+      <w:r w:rsidRPr="00F9768A">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>OTHER INFORMATION</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3EFEAE3F" w14:textId="77777777" w:rsidR="00EF1DC9" w:rsidRDefault="00EF1DC9" w:rsidP="00EF1DC9">
+    <w:p w14:paraId="476C61FB" w14:textId="77777777" w:rsidR="00F9768A" w:rsidRDefault="00F9768A" w:rsidP="00F9768A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EF1DC9">
+      <w:r w:rsidRPr="00F9768A">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Publications</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3DF59B51" w14:textId="77777777" w:rsidR="00EF1DC9" w:rsidRDefault="00EF1DC9" w:rsidP="00EF1DC9">
+    <w:p w14:paraId="4D49945E" w14:textId="77777777" w:rsidR="00F9768A" w:rsidRDefault="00F9768A" w:rsidP="00F9768A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EF1DC9">
+      <w:r w:rsidRPr="00F9768A">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Co-authored the research report titled "Risk Prevention and Control of Piercing the Corporate Veil in the Governance of State-owned Enterprises" for the State-owned Assets Supervision and Administration Commission of the State Council (SASAC) </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="75BFAA33" w14:textId="77777777" w:rsidR="00EF1DC9" w:rsidRDefault="00EF1DC9" w:rsidP="00EF1DC9">
+    <w:p w14:paraId="0491BB8C" w14:textId="77777777" w:rsidR="00F9768A" w:rsidRDefault="00F9768A" w:rsidP="00F9768A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EF1DC9">
+      <w:r w:rsidRPr="00F9768A">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Co-authored the research report titled "Legal Basis for Claims for the Refund of Decoration Price Differences in Disputes over Pre-sale Contracts for Commercial Housing" </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="75A257BC" w14:textId="77777777" w:rsidR="00EF1DC9" w:rsidRDefault="00EF1DC9" w:rsidP="00EF1DC9">
+    <w:p w14:paraId="1422BE3B" w14:textId="77777777" w:rsidR="00F9768A" w:rsidRDefault="00F9768A" w:rsidP="00F9768A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EF1DC9">
+      <w:r w:rsidRPr="00F9768A">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Co-authored Tiantong Case Notes, China Legal Publishing House</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EF1DC9">
+      <w:r w:rsidRPr="00F9768A">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00EF1DC9">
+      <w:r w:rsidRPr="00F9768A">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3B38F9C6" w14:textId="77777777" w:rsidR="00EF1DC9" w:rsidRDefault="00EF1DC9" w:rsidP="00EF1DC9">
+    <w:p w14:paraId="58D0E6BA" w14:textId="77777777" w:rsidR="00F9768A" w:rsidRDefault="00F9768A" w:rsidP="00F9768A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EF1DC9">
+      <w:r w:rsidRPr="00F9768A">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Professional Affiliations</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="19B90C82" w14:textId="77777777" w:rsidR="00EF1DC9" w:rsidRDefault="00EF1DC9" w:rsidP="00EF1DC9">
+    <w:p w14:paraId="507020A5" w14:textId="77777777" w:rsidR="00F9768A" w:rsidRDefault="00F9768A" w:rsidP="00F9768A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EF1DC9">
+      <w:r w:rsidRPr="00F9768A">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Director, Nanjing Lawyers Association </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3E8DA74E" w14:textId="77777777" w:rsidR="00EF1DC9" w:rsidRDefault="00EF1DC9" w:rsidP="00EF1DC9">
+    <w:p w14:paraId="5FA444B6" w14:textId="77777777" w:rsidR="00F9768A" w:rsidRDefault="00F9768A" w:rsidP="00F9768A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EF1DC9">
+      <w:r w:rsidRPr="00F9768A">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Member of the Party Committee of the Legal Profession of Gulou District, Nanjing </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5567FC3C" w14:textId="5F0BB2E7" w:rsidR="00686369" w:rsidRPr="00EF1DC9" w:rsidRDefault="00EF1DC9" w:rsidP="00EF1DC9">
+    <w:p w14:paraId="5567FC3C" w14:textId="0ABF6AD2" w:rsidR="00686369" w:rsidRPr="00F9768A" w:rsidRDefault="00F9768A" w:rsidP="00F9768A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EF1DC9">
+      <w:r w:rsidRPr="00F9768A">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Member of the Supervisory Committee, Jiangsu Lawyers Association</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EF1DC9">
+      <w:r w:rsidRPr="00F9768A">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00EF1DC9">
+      <w:r w:rsidRPr="00F9768A">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00686369" w:rsidRPr="00EF1DC9" w:rsidSect="002D0826">
+    <w:sectPr w:rsidR="00686369" w:rsidRPr="00F9768A" w:rsidSect="002D0826">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1797" w:bottom="1440" w:left="1797" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="3584D350" w14:textId="77777777" w:rsidR="004167EC" w:rsidRDefault="004167EC" w:rsidP="00F57734">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="2493FDE5" w14:textId="77777777" w:rsidR="004167EC" w:rsidRDefault="004167EC" w:rsidP="00F57734">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -1538,284 +1538,284 @@
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="05D26640"/>
+    <w:nsid w:val="03354421"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="FE163018"/>
+    <w:tmpl w:val="58623668"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="098A236A"/>
+    <w:nsid w:val="14245542"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="BDB430DC"/>
+    <w:tmpl w:val="B5C4C486"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="11F513AF"/>
+    <w:nsid w:val="14537485"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="2692334C"/>
+    <w:tmpl w:val="75022EC8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="18C206F3"/>
+    <w:nsid w:val="1902046C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="4A76E9B8"/>
+    <w:tmpl w:val="BC464D64"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="19BC08F0"/>
+    <w:nsid w:val="1F912B72"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="6AA84C42"/>
+    <w:tmpl w:val="DBE0B33A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1BB51C83"/>
+    <w:nsid w:val="282422A5"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="1B8AD9F8"/>
+    <w:tmpl w:val="D8E0C490"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1C5C3B63"/>
+    <w:nsid w:val="28F447B5"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="2E247506"/>
+    <w:tmpl w:val="094859E6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1D97621C"/>
+    <w:nsid w:val="2B186BD1"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A9103626"/>
+    <w:tmpl w:val="449A1DD4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="20324474"/>
+    <w:nsid w:val="2BD304F9"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="24D45338"/>
+    <w:tmpl w:val="3C10AF4A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="208F58F6"/>
+    <w:nsid w:val="2BFE6E53"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="59B01224"/>
+    <w:tmpl w:val="D8E0C490"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="251D06F2"/>
+    <w:nsid w:val="2DB95D94"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="9F3A1076"/>
+    <w:tmpl w:val="97AE9186"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="299F6547"/>
+    <w:nsid w:val="2E6D39FD"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="08948E3E"/>
+    <w:tmpl w:val="7BCA5D6E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2EE42B43"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B08202D4"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
@@ -1903,542 +1903,542 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3520" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="31BD57CB"/>
+    <w:nsid w:val="30A55D3F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="91165C16"/>
+    <w:tmpl w:val="F63CE5F8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="37C963B1"/>
+    <w:nsid w:val="3A6E54D8"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="80FA5A4A"/>
+    <w:tmpl w:val="AA58868C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="392D21BD"/>
+    <w:nsid w:val="3B6418F1"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="49FEE19A"/>
+    <w:lvl w:ilvl="0" w:tplc="B99657A6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="510" w:hanging="226"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:sz w:val="15"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="880" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1320" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1760" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2200" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2640" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3080" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3520" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3F486B33"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="7AACB196"/>
+    <w:tmpl w:val="F46EB908"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-[...114 lines deleted...]
-  </w:abstractNum>
   <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3CCA43CE"/>
+    <w:nsid w:val="40997EDF"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="0DCCAD6C"/>
+    <w:tmpl w:val="10BA0C5A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4B571DF0"/>
+    <w:nsid w:val="52EF5040"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="EB604DA6"/>
+    <w:tmpl w:val="89F614D8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4D6D184D"/>
+    <w:nsid w:val="5B1341CC"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D898E13C"/>
+    <w:tmpl w:val="51885994"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="56803AFB"/>
+    <w:nsid w:val="61A53793"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="DE621072"/>
+    <w:tmpl w:val="EB723924"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="56E133AA"/>
+    <w:nsid w:val="620A64D0"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C8366070"/>
+    <w:tmpl w:val="6024ACB4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5C3F2DFF"/>
+    <w:nsid w:val="71A353CB"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="BDB430DC"/>
+    <w:tmpl w:val="DA8EF43A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5FD824AC"/>
+    <w:nsid w:val="76600B9D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="4E14BD2E"/>
+    <w:tmpl w:val="96BA050E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="72C075D3"/>
+    <w:nsid w:val="78052712"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="84C86124"/>
+    <w:tmpl w:val="A574BEEE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="78CC7167"/>
+    <w:nsid w:val="7A154FD5"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="BD62FFBC"/>
+    <w:tmpl w:val="E558F276"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7B110836"/>
+    <w:nsid w:val="7A4D31C0"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="0E5E6D9A"/>
+    <w:tmpl w:val="2DFEAEA8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7E73434C"/>
+    <w:nsid w:val="7B0E0D54"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="1F7648EC"/>
+    <w:tmpl w:val="49B03B08"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="2">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="3">
     <w:abstractNumId w:val="16"/>
   </w:num>
-  <w:num w:numId="3">
-[...1 lines deleted...]
-  </w:num>
   <w:num w:numId="4">
-    <w:abstractNumId w:val="20"/>
+    <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="5">
-    <w:abstractNumId w:val="2"/>
+    <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="6">
-    <w:abstractNumId w:val="8"/>
+    <w:abstractNumId w:val="22"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="25"/>
   </w:num>
   <w:num w:numId="8">
-    <w:abstractNumId w:val="18"/>
+    <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="9">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="11">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="12">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="14">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="15">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="16">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="17">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="10">
-[...5 lines deleted...]
-  <w:num w:numId="12">
+  <w:num w:numId="18">
     <w:abstractNumId w:val="13"/>
   </w:num>
-  <w:num w:numId="13">
-    <w:abstractNumId w:val="11"/>
+  <w:num w:numId="19">
+    <w:abstractNumId w:val="23"/>
   </w:num>
-  <w:num w:numId="14">
-    <w:abstractNumId w:val="10"/>
+  <w:num w:numId="20">
+    <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="15">
-    <w:abstractNumId w:val="27"/>
+  <w:num w:numId="21">
+    <w:abstractNumId w:val="19"/>
   </w:num>
-  <w:num w:numId="16">
+  <w:num w:numId="22">
     <w:abstractNumId w:val="26"/>
   </w:num>
-  <w:num w:numId="17">
-[...11 lines deleted...]
-  <w:num w:numId="21">
+  <w:num w:numId="23">
     <w:abstractNumId w:val="24"/>
   </w:num>
-  <w:num w:numId="22">
-[...4 lines deleted...]
-  </w:num>
   <w:num w:numId="24">
-    <w:abstractNumId w:val="14"/>
+    <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="25">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="26">
-    <w:abstractNumId w:val="23"/>
+    <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="27">
-    <w:abstractNumId w:val="1"/>
+    <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="28">
-    <w:abstractNumId w:val="22"/>
+    <w:abstractNumId w:val="5"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
@@ -2576,58 +2576,58 @@
     <w:rsid w:val="00B86E39"/>
     <w:rsid w:val="00BB071E"/>
     <w:rsid w:val="00BB2601"/>
     <w:rsid w:val="00C0316A"/>
     <w:rsid w:val="00C24D79"/>
     <w:rsid w:val="00CD0348"/>
     <w:rsid w:val="00CF1C9C"/>
     <w:rsid w:val="00D1552C"/>
     <w:rsid w:val="00D2284D"/>
     <w:rsid w:val="00D45AF6"/>
     <w:rsid w:val="00D632AE"/>
     <w:rsid w:val="00D925CA"/>
     <w:rsid w:val="00DA428A"/>
     <w:rsid w:val="00DA626A"/>
     <w:rsid w:val="00DD484D"/>
     <w:rsid w:val="00DF04DF"/>
     <w:rsid w:val="00E34189"/>
     <w:rsid w:val="00E418B1"/>
     <w:rsid w:val="00E44063"/>
     <w:rsid w:val="00E61128"/>
     <w:rsid w:val="00E70303"/>
     <w:rsid w:val="00E73B54"/>
     <w:rsid w:val="00E7710E"/>
     <w:rsid w:val="00E94C0A"/>
     <w:rsid w:val="00EB2910"/>
-    <w:rsid w:val="00EF1DC9"/>
     <w:rsid w:val="00EF7E90"/>
     <w:rsid w:val="00F07BEB"/>
     <w:rsid w:val="00F51C68"/>
     <w:rsid w:val="00F57734"/>
     <w:rsid w:val="00F80A79"/>
     <w:rsid w:val="00F96E7C"/>
     <w:rsid w:val="00F97256"/>
+    <w:rsid w:val="00F9768A"/>
     <w:rsid w:val="00FA3B60"/>
     <w:rsid w:val="00FB5CEE"/>
     <w:rsid w:val="00FC7C78"/>
     <w:rsid w:val="00FE037C"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="zh-CN"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
@@ -3672,61 +3672,61 @@
     <w:rsid w:val="00F57734"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af4">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0065437B"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af5">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00EF1DC9"/>
+    <w:rsid w:val="00F9768A"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af6">
     <w:name w:val="正文文本 字符"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="af5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00EF1DC9"/>
+    <w:rsid w:val="00F9768A"/>
     <w:rPr>
       <w:sz w:val="21"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 主题​​">
@@ -4010,51 +4010,51 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{AA5EC6A9-19F2-44A0-869D-C4F399B7F882}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A1351B48-8B51-4577-8197-4D394053A2DF}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>867</Words>
   <Characters>4947</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>41</Lines>
   <Paragraphs>11</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>5803</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>