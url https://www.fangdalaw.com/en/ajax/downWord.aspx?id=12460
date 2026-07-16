--- v0 (2026-05-17)
+++ v1 (2026-07-16)
@@ -36,189 +36,189 @@
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5485"/>
         <w:gridCol w:w="2836"/>
       </w:tblGrid>
       <w:tr w:rsidR="0049405C" w:rsidRPr="00C24D79" w14:paraId="76EB2C64" w14:textId="77777777" w:rsidTr="00E70303">
         <w:trPr>
           <w:trHeight w:val="3267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5485" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="271D78"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C4F11E8" w14:textId="2C2B3589" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="007634DF" w:rsidP="007634DF">
+          <w:p w14:paraId="2C4F11E8" w14:textId="24DAF6A9" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00943D17" w:rsidP="00943D17">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="xingming"/>
             <w:bookmarkStart w:id="1" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="1"/>
-            <w:r w:rsidRPr="007634DF">
+            <w:r w:rsidRPr="00943D17">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>EMILY YU</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
-          <w:p w14:paraId="706EB16B" w14:textId="10B189F6" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="007634DF" w:rsidP="007634DF">
+          <w:p w14:paraId="706EB16B" w14:textId="7F3587EF" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00943D17" w:rsidP="00943D17">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="didian"/>
-            <w:r w:rsidRPr="007634DF">
+            <w:r w:rsidRPr="00943D17">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Counsel</w:t>
             </w:r>
-            <w:r w:rsidRPr="007634DF">
+            <w:r w:rsidRPr="00943D17">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>·</w:t>
             </w:r>
-            <w:r w:rsidRPr="007634DF">
+            <w:r w:rsidRPr="00943D17">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Shanghai</w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
-          <w:p w14:paraId="6199424A" w14:textId="060656E5" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="007634DF" w:rsidP="007634DF">
+          <w:p w14:paraId="6199424A" w14:textId="43ACD429" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00943D17" w:rsidP="00943D17">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="dianhua"/>
-            <w:r w:rsidRPr="007634DF">
+            <w:r w:rsidRPr="00943D17">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">+86 21 2208 1071 </w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
-          <w:p w14:paraId="4F910ACA" w14:textId="3C404F55" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="007634DF" w:rsidP="007634DF">
+          <w:p w14:paraId="4F910ACA" w14:textId="5853F7F1" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00943D17" w:rsidP="00943D17">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="youxiang"/>
-            <w:r w:rsidRPr="007634DF">
+            <w:r w:rsidRPr="00943D17">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>emily.yu@fangdalaw.com</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="22DBA835" w14:textId="677EAC48" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00F96E7C" w:rsidP="00860F89">
             <w:pPr>
               <w:ind w:leftChars="-52" w:left="-109"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C24D79">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:color w:val="545551"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D24C6CB" w14:textId="5BD61335" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="007634DF" w:rsidP="002932C9">
+          <w:p w14:paraId="2D24C6CB" w14:textId="67FB0C12" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00943D17" w:rsidP="002932C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="tupian"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3EABB6BD" wp14:editId="0BC7129C">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="250B090C" wp14:editId="51BDAED6">
                   <wp:extent cx="1651000" cy="2159000"/>
                   <wp:effectExtent l="0" t="0" r="6350" b="0"/>
                   <wp:docPr id="1" name="图片 1"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
@@ -258,60 +258,60 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C063291" w14:textId="5DC9D94D" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="002375A9" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C24D79">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>PRACTICE AREAS</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C1ACACA" w14:textId="0A3035F1" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="007634DF" w:rsidP="007177F3">
+          <w:p w14:paraId="3C1ACACA" w14:textId="285BCA98" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="00943D17" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="zhiyelingyu"/>
-            <w:r w:rsidRPr="007634DF">
+            <w:r w:rsidRPr="00943D17">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>MS. YU SPECIALIZES IN PRIVATE FUND FORMATION, FINANCIAL COMPLIANCE AND GENERAL CORPORATE MATTERS.</w:t>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F19AE4C" w14:textId="19A41B01" w:rsidR="00451233" w:rsidRPr="00C24D79" w:rsidRDefault="00F80A79" w:rsidP="00DA428A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C24D79">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
           <w:noProof/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
@@ -371,51 +371,51 @@
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:roundrect w14:anchorId="053823F2" id="圆角矩形 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:-6.2pt;margin-top:-12.6pt;width:4.55pt;height:3.6pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDc1SqFegIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2yAQfp+0/wHxvtqO+mON4lRRqk6T&#10;qrZqO/WZYIiRMMeAxMn++h3gOG1X7WHaCwbu7ru7z98xu9p1mmyF8wpMTauTkhJhODTKrGv64/nm&#10;y1dKfGCmYRqMqOleeHo1//xp1tupmEALuhGOIIjx097WtA3BTovC81Z0zJ+AFQaNElzHAh7dumgc&#10;6xG908WkLM+LHlxjHXDhPd5eZyOdJ3wpBQ/3UnoRiK4p1hbS6tK6imsxn7Hp2jHbKj6Uwf6hio4p&#10;g0lHqGsWGNk49QdUp7gDDzKccOgKkFJxkXrAbqryXTdPLbMi9YLkeDvS5P8fLL/bPtkHhzT01k89&#10;bmMXO+m6+MX6yC6RtR/JErtAOF6eXZyXyChHy+nZRXUZqSyOodb58E1AR+Kmpg42pnnE35FYYttb&#10;H7L/wS+m86BVc6O0TocoAbHUjmwZ/rzVuhoyvPHSJvoaiFEZMN4Ux2bSLuy1iH7aPApJVIPlT1Ih&#10;SWfHJIxzYUKVTS1rRM5dnZXYaoYfI1K3CTAiS8w/Yg8Abxs4YGeYwT+GiiTTMbj8W2E5eIxImcGE&#10;MbhTBtxHABq7GjJn/wNJmZrI0gqa/YMjDvKQeMtvFP67W+bDA3M4Ffi3cdLDPS5SQ19TGHaUtOB+&#10;fXQf/VGsaKWkxymrqf+5YU5Qor8blPFldXoaxzIdUEYTPLjXltVri9l0S0AtVPimWJ620T/ow1Y6&#10;6F7wQVjErGhihmPumvLgDodlyNOPTwoXi0Vyw1G0LNyaJ8sjeGQ1yvJ598KcHQQcUPd3cJhINn0n&#10;4ewbIw0sNgGkSvo+8jrwjWOchDM8OfGdeH1OXseHcf4bAAD//wMAUEsDBBQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NT8JAEL2b+B82Y+KtbCliSOmWGIgkKBdQPC/d&#10;sW3cna3dBeq/dzjpZTKT9+Z9FIvBWXHGPrSeFIxHKQikypuWagXvb8/JDESImoy2nlDBDwZYlLc3&#10;hc6Nv9AOz/tYCxahkGsFTYxdLmWoGnQ6jHyHxNin752OfPa1NL2+sLizMkvTR+l0S+zQ6A6XDVZf&#10;+5NTsF4edttDu9l8b6cr+5rpjxdbr5W6vxtWcx5PcxARh/j3AdcOnB9KDnb0JzJBWAXJOHtgKi/Z&#10;NAPBjGQyAXG8IrMUZFnI/z3KXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDc1SqFegIA&#10;AGAFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="white [3212]" stroked="f" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="79F60FDE" w14:textId="77777777" w:rsidR="007634DF" w:rsidRDefault="000E0C86" w:rsidP="00B670A2">
+    <w:p w14:paraId="2EAEA352" w14:textId="77777777" w:rsidR="00943D17" w:rsidRDefault="000E0C86" w:rsidP="00B670A2">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C24D79">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="545551"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E0DC835" wp14:editId="24238D24">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2512</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4508</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5271826" cy="0"/>
@@ -456,974 +456,974 @@
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:line w14:anchorId="3D0BA0F8" id="直接连接符 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".2pt,.35pt" to="415.3pt,.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKOATlvwEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+wYWFYYcXpo0V2K&#10;rdhH74pMxQL0BUmLnX8/ik7cohsGbNhFMCW+x/dIens7WcOOEJP2ruPrVc0ZOOl77Q4d//7t4fqG&#10;s5SF64XxDjp+gsRvd1fvtmNoofGDNz1EhiQutWPo+JBzaKsqyQGsSCsfwOGj8tGKjGE8VH0UI7Jb&#10;UzV1valGH/sQvYSU8PZ+fuQ74lcKZP6sVILMTMdRW6Yz0rkvZ7XbivYQRRi0PMsQ/6DCCu2w6EJ1&#10;L7JgP6L+hcpqGX3yKq+kt5VXSksgD+hmXb9x83UQAcgLNieFpU3p/9HKT8c79xSxDWNIbQpPsbiY&#10;VLRMGR2ecabkC5Wyidp2WtoGU2YSL983H9Y3zYYzeXmrZopCFWLKH8FbVj46brQrjkQrjo8pY1lM&#10;vaSUa+PKmbzR/YM2hoJ42N+ZyI6izLBu6g2NDYGv0jAq0OrFBX3lk4GZ9gsopntUO/uhBYOFVkgJ&#10;Lq/LOhATZheYQgkLsCbdfwSe8wsUaPn+BrwgqLJ3eQFb7Xz8XfU8XSSrOf/Sgdl3acHe9yeaL7UG&#10;t4gcnje+rOnrmOAv/+XuJwAAAP//AwBQSwMEFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FvwjAMhe+T9h8iT+I20g3WQWmK0IALh0kDhLRb2nhttcapmgCFX485bRdL&#10;T+/5+XM6720jTtj52pGCl2EEAqlwpqZSwX63fp6A8EGT0Y0jVHBBD/Ps8SHViXFn+sLTNpSCS8gn&#10;WkEVQptI6YsKrfZD1yKx9+M6qwPLrpSm02cut418jaJYWl0TX6h0ix8VFr/bo1WwO1x7uTl8LvK4&#10;3o+m39PV2/q6Umrw1C9nPBYzEAH78LcB9x+YHzIGy92RjBeNgjHnFLyDYG8yimIQ+V3KLJX/+bMb&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEo4BOW/AQAA3wMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAAAAAAAAAAAA&#10;AAAAGQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" strokecolor="#002060" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="699128BA" w14:textId="77777777" w:rsidR="007634DF" w:rsidRDefault="007634DF" w:rsidP="007634DF">
+    <w:p w14:paraId="165522CD" w14:textId="77777777" w:rsidR="00943D17" w:rsidRDefault="00943D17" w:rsidP="00943D17">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007634DF">
+      <w:r w:rsidRPr="00943D17">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>REPRESENTATIVE MATTERS AND CASES</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="06D330C4" w14:textId="77777777" w:rsidR="007634DF" w:rsidRDefault="007634DF" w:rsidP="007634DF">
+    <w:p w14:paraId="75135C27" w14:textId="77777777" w:rsidR="00943D17" w:rsidRDefault="00943D17" w:rsidP="00943D17">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007634DF">
+      <w:r w:rsidRPr="00943D17">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>PRIVATE FUND FORMATION (SPONSOR-SIDE)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7B2846AC" w14:textId="77777777" w:rsidR="007634DF" w:rsidRDefault="007634DF" w:rsidP="007634DF">
+    <w:p w14:paraId="383578F2" w14:textId="77777777" w:rsidR="00943D17" w:rsidRDefault="00943D17" w:rsidP="00943D17">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007634DF">
+      <w:r w:rsidRPr="00943D17">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Fourrivers in the formation of Fourrivers Steel Industry Fund and the bankruptcy reorganization of Chongqing Steel and advised on its subsequent fund formation and daily compliance matters</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="011ED7F8" w14:textId="77777777" w:rsidR="007634DF" w:rsidRDefault="007634DF" w:rsidP="007634DF">
+    <w:p w14:paraId="7C9D6840" w14:textId="77777777" w:rsidR="00943D17" w:rsidRDefault="00943D17" w:rsidP="00943D17">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007634DF">
+      <w:r w:rsidRPr="00943D17">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Canada Power Corporation in the formation and registration of a wholly foreign-owned Private Securities Fund Manager (PFM) and advised on its daily compliance matters</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7EBBEF25" w14:textId="77777777" w:rsidR="007634DF" w:rsidRDefault="007634DF" w:rsidP="007634DF">
+    <w:p w14:paraId="07DC785C" w14:textId="77777777" w:rsidR="00943D17" w:rsidRDefault="00943D17" w:rsidP="00943D17">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007634DF">
+      <w:r w:rsidRPr="00943D17">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Probitas Capital in the formation and registration of a private equity/venture capital investment fund manager and advised on its subsequent fund formation and daily compliance matters</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0E9D084E" w14:textId="77777777" w:rsidR="007634DF" w:rsidRDefault="007634DF" w:rsidP="007634DF">
+    <w:p w14:paraId="3A71F66A" w14:textId="77777777" w:rsidR="00943D17" w:rsidRDefault="00943D17" w:rsidP="00943D17">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007634DF">
+      <w:r w:rsidRPr="00943D17">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Cainiao Network in the formation of its first RMB logistics and warehousing fund with China Life and advised on its daily compliance matters</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="391D717F" w14:textId="77777777" w:rsidR="007634DF" w:rsidRDefault="007634DF" w:rsidP="007634DF">
+    <w:p w14:paraId="6D7BDAEB" w14:textId="77777777" w:rsidR="00943D17" w:rsidRDefault="00943D17" w:rsidP="00943D17">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007634DF">
+      <w:r w:rsidRPr="00943D17">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Yunfeng Capital in the formation of its RMB Fund IV and several special purpose funds and advised on its daily compliance matters</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="58BD7CCE" w14:textId="77777777" w:rsidR="007634DF" w:rsidRDefault="007634DF" w:rsidP="007634DF">
+    <w:p w14:paraId="308AF4E2" w14:textId="77777777" w:rsidR="00943D17" w:rsidRDefault="00943D17" w:rsidP="00943D17">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007634DF">
+      <w:r w:rsidRPr="00943D17">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented CapitalLand Investment for the formation of its first China Business Park Core RMB Fund (CBPCF) I and advised on its subsequent fund formation and daily compliance matters</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2957356E" w14:textId="77777777" w:rsidR="007634DF" w:rsidRDefault="007634DF" w:rsidP="007634DF">
+    <w:p w14:paraId="1AB66011" w14:textId="77777777" w:rsidR="00943D17" w:rsidRDefault="00943D17" w:rsidP="00943D17">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007634DF">
+      <w:r w:rsidRPr="00943D17">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Vision Knight Capital in the formation of the RMB Fund III and its parallel fund and advised on its subsequent fund formation and daily compliance matters</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="23B7782A" w14:textId="77777777" w:rsidR="007634DF" w:rsidRDefault="007634DF" w:rsidP="007634DF">
+    <w:p w14:paraId="6DC8982E" w14:textId="77777777" w:rsidR="00943D17" w:rsidRDefault="00943D17" w:rsidP="00943D17">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007634DF">
+      <w:r w:rsidRPr="00943D17">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Cedarlake Capital in the formation of the Anhui Yunhui Digital Culture Technology Investment Fund and its feeder fund</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0BDEDEDE" w14:textId="77777777" w:rsidR="007634DF" w:rsidRDefault="007634DF" w:rsidP="007634DF">
+    <w:p w14:paraId="6051962E" w14:textId="77777777" w:rsidR="00943D17" w:rsidRDefault="00943D17" w:rsidP="00943D17">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007634DF">
+      <w:r w:rsidRPr="00943D17">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented GGV Capital in the formation of the RMB Fund II together with its parallel fund and feeder fund</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="68657463" w14:textId="77777777" w:rsidR="007634DF" w:rsidRDefault="007634DF" w:rsidP="007634DF">
+    <w:p w14:paraId="4BFE2E30" w14:textId="77777777" w:rsidR="00943D17" w:rsidRDefault="00943D17" w:rsidP="00943D17">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007634DF">
+      <w:r w:rsidRPr="00943D17">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Yixing Everbright Investment in the formation of its RMB Fund III</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="76DB9193" w14:textId="77777777" w:rsidR="007634DF" w:rsidRDefault="007634DF" w:rsidP="007634DF">
+    <w:p w14:paraId="6A10DE59" w14:textId="77777777" w:rsidR="00943D17" w:rsidRDefault="00943D17" w:rsidP="00943D17">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007634DF">
+      <w:r w:rsidRPr="00943D17">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented CICC Capital in the formation of several RMB funds</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="34B8F199" w14:textId="77777777" w:rsidR="007634DF" w:rsidRDefault="007634DF" w:rsidP="007634DF">
+    <w:p w14:paraId="0B088D52" w14:textId="77777777" w:rsidR="00943D17" w:rsidRDefault="00943D17" w:rsidP="00943D17">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007634DF">
+      <w:r w:rsidRPr="00943D17">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>PRIVATE FUND FORMATION (INVESTOR-SIDE)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4E141817" w14:textId="77777777" w:rsidR="007634DF" w:rsidRDefault="007634DF" w:rsidP="007634DF">
+    <w:p w14:paraId="3759E545" w14:textId="77777777" w:rsidR="00943D17" w:rsidRDefault="00943D17" w:rsidP="00943D17">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007634DF">
+      <w:r w:rsidRPr="00943D17">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised Philips on its investment in the RMB Fund VII of Qiming Venture Partners</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="23DECC7D" w14:textId="77777777" w:rsidR="007634DF" w:rsidRDefault="007634DF" w:rsidP="007634DF">
+    <w:p w14:paraId="6F81ED32" w14:textId="77777777" w:rsidR="00943D17" w:rsidRDefault="00943D17" w:rsidP="00943D17">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007634DF">
+      <w:r w:rsidRPr="00943D17">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised Solvay on its investment in the RMB Fund III of Richland Capital</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4EF56688" w14:textId="77777777" w:rsidR="007634DF" w:rsidRDefault="007634DF" w:rsidP="007634DF">
+    <w:p w14:paraId="16D0243A" w14:textId="77777777" w:rsidR="00943D17" w:rsidRDefault="00943D17" w:rsidP="00943D17">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007634DF">
+      <w:r w:rsidRPr="00943D17">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised China Life Fund on its investment in the Tonghe Fund II of Frontline BioVentures</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="79785BC3" w14:textId="77777777" w:rsidR="007634DF" w:rsidRDefault="007634DF" w:rsidP="007634DF">
+    <w:p w14:paraId="0AFBD66B" w14:textId="77777777" w:rsidR="00943D17" w:rsidRDefault="00943D17" w:rsidP="00943D17">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007634DF">
+      <w:r w:rsidRPr="00943D17">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised CICC Guiding Fund on its investments in several downstream funds</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B489E33" w14:textId="77777777" w:rsidR="007634DF" w:rsidRDefault="007634DF" w:rsidP="007634DF">
+    <w:p w14:paraId="63442B9A" w14:textId="77777777" w:rsidR="00943D17" w:rsidRDefault="00943D17" w:rsidP="00943D17">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007634DF">
+      <w:r w:rsidRPr="00943D17">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised CCB Life AMC on its parent company CCB Life</w:t>
       </w:r>
-      <w:r w:rsidRPr="007634DF">
+      <w:r w:rsidRPr="00943D17">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="007634DF">
+      <w:r w:rsidRPr="00943D17">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s investments in several downstream funds and advised CCB Life AMC on its daily compliance matters as an insurance asset management company</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4E876412" w14:textId="77777777" w:rsidR="007634DF" w:rsidRDefault="007634DF" w:rsidP="007634DF">
+    <w:p w14:paraId="720E4BC5" w14:textId="77777777" w:rsidR="00943D17" w:rsidRDefault="00943D17" w:rsidP="00943D17">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007634DF">
+      <w:r w:rsidRPr="00943D17">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised Bank of Nanjing on its investment in Shanghai Integrated Circuit Equipment and Materials Industry Investment Fund through a single fund trust</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="211E3B89" w14:textId="77777777" w:rsidR="007634DF" w:rsidRDefault="007634DF" w:rsidP="007634DF">
+    <w:p w14:paraId="66F9F647" w14:textId="77777777" w:rsidR="00943D17" w:rsidRDefault="00943D17" w:rsidP="00943D17">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007634DF">
+      <w:r w:rsidRPr="00943D17">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised Shanghai S&amp;T Innovation Center Fund I on its investment in Detong Capital Fund</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2035967E" w14:textId="77777777" w:rsidR="007634DF" w:rsidRDefault="007634DF" w:rsidP="007634DF">
+    <w:p w14:paraId="78423E47" w14:textId="77777777" w:rsidR="00943D17" w:rsidRDefault="00943D17" w:rsidP="00943D17">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007634DF">
+      <w:r w:rsidRPr="00943D17">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised Venture Capital Guiding Fund of Shanghai on its investments in several downstream funds</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="42A404E3" w14:textId="77777777" w:rsidR="007634DF" w:rsidRDefault="007634DF" w:rsidP="007634DF">
+    <w:p w14:paraId="244322FC" w14:textId="77777777" w:rsidR="00943D17" w:rsidRDefault="00943D17" w:rsidP="00943D17">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007634DF">
+      <w:r w:rsidRPr="00943D17">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised a Ningbo enterprise on its investment in a CITIC Capital Fund</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2BFFC966" w14:textId="77777777" w:rsidR="007634DF" w:rsidRDefault="007634DF" w:rsidP="007634DF">
+    <w:p w14:paraId="741B13A1" w14:textId="77777777" w:rsidR="00943D17" w:rsidRDefault="00943D17" w:rsidP="00943D17">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007634DF">
+      <w:r w:rsidRPr="00943D17">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised CPIC on its investment in a Blackstone overseas open-ended real estate fund</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="27647701" w14:textId="77777777" w:rsidR="007634DF" w:rsidRDefault="007634DF" w:rsidP="007634DF">
+    <w:p w14:paraId="043629AD" w14:textId="77777777" w:rsidR="00943D17" w:rsidRDefault="00943D17" w:rsidP="00943D17">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007634DF">
+      <w:r w:rsidRPr="00943D17">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised ZUIG on its investment in a USD fund</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0CDA98FA" w14:textId="77777777" w:rsidR="007634DF" w:rsidRDefault="007634DF" w:rsidP="007634DF">
+    <w:p w14:paraId="57199B95" w14:textId="77777777" w:rsidR="00943D17" w:rsidRDefault="00943D17" w:rsidP="00943D17">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007634DF">
+      <w:r w:rsidRPr="00943D17">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>FINANCIAL COMPLIANCE AND GENERAL CORPORATE MATTERS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D668B44" w14:textId="77777777" w:rsidR="007634DF" w:rsidRDefault="007634DF" w:rsidP="007634DF">
+    <w:p w14:paraId="5CE60141" w14:textId="77777777" w:rsidR="00943D17" w:rsidRDefault="00943D17" w:rsidP="00943D17">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007634DF">
+      <w:r w:rsidRPr="00943D17">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised TPG</w:t>
       </w:r>
-      <w:r w:rsidRPr="007634DF">
+      <w:r w:rsidRPr="00943D17">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="007634DF">
+      <w:r w:rsidRPr="00943D17">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s two RMB Funds and one QFLP Fund established in Shanghai and Chongqing on daily compliance matters</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1B6C3E6D" w14:textId="77777777" w:rsidR="007634DF" w:rsidRDefault="007634DF" w:rsidP="007634DF">
+    <w:p w14:paraId="21CD517A" w14:textId="77777777" w:rsidR="00943D17" w:rsidRDefault="00943D17" w:rsidP="00943D17">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007634DF">
+      <w:r w:rsidRPr="00943D17">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised Blackstone</w:t>
       </w:r>
-      <w:r w:rsidRPr="007634DF">
+      <w:r w:rsidRPr="00943D17">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="007634DF">
+      <w:r w:rsidRPr="00943D17">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s QFLP Fund established in Shanghai on daily compliance matters</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="713AC899" w14:textId="77777777" w:rsidR="007634DF" w:rsidRDefault="007634DF" w:rsidP="007634DF">
+    <w:p w14:paraId="551E0950" w14:textId="77777777" w:rsidR="00943D17" w:rsidRDefault="00943D17" w:rsidP="00943D17">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007634DF">
+      <w:r w:rsidRPr="00943D17">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised Invesco</w:t>
       </w:r>
-      <w:r w:rsidRPr="007634DF">
+      <w:r w:rsidRPr="00943D17">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="007634DF">
+      <w:r w:rsidRPr="00943D17">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s QFLP Fund and other entities established in Shanghai and Shenzhen on daily compliance matters</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="26127983" w14:textId="77777777" w:rsidR="007634DF" w:rsidRDefault="007634DF" w:rsidP="007634DF">
+    <w:p w14:paraId="40441FD5" w14:textId="77777777" w:rsidR="00943D17" w:rsidRDefault="00943D17" w:rsidP="00943D17">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007634DF">
+      <w:r w:rsidRPr="00943D17">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised Abax</w:t>
       </w:r>
-      <w:r w:rsidRPr="007634DF">
+      <w:r w:rsidRPr="00943D17">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="007634DF">
+      <w:r w:rsidRPr="00943D17">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s RMB funds on daily compliance matters</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A36008C" w14:textId="77777777" w:rsidR="007634DF" w:rsidRDefault="007634DF" w:rsidP="007634DF">
+    <w:p w14:paraId="5CF31236" w14:textId="77777777" w:rsidR="00943D17" w:rsidRDefault="00943D17" w:rsidP="00943D17">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007634DF">
+      <w:r w:rsidRPr="00943D17">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised Zhong Ou AMC, a subsidiary of a PRC fund management company, on daily compliance matters</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7DCC5F80" w14:textId="77777777" w:rsidR="007634DF" w:rsidRDefault="007634DF" w:rsidP="007634DF">
+    <w:p w14:paraId="344ED1D9" w14:textId="77777777" w:rsidR="00943D17" w:rsidRDefault="00943D17" w:rsidP="00943D17">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007634DF">
+      <w:r w:rsidRPr="00943D17">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised several renowned companies on general corporate matters, deal structuring, liquidation, de-registration and litigation in connection with private fund related matters</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="42811834" w14:textId="77777777" w:rsidR="007634DF" w:rsidRDefault="007634DF" w:rsidP="007634DF">
+    <w:p w14:paraId="39222882" w14:textId="77777777" w:rsidR="00943D17" w:rsidRDefault="00943D17" w:rsidP="00943D17">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007634DF">
+      <w:r w:rsidRPr="00943D17">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Education</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4CB9D039" w14:textId="77777777" w:rsidR="007634DF" w:rsidRDefault="007634DF" w:rsidP="007634DF">
+    <w:p w14:paraId="5E4E57C8" w14:textId="77777777" w:rsidR="00943D17" w:rsidRDefault="00943D17" w:rsidP="00943D17">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007634DF">
+      <w:r w:rsidRPr="00943D17">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Emory University School of Law, LL.M.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2BB7ADA0" w14:textId="77777777" w:rsidR="007634DF" w:rsidRDefault="007634DF" w:rsidP="007634DF">
+    <w:p w14:paraId="68C6A6DB" w14:textId="77777777" w:rsidR="00943D17" w:rsidRDefault="00943D17" w:rsidP="00943D17">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007634DF">
+      <w:r w:rsidRPr="00943D17">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Shanghai Jiao Tong University School of Law, LL.M.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="019CF093" w14:textId="77777777" w:rsidR="007634DF" w:rsidRDefault="007634DF" w:rsidP="007634DF">
+    <w:p w14:paraId="114AC841" w14:textId="77777777" w:rsidR="00943D17" w:rsidRDefault="00943D17" w:rsidP="00943D17">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007634DF">
+      <w:r w:rsidRPr="00943D17">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Shanghai Jiao Tong University School of Law, LL.B.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="45B3E392" w14:textId="77777777" w:rsidR="007634DF" w:rsidRDefault="007634DF" w:rsidP="007634DF">
+    <w:p w14:paraId="66E7B423" w14:textId="77777777" w:rsidR="00943D17" w:rsidRDefault="00943D17" w:rsidP="00943D17">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007634DF">
+      <w:r w:rsidRPr="00943D17">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Professional Qualification</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="11DD7D61" w14:textId="77777777" w:rsidR="007634DF" w:rsidRDefault="007634DF" w:rsidP="007634DF">
+    <w:p w14:paraId="1728FC97" w14:textId="77777777" w:rsidR="00943D17" w:rsidRDefault="00943D17" w:rsidP="00943D17">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007634DF">
+      <w:r w:rsidRPr="00943D17">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Admitted to practice in the PRC</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="603AB585" w14:textId="77777777" w:rsidR="007634DF" w:rsidRDefault="007634DF" w:rsidP="007634DF">
+    <w:p w14:paraId="45241CC0" w14:textId="77777777" w:rsidR="00943D17" w:rsidRDefault="00943D17" w:rsidP="00943D17">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007634DF">
+      <w:r w:rsidRPr="00943D17">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Professional Background</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5567FC3C" w14:textId="47529345" w:rsidR="00686369" w:rsidRPr="007634DF" w:rsidRDefault="007634DF" w:rsidP="007634DF">
+    <w:p w14:paraId="5567FC3C" w14:textId="156FC7C5" w:rsidR="00686369" w:rsidRPr="00943D17" w:rsidRDefault="00943D17" w:rsidP="00943D17">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007634DF">
+      <w:r w:rsidRPr="00943D17">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Ms. Yu joined Fangda Partners in 2016.</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00686369" w:rsidRPr="007634DF" w:rsidSect="002D0826">
+    <w:sectPr w:rsidR="00686369" w:rsidRPr="00943D17" w:rsidSect="002D0826">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1797" w:bottom="1440" w:left="1797" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="3584D350" w14:textId="77777777" w:rsidR="004167EC" w:rsidRDefault="004167EC" w:rsidP="00F57734">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="2493FDE5" w14:textId="77777777" w:rsidR="004167EC" w:rsidRDefault="004167EC" w:rsidP="00F57734">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -1621,218 +1621,386 @@
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0799388A"/>
+    <w:nsid w:val="024D036C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="957C3C56"/>
+    <w:tmpl w:val="8828F88E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0FE913E6"/>
+    <w:nsid w:val="046E15BF"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C0BA4B08"/>
+    <w:tmpl w:val="ADCC0B90"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="12C3676E"/>
+    <w:nsid w:val="060B07ED"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F94ECE32"/>
+    <w:tmpl w:val="B658FA2E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="137D49E1"/>
+    <w:nsid w:val="06B456B7"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="FB1AA6F2"/>
+    <w:tmpl w:val="5CDCC540"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="170C4EB5"/>
+    <w:nsid w:val="079218EF"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="8BD011BC"/>
+    <w:tmpl w:val="93B0318C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1B6F206E"/>
+    <w:nsid w:val="092F6FCF"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="0C14B4DA"/>
+    <w:tmpl w:val="1EBA2142"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1F152387"/>
+    <w:nsid w:val="09727B27"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="0C94DC40"/>
+    <w:tmpl w:val="CE146B1E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2D4A2DC1"/>
+    <w:nsid w:val="0B8A57BB"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F4120086"/>
+    <w:tmpl w:val="44AE32FE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0CB1028E"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="98CC45DE"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="124228FA"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="9656C7CC"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="158718B3"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="48A07822"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="17582D6E"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="D9EE0816"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1C410F58"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="AA90F6DE"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1CBA3AC5"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="248421C0"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="23F93BC9"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="3F122314"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2D500E34"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="F89C2916"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2EE42B43"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B08202D4"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="440" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="880" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
@@ -1901,819 +2069,651 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3520" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3152433A"/>
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3052689D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="1D94FE42"/>
+    <w:tmpl w:val="17FA1ADC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="327910F8"/>
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="37446743"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="292A798C"/>
+    <w:tmpl w:val="8F4C0110"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="39134B98"/>
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3B6418F1"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="49FEE19A"/>
+    <w:lvl w:ilvl="0" w:tplc="B99657A6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="510" w:hanging="226"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:sz w:val="15"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="880" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1320" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1760" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2200" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2640" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3080" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3520" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3E893BE9"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="DDE06F10"/>
+    <w:tmpl w:val="52E0C1CA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="39EE2018"/>
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="43EC6716"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="76EE2C14"/>
+    <w:tmpl w:val="02E2057C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3A934686"/>
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4EF25117"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="2900662A"/>
+    <w:tmpl w:val="51081750"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-[...116 lines deleted...]
-    <w:nsid w:val="411F7ECA"/>
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="50243EF9"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="84FE8FE6"/>
+    <w:tmpl w:val="1B40BFAE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="41A801A7"/>
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="51AA2FDD"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F5A07FEC"/>
+    <w:tmpl w:val="F89C2916"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="450645D7"/>
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="51AF5B21"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D2C6A0D2"/>
+    <w:tmpl w:val="2A92A9EE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="49CF4CFE"/>
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="530F1C04"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="9EAEF49A"/>
+    <w:tmpl w:val="550E8C38"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4D0E54F9"/>
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="532F0B13"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="349CBA88"/>
+    <w:tmpl w:val="D5D4A106"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4D6A0FFE"/>
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="533677EA"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C03EAA1A"/>
+    <w:tmpl w:val="3A288258"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5E49738D"/>
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="59DB6E9D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D7009210"/>
+    <w:tmpl w:val="25E06236"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5F2607B6"/>
+  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="67BF5A3F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="8BD011BC"/>
+    <w:tmpl w:val="C1543958"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="61D32548"/>
+  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6AAD39F6"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E0141268"/>
+    <w:tmpl w:val="E6ACE160"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="637601F4"/>
+  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="71731A53"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F410BCCE"/>
+    <w:tmpl w:val="CB4819B2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="659D0812"/>
+  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="734743FB"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="57EC6382"/>
+    <w:tmpl w:val="BD166BD6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="65E25F65"/>
+  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="73FA05F7"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="97C020BC"/>
+    <w:tmpl w:val="E81C403E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6630141C"/>
+  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7ACD68F0"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D396ACE8"/>
+    <w:tmpl w:val="54C8D3A6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
-[...166 lines deleted...]
-  </w:abstractNum>
   <w:num w:numId="1">
-    <w:abstractNumId w:val="8"/>
+    <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="2">
-    <w:abstractNumId w:val="14"/>
+    <w:abstractNumId w:val="19"/>
   </w:num>
   <w:num w:numId="3">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="34"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="11">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="12">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="14">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="15">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="16">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="17">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="18">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="19">
     <w:abstractNumId w:val="20"/>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="20">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="5">
-[...38 lines deleted...]
-  <w:num w:numId="18">
+  <w:num w:numId="21">
     <w:abstractNumId w:val="30"/>
   </w:num>
-  <w:num w:numId="19">
-[...7 lines deleted...]
-  </w:num>
   <w:num w:numId="22">
-    <w:abstractNumId w:val="21"/>
+    <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="23">
     <w:abstractNumId w:val="32"/>
   </w:num>
   <w:num w:numId="24">
-    <w:abstractNumId w:val="24"/>
+    <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="25">
-    <w:abstractNumId w:val="29"/>
+    <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="26">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="27">
     <w:abstractNumId w:val="28"/>
   </w:num>
-  <w:num w:numId="27">
-[...1 lines deleted...]
-  </w:num>
   <w:num w:numId="28">
-    <w:abstractNumId w:val="18"/>
+    <w:abstractNumId w:val="33"/>
   </w:num>
   <w:num w:numId="29">
-    <w:abstractNumId w:val="13"/>
+    <w:abstractNumId w:val="21"/>
   </w:num>
   <w:num w:numId="30">
     <w:abstractNumId w:val="27"/>
   </w:num>
   <w:num w:numId="31">
-    <w:abstractNumId w:val="31"/>
+    <w:abstractNumId w:val="35"/>
   </w:num>
   <w:num w:numId="32">
-    <w:abstractNumId w:val="12"/>
+    <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="33">
-    <w:abstractNumId w:val="11"/>
+    <w:abstractNumId w:val="23"/>
   </w:num>
   <w:num w:numId="34">
-    <w:abstractNumId w:val="6"/>
+    <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="35">
-    <w:abstractNumId w:val="4"/>
+    <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="36">
-    <w:abstractNumId w:val="22"/>
+    <w:abstractNumId w:val="24"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
@@ -2783,76 +2783,76 @@
     <w:rsid w:val="0047636D"/>
     <w:rsid w:val="0049405C"/>
     <w:rsid w:val="004D21F0"/>
     <w:rsid w:val="004D3C23"/>
     <w:rsid w:val="004E2FCC"/>
     <w:rsid w:val="004F1B4E"/>
     <w:rsid w:val="0052675C"/>
     <w:rsid w:val="0056635E"/>
     <w:rsid w:val="005A7DA0"/>
     <w:rsid w:val="005B00C1"/>
     <w:rsid w:val="005B5F25"/>
     <w:rsid w:val="005C1FBD"/>
     <w:rsid w:val="005F7A7D"/>
     <w:rsid w:val="00605720"/>
     <w:rsid w:val="0065437B"/>
     <w:rsid w:val="0066746A"/>
     <w:rsid w:val="00667CF2"/>
     <w:rsid w:val="00683D9C"/>
     <w:rsid w:val="00685381"/>
     <w:rsid w:val="00686369"/>
     <w:rsid w:val="006A06C2"/>
     <w:rsid w:val="006C21DA"/>
     <w:rsid w:val="006D159B"/>
     <w:rsid w:val="006F2EE4"/>
     <w:rsid w:val="007177F3"/>
-    <w:rsid w:val="007634DF"/>
     <w:rsid w:val="00765586"/>
     <w:rsid w:val="007664DE"/>
     <w:rsid w:val="007956B7"/>
     <w:rsid w:val="007B0B57"/>
     <w:rsid w:val="007D333B"/>
     <w:rsid w:val="008212A9"/>
     <w:rsid w:val="008341FB"/>
     <w:rsid w:val="008717CA"/>
     <w:rsid w:val="00873A63"/>
     <w:rsid w:val="0089209E"/>
     <w:rsid w:val="00893CAF"/>
     <w:rsid w:val="008A40E2"/>
     <w:rsid w:val="008A48BF"/>
     <w:rsid w:val="008D77E9"/>
     <w:rsid w:val="008E5C09"/>
     <w:rsid w:val="008E73CE"/>
     <w:rsid w:val="008E7B5D"/>
     <w:rsid w:val="00901636"/>
     <w:rsid w:val="009038C0"/>
     <w:rsid w:val="009073A3"/>
     <w:rsid w:val="00917307"/>
     <w:rsid w:val="00925E12"/>
     <w:rsid w:val="00930511"/>
     <w:rsid w:val="00936370"/>
     <w:rsid w:val="0094376B"/>
+    <w:rsid w:val="00943D17"/>
     <w:rsid w:val="009465FB"/>
     <w:rsid w:val="0095781F"/>
     <w:rsid w:val="009A4D0D"/>
     <w:rsid w:val="009A711A"/>
     <w:rsid w:val="009B27AE"/>
     <w:rsid w:val="009D6108"/>
     <w:rsid w:val="009E20C4"/>
     <w:rsid w:val="00A002B6"/>
     <w:rsid w:val="00A1252B"/>
     <w:rsid w:val="00A1585C"/>
     <w:rsid w:val="00A41685"/>
     <w:rsid w:val="00A64BF0"/>
     <w:rsid w:val="00A81B38"/>
     <w:rsid w:val="00B05840"/>
     <w:rsid w:val="00B37E04"/>
     <w:rsid w:val="00B557D1"/>
     <w:rsid w:val="00B62E87"/>
     <w:rsid w:val="00B670A2"/>
     <w:rsid w:val="00B86E39"/>
     <w:rsid w:val="00BB071E"/>
     <w:rsid w:val="00BB2601"/>
     <w:rsid w:val="00C0316A"/>
     <w:rsid w:val="00C24D79"/>
     <w:rsid w:val="00CD0348"/>
     <w:rsid w:val="00CF1C9C"/>
@@ -3947,61 +3947,61 @@
     <w:rsid w:val="00F57734"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af4">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0065437B"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af5">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="007634DF"/>
+    <w:rsid w:val="00943D17"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af6">
     <w:name w:val="正文文本 字符"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="af5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="007634DF"/>
+    <w:rsid w:val="00943D17"/>
     <w:rPr>
       <w:sz w:val="21"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 主题​​">
@@ -4285,51 +4285,51 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4D51A362-1D68-4823-B9D5-43E20EE49FA7}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D1497721-8489-4B4F-8E51-A3183C8C0AAA}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>581</Words>
   <Characters>3317</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>27</Lines>
   <Paragraphs>7</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>3891</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>