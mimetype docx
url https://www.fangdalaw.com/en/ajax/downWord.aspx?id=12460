--- v1 (2026-07-16)
+++ v2 (2026-09-18)
@@ -36,189 +36,189 @@
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5485"/>
         <w:gridCol w:w="2836"/>
       </w:tblGrid>
       <w:tr w:rsidR="0049405C" w:rsidRPr="00C24D79" w14:paraId="76EB2C64" w14:textId="77777777" w:rsidTr="00E70303">
         <w:trPr>
           <w:trHeight w:val="3267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5485" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="271D78"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C4F11E8" w14:textId="24DAF6A9" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00943D17" w:rsidP="00943D17">
+          <w:p w14:paraId="2C4F11E8" w14:textId="3BF23827" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="003F0E27" w:rsidP="003F0E27">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="xingming"/>
             <w:bookmarkStart w:id="1" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="1"/>
-            <w:r w:rsidRPr="00943D17">
+            <w:r w:rsidRPr="003F0E27">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>EMILY YU</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
-          <w:p w14:paraId="706EB16B" w14:textId="7F3587EF" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00943D17" w:rsidP="00943D17">
+          <w:p w14:paraId="706EB16B" w14:textId="5660F27A" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="003F0E27" w:rsidP="003F0E27">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="didian"/>
-            <w:r w:rsidRPr="00943D17">
+            <w:r w:rsidRPr="003F0E27">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Counsel</w:t>
             </w:r>
-            <w:r w:rsidRPr="00943D17">
+            <w:r w:rsidRPr="003F0E27">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>·</w:t>
             </w:r>
-            <w:r w:rsidRPr="00943D17">
+            <w:r w:rsidRPr="003F0E27">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Shanghai</w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
-          <w:p w14:paraId="6199424A" w14:textId="43ACD429" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00943D17" w:rsidP="00943D17">
+          <w:p w14:paraId="6199424A" w14:textId="60432901" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="003F0E27" w:rsidP="003F0E27">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="dianhua"/>
-            <w:r w:rsidRPr="00943D17">
+            <w:r w:rsidRPr="003F0E27">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">+86 21 2208 1071 </w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
-          <w:p w14:paraId="4F910ACA" w14:textId="5853F7F1" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00943D17" w:rsidP="00943D17">
+          <w:p w14:paraId="4F910ACA" w14:textId="0B8900C8" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="003F0E27" w:rsidP="003F0E27">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="youxiang"/>
-            <w:r w:rsidRPr="00943D17">
+            <w:r w:rsidRPr="003F0E27">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>emily.yu@fangdalaw.com</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="22DBA835" w14:textId="677EAC48" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00F96E7C" w:rsidP="00860F89">
             <w:pPr>
               <w:ind w:leftChars="-52" w:left="-109"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C24D79">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:color w:val="545551"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D24C6CB" w14:textId="67FB0C12" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00943D17" w:rsidP="002932C9">
+          <w:p w14:paraId="2D24C6CB" w14:textId="1A79A03D" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="003F0E27" w:rsidP="002932C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="tupian"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="250B090C" wp14:editId="51BDAED6">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4704F1F1" wp14:editId="73ED44F8">
                   <wp:extent cx="1651000" cy="2159000"/>
                   <wp:effectExtent l="0" t="0" r="6350" b="0"/>
                   <wp:docPr id="1" name="图片 1"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
@@ -258,60 +258,60 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C063291" w14:textId="5DC9D94D" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="002375A9" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C24D79">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>PRACTICE AREAS</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C1ACACA" w14:textId="285BCA98" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="00943D17" w:rsidP="007177F3">
+          <w:p w14:paraId="3C1ACACA" w14:textId="21EF9DF9" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="003F0E27" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="zhiyelingyu"/>
-            <w:r w:rsidRPr="00943D17">
+            <w:r w:rsidRPr="003F0E27">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>MS. YU SPECIALIZES IN PRIVATE FUND FORMATION, FINANCIAL COMPLIANCE AND GENERAL CORPORATE MATTERS.</w:t>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F19AE4C" w14:textId="19A41B01" w:rsidR="00451233" w:rsidRPr="00C24D79" w:rsidRDefault="00F80A79" w:rsidP="00DA428A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C24D79">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
           <w:noProof/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
@@ -371,51 +371,51 @@
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:roundrect w14:anchorId="053823F2" id="圆角矩形 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:-6.2pt;margin-top:-12.6pt;width:4.55pt;height:3.6pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDc1SqFegIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2yAQfp+0/wHxvtqO+mON4lRRqk6T&#10;qrZqO/WZYIiRMMeAxMn++h3gOG1X7WHaCwbu7ru7z98xu9p1mmyF8wpMTauTkhJhODTKrGv64/nm&#10;y1dKfGCmYRqMqOleeHo1//xp1tupmEALuhGOIIjx097WtA3BTovC81Z0zJ+AFQaNElzHAh7dumgc&#10;6xG908WkLM+LHlxjHXDhPd5eZyOdJ3wpBQ/3UnoRiK4p1hbS6tK6imsxn7Hp2jHbKj6Uwf6hio4p&#10;g0lHqGsWGNk49QdUp7gDDzKccOgKkFJxkXrAbqryXTdPLbMi9YLkeDvS5P8fLL/bPtkHhzT01k89&#10;bmMXO+m6+MX6yC6RtR/JErtAOF6eXZyXyChHy+nZRXUZqSyOodb58E1AR+Kmpg42pnnE35FYYttb&#10;H7L/wS+m86BVc6O0TocoAbHUjmwZ/rzVuhoyvPHSJvoaiFEZMN4Ux2bSLuy1iH7aPApJVIPlT1Ih&#10;SWfHJIxzYUKVTS1rRM5dnZXYaoYfI1K3CTAiS8w/Yg8Abxs4YGeYwT+GiiTTMbj8W2E5eIxImcGE&#10;MbhTBtxHABq7GjJn/wNJmZrI0gqa/YMjDvKQeMtvFP67W+bDA3M4Ffi3cdLDPS5SQ19TGHaUtOB+&#10;fXQf/VGsaKWkxymrqf+5YU5Qor8blPFldXoaxzIdUEYTPLjXltVri9l0S0AtVPimWJ620T/ow1Y6&#10;6F7wQVjErGhihmPumvLgDodlyNOPTwoXi0Vyw1G0LNyaJ8sjeGQ1yvJ598KcHQQcUPd3cJhINn0n&#10;4ewbIw0sNgGkSvo+8jrwjWOchDM8OfGdeH1OXseHcf4bAAD//wMAUEsDBBQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NT8JAEL2b+B82Y+KtbCliSOmWGIgkKBdQPC/d&#10;sW3cna3dBeq/dzjpZTKT9+Z9FIvBWXHGPrSeFIxHKQikypuWagXvb8/JDESImoy2nlDBDwZYlLc3&#10;hc6Nv9AOz/tYCxahkGsFTYxdLmWoGnQ6jHyHxNin752OfPa1NL2+sLizMkvTR+l0S+zQ6A6XDVZf&#10;+5NTsF4edttDu9l8b6cr+5rpjxdbr5W6vxtWcx5PcxARh/j3AdcOnB9KDnb0JzJBWAXJOHtgKi/Z&#10;NAPBjGQyAXG8IrMUZFnI/z3KXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDc1SqFegIA&#10;AGAFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="white [3212]" stroked="f" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2EAEA352" w14:textId="77777777" w:rsidR="00943D17" w:rsidRDefault="000E0C86" w:rsidP="00B670A2">
+    <w:p w14:paraId="57CA40DC" w14:textId="77777777" w:rsidR="003F0E27" w:rsidRDefault="000E0C86" w:rsidP="00B670A2">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C24D79">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="545551"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E0DC835" wp14:editId="24238D24">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2512</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4508</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5271826" cy="0"/>
@@ -456,974 +456,974 @@
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:line w14:anchorId="3D0BA0F8" id="直接连接符 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".2pt,.35pt" to="415.3pt,.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKOATlvwEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+wYWFYYcXpo0V2K&#10;rdhH74pMxQL0BUmLnX8/ik7cohsGbNhFMCW+x/dIens7WcOOEJP2ruPrVc0ZOOl77Q4d//7t4fqG&#10;s5SF64XxDjp+gsRvd1fvtmNoofGDNz1EhiQutWPo+JBzaKsqyQGsSCsfwOGj8tGKjGE8VH0UI7Jb&#10;UzV1valGH/sQvYSU8PZ+fuQ74lcKZP6sVILMTMdRW6Yz0rkvZ7XbivYQRRi0PMsQ/6DCCu2w6EJ1&#10;L7JgP6L+hcpqGX3yKq+kt5VXSksgD+hmXb9x83UQAcgLNieFpU3p/9HKT8c79xSxDWNIbQpPsbiY&#10;VLRMGR2ecabkC5Wyidp2WtoGU2YSL983H9Y3zYYzeXmrZopCFWLKH8FbVj46brQrjkQrjo8pY1lM&#10;vaSUa+PKmbzR/YM2hoJ42N+ZyI6izLBu6g2NDYGv0jAq0OrFBX3lk4GZ9gsopntUO/uhBYOFVkgJ&#10;Lq/LOhATZheYQgkLsCbdfwSe8wsUaPn+BrwgqLJ3eQFb7Xz8XfU8XSSrOf/Sgdl3acHe9yeaL7UG&#10;t4gcnje+rOnrmOAv/+XuJwAAAP//AwBQSwMEFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FvwjAMhe+T9h8iT+I20g3WQWmK0IALh0kDhLRb2nhttcapmgCFX485bRdL&#10;T+/5+XM6720jTtj52pGCl2EEAqlwpqZSwX63fp6A8EGT0Y0jVHBBD/Ps8SHViXFn+sLTNpSCS8gn&#10;WkEVQptI6YsKrfZD1yKx9+M6qwPLrpSm02cut418jaJYWl0TX6h0ix8VFr/bo1WwO1x7uTl8LvK4&#10;3o+m39PV2/q6Umrw1C9nPBYzEAH78LcB9x+YHzIGy92RjBeNgjHnFLyDYG8yimIQ+V3KLJX/+bMb&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEo4BOW/AQAA3wMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAAAAAAAAAAAA&#10;AAAAGQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" strokecolor="#002060" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="165522CD" w14:textId="77777777" w:rsidR="00943D17" w:rsidRDefault="00943D17" w:rsidP="00943D17">
+    <w:p w14:paraId="4AC41FD4" w14:textId="77777777" w:rsidR="003F0E27" w:rsidRDefault="003F0E27" w:rsidP="003F0E27">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00943D17">
+      <w:r w:rsidRPr="003F0E27">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>REPRESENTATIVE MATTERS AND CASES</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="75135C27" w14:textId="77777777" w:rsidR="00943D17" w:rsidRDefault="00943D17" w:rsidP="00943D17">
+    <w:p w14:paraId="5B6BFD00" w14:textId="77777777" w:rsidR="003F0E27" w:rsidRDefault="003F0E27" w:rsidP="003F0E27">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00943D17">
+      <w:r w:rsidRPr="003F0E27">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>PRIVATE FUND FORMATION (SPONSOR-SIDE)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="383578F2" w14:textId="77777777" w:rsidR="00943D17" w:rsidRDefault="00943D17" w:rsidP="00943D17">
+    <w:p w14:paraId="56F92B13" w14:textId="77777777" w:rsidR="003F0E27" w:rsidRDefault="003F0E27" w:rsidP="003F0E27">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00943D17">
+      <w:r w:rsidRPr="003F0E27">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Fourrivers in the formation of Fourrivers Steel Industry Fund and the bankruptcy reorganization of Chongqing Steel and advised on its subsequent fund formation and daily compliance matters</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7C9D6840" w14:textId="77777777" w:rsidR="00943D17" w:rsidRDefault="00943D17" w:rsidP="00943D17">
+    <w:p w14:paraId="6824F38D" w14:textId="77777777" w:rsidR="003F0E27" w:rsidRDefault="003F0E27" w:rsidP="003F0E27">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00943D17">
+      <w:r w:rsidRPr="003F0E27">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Canada Power Corporation in the formation and registration of a wholly foreign-owned Private Securities Fund Manager (PFM) and advised on its daily compliance matters</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="07DC785C" w14:textId="77777777" w:rsidR="00943D17" w:rsidRDefault="00943D17" w:rsidP="00943D17">
+    <w:p w14:paraId="5CBC0344" w14:textId="77777777" w:rsidR="003F0E27" w:rsidRDefault="003F0E27" w:rsidP="003F0E27">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00943D17">
+      <w:r w:rsidRPr="003F0E27">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Probitas Capital in the formation and registration of a private equity/venture capital investment fund manager and advised on its subsequent fund formation and daily compliance matters</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A71F66A" w14:textId="77777777" w:rsidR="00943D17" w:rsidRDefault="00943D17" w:rsidP="00943D17">
+    <w:p w14:paraId="06E66A12" w14:textId="77777777" w:rsidR="003F0E27" w:rsidRDefault="003F0E27" w:rsidP="003F0E27">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00943D17">
+      <w:r w:rsidRPr="003F0E27">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Cainiao Network in the formation of its first RMB logistics and warehousing fund with China Life and advised on its daily compliance matters</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D7BDAEB" w14:textId="77777777" w:rsidR="00943D17" w:rsidRDefault="00943D17" w:rsidP="00943D17">
+    <w:p w14:paraId="4840CBFA" w14:textId="77777777" w:rsidR="003F0E27" w:rsidRDefault="003F0E27" w:rsidP="003F0E27">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00943D17">
+      <w:r w:rsidRPr="003F0E27">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Yunfeng Capital in the formation of its RMB Fund IV and several special purpose funds and advised on its daily compliance matters</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="308AF4E2" w14:textId="77777777" w:rsidR="00943D17" w:rsidRDefault="00943D17" w:rsidP="00943D17">
+    <w:p w14:paraId="729BA8FD" w14:textId="77777777" w:rsidR="003F0E27" w:rsidRDefault="003F0E27" w:rsidP="003F0E27">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00943D17">
+      <w:r w:rsidRPr="003F0E27">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented CapitalLand Investment for the formation of its first China Business Park Core RMB Fund (CBPCF) I and advised on its subsequent fund formation and daily compliance matters</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1AB66011" w14:textId="77777777" w:rsidR="00943D17" w:rsidRDefault="00943D17" w:rsidP="00943D17">
+    <w:p w14:paraId="4D955E9F" w14:textId="77777777" w:rsidR="003F0E27" w:rsidRDefault="003F0E27" w:rsidP="003F0E27">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00943D17">
+      <w:r w:rsidRPr="003F0E27">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Vision Knight Capital in the formation of the RMB Fund III and its parallel fund and advised on its subsequent fund formation and daily compliance matters</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6DC8982E" w14:textId="77777777" w:rsidR="00943D17" w:rsidRDefault="00943D17" w:rsidP="00943D17">
+    <w:p w14:paraId="7DD5564C" w14:textId="77777777" w:rsidR="003F0E27" w:rsidRDefault="003F0E27" w:rsidP="003F0E27">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00943D17">
+      <w:r w:rsidRPr="003F0E27">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Cedarlake Capital in the formation of the Anhui Yunhui Digital Culture Technology Investment Fund and its feeder fund</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6051962E" w14:textId="77777777" w:rsidR="00943D17" w:rsidRDefault="00943D17" w:rsidP="00943D17">
+    <w:p w14:paraId="32D56D07" w14:textId="77777777" w:rsidR="003F0E27" w:rsidRDefault="003F0E27" w:rsidP="003F0E27">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00943D17">
+      <w:r w:rsidRPr="003F0E27">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented GGV Capital in the formation of the RMB Fund II together with its parallel fund and feeder fund</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4BFE2E30" w14:textId="77777777" w:rsidR="00943D17" w:rsidRDefault="00943D17" w:rsidP="00943D17">
+    <w:p w14:paraId="43C8EA03" w14:textId="77777777" w:rsidR="003F0E27" w:rsidRDefault="003F0E27" w:rsidP="003F0E27">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00943D17">
+      <w:r w:rsidRPr="003F0E27">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Yixing Everbright Investment in the formation of its RMB Fund III</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A10DE59" w14:textId="77777777" w:rsidR="00943D17" w:rsidRDefault="00943D17" w:rsidP="00943D17">
+    <w:p w14:paraId="34D64A2E" w14:textId="77777777" w:rsidR="003F0E27" w:rsidRDefault="003F0E27" w:rsidP="003F0E27">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00943D17">
+      <w:r w:rsidRPr="003F0E27">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented CICC Capital in the formation of several RMB funds</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0B088D52" w14:textId="77777777" w:rsidR="00943D17" w:rsidRDefault="00943D17" w:rsidP="00943D17">
+    <w:p w14:paraId="39375776" w14:textId="77777777" w:rsidR="003F0E27" w:rsidRDefault="003F0E27" w:rsidP="003F0E27">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00943D17">
+      <w:r w:rsidRPr="003F0E27">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>PRIVATE FUND FORMATION (INVESTOR-SIDE)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3759E545" w14:textId="77777777" w:rsidR="00943D17" w:rsidRDefault="00943D17" w:rsidP="00943D17">
+    <w:p w14:paraId="71DF4AA5" w14:textId="77777777" w:rsidR="003F0E27" w:rsidRDefault="003F0E27" w:rsidP="003F0E27">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00943D17">
+      <w:r w:rsidRPr="003F0E27">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised Philips on its investment in the RMB Fund VII of Qiming Venture Partners</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F81ED32" w14:textId="77777777" w:rsidR="00943D17" w:rsidRDefault="00943D17" w:rsidP="00943D17">
+    <w:p w14:paraId="7F6A0D73" w14:textId="77777777" w:rsidR="003F0E27" w:rsidRDefault="003F0E27" w:rsidP="003F0E27">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00943D17">
+      <w:r w:rsidRPr="003F0E27">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised Solvay on its investment in the RMB Fund III of Richland Capital</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="16D0243A" w14:textId="77777777" w:rsidR="00943D17" w:rsidRDefault="00943D17" w:rsidP="00943D17">
+    <w:p w14:paraId="0320942C" w14:textId="77777777" w:rsidR="003F0E27" w:rsidRDefault="003F0E27" w:rsidP="003F0E27">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00943D17">
+      <w:r w:rsidRPr="003F0E27">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised China Life Fund on its investment in the Tonghe Fund II of Frontline BioVentures</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0AFBD66B" w14:textId="77777777" w:rsidR="00943D17" w:rsidRDefault="00943D17" w:rsidP="00943D17">
+    <w:p w14:paraId="05F620AF" w14:textId="77777777" w:rsidR="003F0E27" w:rsidRDefault="003F0E27" w:rsidP="003F0E27">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00943D17">
+      <w:r w:rsidRPr="003F0E27">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised CICC Guiding Fund on its investments in several downstream funds</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="63442B9A" w14:textId="77777777" w:rsidR="00943D17" w:rsidRDefault="00943D17" w:rsidP="00943D17">
+    <w:p w14:paraId="37B4BF0A" w14:textId="77777777" w:rsidR="003F0E27" w:rsidRDefault="003F0E27" w:rsidP="003F0E27">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00943D17">
+      <w:r w:rsidRPr="003F0E27">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised CCB Life AMC on its parent company CCB Life</w:t>
       </w:r>
-      <w:r w:rsidRPr="00943D17">
+      <w:r w:rsidRPr="003F0E27">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00943D17">
+      <w:r w:rsidRPr="003F0E27">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s investments in several downstream funds and advised CCB Life AMC on its daily compliance matters as an insurance asset management company</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="720E4BC5" w14:textId="77777777" w:rsidR="00943D17" w:rsidRDefault="00943D17" w:rsidP="00943D17">
+    <w:p w14:paraId="432D37B9" w14:textId="77777777" w:rsidR="003F0E27" w:rsidRDefault="003F0E27" w:rsidP="003F0E27">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00943D17">
+      <w:r w:rsidRPr="003F0E27">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised Bank of Nanjing on its investment in Shanghai Integrated Circuit Equipment and Materials Industry Investment Fund through a single fund trust</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="66F9F647" w14:textId="77777777" w:rsidR="00943D17" w:rsidRDefault="00943D17" w:rsidP="00943D17">
+    <w:p w14:paraId="3081CB76" w14:textId="77777777" w:rsidR="003F0E27" w:rsidRDefault="003F0E27" w:rsidP="003F0E27">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00943D17">
+      <w:r w:rsidRPr="003F0E27">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised Shanghai S&amp;T Innovation Center Fund I on its investment in Detong Capital Fund</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="78423E47" w14:textId="77777777" w:rsidR="00943D17" w:rsidRDefault="00943D17" w:rsidP="00943D17">
+    <w:p w14:paraId="15DEC2B8" w14:textId="77777777" w:rsidR="003F0E27" w:rsidRDefault="003F0E27" w:rsidP="003F0E27">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00943D17">
+      <w:r w:rsidRPr="003F0E27">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised Venture Capital Guiding Fund of Shanghai on its investments in several downstream funds</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="244322FC" w14:textId="77777777" w:rsidR="00943D17" w:rsidRDefault="00943D17" w:rsidP="00943D17">
+    <w:p w14:paraId="389E1F8C" w14:textId="77777777" w:rsidR="003F0E27" w:rsidRDefault="003F0E27" w:rsidP="003F0E27">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00943D17">
+      <w:r w:rsidRPr="003F0E27">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised a Ningbo enterprise on its investment in a CITIC Capital Fund</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="741B13A1" w14:textId="77777777" w:rsidR="00943D17" w:rsidRDefault="00943D17" w:rsidP="00943D17">
+    <w:p w14:paraId="200B5AF4" w14:textId="77777777" w:rsidR="003F0E27" w:rsidRDefault="003F0E27" w:rsidP="003F0E27">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00943D17">
+      <w:r w:rsidRPr="003F0E27">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised CPIC on its investment in a Blackstone overseas open-ended real estate fund</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="043629AD" w14:textId="77777777" w:rsidR="00943D17" w:rsidRDefault="00943D17" w:rsidP="00943D17">
+    <w:p w14:paraId="51152045" w14:textId="77777777" w:rsidR="003F0E27" w:rsidRDefault="003F0E27" w:rsidP="003F0E27">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00943D17">
+      <w:r w:rsidRPr="003F0E27">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised ZUIG on its investment in a USD fund</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="57199B95" w14:textId="77777777" w:rsidR="00943D17" w:rsidRDefault="00943D17" w:rsidP="00943D17">
+    <w:p w14:paraId="106BE7DC" w14:textId="77777777" w:rsidR="003F0E27" w:rsidRDefault="003F0E27" w:rsidP="003F0E27">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00943D17">
+      <w:r w:rsidRPr="003F0E27">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>FINANCIAL COMPLIANCE AND GENERAL CORPORATE MATTERS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5CE60141" w14:textId="77777777" w:rsidR="00943D17" w:rsidRDefault="00943D17" w:rsidP="00943D17">
+    <w:p w14:paraId="0E7D02E5" w14:textId="77777777" w:rsidR="003F0E27" w:rsidRDefault="003F0E27" w:rsidP="003F0E27">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00943D17">
+      <w:r w:rsidRPr="003F0E27">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised TPG</w:t>
       </w:r>
-      <w:r w:rsidRPr="00943D17">
+      <w:r w:rsidRPr="003F0E27">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00943D17">
+      <w:r w:rsidRPr="003F0E27">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s two RMB Funds and one QFLP Fund established in Shanghai and Chongqing on daily compliance matters</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="21CD517A" w14:textId="77777777" w:rsidR="00943D17" w:rsidRDefault="00943D17" w:rsidP="00943D17">
+    <w:p w14:paraId="07E5BE3A" w14:textId="77777777" w:rsidR="003F0E27" w:rsidRDefault="003F0E27" w:rsidP="003F0E27">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00943D17">
+      <w:r w:rsidRPr="003F0E27">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised Blackstone</w:t>
       </w:r>
-      <w:r w:rsidRPr="00943D17">
+      <w:r w:rsidRPr="003F0E27">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00943D17">
+      <w:r w:rsidRPr="003F0E27">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s QFLP Fund established in Shanghai on daily compliance matters</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="551E0950" w14:textId="77777777" w:rsidR="00943D17" w:rsidRDefault="00943D17" w:rsidP="00943D17">
+    <w:p w14:paraId="0FD8F3C8" w14:textId="77777777" w:rsidR="003F0E27" w:rsidRDefault="003F0E27" w:rsidP="003F0E27">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00943D17">
+      <w:r w:rsidRPr="003F0E27">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised Invesco</w:t>
       </w:r>
-      <w:r w:rsidRPr="00943D17">
+      <w:r w:rsidRPr="003F0E27">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00943D17">
+      <w:r w:rsidRPr="003F0E27">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s QFLP Fund and other entities established in Shanghai and Shenzhen on daily compliance matters</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="40441FD5" w14:textId="77777777" w:rsidR="00943D17" w:rsidRDefault="00943D17" w:rsidP="00943D17">
+    <w:p w14:paraId="76590525" w14:textId="77777777" w:rsidR="003F0E27" w:rsidRDefault="003F0E27" w:rsidP="003F0E27">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00943D17">
+      <w:r w:rsidRPr="003F0E27">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised Abax</w:t>
       </w:r>
-      <w:r w:rsidRPr="00943D17">
+      <w:r w:rsidRPr="003F0E27">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00943D17">
+      <w:r w:rsidRPr="003F0E27">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s RMB funds on daily compliance matters</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5CF31236" w14:textId="77777777" w:rsidR="00943D17" w:rsidRDefault="00943D17" w:rsidP="00943D17">
+    <w:p w14:paraId="55BBE8C8" w14:textId="77777777" w:rsidR="003F0E27" w:rsidRDefault="003F0E27" w:rsidP="003F0E27">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00943D17">
+      <w:r w:rsidRPr="003F0E27">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised Zhong Ou AMC, a subsidiary of a PRC fund management company, on daily compliance matters</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="344ED1D9" w14:textId="77777777" w:rsidR="00943D17" w:rsidRDefault="00943D17" w:rsidP="00943D17">
+    <w:p w14:paraId="541265B2" w14:textId="77777777" w:rsidR="003F0E27" w:rsidRDefault="003F0E27" w:rsidP="003F0E27">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00943D17">
+      <w:r w:rsidRPr="003F0E27">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised several renowned companies on general corporate matters, deal structuring, liquidation, de-registration and litigation in connection with private fund related matters</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="39222882" w14:textId="77777777" w:rsidR="00943D17" w:rsidRDefault="00943D17" w:rsidP="00943D17">
+    <w:p w14:paraId="51D6D973" w14:textId="77777777" w:rsidR="003F0E27" w:rsidRDefault="003F0E27" w:rsidP="003F0E27">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00943D17">
+      <w:r w:rsidRPr="003F0E27">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Education</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E4E57C8" w14:textId="77777777" w:rsidR="00943D17" w:rsidRDefault="00943D17" w:rsidP="00943D17">
+    <w:p w14:paraId="5B078A2E" w14:textId="77777777" w:rsidR="003F0E27" w:rsidRDefault="003F0E27" w:rsidP="003F0E27">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00943D17">
+      <w:r w:rsidRPr="003F0E27">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Emory University School of Law, LL.M.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="68C6A6DB" w14:textId="77777777" w:rsidR="00943D17" w:rsidRDefault="00943D17" w:rsidP="00943D17">
+    <w:p w14:paraId="4329702F" w14:textId="77777777" w:rsidR="003F0E27" w:rsidRDefault="003F0E27" w:rsidP="003F0E27">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00943D17">
+      <w:r w:rsidRPr="003F0E27">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Shanghai Jiao Tong University School of Law, LL.M.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="114AC841" w14:textId="77777777" w:rsidR="00943D17" w:rsidRDefault="00943D17" w:rsidP="00943D17">
+    <w:p w14:paraId="03F91032" w14:textId="77777777" w:rsidR="003F0E27" w:rsidRDefault="003F0E27" w:rsidP="003F0E27">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00943D17">
+      <w:r w:rsidRPr="003F0E27">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Shanghai Jiao Tong University School of Law, LL.B.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="66E7B423" w14:textId="77777777" w:rsidR="00943D17" w:rsidRDefault="00943D17" w:rsidP="00943D17">
+    <w:p w14:paraId="0F92777E" w14:textId="77777777" w:rsidR="003F0E27" w:rsidRDefault="003F0E27" w:rsidP="003F0E27">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00943D17">
+      <w:r w:rsidRPr="003F0E27">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Professional Qualification</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1728FC97" w14:textId="77777777" w:rsidR="00943D17" w:rsidRDefault="00943D17" w:rsidP="00943D17">
+    <w:p w14:paraId="0301816C" w14:textId="77777777" w:rsidR="003F0E27" w:rsidRDefault="003F0E27" w:rsidP="003F0E27">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00943D17">
+      <w:r w:rsidRPr="003F0E27">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Admitted to practice in the PRC</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="45241CC0" w14:textId="77777777" w:rsidR="00943D17" w:rsidRDefault="00943D17" w:rsidP="00943D17">
+    <w:p w14:paraId="78D3525F" w14:textId="77777777" w:rsidR="003F0E27" w:rsidRDefault="003F0E27" w:rsidP="003F0E27">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00943D17">
+      <w:r w:rsidRPr="003F0E27">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Professional Background</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5567FC3C" w14:textId="156FC7C5" w:rsidR="00686369" w:rsidRPr="00943D17" w:rsidRDefault="00943D17" w:rsidP="00943D17">
+    <w:p w14:paraId="5567FC3C" w14:textId="5E0BF8A0" w:rsidR="00686369" w:rsidRPr="003F0E27" w:rsidRDefault="003F0E27" w:rsidP="003F0E27">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00943D17">
+      <w:r w:rsidRPr="003F0E27">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Ms. Yu joined Fangda Partners in 2016.</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00686369" w:rsidRPr="00943D17" w:rsidSect="002D0826">
+    <w:sectPr w:rsidR="00686369" w:rsidRPr="003F0E27" w:rsidSect="002D0826">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1797" w:bottom="1440" w:left="1797" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="3584D350" w14:textId="77777777" w:rsidR="004167EC" w:rsidRDefault="004167EC" w:rsidP="00F57734">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="2493FDE5" w14:textId="77777777" w:rsidR="004167EC" w:rsidRDefault="004167EC" w:rsidP="00F57734">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -1621,1099 +1621,1099 @@
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="024D036C"/>
+    <w:nsid w:val="02966F22"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="8828F88E"/>
+    <w:tmpl w:val="4F96A9E4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="046E15BF"/>
+    <w:nsid w:val="033541AB"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="ADCC0B90"/>
+    <w:tmpl w:val="903A9258"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="060B07ED"/>
+    <w:nsid w:val="03F04127"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B658FA2E"/>
+    <w:tmpl w:val="3F365A36"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="06B456B7"/>
+    <w:nsid w:val="08FF46CE"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="5CDCC540"/>
+    <w:tmpl w:val="EFBA30F2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="079218EF"/>
+    <w:nsid w:val="099C4F27"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="93B0318C"/>
+    <w:tmpl w:val="364A2934"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="092F6FCF"/>
+    <w:nsid w:val="102647D5"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="1EBA2142"/>
+    <w:tmpl w:val="F7643CB8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="09727B27"/>
+    <w:nsid w:val="12B42A15"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="CE146B1E"/>
+    <w:tmpl w:val="8BE0945E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0B8A57BB"/>
+    <w:nsid w:val="1D4938A1"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="44AE32FE"/>
+    <w:tmpl w:val="B45CC1C4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0CB1028E"/>
+    <w:nsid w:val="229D1133"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="98CC45DE"/>
+    <w:tmpl w:val="5AB8CCC8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="124228FA"/>
+    <w:nsid w:val="235E0EAE"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="9656C7CC"/>
+    <w:tmpl w:val="93DA854E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="158718B3"/>
+    <w:nsid w:val="24CA208A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="48A07822"/>
+    <w:tmpl w:val="9C9A33A0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="17582D6E"/>
+    <w:nsid w:val="2A425BA7"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D9EE0816"/>
+    <w:tmpl w:val="635C5038"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1C410F58"/>
+    <w:nsid w:val="2AE13211"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="AA90F6DE"/>
+    <w:tmpl w:val="A9F0FA96"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1CBA3AC5"/>
+    <w:nsid w:val="2EE42B43"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="B08202D4"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="440" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="880" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1320" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1760" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2200" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2640" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3080" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3520" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="306C6055"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="248421C0"/>
+    <w:tmpl w:val="7DB880A6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="23F93BC9"/>
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="30B83E67"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="3F122314"/>
+    <w:tmpl w:val="189A5020"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2D500E34"/>
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3B6418F1"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="49FEE19A"/>
+    <w:lvl w:ilvl="0" w:tplc="B99657A6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="510" w:hanging="226"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:sz w:val="15"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="880" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1320" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1760" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2200" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2640" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3080" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3520" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3C4844B0"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F89C2916"/>
+    <w:tmpl w:val="00E490EA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-[...113 lines deleted...]
-    <w:nsid w:val="3052689D"/>
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="48AE7E3F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="17FA1ADC"/>
+    <w:tmpl w:val="14CE7FFC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="37446743"/>
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4E876047"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="8F4C0110"/>
+    <w:tmpl w:val="78364864"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-[...114 lines deleted...]
-  </w:abstractNum>
   <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3E893BE9"/>
+    <w:nsid w:val="536B075F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="52E0C1CA"/>
+    <w:tmpl w:val="21FE9790"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="43EC6716"/>
+    <w:nsid w:val="57FB75CF"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="02E2057C"/>
+    <w:tmpl w:val="C4BE3484"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4EF25117"/>
+    <w:nsid w:val="58F61004"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="51081750"/>
+    <w:tmpl w:val="109C701C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="50243EF9"/>
+    <w:nsid w:val="5EF77868"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="1B40BFAE"/>
+    <w:tmpl w:val="10501398"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="51AA2FDD"/>
+    <w:nsid w:val="5F657B55"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F89C2916"/>
+    <w:tmpl w:val="4B601E88"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="51AF5B21"/>
+    <w:nsid w:val="66C152F7"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="2A92A9EE"/>
+    <w:tmpl w:val="189A5020"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="530F1C04"/>
+    <w:nsid w:val="67D23EA5"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="550E8C38"/>
+    <w:tmpl w:val="B5B42A34"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="532F0B13"/>
+    <w:nsid w:val="6898586F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D5D4A106"/>
+    <w:tmpl w:val="AFE0CC6E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="533677EA"/>
+    <w:nsid w:val="73AB2715"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="3A288258"/>
+    <w:tmpl w:val="77ECF4E0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="59DB6E9D"/>
+    <w:nsid w:val="75993E9A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="25E06236"/>
+    <w:tmpl w:val="65107F14"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="67BF5A3F"/>
+    <w:nsid w:val="776F3554"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C1543958"/>
+    <w:tmpl w:val="75D28FAA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6AAD39F6"/>
+    <w:nsid w:val="77FE20AD"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E6ACE160"/>
+    <w:tmpl w:val="762046A6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="71731A53"/>
+    <w:nsid w:val="79C121E1"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="CB4819B2"/>
+    <w:tmpl w:val="02302832"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="734743FB"/>
+    <w:nsid w:val="7BDB50D4"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="BD166BD6"/>
+    <w:tmpl w:val="BB88D8C0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="73FA05F7"/>
+    <w:nsid w:val="7E2E10CE"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E81C403E"/>
+    <w:tmpl w:val="F05CA45C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7ACD68F0"/>
+    <w:nsid w:val="7ED6201E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="54C8D3A6"/>
+    <w:tmpl w:val="9E8AA578"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="2">
     <w:abstractNumId w:val="16"/>
   </w:num>
-  <w:num w:numId="2">
-[...1 lines deleted...]
-  </w:num>
   <w:num w:numId="3">
-    <w:abstractNumId w:val="10"/>
+    <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="4">
-    <w:abstractNumId w:val="6"/>
+    <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
-    <w:abstractNumId w:val="34"/>
+    <w:abstractNumId w:val="33"/>
   </w:num>
   <w:num w:numId="6">
-    <w:abstractNumId w:val="2"/>
+    <w:abstractNumId w:val="28"/>
   </w:num>
   <w:num w:numId="7">
-    <w:abstractNumId w:val="18"/>
+    <w:abstractNumId w:val="27"/>
   </w:num>
   <w:num w:numId="8">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="9">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="11">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="12">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="14">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="15">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="16">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="17">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="18">
+    <w:abstractNumId w:val="32"/>
+  </w:num>
+  <w:num w:numId="19">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="20">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="21">
     <w:abstractNumId w:val="26"/>
   </w:num>
-  <w:num w:numId="10">
+  <w:num w:numId="22">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="23">
+    <w:abstractNumId w:val="35"/>
+  </w:num>
+  <w:num w:numId="24">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="25">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="26">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="27">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="28">
     <w:abstractNumId w:val="31"/>
   </w:num>
-  <w:num w:numId="11">
+  <w:num w:numId="29">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="30">
+    <w:abstractNumId w:val="34"/>
+  </w:num>
+  <w:num w:numId="31">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="32">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="33">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="34">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="35">
     <w:abstractNumId w:val="25"/>
   </w:num>
-  <w:num w:numId="12">
-[...68 lines deleted...]
-  <w:num w:numId="35">
+  <w:num w:numId="36">
     <w:abstractNumId w:val="15"/>
-  </w:num>
-[...1 lines deleted...]
-    <w:abstractNumId w:val="24"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
@@ -2753,50 +2753,51 @@
     <w:rsid w:val="001F7789"/>
     <w:rsid w:val="00211603"/>
     <w:rsid w:val="00223B3F"/>
     <w:rsid w:val="0022458A"/>
     <w:rsid w:val="00230A13"/>
     <w:rsid w:val="00232FF3"/>
     <w:rsid w:val="002375A9"/>
     <w:rsid w:val="00253EDA"/>
     <w:rsid w:val="00283DAB"/>
     <w:rsid w:val="002932C9"/>
     <w:rsid w:val="002A35FF"/>
     <w:rsid w:val="002A4932"/>
     <w:rsid w:val="002B1F71"/>
     <w:rsid w:val="002D0826"/>
     <w:rsid w:val="0031673D"/>
     <w:rsid w:val="0034020A"/>
     <w:rsid w:val="0034029C"/>
     <w:rsid w:val="00351712"/>
     <w:rsid w:val="00353486"/>
     <w:rsid w:val="0036384C"/>
     <w:rsid w:val="00370676"/>
     <w:rsid w:val="00396678"/>
     <w:rsid w:val="003B4410"/>
     <w:rsid w:val="003D196D"/>
     <w:rsid w:val="003D355E"/>
+    <w:rsid w:val="003F0E27"/>
     <w:rsid w:val="00403EDB"/>
     <w:rsid w:val="004167EC"/>
     <w:rsid w:val="004416E4"/>
     <w:rsid w:val="00451233"/>
     <w:rsid w:val="004570F8"/>
     <w:rsid w:val="0047636D"/>
     <w:rsid w:val="0049405C"/>
     <w:rsid w:val="004D21F0"/>
     <w:rsid w:val="004D3C23"/>
     <w:rsid w:val="004E2FCC"/>
     <w:rsid w:val="004F1B4E"/>
     <w:rsid w:val="0052675C"/>
     <w:rsid w:val="0056635E"/>
     <w:rsid w:val="005A7DA0"/>
     <w:rsid w:val="005B00C1"/>
     <w:rsid w:val="005B5F25"/>
     <w:rsid w:val="005C1FBD"/>
     <w:rsid w:val="005F7A7D"/>
     <w:rsid w:val="00605720"/>
     <w:rsid w:val="0065437B"/>
     <w:rsid w:val="0066746A"/>
     <w:rsid w:val="00667CF2"/>
     <w:rsid w:val="00683D9C"/>
     <w:rsid w:val="00685381"/>
     <w:rsid w:val="00686369"/>
@@ -2808,51 +2809,50 @@
     <w:rsid w:val="00765586"/>
     <w:rsid w:val="007664DE"/>
     <w:rsid w:val="007956B7"/>
     <w:rsid w:val="007B0B57"/>
     <w:rsid w:val="007D333B"/>
     <w:rsid w:val="008212A9"/>
     <w:rsid w:val="008341FB"/>
     <w:rsid w:val="008717CA"/>
     <w:rsid w:val="00873A63"/>
     <w:rsid w:val="0089209E"/>
     <w:rsid w:val="00893CAF"/>
     <w:rsid w:val="008A40E2"/>
     <w:rsid w:val="008A48BF"/>
     <w:rsid w:val="008D77E9"/>
     <w:rsid w:val="008E5C09"/>
     <w:rsid w:val="008E73CE"/>
     <w:rsid w:val="008E7B5D"/>
     <w:rsid w:val="00901636"/>
     <w:rsid w:val="009038C0"/>
     <w:rsid w:val="009073A3"/>
     <w:rsid w:val="00917307"/>
     <w:rsid w:val="00925E12"/>
     <w:rsid w:val="00930511"/>
     <w:rsid w:val="00936370"/>
     <w:rsid w:val="0094376B"/>
-    <w:rsid w:val="00943D17"/>
     <w:rsid w:val="009465FB"/>
     <w:rsid w:val="0095781F"/>
     <w:rsid w:val="009A4D0D"/>
     <w:rsid w:val="009A711A"/>
     <w:rsid w:val="009B27AE"/>
     <w:rsid w:val="009D6108"/>
     <w:rsid w:val="009E20C4"/>
     <w:rsid w:val="00A002B6"/>
     <w:rsid w:val="00A1252B"/>
     <w:rsid w:val="00A1585C"/>
     <w:rsid w:val="00A41685"/>
     <w:rsid w:val="00A64BF0"/>
     <w:rsid w:val="00A81B38"/>
     <w:rsid w:val="00B05840"/>
     <w:rsid w:val="00B37E04"/>
     <w:rsid w:val="00B557D1"/>
     <w:rsid w:val="00B62E87"/>
     <w:rsid w:val="00B670A2"/>
     <w:rsid w:val="00B86E39"/>
     <w:rsid w:val="00BB071E"/>
     <w:rsid w:val="00BB2601"/>
     <w:rsid w:val="00C0316A"/>
     <w:rsid w:val="00C24D79"/>
     <w:rsid w:val="00CD0348"/>
     <w:rsid w:val="00CF1C9C"/>
@@ -3947,61 +3947,61 @@
     <w:rsid w:val="00F57734"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af4">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0065437B"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af5">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00943D17"/>
+    <w:rsid w:val="003F0E27"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af6">
     <w:name w:val="正文文本 字符"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="af5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00943D17"/>
+    <w:rsid w:val="003F0E27"/>
     <w:rPr>
       <w:sz w:val="21"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 主题​​">
@@ -4285,51 +4285,51 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D1497721-8489-4B4F-8E51-A3183C8C0AAA}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{94E4BCAC-8E4C-424A-A975-4BE2CC10E8FB}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>581</Words>
   <Characters>3317</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>27</Lines>
   <Paragraphs>7</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>3891</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>