--- v0 (2026-06-17)
+++ v1 (2026-08-06)
@@ -36,189 +36,189 @@
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5485"/>
         <w:gridCol w:w="2836"/>
       </w:tblGrid>
       <w:tr w:rsidR="0049405C" w:rsidRPr="00C24D79" w14:paraId="76EB2C64" w14:textId="77777777" w:rsidTr="00E70303">
         <w:trPr>
           <w:trHeight w:val="3267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5485" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="271D78"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C4F11E8" w14:textId="75BD4766" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="007853B2" w:rsidP="007853B2">
+          <w:p w14:paraId="2C4F11E8" w14:textId="027C4D72" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="0065256D" w:rsidP="0065256D">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="xingming"/>
             <w:bookmarkStart w:id="1" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="1"/>
-            <w:r w:rsidRPr="007853B2">
+            <w:r w:rsidRPr="0065256D">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>WEN ZOU</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
-          <w:p w14:paraId="706EB16B" w14:textId="79691C6C" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="007853B2" w:rsidP="007853B2">
+          <w:p w14:paraId="706EB16B" w14:textId="75B3B0BA" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="0065256D" w:rsidP="0065256D">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="didian"/>
-            <w:r w:rsidRPr="007853B2">
+            <w:r w:rsidRPr="0065256D">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Partner</w:t>
             </w:r>
-            <w:r w:rsidRPr="007853B2">
+            <w:r w:rsidRPr="0065256D">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>·</w:t>
             </w:r>
-            <w:r w:rsidRPr="007853B2">
+            <w:r w:rsidRPr="0065256D">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Shenzhen</w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
-          <w:p w14:paraId="6199424A" w14:textId="50744B8D" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="007853B2" w:rsidP="007853B2">
+          <w:p w14:paraId="6199424A" w14:textId="098FD71F" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="0065256D" w:rsidP="0065256D">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="dianhua"/>
-            <w:r w:rsidRPr="007853B2">
+            <w:r w:rsidRPr="0065256D">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">+86 755 8159 3550 </w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
-          <w:p w14:paraId="4F910ACA" w14:textId="188344DB" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="007853B2" w:rsidP="007853B2">
+          <w:p w14:paraId="4F910ACA" w14:textId="6E3C7AEE" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="0065256D" w:rsidP="0065256D">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="youxiang"/>
-            <w:r w:rsidRPr="007853B2">
+            <w:r w:rsidRPr="0065256D">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>wen.zou@fangdalaw.com</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="22DBA835" w14:textId="677EAC48" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00F96E7C" w:rsidP="00860F89">
             <w:pPr>
               <w:ind w:leftChars="-52" w:left="-109"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C24D79">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:color w:val="545551"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D24C6CB" w14:textId="4C36FB2F" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="007853B2" w:rsidP="002932C9">
+          <w:p w14:paraId="2D24C6CB" w14:textId="3531F980" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="0065256D" w:rsidP="002932C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="tupian"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="744F2AC3" wp14:editId="70A54E0D">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="593D6E34" wp14:editId="0C693C3A">
                   <wp:extent cx="1651000" cy="2143081"/>
                   <wp:effectExtent l="0" t="0" r="6350" b="0"/>
                   <wp:docPr id="1" name="图片 1"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8" cstate="print">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
@@ -258,60 +258,60 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C063291" w14:textId="5DC9D94D" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="002375A9" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C24D79">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>PRACTICE AREAS</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C1ACACA" w14:textId="7EF536DC" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="007853B2" w:rsidP="007177F3">
+          <w:p w14:paraId="3C1ACACA" w14:textId="2144DEEB" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="0065256D" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="zhiyelingyu"/>
-            <w:r w:rsidRPr="007853B2">
+            <w:r w:rsidRPr="0065256D">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>Ms. Zou specializes in intellectual property litigation and arbitration, criminal and civil protection of trade secrets, overseas litigation management, intellectual property compliance and criminal risk management.</w:t>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F19AE4C" w14:textId="19A41B01" w:rsidR="00451233" w:rsidRPr="00C24D79" w:rsidRDefault="00F80A79" w:rsidP="00DA428A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C24D79">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
           <w:noProof/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
@@ -371,51 +371,51 @@
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:roundrect w14:anchorId="053823F2" id="圆角矩形 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:-6.2pt;margin-top:-12.6pt;width:4.55pt;height:3.6pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDc1SqFegIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2yAQfp+0/wHxvtqO+mON4lRRqk6T&#10;qrZqO/WZYIiRMMeAxMn++h3gOG1X7WHaCwbu7ru7z98xu9p1mmyF8wpMTauTkhJhODTKrGv64/nm&#10;y1dKfGCmYRqMqOleeHo1//xp1tupmEALuhGOIIjx097WtA3BTovC81Z0zJ+AFQaNElzHAh7dumgc&#10;6xG908WkLM+LHlxjHXDhPd5eZyOdJ3wpBQ/3UnoRiK4p1hbS6tK6imsxn7Hp2jHbKj6Uwf6hio4p&#10;g0lHqGsWGNk49QdUp7gDDzKccOgKkFJxkXrAbqryXTdPLbMi9YLkeDvS5P8fLL/bPtkHhzT01k89&#10;bmMXO+m6+MX6yC6RtR/JErtAOF6eXZyXyChHy+nZRXUZqSyOodb58E1AR+Kmpg42pnnE35FYYttb&#10;H7L/wS+m86BVc6O0TocoAbHUjmwZ/rzVuhoyvPHSJvoaiFEZMN4Ux2bSLuy1iH7aPApJVIPlT1Ih&#10;SWfHJIxzYUKVTS1rRM5dnZXYaoYfI1K3CTAiS8w/Yg8Abxs4YGeYwT+GiiTTMbj8W2E5eIxImcGE&#10;MbhTBtxHABq7GjJn/wNJmZrI0gqa/YMjDvKQeMtvFP67W+bDA3M4Ffi3cdLDPS5SQ19TGHaUtOB+&#10;fXQf/VGsaKWkxymrqf+5YU5Qor8blPFldXoaxzIdUEYTPLjXltVri9l0S0AtVPimWJ620T/ow1Y6&#10;6F7wQVjErGhihmPumvLgDodlyNOPTwoXi0Vyw1G0LNyaJ8sjeGQ1yvJ598KcHQQcUPd3cJhINn0n&#10;4ewbIw0sNgGkSvo+8jrwjWOchDM8OfGdeH1OXseHcf4bAAD//wMAUEsDBBQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NT8JAEL2b+B82Y+KtbCliSOmWGIgkKBdQPC/d&#10;sW3cna3dBeq/dzjpZTKT9+Z9FIvBWXHGPrSeFIxHKQikypuWagXvb8/JDESImoy2nlDBDwZYlLc3&#10;hc6Nv9AOz/tYCxahkGsFTYxdLmWoGnQ6jHyHxNin752OfPa1NL2+sLizMkvTR+l0S+zQ6A6XDVZf&#10;+5NTsF4edttDu9l8b6cr+5rpjxdbr5W6vxtWcx5PcxARh/j3AdcOnB9KDnb0JzJBWAXJOHtgKi/Z&#10;NAPBjGQyAXG8IrMUZFnI/z3KXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDc1SqFegIA&#10;AGAFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="white [3212]" stroked="f" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="550A47EE" w14:textId="77777777" w:rsidR="007853B2" w:rsidRDefault="000E0C86" w:rsidP="00B670A2">
+    <w:p w14:paraId="5282FE57" w14:textId="77777777" w:rsidR="0065256D" w:rsidRDefault="000E0C86" w:rsidP="00B670A2">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C24D79">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="545551"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E0DC835" wp14:editId="24238D24">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2512</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4508</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5271826" cy="0"/>
@@ -456,2204 +456,2204 @@
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:line w14:anchorId="3D0BA0F8" id="直接连接符 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".2pt,.35pt" to="415.3pt,.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKOATlvwEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+wYWFYYcXpo0V2K&#10;rdhH74pMxQL0BUmLnX8/ik7cohsGbNhFMCW+x/dIens7WcOOEJP2ruPrVc0ZOOl77Q4d//7t4fqG&#10;s5SF64XxDjp+gsRvd1fvtmNoofGDNz1EhiQutWPo+JBzaKsqyQGsSCsfwOGj8tGKjGE8VH0UI7Jb&#10;UzV1valGH/sQvYSU8PZ+fuQ74lcKZP6sVILMTMdRW6Yz0rkvZ7XbivYQRRi0PMsQ/6DCCu2w6EJ1&#10;L7JgP6L+hcpqGX3yKq+kt5VXSksgD+hmXb9x83UQAcgLNieFpU3p/9HKT8c79xSxDWNIbQpPsbiY&#10;VLRMGR2ecabkC5Wyidp2WtoGU2YSL983H9Y3zYYzeXmrZopCFWLKH8FbVj46brQrjkQrjo8pY1lM&#10;vaSUa+PKmbzR/YM2hoJ42N+ZyI6izLBu6g2NDYGv0jAq0OrFBX3lk4GZ9gsopntUO/uhBYOFVkgJ&#10;Lq/LOhATZheYQgkLsCbdfwSe8wsUaPn+BrwgqLJ3eQFb7Xz8XfU8XSSrOf/Sgdl3acHe9yeaL7UG&#10;t4gcnje+rOnrmOAv/+XuJwAAAP//AwBQSwMEFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FvwjAMhe+T9h8iT+I20g3WQWmK0IALh0kDhLRb2nhttcapmgCFX485bRdL&#10;T+/5+XM6720jTtj52pGCl2EEAqlwpqZSwX63fp6A8EGT0Y0jVHBBD/Ps8SHViXFn+sLTNpSCS8gn&#10;WkEVQptI6YsKrfZD1yKx9+M6qwPLrpSm02cut418jaJYWl0TX6h0ix8VFr/bo1WwO1x7uTl8LvK4&#10;3o+m39PV2/q6Umrw1C9nPBYzEAH78LcB9x+YHzIGy92RjBeNgjHnFLyDYG8yimIQ+V3KLJX/+bMb&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEo4BOW/AQAA3wMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAAAAAAAAAAAA&#10;AAAAGQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" strokecolor="#002060" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="26B83BF2" w14:textId="77777777" w:rsidR="007853B2" w:rsidRDefault="007853B2" w:rsidP="007853B2">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="007853B2">
+    <w:p w14:paraId="38ABF395" w14:textId="77777777" w:rsidR="0065256D" w:rsidRDefault="0065256D" w:rsidP="0065256D">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0065256D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Ms. Zou is experienced in handling highly adversarial and complex cases. Since practicing laws as a lawyer, Ms. Zou has provided legal services to multinational companies, internet giants and listed companies including LyondellBasell, Bilibili and Deren on criminal and civil matters involving trade secrets protection, achieving positive results by obtaining preliminary injunctions, conviction of infringers and high compensation. Ms. Zou has represented leading companies in the field of semiconductor, medical device, and communications industry, including NICHIA, EDAM, HC SemiTek and Ericson, in numerous patent litigations between competing companies as well as SEP litigations. Ms. Zou has contributed to overseas litigation management for clients and represented them in the parallel litigations in China. Additionally,</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3BFF9E48" w14:textId="77777777" w:rsidR="007853B2" w:rsidRDefault="007853B2" w:rsidP="007853B2">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="007853B2">
+    <w:p w14:paraId="153B6062" w14:textId="77777777" w:rsidR="0065256D" w:rsidRDefault="0065256D" w:rsidP="0065256D">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0065256D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Ms. Zou has assisted numerous multinational and domestic clients, including SHEIN, XIAOGUANCHA and Anker, in protecting their core trademarks, domain names and other IP rights. Ms. Wen Zou has been recognized by Chambers Greater China Region for her outstanding work in Intellectual Property Litigation. She has also been named by LEGALBAND as one of the Top 15 Female Lawyers in China, one of the Top 15 Lawyers in Economic Crime, and received a Special Recommendation for Intellectual Property Litigation. In addition, she was selected by China Business Law Journal for The A-List Elite Lawyers and recognized as one of the Growth Drivers of the Legal Profession.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1EEB2A4A" w14:textId="77777777" w:rsidR="007853B2" w:rsidRDefault="007853B2" w:rsidP="007853B2">
+    <w:p w14:paraId="3C3B5F8F" w14:textId="77777777" w:rsidR="0065256D" w:rsidRDefault="0065256D" w:rsidP="0065256D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007853B2">
+      <w:r w:rsidRPr="0065256D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>REPRESENTATIVE MATTERS AND CASES</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="57D02615" w14:textId="77777777" w:rsidR="007853B2" w:rsidRDefault="007853B2" w:rsidP="007853B2">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="007853B2">
+    <w:p w14:paraId="31116647" w14:textId="77777777" w:rsidR="0065256D" w:rsidRDefault="0065256D" w:rsidP="0065256D">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0065256D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Trade Secret</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="701E6FE5" w14:textId="77777777" w:rsidR="007853B2" w:rsidRDefault="007853B2" w:rsidP="007853B2">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="007853B2">
+    <w:p w14:paraId="079F5E03" w14:textId="77777777" w:rsidR="0065256D" w:rsidRDefault="0065256D" w:rsidP="0065256D">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0065256D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Litigation</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="571CD15C" w14:textId="77777777" w:rsidR="007853B2" w:rsidRDefault="007853B2" w:rsidP="007853B2">
+    <w:p w14:paraId="3F9EA5A3" w14:textId="77777777" w:rsidR="0065256D" w:rsidRDefault="0065256D" w:rsidP="0065256D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007853B2">
+      <w:r w:rsidRPr="0065256D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a new energy company in the criminal litigation relating to theft of trade secrets by an employee of its competitor, which was selected as one of the Top 10 Typical Intellectual Property Trial Cases in Guangdong Province in 2020, The Major Events of Trade Secret Protection in Guangdong Province, and Typical Cases of Trade Secrets Protection of Guangdong Courts.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="13ED313B" w14:textId="77777777" w:rsidR="007853B2" w:rsidRDefault="007853B2" w:rsidP="007853B2">
+    <w:p w14:paraId="388BBF52" w14:textId="77777777" w:rsidR="0065256D" w:rsidRDefault="0065256D" w:rsidP="0065256D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007853B2">
+      <w:r w:rsidRPr="0065256D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented LyondellBasell in the internal investigation and continued civil litigation concerning its former employee</w:t>
       </w:r>
-      <w:r w:rsidRPr="007853B2">
+      <w:r w:rsidRPr="0065256D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="007853B2">
+      <w:r w:rsidRPr="0065256D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s misappropriation of trade secrets, successfully recovered the mobile storage devices with trade secrets during the investigation, and assisted the company in obtaining an injunction order from the court, prohibiting the former employee from using trade secrets during the litigation process.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="15415DB7" w14:textId="77777777" w:rsidR="007853B2" w:rsidRDefault="007853B2" w:rsidP="007853B2">
+    <w:p w14:paraId="6A649667" w14:textId="77777777" w:rsidR="0065256D" w:rsidRDefault="0065256D" w:rsidP="0065256D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007853B2">
+      <w:r w:rsidRPr="0065256D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a multinational company in a preliminary investigation against a former employee for misappropriating trade secrets in China, successfully recovered the mobile storage devices with the company</w:t>
       </w:r>
-      <w:r w:rsidRPr="007853B2">
+      <w:r w:rsidRPr="0065256D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="007853B2">
+      <w:r w:rsidRPr="0065256D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s trade secrets from its former employee.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="54BA62FB" w14:textId="77777777" w:rsidR="007853B2" w:rsidRDefault="007853B2" w:rsidP="007853B2">
+    <w:p w14:paraId="7A7F17EB" w14:textId="77777777" w:rsidR="0065256D" w:rsidRDefault="0065256D" w:rsidP="0065256D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007853B2">
+      <w:r w:rsidRPr="0065256D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a multinational company in building a criminal case and initiating criminal investigations concerning the misappropriation of trade secrets by its business competitor and former employees in China.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="23CA5584" w14:textId="77777777" w:rsidR="007853B2" w:rsidRDefault="007853B2" w:rsidP="007853B2">
+    <w:p w14:paraId="4879D549" w14:textId="77777777" w:rsidR="0065256D" w:rsidRDefault="0065256D" w:rsidP="0065256D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007853B2">
+      <w:r w:rsidRPr="0065256D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a leading internet company in a trade secret litigation involving software source code, achieving positive results within two months.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="070221F6" w14:textId="77777777" w:rsidR="007853B2" w:rsidRDefault="007853B2" w:rsidP="007853B2">
+    <w:p w14:paraId="638D9B6E" w14:textId="77777777" w:rsidR="0065256D" w:rsidRDefault="0065256D" w:rsidP="0065256D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007853B2">
+      <w:r w:rsidRPr="0065256D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a leading internet company in a trade secret litigation involving business operation information against its former employees, and settled with an amount exceeding ten millions RMB.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5875115C" w14:textId="77777777" w:rsidR="007853B2" w:rsidRDefault="007853B2" w:rsidP="007853B2">
+    <w:p w14:paraId="704B908B" w14:textId="77777777" w:rsidR="0065256D" w:rsidRDefault="0065256D" w:rsidP="0065256D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007853B2">
+      <w:r w:rsidRPr="0065256D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Representing a foreign-invested seed company in both civil and criminal actions for trade secret protection.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="61E4D8BE" w14:textId="77777777" w:rsidR="007853B2" w:rsidRDefault="007853B2" w:rsidP="007853B2">
+    <w:p w14:paraId="6B38CB61" w14:textId="77777777" w:rsidR="0065256D" w:rsidRDefault="0065256D" w:rsidP="0065256D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007853B2">
+      <w:r w:rsidRPr="0065256D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Represented a leading medical device company in a trade secret litigation and obtained high compensation.   </w:t>
       </w:r>
-      <w:r w:rsidRPr="007853B2">
+      <w:r w:rsidRPr="0065256D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="007853B2">
+      <w:r w:rsidRPr="0065256D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Compliance and Consultation</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="09292939" w14:textId="77777777" w:rsidR="007853B2" w:rsidRDefault="007853B2" w:rsidP="007853B2">
+    <w:p w14:paraId="0A21BF20" w14:textId="77777777" w:rsidR="0065256D" w:rsidRDefault="0065256D" w:rsidP="0065256D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007853B2">
+      <w:r w:rsidRPr="0065256D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a semiconductor manufacturer in establishing its trade secrets compliance system.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="70AF1285" w14:textId="77777777" w:rsidR="007853B2" w:rsidRDefault="007853B2" w:rsidP="007853B2">
+    <w:p w14:paraId="1E5BBC7F" w14:textId="77777777" w:rsidR="0065256D" w:rsidRDefault="0065256D" w:rsidP="0065256D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007853B2">
+      <w:r w:rsidRPr="0065256D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a company in the field of medical environment in setting up its trade secret protection system and non-competition management system.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="33180448" w14:textId="77777777" w:rsidR="007853B2" w:rsidRDefault="007853B2" w:rsidP="007853B2">
+    <w:p w14:paraId="1AD179CB" w14:textId="77777777" w:rsidR="0065256D" w:rsidRDefault="0065256D" w:rsidP="0065256D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007853B2">
+      <w:r w:rsidRPr="0065256D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Gemdale Corporation in setting up its comprehensive intellectual property management system, including trade secret protection system.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7350689B" w14:textId="77777777" w:rsidR="007853B2" w:rsidRDefault="007853B2" w:rsidP="007853B2">
+    <w:p w14:paraId="14F9E40A" w14:textId="77777777" w:rsidR="0065256D" w:rsidRDefault="0065256D" w:rsidP="0065256D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007853B2">
+      <w:r w:rsidRPr="0065256D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a high-tech company in the visual field in China during its Pre-IPO stage in setting up its trade secrets management system to manage the potential risks of misappropriating third parties</w:t>
       </w:r>
-      <w:r w:rsidRPr="007853B2">
+      <w:r w:rsidRPr="0065256D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="007853B2">
+      <w:r w:rsidRPr="0065256D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> trade secrets.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B293034" w14:textId="77777777" w:rsidR="007853B2" w:rsidRDefault="007853B2" w:rsidP="007853B2">
+    <w:p w14:paraId="0F53A1C9" w14:textId="77777777" w:rsidR="0065256D" w:rsidRDefault="0065256D" w:rsidP="0065256D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007853B2">
+      <w:r w:rsidRPr="0065256D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a domestic manufacturing company during its Pre-IPO stage in setting up its trade secrets management system to manage the potential risks of misappropriating third parties</w:t>
       </w:r>
-      <w:r w:rsidRPr="007853B2">
+      <w:r w:rsidRPr="0065256D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="007853B2">
+      <w:r w:rsidRPr="0065256D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> trade secrets, and providing strategy for handling the potential IP litigations. The company had made a successful IPO.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B20CA5F" w14:textId="77777777" w:rsidR="007853B2" w:rsidRDefault="007853B2" w:rsidP="007853B2">
+    <w:p w14:paraId="1734FCE3" w14:textId="77777777" w:rsidR="0065256D" w:rsidRDefault="0065256D" w:rsidP="0065256D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007853B2">
+      <w:r w:rsidRPr="0065256D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised a subsidiary of NAURA Technology Group Co., Ltd. on reviewing and testing its trade secret protection system.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6BB55018" w14:textId="77777777" w:rsidR="007853B2" w:rsidRDefault="007853B2" w:rsidP="007853B2">
+    <w:p w14:paraId="374BB3A8" w14:textId="77777777" w:rsidR="0065256D" w:rsidRDefault="0065256D" w:rsidP="0065256D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007853B2">
+      <w:r w:rsidRPr="0065256D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised a multinational pharmaceutical company on its trade secrets protection system in China.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="330EF9F8" w14:textId="77777777" w:rsidR="007853B2" w:rsidRDefault="007853B2" w:rsidP="007853B2">
+    <w:p w14:paraId="535BC729" w14:textId="77777777" w:rsidR="0065256D" w:rsidRDefault="0065256D" w:rsidP="0065256D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007853B2">
+      <w:r w:rsidRPr="0065256D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised a medical device company on its trade secret protection system for its IPO purpose. The company had made a successful IPO.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3F412399" w14:textId="77777777" w:rsidR="007853B2" w:rsidRDefault="007853B2" w:rsidP="007853B2">
+    <w:p w14:paraId="49DBAFB9" w14:textId="77777777" w:rsidR="0065256D" w:rsidRDefault="0065256D" w:rsidP="0065256D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007853B2">
+      <w:r w:rsidRPr="0065256D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a renowned investment company in addressing criminal trade secrets risk associated with its invested enterprise.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="457F1159" w14:textId="77777777" w:rsidR="007853B2" w:rsidRDefault="007853B2" w:rsidP="007853B2">
+    <w:p w14:paraId="1DF8C5FE" w14:textId="77777777" w:rsidR="0065256D" w:rsidRDefault="0065256D" w:rsidP="0065256D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007853B2">
+      <w:r w:rsidRPr="0065256D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised a renowned investment company on estimating criminal trade secret risks related to its proposed investment enterprise.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67B74FDE" w14:textId="77777777" w:rsidR="007853B2" w:rsidRDefault="007853B2" w:rsidP="007853B2">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="007853B2">
+    <w:p w14:paraId="28B891F6" w14:textId="77777777" w:rsidR="0065256D" w:rsidRDefault="0065256D" w:rsidP="0065256D">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0065256D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Patent Litigation and Patent Strategy</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="710E948D" w14:textId="77777777" w:rsidR="007853B2" w:rsidRDefault="007853B2" w:rsidP="007853B2">
+    <w:p w14:paraId="4262D681" w14:textId="77777777" w:rsidR="0065256D" w:rsidRDefault="0065256D" w:rsidP="0065256D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007853B2">
+      <w:r w:rsidRPr="0065256D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented NICHIA in a series of patent litigations against Taiwan Everlight Electronics in the courts and the Patent Reexamination Board in China.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2AF6B08A" w14:textId="77777777" w:rsidR="007853B2" w:rsidRDefault="007853B2" w:rsidP="007853B2">
+    <w:p w14:paraId="43511ABA" w14:textId="77777777" w:rsidR="0065256D" w:rsidRDefault="0065256D" w:rsidP="0065256D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007853B2">
+      <w:r w:rsidRPr="0065256D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented HC SemiTek, a leading domestic LED chip company, in the patent battles against Sanan, and retained by HC SemiTek to advise on trade secrets and non-competition issues.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="632CCA5D" w14:textId="77777777" w:rsidR="007853B2" w:rsidRDefault="007853B2" w:rsidP="007853B2">
+    <w:p w14:paraId="6983577B" w14:textId="77777777" w:rsidR="0065256D" w:rsidRDefault="0065256D" w:rsidP="0065256D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007853B2">
+      <w:r w:rsidRPr="0065256D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a leading domestic company in the acoustics field in the patent battles against its competitors.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="01943169" w14:textId="77777777" w:rsidR="007853B2" w:rsidRDefault="007853B2" w:rsidP="007853B2">
+    <w:p w14:paraId="017B3EF7" w14:textId="77777777" w:rsidR="0065256D" w:rsidRDefault="0065256D" w:rsidP="0065256D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007853B2">
+      <w:r w:rsidRPr="0065256D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a leading medical device company in the patent battles against its competitors, and achieved positive results.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="18D92B61" w14:textId="77777777" w:rsidR="007853B2" w:rsidRDefault="007853B2" w:rsidP="007853B2">
+    <w:p w14:paraId="3E672500" w14:textId="77777777" w:rsidR="0065256D" w:rsidRDefault="0065256D" w:rsidP="0065256D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007853B2">
+      <w:r w:rsidRPr="0065256D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a medical device company in the patent battles against its competitor during its Pre-IPO stage, achieving positive results.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="28AC8F3D" w14:textId="77777777" w:rsidR="007853B2" w:rsidRDefault="007853B2" w:rsidP="007853B2">
+    <w:p w14:paraId="2F84BF5E" w14:textId="77777777" w:rsidR="0065256D" w:rsidRDefault="0065256D" w:rsidP="0065256D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007853B2">
+      <w:r w:rsidRPr="0065256D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Ericson in the SEP litigation against a domestic cell phone manufacturer.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6203EBDD" w14:textId="77777777" w:rsidR="007853B2" w:rsidRDefault="007853B2" w:rsidP="007853B2">
+    <w:p w14:paraId="67F3CD1D" w14:textId="77777777" w:rsidR="0065256D" w:rsidRDefault="0065256D" w:rsidP="0065256D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007853B2">
+      <w:r w:rsidRPr="0065256D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a leading internet company in its compliance project for SEP in the field of audio and video, studying applicable policies in different countries and advising on the actions for improvement.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="094D3D80" w14:textId="77777777" w:rsidR="007853B2" w:rsidRDefault="007853B2" w:rsidP="007853B2">
+    <w:p w14:paraId="53194C22" w14:textId="77777777" w:rsidR="0065256D" w:rsidRDefault="0065256D" w:rsidP="0065256D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007853B2">
+      <w:r w:rsidRPr="0065256D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Jenscare Scientific Co., Ltd. (09877.HK) in Free to Operate (FTO) and patent stability analysis in China and Europe (in cooperation with the European law firm) during its Pre-IPO stage. Jenscare had made a successful IPO in Hong Kong.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C82ADA4" w14:textId="77777777" w:rsidR="007853B2" w:rsidRDefault="007853B2" w:rsidP="007853B2">
+    <w:p w14:paraId="6EEED6D5" w14:textId="77777777" w:rsidR="0065256D" w:rsidRDefault="0065256D" w:rsidP="0065256D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007853B2">
+      <w:r w:rsidRPr="0065256D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a leading medical company in patent layout and trade secret protection consultation for new products under development.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A34486D" w14:textId="77777777" w:rsidR="007853B2" w:rsidRDefault="007853B2" w:rsidP="007853B2">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="007853B2">
+    <w:p w14:paraId="7299A02C" w14:textId="77777777" w:rsidR="0065256D" w:rsidRDefault="0065256D" w:rsidP="0065256D">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0065256D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Parallel Litigation and Overseas Litigation Management</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="70060543" w14:textId="77777777" w:rsidR="007853B2" w:rsidRDefault="007853B2" w:rsidP="007853B2">
+    <w:p w14:paraId="62A27ABA" w14:textId="77777777" w:rsidR="0065256D" w:rsidRDefault="0065256D" w:rsidP="0065256D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007853B2">
+      <w:r w:rsidRPr="0065256D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a listed company in the lithium battery industry in parallel litigations including patent and trade secret litigations against its US competitors in three countries, including handling the litigations in China and overseas litigation management.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="17702735" w14:textId="77777777" w:rsidR="007853B2" w:rsidRDefault="007853B2" w:rsidP="007853B2">
+    <w:p w14:paraId="5AF34182" w14:textId="77777777" w:rsidR="0065256D" w:rsidRDefault="0065256D" w:rsidP="0065256D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007853B2">
+      <w:r w:rsidRPr="0065256D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a high-tech company in parallel litigation in the US and China during its IPO process in the US, including handling the litigations in China and overseas litigation management.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0B0504D9" w14:textId="77777777" w:rsidR="007853B2" w:rsidRDefault="007853B2" w:rsidP="007853B2">
+    <w:p w14:paraId="7C0209A7" w14:textId="77777777" w:rsidR="0065256D" w:rsidRDefault="0065256D" w:rsidP="0065256D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007853B2">
+      <w:r w:rsidRPr="0065256D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented the defendant in the Chinese litigation, part of the parallel litigations including trade secret infringement and patent ownership disputes over an innovative pharmaceutical product in China and the US. Successfully supported related litigation in the US, resulting in the plaintiff withdrawing lawsuits in both countries.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F24B22A" w14:textId="77777777" w:rsidR="007853B2" w:rsidRDefault="007853B2" w:rsidP="007853B2">
+    <w:p w14:paraId="21010C02" w14:textId="77777777" w:rsidR="0065256D" w:rsidRDefault="0065256D" w:rsidP="0065256D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007853B2">
+      <w:r w:rsidRPr="0065256D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented the subsidiary corporations of a Hong Kong-listed company in trade secret parallel litigations across Hong Kong and mainland China.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B53A4A2" w14:textId="77777777" w:rsidR="007853B2" w:rsidRDefault="007853B2" w:rsidP="007853B2">
+    <w:p w14:paraId="209FB820" w14:textId="77777777" w:rsidR="0065256D" w:rsidRDefault="0065256D" w:rsidP="0065256D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007853B2">
+      <w:r w:rsidRPr="0065256D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a listed company in the smart terminal components industry to get settlement of a US patent case.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A22B359" w14:textId="77777777" w:rsidR="007853B2" w:rsidRDefault="007853B2" w:rsidP="007853B2">
+    <w:p w14:paraId="7BF0E82F" w14:textId="77777777" w:rsidR="0065256D" w:rsidRDefault="0065256D" w:rsidP="0065256D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007853B2">
+      <w:r w:rsidRPr="0065256D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised for a high-tech company on serving process relating to its US litigation and issued a legal opinion, which was adopted by the US court and resulted in the invalidation of the opposing parties</w:t>
       </w:r>
-      <w:r w:rsidRPr="007853B2">
+      <w:r w:rsidRPr="0065256D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="007853B2">
+      <w:r w:rsidRPr="0065256D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> former process serving.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="746757D2" w14:textId="77777777" w:rsidR="007853B2" w:rsidRDefault="007853B2" w:rsidP="007853B2">
+    <w:p w14:paraId="2399843D" w14:textId="77777777" w:rsidR="0065256D" w:rsidRDefault="0065256D" w:rsidP="0065256D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007853B2">
+      <w:r w:rsidRPr="0065256D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised for a telecom communication device company on the application of Chinese laws and provided the legal opinion during the enforcement in its US litigation.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="258596C9" w14:textId="77777777" w:rsidR="007853B2" w:rsidRDefault="007853B2" w:rsidP="007853B2">
+    <w:p w14:paraId="56B0A465" w14:textId="77777777" w:rsidR="0065256D" w:rsidRDefault="0065256D" w:rsidP="0065256D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007853B2">
+      <w:r w:rsidRPr="0065256D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised for a leading internet company on process serving procedure under Hague Convention relating to its US litigation.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="443E6D10" w14:textId="77777777" w:rsidR="007853B2" w:rsidRDefault="007853B2" w:rsidP="007853B2">
+    <w:p w14:paraId="41BDF606" w14:textId="77777777" w:rsidR="0065256D" w:rsidRDefault="0065256D" w:rsidP="0065256D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007853B2">
+      <w:r w:rsidRPr="0065256D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised for a state-owned manufacturing company on process serving procedure under Hague Convention relating to its US litigation.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1E2BA95C" w14:textId="77777777" w:rsidR="007853B2" w:rsidRDefault="007853B2" w:rsidP="007853B2">
+    <w:p w14:paraId="34550307" w14:textId="77777777" w:rsidR="0065256D" w:rsidRDefault="0065256D" w:rsidP="0065256D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007853B2">
+      <w:r w:rsidRPr="0065256D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented an internet company in monitoring and managing the status of its overseas litigations.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0DCACD52" w14:textId="77777777" w:rsidR="007853B2" w:rsidRDefault="007853B2" w:rsidP="007853B2">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="007853B2">
+    <w:p w14:paraId="699FC9B5" w14:textId="77777777" w:rsidR="0065256D" w:rsidRDefault="0065256D" w:rsidP="0065256D">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0065256D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Copyright, Trademark and Unfair Competition Litigation</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="334B242E" w14:textId="77777777" w:rsidR="007853B2" w:rsidRDefault="007853B2" w:rsidP="007853B2">
+    <w:p w14:paraId="4407EB94" w14:textId="77777777" w:rsidR="0065256D" w:rsidRDefault="0065256D" w:rsidP="0065256D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007853B2">
+      <w:r w:rsidRPr="0065256D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a famous fashion e-commerce company SHEIN in copyright protection matters.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3DAEB464" w14:textId="77777777" w:rsidR="007853B2" w:rsidRDefault="007853B2" w:rsidP="007853B2">
+    <w:p w14:paraId="647BF3DA" w14:textId="77777777" w:rsidR="0065256D" w:rsidRDefault="0065256D" w:rsidP="0065256D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007853B2">
+      <w:r w:rsidRPr="0065256D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Represented the renowned Chinese tea brand </w:t>
       </w:r>
-      <w:r w:rsidRPr="007853B2">
+      <w:r w:rsidRPr="0065256D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="007853B2">
+      <w:r w:rsidRPr="0065256D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>XIAOGUANCHA</w:t>
       </w:r>
-      <w:r w:rsidRPr="007853B2">
+      <w:r w:rsidRPr="0065256D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="007853B2">
+      <w:r w:rsidRPr="0065256D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> in winning trademark administrative and civil litigations, preserving the distinctiveness of its trademarks.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0567A13E" w14:textId="77777777" w:rsidR="007853B2" w:rsidRDefault="007853B2" w:rsidP="007853B2">
+    <w:p w14:paraId="31A78A87" w14:textId="77777777" w:rsidR="0065256D" w:rsidRDefault="0065256D" w:rsidP="0065256D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007853B2">
+      <w:r w:rsidRPr="0065256D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a geotechnical engineering survey company in winning a trademark and unfair competition case.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6DF34301" w14:textId="77777777" w:rsidR="007853B2" w:rsidRDefault="007853B2" w:rsidP="007853B2">
+    <w:p w14:paraId="7C73A9F0" w14:textId="77777777" w:rsidR="0065256D" w:rsidRDefault="0065256D" w:rsidP="0065256D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="41"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007853B2">
+      <w:r w:rsidRPr="0065256D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a leading internet company in winning a series of unfair competition cases. One of these cases was selected by the Guangzhou IP Court as One of the Top 10 Typical Cases of Serving and Protecting Science and Technology Innovation in 2022, while another was selected by Sichuan High People</w:t>
       </w:r>
-      <w:r w:rsidRPr="007853B2">
+      <w:r w:rsidRPr="0065256D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="007853B2">
+      <w:r w:rsidRPr="0065256D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s Court as One of the Annual Representative 10 IP Protection Cases in 2022.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1151DD63" w14:textId="77777777" w:rsidR="007853B2" w:rsidRDefault="007853B2" w:rsidP="007853B2">
+    <w:p w14:paraId="1ED7FCD7" w14:textId="77777777" w:rsidR="0065256D" w:rsidRDefault="0065256D" w:rsidP="0065256D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="42"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007853B2">
+      <w:r w:rsidRPr="0065256D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented China Overseas in a trademark infringement and unfair competition case, which was settled and get paid quickly.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4EA9EA13" w14:textId="77777777" w:rsidR="007853B2" w:rsidRDefault="007853B2" w:rsidP="007853B2">
+    <w:p w14:paraId="7A454B0B" w14:textId="77777777" w:rsidR="0065256D" w:rsidRDefault="0065256D" w:rsidP="0065256D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="43"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007853B2">
+      <w:r w:rsidRPr="0065256D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Represented the leading bakery ingredient company Ligao Foods in winning unfair competition cases, the </w:t>
       </w:r>
-      <w:r w:rsidRPr="007853B2">
+      <w:r w:rsidRPr="0065256D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="007853B2">
+      <w:r w:rsidRPr="0065256D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>blue stripe</w:t>
       </w:r>
-      <w:r w:rsidRPr="007853B2">
+      <w:r w:rsidRPr="0065256D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="007853B2">
+      <w:r w:rsidRPr="0065256D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> which is the important part of the packaging of the product was recognized as the trade address of certain influence.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F6DCFDA" w14:textId="77777777" w:rsidR="007853B2" w:rsidRDefault="007853B2" w:rsidP="007853B2">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="007853B2">
+    <w:p w14:paraId="2ACB04AE" w14:textId="77777777" w:rsidR="0065256D" w:rsidRDefault="0065256D" w:rsidP="0065256D">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0065256D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Intellectual Property Compliance and Criminal Risk Management</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3867EFED" w14:textId="77777777" w:rsidR="007853B2" w:rsidRDefault="007853B2" w:rsidP="007853B2">
+    <w:p w14:paraId="441442C6" w14:textId="77777777" w:rsidR="0065256D" w:rsidRDefault="0065256D" w:rsidP="0065256D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="44"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007853B2">
+      <w:r w:rsidRPr="0065256D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented an internet derivative software company in its key products compliance project, including accessing the criminal, civil and administrative risks relating to its products, studying applicable policies and advising on the actions for improvement.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="015412EA" w14:textId="77777777" w:rsidR="007853B2" w:rsidRDefault="007853B2" w:rsidP="007853B2">
+    <w:p w14:paraId="1821B4CB" w14:textId="77777777" w:rsidR="0065256D" w:rsidRDefault="0065256D" w:rsidP="0065256D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="45"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007853B2">
+      <w:r w:rsidRPr="0065256D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a leading internet company in its criminal compliance project for its products.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6158377F" w14:textId="77777777" w:rsidR="007853B2" w:rsidRDefault="007853B2" w:rsidP="007853B2">
+    <w:p w14:paraId="4F9ECD92" w14:textId="77777777" w:rsidR="0065256D" w:rsidRDefault="0065256D" w:rsidP="0065256D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="46"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007853B2">
+      <w:r w:rsidRPr="0065256D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented an internet company in its criminal compliance project for data protection.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D09944B" w14:textId="77777777" w:rsidR="007853B2" w:rsidRDefault="007853B2" w:rsidP="007853B2">
+    <w:p w14:paraId="502D1AA5" w14:textId="77777777" w:rsidR="0065256D" w:rsidRDefault="0065256D" w:rsidP="0065256D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="47"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007853B2">
+      <w:r w:rsidRPr="0065256D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a state-owned financial company in consultation project for concerned criminal matters.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5267B344" w14:textId="77777777" w:rsidR="007853B2" w:rsidRDefault="007853B2" w:rsidP="007853B2">
+    <w:p w14:paraId="34334390" w14:textId="77777777" w:rsidR="0065256D" w:rsidRDefault="0065256D" w:rsidP="0065256D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007853B2">
+      <w:r w:rsidRPr="0065256D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Education</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0C183E51" w14:textId="77777777" w:rsidR="007853B2" w:rsidRDefault="007853B2" w:rsidP="007853B2">
+    <w:p w14:paraId="41D51C7B" w14:textId="77777777" w:rsidR="0065256D" w:rsidRDefault="0065256D" w:rsidP="0065256D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="48"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007853B2">
+      <w:r w:rsidRPr="0065256D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Wuhan University, LL.M.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="54E2F5A5" w14:textId="77777777" w:rsidR="007853B2" w:rsidRDefault="007853B2" w:rsidP="007853B2">
+    <w:p w14:paraId="559533D9" w14:textId="77777777" w:rsidR="0065256D" w:rsidRDefault="0065256D" w:rsidP="0065256D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="49"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007853B2">
+      <w:r w:rsidRPr="0065256D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Wuhan University, LL.B.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="19306C57" w14:textId="77777777" w:rsidR="007853B2" w:rsidRDefault="007853B2" w:rsidP="007853B2">
+    <w:p w14:paraId="54BC5F3C" w14:textId="77777777" w:rsidR="0065256D" w:rsidRDefault="0065256D" w:rsidP="0065256D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007853B2">
+      <w:r w:rsidRPr="0065256D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Professional Qualification</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="144BF6BB" w14:textId="77777777" w:rsidR="007853B2" w:rsidRDefault="007853B2" w:rsidP="007853B2">
+    <w:p w14:paraId="0C202263" w14:textId="77777777" w:rsidR="0065256D" w:rsidRDefault="0065256D" w:rsidP="0065256D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="50"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007853B2">
+      <w:r w:rsidRPr="0065256D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Admitted to practice in the PRC</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C498E06" w14:textId="77777777" w:rsidR="007853B2" w:rsidRDefault="007853B2" w:rsidP="007853B2">
+    <w:p w14:paraId="55A93C2F" w14:textId="77777777" w:rsidR="0065256D" w:rsidRDefault="0065256D" w:rsidP="0065256D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007853B2">
+      <w:r w:rsidRPr="0065256D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Professional Background</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="59E81C14" w14:textId="77777777" w:rsidR="007853B2" w:rsidRDefault="007853B2" w:rsidP="007853B2">
+    <w:p w14:paraId="4344B208" w14:textId="77777777" w:rsidR="0065256D" w:rsidRDefault="0065256D" w:rsidP="0065256D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="51"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007853B2">
+      <w:r w:rsidRPr="0065256D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Ms. Zou joined Fangda as a partner in 2022. Prior to joining the firm, Ms. Zou had practiced law for 16 years with deep expertise in the field of criminal and IP disputes. Ms. Zou obtained her practice license in June, 2019 in Shenzhen.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="65EC74B4" w14:textId="77777777" w:rsidR="007853B2" w:rsidRDefault="007853B2" w:rsidP="007853B2">
+    <w:p w14:paraId="65FBD3F7" w14:textId="77777777" w:rsidR="0065256D" w:rsidRDefault="0065256D" w:rsidP="0065256D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007853B2">
+      <w:r w:rsidRPr="0065256D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>OTHER INFORMATION</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00E9254D" w14:textId="77777777" w:rsidR="007853B2" w:rsidRDefault="007853B2" w:rsidP="007853B2">
+    <w:p w14:paraId="1CA43918" w14:textId="77777777" w:rsidR="0065256D" w:rsidRDefault="0065256D" w:rsidP="0065256D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007853B2">
+      <w:r w:rsidRPr="0065256D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Publications</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2588764F" w14:textId="77777777" w:rsidR="007853B2" w:rsidRDefault="007853B2" w:rsidP="007853B2">
+    <w:p w14:paraId="7EF13113" w14:textId="77777777" w:rsidR="0065256D" w:rsidRDefault="0065256D" w:rsidP="0065256D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="52"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007853B2">
+      <w:r w:rsidRPr="0065256D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Research Report   A Legal Research Report on Cases of Trade Secret Disputes Arising from Employee Turnover（2019-2021），Wen ZOU &amp; LexisNexis, May 2022; </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5AAF2960" w14:textId="77777777" w:rsidR="007853B2" w:rsidRDefault="007853B2" w:rsidP="007853B2">
+    <w:p w14:paraId="44F27400" w14:textId="77777777" w:rsidR="0065256D" w:rsidRDefault="0065256D" w:rsidP="0065256D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="53"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007853B2">
+      <w:r w:rsidRPr="0065256D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">A Legal Research Report on Cases of Trade Secret Disputes Arising from Employee Turnover（2015-2018），Wen ZOU &amp; LexisNexis, May 2019. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="131F6CE3" w14:textId="77777777" w:rsidR="007853B2" w:rsidRDefault="007853B2" w:rsidP="007853B2">
+    <w:p w14:paraId="3D71974A" w14:textId="77777777" w:rsidR="0065256D" w:rsidRDefault="0065256D" w:rsidP="0065256D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="54"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007853B2">
+      <w:r w:rsidRPr="0065256D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Essays &amp; Articles   Frontier Observation of Trade Secrets: The Secrets in Big Data (Wen ZOU, Xueqing LIU), Legal Person, July 4, 2022; </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D4A341C" w14:textId="77777777" w:rsidR="007853B2" w:rsidRDefault="007853B2" w:rsidP="007853B2">
+    <w:p w14:paraId="5E84B6ED" w14:textId="77777777" w:rsidR="0065256D" w:rsidRDefault="0065256D" w:rsidP="0065256D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="55"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007853B2">
+      <w:r w:rsidRPr="0065256D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Trade Secrets 2022 (2nd Edition) (Jerry XIA, Ning DONG, Wen ZOU), Law Business Research Ltd, April 2022; </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50D64D1A" w14:textId="77777777" w:rsidR="007853B2" w:rsidRDefault="007853B2" w:rsidP="007853B2">
+    <w:p w14:paraId="4F0091F1" w14:textId="77777777" w:rsidR="0065256D" w:rsidRDefault="0065256D" w:rsidP="0065256D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="56"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007853B2">
+      <w:r w:rsidRPr="0065256D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Practical Analysis of Punitive Damages in Trade Secret Infringement Cases (Wen ZOU, Xueqing LIU), IP LEAD, February 2022; </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F18D004" w14:textId="77777777" w:rsidR="007853B2" w:rsidRDefault="007853B2" w:rsidP="007853B2">
+    <w:p w14:paraId="4A7D51EC" w14:textId="77777777" w:rsidR="0065256D" w:rsidRDefault="0065256D" w:rsidP="0065256D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="57"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007853B2">
+      <w:r w:rsidRPr="0065256D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Interpretation of Shenzhen Special Economic Zone's Anti-Unfair Competition Regulations (Draft) from the Perspective of Trade Secrets Practice (Wen ZOU, Xueqing LIU), LexisNexis, December 2021; </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00D04479" w14:textId="77777777" w:rsidR="007853B2" w:rsidRDefault="007853B2" w:rsidP="007853B2">
+    <w:p w14:paraId="65EC8CED" w14:textId="77777777" w:rsidR="0065256D" w:rsidRDefault="0065256D" w:rsidP="0065256D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="58"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007853B2">
+      <w:r w:rsidRPr="0065256D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">The Impact of Amended Trade Secrets Law in 2020 (Wen ZOU, Wenmin XIAO), Wolters Kluwer, February 2021; </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A9C8235" w14:textId="77777777" w:rsidR="007853B2" w:rsidRDefault="007853B2" w:rsidP="007853B2">
+    <w:p w14:paraId="3F6B2305" w14:textId="77777777" w:rsidR="0065256D" w:rsidRDefault="0065256D" w:rsidP="0065256D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="59"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007853B2">
+      <w:r w:rsidRPr="0065256D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Brief Analysis of Highlights of Recent Amendment of Criminal Part and Judicial Interpretation of Trade Secret Law from the Perspective of Practice (Wen ZOU, Yanyan DENG, IP LEAD, October 22, 2020; </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7D5FA39C" w14:textId="77777777" w:rsidR="007853B2" w:rsidRDefault="007853B2" w:rsidP="007853B2">
+    <w:p w14:paraId="0AC1EB97" w14:textId="77777777" w:rsidR="0065256D" w:rsidRDefault="0065256D" w:rsidP="0065256D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="60"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007853B2">
+      <w:r w:rsidRPr="0065256D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Analysis on the Interpretation of the Supreme People's Court on Several Issues Concerning the Application of Law in the Trial of Civil Cases Concerning Trade Secret Infringement Disputes (Draft for Comments) (Wen ZOU, Xueqing LIU), IP LEAD, June 17, 2020; </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="673E29D6" w14:textId="77777777" w:rsidR="007853B2" w:rsidRDefault="007853B2" w:rsidP="007853B2">
+    <w:p w14:paraId="5B044AAB" w14:textId="77777777" w:rsidR="0065256D" w:rsidRDefault="0065256D" w:rsidP="0065256D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="61"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007853B2">
+      <w:r w:rsidRPr="0065256D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Implications of the US-China Phase One Trade Deal on Trade Secret Enforcement (Jerry XIA, Wen ZOU, Jing HE), LEGALBAND, March 2020； </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="028066AF" w14:textId="77777777" w:rsidR="007853B2" w:rsidRDefault="007853B2" w:rsidP="007853B2">
+    <w:p w14:paraId="660CF50D" w14:textId="77777777" w:rsidR="0065256D" w:rsidRDefault="0065256D" w:rsidP="0065256D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="62"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007853B2">
+      <w:r w:rsidRPr="0065256D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">The New Situation and New Problems of Trade Secret Protection (Wen ZOU), LexisNexis, January 2020； </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5793E10F" w14:textId="77777777" w:rsidR="007853B2" w:rsidRDefault="007853B2" w:rsidP="007853B2">
+    <w:p w14:paraId="10FBBDEA" w14:textId="77777777" w:rsidR="0065256D" w:rsidRDefault="0065256D" w:rsidP="0065256D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="63"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007853B2">
+      <w:r w:rsidRPr="0065256D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Probing into the Handling of IP Cases Involving Civil and Criminal Matters (Wen ZOU, Jiaxin ZHANG), IP LEAD, October 2019; </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="26C99302" w14:textId="77777777" w:rsidR="007853B2" w:rsidRDefault="007853B2" w:rsidP="007853B2">
+    <w:p w14:paraId="63718DE3" w14:textId="77777777" w:rsidR="0065256D" w:rsidRDefault="0065256D" w:rsidP="0065256D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="64"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007853B2">
+      <w:r w:rsidRPr="0065256D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>China</w:t>
       </w:r>
-      <w:r w:rsidRPr="007853B2">
+      <w:r w:rsidRPr="0065256D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="007853B2">
+      <w:r w:rsidRPr="0065256D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">s New Legislative Efforts to Improve Protection of Trade Secrets (Wen ZOU), LEXOLOGY, September 2019； </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="46CEC759" w14:textId="77777777" w:rsidR="007853B2" w:rsidRDefault="007853B2" w:rsidP="007853B2">
+    <w:p w14:paraId="1B56BA0B" w14:textId="77777777" w:rsidR="0065256D" w:rsidRDefault="0065256D" w:rsidP="0065256D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="65"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007853B2">
+      <w:r w:rsidRPr="0065256D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Standard for Determination of Client List as Trade Secrets and Suggestions (Wen ZOU, Anbi XU), IP LEAD, December 2018; </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="52DCDE7B" w14:textId="77777777" w:rsidR="007853B2" w:rsidRDefault="007853B2" w:rsidP="007853B2">
+    <w:p w14:paraId="3F031CB7" w14:textId="77777777" w:rsidR="0065256D" w:rsidRDefault="0065256D" w:rsidP="0065256D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="66"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007853B2">
+      <w:r w:rsidRPr="0065256D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">The Connections between Trade Secrets and Patents (Wen ZOU, Yue LIU), IP LEAD, October 2018; </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F8BAD09" w14:textId="77777777" w:rsidR="007853B2" w:rsidRDefault="007853B2" w:rsidP="007853B2">
+    <w:p w14:paraId="10094BCC" w14:textId="77777777" w:rsidR="0065256D" w:rsidRDefault="0065256D" w:rsidP="0065256D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="67"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007853B2">
+      <w:r w:rsidRPr="0065256D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Comprehensive Introduction on the Jurisdiction over Trade Secret Cases from Three Perspectives (Wen ZOU, Yuan ZHENG), IP LEAD, January 2018. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4BF8182F" w14:textId="77777777" w:rsidR="007853B2" w:rsidRDefault="007853B2" w:rsidP="007853B2">
+    <w:p w14:paraId="30B68C3D" w14:textId="77777777" w:rsidR="0065256D" w:rsidRDefault="0065256D" w:rsidP="0065256D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007853B2">
+      <w:r w:rsidRPr="0065256D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Professional Affiliations</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="646818C0" w14:textId="77777777" w:rsidR="007853B2" w:rsidRDefault="007853B2" w:rsidP="007853B2">
+    <w:p w14:paraId="777633B5" w14:textId="77777777" w:rsidR="0065256D" w:rsidRDefault="0065256D" w:rsidP="0065256D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="68"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007853B2">
+      <w:r w:rsidRPr="0065256D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Arbitrator of the Shenzhen Court of International Arbitration (SCIA) </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="30D15AB9" w14:textId="77777777" w:rsidR="007853B2" w:rsidRDefault="007853B2" w:rsidP="007853B2">
+    <w:p w14:paraId="3423ADE2" w14:textId="77777777" w:rsidR="0065256D" w:rsidRDefault="0065256D" w:rsidP="0065256D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="69"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007853B2">
+      <w:r w:rsidRPr="0065256D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Panelist of the Domain Name Dispute Resolution Body at the Hong Kong International Arbitration Centre (HKIAC) </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="225379E5" w14:textId="77777777" w:rsidR="007853B2" w:rsidRDefault="007853B2" w:rsidP="007853B2">
+    <w:p w14:paraId="2650FD19" w14:textId="77777777" w:rsidR="0065256D" w:rsidRDefault="0065256D" w:rsidP="0065256D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="70"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007853B2">
+      <w:r w:rsidRPr="0065256D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Vice President, Biomedical Intellectual Property Branch, Guangdong Precision Medicine Application Association </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="535C1FF4" w14:textId="77777777" w:rsidR="007853B2" w:rsidRDefault="007853B2" w:rsidP="007853B2">
+    <w:p w14:paraId="594D0088" w14:textId="77777777" w:rsidR="0065256D" w:rsidRDefault="0065256D" w:rsidP="0065256D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="71"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007853B2">
+      <w:r w:rsidRPr="0065256D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Expert, Trade Secret Protection Base Expert Group of Nanshan District, Shenzhen, Guangdong Province </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="26DECC57" w14:textId="77777777" w:rsidR="007853B2" w:rsidRDefault="007853B2" w:rsidP="007853B2">
+    <w:p w14:paraId="7DE2CA67" w14:textId="77777777" w:rsidR="0065256D" w:rsidRDefault="0065256D" w:rsidP="0065256D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="72"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007853B2">
+      <w:r w:rsidRPr="0065256D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Industry Expert in the field of Trade Secret, Zhejiang Province Trade Secret Expert Group </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A15F01D" w14:textId="77777777" w:rsidR="007853B2" w:rsidRDefault="007853B2" w:rsidP="007853B2">
+    <w:p w14:paraId="7157D8B9" w14:textId="77777777" w:rsidR="0065256D" w:rsidRDefault="0065256D" w:rsidP="0065256D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="73"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007853B2">
+      <w:r w:rsidRPr="0065256D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Expert, Domain Name Dispute Resolution Expert Group of Hong Kong International Arbitration Centre </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="45D81C34" w14:textId="77777777" w:rsidR="007853B2" w:rsidRDefault="007853B2" w:rsidP="007853B2">
+    <w:p w14:paraId="616284B8" w14:textId="77777777" w:rsidR="0065256D" w:rsidRDefault="0065256D" w:rsidP="0065256D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="74"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007853B2">
+      <w:r w:rsidRPr="0065256D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">External Expert, Shenzhen Market Supervision and Administration Bureau </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F74999E" w14:textId="77777777" w:rsidR="007853B2" w:rsidRDefault="007853B2" w:rsidP="007853B2">
+    <w:p w14:paraId="0BC50CC5" w14:textId="77777777" w:rsidR="0065256D" w:rsidRDefault="0065256D" w:rsidP="0065256D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="75"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007853B2">
+      <w:r w:rsidRPr="0065256D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Expert, Shenzhen Fair Competition Review and Competition Law Expert Group </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="41350A32" w14:textId="77777777" w:rsidR="007853B2" w:rsidRDefault="007853B2" w:rsidP="007853B2">
+    <w:p w14:paraId="7D790762" w14:textId="77777777" w:rsidR="0065256D" w:rsidRDefault="0065256D" w:rsidP="0065256D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="76"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007853B2">
+      <w:r w:rsidRPr="0065256D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Expert, China (Shenzhen) Intellectual Property Protection Center Overseas Rights Protection Expert Group </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F52B105" w14:textId="77777777" w:rsidR="007853B2" w:rsidRDefault="007853B2" w:rsidP="007853B2">
+    <w:p w14:paraId="505A0A0C" w14:textId="77777777" w:rsidR="0065256D" w:rsidRDefault="0065256D" w:rsidP="0065256D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="77"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007853B2">
+      <w:r w:rsidRPr="0065256D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Expert, Capital Intellectual Property Services Association Trade Secret Committee </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5567FC3C" w14:textId="0A2C8CEA" w:rsidR="00686369" w:rsidRPr="007853B2" w:rsidRDefault="007853B2" w:rsidP="007853B2">
+    <w:p w14:paraId="5567FC3C" w14:textId="2149FEC6" w:rsidR="00686369" w:rsidRPr="0065256D" w:rsidRDefault="0065256D" w:rsidP="0065256D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="78"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007853B2">
+      <w:r w:rsidRPr="0065256D">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">External Expert, Shenzhen Brand Protection and Development Association </w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00686369" w:rsidRPr="007853B2" w:rsidSect="002D0826">
+    <w:sectPr w:rsidR="00686369" w:rsidRPr="0065256D" w:rsidSect="002D0826">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1797" w:bottom="1440" w:left="1797" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="3584D350" w14:textId="77777777" w:rsidR="004167EC" w:rsidRDefault="004167EC" w:rsidP="00F57734">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="2493FDE5" w14:textId="77777777" w:rsidR="004167EC" w:rsidRDefault="004167EC" w:rsidP="00F57734">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -2851,1920 +2851,1920 @@
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="00DD4E93"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="CC100558"/>
+    <w:nsid w:val="032C502C"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="EE26DFBC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="01F7210B"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="61F2EF2E"/>
+    <w:nsid w:val="08E84F9B"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="845C6150"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="06286C72"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="57CE0876"/>
+    <w:nsid w:val="0BC245C2"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="7C8EF618"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="08D63050"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="122CA32C"/>
+    <w:nsid w:val="0C7475C3"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="75D84480"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0A557F71"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="FDAC7C4A"/>
+    <w:nsid w:val="0D0C3FAF"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="07C46D70"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0B016144"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="6734ADEC"/>
+    <w:nsid w:val="0DFA5349"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="74EE2E72"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0F2704B6"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="59F6C680"/>
+    <w:nsid w:val="10AD77B3"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="4FBEA7FE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0F7A6F29"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="A7CE0042"/>
+    <w:nsid w:val="118F3EF1"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="44B40B6C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="10554A2E"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="864463CE"/>
+    <w:nsid w:val="124F110A"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="34424D74"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="12090A4F"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="156E982E"/>
+    <w:nsid w:val="13124377"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="06C03004"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="142211A0"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="EF82EEC4"/>
+    <w:nsid w:val="140F48CE"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="79DC62E2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="14A53F08"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="B9CE898A"/>
+    <w:nsid w:val="19034900"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="7FDEDBB6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="166963D7"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="A85AFBF4"/>
+    <w:nsid w:val="1AED1A74"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="5D7E1A82"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="16F32224"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="B708634E"/>
+    <w:nsid w:val="1B373DD8"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="2A2888B2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="171E0825"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="F5683600"/>
+    <w:nsid w:val="1C674D38"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="2D903C18"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="18FF27C4"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="D4B0096E"/>
+    <w:nsid w:val="1CC14DE0"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="5D7E1A82"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="19312786"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="F6142572"/>
+    <w:nsid w:val="1D1A28D1"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="5654618E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1B065950"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="A9A0ED4E"/>
+    <w:nsid w:val="1DB55A8E"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="05BEAE14"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1FFD6726"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="06F2C7A2"/>
+    <w:nsid w:val="20161938"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="E31C5C48"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="21190465"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="7696D990"/>
+    <w:nsid w:val="2112754E"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="7E725182"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="212C3B20"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="F0604E52"/>
+    <w:nsid w:val="22A8448F"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="86E80C5C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="22A95653"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="17BC04FE"/>
+    <w:nsid w:val="22C46C49"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="A6D84D80"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="24A45D92"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="BA387F5C"/>
+    <w:nsid w:val="24033C5F"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="2BAE3D22"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="25364BBE"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="0F627426"/>
+    <w:nsid w:val="267C2C60"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="89E20732"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2858705B"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="4B00B504"/>
+    <w:nsid w:val="271E5A35"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="D3A2A41E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2A0079FC"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="7178ACDE"/>
+    <w:nsid w:val="28933E09"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="8C1EE56A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2A4B2DEE"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="CF5EC260"/>
+    <w:nsid w:val="2B981DB8"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="6234FF3C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2AF648EE"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="BCDA6CE2"/>
+    <w:nsid w:val="2E496CBB"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="5CF247AC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2C003510"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="53B0EBC6"/>
+    <w:nsid w:val="33230809"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="A0CAECC2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2C1562EE"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="E9589B82"/>
+    <w:nsid w:val="368F5679"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="3FE251EA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2CE22609"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="8F3EC7EC"/>
+    <w:nsid w:val="37D1191C"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="C514357C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2D560409"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="BEA6623E"/>
+    <w:nsid w:val="38462191"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="1E9CAE7A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2F230973"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="16DC59F2"/>
+    <w:nsid w:val="3A731874"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="C24A486C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="31873B4A"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="A38A8C1C"/>
+    <w:nsid w:val="3DBB7954"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="4DF4F71C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="32942040"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="8DD25BCC"/>
+    <w:nsid w:val="3F136B47"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="E4845FBA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="378115DB"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="79E6E24A"/>
+    <w:nsid w:val="3F4A338C"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="DC80DB1A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="38294A72"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="4704B3AC"/>
+    <w:nsid w:val="423E795B"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="A61C26BE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="38EF7870"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="E3A86990"/>
+    <w:nsid w:val="4398610E"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="C01466D4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3C072BAE"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="48FA0A42"/>
+    <w:nsid w:val="48FD5C28"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="E77409BC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3C252506"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="0BB43644"/>
+    <w:nsid w:val="4A461CA4"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="AC0E106C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3FE61772"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="95846BFC"/>
+    <w:nsid w:val="4BDE58FB"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="61CE8B90"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="403C7646"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="91DC5212"/>
+    <w:nsid w:val="4CFE5FC2"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="F508CC60"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="42A86069"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="54D25506"/>
+    <w:nsid w:val="4EA71FDB"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="58CE5100"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="43" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="44E71F74"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="E57C61D0"/>
+    <w:nsid w:val="507A2578"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="8048B7B8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="44" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="46A5748A"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="4E9AE11C"/>
+    <w:nsid w:val="51D40841"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="7D56D786"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="45" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="484D7DDC"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="D44ACBB6"/>
+    <w:nsid w:val="52067A9B"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="ADA65672"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="46" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="497D1208"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="64522CE4"/>
+    <w:nsid w:val="52303BBD"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="E29CFCD6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="47" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="49EA59F1"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="907A1F22"/>
+    <w:nsid w:val="523C1A98"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="42A4FCC6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="48" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4A502533"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="0310BACC"/>
+    <w:nsid w:val="54242915"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="88D4A526"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="49" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4B9379C9"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="D44ACBB6"/>
+    <w:nsid w:val="54661CB5"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="06C64364"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="50" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4C2608E3"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="722A244A"/>
+    <w:nsid w:val="54EC1A1D"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="7C4032D0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="51" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4CDD0AE5"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="7C7E90FA"/>
+    <w:nsid w:val="55736B2E"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="257C4CD4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="52" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4DDE0E93"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="F9224408"/>
+    <w:nsid w:val="57692B98"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="DCA8C736"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="53" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="56D74E58"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="C520EE36"/>
+    <w:nsid w:val="5AF35DAA"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="084A41F6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="54" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5A8D161A"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="4FD04212"/>
+    <w:nsid w:val="5B8F38C5"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="586A4B24"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="55" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5CF30E31"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="2B9A4288"/>
+    <w:nsid w:val="5CCA0393"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="05248D26"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="56" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="60E164E7"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="FD5689B8"/>
+    <w:nsid w:val="5E6B6BF5"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="5AB2F83E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="57" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6891630A"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="E40679C0"/>
+    <w:nsid w:val="5E873AC8"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="79041D52"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="58" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6A643B10"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="77686102"/>
+    <w:nsid w:val="60363149"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="9B2EB14A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="59" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6A812261"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="068ED2AA"/>
+    <w:nsid w:val="60555EDA"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="8FF2C5A8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="60" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6ADF3717"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="F2D20212"/>
+    <w:nsid w:val="60A60C1D"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="E2521F92"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="61" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6B492AAB"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="86108EB8"/>
+    <w:nsid w:val="64112B5F"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="F0323046"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="62" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6B78384A"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="62FAAB4E"/>
+    <w:nsid w:val="65110870"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="E09EB1E8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="63" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6BC0608E"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="2E04B2D2"/>
+    <w:nsid w:val="657344AC"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="BC1AE394"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="64" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6C287F91"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="C024B1F8"/>
+    <w:nsid w:val="6821162B"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="90E4EC12"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="65" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6C67005F"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="F7122172"/>
+    <w:nsid w:val="69843CB1"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="B33CB31A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="66" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6ED522D8"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="143EEFE2"/>
+    <w:nsid w:val="6E045428"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="C0562538"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="67" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6FF255D0"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="97E47288"/>
+    <w:nsid w:val="6F694FC0"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="002CDD18"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="68" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="71B86A2A"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="5B38EAC6"/>
+    <w:nsid w:val="6FF4375C"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="659443F4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="69" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="71C43E15"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="06B80EE0"/>
+    <w:nsid w:val="71B50875"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="80FCE9B6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="70" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="751C7CCC"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="2738D40E"/>
+    <w:nsid w:val="749F4D25"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="D2A003C4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="71" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="76130DAD"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="F836C980"/>
+    <w:nsid w:val="752318C1"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="2F8C63E8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="72" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="765E3751"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="5B8A46D2"/>
+    <w:nsid w:val="75DD76A8"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="8EFCC924"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="73" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="782459AE"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="D90650A0"/>
+    <w:nsid w:val="76445B53"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="BC6AC690"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="74" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="797B254B"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="0FA0E9F0"/>
+    <w:nsid w:val="76450EC4"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="BF9C7D1A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="75" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="79864FDC"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="CAA240F8"/>
+    <w:nsid w:val="7B164851"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="ACB06746"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="76" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7D4A4F94"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="3D74068C"/>
+    <w:nsid w:val="7D450592"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="24F66FCE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="77" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7FA41067"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="D200D0DC"/>
+    <w:nsid w:val="7FB926EB"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="B94656E2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="2">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="32"/>
+  </w:num>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="58"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="42"/>
+  </w:num>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="66"/>
+  </w:num>
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="70"/>
+  </w:num>
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="53"/>
+  </w:num>
+  <w:num w:numId="11">
+    <w:abstractNumId w:val="74"/>
+  </w:num>
+  <w:num w:numId="12">
+    <w:abstractNumId w:val="73"/>
+  </w:num>
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="14">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="15">
+    <w:abstractNumId w:val="38"/>
+  </w:num>
+  <w:num w:numId="16">
+    <w:abstractNumId w:val="60"/>
+  </w:num>
+  <w:num w:numId="17">
+    <w:abstractNumId w:val="44"/>
+  </w:num>
+  <w:num w:numId="18">
+    <w:abstractNumId w:val="72"/>
+  </w:num>
+  <w:num w:numId="19">
+    <w:abstractNumId w:val="67"/>
+  </w:num>
+  <w:num w:numId="20">
+    <w:abstractNumId w:val="33"/>
+  </w:num>
+  <w:num w:numId="21">
+    <w:abstractNumId w:val="36"/>
+  </w:num>
+  <w:num w:numId="22">
+    <w:abstractNumId w:val="48"/>
+  </w:num>
+  <w:num w:numId="23">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="24">
+    <w:abstractNumId w:val="69"/>
+  </w:num>
+  <w:num w:numId="25">
+    <w:abstractNumId w:val="51"/>
+  </w:num>
+  <w:num w:numId="26">
+    <w:abstractNumId w:val="57"/>
+  </w:num>
+  <w:num w:numId="27">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="28">
+    <w:abstractNumId w:val="46"/>
+  </w:num>
+  <w:num w:numId="29">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="30">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="31">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="32">
+    <w:abstractNumId w:val="63"/>
+  </w:num>
+  <w:num w:numId="33">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="34">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="35">
+    <w:abstractNumId w:val="62"/>
+  </w:num>
+  <w:num w:numId="36">
     <w:abstractNumId w:val="37"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="37">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="38">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="39">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="40">
+    <w:abstractNumId w:val="55"/>
+  </w:num>
+  <w:num w:numId="41">
+    <w:abstractNumId w:val="34"/>
+  </w:num>
+  <w:num w:numId="42">
+    <w:abstractNumId w:val="75"/>
+  </w:num>
+  <w:num w:numId="43">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="44">
+    <w:abstractNumId w:val="35"/>
+  </w:num>
+  <w:num w:numId="45">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="46">
+    <w:abstractNumId w:val="39"/>
+  </w:num>
+  <w:num w:numId="47">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="48">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="49">
+    <w:abstractNumId w:val="54"/>
+  </w:num>
+  <w:num w:numId="50">
+    <w:abstractNumId w:val="77"/>
+  </w:num>
+  <w:num w:numId="51">
+    <w:abstractNumId w:val="47"/>
+  </w:num>
+  <w:num w:numId="52">
+    <w:abstractNumId w:val="68"/>
+  </w:num>
+  <w:num w:numId="53">
     <w:abstractNumId w:val="20"/>
   </w:num>
-  <w:num w:numId="3">
-[...20 lines deleted...]
-  <w:num w:numId="10">
+  <w:num w:numId="54">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="55">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="56">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="57">
+    <w:abstractNumId w:val="65"/>
+  </w:num>
+  <w:num w:numId="58">
+    <w:abstractNumId w:val="41"/>
+  </w:num>
+  <w:num w:numId="59">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="60">
+    <w:abstractNumId w:val="49"/>
+  </w:num>
+  <w:num w:numId="61">
+    <w:abstractNumId w:val="71"/>
+  </w:num>
+  <w:num w:numId="62">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="63">
+    <w:abstractNumId w:val="43"/>
+  </w:num>
+  <w:num w:numId="64">
+    <w:abstractNumId w:val="45"/>
+  </w:num>
+  <w:num w:numId="65">
     <w:abstractNumId w:val="52"/>
   </w:num>
-  <w:num w:numId="11">
-[...11 lines deleted...]
-  <w:num w:numId="15">
+  <w:num w:numId="66">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="67">
     <w:abstractNumId w:val="59"/>
-  </w:num>
-[...154 lines deleted...]
-    <w:abstractNumId w:val="31"/>
   </w:num>
   <w:num w:numId="68">
     <w:abstractNumId w:val="26"/>
   </w:num>
   <w:num w:numId="69">
-    <w:abstractNumId w:val="38"/>
+    <w:abstractNumId w:val="29"/>
   </w:num>
   <w:num w:numId="70">
-    <w:abstractNumId w:val="68"/>
+    <w:abstractNumId w:val="64"/>
   </w:num>
   <w:num w:numId="71">
-    <w:abstractNumId w:val="13"/>
+    <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="72">
-    <w:abstractNumId w:val="7"/>
+    <w:abstractNumId w:val="40"/>
   </w:num>
   <w:num w:numId="73">
-    <w:abstractNumId w:val="24"/>
+    <w:abstractNumId w:val="56"/>
   </w:num>
   <w:num w:numId="74">
-    <w:abstractNumId w:val="2"/>
+    <w:abstractNumId w:val="76"/>
   </w:num>
   <w:num w:numId="75">
-    <w:abstractNumId w:val="74"/>
+    <w:abstractNumId w:val="50"/>
   </w:num>
   <w:num w:numId="76">
-    <w:abstractNumId w:val="22"/>
+    <w:abstractNumId w:val="61"/>
   </w:num>
   <w:num w:numId="77">
-    <w:abstractNumId w:val="45"/>
+    <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="78">
-    <w:abstractNumId w:val="49"/>
+    <w:abstractNumId w:val="15"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="78"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
@@ -4824,64 +4824,64 @@
     <w:rsid w:val="0036384C"/>
     <w:rsid w:val="00370676"/>
     <w:rsid w:val="00396678"/>
     <w:rsid w:val="003B4410"/>
     <w:rsid w:val="003D196D"/>
     <w:rsid w:val="003D355E"/>
     <w:rsid w:val="00403EDB"/>
     <w:rsid w:val="004167EC"/>
     <w:rsid w:val="004416E4"/>
     <w:rsid w:val="00451233"/>
     <w:rsid w:val="004570F8"/>
     <w:rsid w:val="0047636D"/>
     <w:rsid w:val="0049405C"/>
     <w:rsid w:val="004D21F0"/>
     <w:rsid w:val="004D3C23"/>
     <w:rsid w:val="004E2FCC"/>
     <w:rsid w:val="004F1B4E"/>
     <w:rsid w:val="0052675C"/>
     <w:rsid w:val="0056635E"/>
     <w:rsid w:val="005A7DA0"/>
     <w:rsid w:val="005B00C1"/>
     <w:rsid w:val="005B5F25"/>
     <w:rsid w:val="005C1FBD"/>
     <w:rsid w:val="005F7A7D"/>
     <w:rsid w:val="00605720"/>
+    <w:rsid w:val="0065256D"/>
     <w:rsid w:val="0065437B"/>
     <w:rsid w:val="0066746A"/>
     <w:rsid w:val="00667CF2"/>
     <w:rsid w:val="00683D9C"/>
     <w:rsid w:val="00685381"/>
     <w:rsid w:val="00686369"/>
     <w:rsid w:val="006A06C2"/>
     <w:rsid w:val="006C21DA"/>
     <w:rsid w:val="006D159B"/>
     <w:rsid w:val="006F2EE4"/>
     <w:rsid w:val="007177F3"/>
     <w:rsid w:val="00765586"/>
     <w:rsid w:val="007664DE"/>
-    <w:rsid w:val="007853B2"/>
     <w:rsid w:val="007956B7"/>
     <w:rsid w:val="007B0B57"/>
     <w:rsid w:val="007D333B"/>
     <w:rsid w:val="008212A9"/>
     <w:rsid w:val="008341FB"/>
     <w:rsid w:val="008717CA"/>
     <w:rsid w:val="00873A63"/>
     <w:rsid w:val="0089209E"/>
     <w:rsid w:val="00893CAF"/>
     <w:rsid w:val="008A40E2"/>
     <w:rsid w:val="008A48BF"/>
     <w:rsid w:val="008D77E9"/>
     <w:rsid w:val="008E5C09"/>
     <w:rsid w:val="008E73CE"/>
     <w:rsid w:val="008E7B5D"/>
     <w:rsid w:val="00901636"/>
     <w:rsid w:val="009038C0"/>
     <w:rsid w:val="009073A3"/>
     <w:rsid w:val="00917307"/>
     <w:rsid w:val="00925E12"/>
     <w:rsid w:val="00930511"/>
     <w:rsid w:val="00936370"/>
     <w:rsid w:val="0094376B"/>
     <w:rsid w:val="009465FB"/>
     <w:rsid w:val="0095781F"/>
@@ -5999,61 +5999,61 @@
     <w:rsid w:val="00F57734"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af4">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0065437B"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af5">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="007853B2"/>
+    <w:rsid w:val="0065256D"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af6">
     <w:name w:val="正文文本 字符"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="af5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="007853B2"/>
+    <w:rsid w:val="0065256D"/>
     <w:rPr>
       <w:sz w:val="21"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 主题​​">
@@ -6337,51 +6337,51 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1F1B09DC-C173-45D1-9E7B-FE6FE2597B4C}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A4249587-C0AF-4C01-8A34-1373008D285B}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>2064</Words>
   <Characters>11765</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>98</Lines>
   <Paragraphs>27</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>13802</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>