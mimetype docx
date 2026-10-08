--- v1 (2026-08-06)
+++ v2 (2026-10-08)
@@ -36,189 +36,189 @@
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5485"/>
         <w:gridCol w:w="2836"/>
       </w:tblGrid>
       <w:tr w:rsidR="0049405C" w:rsidRPr="00C24D79" w14:paraId="76EB2C64" w14:textId="77777777" w:rsidTr="00E70303">
         <w:trPr>
           <w:trHeight w:val="3267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5485" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="271D78"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C4F11E8" w14:textId="027C4D72" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="0065256D" w:rsidP="0065256D">
+          <w:p w14:paraId="2C4F11E8" w14:textId="25711726" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00C94E75" w:rsidP="00C94E75">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="xingming"/>
             <w:bookmarkStart w:id="1" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="1"/>
-            <w:r w:rsidRPr="0065256D">
+            <w:r w:rsidRPr="00C94E75">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>WEN ZOU</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
-          <w:p w14:paraId="706EB16B" w14:textId="75B3B0BA" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="0065256D" w:rsidP="0065256D">
+          <w:p w14:paraId="706EB16B" w14:textId="7E91D7E1" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00C94E75" w:rsidP="00C94E75">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="didian"/>
-            <w:r w:rsidRPr="0065256D">
+            <w:r w:rsidRPr="00C94E75">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Partner</w:t>
             </w:r>
-            <w:r w:rsidRPr="0065256D">
+            <w:r w:rsidRPr="00C94E75">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>·</w:t>
             </w:r>
-            <w:r w:rsidRPr="0065256D">
+            <w:r w:rsidRPr="00C94E75">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Shenzhen</w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
-          <w:p w14:paraId="6199424A" w14:textId="098FD71F" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="0065256D" w:rsidP="0065256D">
+          <w:p w14:paraId="6199424A" w14:textId="3C13D317" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00C94E75" w:rsidP="00C94E75">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="dianhua"/>
-            <w:r w:rsidRPr="0065256D">
+            <w:r w:rsidRPr="00C94E75">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">+86 755 8159 3550 </w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
-          <w:p w14:paraId="4F910ACA" w14:textId="6E3C7AEE" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="0065256D" w:rsidP="0065256D">
+          <w:p w14:paraId="4F910ACA" w14:textId="5F95F90A" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00C94E75" w:rsidP="00C94E75">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="youxiang"/>
-            <w:r w:rsidRPr="0065256D">
+            <w:r w:rsidRPr="00C94E75">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>wen.zou@fangdalaw.com</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="22DBA835" w14:textId="677EAC48" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00F96E7C" w:rsidP="00860F89">
             <w:pPr>
               <w:ind w:leftChars="-52" w:left="-109"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C24D79">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:color w:val="545551"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D24C6CB" w14:textId="3531F980" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="0065256D" w:rsidP="002932C9">
+          <w:p w14:paraId="2D24C6CB" w14:textId="25907B65" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00C94E75" w:rsidP="002932C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="tupian"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="593D6E34" wp14:editId="0C693C3A">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="32DA974D" wp14:editId="508D4037">
                   <wp:extent cx="1651000" cy="2143081"/>
                   <wp:effectExtent l="0" t="0" r="6350" b="0"/>
                   <wp:docPr id="1" name="图片 1"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8" cstate="print">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
@@ -258,60 +258,60 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C063291" w14:textId="5DC9D94D" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="002375A9" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C24D79">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>PRACTICE AREAS</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C1ACACA" w14:textId="2144DEEB" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="0065256D" w:rsidP="007177F3">
+          <w:p w14:paraId="3C1ACACA" w14:textId="177FCCC0" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="00C94E75" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="zhiyelingyu"/>
-            <w:r w:rsidRPr="0065256D">
+            <w:r w:rsidRPr="00C94E75">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>Ms. Zou specializes in intellectual property litigation and arbitration, criminal and civil protection of trade secrets, overseas litigation management, intellectual property compliance and criminal risk management.</w:t>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F19AE4C" w14:textId="19A41B01" w:rsidR="00451233" w:rsidRPr="00C24D79" w:rsidRDefault="00F80A79" w:rsidP="00DA428A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C24D79">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
           <w:noProof/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
@@ -371,51 +371,51 @@
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:roundrect w14:anchorId="053823F2" id="圆角矩形 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:-6.2pt;margin-top:-12.6pt;width:4.55pt;height:3.6pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDc1SqFegIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2yAQfp+0/wHxvtqO+mON4lRRqk6T&#10;qrZqO/WZYIiRMMeAxMn++h3gOG1X7WHaCwbu7ru7z98xu9p1mmyF8wpMTauTkhJhODTKrGv64/nm&#10;y1dKfGCmYRqMqOleeHo1//xp1tupmEALuhGOIIjx097WtA3BTovC81Z0zJ+AFQaNElzHAh7dumgc&#10;6xG908WkLM+LHlxjHXDhPd5eZyOdJ3wpBQ/3UnoRiK4p1hbS6tK6imsxn7Hp2jHbKj6Uwf6hio4p&#10;g0lHqGsWGNk49QdUp7gDDzKccOgKkFJxkXrAbqryXTdPLbMi9YLkeDvS5P8fLL/bPtkHhzT01k89&#10;bmMXO+m6+MX6yC6RtR/JErtAOF6eXZyXyChHy+nZRXUZqSyOodb58E1AR+Kmpg42pnnE35FYYttb&#10;H7L/wS+m86BVc6O0TocoAbHUjmwZ/rzVuhoyvPHSJvoaiFEZMN4Ux2bSLuy1iH7aPApJVIPlT1Ih&#10;SWfHJIxzYUKVTS1rRM5dnZXYaoYfI1K3CTAiS8w/Yg8Abxs4YGeYwT+GiiTTMbj8W2E5eIxImcGE&#10;MbhTBtxHABq7GjJn/wNJmZrI0gqa/YMjDvKQeMtvFP67W+bDA3M4Ffi3cdLDPS5SQ19TGHaUtOB+&#10;fXQf/VGsaKWkxymrqf+5YU5Qor8blPFldXoaxzIdUEYTPLjXltVri9l0S0AtVPimWJ620T/ow1Y6&#10;6F7wQVjErGhihmPumvLgDodlyNOPTwoXi0Vyw1G0LNyaJ8sjeGQ1yvJ598KcHQQcUPd3cJhINn0n&#10;4ewbIw0sNgGkSvo+8jrwjWOchDM8OfGdeH1OXseHcf4bAAD//wMAUEsDBBQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NT8JAEL2b+B82Y+KtbCliSOmWGIgkKBdQPC/d&#10;sW3cna3dBeq/dzjpZTKT9+Z9FIvBWXHGPrSeFIxHKQikypuWagXvb8/JDESImoy2nlDBDwZYlLc3&#10;hc6Nv9AOz/tYCxahkGsFTYxdLmWoGnQ6jHyHxNin752OfPa1NL2+sLizMkvTR+l0S+zQ6A6XDVZf&#10;+5NTsF4edttDu9l8b6cr+5rpjxdbr5W6vxtWcx5PcxARh/j3AdcOnB9KDnb0JzJBWAXJOHtgKi/Z&#10;NAPBjGQyAXG8IrMUZFnI/z3KXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDc1SqFegIA&#10;AGAFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="white [3212]" stroked="f" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5282FE57" w14:textId="77777777" w:rsidR="0065256D" w:rsidRDefault="000E0C86" w:rsidP="00B670A2">
+    <w:p w14:paraId="5A66E4F6" w14:textId="77777777" w:rsidR="00C94E75" w:rsidRDefault="000E0C86" w:rsidP="00B670A2">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C24D79">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="545551"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E0DC835" wp14:editId="24238D24">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2512</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4508</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5271826" cy="0"/>
@@ -456,2204 +456,2204 @@
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:line w14:anchorId="3D0BA0F8" id="直接连接符 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".2pt,.35pt" to="415.3pt,.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKOATlvwEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+wYWFYYcXpo0V2K&#10;rdhH74pMxQL0BUmLnX8/ik7cohsGbNhFMCW+x/dIens7WcOOEJP2ruPrVc0ZOOl77Q4d//7t4fqG&#10;s5SF64XxDjp+gsRvd1fvtmNoofGDNz1EhiQutWPo+JBzaKsqyQGsSCsfwOGj8tGKjGE8VH0UI7Jb&#10;UzV1valGH/sQvYSU8PZ+fuQ74lcKZP6sVILMTMdRW6Yz0rkvZ7XbivYQRRi0PMsQ/6DCCu2w6EJ1&#10;L7JgP6L+hcpqGX3yKq+kt5VXSksgD+hmXb9x83UQAcgLNieFpU3p/9HKT8c79xSxDWNIbQpPsbiY&#10;VLRMGR2ecabkC5Wyidp2WtoGU2YSL983H9Y3zYYzeXmrZopCFWLKH8FbVj46brQrjkQrjo8pY1lM&#10;vaSUa+PKmbzR/YM2hoJ42N+ZyI6izLBu6g2NDYGv0jAq0OrFBX3lk4GZ9gsopntUO/uhBYOFVkgJ&#10;Lq/LOhATZheYQgkLsCbdfwSe8wsUaPn+BrwgqLJ3eQFb7Xz8XfU8XSSrOf/Sgdl3acHe9yeaL7UG&#10;t4gcnje+rOnrmOAv/+XuJwAAAP//AwBQSwMEFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FvwjAMhe+T9h8iT+I20g3WQWmK0IALh0kDhLRb2nhttcapmgCFX485bRdL&#10;T+/5+XM6720jTtj52pGCl2EEAqlwpqZSwX63fp6A8EGT0Y0jVHBBD/Ps8SHViXFn+sLTNpSCS8gn&#10;WkEVQptI6YsKrfZD1yKx9+M6qwPLrpSm02cut418jaJYWl0TX6h0ix8VFr/bo1WwO1x7uTl8LvK4&#10;3o+m39PV2/q6Umrw1C9nPBYzEAH78LcB9x+YHzIGy92RjBeNgjHnFLyDYG8yimIQ+V3KLJX/+bMb&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEo4BOW/AQAA3wMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAAAAAAAAAAAA&#10;AAAAGQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" strokecolor="#002060" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="38ABF395" w14:textId="77777777" w:rsidR="0065256D" w:rsidRDefault="0065256D" w:rsidP="0065256D">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="0065256D">
+    <w:p w14:paraId="36DA2FA2" w14:textId="77777777" w:rsidR="00C94E75" w:rsidRDefault="00C94E75" w:rsidP="00C94E75">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C94E75">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Ms. Zou is experienced in handling highly adversarial and complex cases. Since practicing laws as a lawyer, Ms. Zou has provided legal services to multinational companies, internet giants and listed companies including LyondellBasell, Bilibili and Deren on criminal and civil matters involving trade secrets protection, achieving positive results by obtaining preliminary injunctions, conviction of infringers and high compensation. Ms. Zou has represented leading companies in the field of semiconductor, medical device, and communications industry, including NICHIA, EDAM, HC SemiTek and Ericson, in numerous patent litigations between competing companies as well as SEP litigations. Ms. Zou has contributed to overseas litigation management for clients and represented them in the parallel litigations in China. Additionally,</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="153B6062" w14:textId="77777777" w:rsidR="0065256D" w:rsidRDefault="0065256D" w:rsidP="0065256D">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="0065256D">
+    <w:p w14:paraId="1E4A7052" w14:textId="77777777" w:rsidR="00C94E75" w:rsidRDefault="00C94E75" w:rsidP="00C94E75">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C94E75">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Ms. Zou has assisted numerous multinational and domestic clients, including SHEIN, XIAOGUANCHA and Anker, in protecting their core trademarks, domain names and other IP rights. Ms. Wen Zou has been recognized by Chambers Greater China Region for her outstanding work in Intellectual Property Litigation. She has also been named by LEGALBAND as one of the Top 15 Female Lawyers in China, one of the Top 15 Lawyers in Economic Crime, and received a Special Recommendation for Intellectual Property Litigation. In addition, she was selected by China Business Law Journal for The A-List Elite Lawyers and recognized as one of the Growth Drivers of the Legal Profession.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3C3B5F8F" w14:textId="77777777" w:rsidR="0065256D" w:rsidRDefault="0065256D" w:rsidP="0065256D">
+    <w:p w14:paraId="4DD0BC0B" w14:textId="77777777" w:rsidR="00C94E75" w:rsidRDefault="00C94E75" w:rsidP="00C94E75">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0065256D">
+      <w:r w:rsidRPr="00C94E75">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>REPRESENTATIVE MATTERS AND CASES</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="31116647" w14:textId="77777777" w:rsidR="0065256D" w:rsidRDefault="0065256D" w:rsidP="0065256D">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="0065256D">
+    <w:p w14:paraId="511EA877" w14:textId="77777777" w:rsidR="00C94E75" w:rsidRDefault="00C94E75" w:rsidP="00C94E75">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C94E75">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Trade Secret</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="079F5E03" w14:textId="77777777" w:rsidR="0065256D" w:rsidRDefault="0065256D" w:rsidP="0065256D">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="0065256D">
+    <w:p w14:paraId="158B0BCA" w14:textId="77777777" w:rsidR="00C94E75" w:rsidRDefault="00C94E75" w:rsidP="00C94E75">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C94E75">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Litigation</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3F9EA5A3" w14:textId="77777777" w:rsidR="0065256D" w:rsidRDefault="0065256D" w:rsidP="0065256D">
+    <w:p w14:paraId="4D46035B" w14:textId="77777777" w:rsidR="00C94E75" w:rsidRDefault="00C94E75" w:rsidP="00C94E75">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0065256D">
+      <w:r w:rsidRPr="00C94E75">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a new energy company in the criminal litigation relating to theft of trade secrets by an employee of its competitor, which was selected as one of the Top 10 Typical Intellectual Property Trial Cases in Guangdong Province in 2020, The Major Events of Trade Secret Protection in Guangdong Province, and Typical Cases of Trade Secrets Protection of Guangdong Courts.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="388BBF52" w14:textId="77777777" w:rsidR="0065256D" w:rsidRDefault="0065256D" w:rsidP="0065256D">
+    <w:p w14:paraId="286EBB66" w14:textId="77777777" w:rsidR="00C94E75" w:rsidRDefault="00C94E75" w:rsidP="00C94E75">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0065256D">
+      <w:r w:rsidRPr="00C94E75">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented LyondellBasell in the internal investigation and continued civil litigation concerning its former employee</w:t>
       </w:r>
-      <w:r w:rsidRPr="0065256D">
+      <w:r w:rsidRPr="00C94E75">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="0065256D">
+      <w:r w:rsidRPr="00C94E75">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s misappropriation of trade secrets, successfully recovered the mobile storage devices with trade secrets during the investigation, and assisted the company in obtaining an injunction order from the court, prohibiting the former employee from using trade secrets during the litigation process.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A649667" w14:textId="77777777" w:rsidR="0065256D" w:rsidRDefault="0065256D" w:rsidP="0065256D">
+    <w:p w14:paraId="421F7FAB" w14:textId="77777777" w:rsidR="00C94E75" w:rsidRDefault="00C94E75" w:rsidP="00C94E75">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0065256D">
+      <w:r w:rsidRPr="00C94E75">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a multinational company in a preliminary investigation against a former employee for misappropriating trade secrets in China, successfully recovered the mobile storage devices with the company</w:t>
       </w:r>
-      <w:r w:rsidRPr="0065256D">
+      <w:r w:rsidRPr="00C94E75">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="0065256D">
+      <w:r w:rsidRPr="00C94E75">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s trade secrets from its former employee.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A7F17EB" w14:textId="77777777" w:rsidR="0065256D" w:rsidRDefault="0065256D" w:rsidP="0065256D">
+    <w:p w14:paraId="156ABC95" w14:textId="77777777" w:rsidR="00C94E75" w:rsidRDefault="00C94E75" w:rsidP="00C94E75">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0065256D">
+      <w:r w:rsidRPr="00C94E75">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a multinational company in building a criminal case and initiating criminal investigations concerning the misappropriation of trade secrets by its business competitor and former employees in China.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4879D549" w14:textId="77777777" w:rsidR="0065256D" w:rsidRDefault="0065256D" w:rsidP="0065256D">
+    <w:p w14:paraId="6EA5C7CB" w14:textId="77777777" w:rsidR="00C94E75" w:rsidRDefault="00C94E75" w:rsidP="00C94E75">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0065256D">
+      <w:r w:rsidRPr="00C94E75">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a leading internet company in a trade secret litigation involving software source code, achieving positive results within two months.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="638D9B6E" w14:textId="77777777" w:rsidR="0065256D" w:rsidRDefault="0065256D" w:rsidP="0065256D">
+    <w:p w14:paraId="1D10D543" w14:textId="77777777" w:rsidR="00C94E75" w:rsidRDefault="00C94E75" w:rsidP="00C94E75">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0065256D">
+      <w:r w:rsidRPr="00C94E75">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a leading internet company in a trade secret litigation involving business operation information against its former employees, and settled with an amount exceeding ten millions RMB.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="704B908B" w14:textId="77777777" w:rsidR="0065256D" w:rsidRDefault="0065256D" w:rsidP="0065256D">
+    <w:p w14:paraId="518EB8D5" w14:textId="77777777" w:rsidR="00C94E75" w:rsidRDefault="00C94E75" w:rsidP="00C94E75">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0065256D">
+      <w:r w:rsidRPr="00C94E75">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Representing a foreign-invested seed company in both civil and criminal actions for trade secret protection.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B38CB61" w14:textId="77777777" w:rsidR="0065256D" w:rsidRDefault="0065256D" w:rsidP="0065256D">
+    <w:p w14:paraId="15DD80AF" w14:textId="77777777" w:rsidR="00C94E75" w:rsidRDefault="00C94E75" w:rsidP="00C94E75">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0065256D">
+      <w:r w:rsidRPr="00C94E75">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Represented a leading medical device company in a trade secret litigation and obtained high compensation.   </w:t>
       </w:r>
-      <w:r w:rsidRPr="0065256D">
+      <w:r w:rsidRPr="00C94E75">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="0065256D">
+      <w:r w:rsidRPr="00C94E75">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Compliance and Consultation</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A21BF20" w14:textId="77777777" w:rsidR="0065256D" w:rsidRDefault="0065256D" w:rsidP="0065256D">
+    <w:p w14:paraId="5554ECE4" w14:textId="77777777" w:rsidR="00C94E75" w:rsidRDefault="00C94E75" w:rsidP="00C94E75">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0065256D">
+      <w:r w:rsidRPr="00C94E75">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a semiconductor manufacturer in establishing its trade secrets compliance system.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1E5BBC7F" w14:textId="77777777" w:rsidR="0065256D" w:rsidRDefault="0065256D" w:rsidP="0065256D">
+    <w:p w14:paraId="14D6DFCF" w14:textId="77777777" w:rsidR="00C94E75" w:rsidRDefault="00C94E75" w:rsidP="00C94E75">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0065256D">
+      <w:r w:rsidRPr="00C94E75">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a company in the field of medical environment in setting up its trade secret protection system and non-competition management system.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1AD179CB" w14:textId="77777777" w:rsidR="0065256D" w:rsidRDefault="0065256D" w:rsidP="0065256D">
+    <w:p w14:paraId="52B566E3" w14:textId="77777777" w:rsidR="00C94E75" w:rsidRDefault="00C94E75" w:rsidP="00C94E75">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0065256D">
+      <w:r w:rsidRPr="00C94E75">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Gemdale Corporation in setting up its comprehensive intellectual property management system, including trade secret protection system.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="14F9E40A" w14:textId="77777777" w:rsidR="0065256D" w:rsidRDefault="0065256D" w:rsidP="0065256D">
+    <w:p w14:paraId="355BA0EF" w14:textId="77777777" w:rsidR="00C94E75" w:rsidRDefault="00C94E75" w:rsidP="00C94E75">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0065256D">
+      <w:r w:rsidRPr="00C94E75">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a high-tech company in the visual field in China during its Pre-IPO stage in setting up its trade secrets management system to manage the potential risks of misappropriating third parties</w:t>
       </w:r>
-      <w:r w:rsidRPr="0065256D">
+      <w:r w:rsidRPr="00C94E75">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="0065256D">
+      <w:r w:rsidRPr="00C94E75">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> trade secrets.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F53A1C9" w14:textId="77777777" w:rsidR="0065256D" w:rsidRDefault="0065256D" w:rsidP="0065256D">
+    <w:p w14:paraId="61B2801C" w14:textId="77777777" w:rsidR="00C94E75" w:rsidRDefault="00C94E75" w:rsidP="00C94E75">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0065256D">
+      <w:r w:rsidRPr="00C94E75">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a domestic manufacturing company during its Pre-IPO stage in setting up its trade secrets management system to manage the potential risks of misappropriating third parties</w:t>
       </w:r>
-      <w:r w:rsidRPr="0065256D">
+      <w:r w:rsidRPr="00C94E75">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="0065256D">
+      <w:r w:rsidRPr="00C94E75">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> trade secrets, and providing strategy for handling the potential IP litigations. The company had made a successful IPO.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1734FCE3" w14:textId="77777777" w:rsidR="0065256D" w:rsidRDefault="0065256D" w:rsidP="0065256D">
+    <w:p w14:paraId="5335BE4F" w14:textId="77777777" w:rsidR="00C94E75" w:rsidRDefault="00C94E75" w:rsidP="00C94E75">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0065256D">
+      <w:r w:rsidRPr="00C94E75">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised a subsidiary of NAURA Technology Group Co., Ltd. on reviewing and testing its trade secret protection system.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="374BB3A8" w14:textId="77777777" w:rsidR="0065256D" w:rsidRDefault="0065256D" w:rsidP="0065256D">
+    <w:p w14:paraId="7EFF1367" w14:textId="77777777" w:rsidR="00C94E75" w:rsidRDefault="00C94E75" w:rsidP="00C94E75">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0065256D">
+      <w:r w:rsidRPr="00C94E75">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised a multinational pharmaceutical company on its trade secrets protection system in China.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="535BC729" w14:textId="77777777" w:rsidR="0065256D" w:rsidRDefault="0065256D" w:rsidP="0065256D">
+    <w:p w14:paraId="5FA8C9C1" w14:textId="77777777" w:rsidR="00C94E75" w:rsidRDefault="00C94E75" w:rsidP="00C94E75">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0065256D">
+      <w:r w:rsidRPr="00C94E75">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised a medical device company on its trade secret protection system for its IPO purpose. The company had made a successful IPO.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="49DBAFB9" w14:textId="77777777" w:rsidR="0065256D" w:rsidRDefault="0065256D" w:rsidP="0065256D">
+    <w:p w14:paraId="55EED5AA" w14:textId="77777777" w:rsidR="00C94E75" w:rsidRDefault="00C94E75" w:rsidP="00C94E75">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0065256D">
+      <w:r w:rsidRPr="00C94E75">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a renowned investment company in addressing criminal trade secrets risk associated with its invested enterprise.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1DF8C5FE" w14:textId="77777777" w:rsidR="0065256D" w:rsidRDefault="0065256D" w:rsidP="0065256D">
+    <w:p w14:paraId="200EBACD" w14:textId="77777777" w:rsidR="00C94E75" w:rsidRDefault="00C94E75" w:rsidP="00C94E75">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0065256D">
+      <w:r w:rsidRPr="00C94E75">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised a renowned investment company on estimating criminal trade secret risks related to its proposed investment enterprise.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="28B891F6" w14:textId="77777777" w:rsidR="0065256D" w:rsidRDefault="0065256D" w:rsidP="0065256D">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="0065256D">
+    <w:p w14:paraId="0FA8463D" w14:textId="77777777" w:rsidR="00C94E75" w:rsidRDefault="00C94E75" w:rsidP="00C94E75">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C94E75">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Patent Litigation and Patent Strategy</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4262D681" w14:textId="77777777" w:rsidR="0065256D" w:rsidRDefault="0065256D" w:rsidP="0065256D">
+    <w:p w14:paraId="6EF4A3F1" w14:textId="77777777" w:rsidR="00C94E75" w:rsidRDefault="00C94E75" w:rsidP="00C94E75">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0065256D">
+      <w:r w:rsidRPr="00C94E75">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented NICHIA in a series of patent litigations against Taiwan Everlight Electronics in the courts and the Patent Reexamination Board in China.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="43511ABA" w14:textId="77777777" w:rsidR="0065256D" w:rsidRDefault="0065256D" w:rsidP="0065256D">
+    <w:p w14:paraId="7C9FD7D5" w14:textId="77777777" w:rsidR="00C94E75" w:rsidRDefault="00C94E75" w:rsidP="00C94E75">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0065256D">
+      <w:r w:rsidRPr="00C94E75">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented HC SemiTek, a leading domestic LED chip company, in the patent battles against Sanan, and retained by HC SemiTek to advise on trade secrets and non-competition issues.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6983577B" w14:textId="77777777" w:rsidR="0065256D" w:rsidRDefault="0065256D" w:rsidP="0065256D">
+    <w:p w14:paraId="5A6252FC" w14:textId="77777777" w:rsidR="00C94E75" w:rsidRDefault="00C94E75" w:rsidP="00C94E75">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0065256D">
+      <w:r w:rsidRPr="00C94E75">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a leading domestic company in the acoustics field in the patent battles against its competitors.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017B3EF7" w14:textId="77777777" w:rsidR="0065256D" w:rsidRDefault="0065256D" w:rsidP="0065256D">
+    <w:p w14:paraId="6CA26083" w14:textId="77777777" w:rsidR="00C94E75" w:rsidRDefault="00C94E75" w:rsidP="00C94E75">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0065256D">
+      <w:r w:rsidRPr="00C94E75">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a leading medical device company in the patent battles against its competitors, and achieved positive results.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3E672500" w14:textId="77777777" w:rsidR="0065256D" w:rsidRDefault="0065256D" w:rsidP="0065256D">
+    <w:p w14:paraId="56B040BE" w14:textId="77777777" w:rsidR="00C94E75" w:rsidRDefault="00C94E75" w:rsidP="00C94E75">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0065256D">
+      <w:r w:rsidRPr="00C94E75">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a medical device company in the patent battles against its competitor during its Pre-IPO stage, achieving positive results.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F84BF5E" w14:textId="77777777" w:rsidR="0065256D" w:rsidRDefault="0065256D" w:rsidP="0065256D">
+    <w:p w14:paraId="39AE3F37" w14:textId="77777777" w:rsidR="00C94E75" w:rsidRDefault="00C94E75" w:rsidP="00C94E75">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0065256D">
+      <w:r w:rsidRPr="00C94E75">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Ericson in the SEP litigation against a domestic cell phone manufacturer.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67F3CD1D" w14:textId="77777777" w:rsidR="0065256D" w:rsidRDefault="0065256D" w:rsidP="0065256D">
+    <w:p w14:paraId="4EF637E8" w14:textId="77777777" w:rsidR="00C94E75" w:rsidRDefault="00C94E75" w:rsidP="00C94E75">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0065256D">
+      <w:r w:rsidRPr="00C94E75">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a leading internet company in its compliance project for SEP in the field of audio and video, studying applicable policies in different countries and advising on the actions for improvement.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="53194C22" w14:textId="77777777" w:rsidR="0065256D" w:rsidRDefault="0065256D" w:rsidP="0065256D">
+    <w:p w14:paraId="700A02B5" w14:textId="77777777" w:rsidR="00C94E75" w:rsidRDefault="00C94E75" w:rsidP="00C94E75">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0065256D">
+      <w:r w:rsidRPr="00C94E75">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Jenscare Scientific Co., Ltd. (09877.HK) in Free to Operate (FTO) and patent stability analysis in China and Europe (in cooperation with the European law firm) during its Pre-IPO stage. Jenscare had made a successful IPO in Hong Kong.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6EEED6D5" w14:textId="77777777" w:rsidR="0065256D" w:rsidRDefault="0065256D" w:rsidP="0065256D">
+    <w:p w14:paraId="0FAC2D11" w14:textId="77777777" w:rsidR="00C94E75" w:rsidRDefault="00C94E75" w:rsidP="00C94E75">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0065256D">
+      <w:r w:rsidRPr="00C94E75">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a leading medical company in patent layout and trade secret protection consultation for new products under development.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7299A02C" w14:textId="77777777" w:rsidR="0065256D" w:rsidRDefault="0065256D" w:rsidP="0065256D">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="0065256D">
+    <w:p w14:paraId="1513B9EA" w14:textId="77777777" w:rsidR="00C94E75" w:rsidRDefault="00C94E75" w:rsidP="00C94E75">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C94E75">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Parallel Litigation and Overseas Litigation Management</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="62A27ABA" w14:textId="77777777" w:rsidR="0065256D" w:rsidRDefault="0065256D" w:rsidP="0065256D">
+    <w:p w14:paraId="693BE7F7" w14:textId="77777777" w:rsidR="00C94E75" w:rsidRDefault="00C94E75" w:rsidP="00C94E75">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0065256D">
+      <w:r w:rsidRPr="00C94E75">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a listed company in the lithium battery industry in parallel litigations including patent and trade secret litigations against its US competitors in three countries, including handling the litigations in China and overseas litigation management.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5AF34182" w14:textId="77777777" w:rsidR="0065256D" w:rsidRDefault="0065256D" w:rsidP="0065256D">
+    <w:p w14:paraId="3A555C4F" w14:textId="77777777" w:rsidR="00C94E75" w:rsidRDefault="00C94E75" w:rsidP="00C94E75">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0065256D">
+      <w:r w:rsidRPr="00C94E75">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a high-tech company in parallel litigation in the US and China during its IPO process in the US, including handling the litigations in China and overseas litigation management.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7C0209A7" w14:textId="77777777" w:rsidR="0065256D" w:rsidRDefault="0065256D" w:rsidP="0065256D">
+    <w:p w14:paraId="7E4B9073" w14:textId="77777777" w:rsidR="00C94E75" w:rsidRDefault="00C94E75" w:rsidP="00C94E75">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0065256D">
+      <w:r w:rsidRPr="00C94E75">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented the defendant in the Chinese litigation, part of the parallel litigations including trade secret infringement and patent ownership disputes over an innovative pharmaceutical product in China and the US. Successfully supported related litigation in the US, resulting in the plaintiff withdrawing lawsuits in both countries.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="21010C02" w14:textId="77777777" w:rsidR="0065256D" w:rsidRDefault="0065256D" w:rsidP="0065256D">
+    <w:p w14:paraId="5E0F53D2" w14:textId="77777777" w:rsidR="00C94E75" w:rsidRDefault="00C94E75" w:rsidP="00C94E75">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0065256D">
+      <w:r w:rsidRPr="00C94E75">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented the subsidiary corporations of a Hong Kong-listed company in trade secret parallel litigations across Hong Kong and mainland China.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="209FB820" w14:textId="77777777" w:rsidR="0065256D" w:rsidRDefault="0065256D" w:rsidP="0065256D">
+    <w:p w14:paraId="2B0484ED" w14:textId="77777777" w:rsidR="00C94E75" w:rsidRDefault="00C94E75" w:rsidP="00C94E75">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0065256D">
+      <w:r w:rsidRPr="00C94E75">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a listed company in the smart terminal components industry to get settlement of a US patent case.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7BF0E82F" w14:textId="77777777" w:rsidR="0065256D" w:rsidRDefault="0065256D" w:rsidP="0065256D">
+    <w:p w14:paraId="2CE8F801" w14:textId="77777777" w:rsidR="00C94E75" w:rsidRDefault="00C94E75" w:rsidP="00C94E75">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0065256D">
+      <w:r w:rsidRPr="00C94E75">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised for a high-tech company on serving process relating to its US litigation and issued a legal opinion, which was adopted by the US court and resulted in the invalidation of the opposing parties</w:t>
       </w:r>
-      <w:r w:rsidRPr="0065256D">
+      <w:r w:rsidRPr="00C94E75">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="0065256D">
+      <w:r w:rsidRPr="00C94E75">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> former process serving.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2399843D" w14:textId="77777777" w:rsidR="0065256D" w:rsidRDefault="0065256D" w:rsidP="0065256D">
+    <w:p w14:paraId="07B98473" w14:textId="77777777" w:rsidR="00C94E75" w:rsidRDefault="00C94E75" w:rsidP="00C94E75">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0065256D">
+      <w:r w:rsidRPr="00C94E75">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised for a telecom communication device company on the application of Chinese laws and provided the legal opinion during the enforcement in its US litigation.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="56B0A465" w14:textId="77777777" w:rsidR="0065256D" w:rsidRDefault="0065256D" w:rsidP="0065256D">
+    <w:p w14:paraId="4A43F4AC" w14:textId="77777777" w:rsidR="00C94E75" w:rsidRDefault="00C94E75" w:rsidP="00C94E75">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0065256D">
+      <w:r w:rsidRPr="00C94E75">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised for a leading internet company on process serving procedure under Hague Convention relating to its US litigation.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="41BDF606" w14:textId="77777777" w:rsidR="0065256D" w:rsidRDefault="0065256D" w:rsidP="0065256D">
+    <w:p w14:paraId="1FF8FCCF" w14:textId="77777777" w:rsidR="00C94E75" w:rsidRDefault="00C94E75" w:rsidP="00C94E75">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0065256D">
+      <w:r w:rsidRPr="00C94E75">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised for a state-owned manufacturing company on process serving procedure under Hague Convention relating to its US litigation.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="34550307" w14:textId="77777777" w:rsidR="0065256D" w:rsidRDefault="0065256D" w:rsidP="0065256D">
+    <w:p w14:paraId="66185B6F" w14:textId="77777777" w:rsidR="00C94E75" w:rsidRDefault="00C94E75" w:rsidP="00C94E75">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0065256D">
+      <w:r w:rsidRPr="00C94E75">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented an internet company in monitoring and managing the status of its overseas litigations.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="699FC9B5" w14:textId="77777777" w:rsidR="0065256D" w:rsidRDefault="0065256D" w:rsidP="0065256D">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="0065256D">
+    <w:p w14:paraId="3CDC6C6B" w14:textId="77777777" w:rsidR="00C94E75" w:rsidRDefault="00C94E75" w:rsidP="00C94E75">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C94E75">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Copyright, Trademark and Unfair Competition Litigation</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4407EB94" w14:textId="77777777" w:rsidR="0065256D" w:rsidRDefault="0065256D" w:rsidP="0065256D">
+    <w:p w14:paraId="46DF7E4F" w14:textId="77777777" w:rsidR="00C94E75" w:rsidRDefault="00C94E75" w:rsidP="00C94E75">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0065256D">
+      <w:r w:rsidRPr="00C94E75">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a famous fashion e-commerce company SHEIN in copyright protection matters.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="647BF3DA" w14:textId="77777777" w:rsidR="0065256D" w:rsidRDefault="0065256D" w:rsidP="0065256D">
+    <w:p w14:paraId="0042468A" w14:textId="77777777" w:rsidR="00C94E75" w:rsidRDefault="00C94E75" w:rsidP="00C94E75">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0065256D">
+      <w:r w:rsidRPr="00C94E75">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Represented the renowned Chinese tea brand </w:t>
       </w:r>
-      <w:r w:rsidRPr="0065256D">
+      <w:r w:rsidRPr="00C94E75">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="0065256D">
+      <w:r w:rsidRPr="00C94E75">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>XIAOGUANCHA</w:t>
       </w:r>
-      <w:r w:rsidRPr="0065256D">
+      <w:r w:rsidRPr="00C94E75">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="0065256D">
+      <w:r w:rsidRPr="00C94E75">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> in winning trademark administrative and civil litigations, preserving the distinctiveness of its trademarks.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="31A78A87" w14:textId="77777777" w:rsidR="0065256D" w:rsidRDefault="0065256D" w:rsidP="0065256D">
+    <w:p w14:paraId="38F0073F" w14:textId="77777777" w:rsidR="00C94E75" w:rsidRDefault="00C94E75" w:rsidP="00C94E75">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0065256D">
+      <w:r w:rsidRPr="00C94E75">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a geotechnical engineering survey company in winning a trademark and unfair competition case.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7C73A9F0" w14:textId="77777777" w:rsidR="0065256D" w:rsidRDefault="0065256D" w:rsidP="0065256D">
+    <w:p w14:paraId="69DEA445" w14:textId="77777777" w:rsidR="00C94E75" w:rsidRDefault="00C94E75" w:rsidP="00C94E75">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="41"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0065256D">
+      <w:r w:rsidRPr="00C94E75">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a leading internet company in winning a series of unfair competition cases. One of these cases was selected by the Guangzhou IP Court as One of the Top 10 Typical Cases of Serving and Protecting Science and Technology Innovation in 2022, while another was selected by Sichuan High People</w:t>
       </w:r>
-      <w:r w:rsidRPr="0065256D">
+      <w:r w:rsidRPr="00C94E75">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="0065256D">
+      <w:r w:rsidRPr="00C94E75">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s Court as One of the Annual Representative 10 IP Protection Cases in 2022.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1ED7FCD7" w14:textId="77777777" w:rsidR="0065256D" w:rsidRDefault="0065256D" w:rsidP="0065256D">
+    <w:p w14:paraId="0823819D" w14:textId="77777777" w:rsidR="00C94E75" w:rsidRDefault="00C94E75" w:rsidP="00C94E75">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="42"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0065256D">
+      <w:r w:rsidRPr="00C94E75">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented China Overseas in a trademark infringement and unfair competition case, which was settled and get paid quickly.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A454B0B" w14:textId="77777777" w:rsidR="0065256D" w:rsidRDefault="0065256D" w:rsidP="0065256D">
+    <w:p w14:paraId="1E05EC68" w14:textId="77777777" w:rsidR="00C94E75" w:rsidRDefault="00C94E75" w:rsidP="00C94E75">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="43"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0065256D">
+      <w:r w:rsidRPr="00C94E75">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Represented the leading bakery ingredient company Ligao Foods in winning unfair competition cases, the </w:t>
       </w:r>
-      <w:r w:rsidRPr="0065256D">
+      <w:r w:rsidRPr="00C94E75">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="0065256D">
+      <w:r w:rsidRPr="00C94E75">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>blue stripe</w:t>
       </w:r>
-      <w:r w:rsidRPr="0065256D">
+      <w:r w:rsidRPr="00C94E75">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="0065256D">
+      <w:r w:rsidRPr="00C94E75">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> which is the important part of the packaging of the product was recognized as the trade address of certain influence.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2ACB04AE" w14:textId="77777777" w:rsidR="0065256D" w:rsidRDefault="0065256D" w:rsidP="0065256D">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="0065256D">
+    <w:p w14:paraId="0881576A" w14:textId="77777777" w:rsidR="00C94E75" w:rsidRDefault="00C94E75" w:rsidP="00C94E75">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C94E75">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Intellectual Property Compliance and Criminal Risk Management</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="441442C6" w14:textId="77777777" w:rsidR="0065256D" w:rsidRDefault="0065256D" w:rsidP="0065256D">
+    <w:p w14:paraId="4DC72691" w14:textId="77777777" w:rsidR="00C94E75" w:rsidRDefault="00C94E75" w:rsidP="00C94E75">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="44"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0065256D">
+      <w:r w:rsidRPr="00C94E75">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented an internet derivative software company in its key products compliance project, including accessing the criminal, civil and administrative risks relating to its products, studying applicable policies and advising on the actions for improvement.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1821B4CB" w14:textId="77777777" w:rsidR="0065256D" w:rsidRDefault="0065256D" w:rsidP="0065256D">
+    <w:p w14:paraId="6315C436" w14:textId="77777777" w:rsidR="00C94E75" w:rsidRDefault="00C94E75" w:rsidP="00C94E75">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="45"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0065256D">
+      <w:r w:rsidRPr="00C94E75">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a leading internet company in its criminal compliance project for its products.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F9ECD92" w14:textId="77777777" w:rsidR="0065256D" w:rsidRDefault="0065256D" w:rsidP="0065256D">
+    <w:p w14:paraId="73F0C7AB" w14:textId="77777777" w:rsidR="00C94E75" w:rsidRDefault="00C94E75" w:rsidP="00C94E75">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="46"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0065256D">
+      <w:r w:rsidRPr="00C94E75">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented an internet company in its criminal compliance project for data protection.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="502D1AA5" w14:textId="77777777" w:rsidR="0065256D" w:rsidRDefault="0065256D" w:rsidP="0065256D">
+    <w:p w14:paraId="0B8C63B4" w14:textId="77777777" w:rsidR="00C94E75" w:rsidRDefault="00C94E75" w:rsidP="00C94E75">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="47"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0065256D">
+      <w:r w:rsidRPr="00C94E75">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a state-owned financial company in consultation project for concerned criminal matters.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="34334390" w14:textId="77777777" w:rsidR="0065256D" w:rsidRDefault="0065256D" w:rsidP="0065256D">
+    <w:p w14:paraId="4C5204ED" w14:textId="77777777" w:rsidR="00C94E75" w:rsidRDefault="00C94E75" w:rsidP="00C94E75">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0065256D">
+      <w:r w:rsidRPr="00C94E75">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Education</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="41D51C7B" w14:textId="77777777" w:rsidR="0065256D" w:rsidRDefault="0065256D" w:rsidP="0065256D">
+    <w:p w14:paraId="7F834E43" w14:textId="77777777" w:rsidR="00C94E75" w:rsidRDefault="00C94E75" w:rsidP="00C94E75">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="48"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0065256D">
+      <w:r w:rsidRPr="00C94E75">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Wuhan University, LL.M.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="559533D9" w14:textId="77777777" w:rsidR="0065256D" w:rsidRDefault="0065256D" w:rsidP="0065256D">
+    <w:p w14:paraId="5552E70B" w14:textId="77777777" w:rsidR="00C94E75" w:rsidRDefault="00C94E75" w:rsidP="00C94E75">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="49"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0065256D">
+      <w:r w:rsidRPr="00C94E75">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Wuhan University, LL.B.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="54BC5F3C" w14:textId="77777777" w:rsidR="0065256D" w:rsidRDefault="0065256D" w:rsidP="0065256D">
+    <w:p w14:paraId="7057E145" w14:textId="77777777" w:rsidR="00C94E75" w:rsidRDefault="00C94E75" w:rsidP="00C94E75">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0065256D">
+      <w:r w:rsidRPr="00C94E75">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Professional Qualification</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0C202263" w14:textId="77777777" w:rsidR="0065256D" w:rsidRDefault="0065256D" w:rsidP="0065256D">
+    <w:p w14:paraId="495A7385" w14:textId="77777777" w:rsidR="00C94E75" w:rsidRDefault="00C94E75" w:rsidP="00C94E75">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="50"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0065256D">
+      <w:r w:rsidRPr="00C94E75">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Admitted to practice in the PRC</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="55A93C2F" w14:textId="77777777" w:rsidR="0065256D" w:rsidRDefault="0065256D" w:rsidP="0065256D">
+    <w:p w14:paraId="7CED5284" w14:textId="77777777" w:rsidR="00C94E75" w:rsidRDefault="00C94E75" w:rsidP="00C94E75">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0065256D">
+      <w:r w:rsidRPr="00C94E75">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Professional Background</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4344B208" w14:textId="77777777" w:rsidR="0065256D" w:rsidRDefault="0065256D" w:rsidP="0065256D">
+    <w:p w14:paraId="7BCB11A0" w14:textId="77777777" w:rsidR="00C94E75" w:rsidRDefault="00C94E75" w:rsidP="00C94E75">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="51"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0065256D">
+      <w:r w:rsidRPr="00C94E75">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Ms. Zou joined Fangda as a partner in 2022. Prior to joining the firm, Ms. Zou had practiced law for 16 years with deep expertise in the field of criminal and IP disputes. Ms. Zou obtained her practice license in June, 2019 in Shenzhen.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="65FBD3F7" w14:textId="77777777" w:rsidR="0065256D" w:rsidRDefault="0065256D" w:rsidP="0065256D">
+    <w:p w14:paraId="223E8749" w14:textId="77777777" w:rsidR="00C94E75" w:rsidRDefault="00C94E75" w:rsidP="00C94E75">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0065256D">
+      <w:r w:rsidRPr="00C94E75">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>OTHER INFORMATION</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1CA43918" w14:textId="77777777" w:rsidR="0065256D" w:rsidRDefault="0065256D" w:rsidP="0065256D">
+    <w:p w14:paraId="6251BD08" w14:textId="77777777" w:rsidR="00C94E75" w:rsidRDefault="00C94E75" w:rsidP="00C94E75">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0065256D">
+      <w:r w:rsidRPr="00C94E75">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Publications</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7EF13113" w14:textId="77777777" w:rsidR="0065256D" w:rsidRDefault="0065256D" w:rsidP="0065256D">
+    <w:p w14:paraId="0F267481" w14:textId="77777777" w:rsidR="00C94E75" w:rsidRDefault="00C94E75" w:rsidP="00C94E75">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="52"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0065256D">
+      <w:r w:rsidRPr="00C94E75">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Research Report   A Legal Research Report on Cases of Trade Secret Disputes Arising from Employee Turnover（2019-2021），Wen ZOU &amp; LexisNexis, May 2022; </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="44F27400" w14:textId="77777777" w:rsidR="0065256D" w:rsidRDefault="0065256D" w:rsidP="0065256D">
+    <w:p w14:paraId="33B60793" w14:textId="77777777" w:rsidR="00C94E75" w:rsidRDefault="00C94E75" w:rsidP="00C94E75">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="53"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0065256D">
+      <w:r w:rsidRPr="00C94E75">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">A Legal Research Report on Cases of Trade Secret Disputes Arising from Employee Turnover（2015-2018），Wen ZOU &amp; LexisNexis, May 2019. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D71974A" w14:textId="77777777" w:rsidR="0065256D" w:rsidRDefault="0065256D" w:rsidP="0065256D">
+    <w:p w14:paraId="0B2E656B" w14:textId="77777777" w:rsidR="00C94E75" w:rsidRDefault="00C94E75" w:rsidP="00C94E75">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="54"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0065256D">
+      <w:r w:rsidRPr="00C94E75">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Essays &amp; Articles   Frontier Observation of Trade Secrets: The Secrets in Big Data (Wen ZOU, Xueqing LIU), Legal Person, July 4, 2022; </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E84B6ED" w14:textId="77777777" w:rsidR="0065256D" w:rsidRDefault="0065256D" w:rsidP="0065256D">
+    <w:p w14:paraId="04BB2CC0" w14:textId="77777777" w:rsidR="00C94E75" w:rsidRDefault="00C94E75" w:rsidP="00C94E75">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="55"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0065256D">
+      <w:r w:rsidRPr="00C94E75">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Trade Secrets 2022 (2nd Edition) (Jerry XIA, Ning DONG, Wen ZOU), Law Business Research Ltd, April 2022; </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F0091F1" w14:textId="77777777" w:rsidR="0065256D" w:rsidRDefault="0065256D" w:rsidP="0065256D">
+    <w:p w14:paraId="3F5D1578" w14:textId="77777777" w:rsidR="00C94E75" w:rsidRDefault="00C94E75" w:rsidP="00C94E75">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="56"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0065256D">
+      <w:r w:rsidRPr="00C94E75">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Practical Analysis of Punitive Damages in Trade Secret Infringement Cases (Wen ZOU, Xueqing LIU), IP LEAD, February 2022; </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4A7D51EC" w14:textId="77777777" w:rsidR="0065256D" w:rsidRDefault="0065256D" w:rsidP="0065256D">
+    <w:p w14:paraId="158D47CF" w14:textId="77777777" w:rsidR="00C94E75" w:rsidRDefault="00C94E75" w:rsidP="00C94E75">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="57"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0065256D">
+      <w:r w:rsidRPr="00C94E75">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Interpretation of Shenzhen Special Economic Zone's Anti-Unfair Competition Regulations (Draft) from the Perspective of Trade Secrets Practice (Wen ZOU, Xueqing LIU), LexisNexis, December 2021; </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="65EC8CED" w14:textId="77777777" w:rsidR="0065256D" w:rsidRDefault="0065256D" w:rsidP="0065256D">
+    <w:p w14:paraId="1CFF6E93" w14:textId="77777777" w:rsidR="00C94E75" w:rsidRDefault="00C94E75" w:rsidP="00C94E75">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="58"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0065256D">
+      <w:r w:rsidRPr="00C94E75">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">The Impact of Amended Trade Secrets Law in 2020 (Wen ZOU, Wenmin XIAO), Wolters Kluwer, February 2021; </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3F6B2305" w14:textId="77777777" w:rsidR="0065256D" w:rsidRDefault="0065256D" w:rsidP="0065256D">
+    <w:p w14:paraId="2E49C505" w14:textId="77777777" w:rsidR="00C94E75" w:rsidRDefault="00C94E75" w:rsidP="00C94E75">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="59"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0065256D">
+      <w:r w:rsidRPr="00C94E75">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Brief Analysis of Highlights of Recent Amendment of Criminal Part and Judicial Interpretation of Trade Secret Law from the Perspective of Practice (Wen ZOU, Yanyan DENG, IP LEAD, October 22, 2020; </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0AC1EB97" w14:textId="77777777" w:rsidR="0065256D" w:rsidRDefault="0065256D" w:rsidP="0065256D">
+    <w:p w14:paraId="53780880" w14:textId="77777777" w:rsidR="00C94E75" w:rsidRDefault="00C94E75" w:rsidP="00C94E75">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="60"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0065256D">
+      <w:r w:rsidRPr="00C94E75">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Analysis on the Interpretation of the Supreme People's Court on Several Issues Concerning the Application of Law in the Trial of Civil Cases Concerning Trade Secret Infringement Disputes (Draft for Comments) (Wen ZOU, Xueqing LIU), IP LEAD, June 17, 2020; </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B044AAB" w14:textId="77777777" w:rsidR="0065256D" w:rsidRDefault="0065256D" w:rsidP="0065256D">
+    <w:p w14:paraId="451C54F7" w14:textId="77777777" w:rsidR="00C94E75" w:rsidRDefault="00C94E75" w:rsidP="00C94E75">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="61"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0065256D">
+      <w:r w:rsidRPr="00C94E75">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Implications of the US-China Phase One Trade Deal on Trade Secret Enforcement (Jerry XIA, Wen ZOU, Jing HE), LEGALBAND, March 2020； </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="660CF50D" w14:textId="77777777" w:rsidR="0065256D" w:rsidRDefault="0065256D" w:rsidP="0065256D">
+    <w:p w14:paraId="7EB1E770" w14:textId="77777777" w:rsidR="00C94E75" w:rsidRDefault="00C94E75" w:rsidP="00C94E75">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="62"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0065256D">
+      <w:r w:rsidRPr="00C94E75">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">The New Situation and New Problems of Trade Secret Protection (Wen ZOU), LexisNexis, January 2020； </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="10FBBDEA" w14:textId="77777777" w:rsidR="0065256D" w:rsidRDefault="0065256D" w:rsidP="0065256D">
+    <w:p w14:paraId="15FAF3E1" w14:textId="77777777" w:rsidR="00C94E75" w:rsidRDefault="00C94E75" w:rsidP="00C94E75">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="63"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0065256D">
+      <w:r w:rsidRPr="00C94E75">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Probing into the Handling of IP Cases Involving Civil and Criminal Matters (Wen ZOU, Jiaxin ZHANG), IP LEAD, October 2019; </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="63718DE3" w14:textId="77777777" w:rsidR="0065256D" w:rsidRDefault="0065256D" w:rsidP="0065256D">
+    <w:p w14:paraId="0CBAE3C8" w14:textId="77777777" w:rsidR="00C94E75" w:rsidRDefault="00C94E75" w:rsidP="00C94E75">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="64"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0065256D">
+      <w:r w:rsidRPr="00C94E75">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>China</w:t>
       </w:r>
-      <w:r w:rsidRPr="0065256D">
+      <w:r w:rsidRPr="00C94E75">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="0065256D">
+      <w:r w:rsidRPr="00C94E75">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">s New Legislative Efforts to Improve Protection of Trade Secrets (Wen ZOU), LEXOLOGY, September 2019； </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1B56BA0B" w14:textId="77777777" w:rsidR="0065256D" w:rsidRDefault="0065256D" w:rsidP="0065256D">
+    <w:p w14:paraId="320A822A" w14:textId="77777777" w:rsidR="00C94E75" w:rsidRDefault="00C94E75" w:rsidP="00C94E75">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="65"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0065256D">
+      <w:r w:rsidRPr="00C94E75">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Standard for Determination of Client List as Trade Secrets and Suggestions (Wen ZOU, Anbi XU), IP LEAD, December 2018; </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3F031CB7" w14:textId="77777777" w:rsidR="0065256D" w:rsidRDefault="0065256D" w:rsidP="0065256D">
+    <w:p w14:paraId="27287162" w14:textId="77777777" w:rsidR="00C94E75" w:rsidRDefault="00C94E75" w:rsidP="00C94E75">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="66"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0065256D">
+      <w:r w:rsidRPr="00C94E75">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">The Connections between Trade Secrets and Patents (Wen ZOU, Yue LIU), IP LEAD, October 2018; </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="10094BCC" w14:textId="77777777" w:rsidR="0065256D" w:rsidRDefault="0065256D" w:rsidP="0065256D">
+    <w:p w14:paraId="375AF487" w14:textId="77777777" w:rsidR="00C94E75" w:rsidRDefault="00C94E75" w:rsidP="00C94E75">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="67"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0065256D">
+      <w:r w:rsidRPr="00C94E75">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Comprehensive Introduction on the Jurisdiction over Trade Secret Cases from Three Perspectives (Wen ZOU, Yuan ZHENG), IP LEAD, January 2018. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="30B68C3D" w14:textId="77777777" w:rsidR="0065256D" w:rsidRDefault="0065256D" w:rsidP="0065256D">
+    <w:p w14:paraId="14BF7A4B" w14:textId="77777777" w:rsidR="00C94E75" w:rsidRDefault="00C94E75" w:rsidP="00C94E75">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0065256D">
+      <w:r w:rsidRPr="00C94E75">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Professional Affiliations</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="777633B5" w14:textId="77777777" w:rsidR="0065256D" w:rsidRDefault="0065256D" w:rsidP="0065256D">
+    <w:p w14:paraId="303B4283" w14:textId="77777777" w:rsidR="00C94E75" w:rsidRDefault="00C94E75" w:rsidP="00C94E75">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="68"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0065256D">
+      <w:r w:rsidRPr="00C94E75">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Arbitrator of the Shenzhen Court of International Arbitration (SCIA) </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3423ADE2" w14:textId="77777777" w:rsidR="0065256D" w:rsidRDefault="0065256D" w:rsidP="0065256D">
+    <w:p w14:paraId="091FAC93" w14:textId="77777777" w:rsidR="00C94E75" w:rsidRDefault="00C94E75" w:rsidP="00C94E75">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="69"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0065256D">
+      <w:r w:rsidRPr="00C94E75">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Panelist of the Domain Name Dispute Resolution Body at the Hong Kong International Arbitration Centre (HKIAC) </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2650FD19" w14:textId="77777777" w:rsidR="0065256D" w:rsidRDefault="0065256D" w:rsidP="0065256D">
+    <w:p w14:paraId="779643D8" w14:textId="77777777" w:rsidR="00C94E75" w:rsidRDefault="00C94E75" w:rsidP="00C94E75">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="70"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0065256D">
+      <w:r w:rsidRPr="00C94E75">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Vice President, Biomedical Intellectual Property Branch, Guangdong Precision Medicine Application Association </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="594D0088" w14:textId="77777777" w:rsidR="0065256D" w:rsidRDefault="0065256D" w:rsidP="0065256D">
+    <w:p w14:paraId="34CB1262" w14:textId="77777777" w:rsidR="00C94E75" w:rsidRDefault="00C94E75" w:rsidP="00C94E75">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="71"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0065256D">
+      <w:r w:rsidRPr="00C94E75">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Expert, Trade Secret Protection Base Expert Group of Nanshan District, Shenzhen, Guangdong Province </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7DE2CA67" w14:textId="77777777" w:rsidR="0065256D" w:rsidRDefault="0065256D" w:rsidP="0065256D">
+    <w:p w14:paraId="05BC1FE0" w14:textId="77777777" w:rsidR="00C94E75" w:rsidRDefault="00C94E75" w:rsidP="00C94E75">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="72"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0065256D">
+      <w:r w:rsidRPr="00C94E75">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Industry Expert in the field of Trade Secret, Zhejiang Province Trade Secret Expert Group </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7157D8B9" w14:textId="77777777" w:rsidR="0065256D" w:rsidRDefault="0065256D" w:rsidP="0065256D">
+    <w:p w14:paraId="7AFF47AA" w14:textId="77777777" w:rsidR="00C94E75" w:rsidRDefault="00C94E75" w:rsidP="00C94E75">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="73"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0065256D">
+      <w:r w:rsidRPr="00C94E75">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Expert, Domain Name Dispute Resolution Expert Group of Hong Kong International Arbitration Centre </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="616284B8" w14:textId="77777777" w:rsidR="0065256D" w:rsidRDefault="0065256D" w:rsidP="0065256D">
+    <w:p w14:paraId="73F0251F" w14:textId="77777777" w:rsidR="00C94E75" w:rsidRDefault="00C94E75" w:rsidP="00C94E75">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="74"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0065256D">
+      <w:r w:rsidRPr="00C94E75">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">External Expert, Shenzhen Market Supervision and Administration Bureau </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0BC50CC5" w14:textId="77777777" w:rsidR="0065256D" w:rsidRDefault="0065256D" w:rsidP="0065256D">
+    <w:p w14:paraId="239F5AA2" w14:textId="77777777" w:rsidR="00C94E75" w:rsidRDefault="00C94E75" w:rsidP="00C94E75">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="75"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0065256D">
+      <w:r w:rsidRPr="00C94E75">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Expert, Shenzhen Fair Competition Review and Competition Law Expert Group </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7D790762" w14:textId="77777777" w:rsidR="0065256D" w:rsidRDefault="0065256D" w:rsidP="0065256D">
+    <w:p w14:paraId="0765D275" w14:textId="77777777" w:rsidR="00C94E75" w:rsidRDefault="00C94E75" w:rsidP="00C94E75">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="76"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0065256D">
+      <w:r w:rsidRPr="00C94E75">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Expert, China (Shenzhen) Intellectual Property Protection Center Overseas Rights Protection Expert Group </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="505A0A0C" w14:textId="77777777" w:rsidR="0065256D" w:rsidRDefault="0065256D" w:rsidP="0065256D">
+    <w:p w14:paraId="0E14D8B2" w14:textId="77777777" w:rsidR="00C94E75" w:rsidRDefault="00C94E75" w:rsidP="00C94E75">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="77"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0065256D">
+      <w:r w:rsidRPr="00C94E75">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Expert, Capital Intellectual Property Services Association Trade Secret Committee </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5567FC3C" w14:textId="2149FEC6" w:rsidR="00686369" w:rsidRPr="0065256D" w:rsidRDefault="0065256D" w:rsidP="0065256D">
+    <w:p w14:paraId="5567FC3C" w14:textId="6C4479ED" w:rsidR="00686369" w:rsidRPr="00C94E75" w:rsidRDefault="00C94E75" w:rsidP="00C94E75">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="78"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0065256D">
+      <w:r w:rsidRPr="00C94E75">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">External Expert, Shenzhen Brand Protection and Development Association </w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00686369" w:rsidRPr="0065256D" w:rsidSect="002D0826">
+    <w:sectPr w:rsidR="00686369" w:rsidRPr="00C94E75" w:rsidSect="002D0826">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1797" w:bottom="1440" w:left="1797" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="3584D350" w14:textId="77777777" w:rsidR="004167EC" w:rsidRDefault="004167EC" w:rsidP="00F57734">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="2493FDE5" w14:textId="77777777" w:rsidR="004167EC" w:rsidRDefault="004167EC" w:rsidP="00F57734">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -2851,1920 +2851,1920 @@
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="032C502C"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="EE26DFBC"/>
+    <w:nsid w:val="031A2C49"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="5A4C9F12"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="08E84F9B"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="845C6150"/>
+    <w:nsid w:val="040F7228"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="BE3CAE12"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0BC245C2"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="7C8EF618"/>
+    <w:nsid w:val="04600D7A"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="726E5EE0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0C7475C3"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="75D84480"/>
+    <w:nsid w:val="07ED3A4D"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="4BA44EF2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0D0C3FAF"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="07C46D70"/>
+    <w:nsid w:val="086E03EB"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="F028E798"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0DFA5349"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="74EE2E72"/>
+    <w:nsid w:val="094E1B0A"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="5F9EAE3E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="10AD77B3"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="4FBEA7FE"/>
+    <w:nsid w:val="0960473D"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="165AF124"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="118F3EF1"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="44B40B6C"/>
+    <w:nsid w:val="0F0A175F"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="4A38B5A4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="124F110A"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="34424D74"/>
+    <w:nsid w:val="1058262E"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="89AE3B94"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="13124377"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="06C03004"/>
+    <w:nsid w:val="13402E6B"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="B65EA7EE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="140F48CE"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="79DC62E2"/>
+    <w:nsid w:val="143F6E0E"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="35BCCFDC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="19034900"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="7FDEDBB6"/>
+    <w:nsid w:val="177D48C9"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="32E61EB6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1AED1A74"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="5D7E1A82"/>
+    <w:nsid w:val="17BF39AD"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="CC9C370E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1B373DD8"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="2A2888B2"/>
+    <w:nsid w:val="185E04D0"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="3DEE60B8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1C674D38"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="2D903C18"/>
+    <w:nsid w:val="19E63355"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="C6DC7542"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1CC14DE0"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="5D7E1A82"/>
+    <w:nsid w:val="1B320321"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="8B047B20"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1D1A28D1"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="5654618E"/>
+    <w:nsid w:val="1D8B05E3"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="29DAE87C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1DB55A8E"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="05BEAE14"/>
+    <w:nsid w:val="1DDE0BB6"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="2F923DE0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="20161938"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="E31C5C48"/>
+    <w:nsid w:val="257479AA"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="6DC44FF2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2112754E"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="7E725182"/>
+    <w:nsid w:val="27A11066"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="7506FB7E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="22A8448F"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="86E80C5C"/>
+    <w:nsid w:val="27AB7429"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="BE288278"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="22C46C49"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="A6D84D80"/>
+    <w:nsid w:val="2A261D72"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="FBEC487C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="24033C5F"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="2BAE3D22"/>
+    <w:nsid w:val="2A717E73"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="A45CDCC8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="267C2C60"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="89E20732"/>
+    <w:nsid w:val="2C16128C"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="2EDC2F58"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="271E5A35"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="D3A2A41E"/>
+    <w:nsid w:val="2FAF0CAC"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="73AAC262"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="28933E09"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="8C1EE56A"/>
+    <w:nsid w:val="33980B7A"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="0F686D44"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2B981DB8"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="6234FF3C"/>
+    <w:nsid w:val="34154962"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="AE9C1546"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2E496CBB"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="5CF247AC"/>
+    <w:nsid w:val="37BB416A"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="7042017A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="33230809"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="A0CAECC2"/>
+    <w:nsid w:val="37E755E2"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="E68ADF38"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="368F5679"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="3FE251EA"/>
+    <w:nsid w:val="38001A1F"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="4FA2749C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="37D1191C"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="C514357C"/>
+    <w:nsid w:val="38207284"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="E1540B7A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="38462191"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="1E9CAE7A"/>
+    <w:nsid w:val="3BA43A6B"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="1630A3B6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3A731874"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="C24A486C"/>
+    <w:nsid w:val="3DA22606"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="01186188"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3DBB7954"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="4DF4F71C"/>
+    <w:nsid w:val="3DBB7CDE"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="79542CC8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3F136B47"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="E4845FBA"/>
+    <w:nsid w:val="3FE751C6"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="D2FEE660"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3F4A338C"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="DC80DB1A"/>
+    <w:nsid w:val="42D11B16"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="DD663F10"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="423E795B"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="A61C26BE"/>
+    <w:nsid w:val="43EA2976"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="E7740206"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4398610E"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="C01466D4"/>
+    <w:nsid w:val="46AD2438"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="D700AC24"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="48FD5C28"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="E77409BC"/>
+    <w:nsid w:val="46C94F2D"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="9EB650B8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4A461CA4"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="AC0E106C"/>
+    <w:nsid w:val="479C6573"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="FA8A375A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4BDE58FB"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="61CE8B90"/>
+    <w:nsid w:val="482A31EB"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="35489600"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4CFE5FC2"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="F508CC60"/>
+    <w:nsid w:val="497D1733"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="79843774"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4EA71FDB"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="58CE5100"/>
+    <w:nsid w:val="4E652D99"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="ADD416DC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="43" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="507A2578"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="8048B7B8"/>
+    <w:nsid w:val="514B7904"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="868E9154"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="44" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="51D40841"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="7D56D786"/>
+    <w:nsid w:val="524D2656"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="7C92714A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="45" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="52067A9B"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="ADA65672"/>
+    <w:nsid w:val="52B06683"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="48706EC0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="46" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="52303BBD"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="E29CFCD6"/>
+    <w:nsid w:val="53261BC0"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="865AA0C2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="47" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="523C1A98"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="42A4FCC6"/>
+    <w:nsid w:val="54713D1B"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="DCF6627C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="48" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="54242915"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="88D4A526"/>
+    <w:nsid w:val="54D47E3A"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="340C0748"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="49" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="54661CB5"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="06C64364"/>
+    <w:nsid w:val="57063CEE"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="D7488D8E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="50" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="54EC1A1D"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="7C4032D0"/>
+    <w:nsid w:val="5FEB0EDF"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="47168E7C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="51" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="55736B2E"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="257C4CD4"/>
+    <w:nsid w:val="614A11B7"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="B3CAE24C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="52" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="57692B98"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="DCA8C736"/>
+    <w:nsid w:val="64235B71"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="9B42ADA4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="53" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5AF35DAA"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="084A41F6"/>
+    <w:nsid w:val="653F647B"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="0724681C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="54" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5B8F38C5"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="586A4B24"/>
+    <w:nsid w:val="65AD7218"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="3A649D18"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="55" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5CCA0393"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="05248D26"/>
+    <w:nsid w:val="666F7E0B"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="C146250C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="56" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5E6B6BF5"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="5AB2F83E"/>
+    <w:nsid w:val="66D828C0"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="3CE0DEC8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="57" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5E873AC8"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="79041D52"/>
+    <w:nsid w:val="670629E4"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="BDA60206"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="58" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="60363149"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="9B2EB14A"/>
+    <w:nsid w:val="68460E7A"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="1BA60030"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="59" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="60555EDA"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="8FF2C5A8"/>
+    <w:nsid w:val="68D46293"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="67EC3C0C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="60" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="60A60C1D"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="E2521F92"/>
+    <w:nsid w:val="699368C3"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="01E4DC48"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="61" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="64112B5F"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="F0323046"/>
+    <w:nsid w:val="6A656E34"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="476A1E52"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="62" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="65110870"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="E09EB1E8"/>
+    <w:nsid w:val="6BEA2FC7"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="280CD836"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="63" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="657344AC"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="BC1AE394"/>
+    <w:nsid w:val="6CC05447"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="340C0748"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="64" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6821162B"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="90E4EC12"/>
+    <w:nsid w:val="6DAA6569"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="A6687918"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="65" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="69843CB1"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="B33CB31A"/>
+    <w:nsid w:val="6DEE132E"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="D8CA3FC4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="66" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6E045428"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="C0562538"/>
+    <w:nsid w:val="6ED81C6F"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="BCD4BB6C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="67" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6F694FC0"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="002CDD18"/>
+    <w:nsid w:val="6EFF08E8"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="0EA07CFE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="68" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6FF4375C"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="659443F4"/>
+    <w:nsid w:val="71FF1229"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="80B29D72"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="69" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="71B50875"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="80FCE9B6"/>
+    <w:nsid w:val="751B5CAB"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="85DE38E4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="70" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="749F4D25"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="D2A003C4"/>
+    <w:nsid w:val="75A16343"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="1CE26A68"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="71" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="752318C1"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="2F8C63E8"/>
+    <w:nsid w:val="769D47EE"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="B53659D6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="72" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="75DD76A8"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="8EFCC924"/>
+    <w:nsid w:val="77C225A6"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="7ACAFD06"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="73" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="76445B53"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="BC6AC690"/>
+    <w:nsid w:val="77CE59DA"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="0562BA88"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="74" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="76450EC4"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="BF9C7D1A"/>
+    <w:nsid w:val="7ADA4F29"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="0BE6CBE6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="75" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7B164851"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="ACB06746"/>
+    <w:nsid w:val="7AEC0924"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="C010AF0A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="76" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7D450592"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="24F66FCE"/>
+    <w:nsid w:val="7B4B3151"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="F0885628"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="77" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7FB926EB"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="B94656E2"/>
+    <w:nsid w:val="7C4A74AF"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="8F22774E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
+    <w:abstractNumId w:val="39"/>
+  </w:num>
+  <w:num w:numId="2">
+    <w:abstractNumId w:val="61"/>
+  </w:num>
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="40"/>
+  </w:num>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="45"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="36"/>
+  </w:num>
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="72"/>
+  </w:num>
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="11">
+    <w:abstractNumId w:val="34"/>
+  </w:num>
+  <w:num w:numId="12">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="14">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="15">
+    <w:abstractNumId w:val="66"/>
+  </w:num>
+  <w:num w:numId="16">
+    <w:abstractNumId w:val="57"/>
+  </w:num>
+  <w:num w:numId="17">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="18">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="19">
+    <w:abstractNumId w:val="54"/>
+  </w:num>
+  <w:num w:numId="20">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="21">
+    <w:abstractNumId w:val="33"/>
+  </w:num>
+  <w:num w:numId="22">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="23">
+    <w:abstractNumId w:val="58"/>
+  </w:num>
+  <w:num w:numId="24">
+    <w:abstractNumId w:val="32"/>
+  </w:num>
+  <w:num w:numId="25">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="26">
+    <w:abstractNumId w:val="77"/>
+  </w:num>
+  <w:num w:numId="27">
+    <w:abstractNumId w:val="38"/>
+  </w:num>
+  <w:num w:numId="28">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="29">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="30">
+    <w:abstractNumId w:val="64"/>
+  </w:num>
+  <w:num w:numId="31">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="32">
+    <w:abstractNumId w:val="68"/>
+  </w:num>
+  <w:num w:numId="33">
+    <w:abstractNumId w:val="50"/>
+  </w:num>
+  <w:num w:numId="34">
+    <w:abstractNumId w:val="37"/>
+  </w:num>
+  <w:num w:numId="35">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="36">
+    <w:abstractNumId w:val="65"/>
+  </w:num>
+  <w:num w:numId="37">
+    <w:abstractNumId w:val="42"/>
+  </w:num>
+  <w:num w:numId="38">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="39">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="40">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="41">
+    <w:abstractNumId w:val="46"/>
+  </w:num>
+  <w:num w:numId="42">
+    <w:abstractNumId w:val="59"/>
+  </w:num>
+  <w:num w:numId="43">
+    <w:abstractNumId w:val="74"/>
+  </w:num>
+  <w:num w:numId="44">
+    <w:abstractNumId w:val="70"/>
+  </w:num>
+  <w:num w:numId="45">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="46">
+    <w:abstractNumId w:val="76"/>
+  </w:num>
+  <w:num w:numId="47">
+    <w:abstractNumId w:val="56"/>
+  </w:num>
+  <w:num w:numId="48">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="49">
+    <w:abstractNumId w:val="71"/>
+  </w:num>
+  <w:num w:numId="50">
+    <w:abstractNumId w:val="52"/>
+  </w:num>
+  <w:num w:numId="51">
+    <w:abstractNumId w:val="62"/>
+  </w:num>
+  <w:num w:numId="52">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="53">
+    <w:abstractNumId w:val="75"/>
+  </w:num>
+  <w:num w:numId="54">
+    <w:abstractNumId w:val="51"/>
+  </w:num>
+  <w:num w:numId="55">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="56">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="57">
+    <w:abstractNumId w:val="35"/>
+  </w:num>
+  <w:num w:numId="58">
+    <w:abstractNumId w:val="67"/>
+  </w:num>
+  <w:num w:numId="59">
+    <w:abstractNumId w:val="41"/>
+  </w:num>
+  <w:num w:numId="60">
+    <w:abstractNumId w:val="53"/>
+  </w:num>
+  <w:num w:numId="61">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="62">
+    <w:abstractNumId w:val="69"/>
+  </w:num>
+  <w:num w:numId="63">
+    <w:abstractNumId w:val="60"/>
+  </w:num>
+  <w:num w:numId="64">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="65">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="66">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="67">
+    <w:abstractNumId w:val="55"/>
+  </w:num>
+  <w:num w:numId="68">
+    <w:abstractNumId w:val="49"/>
+  </w:num>
+  <w:num w:numId="69">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="70">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="71">
+    <w:abstractNumId w:val="73"/>
+  </w:num>
+  <w:num w:numId="72">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="73">
     <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="3">
-[...41 lines deleted...]
-  <w:num w:numId="17">
+  <w:num w:numId="74">
     <w:abstractNumId w:val="44"/>
   </w:num>
-  <w:num w:numId="18">
-[...11 lines deleted...]
-  <w:num w:numId="22">
+  <w:num w:numId="75">
+    <w:abstractNumId w:val="43"/>
+  </w:num>
+  <w:num w:numId="76">
+    <w:abstractNumId w:val="47"/>
+  </w:num>
+  <w:num w:numId="77">
     <w:abstractNumId w:val="48"/>
   </w:num>
-  <w:num w:numId="23">
-[...26 lines deleted...]
-  <w:num w:numId="32">
+  <w:num w:numId="78">
     <w:abstractNumId w:val="63"/>
-  </w:num>
-[...136 lines deleted...]
-    <w:abstractNumId w:val="15"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="78"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
@@ -4824,51 +4824,50 @@
     <w:rsid w:val="0036384C"/>
     <w:rsid w:val="00370676"/>
     <w:rsid w:val="00396678"/>
     <w:rsid w:val="003B4410"/>
     <w:rsid w:val="003D196D"/>
     <w:rsid w:val="003D355E"/>
     <w:rsid w:val="00403EDB"/>
     <w:rsid w:val="004167EC"/>
     <w:rsid w:val="004416E4"/>
     <w:rsid w:val="00451233"/>
     <w:rsid w:val="004570F8"/>
     <w:rsid w:val="0047636D"/>
     <w:rsid w:val="0049405C"/>
     <w:rsid w:val="004D21F0"/>
     <w:rsid w:val="004D3C23"/>
     <w:rsid w:val="004E2FCC"/>
     <w:rsid w:val="004F1B4E"/>
     <w:rsid w:val="0052675C"/>
     <w:rsid w:val="0056635E"/>
     <w:rsid w:val="005A7DA0"/>
     <w:rsid w:val="005B00C1"/>
     <w:rsid w:val="005B5F25"/>
     <w:rsid w:val="005C1FBD"/>
     <w:rsid w:val="005F7A7D"/>
     <w:rsid w:val="00605720"/>
-    <w:rsid w:val="0065256D"/>
     <w:rsid w:val="0065437B"/>
     <w:rsid w:val="0066746A"/>
     <w:rsid w:val="00667CF2"/>
     <w:rsid w:val="00683D9C"/>
     <w:rsid w:val="00685381"/>
     <w:rsid w:val="00686369"/>
     <w:rsid w:val="006A06C2"/>
     <w:rsid w:val="006C21DA"/>
     <w:rsid w:val="006D159B"/>
     <w:rsid w:val="006F2EE4"/>
     <w:rsid w:val="007177F3"/>
     <w:rsid w:val="00765586"/>
     <w:rsid w:val="007664DE"/>
     <w:rsid w:val="007956B7"/>
     <w:rsid w:val="007B0B57"/>
     <w:rsid w:val="007D333B"/>
     <w:rsid w:val="008212A9"/>
     <w:rsid w:val="008341FB"/>
     <w:rsid w:val="008717CA"/>
     <w:rsid w:val="00873A63"/>
     <w:rsid w:val="0089209E"/>
     <w:rsid w:val="00893CAF"/>
     <w:rsid w:val="008A40E2"/>
     <w:rsid w:val="008A48BF"/>
     <w:rsid w:val="008D77E9"/>
@@ -4884,50 +4883,51 @@
     <w:rsid w:val="00936370"/>
     <w:rsid w:val="0094376B"/>
     <w:rsid w:val="009465FB"/>
     <w:rsid w:val="0095781F"/>
     <w:rsid w:val="009A4D0D"/>
     <w:rsid w:val="009A711A"/>
     <w:rsid w:val="009B27AE"/>
     <w:rsid w:val="009D6108"/>
     <w:rsid w:val="009E20C4"/>
     <w:rsid w:val="00A002B6"/>
     <w:rsid w:val="00A1252B"/>
     <w:rsid w:val="00A1585C"/>
     <w:rsid w:val="00A41685"/>
     <w:rsid w:val="00A64BF0"/>
     <w:rsid w:val="00A81B38"/>
     <w:rsid w:val="00B05840"/>
     <w:rsid w:val="00B37E04"/>
     <w:rsid w:val="00B557D1"/>
     <w:rsid w:val="00B62E87"/>
     <w:rsid w:val="00B670A2"/>
     <w:rsid w:val="00B86E39"/>
     <w:rsid w:val="00BB071E"/>
     <w:rsid w:val="00BB2601"/>
     <w:rsid w:val="00C0316A"/>
     <w:rsid w:val="00C24D79"/>
+    <w:rsid w:val="00C94E75"/>
     <w:rsid w:val="00CD0348"/>
     <w:rsid w:val="00CF1C9C"/>
     <w:rsid w:val="00D1552C"/>
     <w:rsid w:val="00D2284D"/>
     <w:rsid w:val="00D45AF6"/>
     <w:rsid w:val="00D632AE"/>
     <w:rsid w:val="00D925CA"/>
     <w:rsid w:val="00DA428A"/>
     <w:rsid w:val="00DA626A"/>
     <w:rsid w:val="00DD484D"/>
     <w:rsid w:val="00DF04DF"/>
     <w:rsid w:val="00E34189"/>
     <w:rsid w:val="00E418B1"/>
     <w:rsid w:val="00E44063"/>
     <w:rsid w:val="00E61128"/>
     <w:rsid w:val="00E70303"/>
     <w:rsid w:val="00E73B54"/>
     <w:rsid w:val="00E7710E"/>
     <w:rsid w:val="00E94C0A"/>
     <w:rsid w:val="00EB2910"/>
     <w:rsid w:val="00EF7E90"/>
     <w:rsid w:val="00F07BEB"/>
     <w:rsid w:val="00F51C68"/>
     <w:rsid w:val="00F57734"/>
     <w:rsid w:val="00F80A79"/>
@@ -5999,61 +5999,61 @@
     <w:rsid w:val="00F57734"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af4">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0065437B"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af5">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="0065256D"/>
+    <w:rsid w:val="00C94E75"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af6">
     <w:name w:val="正文文本 字符"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="af5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="0065256D"/>
+    <w:rsid w:val="00C94E75"/>
     <w:rPr>
       <w:sz w:val="21"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 主题​​">
@@ -6337,51 +6337,51 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A4249587-C0AF-4C01-8A34-1373008D285B}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CCFA2544-40EF-460A-A5FF-B65B1E4FB9D4}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>2064</Words>
   <Characters>11765</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>98</Lines>
   <Paragraphs>27</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>13802</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>