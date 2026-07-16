--- v0 (2026-05-17)
+++ v1 (2026-07-16)
@@ -36,171 +36,171 @@
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5485"/>
         <w:gridCol w:w="2836"/>
       </w:tblGrid>
       <w:tr w:rsidR="0049405C" w:rsidRPr="00C24D79" w14:paraId="76EB2C64" w14:textId="77777777" w:rsidTr="00E70303">
         <w:trPr>
           <w:trHeight w:val="3267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5485" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="271D78"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C4F11E8" w14:textId="560B51FB" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00CF428F" w:rsidP="00CF428F">
+          <w:p w14:paraId="2C4F11E8" w14:textId="5405F61B" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00B637CB" w:rsidP="00B637CB">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="xingming"/>
             <w:bookmarkStart w:id="1" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="1"/>
-            <w:r w:rsidRPr="00CF428F">
+            <w:r w:rsidRPr="00B637CB">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>TRAVIS XU</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
-          <w:p w14:paraId="706EB16B" w14:textId="0B54F855" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00CF428F" w:rsidP="00CF428F">
+          <w:p w14:paraId="706EB16B" w14:textId="03BF5C87" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00B637CB" w:rsidP="00B637CB">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="didian"/>
-            <w:r w:rsidRPr="00CF428F">
+            <w:r w:rsidRPr="00B637CB">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Beijing</w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
-          <w:p w14:paraId="6199424A" w14:textId="55C788CE" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00CF428F" w:rsidP="00CF428F">
+          <w:p w14:paraId="6199424A" w14:textId="5F4D5E0A" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00B637CB" w:rsidP="00B637CB">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="dianhua"/>
-            <w:r w:rsidRPr="00CF428F">
+            <w:r w:rsidRPr="00B637CB">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">+86 10 5769 4253 </w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
-          <w:p w14:paraId="4F910ACA" w14:textId="62D81BF4" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00CF428F" w:rsidP="00CF428F">
+          <w:p w14:paraId="4F910ACA" w14:textId="361D8BE9" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00B637CB" w:rsidP="00B637CB">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="youxiang"/>
-            <w:r w:rsidRPr="00CF428F">
+            <w:r w:rsidRPr="00B637CB">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>travis.xu@fangdalaw.com</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="22DBA835" w14:textId="677EAC48" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00F96E7C" w:rsidP="00860F89">
             <w:pPr>
               <w:ind w:leftChars="-52" w:left="-109"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C24D79">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:color w:val="545551"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D24C6CB" w14:textId="58BC4A34" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00CF428F" w:rsidP="002932C9">
+          <w:p w14:paraId="2D24C6CB" w14:textId="508E429F" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00B637CB" w:rsidP="002932C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="tupian"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4A7796B0" wp14:editId="68A86B4C">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7C9EB6BC" wp14:editId="2C2C75B0">
                   <wp:extent cx="1651000" cy="2142519"/>
                   <wp:effectExtent l="0" t="0" r="6350" b="0"/>
                   <wp:docPr id="1" name="图片 1"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
@@ -240,60 +240,60 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C063291" w14:textId="5DC9D94D" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="002375A9" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C24D79">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>PRACTICE AREAS</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C1ACACA" w14:textId="17B546AB" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="00CF428F" w:rsidP="007177F3">
+          <w:p w14:paraId="3C1ACACA" w14:textId="268D412A" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="00B637CB" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="zhiyelingyu"/>
-            <w:r w:rsidRPr="00CF428F">
+            <w:r w:rsidRPr="00B637CB">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>MR. XU SPECIALIZES IN M&amp;A, PRIVATE EQUITY, CAPITAL MARKETS AND GENERAL CORPORATE MATTERS.</w:t>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F19AE4C" w14:textId="19A41B01" w:rsidR="00451233" w:rsidRPr="00C24D79" w:rsidRDefault="00F80A79" w:rsidP="00DA428A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C24D79">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
           <w:noProof/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
@@ -353,51 +353,51 @@
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:roundrect w14:anchorId="053823F2" id="圆角矩形 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:-6.2pt;margin-top:-12.6pt;width:4.55pt;height:3.6pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDc1SqFegIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2yAQfp+0/wHxvtqO+mON4lRRqk6T&#10;qrZqO/WZYIiRMMeAxMn++h3gOG1X7WHaCwbu7ru7z98xu9p1mmyF8wpMTauTkhJhODTKrGv64/nm&#10;y1dKfGCmYRqMqOleeHo1//xp1tupmEALuhGOIIjx097WtA3BTovC81Z0zJ+AFQaNElzHAh7dumgc&#10;6xG908WkLM+LHlxjHXDhPd5eZyOdJ3wpBQ/3UnoRiK4p1hbS6tK6imsxn7Hp2jHbKj6Uwf6hio4p&#10;g0lHqGsWGNk49QdUp7gDDzKccOgKkFJxkXrAbqryXTdPLbMi9YLkeDvS5P8fLL/bPtkHhzT01k89&#10;bmMXO+m6+MX6yC6RtR/JErtAOF6eXZyXyChHy+nZRXUZqSyOodb58E1AR+Kmpg42pnnE35FYYttb&#10;H7L/wS+m86BVc6O0TocoAbHUjmwZ/rzVuhoyvPHSJvoaiFEZMN4Ux2bSLuy1iH7aPApJVIPlT1Ih&#10;SWfHJIxzYUKVTS1rRM5dnZXYaoYfI1K3CTAiS8w/Yg8Abxs4YGeYwT+GiiTTMbj8W2E5eIxImcGE&#10;MbhTBtxHABq7GjJn/wNJmZrI0gqa/YMjDvKQeMtvFP67W+bDA3M4Ffi3cdLDPS5SQ19TGHaUtOB+&#10;fXQf/VGsaKWkxymrqf+5YU5Qor8blPFldXoaxzIdUEYTPLjXltVri9l0S0AtVPimWJ620T/ow1Y6&#10;6F7wQVjErGhihmPumvLgDodlyNOPTwoXi0Vyw1G0LNyaJ8sjeGQ1yvJ598KcHQQcUPd3cJhINn0n&#10;4ewbIw0sNgGkSvo+8jrwjWOchDM8OfGdeH1OXseHcf4bAAD//wMAUEsDBBQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NT8JAEL2b+B82Y+KtbCliSOmWGIgkKBdQPC/d&#10;sW3cna3dBeq/dzjpZTKT9+Z9FIvBWXHGPrSeFIxHKQikypuWagXvb8/JDESImoy2nlDBDwZYlLc3&#10;hc6Nv9AOz/tYCxahkGsFTYxdLmWoGnQ6jHyHxNin752OfPa1NL2+sLizMkvTR+l0S+zQ6A6XDVZf&#10;+5NTsF4edttDu9l8b6cr+5rpjxdbr5W6vxtWcx5PcxARh/j3AdcOnB9KDnb0JzJBWAXJOHtgKi/Z&#10;NAPBjGQyAXG8IrMUZFnI/z3KXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDc1SqFegIA&#10;AGAFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="white [3212]" stroked="f" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64D35256" w14:textId="77777777" w:rsidR="00CF428F" w:rsidRDefault="000E0C86" w:rsidP="00B670A2">
+    <w:p w14:paraId="1779B259" w14:textId="77777777" w:rsidR="00B637CB" w:rsidRDefault="000E0C86" w:rsidP="00B670A2">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C24D79">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="545551"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E0DC835" wp14:editId="24238D24">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2512</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4508</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5271826" cy="0"/>
@@ -438,880 +438,880 @@
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:line w14:anchorId="3D0BA0F8" id="直接连接符 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".2pt,.35pt" to="415.3pt,.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKOATlvwEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+wYWFYYcXpo0V2K&#10;rdhH74pMxQL0BUmLnX8/ik7cohsGbNhFMCW+x/dIens7WcOOEJP2ruPrVc0ZOOl77Q4d//7t4fqG&#10;s5SF64XxDjp+gsRvd1fvtmNoofGDNz1EhiQutWPo+JBzaKsqyQGsSCsfwOGj8tGKjGE8VH0UI7Jb&#10;UzV1valGH/sQvYSU8PZ+fuQ74lcKZP6sVILMTMdRW6Yz0rkvZ7XbivYQRRi0PMsQ/6DCCu2w6EJ1&#10;L7JgP6L+hcpqGX3yKq+kt5VXSksgD+hmXb9x83UQAcgLNieFpU3p/9HKT8c79xSxDWNIbQpPsbiY&#10;VLRMGR2ecabkC5Wyidp2WtoGU2YSL983H9Y3zYYzeXmrZopCFWLKH8FbVj46brQrjkQrjo8pY1lM&#10;vaSUa+PKmbzR/YM2hoJ42N+ZyI6izLBu6g2NDYGv0jAq0OrFBX3lk4GZ9gsopntUO/uhBYOFVkgJ&#10;Lq/LOhATZheYQgkLsCbdfwSe8wsUaPn+BrwgqLJ3eQFb7Xz8XfU8XSSrOf/Sgdl3acHe9yeaL7UG&#10;t4gcnje+rOnrmOAv/+XuJwAAAP//AwBQSwMEFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FvwjAMhe+T9h8iT+I20g3WQWmK0IALh0kDhLRb2nhttcapmgCFX485bRdL&#10;T+/5+XM6720jTtj52pGCl2EEAqlwpqZSwX63fp6A8EGT0Y0jVHBBD/Ps8SHViXFn+sLTNpSCS8gn&#10;WkEVQptI6YsKrfZD1yKx9+M6qwPLrpSm02cut418jaJYWl0TX6h0ix8VFr/bo1WwO1x7uTl8LvK4&#10;3o+m39PV2/q6Umrw1C9nPBYzEAH78LcB9x+YHzIGy92RjBeNgjHnFLyDYG8yimIQ+V3KLJX/+bMb&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEo4BOW/AQAA3wMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAAAAAAAAAAAA&#10;AAAAGQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" strokecolor="#002060" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="68C512E1" w14:textId="77777777" w:rsidR="00CF428F" w:rsidRDefault="00CF428F" w:rsidP="00CF428F">
+    <w:p w14:paraId="22A56A7F" w14:textId="77777777" w:rsidR="00B637CB" w:rsidRDefault="00B637CB" w:rsidP="00B637CB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CF428F">
+      <w:r w:rsidRPr="00B637CB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>REPRESENTATIVE MATTERS AND CASES</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="71F5269B" w14:textId="77777777" w:rsidR="00CF428F" w:rsidRDefault="00CF428F" w:rsidP="00CF428F">
+    <w:p w14:paraId="1EE0D294" w14:textId="77777777" w:rsidR="00B637CB" w:rsidRDefault="00B637CB" w:rsidP="00B637CB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CF428F">
+      <w:r w:rsidRPr="00B637CB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>M&amp;A &amp; Private Equity</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E5B531C" w14:textId="77777777" w:rsidR="00CF428F" w:rsidRDefault="00CF428F" w:rsidP="00CF428F">
+    <w:p w14:paraId="458BE501" w14:textId="77777777" w:rsidR="00B637CB" w:rsidRDefault="00B637CB" w:rsidP="00B637CB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CF428F">
+      <w:r w:rsidRPr="00B637CB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented China Music Corporation (now known as TME) in its strategic merger with Tencent Music</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5DB65596" w14:textId="77777777" w:rsidR="00CF428F" w:rsidRDefault="00CF428F" w:rsidP="00CF428F">
+    <w:p w14:paraId="32494318" w14:textId="77777777" w:rsidR="00B637CB" w:rsidRDefault="00B637CB" w:rsidP="00B637CB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CF428F">
+      <w:r w:rsidRPr="00B637CB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Didi Chuxing in its acquisition of Uber China</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D17BEAD" w14:textId="77777777" w:rsidR="00CF428F" w:rsidRDefault="00CF428F" w:rsidP="00CF428F">
+    <w:p w14:paraId="26D91983" w14:textId="77777777" w:rsidR="00B637CB" w:rsidRDefault="00B637CB" w:rsidP="00B637CB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CF428F">
+      <w:r w:rsidRPr="00B637CB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Primavera Capital and Ant Financial Services in their announced investment in Yum! China Holdings Inc.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="601F4C0B" w14:textId="77777777" w:rsidR="00CF428F" w:rsidRDefault="00CF428F" w:rsidP="00CF428F">
+    <w:p w14:paraId="190DD2D9" w14:textId="77777777" w:rsidR="00B637CB" w:rsidRDefault="00B637CB" w:rsidP="00B637CB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CF428F">
+      <w:r w:rsidRPr="00B637CB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Alibaba Group in its investment in various TMT companies including ZTESoft, DaLian DragonDream Information Technology Co., Ltd, Baison and YiNian, etc.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5AECBA3E" w14:textId="77777777" w:rsidR="00CF428F" w:rsidRDefault="00CF428F" w:rsidP="00CF428F">
+    <w:p w14:paraId="3A1AE4A6" w14:textId="77777777" w:rsidR="00B637CB" w:rsidRDefault="00B637CB" w:rsidP="00B637CB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CF428F">
+      <w:r w:rsidRPr="00B637CB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Ant Financial Services/Koubei in its acquisition of Choice System Co., Ltd.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F78702F" w14:textId="77777777" w:rsidR="00CF428F" w:rsidRDefault="00CF428F" w:rsidP="00CF428F">
+    <w:p w14:paraId="49F92D59" w14:textId="77777777" w:rsidR="00B637CB" w:rsidRDefault="00B637CB" w:rsidP="00B637CB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CF428F">
+      <w:r w:rsidRPr="00B637CB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented ByteDance in its investment in various companies in TMT and other industries</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="33C710CF" w14:textId="77777777" w:rsidR="00CF428F" w:rsidRDefault="00CF428F" w:rsidP="00CF428F">
+    <w:p w14:paraId="53E22FA5" w14:textId="77777777" w:rsidR="00B637CB" w:rsidRDefault="00B637CB" w:rsidP="00B637CB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CF428F">
+      <w:r w:rsidRPr="00B637CB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented BeiGene in Amgen Inc.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CF428F">
+      <w:r w:rsidRPr="00B637CB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CF428F">
+      <w:r w:rsidRPr="00B637CB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s USD 2.7 billion strategic investment in BeiGene</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="498BAFBD" w14:textId="77777777" w:rsidR="00CF428F" w:rsidRDefault="00CF428F" w:rsidP="00CF428F">
+    <w:p w14:paraId="4856D35D" w14:textId="77777777" w:rsidR="00B637CB" w:rsidRDefault="00B637CB" w:rsidP="00B637CB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CF428F">
+      <w:r w:rsidRPr="00B637CB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented BeiGene in Celgene</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CF428F">
+      <w:r w:rsidRPr="00B637CB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CF428F">
+      <w:r w:rsidRPr="00B637CB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s strategic investment in BeiGene</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3087C2B1" w14:textId="77777777" w:rsidR="00CF428F" w:rsidRDefault="00CF428F" w:rsidP="00CF428F">
+    <w:p w14:paraId="28A5572A" w14:textId="77777777" w:rsidR="00B637CB" w:rsidRDefault="00B637CB" w:rsidP="00B637CB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CF428F">
+      <w:r w:rsidRPr="00B637CB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Chongho Bridge in its investment in various companies in the agriculture and financial industries</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="09B4D828" w14:textId="77777777" w:rsidR="00CF428F" w:rsidRDefault="00CF428F" w:rsidP="00CF428F">
+    <w:p w14:paraId="1C3DED1F" w14:textId="77777777" w:rsidR="00B637CB" w:rsidRDefault="00B637CB" w:rsidP="00B637CB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CF428F">
+      <w:r w:rsidRPr="00B637CB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented TPG in its investment in various companies in the education industry</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="59E64B9D" w14:textId="77777777" w:rsidR="00CF428F" w:rsidRDefault="00CF428F" w:rsidP="00CF428F">
+    <w:p w14:paraId="3882FA58" w14:textId="77777777" w:rsidR="00B637CB" w:rsidRDefault="00B637CB" w:rsidP="00B637CB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CF428F">
+      <w:r w:rsidRPr="00B637CB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Manbang in its equity financing and consolidation</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="37E9C430" w14:textId="77777777" w:rsidR="00CF428F" w:rsidRDefault="00CF428F" w:rsidP="00CF428F">
+    <w:p w14:paraId="58F5B958" w14:textId="77777777" w:rsidR="00B637CB" w:rsidRDefault="00B637CB" w:rsidP="00B637CB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CF428F">
+      <w:r w:rsidRPr="00B637CB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Brembo in its acquisition of a brake disc manufacturer</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="08E4F81A" w14:textId="77777777" w:rsidR="00CF428F" w:rsidRDefault="00CF428F" w:rsidP="00CF428F">
+    <w:p w14:paraId="5D4F40EB" w14:textId="77777777" w:rsidR="00B637CB" w:rsidRDefault="00B637CB" w:rsidP="00B637CB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CF428F">
+      <w:r w:rsidRPr="00B637CB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Boyu Capital in the establishment of a joint venture medical institution in Shanghai</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A201DF0" w14:textId="77777777" w:rsidR="00CF428F" w:rsidRDefault="00CF428F" w:rsidP="00CF428F">
+    <w:p w14:paraId="50A663CD" w14:textId="77777777" w:rsidR="00B637CB" w:rsidRDefault="00B637CB" w:rsidP="00B637CB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CF428F">
+      <w:r w:rsidRPr="00B637CB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Qinyuan Industrial in its sale of equity interest in Chongqing New Qinyuan to Swire Group</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7CAEBDF8" w14:textId="77777777" w:rsidR="00CF428F" w:rsidRDefault="00CF428F" w:rsidP="00CF428F">
+    <w:p w14:paraId="4F3CB282" w14:textId="77777777" w:rsidR="00B637CB" w:rsidRDefault="00B637CB" w:rsidP="00B637CB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CF428F">
+      <w:r w:rsidRPr="00B637CB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Alibaba Pictures in its investment in Bona Film Group, Dadi Media and other entertainment companies</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="539AAF6D" w14:textId="77777777" w:rsidR="00CF428F" w:rsidRDefault="00CF428F" w:rsidP="00CF428F">
+    <w:p w14:paraId="5BB14BBF" w14:textId="77777777" w:rsidR="00B637CB" w:rsidRDefault="00B637CB" w:rsidP="00B637CB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CF428F">
+      <w:r w:rsidRPr="00B637CB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented LinkSure in its acquisition of Manman Manga</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0FCBA501" w14:textId="77777777" w:rsidR="00CF428F" w:rsidRDefault="00CF428F" w:rsidP="00CF428F">
+    <w:p w14:paraId="7A9F8B8F" w14:textId="77777777" w:rsidR="00B637CB" w:rsidRDefault="00B637CB" w:rsidP="00B637CB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CF428F">
+      <w:r w:rsidRPr="00B637CB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Taikang Asset Management in its overseas investment in the United States, United Kingdom and Japan</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5748DFCD" w14:textId="77777777" w:rsidR="00CF428F" w:rsidRDefault="00CF428F" w:rsidP="00CF428F">
+    <w:p w14:paraId="54C66D4F" w14:textId="77777777" w:rsidR="00B637CB" w:rsidRDefault="00B637CB" w:rsidP="00B637CB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CF428F">
+      <w:r w:rsidRPr="00B637CB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented KrSpace and other TMT companies in their equity financings</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="26E30740" w14:textId="77777777" w:rsidR="00CF428F" w:rsidRDefault="00CF428F" w:rsidP="00CF428F">
+    <w:p w14:paraId="3F02B575" w14:textId="77777777" w:rsidR="00B637CB" w:rsidRDefault="00B637CB" w:rsidP="00B637CB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CF428F">
+      <w:r w:rsidRPr="00B637CB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Capital Markets</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2661A796" w14:textId="77777777" w:rsidR="00CF428F" w:rsidRDefault="00CF428F" w:rsidP="00CF428F">
+    <w:p w14:paraId="013CB8B9" w14:textId="77777777" w:rsidR="00B637CB" w:rsidRDefault="00B637CB" w:rsidP="00B637CB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CF428F">
+      <w:r w:rsidRPr="00B637CB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Alibaba Group in its listing on Hong Kong Stock Exchange and issuance of offshore bonds</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="19BFC507" w14:textId="77777777" w:rsidR="00CF428F" w:rsidRDefault="00CF428F" w:rsidP="00CF428F">
+    <w:p w14:paraId="76362E8F" w14:textId="77777777" w:rsidR="00B637CB" w:rsidRDefault="00B637CB" w:rsidP="00B637CB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CF428F">
+      <w:r w:rsidRPr="00B637CB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented BeiGene in its initial public offering and listing on NASDAQ and follow-on offerings in the U.S. and initial public offering and listing on HKSE</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A29AD4B" w14:textId="77777777" w:rsidR="00CF428F" w:rsidRDefault="00CF428F" w:rsidP="00CF428F">
+    <w:p w14:paraId="72D54980" w14:textId="77777777" w:rsidR="00B637CB" w:rsidRDefault="00B637CB" w:rsidP="00B637CB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CF428F">
+      <w:r w:rsidRPr="00B637CB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented BeiGene in its issuance of RMB shares and listing on Shanghai Stock Exchange STAR Market</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7BB1D707" w14:textId="77777777" w:rsidR="00CF428F" w:rsidRDefault="00CF428F" w:rsidP="00CF428F">
+    <w:p w14:paraId="7ADA6E24" w14:textId="77777777" w:rsidR="00B637CB" w:rsidRDefault="00B637CB" w:rsidP="00B637CB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CF428F">
+      <w:r w:rsidRPr="00B637CB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Ant Group in its proposed IPO and listing on SSE and HKSE</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="77875E02" w14:textId="77777777" w:rsidR="00CF428F" w:rsidRDefault="00CF428F" w:rsidP="00CF428F">
+    <w:p w14:paraId="7A3CB772" w14:textId="77777777" w:rsidR="00B637CB" w:rsidRDefault="00B637CB" w:rsidP="00B637CB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CF428F">
+      <w:r w:rsidRPr="00B637CB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Innocare in its proposed issuance of RMB shares and listing on Shanghai Stock Exchange STAR Market</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="389FEF84" w14:textId="77777777" w:rsidR="00CF428F" w:rsidRDefault="00CF428F" w:rsidP="00CF428F">
+    <w:p w14:paraId="10692853" w14:textId="77777777" w:rsidR="00B637CB" w:rsidRDefault="00B637CB" w:rsidP="00B637CB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CF428F">
+      <w:r w:rsidRPr="00B637CB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Sichuan Haowu Electromechanical Co., Ltd. in its material asset restructuring</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0021D543" w14:textId="77777777" w:rsidR="00CF428F" w:rsidRDefault="00CF428F" w:rsidP="00CF428F">
+    <w:p w14:paraId="004D1DC1" w14:textId="77777777" w:rsidR="00B637CB" w:rsidRDefault="00B637CB" w:rsidP="00B637CB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CF428F">
+      <w:r w:rsidRPr="00B637CB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Chongho Bridge and various other China-based companies in their pre-IPO restructuring and financing</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F7308E7" w14:textId="77777777" w:rsidR="00CF428F" w:rsidRDefault="00CF428F" w:rsidP="00CF428F">
+    <w:p w14:paraId="300B9320" w14:textId="77777777" w:rsidR="00B637CB" w:rsidRDefault="00B637CB" w:rsidP="00B637CB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CF428F">
+      <w:r w:rsidRPr="00B637CB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>General Corporate Matters</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F7378EF" w14:textId="77777777" w:rsidR="00CF428F" w:rsidRDefault="00CF428F" w:rsidP="00CF428F">
+    <w:p w14:paraId="15139F05" w14:textId="77777777" w:rsidR="00B637CB" w:rsidRDefault="00B637CB" w:rsidP="00B637CB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CF428F">
+      <w:r w:rsidRPr="00B637CB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Provided general legal services to clients, including Alibaba Group, BeiGene, Ping</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CF428F">
+      <w:r w:rsidRPr="00B637CB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CF428F">
+      <w:r w:rsidRPr="00B637CB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>An Technology, Tuniu and Chongho Bridge</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5AA85EF9" w14:textId="77777777" w:rsidR="00CF428F" w:rsidRDefault="00CF428F" w:rsidP="00CF428F">
+    <w:p w14:paraId="0EF7E534" w14:textId="77777777" w:rsidR="00B637CB" w:rsidRDefault="00B637CB" w:rsidP="00B637CB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CF428F">
+      <w:r w:rsidRPr="00B637CB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Education</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="17F61B09" w14:textId="77777777" w:rsidR="00CF428F" w:rsidRDefault="00CF428F" w:rsidP="00CF428F">
+    <w:p w14:paraId="1D272D66" w14:textId="77777777" w:rsidR="00B637CB" w:rsidRDefault="00B637CB" w:rsidP="00B637CB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CF428F">
+      <w:r w:rsidRPr="00B637CB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Peking University, School of Law, LL.M.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D93BFD0" w14:textId="77777777" w:rsidR="00CF428F" w:rsidRDefault="00CF428F" w:rsidP="00CF428F">
+    <w:p w14:paraId="42A19F4C" w14:textId="77777777" w:rsidR="00B637CB" w:rsidRDefault="00B637CB" w:rsidP="00B637CB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CF428F">
+      <w:r w:rsidRPr="00B637CB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Peking University, Yuanpei College, LL.B.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3E62AA57" w14:textId="77777777" w:rsidR="00CF428F" w:rsidRDefault="00CF428F" w:rsidP="00CF428F">
+    <w:p w14:paraId="31F15C31" w14:textId="77777777" w:rsidR="00B637CB" w:rsidRDefault="00B637CB" w:rsidP="00B637CB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CF428F">
+      <w:r w:rsidRPr="00B637CB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Professional Qualification</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="48AA19C9" w14:textId="77777777" w:rsidR="00CF428F" w:rsidRDefault="00CF428F" w:rsidP="00CF428F">
+    <w:p w14:paraId="72867B7E" w14:textId="77777777" w:rsidR="00B637CB" w:rsidRDefault="00B637CB" w:rsidP="00B637CB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CF428F">
+      <w:r w:rsidRPr="00B637CB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Qualified to practice in the PRC</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="05576895" w14:textId="77777777" w:rsidR="00CF428F" w:rsidRDefault="00CF428F" w:rsidP="00CF428F">
+    <w:p w14:paraId="15CB07D5" w14:textId="77777777" w:rsidR="00B637CB" w:rsidRDefault="00B637CB" w:rsidP="00B637CB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CF428F">
+      <w:r w:rsidRPr="00B637CB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Professional Background</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5567FC3C" w14:textId="0553BD40" w:rsidR="00686369" w:rsidRPr="00CF428F" w:rsidRDefault="00CF428F" w:rsidP="00CF428F">
+    <w:p w14:paraId="5567FC3C" w14:textId="28F83518" w:rsidR="00686369" w:rsidRPr="00B637CB" w:rsidRDefault="00B637CB" w:rsidP="00B637CB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CF428F">
+      <w:r w:rsidRPr="00B637CB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Travis joined Fangda Partners in 2015.</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00686369" w:rsidRPr="00CF428F" w:rsidSect="002D0826">
+    <w:sectPr w:rsidR="00686369" w:rsidRPr="00B637CB" w:rsidSect="002D0826">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1797" w:bottom="1440" w:left="1797" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="3584D350" w14:textId="77777777" w:rsidR="004167EC" w:rsidRDefault="004167EC" w:rsidP="00F57734">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="2493FDE5" w14:textId="77777777" w:rsidR="004167EC" w:rsidRDefault="004167EC" w:rsidP="00F57734">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -1509,260 +1509,302 @@
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="02565C77"/>
+    <w:nsid w:val="0FB55622"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="6C1E57AE"/>
+    <w:tmpl w:val="C95C6A74"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="06406C06"/>
+    <w:nsid w:val="115934B5"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E0547CAE"/>
+    <w:tmpl w:val="D22C80DA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="08DC2070"/>
+    <w:nsid w:val="138F1265"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="3E98C9B4"/>
+    <w:tmpl w:val="1788307E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="09386D62"/>
+    <w:nsid w:val="142C01A5"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="67185D8A"/>
+    <w:tmpl w:val="A77E0C6E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0B771852"/>
+    <w:nsid w:val="1A7B0E9D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="CAC2FD28"/>
+    <w:tmpl w:val="AA109BB2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1A2C42DA"/>
+    <w:nsid w:val="1BAC3FE8"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="5FB07F94"/>
+    <w:tmpl w:val="33FA55EA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1B471965"/>
+    <w:nsid w:val="1E6241DA"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A6E4F8F0"/>
+    <w:tmpl w:val="52781F5E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1DAE56DE"/>
+    <w:nsid w:val="1F1B7571"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B0D4530E"/>
+    <w:tmpl w:val="F3DCD7F6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="23B92339"/>
+    <w:nsid w:val="25376499"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F11E8E52"/>
+    <w:tmpl w:val="F124ABF8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="297F18D6"/>
+    <w:nsid w:val="2B41271F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="115C7730"/>
+    <w:tmpl w:val="EBC8E958"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2D4148EB"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="329AC87A"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2D527133"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="2D22FDBE"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2EE42B43"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B08202D4"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="440" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="880" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
@@ -1831,705 +1873,663 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3520" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="33446288"/>
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="348879AB"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="BFB65AE6"/>
+    <w:tmpl w:val="D94E4516"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="358871CF"/>
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="35F07EE2"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="0BF4081E"/>
+    <w:tmpl w:val="AA32AC74"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="362A20C6"/>
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="36603096"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F11E8E52"/>
+    <w:tmpl w:val="E998229C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="39194193"/>
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3B6418F1"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="49FEE19A"/>
+    <w:lvl w:ilvl="0" w:tplc="B99657A6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="510" w:hanging="226"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:sz w:val="15"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="880" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1320" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1760" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2200" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2640" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3080" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3520" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3E5C1F6F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A9605658"/>
+    <w:tmpl w:val="F49A6024"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-[...116 lines deleted...]
-    <w:nsid w:val="3D680A87"/>
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="44204B5E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="491ADCEA"/>
+    <w:tmpl w:val="FF7836F8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3E15793A"/>
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="485C41BE"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="054A2482"/>
+    <w:tmpl w:val="7F5C8538"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="47640F8A"/>
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="523A43B1"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E098E4F2"/>
+    <w:tmpl w:val="4DAE63F4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4A641C34"/>
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="56E37B7E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="694E6974"/>
+    <w:tmpl w:val="77322C56"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4A753D3F"/>
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5B3120FB"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="0918633E"/>
+    <w:tmpl w:val="7B8ABD98"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4F117F82"/>
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5B824BD8"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F99EBA72"/>
+    <w:tmpl w:val="FC74B3AA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="51EB7CAF"/>
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5D3178B2"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="56AEAB38"/>
+    <w:tmpl w:val="83887FB8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="582E28D6"/>
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="627F6432"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E6E802DA"/>
+    <w:tmpl w:val="1C1EF19E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="65CE6E52"/>
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="647E7F69"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C7360DD8"/>
+    <w:tmpl w:val="63C4C3E4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="668005D2"/>
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="678D58F7"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F154BA7A"/>
+    <w:tmpl w:val="3A8A4B8C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="677A0431"/>
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="73525EB0"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="139EED5C"/>
+    <w:tmpl w:val="62769FF0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="67DB7F95"/>
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7A987BE2"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="179C413E"/>
+    <w:tmpl w:val="4BD48FB4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6E336588"/>
+  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7C8722E2"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E7623988"/>
+    <w:tmpl w:val="F7B0E790"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6ED651BC"/>
+  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7D282D54"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="877284AA"/>
+    <w:tmpl w:val="EE7CBDDC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="72DD5924"/>
+  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7DE4769D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A9940B12"/>
+    <w:tmpl w:val="AA32AC74"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
-[...40 lines deleted...]
-  </w:abstractNum>
   <w:num w:numId="1">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="2">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="4">
     <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="9">
     <w:abstractNumId w:val="15"/>
   </w:num>
-  <w:num w:numId="3">
-    <w:abstractNumId w:val="9"/>
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="4">
-    <w:abstractNumId w:val="0"/>
+  <w:num w:numId="11">
+    <w:abstractNumId w:val="24"/>
   </w:num>
-  <w:num w:numId="5">
+  <w:num w:numId="12">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="6">
-[...19 lines deleted...]
-  </w:num>
   <w:num w:numId="13">
-    <w:abstractNumId w:val="17"/>
+    <w:abstractNumId w:val="21"/>
   </w:num>
   <w:num w:numId="14">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="15">
-    <w:abstractNumId w:val="16"/>
+    <w:abstractNumId w:val="27"/>
   </w:num>
   <w:num w:numId="16">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="17">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="18">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="19">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="20">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="21">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="22">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="23">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="24">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="25">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="26">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="27">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="28">
     <w:abstractNumId w:val="23"/>
   </w:num>
-  <w:num w:numId="17">
-    <w:abstractNumId w:val="21"/>
+  <w:num w:numId="29">
+    <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="18">
-[...29 lines deleted...]
-  <w:num w:numId="28">
+  <w:num w:numId="30">
     <w:abstractNumId w:val="18"/>
   </w:num>
-  <w:num w:numId="29">
-[...4 lines deleted...]
-  </w:num>
   <w:num w:numId="31">
-    <w:abstractNumId w:val="28"/>
+    <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="32">
-    <w:abstractNumId w:val="13"/>
+    <w:abstractNumId w:val="32"/>
   </w:num>
   <w:num w:numId="33">
-    <w:abstractNumId w:val="8"/>
+    <w:abstractNumId w:val="14"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
@@ -2641,59 +2641,59 @@
     <w:rsid w:val="00901636"/>
     <w:rsid w:val="009038C0"/>
     <w:rsid w:val="009073A3"/>
     <w:rsid w:val="00917307"/>
     <w:rsid w:val="00925E12"/>
     <w:rsid w:val="00930511"/>
     <w:rsid w:val="00936370"/>
     <w:rsid w:val="0094376B"/>
     <w:rsid w:val="009465FB"/>
     <w:rsid w:val="0095781F"/>
     <w:rsid w:val="009A4D0D"/>
     <w:rsid w:val="009A711A"/>
     <w:rsid w:val="009B27AE"/>
     <w:rsid w:val="009D6108"/>
     <w:rsid w:val="009E20C4"/>
     <w:rsid w:val="00A002B6"/>
     <w:rsid w:val="00A1252B"/>
     <w:rsid w:val="00A1585C"/>
     <w:rsid w:val="00A41685"/>
     <w:rsid w:val="00A64BF0"/>
     <w:rsid w:val="00A81B38"/>
     <w:rsid w:val="00B05840"/>
     <w:rsid w:val="00B37E04"/>
     <w:rsid w:val="00B557D1"/>
     <w:rsid w:val="00B62E87"/>
+    <w:rsid w:val="00B637CB"/>
     <w:rsid w:val="00B670A2"/>
     <w:rsid w:val="00B86E39"/>
     <w:rsid w:val="00BB071E"/>
     <w:rsid w:val="00BB2601"/>
     <w:rsid w:val="00C0316A"/>
     <w:rsid w:val="00C24D79"/>
     <w:rsid w:val="00CD0348"/>
     <w:rsid w:val="00CF1C9C"/>
-    <w:rsid w:val="00CF428F"/>
     <w:rsid w:val="00D1552C"/>
     <w:rsid w:val="00D2284D"/>
     <w:rsid w:val="00D45AF6"/>
     <w:rsid w:val="00D632AE"/>
     <w:rsid w:val="00D925CA"/>
     <w:rsid w:val="00DA428A"/>
     <w:rsid w:val="00DA626A"/>
     <w:rsid w:val="00DD484D"/>
     <w:rsid w:val="00DF04DF"/>
     <w:rsid w:val="00E34189"/>
     <w:rsid w:val="00E418B1"/>
     <w:rsid w:val="00E44063"/>
     <w:rsid w:val="00E61128"/>
     <w:rsid w:val="00E70303"/>
     <w:rsid w:val="00E73B54"/>
     <w:rsid w:val="00E7710E"/>
     <w:rsid w:val="00E94C0A"/>
     <w:rsid w:val="00EB2910"/>
     <w:rsid w:val="00EF7E90"/>
     <w:rsid w:val="00F07BEB"/>
     <w:rsid w:val="00F51C68"/>
     <w:rsid w:val="00F57734"/>
     <w:rsid w:val="00F80A79"/>
     <w:rsid w:val="00F96E7C"/>
     <w:rsid w:val="00F97256"/>
@@ -3763,61 +3763,61 @@
     <w:rsid w:val="00F57734"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af4">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0065437B"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af5">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00CF428F"/>
+    <w:rsid w:val="00B637CB"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af6">
     <w:name w:val="正文文本 字符"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="af5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00CF428F"/>
+    <w:rsid w:val="00B637CB"/>
     <w:rPr>
       <w:sz w:val="21"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 主题​​">
@@ -4101,51 +4101,51 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0653D00B-6165-46FD-BC9A-9323C72226BA}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{853D8B60-95E8-4551-8AE0-E5C1EB8A818C}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>444</Words>
   <Characters>2537</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>21</Lines>
   <Paragraphs>5</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>2976</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>