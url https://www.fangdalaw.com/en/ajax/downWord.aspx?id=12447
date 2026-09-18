--- v1 (2026-07-16)
+++ v2 (2026-09-18)
@@ -36,171 +36,171 @@
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5485"/>
         <w:gridCol w:w="2836"/>
       </w:tblGrid>
       <w:tr w:rsidR="0049405C" w:rsidRPr="00C24D79" w14:paraId="76EB2C64" w14:textId="77777777" w:rsidTr="00E70303">
         <w:trPr>
           <w:trHeight w:val="3267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5485" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="271D78"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C4F11E8" w14:textId="5405F61B" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00B637CB" w:rsidP="00B637CB">
+          <w:p w14:paraId="2C4F11E8" w14:textId="74E6BC62" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="001B4E9A" w:rsidP="001B4E9A">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="xingming"/>
             <w:bookmarkStart w:id="1" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="1"/>
-            <w:r w:rsidRPr="00B637CB">
+            <w:r w:rsidRPr="001B4E9A">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>TRAVIS XU</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
-          <w:p w14:paraId="706EB16B" w14:textId="03BF5C87" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00B637CB" w:rsidP="00B637CB">
+          <w:p w14:paraId="706EB16B" w14:textId="52D5E6D3" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="001B4E9A" w:rsidP="001B4E9A">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="didian"/>
-            <w:r w:rsidRPr="00B637CB">
+            <w:r w:rsidRPr="001B4E9A">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Beijing</w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
-          <w:p w14:paraId="6199424A" w14:textId="5F4D5E0A" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00B637CB" w:rsidP="00B637CB">
+          <w:p w14:paraId="6199424A" w14:textId="730503CB" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="001B4E9A" w:rsidP="001B4E9A">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="dianhua"/>
-            <w:r w:rsidRPr="00B637CB">
+            <w:r w:rsidRPr="001B4E9A">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">+86 10 5769 4253 </w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
-          <w:p w14:paraId="4F910ACA" w14:textId="361D8BE9" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00B637CB" w:rsidP="00B637CB">
+          <w:p w14:paraId="4F910ACA" w14:textId="226F661A" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="001B4E9A" w:rsidP="001B4E9A">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="youxiang"/>
-            <w:r w:rsidRPr="00B637CB">
+            <w:r w:rsidRPr="001B4E9A">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>travis.xu@fangdalaw.com</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="22DBA835" w14:textId="677EAC48" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00F96E7C" w:rsidP="00860F89">
             <w:pPr>
               <w:ind w:leftChars="-52" w:left="-109"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C24D79">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:color w:val="545551"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D24C6CB" w14:textId="508E429F" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00B637CB" w:rsidP="002932C9">
+          <w:p w14:paraId="2D24C6CB" w14:textId="59B9D810" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="001B4E9A" w:rsidP="002932C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="tupian"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7C9EB6BC" wp14:editId="2C2C75B0">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="49A2B76D" wp14:editId="5CE46386">
                   <wp:extent cx="1651000" cy="2142519"/>
                   <wp:effectExtent l="0" t="0" r="6350" b="0"/>
                   <wp:docPr id="1" name="图片 1"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
@@ -240,60 +240,60 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C063291" w14:textId="5DC9D94D" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="002375A9" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C24D79">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>PRACTICE AREAS</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C1ACACA" w14:textId="268D412A" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="00B637CB" w:rsidP="007177F3">
+          <w:p w14:paraId="3C1ACACA" w14:textId="26ACC7E4" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="001B4E9A" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="zhiyelingyu"/>
-            <w:r w:rsidRPr="00B637CB">
+            <w:r w:rsidRPr="001B4E9A">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>MR. XU SPECIALIZES IN M&amp;A, PRIVATE EQUITY, CAPITAL MARKETS AND GENERAL CORPORATE MATTERS.</w:t>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F19AE4C" w14:textId="19A41B01" w:rsidR="00451233" w:rsidRPr="00C24D79" w:rsidRDefault="00F80A79" w:rsidP="00DA428A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C24D79">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
           <w:noProof/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
@@ -353,51 +353,51 @@
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:roundrect w14:anchorId="053823F2" id="圆角矩形 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:-6.2pt;margin-top:-12.6pt;width:4.55pt;height:3.6pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDc1SqFegIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2yAQfp+0/wHxvtqO+mON4lRRqk6T&#10;qrZqO/WZYIiRMMeAxMn++h3gOG1X7WHaCwbu7ru7z98xu9p1mmyF8wpMTauTkhJhODTKrGv64/nm&#10;y1dKfGCmYRqMqOleeHo1//xp1tupmEALuhGOIIjx097WtA3BTovC81Z0zJ+AFQaNElzHAh7dumgc&#10;6xG908WkLM+LHlxjHXDhPd5eZyOdJ3wpBQ/3UnoRiK4p1hbS6tK6imsxn7Hp2jHbKj6Uwf6hio4p&#10;g0lHqGsWGNk49QdUp7gDDzKccOgKkFJxkXrAbqryXTdPLbMi9YLkeDvS5P8fLL/bPtkHhzT01k89&#10;bmMXO+m6+MX6yC6RtR/JErtAOF6eXZyXyChHy+nZRXUZqSyOodb58E1AR+Kmpg42pnnE35FYYttb&#10;H7L/wS+m86BVc6O0TocoAbHUjmwZ/rzVuhoyvPHSJvoaiFEZMN4Ux2bSLuy1iH7aPApJVIPlT1Ih&#10;SWfHJIxzYUKVTS1rRM5dnZXYaoYfI1K3CTAiS8w/Yg8Abxs4YGeYwT+GiiTTMbj8W2E5eIxImcGE&#10;MbhTBtxHABq7GjJn/wNJmZrI0gqa/YMjDvKQeMtvFP67W+bDA3M4Ffi3cdLDPS5SQ19TGHaUtOB+&#10;fXQf/VGsaKWkxymrqf+5YU5Qor8blPFldXoaxzIdUEYTPLjXltVri9l0S0AtVPimWJ620T/ow1Y6&#10;6F7wQVjErGhihmPumvLgDodlyNOPTwoXi0Vyw1G0LNyaJ8sjeGQ1yvJ598KcHQQcUPd3cJhINn0n&#10;4ewbIw0sNgGkSvo+8jrwjWOchDM8OfGdeH1OXseHcf4bAAD//wMAUEsDBBQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NT8JAEL2b+B82Y+KtbCliSOmWGIgkKBdQPC/d&#10;sW3cna3dBeq/dzjpZTKT9+Z9FIvBWXHGPrSeFIxHKQikypuWagXvb8/JDESImoy2nlDBDwZYlLc3&#10;hc6Nv9AOz/tYCxahkGsFTYxdLmWoGnQ6jHyHxNin752OfPa1NL2+sLizMkvTR+l0S+zQ6A6XDVZf&#10;+5NTsF4edttDu9l8b6cr+5rpjxdbr5W6vxtWcx5PcxARh/j3AdcOnB9KDnb0JzJBWAXJOHtgKi/Z&#10;NAPBjGQyAXG8IrMUZFnI/z3KXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDc1SqFegIA&#10;AGAFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="white [3212]" stroked="f" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1779B259" w14:textId="77777777" w:rsidR="00B637CB" w:rsidRDefault="000E0C86" w:rsidP="00B670A2">
+    <w:p w14:paraId="4432A136" w14:textId="77777777" w:rsidR="001B4E9A" w:rsidRDefault="000E0C86" w:rsidP="00B670A2">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C24D79">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="545551"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E0DC835" wp14:editId="24238D24">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2512</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4508</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5271826" cy="0"/>
@@ -438,880 +438,880 @@
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:line w14:anchorId="3D0BA0F8" id="直接连接符 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".2pt,.35pt" to="415.3pt,.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKOATlvwEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+wYWFYYcXpo0V2K&#10;rdhH74pMxQL0BUmLnX8/ik7cohsGbNhFMCW+x/dIens7WcOOEJP2ruPrVc0ZOOl77Q4d//7t4fqG&#10;s5SF64XxDjp+gsRvd1fvtmNoofGDNz1EhiQutWPo+JBzaKsqyQGsSCsfwOGj8tGKjGE8VH0UI7Jb&#10;UzV1valGH/sQvYSU8PZ+fuQ74lcKZP6sVILMTMdRW6Yz0rkvZ7XbivYQRRi0PMsQ/6DCCu2w6EJ1&#10;L7JgP6L+hcpqGX3yKq+kt5VXSksgD+hmXb9x83UQAcgLNieFpU3p/9HKT8c79xSxDWNIbQpPsbiY&#10;VLRMGR2ecabkC5Wyidp2WtoGU2YSL983H9Y3zYYzeXmrZopCFWLKH8FbVj46brQrjkQrjo8pY1lM&#10;vaSUa+PKmbzR/YM2hoJ42N+ZyI6izLBu6g2NDYGv0jAq0OrFBX3lk4GZ9gsopntUO/uhBYOFVkgJ&#10;Lq/LOhATZheYQgkLsCbdfwSe8wsUaPn+BrwgqLJ3eQFb7Xz8XfU8XSSrOf/Sgdl3acHe9yeaL7UG&#10;t4gcnje+rOnrmOAv/+XuJwAAAP//AwBQSwMEFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FvwjAMhe+T9h8iT+I20g3WQWmK0IALh0kDhLRb2nhttcapmgCFX485bRdL&#10;T+/5+XM6720jTtj52pGCl2EEAqlwpqZSwX63fp6A8EGT0Y0jVHBBD/Ps8SHViXFn+sLTNpSCS8gn&#10;WkEVQptI6YsKrfZD1yKx9+M6qwPLrpSm02cut418jaJYWl0TX6h0ix8VFr/bo1WwO1x7uTl8LvK4&#10;3o+m39PV2/q6Umrw1C9nPBYzEAH78LcB9x+YHzIGy92RjBeNgjHnFLyDYG8yimIQ+V3KLJX/+bMb&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEo4BOW/AQAA3wMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAAAAAAAAAAAA&#10;AAAAGQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" strokecolor="#002060" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="22A56A7F" w14:textId="77777777" w:rsidR="00B637CB" w:rsidRDefault="00B637CB" w:rsidP="00B637CB">
+    <w:p w14:paraId="3C18D64C" w14:textId="77777777" w:rsidR="001B4E9A" w:rsidRDefault="001B4E9A" w:rsidP="001B4E9A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B637CB">
+      <w:r w:rsidRPr="001B4E9A">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>REPRESENTATIVE MATTERS AND CASES</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1EE0D294" w14:textId="77777777" w:rsidR="00B637CB" w:rsidRDefault="00B637CB" w:rsidP="00B637CB">
+    <w:p w14:paraId="1C6174F0" w14:textId="77777777" w:rsidR="001B4E9A" w:rsidRDefault="001B4E9A" w:rsidP="001B4E9A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B637CB">
+      <w:r w:rsidRPr="001B4E9A">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>M&amp;A &amp; Private Equity</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="458BE501" w14:textId="77777777" w:rsidR="00B637CB" w:rsidRDefault="00B637CB" w:rsidP="00B637CB">
+    <w:p w14:paraId="66A989C6" w14:textId="77777777" w:rsidR="001B4E9A" w:rsidRDefault="001B4E9A" w:rsidP="001B4E9A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B637CB">
+      <w:r w:rsidRPr="001B4E9A">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented China Music Corporation (now known as TME) in its strategic merger with Tencent Music</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="32494318" w14:textId="77777777" w:rsidR="00B637CB" w:rsidRDefault="00B637CB" w:rsidP="00B637CB">
+    <w:p w14:paraId="46A0603E" w14:textId="77777777" w:rsidR="001B4E9A" w:rsidRDefault="001B4E9A" w:rsidP="001B4E9A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B637CB">
+      <w:r w:rsidRPr="001B4E9A">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Didi Chuxing in its acquisition of Uber China</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="26D91983" w14:textId="77777777" w:rsidR="00B637CB" w:rsidRDefault="00B637CB" w:rsidP="00B637CB">
+    <w:p w14:paraId="5BF4EF16" w14:textId="77777777" w:rsidR="001B4E9A" w:rsidRDefault="001B4E9A" w:rsidP="001B4E9A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B637CB">
+      <w:r w:rsidRPr="001B4E9A">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Primavera Capital and Ant Financial Services in their announced investment in Yum! China Holdings Inc.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="190DD2D9" w14:textId="77777777" w:rsidR="00B637CB" w:rsidRDefault="00B637CB" w:rsidP="00B637CB">
+    <w:p w14:paraId="64C8217E" w14:textId="77777777" w:rsidR="001B4E9A" w:rsidRDefault="001B4E9A" w:rsidP="001B4E9A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B637CB">
+      <w:r w:rsidRPr="001B4E9A">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Alibaba Group in its investment in various TMT companies including ZTESoft, DaLian DragonDream Information Technology Co., Ltd, Baison and YiNian, etc.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A1AE4A6" w14:textId="77777777" w:rsidR="00B637CB" w:rsidRDefault="00B637CB" w:rsidP="00B637CB">
+    <w:p w14:paraId="18DF40A2" w14:textId="77777777" w:rsidR="001B4E9A" w:rsidRDefault="001B4E9A" w:rsidP="001B4E9A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B637CB">
+      <w:r w:rsidRPr="001B4E9A">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Ant Financial Services/Koubei in its acquisition of Choice System Co., Ltd.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="49F92D59" w14:textId="77777777" w:rsidR="00B637CB" w:rsidRDefault="00B637CB" w:rsidP="00B637CB">
+    <w:p w14:paraId="02096D09" w14:textId="77777777" w:rsidR="001B4E9A" w:rsidRDefault="001B4E9A" w:rsidP="001B4E9A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B637CB">
+      <w:r w:rsidRPr="001B4E9A">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented ByteDance in its investment in various companies in TMT and other industries</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="53E22FA5" w14:textId="77777777" w:rsidR="00B637CB" w:rsidRDefault="00B637CB" w:rsidP="00B637CB">
+    <w:p w14:paraId="05366AA2" w14:textId="77777777" w:rsidR="001B4E9A" w:rsidRDefault="001B4E9A" w:rsidP="001B4E9A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B637CB">
+      <w:r w:rsidRPr="001B4E9A">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented BeiGene in Amgen Inc.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B637CB">
+      <w:r w:rsidRPr="001B4E9A">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B637CB">
+      <w:r w:rsidRPr="001B4E9A">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s USD 2.7 billion strategic investment in BeiGene</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4856D35D" w14:textId="77777777" w:rsidR="00B637CB" w:rsidRDefault="00B637CB" w:rsidP="00B637CB">
+    <w:p w14:paraId="3EF206EA" w14:textId="77777777" w:rsidR="001B4E9A" w:rsidRDefault="001B4E9A" w:rsidP="001B4E9A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B637CB">
+      <w:r w:rsidRPr="001B4E9A">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented BeiGene in Celgene</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B637CB">
+      <w:r w:rsidRPr="001B4E9A">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B637CB">
+      <w:r w:rsidRPr="001B4E9A">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s strategic investment in BeiGene</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="28A5572A" w14:textId="77777777" w:rsidR="00B637CB" w:rsidRDefault="00B637CB" w:rsidP="00B637CB">
+    <w:p w14:paraId="292264A4" w14:textId="77777777" w:rsidR="001B4E9A" w:rsidRDefault="001B4E9A" w:rsidP="001B4E9A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B637CB">
+      <w:r w:rsidRPr="001B4E9A">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Chongho Bridge in its investment in various companies in the agriculture and financial industries</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C3DED1F" w14:textId="77777777" w:rsidR="00B637CB" w:rsidRDefault="00B637CB" w:rsidP="00B637CB">
+    <w:p w14:paraId="354F985A" w14:textId="77777777" w:rsidR="001B4E9A" w:rsidRDefault="001B4E9A" w:rsidP="001B4E9A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B637CB">
+      <w:r w:rsidRPr="001B4E9A">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented TPG in its investment in various companies in the education industry</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3882FA58" w14:textId="77777777" w:rsidR="00B637CB" w:rsidRDefault="00B637CB" w:rsidP="00B637CB">
+    <w:p w14:paraId="7E6D01EC" w14:textId="77777777" w:rsidR="001B4E9A" w:rsidRDefault="001B4E9A" w:rsidP="001B4E9A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B637CB">
+      <w:r w:rsidRPr="001B4E9A">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Manbang in its equity financing and consolidation</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="58F5B958" w14:textId="77777777" w:rsidR="00B637CB" w:rsidRDefault="00B637CB" w:rsidP="00B637CB">
+    <w:p w14:paraId="5A7B057C" w14:textId="77777777" w:rsidR="001B4E9A" w:rsidRDefault="001B4E9A" w:rsidP="001B4E9A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B637CB">
+      <w:r w:rsidRPr="001B4E9A">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Brembo in its acquisition of a brake disc manufacturer</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D4F40EB" w14:textId="77777777" w:rsidR="00B637CB" w:rsidRDefault="00B637CB" w:rsidP="00B637CB">
+    <w:p w14:paraId="0387B745" w14:textId="77777777" w:rsidR="001B4E9A" w:rsidRDefault="001B4E9A" w:rsidP="001B4E9A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B637CB">
+      <w:r w:rsidRPr="001B4E9A">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Boyu Capital in the establishment of a joint venture medical institution in Shanghai</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50A663CD" w14:textId="77777777" w:rsidR="00B637CB" w:rsidRDefault="00B637CB" w:rsidP="00B637CB">
+    <w:p w14:paraId="7921DEC6" w14:textId="77777777" w:rsidR="001B4E9A" w:rsidRDefault="001B4E9A" w:rsidP="001B4E9A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B637CB">
+      <w:r w:rsidRPr="001B4E9A">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Qinyuan Industrial in its sale of equity interest in Chongqing New Qinyuan to Swire Group</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F3CB282" w14:textId="77777777" w:rsidR="00B637CB" w:rsidRDefault="00B637CB" w:rsidP="00B637CB">
+    <w:p w14:paraId="4D4E1F39" w14:textId="77777777" w:rsidR="001B4E9A" w:rsidRDefault="001B4E9A" w:rsidP="001B4E9A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B637CB">
+      <w:r w:rsidRPr="001B4E9A">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Alibaba Pictures in its investment in Bona Film Group, Dadi Media and other entertainment companies</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5BB14BBF" w14:textId="77777777" w:rsidR="00B637CB" w:rsidRDefault="00B637CB" w:rsidP="00B637CB">
+    <w:p w14:paraId="23EFB370" w14:textId="77777777" w:rsidR="001B4E9A" w:rsidRDefault="001B4E9A" w:rsidP="001B4E9A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B637CB">
+      <w:r w:rsidRPr="001B4E9A">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented LinkSure in its acquisition of Manman Manga</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A9F8B8F" w14:textId="77777777" w:rsidR="00B637CB" w:rsidRDefault="00B637CB" w:rsidP="00B637CB">
+    <w:p w14:paraId="0C54D9ED" w14:textId="77777777" w:rsidR="001B4E9A" w:rsidRDefault="001B4E9A" w:rsidP="001B4E9A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B637CB">
+      <w:r w:rsidRPr="001B4E9A">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Taikang Asset Management in its overseas investment in the United States, United Kingdom and Japan</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="54C66D4F" w14:textId="77777777" w:rsidR="00B637CB" w:rsidRDefault="00B637CB" w:rsidP="00B637CB">
+    <w:p w14:paraId="78D8FE01" w14:textId="77777777" w:rsidR="001B4E9A" w:rsidRDefault="001B4E9A" w:rsidP="001B4E9A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B637CB">
+      <w:r w:rsidRPr="001B4E9A">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented KrSpace and other TMT companies in their equity financings</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3F02B575" w14:textId="77777777" w:rsidR="00B637CB" w:rsidRDefault="00B637CB" w:rsidP="00B637CB">
+    <w:p w14:paraId="00BE1645" w14:textId="77777777" w:rsidR="001B4E9A" w:rsidRDefault="001B4E9A" w:rsidP="001B4E9A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B637CB">
+      <w:r w:rsidRPr="001B4E9A">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Capital Markets</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="013CB8B9" w14:textId="77777777" w:rsidR="00B637CB" w:rsidRDefault="00B637CB" w:rsidP="00B637CB">
+    <w:p w14:paraId="4C0EAFBC" w14:textId="77777777" w:rsidR="001B4E9A" w:rsidRDefault="001B4E9A" w:rsidP="001B4E9A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B637CB">
+      <w:r w:rsidRPr="001B4E9A">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Alibaba Group in its listing on Hong Kong Stock Exchange and issuance of offshore bonds</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="76362E8F" w14:textId="77777777" w:rsidR="00B637CB" w:rsidRDefault="00B637CB" w:rsidP="00B637CB">
+    <w:p w14:paraId="5E589DAE" w14:textId="77777777" w:rsidR="001B4E9A" w:rsidRDefault="001B4E9A" w:rsidP="001B4E9A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B637CB">
+      <w:r w:rsidRPr="001B4E9A">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented BeiGene in its initial public offering and listing on NASDAQ and follow-on offerings in the U.S. and initial public offering and listing on HKSE</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="72D54980" w14:textId="77777777" w:rsidR="00B637CB" w:rsidRDefault="00B637CB" w:rsidP="00B637CB">
+    <w:p w14:paraId="4896BDCA" w14:textId="77777777" w:rsidR="001B4E9A" w:rsidRDefault="001B4E9A" w:rsidP="001B4E9A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B637CB">
+      <w:r w:rsidRPr="001B4E9A">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented BeiGene in its issuance of RMB shares and listing on Shanghai Stock Exchange STAR Market</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7ADA6E24" w14:textId="77777777" w:rsidR="00B637CB" w:rsidRDefault="00B637CB" w:rsidP="00B637CB">
+    <w:p w14:paraId="74929DEF" w14:textId="77777777" w:rsidR="001B4E9A" w:rsidRDefault="001B4E9A" w:rsidP="001B4E9A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B637CB">
+      <w:r w:rsidRPr="001B4E9A">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Ant Group in its proposed IPO and listing on SSE and HKSE</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A3CB772" w14:textId="77777777" w:rsidR="00B637CB" w:rsidRDefault="00B637CB" w:rsidP="00B637CB">
+    <w:p w14:paraId="5EE5F5F5" w14:textId="77777777" w:rsidR="001B4E9A" w:rsidRDefault="001B4E9A" w:rsidP="001B4E9A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B637CB">
+      <w:r w:rsidRPr="001B4E9A">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Innocare in its proposed issuance of RMB shares and listing on Shanghai Stock Exchange STAR Market</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="10692853" w14:textId="77777777" w:rsidR="00B637CB" w:rsidRDefault="00B637CB" w:rsidP="00B637CB">
+    <w:p w14:paraId="78FBBEA8" w14:textId="77777777" w:rsidR="001B4E9A" w:rsidRDefault="001B4E9A" w:rsidP="001B4E9A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B637CB">
+      <w:r w:rsidRPr="001B4E9A">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Sichuan Haowu Electromechanical Co., Ltd. in its material asset restructuring</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="004D1DC1" w14:textId="77777777" w:rsidR="00B637CB" w:rsidRDefault="00B637CB" w:rsidP="00B637CB">
+    <w:p w14:paraId="2FC3CE60" w14:textId="77777777" w:rsidR="001B4E9A" w:rsidRDefault="001B4E9A" w:rsidP="001B4E9A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B637CB">
+      <w:r w:rsidRPr="001B4E9A">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Chongho Bridge and various other China-based companies in their pre-IPO restructuring and financing</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="300B9320" w14:textId="77777777" w:rsidR="00B637CB" w:rsidRDefault="00B637CB" w:rsidP="00B637CB">
+    <w:p w14:paraId="1074EB0B" w14:textId="77777777" w:rsidR="001B4E9A" w:rsidRDefault="001B4E9A" w:rsidP="001B4E9A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B637CB">
+      <w:r w:rsidRPr="001B4E9A">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>General Corporate Matters</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="15139F05" w14:textId="77777777" w:rsidR="00B637CB" w:rsidRDefault="00B637CB" w:rsidP="00B637CB">
+    <w:p w14:paraId="1688F0DB" w14:textId="77777777" w:rsidR="001B4E9A" w:rsidRDefault="001B4E9A" w:rsidP="001B4E9A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B637CB">
+      <w:r w:rsidRPr="001B4E9A">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Provided general legal services to clients, including Alibaba Group, BeiGene, Ping</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B637CB">
+      <w:r w:rsidRPr="001B4E9A">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B637CB">
+      <w:r w:rsidRPr="001B4E9A">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>An Technology, Tuniu and Chongho Bridge</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0EF7E534" w14:textId="77777777" w:rsidR="00B637CB" w:rsidRDefault="00B637CB" w:rsidP="00B637CB">
+    <w:p w14:paraId="1E1969BD" w14:textId="77777777" w:rsidR="001B4E9A" w:rsidRDefault="001B4E9A" w:rsidP="001B4E9A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B637CB">
+      <w:r w:rsidRPr="001B4E9A">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Education</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D272D66" w14:textId="77777777" w:rsidR="00B637CB" w:rsidRDefault="00B637CB" w:rsidP="00B637CB">
+    <w:p w14:paraId="46F1BCE0" w14:textId="77777777" w:rsidR="001B4E9A" w:rsidRDefault="001B4E9A" w:rsidP="001B4E9A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B637CB">
+      <w:r w:rsidRPr="001B4E9A">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Peking University, School of Law, LL.M.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="42A19F4C" w14:textId="77777777" w:rsidR="00B637CB" w:rsidRDefault="00B637CB" w:rsidP="00B637CB">
+    <w:p w14:paraId="14BB3FBC" w14:textId="77777777" w:rsidR="001B4E9A" w:rsidRDefault="001B4E9A" w:rsidP="001B4E9A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B637CB">
+      <w:r w:rsidRPr="001B4E9A">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Peking University, Yuanpei College, LL.B.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="31F15C31" w14:textId="77777777" w:rsidR="00B637CB" w:rsidRDefault="00B637CB" w:rsidP="00B637CB">
+    <w:p w14:paraId="441A15A1" w14:textId="77777777" w:rsidR="001B4E9A" w:rsidRDefault="001B4E9A" w:rsidP="001B4E9A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B637CB">
+      <w:r w:rsidRPr="001B4E9A">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Professional Qualification</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="72867B7E" w14:textId="77777777" w:rsidR="00B637CB" w:rsidRDefault="00B637CB" w:rsidP="00B637CB">
+    <w:p w14:paraId="797DBFA6" w14:textId="77777777" w:rsidR="001B4E9A" w:rsidRDefault="001B4E9A" w:rsidP="001B4E9A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B637CB">
+      <w:r w:rsidRPr="001B4E9A">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Qualified to practice in the PRC</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="15CB07D5" w14:textId="77777777" w:rsidR="00B637CB" w:rsidRDefault="00B637CB" w:rsidP="00B637CB">
+    <w:p w14:paraId="51E3061E" w14:textId="77777777" w:rsidR="001B4E9A" w:rsidRDefault="001B4E9A" w:rsidP="001B4E9A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B637CB">
+      <w:r w:rsidRPr="001B4E9A">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Professional Background</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5567FC3C" w14:textId="28F83518" w:rsidR="00686369" w:rsidRPr="00B637CB" w:rsidRDefault="00B637CB" w:rsidP="00B637CB">
+    <w:p w14:paraId="5567FC3C" w14:textId="0D6E9DAB" w:rsidR="00686369" w:rsidRPr="001B4E9A" w:rsidRDefault="001B4E9A" w:rsidP="001B4E9A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B637CB">
+      <w:r w:rsidRPr="001B4E9A">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Travis joined Fangda Partners in 2015.</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00686369" w:rsidRPr="00B637CB" w:rsidSect="002D0826">
+    <w:sectPr w:rsidR="00686369" w:rsidRPr="001B4E9A" w:rsidSect="002D0826">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1797" w:bottom="1440" w:left="1797" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="3584D350" w14:textId="77777777" w:rsidR="004167EC" w:rsidRDefault="004167EC" w:rsidP="00F57734">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="2493FDE5" w14:textId="77777777" w:rsidR="004167EC" w:rsidRDefault="004167EC" w:rsidP="00F57734">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -1509,1027 +1509,1027 @@
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0FB55622"/>
+    <w:nsid w:val="03DA6501"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C95C6A74"/>
+    <w:tmpl w:val="DCA2E2D8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="115934B5"/>
+    <w:nsid w:val="0C2E7D80"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D22C80DA"/>
+    <w:tmpl w:val="78109FD8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="138F1265"/>
+    <w:nsid w:val="177C218C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="1788307E"/>
+    <w:tmpl w:val="C026F286"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="142C01A5"/>
+    <w:nsid w:val="18121CAC"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A77E0C6E"/>
+    <w:tmpl w:val="4ABC9AF8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1A7B0E9D"/>
+    <w:nsid w:val="18C90916"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="AA109BB2"/>
+    <w:tmpl w:val="5554CDAA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1BAC3FE8"/>
+    <w:nsid w:val="18F94810"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="33FA55EA"/>
+    <w:tmpl w:val="97C852C4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1E6241DA"/>
+    <w:nsid w:val="1A8A5194"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="52781F5E"/>
+    <w:tmpl w:val="C15A2FA0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1F1B7571"/>
+    <w:nsid w:val="1BEB481F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F3DCD7F6"/>
+    <w:tmpl w:val="C61821C6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="25376499"/>
+    <w:nsid w:val="24CF40E4"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F124ABF8"/>
+    <w:tmpl w:val="2954E2E6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2B41271F"/>
+    <w:nsid w:val="28A90AF1"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="EBC8E958"/>
+    <w:tmpl w:val="99A49366"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2D4148EB"/>
+    <w:nsid w:val="2E08167B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="329AC87A"/>
+    <w:tmpl w:val="98BAA506"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2D527133"/>
+    <w:nsid w:val="2EE42B43"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="B08202D4"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="440" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="880" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1320" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1760" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2200" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2640" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3080" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3520" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="39083299"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="2D22FDBE"/>
+    <w:tmpl w:val="98A44F40"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2EE42B43"/>
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3B6418F1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="B08202D4"/>
-    <w:lvl w:ilvl="0" w:tplc="04090001">
+    <w:tmpl w:val="49FEE19A"/>
+    <w:lvl w:ilvl="0" w:tplc="B99657A6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="440" w:hanging="440"/>
-[...5 lines deleted...]
-    <w:lvl w:ilvl="1" w:tplc="04090003">
+        <w:ind w:left="510" w:hanging="226"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:sz w:val="15"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="880" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1320" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1760" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="880" w:hanging="440"/>
-[...5 lines deleted...]
-    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+        <w:ind w:left="2200" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1320" w:hanging="440"/>
-[...5 lines deleted...]
-    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+        <w:ind w:left="2640" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1760" w:hanging="440"/>
-[...5 lines deleted...]
-    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+        <w:ind w:left="3080" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2200" w:hanging="440"/>
-[...5 lines deleted...]
-    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+        <w:ind w:left="3520" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2640" w:hanging="440"/>
-[...34 lines deleted...]
-      <w:pPr>
         <w:ind w:left="3960" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="348879AB"/>
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3E190D54"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D94E4516"/>
+    <w:tmpl w:val="C81ED2CA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="35F07EE2"/>
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3ECE1863"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="AA32AC74"/>
+    <w:tmpl w:val="8D5802DA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="36603096"/>
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="40FE03F0"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E998229C"/>
+    <w:tmpl w:val="CF440686"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-[...114 lines deleted...]
-  </w:abstractNum>
   <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3E5C1F6F"/>
+    <w:nsid w:val="43CF2302"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F49A6024"/>
+    <w:tmpl w:val="18B65B46"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="44204B5E"/>
+    <w:nsid w:val="466D7CE8"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="FF7836F8"/>
+    <w:tmpl w:val="41E68E30"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="485C41BE"/>
+    <w:nsid w:val="49550948"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="7F5C8538"/>
+    <w:tmpl w:val="5E14916C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="523A43B1"/>
+    <w:nsid w:val="4D976A26"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="4DAE63F4"/>
+    <w:tmpl w:val="CF440686"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="56E37B7E"/>
+    <w:nsid w:val="534C46A8"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="77322C56"/>
+    <w:tmpl w:val="5C103F10"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5B3120FB"/>
+    <w:nsid w:val="553941CE"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="7B8ABD98"/>
+    <w:tmpl w:val="23B2BB4A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5B824BD8"/>
+    <w:nsid w:val="574B0E06"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="FC74B3AA"/>
+    <w:tmpl w:val="3D44DCB8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5D3178B2"/>
+    <w:nsid w:val="58DF2FAD"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="83887FB8"/>
+    <w:tmpl w:val="5CA49BE2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="627F6432"/>
+    <w:nsid w:val="596C4D1A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="1C1EF19E"/>
+    <w:tmpl w:val="B504CDFA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="647E7F69"/>
+    <w:nsid w:val="5BF5132D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="63C4C3E4"/>
+    <w:tmpl w:val="6526C69C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="678D58F7"/>
+    <w:nsid w:val="5C306FDC"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="3A8A4B8C"/>
+    <w:tmpl w:val="CD500D94"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="73525EB0"/>
+    <w:nsid w:val="5D4616A7"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="62769FF0"/>
+    <w:tmpl w:val="70AE56B0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7A987BE2"/>
+    <w:nsid w:val="62576B58"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="4BD48FB4"/>
+    <w:tmpl w:val="5D003E04"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7C8722E2"/>
+    <w:nsid w:val="73BB1C3D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F7B0E790"/>
+    <w:tmpl w:val="695453F0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7D282D54"/>
+    <w:nsid w:val="74F6503E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="EE7CBDDC"/>
+    <w:tmpl w:val="400C75D0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7DE4769D"/>
+    <w:nsid w:val="7DAC1028"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="AA32AC74"/>
+    <w:tmpl w:val="68B0BD8E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="2">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="32"/>
+  </w:num>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="11">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="12">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="14">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="15">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="16">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="17">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="18">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="19">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="20">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="21">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="22">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="23">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="24">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="25">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="26">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="27">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="28">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="29">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="30">
     <w:abstractNumId w:val="12"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="31">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="32">
     <w:abstractNumId w:val="16"/>
   </w:num>
-  <w:num w:numId="3">
-[...38 lines deleted...]
-  <w:num w:numId="16">
+  <w:num w:numId="33">
     <w:abstractNumId w:val="20"/>
-  </w:num>
-[...49 lines deleted...]
-    <w:abstractNumId w:val="14"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
@@ -2543,50 +2543,51 @@
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00E418B1"/>
     <w:rsid w:val="000275A2"/>
     <w:rsid w:val="00065FAA"/>
     <w:rsid w:val="00066F39"/>
     <w:rsid w:val="00083426"/>
     <w:rsid w:val="0008435A"/>
     <w:rsid w:val="000C5325"/>
     <w:rsid w:val="000E0C86"/>
     <w:rsid w:val="00117159"/>
     <w:rsid w:val="00130740"/>
     <w:rsid w:val="0013186C"/>
     <w:rsid w:val="0013719D"/>
     <w:rsid w:val="0014231B"/>
     <w:rsid w:val="001526EA"/>
     <w:rsid w:val="00153488"/>
     <w:rsid w:val="0018186F"/>
     <w:rsid w:val="00191736"/>
+    <w:rsid w:val="001B4E9A"/>
     <w:rsid w:val="001C7F4F"/>
     <w:rsid w:val="001F7789"/>
     <w:rsid w:val="00211603"/>
     <w:rsid w:val="00223B3F"/>
     <w:rsid w:val="0022458A"/>
     <w:rsid w:val="00230A13"/>
     <w:rsid w:val="00232FF3"/>
     <w:rsid w:val="002375A9"/>
     <w:rsid w:val="00253EDA"/>
     <w:rsid w:val="00283DAB"/>
     <w:rsid w:val="002932C9"/>
     <w:rsid w:val="002A35FF"/>
     <w:rsid w:val="002A4932"/>
     <w:rsid w:val="002B1F71"/>
     <w:rsid w:val="002D0826"/>
     <w:rsid w:val="0031673D"/>
     <w:rsid w:val="0034020A"/>
     <w:rsid w:val="0034029C"/>
     <w:rsid w:val="00351712"/>
     <w:rsid w:val="00353486"/>
     <w:rsid w:val="0036384C"/>
     <w:rsid w:val="00370676"/>
     <w:rsid w:val="00396678"/>
     <w:rsid w:val="003B4410"/>
     <w:rsid w:val="003D196D"/>
@@ -2641,51 +2642,50 @@
     <w:rsid w:val="00901636"/>
     <w:rsid w:val="009038C0"/>
     <w:rsid w:val="009073A3"/>
     <w:rsid w:val="00917307"/>
     <w:rsid w:val="00925E12"/>
     <w:rsid w:val="00930511"/>
     <w:rsid w:val="00936370"/>
     <w:rsid w:val="0094376B"/>
     <w:rsid w:val="009465FB"/>
     <w:rsid w:val="0095781F"/>
     <w:rsid w:val="009A4D0D"/>
     <w:rsid w:val="009A711A"/>
     <w:rsid w:val="009B27AE"/>
     <w:rsid w:val="009D6108"/>
     <w:rsid w:val="009E20C4"/>
     <w:rsid w:val="00A002B6"/>
     <w:rsid w:val="00A1252B"/>
     <w:rsid w:val="00A1585C"/>
     <w:rsid w:val="00A41685"/>
     <w:rsid w:val="00A64BF0"/>
     <w:rsid w:val="00A81B38"/>
     <w:rsid w:val="00B05840"/>
     <w:rsid w:val="00B37E04"/>
     <w:rsid w:val="00B557D1"/>
     <w:rsid w:val="00B62E87"/>
-    <w:rsid w:val="00B637CB"/>
     <w:rsid w:val="00B670A2"/>
     <w:rsid w:val="00B86E39"/>
     <w:rsid w:val="00BB071E"/>
     <w:rsid w:val="00BB2601"/>
     <w:rsid w:val="00C0316A"/>
     <w:rsid w:val="00C24D79"/>
     <w:rsid w:val="00CD0348"/>
     <w:rsid w:val="00CF1C9C"/>
     <w:rsid w:val="00D1552C"/>
     <w:rsid w:val="00D2284D"/>
     <w:rsid w:val="00D45AF6"/>
     <w:rsid w:val="00D632AE"/>
     <w:rsid w:val="00D925CA"/>
     <w:rsid w:val="00DA428A"/>
     <w:rsid w:val="00DA626A"/>
     <w:rsid w:val="00DD484D"/>
     <w:rsid w:val="00DF04DF"/>
     <w:rsid w:val="00E34189"/>
     <w:rsid w:val="00E418B1"/>
     <w:rsid w:val="00E44063"/>
     <w:rsid w:val="00E61128"/>
     <w:rsid w:val="00E70303"/>
     <w:rsid w:val="00E73B54"/>
     <w:rsid w:val="00E7710E"/>
     <w:rsid w:val="00E94C0A"/>
@@ -3763,61 +3763,61 @@
     <w:rsid w:val="00F57734"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af4">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0065437B"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af5">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00B637CB"/>
+    <w:rsid w:val="001B4E9A"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af6">
     <w:name w:val="正文文本 字符"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="af5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00B637CB"/>
+    <w:rsid w:val="001B4E9A"/>
     <w:rPr>
       <w:sz w:val="21"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 主题​​">
@@ -4101,51 +4101,51 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{853D8B60-95E8-4551-8AE0-E5C1EB8A818C}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DFCD5D35-E8A8-4D5D-9A74-BAD9A4C524B6}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>444</Words>
   <Characters>2537</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>21</Lines>
   <Paragraphs>5</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>2976</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>