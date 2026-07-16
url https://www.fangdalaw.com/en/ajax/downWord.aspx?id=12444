--- v0 (2026-05-17)
+++ v1 (2026-07-16)
@@ -36,189 +36,189 @@
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5485"/>
         <w:gridCol w:w="2836"/>
       </w:tblGrid>
       <w:tr w:rsidR="0049405C" w:rsidRPr="00C24D79" w14:paraId="76EB2C64" w14:textId="77777777" w:rsidTr="00E70303">
         <w:trPr>
           <w:trHeight w:val="3267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5485" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="271D78"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C4F11E8" w14:textId="4E9A7B2E" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00D24B88" w:rsidP="00D24B88">
+          <w:p w14:paraId="2C4F11E8" w14:textId="48FED6D8" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00BA017B" w:rsidP="00BA017B">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="xingming"/>
             <w:bookmarkStart w:id="1" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="1"/>
-            <w:r w:rsidRPr="00D24B88">
+            <w:r w:rsidRPr="00BA017B">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>JANE CHEN</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
-          <w:p w14:paraId="706EB16B" w14:textId="177480F6" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00D24B88" w:rsidP="00D24B88">
+          <w:p w14:paraId="706EB16B" w14:textId="7384EAD7" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00BA017B" w:rsidP="00BA017B">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="didian"/>
-            <w:r w:rsidRPr="00D24B88">
+            <w:r w:rsidRPr="00BA017B">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Partner</w:t>
             </w:r>
-            <w:r w:rsidRPr="00D24B88">
+            <w:r w:rsidRPr="00BA017B">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>·</w:t>
             </w:r>
-            <w:r w:rsidRPr="00D24B88">
+            <w:r w:rsidRPr="00BA017B">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Shanghai</w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
-          <w:p w14:paraId="6199424A" w14:textId="6B840A66" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00D24B88" w:rsidP="00D24B88">
+          <w:p w14:paraId="6199424A" w14:textId="4D323A28" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00BA017B" w:rsidP="00BA017B">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="dianhua"/>
-            <w:r w:rsidRPr="00D24B88">
+            <w:r w:rsidRPr="00BA017B">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">+86 21 2208 1166 </w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
-          <w:p w14:paraId="4F910ACA" w14:textId="438FCB43" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00D24B88" w:rsidP="00D24B88">
+          <w:p w14:paraId="4F910ACA" w14:textId="1AEDFAB5" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00BA017B" w:rsidP="00BA017B">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="youxiang"/>
-            <w:r w:rsidRPr="00D24B88">
+            <w:r w:rsidRPr="00BA017B">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>jie.chen@fangdalaw.com</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="22DBA835" w14:textId="677EAC48" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00F96E7C" w:rsidP="00860F89">
             <w:pPr>
               <w:ind w:leftChars="-52" w:left="-109"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C24D79">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:color w:val="545551"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D24C6CB" w14:textId="16E49D76" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00D24B88" w:rsidP="002932C9">
+          <w:p w14:paraId="2D24C6CB" w14:textId="2B3653A9" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00BA017B" w:rsidP="002932C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="tupian"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5B7972C3" wp14:editId="12468F69">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5E3445B2" wp14:editId="30D26424">
                   <wp:extent cx="1651000" cy="2142519"/>
                   <wp:effectExtent l="0" t="0" r="6350" b="0"/>
                   <wp:docPr id="1" name="图片 1"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
@@ -258,60 +258,60 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C063291" w14:textId="5DC9D94D" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="002375A9" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C24D79">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>PRACTICE AREAS</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C1ACACA" w14:textId="7E75ABDE" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="00D24B88" w:rsidP="007177F3">
+          <w:p w14:paraId="3C1ACACA" w14:textId="36B7B3FE" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="00BA017B" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="zhiyelingyu"/>
-            <w:r w:rsidRPr="00D24B88">
+            <w:r w:rsidRPr="00BA017B">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>MS. CHEN IS A CORPORATE PARTNER IN OUR SHANGHAI OFFICE, SPECIALIZING IN CAPITAL MARKETS, PRIVATE EQUITY, AND CORPORATE AND M&amp;A.</w:t>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F19AE4C" w14:textId="19A41B01" w:rsidR="00451233" w:rsidRPr="00C24D79" w:rsidRDefault="00F80A79" w:rsidP="00DA428A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C24D79">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
           <w:noProof/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
@@ -371,51 +371,51 @@
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:roundrect w14:anchorId="053823F2" id="圆角矩形 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:-6.2pt;margin-top:-12.6pt;width:4.55pt;height:3.6pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDc1SqFegIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2yAQfp+0/wHxvtqO+mON4lRRqk6T&#10;qrZqO/WZYIiRMMeAxMn++h3gOG1X7WHaCwbu7ru7z98xu9p1mmyF8wpMTauTkhJhODTKrGv64/nm&#10;y1dKfGCmYRqMqOleeHo1//xp1tupmEALuhGOIIjx097WtA3BTovC81Z0zJ+AFQaNElzHAh7dumgc&#10;6xG908WkLM+LHlxjHXDhPd5eZyOdJ3wpBQ/3UnoRiK4p1hbS6tK6imsxn7Hp2jHbKj6Uwf6hio4p&#10;g0lHqGsWGNk49QdUp7gDDzKccOgKkFJxkXrAbqryXTdPLbMi9YLkeDvS5P8fLL/bPtkHhzT01k89&#10;bmMXO+m6+MX6yC6RtR/JErtAOF6eXZyXyChHy+nZRXUZqSyOodb58E1AR+Kmpg42pnnE35FYYttb&#10;H7L/wS+m86BVc6O0TocoAbHUjmwZ/rzVuhoyvPHSJvoaiFEZMN4Ux2bSLuy1iH7aPApJVIPlT1Ih&#10;SWfHJIxzYUKVTS1rRM5dnZXYaoYfI1K3CTAiS8w/Yg8Abxs4YGeYwT+GiiTTMbj8W2E5eIxImcGE&#10;MbhTBtxHABq7GjJn/wNJmZrI0gqa/YMjDvKQeMtvFP67W+bDA3M4Ffi3cdLDPS5SQ19TGHaUtOB+&#10;fXQf/VGsaKWkxymrqf+5YU5Qor8blPFldXoaxzIdUEYTPLjXltVri9l0S0AtVPimWJ620T/ow1Y6&#10;6F7wQVjErGhihmPumvLgDodlyNOPTwoXi0Vyw1G0LNyaJ8sjeGQ1yvJ598KcHQQcUPd3cJhINn0n&#10;4ewbIw0sNgGkSvo+8jrwjWOchDM8OfGdeH1OXseHcf4bAAD//wMAUEsDBBQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NT8JAEL2b+B82Y+KtbCliSOmWGIgkKBdQPC/d&#10;sW3cna3dBeq/dzjpZTKT9+Z9FIvBWXHGPrSeFIxHKQikypuWagXvb8/JDESImoy2nlDBDwZYlLc3&#10;hc6Nv9AOz/tYCxahkGsFTYxdLmWoGnQ6jHyHxNin752OfPa1NL2+sLizMkvTR+l0S+zQ6A6XDVZf&#10;+5NTsF4edttDu9l8b6cr+5rpjxdbr5W6vxtWcx5PcxARh/j3AdcOnB9KDnb0JzJBWAXJOHtgKi/Z&#10;NAPBjGQyAXG8IrMUZFnI/z3KXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDc1SqFegIA&#10;AGAFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="white [3212]" stroked="f" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="514DA404" w14:textId="77777777" w:rsidR="00D24B88" w:rsidRDefault="000E0C86" w:rsidP="00B670A2">
+    <w:p w14:paraId="6A7C3961" w14:textId="77777777" w:rsidR="00BA017B" w:rsidRDefault="000E0C86" w:rsidP="00B670A2">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C24D79">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="545551"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E0DC835" wp14:editId="24238D24">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2512</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4508</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5271826" cy="0"/>
@@ -456,1498 +456,1498 @@
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:line w14:anchorId="3D0BA0F8" id="直接连接符 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".2pt,.35pt" to="415.3pt,.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKOATlvwEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+wYWFYYcXpo0V2K&#10;rdhH74pMxQL0BUmLnX8/ik7cohsGbNhFMCW+x/dIens7WcOOEJP2ruPrVc0ZOOl77Q4d//7t4fqG&#10;s5SF64XxDjp+gsRvd1fvtmNoofGDNz1EhiQutWPo+JBzaKsqyQGsSCsfwOGj8tGKjGE8VH0UI7Jb&#10;UzV1valGH/sQvYSU8PZ+fuQ74lcKZP6sVILMTMdRW6Yz0rkvZ7XbivYQRRi0PMsQ/6DCCu2w6EJ1&#10;L7JgP6L+hcpqGX3yKq+kt5VXSksgD+hmXb9x83UQAcgLNieFpU3p/9HKT8c79xSxDWNIbQpPsbiY&#10;VLRMGR2ecabkC5Wyidp2WtoGU2YSL983H9Y3zYYzeXmrZopCFWLKH8FbVj46brQrjkQrjo8pY1lM&#10;vaSUa+PKmbzR/YM2hoJ42N+ZyI6izLBu6g2NDYGv0jAq0OrFBX3lk4GZ9gsopntUO/uhBYOFVkgJ&#10;Lq/LOhATZheYQgkLsCbdfwSe8wsUaPn+BrwgqLJ3eQFb7Xz8XfU8XSSrOf/Sgdl3acHe9yeaL7UG&#10;t4gcnje+rOnrmOAv/+XuJwAAAP//AwBQSwMEFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FvwjAMhe+T9h8iT+I20g3WQWmK0IALh0kDhLRb2nhttcapmgCFX485bRdL&#10;T+/5+XM6720jTtj52pGCl2EEAqlwpqZSwX63fp6A8EGT0Y0jVHBBD/Ps8SHViXFn+sLTNpSCS8gn&#10;WkEVQptI6YsKrfZD1yKx9+M6qwPLrpSm02cut418jaJYWl0TX6h0ix8VFr/bo1WwO1x7uTl8LvK4&#10;3o+m39PV2/q6Umrw1C9nPBYzEAH78LcB9x+YHzIGy92RjBeNgjHnFLyDYG8yimIQ+V3KLJX/+bMb&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEo4BOW/AQAA3wMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAAAAAAAAAAAA&#10;AAAAGQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" strokecolor="#002060" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4A5D25BC" w14:textId="77777777" w:rsidR="00D24B88" w:rsidRDefault="00D24B88" w:rsidP="00D24B88">
+    <w:p w14:paraId="53D79479" w14:textId="77777777" w:rsidR="00BA017B" w:rsidRDefault="00BA017B" w:rsidP="00BA017B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D24B88">
+      <w:r w:rsidRPr="00BA017B">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>REPRESENTATIVE MATTERS AND CASES</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7580F32F" w14:textId="77777777" w:rsidR="00D24B88" w:rsidRDefault="00D24B88" w:rsidP="00D24B88">
+    <w:p w14:paraId="6B0AA673" w14:textId="77777777" w:rsidR="00BA017B" w:rsidRDefault="00BA017B" w:rsidP="00BA017B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D24B88">
+      <w:r w:rsidRPr="00BA017B">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Domestic Financing</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="65D699B3" w14:textId="77777777" w:rsidR="00D24B88" w:rsidRDefault="00D24B88" w:rsidP="00D24B88">
+    <w:p w14:paraId="75B586A8" w14:textId="77777777" w:rsidR="00BA017B" w:rsidRDefault="00BA017B" w:rsidP="00BA017B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D24B88">
+      <w:r w:rsidRPr="00BA017B">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted for Lead Show (603272.SH) as issuer</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D24B88">
+      <w:r w:rsidRPr="00BA017B">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D24B88">
+      <w:r w:rsidRPr="00BA017B">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s counsel in its A-share IPO</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5EF645BB" w14:textId="77777777" w:rsidR="00D24B88" w:rsidRDefault="00D24B88" w:rsidP="00D24B88">
+    <w:p w14:paraId="5805B345" w14:textId="77777777" w:rsidR="00BA017B" w:rsidRDefault="00BA017B" w:rsidP="00BA017B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D24B88">
+      <w:r w:rsidRPr="00BA017B">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted for Huaertai (001217.SZ) as issuer</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D24B88">
+      <w:r w:rsidRPr="00BA017B">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D24B88">
+      <w:r w:rsidRPr="00BA017B">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s counsel in its A-share IPO</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F6F05FA" w14:textId="77777777" w:rsidR="00D24B88" w:rsidRDefault="00D24B88" w:rsidP="00D24B88">
+    <w:p w14:paraId="0C9344B1" w14:textId="77777777" w:rsidR="00BA017B" w:rsidRDefault="00BA017B" w:rsidP="00BA017B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D24B88">
+      <w:r w:rsidRPr="00BA017B">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted for Chenguang New Materials (605399.SH) as issuer</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D24B88">
+      <w:r w:rsidRPr="00BA017B">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D24B88">
+      <w:r w:rsidRPr="00BA017B">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s counsel in its A-share IPO</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3E4EED1A" w14:textId="77777777" w:rsidR="00D24B88" w:rsidRDefault="00D24B88" w:rsidP="00D24B88">
+    <w:p w14:paraId="2C50D194" w14:textId="77777777" w:rsidR="00BA017B" w:rsidRDefault="00BA017B" w:rsidP="00BA017B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D24B88">
+      <w:r w:rsidRPr="00BA017B">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted for Sanyou Medical (688085.SH) as issuer</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D24B88">
+      <w:r w:rsidRPr="00BA017B">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D24B88">
+      <w:r w:rsidRPr="00BA017B">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s counsel in its A-share IPO</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="577ACFF7" w14:textId="77777777" w:rsidR="00D24B88" w:rsidRDefault="00D24B88" w:rsidP="00D24B88">
+    <w:p w14:paraId="6093DB67" w14:textId="77777777" w:rsidR="00BA017B" w:rsidRDefault="00BA017B" w:rsidP="00BA017B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D24B88">
+      <w:r w:rsidRPr="00BA017B">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted for Hainan Mining (601969.SH) as issuer</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D24B88">
+      <w:r w:rsidRPr="00BA017B">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D24B88">
+      <w:r w:rsidRPr="00BA017B">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s counsel in its A-share IPO</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="65322275" w14:textId="77777777" w:rsidR="00D24B88" w:rsidRDefault="00D24B88" w:rsidP="00D24B88">
+    <w:p w14:paraId="1E83C1C0" w14:textId="77777777" w:rsidR="00BA017B" w:rsidRDefault="00BA017B" w:rsidP="00BA017B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D24B88">
+      <w:r w:rsidRPr="00BA017B">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted for Universal Scientific (601231.SH) as issuer</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D24B88">
+      <w:r w:rsidRPr="00BA017B">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D24B88">
+      <w:r w:rsidRPr="00BA017B">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s counsel in its A-share IPO</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="22278A2E" w14:textId="77777777" w:rsidR="00D24B88" w:rsidRDefault="00D24B88" w:rsidP="00D24B88">
+    <w:p w14:paraId="7F18379B" w14:textId="77777777" w:rsidR="00BA017B" w:rsidRDefault="00BA017B" w:rsidP="00BA017B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D24B88">
+      <w:r w:rsidRPr="00BA017B">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted for WUS Printed (002463.SZ) as issuer</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D24B88">
+      <w:r w:rsidRPr="00BA017B">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D24B88">
+      <w:r w:rsidRPr="00BA017B">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s counsel in its A-share IPO</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="70FA23C7" w14:textId="77777777" w:rsidR="00D24B88" w:rsidRDefault="00D24B88" w:rsidP="00D24B88">
+    <w:p w14:paraId="591C6AC7" w14:textId="77777777" w:rsidR="00BA017B" w:rsidRDefault="00BA017B" w:rsidP="00BA017B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D24B88">
+      <w:r w:rsidRPr="00BA017B">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted for MicuRx Pharmaceutical (Registered) as issuer</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D24B88">
+      <w:r w:rsidRPr="00BA017B">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D24B88">
+      <w:r w:rsidRPr="00BA017B">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s counsel in its A-share IPO</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C80294D" w14:textId="77777777" w:rsidR="00D24B88" w:rsidRDefault="00D24B88" w:rsidP="00D24B88">
+    <w:p w14:paraId="4AB92C1C" w14:textId="77777777" w:rsidR="00BA017B" w:rsidRDefault="00BA017B" w:rsidP="00BA017B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D24B88">
+      <w:r w:rsidRPr="00BA017B">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted for Universal Scientific (601231.SH) as issuer</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D24B88">
+      <w:r w:rsidRPr="00BA017B">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D24B88">
+      <w:r w:rsidRPr="00BA017B">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s counsel in its private share placement</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6196D1B4" w14:textId="77777777" w:rsidR="00D24B88" w:rsidRDefault="00D24B88" w:rsidP="00D24B88">
+    <w:p w14:paraId="5BAE8A45" w14:textId="77777777" w:rsidR="00BA017B" w:rsidRDefault="00BA017B" w:rsidP="00BA017B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D24B88">
+      <w:r w:rsidRPr="00BA017B">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted for Yunnan Salt and Chemical (002053.SZ) as issuer</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D24B88">
+      <w:r w:rsidRPr="00BA017B">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D24B88">
+      <w:r w:rsidRPr="00BA017B">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s counsel in its private share placement</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="08B2056B" w14:textId="77777777" w:rsidR="00D24B88" w:rsidRDefault="00D24B88" w:rsidP="00D24B88">
+    <w:p w14:paraId="5CFD9C93" w14:textId="77777777" w:rsidR="00BA017B" w:rsidRDefault="00BA017B" w:rsidP="00BA017B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D24B88">
+      <w:r w:rsidRPr="00BA017B">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted for Anjoy Foods (603345.SZ) as issuer</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D24B88">
+      <w:r w:rsidRPr="00BA017B">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D24B88">
+      <w:r w:rsidRPr="00BA017B">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s counsel in its convertible debt projects</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5281344C" w14:textId="77777777" w:rsidR="00D24B88" w:rsidRDefault="00D24B88" w:rsidP="00D24B88">
+    <w:p w14:paraId="76FB2BAD" w14:textId="77777777" w:rsidR="00BA017B" w:rsidRDefault="00BA017B" w:rsidP="00BA017B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D24B88">
+      <w:r w:rsidRPr="00BA017B">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted for NovelBeam (688677.SH) as underwriter</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D24B88">
+      <w:r w:rsidRPr="00BA017B">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D24B88">
+      <w:r w:rsidRPr="00BA017B">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s counsel in its A-share IPO</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7ADEF8C0" w14:textId="77777777" w:rsidR="00D24B88" w:rsidRDefault="00D24B88" w:rsidP="00D24B88">
+    <w:p w14:paraId="1688D39A" w14:textId="77777777" w:rsidR="00BA017B" w:rsidRDefault="00BA017B" w:rsidP="00BA017B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D24B88">
+      <w:r w:rsidRPr="00BA017B">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted for Endovascular (688016.SH) as underwriter</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D24B88">
+      <w:r w:rsidRPr="00BA017B">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D24B88">
+      <w:r w:rsidRPr="00BA017B">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s counsel in its A-share IPO</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="10055150" w14:textId="77777777" w:rsidR="00D24B88" w:rsidRDefault="00D24B88" w:rsidP="00D24B88">
+    <w:p w14:paraId="48EE8786" w14:textId="77777777" w:rsidR="00BA017B" w:rsidRDefault="00BA017B" w:rsidP="00BA017B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D24B88">
+      <w:r w:rsidRPr="00BA017B">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted for HCFA (688320.SH) as underwriter</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D24B88">
+      <w:r w:rsidRPr="00BA017B">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D24B88">
+      <w:r w:rsidRPr="00BA017B">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s counsel in its A-share IPO</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67907894" w14:textId="77777777" w:rsidR="00D24B88" w:rsidRDefault="00D24B88" w:rsidP="00D24B88">
+    <w:p w14:paraId="5A8672E3" w14:textId="77777777" w:rsidR="00BA017B" w:rsidRDefault="00BA017B" w:rsidP="00BA017B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D24B88">
+      <w:r w:rsidRPr="00BA017B">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Overseas Financing</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2964140B" w14:textId="77777777" w:rsidR="00D24B88" w:rsidRDefault="00D24B88" w:rsidP="00D24B88">
+    <w:p w14:paraId="033D0FA7" w14:textId="77777777" w:rsidR="00BA017B" w:rsidRDefault="00BA017B" w:rsidP="00BA017B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D24B88">
+      <w:r w:rsidRPr="00BA017B">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted for Tuya Smart (NYSE: TUYA) as PRC counsel in its NYSE IPO</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4116ABC3" w14:textId="77777777" w:rsidR="00D24B88" w:rsidRDefault="00D24B88" w:rsidP="00D24B88">
+    <w:p w14:paraId="566BE8FA" w14:textId="77777777" w:rsidR="00BA017B" w:rsidRDefault="00BA017B" w:rsidP="00BA017B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D24B88">
+      <w:r w:rsidRPr="00BA017B">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted for Junshi Bio (1877.HK) as PRC counsel in its H-share IPO and its H-share follow-on offerings</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="563F751C" w14:textId="77777777" w:rsidR="00D24B88" w:rsidRDefault="00D24B88" w:rsidP="00D24B88">
+    <w:p w14:paraId="00AE1DB5" w14:textId="77777777" w:rsidR="00BA017B" w:rsidRDefault="00BA017B" w:rsidP="00BA017B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D24B88">
+      <w:r w:rsidRPr="00BA017B">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted for Fosun Pharma (2196.HK) as PRC counsel in its H-share IPO and its H-share follow-on offerings</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2EF11386" w14:textId="77777777" w:rsidR="00D24B88" w:rsidRDefault="00D24B88" w:rsidP="00D24B88">
+    <w:p w14:paraId="34722FE8" w14:textId="77777777" w:rsidR="00BA017B" w:rsidRDefault="00BA017B" w:rsidP="00BA017B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D24B88">
+      <w:r w:rsidRPr="00BA017B">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted for Sinopharm (1099.HK) as PRC counsel in its H-share IPO and its H-share follow-on offerings</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="74EF5C4C" w14:textId="77777777" w:rsidR="00D24B88" w:rsidRDefault="00D24B88" w:rsidP="00D24B88">
+    <w:p w14:paraId="705D4FC1" w14:textId="77777777" w:rsidR="00BA017B" w:rsidRDefault="00BA017B" w:rsidP="00BA017B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D24B88">
+      <w:r w:rsidRPr="00BA017B">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted for Gland Pharma (NSE: GLAD) as PRC counsel in its spin-off from Fosun Pharma and its listing in India</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="486B6BD6" w14:textId="77777777" w:rsidR="00D24B88" w:rsidRDefault="00D24B88" w:rsidP="00D24B88">
+    <w:p w14:paraId="1912601C" w14:textId="77777777" w:rsidR="00BA017B" w:rsidRDefault="00BA017B" w:rsidP="00BA017B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D24B88">
+      <w:r w:rsidRPr="00BA017B">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted for Wuxi Apptec (603259.SH and 2359.HK) as underwriters' counsel in its A-share and H-share offering</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="12D7405D" w14:textId="77777777" w:rsidR="00D24B88" w:rsidRDefault="00D24B88" w:rsidP="00D24B88">
+    <w:p w14:paraId="1F1BC165" w14:textId="77777777" w:rsidR="00BA017B" w:rsidRDefault="00BA017B" w:rsidP="00BA017B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D24B88">
+      <w:r w:rsidRPr="00BA017B">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted for Henlius (2696.HK) as underwriters' counsel in its H-share IPO</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="339608E8" w14:textId="77777777" w:rsidR="00D24B88" w:rsidRDefault="00D24B88" w:rsidP="00D24B88">
+    <w:p w14:paraId="1F5A336D" w14:textId="77777777" w:rsidR="00BA017B" w:rsidRDefault="00BA017B" w:rsidP="00BA017B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D24B88">
+      <w:r w:rsidRPr="00BA017B">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted for Ark Bio as underwriters' counsel in its H-share IPO</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="756366F2" w14:textId="77777777" w:rsidR="00D24B88" w:rsidRDefault="00D24B88" w:rsidP="00D24B88">
+    <w:p w14:paraId="7A0550FC" w14:textId="77777777" w:rsidR="00BA017B" w:rsidRDefault="00BA017B" w:rsidP="00BA017B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D24B88">
+      <w:r w:rsidRPr="00BA017B">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Others</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="19CEC410" w14:textId="77777777" w:rsidR="00D24B88" w:rsidRDefault="00D24B88" w:rsidP="00D24B88">
+    <w:p w14:paraId="6D61168E" w14:textId="77777777" w:rsidR="00BA017B" w:rsidRDefault="00BA017B" w:rsidP="00BA017B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D24B88">
+      <w:r w:rsidRPr="00BA017B">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised Endovascular, Sanyou Medical, Junshi Bio, Anjoy Foods, Techmation, Haid Group, WUS, and Fosun Pharma on general corporate matters</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="44BBCB55" w14:textId="77777777" w:rsidR="00D24B88" w:rsidRDefault="00D24B88" w:rsidP="00D24B88">
+    <w:p w14:paraId="3F42475E" w14:textId="77777777" w:rsidR="00BA017B" w:rsidRDefault="00BA017B" w:rsidP="00BA017B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D24B88">
+      <w:r w:rsidRPr="00BA017B">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented CSC Shipping in issuing shares and paying cash to purchase Boya Technology and in raising matching funds</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5337792D" w14:textId="77777777" w:rsidR="00D24B88" w:rsidRDefault="00D24B88" w:rsidP="00D24B88">
+    <w:p w14:paraId="2EC7F22B" w14:textId="77777777" w:rsidR="00BA017B" w:rsidRDefault="00BA017B" w:rsidP="00BA017B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D24B88">
+      <w:r w:rsidRPr="00BA017B">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented China Trade Logistics in issuing shares and paying cash to purchase Zhongte Logistics and in raising matching funds</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A9F9A90" w14:textId="77777777" w:rsidR="00D24B88" w:rsidRDefault="00D24B88" w:rsidP="00D24B88">
+    <w:p w14:paraId="6668CFB2" w14:textId="77777777" w:rsidR="00BA017B" w:rsidRDefault="00BA017B" w:rsidP="00BA017B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D24B88">
+      <w:r w:rsidRPr="00BA017B">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Anjing Food in its acquisition of Hongye Aquatic</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="27D199F9" w14:textId="77777777" w:rsidR="00D24B88" w:rsidRDefault="00D24B88" w:rsidP="00D24B88">
+    <w:p w14:paraId="1D8F843B" w14:textId="77777777" w:rsidR="00BA017B" w:rsidRDefault="00BA017B" w:rsidP="00BA017B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D24B88">
+      <w:r w:rsidRPr="00BA017B">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Akcome Group in its acquisitions of MSH Insurance Company in France and Zhenjing Clinic in the US</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A3367D6" w14:textId="77777777" w:rsidR="00D24B88" w:rsidRDefault="00D24B88" w:rsidP="00D24B88">
+    <w:p w14:paraId="0C5F97B9" w14:textId="77777777" w:rsidR="00BA017B" w:rsidRDefault="00BA017B" w:rsidP="00BA017B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D24B88">
+      <w:r w:rsidRPr="00BA017B">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Monfali in its acquisition of all shares in Ojiahua, a listed company in Malaysia</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A7735F4" w14:textId="77777777" w:rsidR="00D24B88" w:rsidRDefault="00D24B88" w:rsidP="00D24B88">
+    <w:p w14:paraId="1DB32CAF" w14:textId="77777777" w:rsidR="00BA017B" w:rsidRDefault="00BA017B" w:rsidP="00BA017B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D24B88">
+      <w:r w:rsidRPr="00BA017B">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented China Trade Logistics in its cash acquisition of Dexiang Logistics</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="29CB7C62" w14:textId="77777777" w:rsidR="00D24B88" w:rsidRDefault="00D24B88" w:rsidP="00D24B88">
+    <w:p w14:paraId="21C1264B" w14:textId="77777777" w:rsidR="00BA017B" w:rsidRDefault="00BA017B" w:rsidP="00BA017B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D24B88">
+      <w:r w:rsidRPr="00BA017B">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Hongxun Technology in its investment in Dongguan Zhiyin</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7057C37C" w14:textId="77777777" w:rsidR="00D24B88" w:rsidRDefault="00D24B88" w:rsidP="00D24B88">
+    <w:p w14:paraId="3A201F71" w14:textId="77777777" w:rsidR="00BA017B" w:rsidRDefault="00BA017B" w:rsidP="00BA017B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D24B88">
+      <w:r w:rsidRPr="00BA017B">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Sanyou Medical in its acquisition of Shuimu Tianpeng</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3CD9350D" w14:textId="77777777" w:rsidR="00D24B88" w:rsidRDefault="00D24B88" w:rsidP="00D24B88">
+    <w:p w14:paraId="233CD250" w14:textId="77777777" w:rsidR="00BA017B" w:rsidRDefault="00BA017B" w:rsidP="00BA017B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D24B88">
+      <w:r w:rsidRPr="00BA017B">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Haida Group in its acquisitions of Depot and other companies</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="336C6450" w14:textId="77777777" w:rsidR="00D24B88" w:rsidRDefault="00D24B88" w:rsidP="00D24B88">
+    <w:p w14:paraId="14B6C488" w14:textId="77777777" w:rsidR="00BA017B" w:rsidRDefault="00BA017B" w:rsidP="00BA017B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D24B88">
+      <w:r w:rsidRPr="00BA017B">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented American Warburg Pincus in its investments in Sida Restaurant Group, King Mother and Baby Products Retailer, and Red Star Macalline</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="53AA0FCB" w14:textId="77777777" w:rsidR="00D24B88" w:rsidRDefault="00D24B88" w:rsidP="00D24B88">
+    <w:p w14:paraId="0C4B37CD" w14:textId="77777777" w:rsidR="00BA017B" w:rsidRDefault="00BA017B" w:rsidP="00BA017B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D24B88">
+      <w:r w:rsidRPr="00BA017B">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Linxin Capital in its investments in Canxin, Core Long March and Junxin Electronics</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F9C6DF8" w14:textId="77777777" w:rsidR="00D24B88" w:rsidRDefault="00D24B88" w:rsidP="00D24B88">
+    <w:p w14:paraId="4DA969D5" w14:textId="77777777" w:rsidR="00BA017B" w:rsidRDefault="00BA017B" w:rsidP="00BA017B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D24B88">
+      <w:r w:rsidRPr="00BA017B">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Juntong Capital in its investments in Hongsoft Technology, Lanqi Technology and Broadcom Technology</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C92AD3C" w14:textId="77777777" w:rsidR="00D24B88" w:rsidRDefault="00D24B88" w:rsidP="00D24B88">
+    <w:p w14:paraId="5CB3DC5B" w14:textId="77777777" w:rsidR="00BA017B" w:rsidRDefault="00BA017B" w:rsidP="00BA017B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D24B88">
+      <w:r w:rsidRPr="00BA017B">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented True Gold Fund in its investment in Shangxun Information</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6691EE17" w14:textId="77777777" w:rsidR="00D24B88" w:rsidRDefault="00D24B88" w:rsidP="00D24B88">
+    <w:p w14:paraId="6591E035" w14:textId="77777777" w:rsidR="00BA017B" w:rsidRDefault="00BA017B" w:rsidP="00BA017B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D24B88">
+      <w:r w:rsidRPr="00BA017B">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Ping An Trust in its investment in Xi'an Ruilian</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1800E62E" w14:textId="77777777" w:rsidR="00D24B88" w:rsidRDefault="00D24B88" w:rsidP="00D24B88">
+    <w:p w14:paraId="744F43F0" w14:textId="77777777" w:rsidR="00BA017B" w:rsidRDefault="00BA017B" w:rsidP="00BA017B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="41"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D24B88">
+      <w:r w:rsidRPr="00BA017B">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Huagai Capital and Junlian Capital in their investments in the Series C financing of Motorcomm and in the Series A+ and Series B financing of MicuRx Pharmaceutical, a leading mother and baby e-commerce company</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="19D04E03" w14:textId="77777777" w:rsidR="00D24B88" w:rsidRDefault="00D24B88" w:rsidP="00D24B88">
+    <w:p w14:paraId="52B33886" w14:textId="77777777" w:rsidR="00BA017B" w:rsidRDefault="00BA017B" w:rsidP="00BA017B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="42"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D24B88">
+      <w:r w:rsidRPr="00BA017B">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Xinhua Capital in its investments in Henlius and other companies</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="65DE8150" w14:textId="77777777" w:rsidR="00D24B88" w:rsidRDefault="00D24B88" w:rsidP="00D24B88">
+    <w:p w14:paraId="595B1FB4" w14:textId="77777777" w:rsidR="00BA017B" w:rsidRDefault="00BA017B" w:rsidP="00BA017B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D24B88">
+      <w:r w:rsidRPr="00BA017B">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Education</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="45C8D1F0" w14:textId="77777777" w:rsidR="00D24B88" w:rsidRDefault="00D24B88" w:rsidP="00D24B88">
+    <w:p w14:paraId="7A53FFB6" w14:textId="77777777" w:rsidR="00BA017B" w:rsidRDefault="00BA017B" w:rsidP="00BA017B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="43"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D24B88">
+      <w:r w:rsidRPr="00BA017B">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>East China University of Political Science and Law, School of Law, LL.B.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7FB1567B" w14:textId="77777777" w:rsidR="00D24B88" w:rsidRDefault="00D24B88" w:rsidP="00D24B88">
+    <w:p w14:paraId="217B6306" w14:textId="77777777" w:rsidR="00BA017B" w:rsidRDefault="00BA017B" w:rsidP="00BA017B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D24B88">
+      <w:r w:rsidRPr="00BA017B">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Professional Qualification</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6008D099" w14:textId="77777777" w:rsidR="00D24B88" w:rsidRDefault="00D24B88" w:rsidP="00D24B88">
+    <w:p w14:paraId="340D5A63" w14:textId="77777777" w:rsidR="00BA017B" w:rsidRDefault="00BA017B" w:rsidP="00BA017B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="44"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D24B88">
+      <w:r w:rsidRPr="00BA017B">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Admitted to practice in the PRC</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="09E6A6DC" w14:textId="77777777" w:rsidR="00D24B88" w:rsidRDefault="00D24B88" w:rsidP="00D24B88">
+    <w:p w14:paraId="77B46015" w14:textId="77777777" w:rsidR="00BA017B" w:rsidRDefault="00BA017B" w:rsidP="00BA017B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D24B88">
+      <w:r w:rsidRPr="00BA017B">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Work Language</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="56250245" w14:textId="77777777" w:rsidR="00D24B88" w:rsidRDefault="00D24B88" w:rsidP="00D24B88">
+    <w:p w14:paraId="7936F1E4" w14:textId="77777777" w:rsidR="00BA017B" w:rsidRDefault="00BA017B" w:rsidP="00BA017B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="45"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D24B88">
+      <w:r w:rsidRPr="00BA017B">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Chinese</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="562AD5C9" w14:textId="77777777" w:rsidR="00D24B88" w:rsidRDefault="00D24B88" w:rsidP="00D24B88">
+    <w:p w14:paraId="5F11558A" w14:textId="77777777" w:rsidR="00BA017B" w:rsidRDefault="00BA017B" w:rsidP="00BA017B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="46"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D24B88">
+      <w:r w:rsidRPr="00BA017B">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>English</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="751524DB" w14:textId="77777777" w:rsidR="00D24B88" w:rsidRDefault="00D24B88" w:rsidP="00D24B88">
+    <w:p w14:paraId="6394E493" w14:textId="77777777" w:rsidR="00BA017B" w:rsidRDefault="00BA017B" w:rsidP="00BA017B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D24B88">
+      <w:r w:rsidRPr="00BA017B">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Professional Background</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C140698" w14:textId="77777777" w:rsidR="00D24B88" w:rsidRDefault="00D24B88" w:rsidP="00D24B88">
+    <w:p w14:paraId="090B23E3" w14:textId="77777777" w:rsidR="00BA017B" w:rsidRDefault="00BA017B" w:rsidP="00BA017B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="47"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D24B88">
+      <w:r w:rsidRPr="00BA017B">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Ms. Chen joined the Shanghai Office of Fangda Partners in 2022. She is a member of the Securities Business Research Committee of the Shanghai Bar Association.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="268967E2" w14:textId="77777777" w:rsidR="00D24B88" w:rsidRDefault="00D24B88" w:rsidP="00D24B88">
+    <w:p w14:paraId="05AA36CF" w14:textId="77777777" w:rsidR="00BA017B" w:rsidRDefault="00BA017B" w:rsidP="00BA017B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D24B88">
+      <w:r w:rsidRPr="00BA017B">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>OTHER INFORMATION</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2138CF81" w14:textId="77777777" w:rsidR="00D24B88" w:rsidRDefault="00D24B88" w:rsidP="00D24B88">
+    <w:p w14:paraId="4E8A972D" w14:textId="77777777" w:rsidR="00BA017B" w:rsidRDefault="00BA017B" w:rsidP="00BA017B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D24B88">
+      <w:r w:rsidRPr="00BA017B">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Publications</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5DF71AB5" w14:textId="77777777" w:rsidR="00D24B88" w:rsidRDefault="00D24B88" w:rsidP="00D24B88">
+    <w:p w14:paraId="535EEE8A" w14:textId="77777777" w:rsidR="00BA017B" w:rsidRDefault="00BA017B" w:rsidP="00BA017B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="48"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D24B88">
+      <w:r w:rsidRPr="00BA017B">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Participated in the compilation of "Practice of Securities Law Practice for Lawyers" published by Law Press</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D24B88">
+      <w:r w:rsidRPr="00BA017B">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D24B88">
+      <w:r w:rsidRPr="00BA017B">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">China </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F3D315F" w14:textId="77777777" w:rsidR="00D24B88" w:rsidRDefault="00D24B88" w:rsidP="00D24B88">
+    <w:p w14:paraId="0B9C84B8" w14:textId="77777777" w:rsidR="00BA017B" w:rsidRDefault="00BA017B" w:rsidP="00BA017B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D24B88">
+      <w:r w:rsidRPr="00BA017B">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Professional Affiliations</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="73A61AD6" w14:textId="77777777" w:rsidR="00D24B88" w:rsidRDefault="00D24B88" w:rsidP="00D24B88">
+    <w:p w14:paraId="5286A870" w14:textId="77777777" w:rsidR="00BA017B" w:rsidRDefault="00BA017B" w:rsidP="00BA017B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="49"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D24B88">
+      <w:r w:rsidRPr="00BA017B">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Member of the Securities Business Research Committee of the Shanghai Bar Association </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5567FC3C" w14:textId="7C403449" w:rsidR="00686369" w:rsidRPr="00D24B88" w:rsidRDefault="00D24B88" w:rsidP="00D24B88">
+    <w:p w14:paraId="5567FC3C" w14:textId="69CF6D60" w:rsidR="00686369" w:rsidRPr="00BA017B" w:rsidRDefault="00BA017B" w:rsidP="00BA017B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="50"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D24B88">
+      <w:r w:rsidRPr="00BA017B">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Member of the Lujiazui-Shanghai No.2 Branch Committee of The Revolutionary Committee of the Chinese Kuomintang </w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00686369" w:rsidRPr="00D24B88" w:rsidSect="002D0826">
+    <w:sectPr w:rsidR="00686369" w:rsidRPr="00BA017B" w:rsidSect="002D0826">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1797" w:bottom="1440" w:left="1797" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="3584D350" w14:textId="77777777" w:rsidR="004167EC" w:rsidRDefault="004167EC" w:rsidP="00F57734">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="2493FDE5" w14:textId="77777777" w:rsidR="004167EC" w:rsidRDefault="004167EC" w:rsidP="00F57734">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -2145,536 +2145,536 @@
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="009339A7"/>
+    <w:nsid w:val="00131176"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A5400E24"/>
+    <w:tmpl w:val="DF94BCAA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="00CE18B4"/>
+    <w:nsid w:val="019731C0"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E084BD9C"/>
+    <w:tmpl w:val="364EC668"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="01136718"/>
+    <w:nsid w:val="02E83722"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="2BFE16BC"/>
+    <w:tmpl w:val="136449F0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0361562D"/>
+    <w:nsid w:val="032C62AA"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="4C56E89A"/>
+    <w:tmpl w:val="11F8DA94"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="040614FE"/>
+    <w:nsid w:val="0382347E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="DEC00D5E"/>
+    <w:tmpl w:val="3AC61D62"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="07FF020B"/>
+    <w:nsid w:val="06E40A76"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="60AACCC8"/>
+    <w:tmpl w:val="EE166FF0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0AC25680"/>
+    <w:nsid w:val="0B061246"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B2BA15EA"/>
+    <w:tmpl w:val="62AE2784"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0BD10528"/>
+    <w:nsid w:val="0BD3458B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="5854F61E"/>
+    <w:tmpl w:val="8B9C6544"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0EB73194"/>
+    <w:nsid w:val="0D1B6B8E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F4785256"/>
+    <w:tmpl w:val="C0A639CC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="15192716"/>
+    <w:nsid w:val="127B2778"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="0FC20AB0"/>
+    <w:tmpl w:val="15F82F72"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="15396106"/>
+    <w:nsid w:val="12AD31AB"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A94076F6"/>
+    <w:tmpl w:val="28B4D906"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="157F6072"/>
+    <w:nsid w:val="18564B92"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="44A0283E"/>
+    <w:tmpl w:val="09403120"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="174323C4"/>
+    <w:nsid w:val="199770B9"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="8FE84EDA"/>
+    <w:tmpl w:val="C4D6DED8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="199B7C5E"/>
+    <w:nsid w:val="19F742CD"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="CF34974E"/>
+    <w:tmpl w:val="7EEA662C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="19BE44CD"/>
+    <w:nsid w:val="1AE2796E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A1801660"/>
+    <w:tmpl w:val="2ADE069A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1E991002"/>
+    <w:nsid w:val="20477946"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="8C44822C"/>
+    <w:tmpl w:val="2C5C3340"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1FED0D6C"/>
+    <w:nsid w:val="20E1138C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="5B3A5A6A"/>
+    <w:tmpl w:val="A680EAB4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="210E4FFE"/>
+    <w:nsid w:val="21BA0446"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="BD46C6CC"/>
+    <w:tmpl w:val="9716D1F8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2400526C"/>
+    <w:nsid w:val="232B5DD9"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A148B036"/>
+    <w:tmpl w:val="0246890E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="29BA0575"/>
+    <w:nsid w:val="266246EB"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="5FFA8C6C"/>
+    <w:tmpl w:val="BFF83C2E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="29BE1F29"/>
+    <w:nsid w:val="27411BD3"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D30CEBA2"/>
+    <w:tmpl w:val="443068AE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2B7C7954"/>
+    <w:nsid w:val="2C920B78"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B2669858"/>
+    <w:tmpl w:val="0BCE34D0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2B8C44E3"/>
+    <w:nsid w:val="2E152027"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="99363616"/>
+    <w:tmpl w:val="3D880800"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2D3C1412"/>
+    <w:nsid w:val="2EA93DD9"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="AFF621C2"/>
+    <w:tmpl w:val="5D4CA15E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2EE42B43"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B08202D4"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
@@ -2762,818 +2762,818 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3520" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="358037E5"/>
+    <w:nsid w:val="30E21C69"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="8C44822C"/>
+    <w:tmpl w:val="5E3443E4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="35E55DE2"/>
+    <w:nsid w:val="370206ED"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B21EA412"/>
+    <w:tmpl w:val="DC0C5F24"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="36CB3AF9"/>
+    <w:nsid w:val="392E5E11"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="44B66BF0"/>
+    <w:tmpl w:val="1E700468"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="380569FF"/>
+    <w:nsid w:val="3B6418F1"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="49FEE19A"/>
+    <w:lvl w:ilvl="0" w:tplc="B99657A6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="510" w:hanging="226"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:sz w:val="15"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="880" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1320" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1760" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2200" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2640" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3080" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3520" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3B876293"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="4664BC42"/>
+    <w:tmpl w:val="113A2316"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="380C7134"/>
+  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3CA420C0"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F1922658"/>
+    <w:tmpl w:val="BC64039E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="39CA36E0"/>
+  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3F1B3425"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="6F7688FC"/>
+    <w:tmpl w:val="67546C54"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
-[...114 lines deleted...]
-  </w:abstractNum>
   <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="41395F16"/>
+    <w:nsid w:val="40750111"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C7A49C0E"/>
+    <w:tmpl w:val="4A8684CC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="43027279"/>
+    <w:nsid w:val="433C10FE"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="059A27CE"/>
+    <w:tmpl w:val="AB46143E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4DA50A14"/>
+    <w:nsid w:val="43457C06"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="DBC0EB76"/>
+    <w:tmpl w:val="05B69A18"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4E4F67CC"/>
+    <w:nsid w:val="454A694D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="647661F2"/>
+    <w:tmpl w:val="252666D2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4F134DBD"/>
+    <w:nsid w:val="49877F54"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A9FCC2DE"/>
+    <w:tmpl w:val="6CC2C938"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="520D13E5"/>
+    <w:nsid w:val="49CB29E4"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C3CABBB2"/>
+    <w:tmpl w:val="E44256D4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="53F8261A"/>
+    <w:nsid w:val="4A4D34BF"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A702A2B8"/>
+    <w:tmpl w:val="0FD498A4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="54161DDD"/>
+    <w:nsid w:val="4C662533"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A352F81C"/>
+    <w:tmpl w:val="AB0C87FC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="548A027C"/>
+    <w:nsid w:val="4F745299"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="6BE23312"/>
+    <w:tmpl w:val="B25C1D86"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5F40636E"/>
+    <w:nsid w:val="548C37DA"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F4E8EB5C"/>
+    <w:tmpl w:val="54FA5B16"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5F7D07EE"/>
+    <w:nsid w:val="565674EC"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="504E37D4"/>
+    <w:tmpl w:val="99246D4C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="43" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="663C5504"/>
+    <w:nsid w:val="5C865122"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="982689AA"/>
+    <w:tmpl w:val="D05AB57A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="44" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="74E84C3F"/>
+    <w:nsid w:val="6B6A0BE8"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="434AF79E"/>
+    <w:tmpl w:val="98A0995A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="45" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="76EA2FE8"/>
+    <w:nsid w:val="6F222F3B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="72F6BD00"/>
+    <w:tmpl w:val="AB46143E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="46" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="782A2F69"/>
+    <w:nsid w:val="6FC77B5C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="BAEEB36C"/>
+    <w:tmpl w:val="36AA6738"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="47" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7B9C70F1"/>
+    <w:nsid w:val="7065256D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F16417A8"/>
+    <w:tmpl w:val="1380659C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="48" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7BDB5C47"/>
+    <w:nsid w:val="742D3248"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="9AF65828"/>
+    <w:tmpl w:val="B30C6FD8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="49" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7EE55936"/>
+    <w:nsid w:val="7E20748E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="2D068A9E"/>
+    <w:tmpl w:val="5B347146"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="24"/>
   </w:num>
   <w:num w:numId="2">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="11">
+    <w:abstractNumId w:val="40"/>
+  </w:num>
+  <w:num w:numId="12">
+    <w:abstractNumId w:val="49"/>
+  </w:num>
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="14">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="15">
+    <w:abstractNumId w:val="41"/>
+  </w:num>
+  <w:num w:numId="16">
+    <w:abstractNumId w:val="43"/>
+  </w:num>
+  <w:num w:numId="17">
+    <w:abstractNumId w:val="39"/>
+  </w:num>
+  <w:num w:numId="18">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="19">
+    <w:abstractNumId w:val="35"/>
+  </w:num>
+  <w:num w:numId="20">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="21">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="22">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="23">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="24">
+    <w:abstractNumId w:val="34"/>
+  </w:num>
+  <w:num w:numId="25">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="26">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="27">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="28">
     <w:abstractNumId w:val="31"/>
   </w:num>
-  <w:num w:numId="3">
-[...76 lines deleted...]
-  </w:num>
   <w:num w:numId="29">
-    <w:abstractNumId w:val="35"/>
+    <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="30">
-    <w:abstractNumId w:val="2"/>
+    <w:abstractNumId w:val="42"/>
   </w:num>
   <w:num w:numId="31">
     <w:abstractNumId w:val="26"/>
   </w:num>
   <w:num w:numId="32">
-    <w:abstractNumId w:val="47"/>
+    <w:abstractNumId w:val="23"/>
   </w:num>
   <w:num w:numId="33">
-    <w:abstractNumId w:val="49"/>
+    <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="34">
-    <w:abstractNumId w:val="27"/>
+    <w:abstractNumId w:val="48"/>
   </w:num>
   <w:num w:numId="35">
-    <w:abstractNumId w:val="14"/>
+    <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="36">
     <w:abstractNumId w:val="44"/>
   </w:num>
   <w:num w:numId="37">
-    <w:abstractNumId w:val="10"/>
+    <w:abstractNumId w:val="32"/>
   </w:num>
   <w:num w:numId="38">
-    <w:abstractNumId w:val="9"/>
+    <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="39">
-    <w:abstractNumId w:val="29"/>
+    <w:abstractNumId w:val="46"/>
   </w:num>
   <w:num w:numId="40">
-    <w:abstractNumId w:val="30"/>
+    <w:abstractNumId w:val="22"/>
   </w:num>
   <w:num w:numId="41">
-    <w:abstractNumId w:val="41"/>
+    <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="42">
-    <w:abstractNumId w:val="42"/>
+    <w:abstractNumId w:val="37"/>
   </w:num>
   <w:num w:numId="43">
-    <w:abstractNumId w:val="8"/>
+    <w:abstractNumId w:val="36"/>
   </w:num>
   <w:num w:numId="44">
-    <w:abstractNumId w:val="16"/>
+    <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="45">
-    <w:abstractNumId w:val="6"/>
+    <w:abstractNumId w:val="38"/>
   </w:num>
   <w:num w:numId="46">
-    <w:abstractNumId w:val="7"/>
+    <w:abstractNumId w:val="19"/>
   </w:num>
   <w:num w:numId="47">
-    <w:abstractNumId w:val="37"/>
+    <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="48">
-    <w:abstractNumId w:val="12"/>
+    <w:abstractNumId w:val="47"/>
   </w:num>
   <w:num w:numId="49">
-    <w:abstractNumId w:val="25"/>
+    <w:abstractNumId w:val="33"/>
   </w:num>
   <w:num w:numId="50">
-    <w:abstractNumId w:val="15"/>
+    <w:abstractNumId w:val="45"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
@@ -3687,59 +3687,59 @@
     <w:rsid w:val="009073A3"/>
     <w:rsid w:val="00917307"/>
     <w:rsid w:val="00925E12"/>
     <w:rsid w:val="00930511"/>
     <w:rsid w:val="00936370"/>
     <w:rsid w:val="0094376B"/>
     <w:rsid w:val="009465FB"/>
     <w:rsid w:val="0095781F"/>
     <w:rsid w:val="009A4D0D"/>
     <w:rsid w:val="009A711A"/>
     <w:rsid w:val="009B27AE"/>
     <w:rsid w:val="009D6108"/>
     <w:rsid w:val="009E20C4"/>
     <w:rsid w:val="00A002B6"/>
     <w:rsid w:val="00A1252B"/>
     <w:rsid w:val="00A1585C"/>
     <w:rsid w:val="00A41685"/>
     <w:rsid w:val="00A64BF0"/>
     <w:rsid w:val="00A81B38"/>
     <w:rsid w:val="00B05840"/>
     <w:rsid w:val="00B37E04"/>
     <w:rsid w:val="00B557D1"/>
     <w:rsid w:val="00B62E87"/>
     <w:rsid w:val="00B670A2"/>
     <w:rsid w:val="00B86E39"/>
+    <w:rsid w:val="00BA017B"/>
     <w:rsid w:val="00BB071E"/>
     <w:rsid w:val="00BB2601"/>
     <w:rsid w:val="00C0316A"/>
     <w:rsid w:val="00C24D79"/>
     <w:rsid w:val="00CD0348"/>
     <w:rsid w:val="00CF1C9C"/>
     <w:rsid w:val="00D1552C"/>
     <w:rsid w:val="00D2284D"/>
-    <w:rsid w:val="00D24B88"/>
     <w:rsid w:val="00D45AF6"/>
     <w:rsid w:val="00D632AE"/>
     <w:rsid w:val="00D925CA"/>
     <w:rsid w:val="00DA428A"/>
     <w:rsid w:val="00DA626A"/>
     <w:rsid w:val="00DD484D"/>
     <w:rsid w:val="00DF04DF"/>
     <w:rsid w:val="00E34189"/>
     <w:rsid w:val="00E418B1"/>
     <w:rsid w:val="00E44063"/>
     <w:rsid w:val="00E61128"/>
     <w:rsid w:val="00E70303"/>
     <w:rsid w:val="00E73B54"/>
     <w:rsid w:val="00E7710E"/>
     <w:rsid w:val="00E94C0A"/>
     <w:rsid w:val="00EB2910"/>
     <w:rsid w:val="00EF7E90"/>
     <w:rsid w:val="00F07BEB"/>
     <w:rsid w:val="00F51C68"/>
     <w:rsid w:val="00F57734"/>
     <w:rsid w:val="00F80A79"/>
     <w:rsid w:val="00F96E7C"/>
     <w:rsid w:val="00F97256"/>
     <w:rsid w:val="00FA3B60"/>
     <w:rsid w:val="00FB5CEE"/>
@@ -4807,61 +4807,61 @@
     <w:rsid w:val="00F57734"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af4">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0065437B"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af5">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00D24B88"/>
+    <w:rsid w:val="00BA017B"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af6">
     <w:name w:val="正文文本 字符"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="af5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00D24B88"/>
+    <w:rsid w:val="00BA017B"/>
     <w:rPr>
       <w:sz w:val="21"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 主题​​">
@@ -5145,51 +5145,51 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E046C16C-939B-4FDF-867C-A09FB1342C50}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5681C6AC-FB78-42F8-BE0A-691C8BBC15CF}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>683</Words>
   <Characters>3896</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>32</Lines>
   <Paragraphs>9</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>4570</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>