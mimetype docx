--- v1 (2026-07-16)
+++ v2 (2026-09-18)
@@ -36,189 +36,189 @@
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5485"/>
         <w:gridCol w:w="2836"/>
       </w:tblGrid>
       <w:tr w:rsidR="0049405C" w:rsidRPr="00C24D79" w14:paraId="76EB2C64" w14:textId="77777777" w:rsidTr="00E70303">
         <w:trPr>
           <w:trHeight w:val="3267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5485" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="271D78"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C4F11E8" w14:textId="48FED6D8" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00BA017B" w:rsidP="00BA017B">
+          <w:p w14:paraId="2C4F11E8" w14:textId="7C77B1C8" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00367A20" w:rsidP="00367A20">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="xingming"/>
             <w:bookmarkStart w:id="1" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="1"/>
-            <w:r w:rsidRPr="00BA017B">
+            <w:r w:rsidRPr="00367A20">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>JANE CHEN</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
-          <w:p w14:paraId="706EB16B" w14:textId="7384EAD7" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00BA017B" w:rsidP="00BA017B">
+          <w:p w14:paraId="706EB16B" w14:textId="16EC4C61" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00367A20" w:rsidP="00367A20">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="didian"/>
-            <w:r w:rsidRPr="00BA017B">
+            <w:r w:rsidRPr="00367A20">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Partner</w:t>
             </w:r>
-            <w:r w:rsidRPr="00BA017B">
+            <w:r w:rsidRPr="00367A20">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>·</w:t>
             </w:r>
-            <w:r w:rsidRPr="00BA017B">
+            <w:r w:rsidRPr="00367A20">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Shanghai</w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
-          <w:p w14:paraId="6199424A" w14:textId="4D323A28" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00BA017B" w:rsidP="00BA017B">
+          <w:p w14:paraId="6199424A" w14:textId="023AEF7F" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00367A20" w:rsidP="00367A20">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="dianhua"/>
-            <w:r w:rsidRPr="00BA017B">
+            <w:r w:rsidRPr="00367A20">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">+86 21 2208 1166 </w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
-          <w:p w14:paraId="4F910ACA" w14:textId="1AEDFAB5" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00BA017B" w:rsidP="00BA017B">
+          <w:p w14:paraId="4F910ACA" w14:textId="2A028ED7" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00367A20" w:rsidP="00367A20">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="youxiang"/>
-            <w:r w:rsidRPr="00BA017B">
+            <w:r w:rsidRPr="00367A20">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>jie.chen@fangdalaw.com</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="22DBA835" w14:textId="677EAC48" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00F96E7C" w:rsidP="00860F89">
             <w:pPr>
               <w:ind w:leftChars="-52" w:left="-109"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C24D79">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:color w:val="545551"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D24C6CB" w14:textId="2B3653A9" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00BA017B" w:rsidP="002932C9">
+          <w:p w14:paraId="2D24C6CB" w14:textId="1C631593" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00367A20" w:rsidP="002932C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="tupian"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5E3445B2" wp14:editId="30D26424">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="203F6A91" wp14:editId="1071EF7F">
                   <wp:extent cx="1651000" cy="2142519"/>
                   <wp:effectExtent l="0" t="0" r="6350" b="0"/>
                   <wp:docPr id="1" name="图片 1"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
@@ -258,60 +258,60 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C063291" w14:textId="5DC9D94D" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="002375A9" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C24D79">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>PRACTICE AREAS</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C1ACACA" w14:textId="36B7B3FE" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="00BA017B" w:rsidP="007177F3">
+          <w:p w14:paraId="3C1ACACA" w14:textId="3F2E8E52" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="00367A20" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="zhiyelingyu"/>
-            <w:r w:rsidRPr="00BA017B">
+            <w:r w:rsidRPr="00367A20">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>MS. CHEN IS A CORPORATE PARTNER IN OUR SHANGHAI OFFICE, SPECIALIZING IN CAPITAL MARKETS, PRIVATE EQUITY, AND CORPORATE AND M&amp;A.</w:t>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F19AE4C" w14:textId="19A41B01" w:rsidR="00451233" w:rsidRPr="00C24D79" w:rsidRDefault="00F80A79" w:rsidP="00DA428A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C24D79">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
           <w:noProof/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
@@ -371,51 +371,51 @@
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:roundrect w14:anchorId="053823F2" id="圆角矩形 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:-6.2pt;margin-top:-12.6pt;width:4.55pt;height:3.6pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDc1SqFegIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2yAQfp+0/wHxvtqO+mON4lRRqk6T&#10;qrZqO/WZYIiRMMeAxMn++h3gOG1X7WHaCwbu7ru7z98xu9p1mmyF8wpMTauTkhJhODTKrGv64/nm&#10;y1dKfGCmYRqMqOleeHo1//xp1tupmEALuhGOIIjx097WtA3BTovC81Z0zJ+AFQaNElzHAh7dumgc&#10;6xG908WkLM+LHlxjHXDhPd5eZyOdJ3wpBQ/3UnoRiK4p1hbS6tK6imsxn7Hp2jHbKj6Uwf6hio4p&#10;g0lHqGsWGNk49QdUp7gDDzKccOgKkFJxkXrAbqryXTdPLbMi9YLkeDvS5P8fLL/bPtkHhzT01k89&#10;bmMXO+m6+MX6yC6RtR/JErtAOF6eXZyXyChHy+nZRXUZqSyOodb58E1AR+Kmpg42pnnE35FYYttb&#10;H7L/wS+m86BVc6O0TocoAbHUjmwZ/rzVuhoyvPHSJvoaiFEZMN4Ux2bSLuy1iH7aPApJVIPlT1Ih&#10;SWfHJIxzYUKVTS1rRM5dnZXYaoYfI1K3CTAiS8w/Yg8Abxs4YGeYwT+GiiTTMbj8W2E5eIxImcGE&#10;MbhTBtxHABq7GjJn/wNJmZrI0gqa/YMjDvKQeMtvFP67W+bDA3M4Ffi3cdLDPS5SQ19TGHaUtOB+&#10;fXQf/VGsaKWkxymrqf+5YU5Qor8blPFldXoaxzIdUEYTPLjXltVri9l0S0AtVPimWJ620T/ow1Y6&#10;6F7wQVjErGhihmPumvLgDodlyNOPTwoXi0Vyw1G0LNyaJ8sjeGQ1yvJ598KcHQQcUPd3cJhINn0n&#10;4ewbIw0sNgGkSvo+8jrwjWOchDM8OfGdeH1OXseHcf4bAAD//wMAUEsDBBQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NT8JAEL2b+B82Y+KtbCliSOmWGIgkKBdQPC/d&#10;sW3cna3dBeq/dzjpZTKT9+Z9FIvBWXHGPrSeFIxHKQikypuWagXvb8/JDESImoy2nlDBDwZYlLc3&#10;hc6Nv9AOz/tYCxahkGsFTYxdLmWoGnQ6jHyHxNin752OfPa1NL2+sLizMkvTR+l0S+zQ6A6XDVZf&#10;+5NTsF4edttDu9l8b6cr+5rpjxdbr5W6vxtWcx5PcxARh/j3AdcOnB9KDnb0JzJBWAXJOHtgKi/Z&#10;NAPBjGQyAXG8IrMUZFnI/z3KXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDc1SqFegIA&#10;AGAFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="white [3212]" stroked="f" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A7C3961" w14:textId="77777777" w:rsidR="00BA017B" w:rsidRDefault="000E0C86" w:rsidP="00B670A2">
+    <w:p w14:paraId="02C2554F" w14:textId="77777777" w:rsidR="00367A20" w:rsidRDefault="000E0C86" w:rsidP="00B670A2">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C24D79">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="545551"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E0DC835" wp14:editId="24238D24">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2512</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4508</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5271826" cy="0"/>
@@ -456,1498 +456,1498 @@
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:line w14:anchorId="3D0BA0F8" id="直接连接符 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".2pt,.35pt" to="415.3pt,.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKOATlvwEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+wYWFYYcXpo0V2K&#10;rdhH74pMxQL0BUmLnX8/ik7cohsGbNhFMCW+x/dIens7WcOOEJP2ruPrVc0ZOOl77Q4d//7t4fqG&#10;s5SF64XxDjp+gsRvd1fvtmNoofGDNz1EhiQutWPo+JBzaKsqyQGsSCsfwOGj8tGKjGE8VH0UI7Jb&#10;UzV1valGH/sQvYSU8PZ+fuQ74lcKZP6sVILMTMdRW6Yz0rkvZ7XbivYQRRi0PMsQ/6DCCu2w6EJ1&#10;L7JgP6L+hcpqGX3yKq+kt5VXSksgD+hmXb9x83UQAcgLNieFpU3p/9HKT8c79xSxDWNIbQpPsbiY&#10;VLRMGR2ecabkC5Wyidp2WtoGU2YSL983H9Y3zYYzeXmrZopCFWLKH8FbVj46brQrjkQrjo8pY1lM&#10;vaSUa+PKmbzR/YM2hoJ42N+ZyI6izLBu6g2NDYGv0jAq0OrFBX3lk4GZ9gsopntUO/uhBYOFVkgJ&#10;Lq/LOhATZheYQgkLsCbdfwSe8wsUaPn+BrwgqLJ3eQFb7Xz8XfU8XSSrOf/Sgdl3acHe9yeaL7UG&#10;t4gcnje+rOnrmOAv/+XuJwAAAP//AwBQSwMEFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FvwjAMhe+T9h8iT+I20g3WQWmK0IALh0kDhLRb2nhttcapmgCFX485bRdL&#10;T+/5+XM6720jTtj52pGCl2EEAqlwpqZSwX63fp6A8EGT0Y0jVHBBD/Ps8SHViXFn+sLTNpSCS8gn&#10;WkEVQptI6YsKrfZD1yKx9+M6qwPLrpSm02cut418jaJYWl0TX6h0ix8VFr/bo1WwO1x7uTl8LvK4&#10;3o+m39PV2/q6Umrw1C9nPBYzEAH78LcB9x+YHzIGy92RjBeNgjHnFLyDYG8yimIQ+V3KLJX/+bMb&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEo4BOW/AQAA3wMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAAAAAAAAAAAA&#10;AAAAGQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" strokecolor="#002060" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="53D79479" w14:textId="77777777" w:rsidR="00BA017B" w:rsidRDefault="00BA017B" w:rsidP="00BA017B">
+    <w:p w14:paraId="77128105" w14:textId="77777777" w:rsidR="00367A20" w:rsidRDefault="00367A20" w:rsidP="00367A20">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BA017B">
+      <w:r w:rsidRPr="00367A20">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>REPRESENTATIVE MATTERS AND CASES</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B0AA673" w14:textId="77777777" w:rsidR="00BA017B" w:rsidRDefault="00BA017B" w:rsidP="00BA017B">
+    <w:p w14:paraId="2E56A191" w14:textId="77777777" w:rsidR="00367A20" w:rsidRDefault="00367A20" w:rsidP="00367A20">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BA017B">
+      <w:r w:rsidRPr="00367A20">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Domestic Financing</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="75B586A8" w14:textId="77777777" w:rsidR="00BA017B" w:rsidRDefault="00BA017B" w:rsidP="00BA017B">
+    <w:p w14:paraId="32C46A5A" w14:textId="77777777" w:rsidR="00367A20" w:rsidRDefault="00367A20" w:rsidP="00367A20">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BA017B">
+      <w:r w:rsidRPr="00367A20">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted for Lead Show (603272.SH) as issuer</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BA017B">
+      <w:r w:rsidRPr="00367A20">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BA017B">
+      <w:r w:rsidRPr="00367A20">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s counsel in its A-share IPO</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5805B345" w14:textId="77777777" w:rsidR="00BA017B" w:rsidRDefault="00BA017B" w:rsidP="00BA017B">
+    <w:p w14:paraId="2D7E9918" w14:textId="77777777" w:rsidR="00367A20" w:rsidRDefault="00367A20" w:rsidP="00367A20">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BA017B">
+      <w:r w:rsidRPr="00367A20">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted for Huaertai (001217.SZ) as issuer</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BA017B">
+      <w:r w:rsidRPr="00367A20">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BA017B">
+      <w:r w:rsidRPr="00367A20">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s counsel in its A-share IPO</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0C9344B1" w14:textId="77777777" w:rsidR="00BA017B" w:rsidRDefault="00BA017B" w:rsidP="00BA017B">
+    <w:p w14:paraId="2D1B6750" w14:textId="77777777" w:rsidR="00367A20" w:rsidRDefault="00367A20" w:rsidP="00367A20">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BA017B">
+      <w:r w:rsidRPr="00367A20">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted for Chenguang New Materials (605399.SH) as issuer</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BA017B">
+      <w:r w:rsidRPr="00367A20">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BA017B">
+      <w:r w:rsidRPr="00367A20">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s counsel in its A-share IPO</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C50D194" w14:textId="77777777" w:rsidR="00BA017B" w:rsidRDefault="00BA017B" w:rsidP="00BA017B">
+    <w:p w14:paraId="3BA33638" w14:textId="77777777" w:rsidR="00367A20" w:rsidRDefault="00367A20" w:rsidP="00367A20">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BA017B">
+      <w:r w:rsidRPr="00367A20">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted for Sanyou Medical (688085.SH) as issuer</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BA017B">
+      <w:r w:rsidRPr="00367A20">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BA017B">
+      <w:r w:rsidRPr="00367A20">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s counsel in its A-share IPO</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6093DB67" w14:textId="77777777" w:rsidR="00BA017B" w:rsidRDefault="00BA017B" w:rsidP="00BA017B">
+    <w:p w14:paraId="138F1F5A" w14:textId="77777777" w:rsidR="00367A20" w:rsidRDefault="00367A20" w:rsidP="00367A20">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BA017B">
+      <w:r w:rsidRPr="00367A20">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted for Hainan Mining (601969.SH) as issuer</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BA017B">
+      <w:r w:rsidRPr="00367A20">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BA017B">
+      <w:r w:rsidRPr="00367A20">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s counsel in its A-share IPO</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1E83C1C0" w14:textId="77777777" w:rsidR="00BA017B" w:rsidRDefault="00BA017B" w:rsidP="00BA017B">
+    <w:p w14:paraId="22A6018B" w14:textId="77777777" w:rsidR="00367A20" w:rsidRDefault="00367A20" w:rsidP="00367A20">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BA017B">
+      <w:r w:rsidRPr="00367A20">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted for Universal Scientific (601231.SH) as issuer</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BA017B">
+      <w:r w:rsidRPr="00367A20">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BA017B">
+      <w:r w:rsidRPr="00367A20">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s counsel in its A-share IPO</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F18379B" w14:textId="77777777" w:rsidR="00BA017B" w:rsidRDefault="00BA017B" w:rsidP="00BA017B">
+    <w:p w14:paraId="720D2309" w14:textId="77777777" w:rsidR="00367A20" w:rsidRDefault="00367A20" w:rsidP="00367A20">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BA017B">
+      <w:r w:rsidRPr="00367A20">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted for WUS Printed (002463.SZ) as issuer</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BA017B">
+      <w:r w:rsidRPr="00367A20">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BA017B">
+      <w:r w:rsidRPr="00367A20">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s counsel in its A-share IPO</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="591C6AC7" w14:textId="77777777" w:rsidR="00BA017B" w:rsidRDefault="00BA017B" w:rsidP="00BA017B">
+    <w:p w14:paraId="7E0BCF66" w14:textId="77777777" w:rsidR="00367A20" w:rsidRDefault="00367A20" w:rsidP="00367A20">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BA017B">
+      <w:r w:rsidRPr="00367A20">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted for MicuRx Pharmaceutical (Registered) as issuer</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BA017B">
+      <w:r w:rsidRPr="00367A20">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BA017B">
+      <w:r w:rsidRPr="00367A20">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s counsel in its A-share IPO</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4AB92C1C" w14:textId="77777777" w:rsidR="00BA017B" w:rsidRDefault="00BA017B" w:rsidP="00BA017B">
+    <w:p w14:paraId="13C80C30" w14:textId="77777777" w:rsidR="00367A20" w:rsidRDefault="00367A20" w:rsidP="00367A20">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BA017B">
+      <w:r w:rsidRPr="00367A20">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted for Universal Scientific (601231.SH) as issuer</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BA017B">
+      <w:r w:rsidRPr="00367A20">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BA017B">
+      <w:r w:rsidRPr="00367A20">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s counsel in its private share placement</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5BAE8A45" w14:textId="77777777" w:rsidR="00BA017B" w:rsidRDefault="00BA017B" w:rsidP="00BA017B">
+    <w:p w14:paraId="06E5EB05" w14:textId="77777777" w:rsidR="00367A20" w:rsidRDefault="00367A20" w:rsidP="00367A20">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BA017B">
+      <w:r w:rsidRPr="00367A20">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted for Yunnan Salt and Chemical (002053.SZ) as issuer</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BA017B">
+      <w:r w:rsidRPr="00367A20">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BA017B">
+      <w:r w:rsidRPr="00367A20">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s counsel in its private share placement</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5CFD9C93" w14:textId="77777777" w:rsidR="00BA017B" w:rsidRDefault="00BA017B" w:rsidP="00BA017B">
+    <w:p w14:paraId="325F79E2" w14:textId="77777777" w:rsidR="00367A20" w:rsidRDefault="00367A20" w:rsidP="00367A20">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BA017B">
+      <w:r w:rsidRPr="00367A20">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted for Anjoy Foods (603345.SZ) as issuer</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BA017B">
+      <w:r w:rsidRPr="00367A20">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BA017B">
+      <w:r w:rsidRPr="00367A20">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s counsel in its convertible debt projects</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="76FB2BAD" w14:textId="77777777" w:rsidR="00BA017B" w:rsidRDefault="00BA017B" w:rsidP="00BA017B">
+    <w:p w14:paraId="023E7FA5" w14:textId="77777777" w:rsidR="00367A20" w:rsidRDefault="00367A20" w:rsidP="00367A20">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BA017B">
+      <w:r w:rsidRPr="00367A20">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted for NovelBeam (688677.SH) as underwriter</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BA017B">
+      <w:r w:rsidRPr="00367A20">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BA017B">
+      <w:r w:rsidRPr="00367A20">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s counsel in its A-share IPO</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1688D39A" w14:textId="77777777" w:rsidR="00BA017B" w:rsidRDefault="00BA017B" w:rsidP="00BA017B">
+    <w:p w14:paraId="6B6277F1" w14:textId="77777777" w:rsidR="00367A20" w:rsidRDefault="00367A20" w:rsidP="00367A20">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BA017B">
+      <w:r w:rsidRPr="00367A20">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted for Endovascular (688016.SH) as underwriter</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BA017B">
+      <w:r w:rsidRPr="00367A20">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BA017B">
+      <w:r w:rsidRPr="00367A20">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s counsel in its A-share IPO</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="48EE8786" w14:textId="77777777" w:rsidR="00BA017B" w:rsidRDefault="00BA017B" w:rsidP="00BA017B">
+    <w:p w14:paraId="794F79DB" w14:textId="77777777" w:rsidR="00367A20" w:rsidRDefault="00367A20" w:rsidP="00367A20">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BA017B">
+      <w:r w:rsidRPr="00367A20">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted for HCFA (688320.SH) as underwriter</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BA017B">
+      <w:r w:rsidRPr="00367A20">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BA017B">
+      <w:r w:rsidRPr="00367A20">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s counsel in its A-share IPO</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A8672E3" w14:textId="77777777" w:rsidR="00BA017B" w:rsidRDefault="00BA017B" w:rsidP="00BA017B">
+    <w:p w14:paraId="4561E447" w14:textId="77777777" w:rsidR="00367A20" w:rsidRDefault="00367A20" w:rsidP="00367A20">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BA017B">
+      <w:r w:rsidRPr="00367A20">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Overseas Financing</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="033D0FA7" w14:textId="77777777" w:rsidR="00BA017B" w:rsidRDefault="00BA017B" w:rsidP="00BA017B">
+    <w:p w14:paraId="33D584A6" w14:textId="77777777" w:rsidR="00367A20" w:rsidRDefault="00367A20" w:rsidP="00367A20">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BA017B">
+      <w:r w:rsidRPr="00367A20">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted for Tuya Smart (NYSE: TUYA) as PRC counsel in its NYSE IPO</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="566BE8FA" w14:textId="77777777" w:rsidR="00BA017B" w:rsidRDefault="00BA017B" w:rsidP="00BA017B">
+    <w:p w14:paraId="65673794" w14:textId="77777777" w:rsidR="00367A20" w:rsidRDefault="00367A20" w:rsidP="00367A20">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BA017B">
+      <w:r w:rsidRPr="00367A20">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted for Junshi Bio (1877.HK) as PRC counsel in its H-share IPO and its H-share follow-on offerings</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00AE1DB5" w14:textId="77777777" w:rsidR="00BA017B" w:rsidRDefault="00BA017B" w:rsidP="00BA017B">
+    <w:p w14:paraId="403222EE" w14:textId="77777777" w:rsidR="00367A20" w:rsidRDefault="00367A20" w:rsidP="00367A20">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BA017B">
+      <w:r w:rsidRPr="00367A20">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted for Fosun Pharma (2196.HK) as PRC counsel in its H-share IPO and its H-share follow-on offerings</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="34722FE8" w14:textId="77777777" w:rsidR="00BA017B" w:rsidRDefault="00BA017B" w:rsidP="00BA017B">
+    <w:p w14:paraId="35563D2B" w14:textId="77777777" w:rsidR="00367A20" w:rsidRDefault="00367A20" w:rsidP="00367A20">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BA017B">
+      <w:r w:rsidRPr="00367A20">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted for Sinopharm (1099.HK) as PRC counsel in its H-share IPO and its H-share follow-on offerings</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="705D4FC1" w14:textId="77777777" w:rsidR="00BA017B" w:rsidRDefault="00BA017B" w:rsidP="00BA017B">
+    <w:p w14:paraId="2D7E4C18" w14:textId="77777777" w:rsidR="00367A20" w:rsidRDefault="00367A20" w:rsidP="00367A20">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BA017B">
+      <w:r w:rsidRPr="00367A20">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted for Gland Pharma (NSE: GLAD) as PRC counsel in its spin-off from Fosun Pharma and its listing in India</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1912601C" w14:textId="77777777" w:rsidR="00BA017B" w:rsidRDefault="00BA017B" w:rsidP="00BA017B">
+    <w:p w14:paraId="4205650F" w14:textId="77777777" w:rsidR="00367A20" w:rsidRDefault="00367A20" w:rsidP="00367A20">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BA017B">
+      <w:r w:rsidRPr="00367A20">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted for Wuxi Apptec (603259.SH and 2359.HK) as underwriters' counsel in its A-share and H-share offering</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F1BC165" w14:textId="77777777" w:rsidR="00BA017B" w:rsidRDefault="00BA017B" w:rsidP="00BA017B">
+    <w:p w14:paraId="3F722C8D" w14:textId="77777777" w:rsidR="00367A20" w:rsidRDefault="00367A20" w:rsidP="00367A20">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BA017B">
+      <w:r w:rsidRPr="00367A20">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted for Henlius (2696.HK) as underwriters' counsel in its H-share IPO</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F5A336D" w14:textId="77777777" w:rsidR="00BA017B" w:rsidRDefault="00BA017B" w:rsidP="00BA017B">
+    <w:p w14:paraId="1DC5C593" w14:textId="77777777" w:rsidR="00367A20" w:rsidRDefault="00367A20" w:rsidP="00367A20">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BA017B">
+      <w:r w:rsidRPr="00367A20">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted for Ark Bio as underwriters' counsel in its H-share IPO</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A0550FC" w14:textId="77777777" w:rsidR="00BA017B" w:rsidRDefault="00BA017B" w:rsidP="00BA017B">
+    <w:p w14:paraId="14C13FE1" w14:textId="77777777" w:rsidR="00367A20" w:rsidRDefault="00367A20" w:rsidP="00367A20">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BA017B">
+      <w:r w:rsidRPr="00367A20">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Others</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D61168E" w14:textId="77777777" w:rsidR="00BA017B" w:rsidRDefault="00BA017B" w:rsidP="00BA017B">
+    <w:p w14:paraId="19D9661F" w14:textId="77777777" w:rsidR="00367A20" w:rsidRDefault="00367A20" w:rsidP="00367A20">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BA017B">
+      <w:r w:rsidRPr="00367A20">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised Endovascular, Sanyou Medical, Junshi Bio, Anjoy Foods, Techmation, Haid Group, WUS, and Fosun Pharma on general corporate matters</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3F42475E" w14:textId="77777777" w:rsidR="00BA017B" w:rsidRDefault="00BA017B" w:rsidP="00BA017B">
+    <w:p w14:paraId="6C7DA491" w14:textId="77777777" w:rsidR="00367A20" w:rsidRDefault="00367A20" w:rsidP="00367A20">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BA017B">
+      <w:r w:rsidRPr="00367A20">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented CSC Shipping in issuing shares and paying cash to purchase Boya Technology and in raising matching funds</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2EC7F22B" w14:textId="77777777" w:rsidR="00BA017B" w:rsidRDefault="00BA017B" w:rsidP="00BA017B">
+    <w:p w14:paraId="12AA19A6" w14:textId="77777777" w:rsidR="00367A20" w:rsidRDefault="00367A20" w:rsidP="00367A20">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BA017B">
+      <w:r w:rsidRPr="00367A20">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented China Trade Logistics in issuing shares and paying cash to purchase Zhongte Logistics and in raising matching funds</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6668CFB2" w14:textId="77777777" w:rsidR="00BA017B" w:rsidRDefault="00BA017B" w:rsidP="00BA017B">
+    <w:p w14:paraId="4940B313" w14:textId="77777777" w:rsidR="00367A20" w:rsidRDefault="00367A20" w:rsidP="00367A20">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BA017B">
+      <w:r w:rsidRPr="00367A20">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Anjing Food in its acquisition of Hongye Aquatic</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D8F843B" w14:textId="77777777" w:rsidR="00BA017B" w:rsidRDefault="00BA017B" w:rsidP="00BA017B">
+    <w:p w14:paraId="36D13C96" w14:textId="77777777" w:rsidR="00367A20" w:rsidRDefault="00367A20" w:rsidP="00367A20">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BA017B">
+      <w:r w:rsidRPr="00367A20">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Akcome Group in its acquisitions of MSH Insurance Company in France and Zhenjing Clinic in the US</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0C5F97B9" w14:textId="77777777" w:rsidR="00BA017B" w:rsidRDefault="00BA017B" w:rsidP="00BA017B">
+    <w:p w14:paraId="3B2D176F" w14:textId="77777777" w:rsidR="00367A20" w:rsidRDefault="00367A20" w:rsidP="00367A20">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BA017B">
+      <w:r w:rsidRPr="00367A20">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Monfali in its acquisition of all shares in Ojiahua, a listed company in Malaysia</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1DB32CAF" w14:textId="77777777" w:rsidR="00BA017B" w:rsidRDefault="00BA017B" w:rsidP="00BA017B">
+    <w:p w14:paraId="52D7E096" w14:textId="77777777" w:rsidR="00367A20" w:rsidRDefault="00367A20" w:rsidP="00367A20">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BA017B">
+      <w:r w:rsidRPr="00367A20">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented China Trade Logistics in its cash acquisition of Dexiang Logistics</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="21C1264B" w14:textId="77777777" w:rsidR="00BA017B" w:rsidRDefault="00BA017B" w:rsidP="00BA017B">
+    <w:p w14:paraId="2EF1D74C" w14:textId="77777777" w:rsidR="00367A20" w:rsidRDefault="00367A20" w:rsidP="00367A20">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BA017B">
+      <w:r w:rsidRPr="00367A20">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Hongxun Technology in its investment in Dongguan Zhiyin</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A201F71" w14:textId="77777777" w:rsidR="00BA017B" w:rsidRDefault="00BA017B" w:rsidP="00BA017B">
+    <w:p w14:paraId="45F076BF" w14:textId="77777777" w:rsidR="00367A20" w:rsidRDefault="00367A20" w:rsidP="00367A20">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BA017B">
+      <w:r w:rsidRPr="00367A20">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Sanyou Medical in its acquisition of Shuimu Tianpeng</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="233CD250" w14:textId="77777777" w:rsidR="00BA017B" w:rsidRDefault="00BA017B" w:rsidP="00BA017B">
+    <w:p w14:paraId="7840064A" w14:textId="77777777" w:rsidR="00367A20" w:rsidRDefault="00367A20" w:rsidP="00367A20">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BA017B">
+      <w:r w:rsidRPr="00367A20">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Haida Group in its acquisitions of Depot and other companies</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="14B6C488" w14:textId="77777777" w:rsidR="00BA017B" w:rsidRDefault="00BA017B" w:rsidP="00BA017B">
+    <w:p w14:paraId="0329ECC7" w14:textId="77777777" w:rsidR="00367A20" w:rsidRDefault="00367A20" w:rsidP="00367A20">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BA017B">
+      <w:r w:rsidRPr="00367A20">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented American Warburg Pincus in its investments in Sida Restaurant Group, King Mother and Baby Products Retailer, and Red Star Macalline</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0C4B37CD" w14:textId="77777777" w:rsidR="00BA017B" w:rsidRDefault="00BA017B" w:rsidP="00BA017B">
+    <w:p w14:paraId="4ACBFFD8" w14:textId="77777777" w:rsidR="00367A20" w:rsidRDefault="00367A20" w:rsidP="00367A20">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BA017B">
+      <w:r w:rsidRPr="00367A20">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Linxin Capital in its investments in Canxin, Core Long March and Junxin Electronics</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4DA969D5" w14:textId="77777777" w:rsidR="00BA017B" w:rsidRDefault="00BA017B" w:rsidP="00BA017B">
+    <w:p w14:paraId="2704BC7F" w14:textId="77777777" w:rsidR="00367A20" w:rsidRDefault="00367A20" w:rsidP="00367A20">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BA017B">
+      <w:r w:rsidRPr="00367A20">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Juntong Capital in its investments in Hongsoft Technology, Lanqi Technology and Broadcom Technology</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5CB3DC5B" w14:textId="77777777" w:rsidR="00BA017B" w:rsidRDefault="00BA017B" w:rsidP="00BA017B">
+    <w:p w14:paraId="0BAE053A" w14:textId="77777777" w:rsidR="00367A20" w:rsidRDefault="00367A20" w:rsidP="00367A20">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BA017B">
+      <w:r w:rsidRPr="00367A20">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented True Gold Fund in its investment in Shangxun Information</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6591E035" w14:textId="77777777" w:rsidR="00BA017B" w:rsidRDefault="00BA017B" w:rsidP="00BA017B">
+    <w:p w14:paraId="65D7393F" w14:textId="77777777" w:rsidR="00367A20" w:rsidRDefault="00367A20" w:rsidP="00367A20">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BA017B">
+      <w:r w:rsidRPr="00367A20">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Ping An Trust in its investment in Xi'an Ruilian</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="744F43F0" w14:textId="77777777" w:rsidR="00BA017B" w:rsidRDefault="00BA017B" w:rsidP="00BA017B">
+    <w:p w14:paraId="251B6633" w14:textId="77777777" w:rsidR="00367A20" w:rsidRDefault="00367A20" w:rsidP="00367A20">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="41"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BA017B">
+      <w:r w:rsidRPr="00367A20">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Huagai Capital and Junlian Capital in their investments in the Series C financing of Motorcomm and in the Series A+ and Series B financing of MicuRx Pharmaceutical, a leading mother and baby e-commerce company</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="52B33886" w14:textId="77777777" w:rsidR="00BA017B" w:rsidRDefault="00BA017B" w:rsidP="00BA017B">
+    <w:p w14:paraId="261E5098" w14:textId="77777777" w:rsidR="00367A20" w:rsidRDefault="00367A20" w:rsidP="00367A20">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="42"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BA017B">
+      <w:r w:rsidRPr="00367A20">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Xinhua Capital in its investments in Henlius and other companies</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="595B1FB4" w14:textId="77777777" w:rsidR="00BA017B" w:rsidRDefault="00BA017B" w:rsidP="00BA017B">
+    <w:p w14:paraId="246B455B" w14:textId="77777777" w:rsidR="00367A20" w:rsidRDefault="00367A20" w:rsidP="00367A20">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BA017B">
+      <w:r w:rsidRPr="00367A20">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Education</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A53FFB6" w14:textId="77777777" w:rsidR="00BA017B" w:rsidRDefault="00BA017B" w:rsidP="00BA017B">
+    <w:p w14:paraId="0891B3DB" w14:textId="77777777" w:rsidR="00367A20" w:rsidRDefault="00367A20" w:rsidP="00367A20">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="43"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BA017B">
+      <w:r w:rsidRPr="00367A20">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>East China University of Political Science and Law, School of Law, LL.B.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="217B6306" w14:textId="77777777" w:rsidR="00BA017B" w:rsidRDefault="00BA017B" w:rsidP="00BA017B">
+    <w:p w14:paraId="34323C32" w14:textId="77777777" w:rsidR="00367A20" w:rsidRDefault="00367A20" w:rsidP="00367A20">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BA017B">
+      <w:r w:rsidRPr="00367A20">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Professional Qualification</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="340D5A63" w14:textId="77777777" w:rsidR="00BA017B" w:rsidRDefault="00BA017B" w:rsidP="00BA017B">
+    <w:p w14:paraId="351A5CFF" w14:textId="77777777" w:rsidR="00367A20" w:rsidRDefault="00367A20" w:rsidP="00367A20">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="44"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BA017B">
+      <w:r w:rsidRPr="00367A20">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Admitted to practice in the PRC</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="77B46015" w14:textId="77777777" w:rsidR="00BA017B" w:rsidRDefault="00BA017B" w:rsidP="00BA017B">
+    <w:p w14:paraId="16CF8124" w14:textId="77777777" w:rsidR="00367A20" w:rsidRDefault="00367A20" w:rsidP="00367A20">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BA017B">
+      <w:r w:rsidRPr="00367A20">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Work Language</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7936F1E4" w14:textId="77777777" w:rsidR="00BA017B" w:rsidRDefault="00BA017B" w:rsidP="00BA017B">
+    <w:p w14:paraId="5903A340" w14:textId="77777777" w:rsidR="00367A20" w:rsidRDefault="00367A20" w:rsidP="00367A20">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="45"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BA017B">
+      <w:r w:rsidRPr="00367A20">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Chinese</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5F11558A" w14:textId="77777777" w:rsidR="00BA017B" w:rsidRDefault="00BA017B" w:rsidP="00BA017B">
+    <w:p w14:paraId="1CA91A8C" w14:textId="77777777" w:rsidR="00367A20" w:rsidRDefault="00367A20" w:rsidP="00367A20">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="46"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BA017B">
+      <w:r w:rsidRPr="00367A20">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>English</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6394E493" w14:textId="77777777" w:rsidR="00BA017B" w:rsidRDefault="00BA017B" w:rsidP="00BA017B">
+    <w:p w14:paraId="6445E2B7" w14:textId="77777777" w:rsidR="00367A20" w:rsidRDefault="00367A20" w:rsidP="00367A20">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BA017B">
+      <w:r w:rsidRPr="00367A20">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Professional Background</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="090B23E3" w14:textId="77777777" w:rsidR="00BA017B" w:rsidRDefault="00BA017B" w:rsidP="00BA017B">
+    <w:p w14:paraId="3CDAF451" w14:textId="77777777" w:rsidR="00367A20" w:rsidRDefault="00367A20" w:rsidP="00367A20">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="47"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BA017B">
+      <w:r w:rsidRPr="00367A20">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Ms. Chen joined the Shanghai Office of Fangda Partners in 2022. She is a member of the Securities Business Research Committee of the Shanghai Bar Association.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="05AA36CF" w14:textId="77777777" w:rsidR="00BA017B" w:rsidRDefault="00BA017B" w:rsidP="00BA017B">
+    <w:p w14:paraId="2C1877B1" w14:textId="77777777" w:rsidR="00367A20" w:rsidRDefault="00367A20" w:rsidP="00367A20">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BA017B">
+      <w:r w:rsidRPr="00367A20">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>OTHER INFORMATION</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4E8A972D" w14:textId="77777777" w:rsidR="00BA017B" w:rsidRDefault="00BA017B" w:rsidP="00BA017B">
+    <w:p w14:paraId="3DB58530" w14:textId="77777777" w:rsidR="00367A20" w:rsidRDefault="00367A20" w:rsidP="00367A20">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BA017B">
+      <w:r w:rsidRPr="00367A20">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Publications</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="535EEE8A" w14:textId="77777777" w:rsidR="00BA017B" w:rsidRDefault="00BA017B" w:rsidP="00BA017B">
+    <w:p w14:paraId="4A1D1CFA" w14:textId="77777777" w:rsidR="00367A20" w:rsidRDefault="00367A20" w:rsidP="00367A20">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="48"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BA017B">
+      <w:r w:rsidRPr="00367A20">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Participated in the compilation of "Practice of Securities Law Practice for Lawyers" published by Law Press</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BA017B">
+      <w:r w:rsidRPr="00367A20">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BA017B">
+      <w:r w:rsidRPr="00367A20">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">China </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0B9C84B8" w14:textId="77777777" w:rsidR="00BA017B" w:rsidRDefault="00BA017B" w:rsidP="00BA017B">
+    <w:p w14:paraId="7D615EBA" w14:textId="77777777" w:rsidR="00367A20" w:rsidRDefault="00367A20" w:rsidP="00367A20">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BA017B">
+      <w:r w:rsidRPr="00367A20">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Professional Affiliations</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5286A870" w14:textId="77777777" w:rsidR="00BA017B" w:rsidRDefault="00BA017B" w:rsidP="00BA017B">
+    <w:p w14:paraId="64DCD189" w14:textId="77777777" w:rsidR="00367A20" w:rsidRDefault="00367A20" w:rsidP="00367A20">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="49"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BA017B">
+      <w:r w:rsidRPr="00367A20">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Member of the Securities Business Research Committee of the Shanghai Bar Association </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5567FC3C" w14:textId="69CF6D60" w:rsidR="00686369" w:rsidRPr="00BA017B" w:rsidRDefault="00BA017B" w:rsidP="00BA017B">
+    <w:p w14:paraId="5567FC3C" w14:textId="1695EBF4" w:rsidR="00686369" w:rsidRPr="00367A20" w:rsidRDefault="00367A20" w:rsidP="00367A20">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="50"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BA017B">
+      <w:r w:rsidRPr="00367A20">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Member of the Lujiazui-Shanghai No.2 Branch Committee of The Revolutionary Committee of the Chinese Kuomintang </w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00686369" w:rsidRPr="00BA017B" w:rsidSect="002D0826">
+    <w:sectPr w:rsidR="00686369" w:rsidRPr="00367A20" w:rsidSect="002D0826">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1797" w:bottom="1440" w:left="1797" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="3584D350" w14:textId="77777777" w:rsidR="004167EC" w:rsidRDefault="004167EC" w:rsidP="00F57734">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="2493FDE5" w14:textId="77777777" w:rsidR="004167EC" w:rsidRDefault="004167EC" w:rsidP="00F57734">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -2145,1435 +2145,1435 @@
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="00131176"/>
+    <w:nsid w:val="01CE6D31"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="DF94BCAA"/>
+    <w:tmpl w:val="DFA8E20C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="019731C0"/>
+    <w:nsid w:val="051C3AC2"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="364EC668"/>
+    <w:tmpl w:val="BD18EB02"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="02E83722"/>
+    <w:nsid w:val="056227B4"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="136449F0"/>
+    <w:tmpl w:val="CCE64F1E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="032C62AA"/>
+    <w:nsid w:val="05AD5DE5"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="11F8DA94"/>
+    <w:tmpl w:val="2112147A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0382347E"/>
+    <w:nsid w:val="068977FA"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="3AC61D62"/>
+    <w:tmpl w:val="474ED310"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="06E40A76"/>
+    <w:nsid w:val="068F5EA0"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="EE166FF0"/>
+    <w:tmpl w:val="DA882B8C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0B061246"/>
+    <w:nsid w:val="08A5559B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="62AE2784"/>
+    <w:tmpl w:val="D730D42A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0BD3458B"/>
+    <w:nsid w:val="0AB57158"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="8B9C6544"/>
+    <w:tmpl w:val="D23CEB78"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0D1B6B8E"/>
+    <w:nsid w:val="0C677E52"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C0A639CC"/>
+    <w:tmpl w:val="57D4B37A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="127B2778"/>
+    <w:nsid w:val="108B470F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="15F82F72"/>
+    <w:tmpl w:val="9404D22C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="12AD31AB"/>
+    <w:nsid w:val="11372799"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="28B4D906"/>
+    <w:tmpl w:val="DE12FC44"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="18564B92"/>
+    <w:nsid w:val="152434D1"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="09403120"/>
+    <w:tmpl w:val="43241078"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="199770B9"/>
+    <w:nsid w:val="1B63564F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C4D6DED8"/>
+    <w:tmpl w:val="E960A680"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="19F742CD"/>
+    <w:nsid w:val="1FA7749D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="7EEA662C"/>
+    <w:tmpl w:val="F9386BFC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1AE2796E"/>
+    <w:nsid w:val="20812795"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="2ADE069A"/>
+    <w:tmpl w:val="2926EBCE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="20477946"/>
+    <w:nsid w:val="240F0A1C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="2C5C3340"/>
+    <w:tmpl w:val="927AFFDE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="20E1138C"/>
+    <w:nsid w:val="27911D49"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A680EAB4"/>
+    <w:tmpl w:val="303E3780"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="21BA0446"/>
+    <w:nsid w:val="2AF07330"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="9716D1F8"/>
+    <w:tmpl w:val="75CA5EC8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="232B5DD9"/>
+    <w:nsid w:val="2E570959"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="0246890E"/>
+    <w:tmpl w:val="92461DF8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="266246EB"/>
+    <w:nsid w:val="2EE42B43"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="B08202D4"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="440" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="880" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1320" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1760" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2200" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2640" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3080" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3520" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="350C509B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="BFF83C2E"/>
+    <w:tmpl w:val="90B4AEA2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="27411BD3"/>
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="36EC38DA"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="443068AE"/>
+    <w:tmpl w:val="0F220F22"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2C920B78"/>
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="38820DF3"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="0BCE34D0"/>
+    <w:tmpl w:val="6952D8A8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2E152027"/>
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="39B518C9"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="3D880800"/>
+    <w:tmpl w:val="F28440AC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2EA93DD9"/>
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3B6418F1"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="49FEE19A"/>
+    <w:lvl w:ilvl="0" w:tplc="B99657A6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="510" w:hanging="226"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:sz w:val="15"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="880" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1320" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1760" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2200" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2640" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3080" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3520" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3BBE26B0"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="5D4CA15E"/>
+    <w:tmpl w:val="AFA83852"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-[...113 lines deleted...]
-    <w:nsid w:val="30E21C69"/>
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3FC47B00"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="5E3443E4"/>
+    <w:tmpl w:val="1B84E066"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="370206ED"/>
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="41824F0D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="DC0C5F24"/>
+    <w:tmpl w:val="5FEC688E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="392E5E11"/>
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4B0D7DF5"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="1E700468"/>
+    <w:tmpl w:val="F40048A2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
-[...114 lines deleted...]
-  </w:abstractNum>
   <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3B876293"/>
+    <w:nsid w:val="4B0E283C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="113A2316"/>
+    <w:tmpl w:val="F4261EF6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3CA420C0"/>
+    <w:nsid w:val="55F27350"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="BC64039E"/>
+    <w:tmpl w:val="B26AFFDA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3F1B3425"/>
+    <w:nsid w:val="5A2D3B6D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="67546C54"/>
+    <w:tmpl w:val="E1E81FB8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="40750111"/>
+    <w:nsid w:val="5B5A543F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="4A8684CC"/>
+    <w:tmpl w:val="2112147A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="433C10FE"/>
+    <w:nsid w:val="5B906E0B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="AB46143E"/>
+    <w:tmpl w:val="6CBE3E84"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="43457C06"/>
+    <w:nsid w:val="5BC55698"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="05B69A18"/>
+    <w:tmpl w:val="BAA2658A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="454A694D"/>
+    <w:nsid w:val="5C097F18"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="252666D2"/>
+    <w:tmpl w:val="B1467230"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="49877F54"/>
+    <w:nsid w:val="5DEC6ECE"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="6CC2C938"/>
+    <w:tmpl w:val="CAC211A8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="49CB29E4"/>
+    <w:nsid w:val="61F1183D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E44256D4"/>
+    <w:tmpl w:val="3984D7C6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4A4D34BF"/>
+    <w:nsid w:val="650E1D6B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="0FD498A4"/>
+    <w:tmpl w:val="16B6B072"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4C662533"/>
+    <w:nsid w:val="6C222ED0"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="AB0C87FC"/>
+    <w:tmpl w:val="F414584C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4F745299"/>
+    <w:nsid w:val="6D786EE2"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B25C1D86"/>
+    <w:tmpl w:val="9C8A0824"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="548C37DA"/>
+    <w:nsid w:val="6EEC1208"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="54FA5B16"/>
+    <w:tmpl w:val="DD9061AA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="565674EC"/>
+    <w:nsid w:val="6EF62E8B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="99246D4C"/>
+    <w:tmpl w:val="9198F25C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="43" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5C865122"/>
+    <w:nsid w:val="70AC3CD4"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D05AB57A"/>
+    <w:tmpl w:val="A1780AA4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="44" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6B6A0BE8"/>
+    <w:nsid w:val="75C42518"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="98A0995A"/>
+    <w:tmpl w:val="5E34811A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="45" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6F222F3B"/>
+    <w:nsid w:val="77A71662"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="AB46143E"/>
+    <w:tmpl w:val="371C80FC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="46" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6FC77B5C"/>
+    <w:nsid w:val="7A154E52"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="36AA6738"/>
+    <w:tmpl w:val="2D546944"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="47" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7065256D"/>
+    <w:nsid w:val="7B280CD5"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="1380659C"/>
+    <w:tmpl w:val="87926226"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="48" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="742D3248"/>
+    <w:nsid w:val="7B4D19B7"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B30C6FD8"/>
+    <w:tmpl w:val="FA5C28D0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="49" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7E20748E"/>
+    <w:nsid w:val="7BC57F7E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="5B347146"/>
+    <w:tmpl w:val="76F299D4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="2">
     <w:abstractNumId w:val="24"/>
   </w:num>
-  <w:num w:numId="2">
-[...1 lines deleted...]
-  </w:num>
   <w:num w:numId="3">
-    <w:abstractNumId w:val="25"/>
+    <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="4">
-    <w:abstractNumId w:val="3"/>
+    <w:abstractNumId w:val="40"/>
   </w:num>
   <w:num w:numId="5">
-    <w:abstractNumId w:val="7"/>
+    <w:abstractNumId w:val="33"/>
   </w:num>
   <w:num w:numId="6">
-    <w:abstractNumId w:val="20"/>
+    <w:abstractNumId w:val="37"/>
   </w:num>
   <w:num w:numId="7">
-    <w:abstractNumId w:val="27"/>
+    <w:abstractNumId w:val="22"/>
   </w:num>
   <w:num w:numId="8">
-    <w:abstractNumId w:val="29"/>
+    <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="9">
-    <w:abstractNumId w:val="30"/>
+    <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="10">
-    <w:abstractNumId w:val="9"/>
+    <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="11">
-    <w:abstractNumId w:val="40"/>
+    <w:abstractNumId w:val="42"/>
   </w:num>
   <w:num w:numId="12">
-    <w:abstractNumId w:val="49"/>
+    <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="13">
-    <w:abstractNumId w:val="6"/>
+    <w:abstractNumId w:val="41"/>
   </w:num>
   <w:num w:numId="14">
     <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="15">
-    <w:abstractNumId w:val="41"/>
+    <w:abstractNumId w:val="27"/>
   </w:num>
   <w:num w:numId="16">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="17">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="18">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="19">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="20">
+    <w:abstractNumId w:val="39"/>
+  </w:num>
+  <w:num w:numId="21">
+    <w:abstractNumId w:val="34"/>
+  </w:num>
+  <w:num w:numId="22">
+    <w:abstractNumId w:val="38"/>
+  </w:num>
+  <w:num w:numId="23">
+    <w:abstractNumId w:val="35"/>
+  </w:num>
+  <w:num w:numId="24">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="25">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="26">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="27">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="28">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="29">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="30">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="31">
+    <w:abstractNumId w:val="49"/>
+  </w:num>
+  <w:num w:numId="32">
+    <w:abstractNumId w:val="47"/>
+  </w:num>
+  <w:num w:numId="33">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="34">
+    <w:abstractNumId w:val="45"/>
+  </w:num>
+  <w:num w:numId="35">
+    <w:abstractNumId w:val="44"/>
+  </w:num>
+  <w:num w:numId="36">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="37">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="38">
+    <w:abstractNumId w:val="46"/>
+  </w:num>
+  <w:num w:numId="39">
+    <w:abstractNumId w:val="48"/>
+  </w:num>
+  <w:num w:numId="40">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="41">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="42">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="43">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="44">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="45">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="46">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="47">
+    <w:abstractNumId w:val="36"/>
+  </w:num>
+  <w:num w:numId="48">
     <w:abstractNumId w:val="43"/>
   </w:num>
-  <w:num w:numId="17">
-[...59 lines deleted...]
-  <w:num w:numId="37">
+  <w:num w:numId="49">
     <w:abstractNumId w:val="32"/>
   </w:num>
-  <w:num w:numId="38">
-[...34 lines deleted...]
-  </w:num>
   <w:num w:numId="50">
-    <w:abstractNumId w:val="45"/>
+    <w:abstractNumId w:val="3"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
@@ -3608,50 +3608,51 @@
     <w:rsid w:val="001526EA"/>
     <w:rsid w:val="00153488"/>
     <w:rsid w:val="0018186F"/>
     <w:rsid w:val="00191736"/>
     <w:rsid w:val="001C7F4F"/>
     <w:rsid w:val="001F7789"/>
     <w:rsid w:val="00211603"/>
     <w:rsid w:val="00223B3F"/>
     <w:rsid w:val="0022458A"/>
     <w:rsid w:val="00230A13"/>
     <w:rsid w:val="00232FF3"/>
     <w:rsid w:val="002375A9"/>
     <w:rsid w:val="00253EDA"/>
     <w:rsid w:val="00283DAB"/>
     <w:rsid w:val="002932C9"/>
     <w:rsid w:val="002A35FF"/>
     <w:rsid w:val="002A4932"/>
     <w:rsid w:val="002B1F71"/>
     <w:rsid w:val="002D0826"/>
     <w:rsid w:val="0031673D"/>
     <w:rsid w:val="0034020A"/>
     <w:rsid w:val="0034029C"/>
     <w:rsid w:val="00351712"/>
     <w:rsid w:val="00353486"/>
     <w:rsid w:val="0036384C"/>
+    <w:rsid w:val="00367A20"/>
     <w:rsid w:val="00370676"/>
     <w:rsid w:val="00396678"/>
     <w:rsid w:val="003B4410"/>
     <w:rsid w:val="003D196D"/>
     <w:rsid w:val="003D355E"/>
     <w:rsid w:val="00403EDB"/>
     <w:rsid w:val="004167EC"/>
     <w:rsid w:val="004416E4"/>
     <w:rsid w:val="00451233"/>
     <w:rsid w:val="004570F8"/>
     <w:rsid w:val="0047636D"/>
     <w:rsid w:val="0049405C"/>
     <w:rsid w:val="004D21F0"/>
     <w:rsid w:val="004D3C23"/>
     <w:rsid w:val="004E2FCC"/>
     <w:rsid w:val="004F1B4E"/>
     <w:rsid w:val="0052675C"/>
     <w:rsid w:val="0056635E"/>
     <w:rsid w:val="005A7DA0"/>
     <w:rsid w:val="005B00C1"/>
     <w:rsid w:val="005B5F25"/>
     <w:rsid w:val="005C1FBD"/>
     <w:rsid w:val="005F7A7D"/>
     <w:rsid w:val="00605720"/>
     <w:rsid w:val="0065437B"/>
@@ -3687,51 +3688,50 @@
     <w:rsid w:val="009073A3"/>
     <w:rsid w:val="00917307"/>
     <w:rsid w:val="00925E12"/>
     <w:rsid w:val="00930511"/>
     <w:rsid w:val="00936370"/>
     <w:rsid w:val="0094376B"/>
     <w:rsid w:val="009465FB"/>
     <w:rsid w:val="0095781F"/>
     <w:rsid w:val="009A4D0D"/>
     <w:rsid w:val="009A711A"/>
     <w:rsid w:val="009B27AE"/>
     <w:rsid w:val="009D6108"/>
     <w:rsid w:val="009E20C4"/>
     <w:rsid w:val="00A002B6"/>
     <w:rsid w:val="00A1252B"/>
     <w:rsid w:val="00A1585C"/>
     <w:rsid w:val="00A41685"/>
     <w:rsid w:val="00A64BF0"/>
     <w:rsid w:val="00A81B38"/>
     <w:rsid w:val="00B05840"/>
     <w:rsid w:val="00B37E04"/>
     <w:rsid w:val="00B557D1"/>
     <w:rsid w:val="00B62E87"/>
     <w:rsid w:val="00B670A2"/>
     <w:rsid w:val="00B86E39"/>
-    <w:rsid w:val="00BA017B"/>
     <w:rsid w:val="00BB071E"/>
     <w:rsid w:val="00BB2601"/>
     <w:rsid w:val="00C0316A"/>
     <w:rsid w:val="00C24D79"/>
     <w:rsid w:val="00CD0348"/>
     <w:rsid w:val="00CF1C9C"/>
     <w:rsid w:val="00D1552C"/>
     <w:rsid w:val="00D2284D"/>
     <w:rsid w:val="00D45AF6"/>
     <w:rsid w:val="00D632AE"/>
     <w:rsid w:val="00D925CA"/>
     <w:rsid w:val="00DA428A"/>
     <w:rsid w:val="00DA626A"/>
     <w:rsid w:val="00DD484D"/>
     <w:rsid w:val="00DF04DF"/>
     <w:rsid w:val="00E34189"/>
     <w:rsid w:val="00E418B1"/>
     <w:rsid w:val="00E44063"/>
     <w:rsid w:val="00E61128"/>
     <w:rsid w:val="00E70303"/>
     <w:rsid w:val="00E73B54"/>
     <w:rsid w:val="00E7710E"/>
     <w:rsid w:val="00E94C0A"/>
     <w:rsid w:val="00EB2910"/>
     <w:rsid w:val="00EF7E90"/>
@@ -4807,61 +4807,61 @@
     <w:rsid w:val="00F57734"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af4">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0065437B"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af5">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00BA017B"/>
+    <w:rsid w:val="00367A20"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af6">
     <w:name w:val="正文文本 字符"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="af5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00BA017B"/>
+    <w:rsid w:val="00367A20"/>
     <w:rPr>
       <w:sz w:val="21"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 主题​​">
@@ -5145,51 +5145,51 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5681C6AC-FB78-42F8-BE0A-691C8BBC15CF}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9135F887-5838-487D-8AD0-8F086754FB08}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>683</Words>
   <Characters>3896</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>32</Lines>
   <Paragraphs>9</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>4570</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>