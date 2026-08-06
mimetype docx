--- v0 (2026-06-06)
+++ v1 (2026-08-06)
@@ -36,189 +36,189 @@
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5485"/>
         <w:gridCol w:w="2836"/>
       </w:tblGrid>
       <w:tr w:rsidR="0049405C" w:rsidRPr="00C24D79" w14:paraId="76EB2C64" w14:textId="77777777" w:rsidTr="00E70303">
         <w:trPr>
           <w:trHeight w:val="3267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5485" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="271D78"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C4F11E8" w14:textId="660A7BD1" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00953A37" w:rsidP="00953A37">
+          <w:p w14:paraId="2C4F11E8" w14:textId="7E702B78" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="007B0FD7" w:rsidP="007B0FD7">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="xingming"/>
             <w:bookmarkStart w:id="1" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="1"/>
-            <w:r w:rsidRPr="00953A37">
+            <w:r w:rsidRPr="007B0FD7">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>JOY WONG</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
-          <w:p w14:paraId="706EB16B" w14:textId="3B3CE34F" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00953A37" w:rsidP="00953A37">
+          <w:p w14:paraId="706EB16B" w14:textId="30409EFE" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="007B0FD7" w:rsidP="007B0FD7">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="didian"/>
-            <w:r w:rsidRPr="00953A37">
+            <w:r w:rsidRPr="007B0FD7">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Counsel</w:t>
             </w:r>
-            <w:r w:rsidRPr="00953A37">
+            <w:r w:rsidRPr="007B0FD7">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>·</w:t>
             </w:r>
-            <w:r w:rsidRPr="00953A37">
+            <w:r w:rsidRPr="007B0FD7">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Hong Kong</w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
-          <w:p w14:paraId="6199424A" w14:textId="29E91422" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00953A37" w:rsidP="00953A37">
+          <w:p w14:paraId="6199424A" w14:textId="3A204E9D" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="007B0FD7" w:rsidP="007B0FD7">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="dianhua"/>
-            <w:r w:rsidRPr="00953A37">
+            <w:r w:rsidRPr="007B0FD7">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">+852 3976 8841 </w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
-          <w:p w14:paraId="4F910ACA" w14:textId="6DB62C4C" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00953A37" w:rsidP="00953A37">
+          <w:p w14:paraId="4F910ACA" w14:textId="0474BCCC" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="007B0FD7" w:rsidP="007B0FD7">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="youxiang"/>
-            <w:r w:rsidRPr="00953A37">
+            <w:r w:rsidRPr="007B0FD7">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>joy.wong@fangdalaw.com</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="22DBA835" w14:textId="677EAC48" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00F96E7C" w:rsidP="00860F89">
             <w:pPr>
               <w:ind w:leftChars="-52" w:left="-109"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C24D79">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:color w:val="545551"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D24C6CB" w14:textId="6A221646" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00953A37" w:rsidP="002932C9">
+          <w:p w14:paraId="2D24C6CB" w14:textId="10D431BA" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="007B0FD7" w:rsidP="002932C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="tupian"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="38BD7946" wp14:editId="03AA288B">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="378467FD" wp14:editId="2B1B0764">
                   <wp:extent cx="1651000" cy="2143542"/>
                   <wp:effectExtent l="0" t="0" r="6350" b="9525"/>
                   <wp:docPr id="1" name="图片 1"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8" cstate="print">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
@@ -258,60 +258,60 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C063291" w14:textId="5DC9D94D" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="002375A9" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C24D79">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>PRACTICE AREAS</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C1ACACA" w14:textId="0727ACEF" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="00953A37" w:rsidP="007177F3">
+          <w:p w14:paraId="3C1ACACA" w14:textId="5956301C" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="007B0FD7" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="zhiyelingyu"/>
-            <w:r w:rsidRPr="00953A37">
+            <w:r w:rsidRPr="007B0FD7">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>MS. WONG SPECIALIZES IN ANTITRUST AND COMPETITION LAW. HER PRACTICE FOCUSES ON MERGER CONTROL, ANTITRUST COMPLIANCE, AND INVESTIGATIONS. SHE ADVISES CLIENTS ON BOTH PRC AND HONG KONG COMPETITION MATTERS, AS WELL AS ON MULTI-JURISDICTIONAL PROJECTS COVERING BOTH TRANSACTIONAL AND COMPLIANCE ASPECTS.</w:t>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F19AE4C" w14:textId="19A41B01" w:rsidR="00451233" w:rsidRPr="00C24D79" w:rsidRDefault="00F80A79" w:rsidP="00DA428A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C24D79">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
           <w:noProof/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
@@ -371,51 +371,51 @@
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:roundrect w14:anchorId="053823F2" id="圆角矩形 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:-6.2pt;margin-top:-12.6pt;width:4.55pt;height:3.6pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDc1SqFegIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2yAQfp+0/wHxvtqO+mON4lRRqk6T&#10;qrZqO/WZYIiRMMeAxMn++h3gOG1X7WHaCwbu7ru7z98xu9p1mmyF8wpMTauTkhJhODTKrGv64/nm&#10;y1dKfGCmYRqMqOleeHo1//xp1tupmEALuhGOIIjx097WtA3BTovC81Z0zJ+AFQaNElzHAh7dumgc&#10;6xG908WkLM+LHlxjHXDhPd5eZyOdJ3wpBQ/3UnoRiK4p1hbS6tK6imsxn7Hp2jHbKj6Uwf6hio4p&#10;g0lHqGsWGNk49QdUp7gDDzKccOgKkFJxkXrAbqryXTdPLbMi9YLkeDvS5P8fLL/bPtkHhzT01k89&#10;bmMXO+m6+MX6yC6RtR/JErtAOF6eXZyXyChHy+nZRXUZqSyOodb58E1AR+Kmpg42pnnE35FYYttb&#10;H7L/wS+m86BVc6O0TocoAbHUjmwZ/rzVuhoyvPHSJvoaiFEZMN4Ux2bSLuy1iH7aPApJVIPlT1Ih&#10;SWfHJIxzYUKVTS1rRM5dnZXYaoYfI1K3CTAiS8w/Yg8Abxs4YGeYwT+GiiTTMbj8W2E5eIxImcGE&#10;MbhTBtxHABq7GjJn/wNJmZrI0gqa/YMjDvKQeMtvFP67W+bDA3M4Ffi3cdLDPS5SQ19TGHaUtOB+&#10;fXQf/VGsaKWkxymrqf+5YU5Qor8blPFldXoaxzIdUEYTPLjXltVri9l0S0AtVPimWJ620T/ow1Y6&#10;6F7wQVjErGhihmPumvLgDodlyNOPTwoXi0Vyw1G0LNyaJ8sjeGQ1yvJ598KcHQQcUPd3cJhINn0n&#10;4ewbIw0sNgGkSvo+8jrwjWOchDM8OfGdeH1OXseHcf4bAAD//wMAUEsDBBQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NT8JAEL2b+B82Y+KtbCliSOmWGIgkKBdQPC/d&#10;sW3cna3dBeq/dzjpZTKT9+Z9FIvBWXHGPrSeFIxHKQikypuWagXvb8/JDESImoy2nlDBDwZYlLc3&#10;hc6Nv9AOz/tYCxahkGsFTYxdLmWoGnQ6jHyHxNin752OfPa1NL2+sLizMkvTR+l0S+zQ6A6XDVZf&#10;+5NTsF4edttDu9l8b6cr+5rpjxdbr5W6vxtWcx5PcxARh/j3AdcOnB9KDnb0JzJBWAXJOHtgKi/Z&#10;NAPBjGQyAXG8IrMUZFnI/z3KXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDc1SqFegIA&#10;AGAFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="white [3212]" stroked="f" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="49C7C6E7" w14:textId="77777777" w:rsidR="00953A37" w:rsidRDefault="000E0C86" w:rsidP="00B670A2">
+    <w:p w14:paraId="19A573D3" w14:textId="77777777" w:rsidR="007B0FD7" w:rsidRDefault="000E0C86" w:rsidP="00B670A2">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C24D79">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="545551"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E0DC835" wp14:editId="24238D24">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2512</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4508</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5271826" cy="0"/>
@@ -456,1424 +456,1424 @@
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:line w14:anchorId="3D0BA0F8" id="直接连接符 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".2pt,.35pt" to="415.3pt,.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKOATlvwEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+wYWFYYcXpo0V2K&#10;rdhH74pMxQL0BUmLnX8/ik7cohsGbNhFMCW+x/dIens7WcOOEJP2ruPrVc0ZOOl77Q4d//7t4fqG&#10;s5SF64XxDjp+gsRvd1fvtmNoofGDNz1EhiQutWPo+JBzaKsqyQGsSCsfwOGj8tGKjGE8VH0UI7Jb&#10;UzV1valGH/sQvYSU8PZ+fuQ74lcKZP6sVILMTMdRW6Yz0rkvZ7XbivYQRRi0PMsQ/6DCCu2w6EJ1&#10;L7JgP6L+hcpqGX3yKq+kt5VXSksgD+hmXb9x83UQAcgLNieFpU3p/9HKT8c79xSxDWNIbQpPsbiY&#10;VLRMGR2ecabkC5Wyidp2WtoGU2YSL983H9Y3zYYzeXmrZopCFWLKH8FbVj46brQrjkQrjo8pY1lM&#10;vaSUa+PKmbzR/YM2hoJ42N+ZyI6izLBu6g2NDYGv0jAq0OrFBX3lk4GZ9gsopntUO/uhBYOFVkgJ&#10;Lq/LOhATZheYQgkLsCbdfwSe8wsUaPn+BrwgqLJ3eQFb7Xz8XfU8XSSrOf/Sgdl3acHe9yeaL7UG&#10;t4gcnje+rOnrmOAv/+XuJwAAAP//AwBQSwMEFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FvwjAMhe+T9h8iT+I20g3WQWmK0IALh0kDhLRb2nhttcapmgCFX485bRdL&#10;T+/5+XM6720jTtj52pGCl2EEAqlwpqZSwX63fp6A8EGT0Y0jVHBBD/Ps8SHViXFn+sLTNpSCS8gn&#10;WkEVQptI6YsKrfZD1yKx9+M6qwPLrpSm02cut418jaJYWl0TX6h0ix8VFr/bo1WwO1x7uTl8LvK4&#10;3o+m39PV2/q6Umrw1C9nPBYzEAH78LcB9x+YHzIGy92RjBeNgjHnFLyDYG8yimIQ+V3KLJX/+bMb&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEo4BOW/AQAA3wMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAAAAAAAAAAAA&#10;AAAAGQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" strokecolor="#002060" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7B0D1292" w14:textId="77777777" w:rsidR="00953A37" w:rsidRDefault="00953A37" w:rsidP="00953A37">
+    <w:p w14:paraId="7263E728" w14:textId="77777777" w:rsidR="007B0FD7" w:rsidRDefault="007B0FD7" w:rsidP="007B0FD7">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00953A37">
+      <w:r w:rsidRPr="007B0FD7">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>REPRESENTATIVE MATTERS AND CASES</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="52A5A15F" w14:textId="77777777" w:rsidR="00953A37" w:rsidRDefault="00953A37" w:rsidP="00953A37">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00953A37">
+    <w:p w14:paraId="38C4BBD3" w14:textId="77777777" w:rsidR="007B0FD7" w:rsidRDefault="007B0FD7" w:rsidP="007B0FD7">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007B0FD7">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>PRC merger control</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="27C79B72" w14:textId="77777777" w:rsidR="00953A37" w:rsidRDefault="00953A37" w:rsidP="00953A37">
+    <w:p w14:paraId="37293DF5" w14:textId="77777777" w:rsidR="007B0FD7" w:rsidRDefault="007B0FD7" w:rsidP="007B0FD7">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00953A37">
+      <w:r w:rsidRPr="007B0FD7">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Sumitomo Corporation, SMBC Aviation Capital, Apollo and Brookfield's acquisition of equity interest in Air Lease Corporation</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F2BE8E4" w14:textId="77777777" w:rsidR="00953A37" w:rsidRDefault="00953A37" w:rsidP="00953A37">
+    <w:p w14:paraId="00B0F046" w14:textId="77777777" w:rsidR="007B0FD7" w:rsidRDefault="007B0FD7" w:rsidP="007B0FD7">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00953A37">
+      <w:r w:rsidRPr="007B0FD7">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Baker Hughes</w:t>
       </w:r>
-      <w:r w:rsidRPr="00953A37">
+      <w:r w:rsidRPr="007B0FD7">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00953A37">
+      <w:r w:rsidRPr="007B0FD7">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> acquisition of equity interests in Chart Industries</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0FA2DC23" w14:textId="77777777" w:rsidR="00953A37" w:rsidRDefault="00953A37" w:rsidP="00953A37">
+    <w:p w14:paraId="3F7E2B1F" w14:textId="77777777" w:rsidR="007B0FD7" w:rsidRDefault="007B0FD7" w:rsidP="007B0FD7">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00953A37">
+      <w:r w:rsidRPr="007B0FD7">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Allison Transmission Holdings</w:t>
       </w:r>
-      <w:r w:rsidRPr="00953A37">
+      <w:r w:rsidRPr="007B0FD7">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00953A37">
+      <w:r w:rsidRPr="007B0FD7">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> acquisition of Off-Highway Business from Dana Incorporated</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7FD2F96B" w14:textId="77777777" w:rsidR="00953A37" w:rsidRDefault="00953A37" w:rsidP="00953A37">
+    <w:p w14:paraId="2F78D825" w14:textId="77777777" w:rsidR="007B0FD7" w:rsidRDefault="007B0FD7" w:rsidP="007B0FD7">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00953A37">
+      <w:r w:rsidRPr="007B0FD7">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Hong Kong International Airport on its acquisition of equity interests in Zhuhai Airport.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="188C9C97" w14:textId="77777777" w:rsidR="00953A37" w:rsidRDefault="00953A37" w:rsidP="00953A37">
+    <w:p w14:paraId="292C33C1" w14:textId="77777777" w:rsidR="007B0FD7" w:rsidRDefault="007B0FD7" w:rsidP="007B0FD7">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00953A37">
+      <w:r w:rsidRPr="007B0FD7">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Mindray Bio-Medical on its acquisition of equity interests in Huitai Medical.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="718E1CE9" w14:textId="77777777" w:rsidR="00953A37" w:rsidRDefault="00953A37" w:rsidP="00953A37">
+    <w:p w14:paraId="36CD9AA5" w14:textId="77777777" w:rsidR="007B0FD7" w:rsidRDefault="007B0FD7" w:rsidP="007B0FD7">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00953A37">
+      <w:r w:rsidRPr="007B0FD7">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Saudi Aramco, Linde and SLB New Energy on their carbon capture and storage joint venture.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0B4D07B1" w14:textId="77777777" w:rsidR="00953A37" w:rsidRDefault="00953A37" w:rsidP="00953A37">
+    <w:p w14:paraId="55ABA5C0" w14:textId="77777777" w:rsidR="007B0FD7" w:rsidRDefault="007B0FD7" w:rsidP="007B0FD7">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00953A37">
+      <w:r w:rsidRPr="007B0FD7">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Henan Airport Group and Lufthansa AG on the establishment of a joint venture to provide airport cargo terminal services.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="77A733D9" w14:textId="77777777" w:rsidR="00953A37" w:rsidRDefault="00953A37" w:rsidP="00953A37">
+    <w:p w14:paraId="57CF6F65" w14:textId="77777777" w:rsidR="007B0FD7" w:rsidRDefault="007B0FD7" w:rsidP="007B0FD7">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00953A37">
+      <w:r w:rsidRPr="007B0FD7">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Hong Kong Airport Authority and Dongguan Port Group on their joint venture to develop the Dongguan</w:t>
       </w:r>
-      <w:r w:rsidRPr="00953A37">
+      <w:r w:rsidRPr="007B0FD7">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
-      <w:r w:rsidRPr="00953A37">
+      <w:r w:rsidRPr="007B0FD7">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Hong Kong International Airport Logistics Park.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="04D79E06" w14:textId="77777777" w:rsidR="00953A37" w:rsidRDefault="00953A37" w:rsidP="00953A37">
+    <w:p w14:paraId="6A201172" w14:textId="77777777" w:rsidR="007B0FD7" w:rsidRDefault="007B0FD7" w:rsidP="007B0FD7">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00953A37">
+      <w:r w:rsidRPr="007B0FD7">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Goldman Sachs on various investments in the internet and real estate sectors.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C82EC30" w14:textId="77777777" w:rsidR="00953A37" w:rsidRDefault="00953A37" w:rsidP="00953A37">
+    <w:p w14:paraId="6BA54626" w14:textId="77777777" w:rsidR="007B0FD7" w:rsidRDefault="007B0FD7" w:rsidP="007B0FD7">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00953A37">
+      <w:r w:rsidRPr="007B0FD7">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Ocean Network Express (ONE) on its acquisition of interests in two container terminals in the United States.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C9A0232" w14:textId="77777777" w:rsidR="00953A37" w:rsidRDefault="00953A37" w:rsidP="00953A37">
+    <w:p w14:paraId="10694B2B" w14:textId="77777777" w:rsidR="007B0FD7" w:rsidRDefault="007B0FD7" w:rsidP="007B0FD7">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00953A37">
+      <w:r w:rsidRPr="007B0FD7">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Hutchison Ports, COSCO, and CMA CGM on the establishment of a joint venture in Egypt.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="53A07127" w14:textId="77777777" w:rsidR="00953A37" w:rsidRDefault="00953A37" w:rsidP="00953A37">
+    <w:p w14:paraId="5440AB5A" w14:textId="77777777" w:rsidR="007B0FD7" w:rsidRDefault="007B0FD7" w:rsidP="007B0FD7">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00953A37">
+      <w:r w:rsidRPr="007B0FD7">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Swire on its acquisition of interests in six bottling companies from Coca-Cola.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F0665D5" w14:textId="77777777" w:rsidR="00953A37" w:rsidRDefault="00953A37" w:rsidP="00953A37">
+    <w:p w14:paraId="6F8D8E6D" w14:textId="77777777" w:rsidR="007B0FD7" w:rsidRDefault="007B0FD7" w:rsidP="007B0FD7">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00953A37">
+      <w:r w:rsidRPr="007B0FD7">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Blackstone on investments in the education and real estate sectors.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="42F0A7E6" w14:textId="77777777" w:rsidR="00953A37" w:rsidRDefault="00953A37" w:rsidP="00953A37">
+    <w:p w14:paraId="635C39AC" w14:textId="77777777" w:rsidR="007B0FD7" w:rsidRDefault="007B0FD7" w:rsidP="007B0FD7">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00953A37">
+      <w:r w:rsidRPr="007B0FD7">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>CBC Group, Mubadala, GS Group, and IMM Investment Corp. on their investment in global cosmetics business Hugel.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="53A07771" w14:textId="77777777" w:rsidR="00953A37" w:rsidRDefault="00953A37" w:rsidP="00953A37">
+    <w:p w14:paraId="10E1972F" w14:textId="77777777" w:rsidR="007B0FD7" w:rsidRDefault="007B0FD7" w:rsidP="007B0FD7">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00953A37">
+      <w:r w:rsidRPr="007B0FD7">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Sequoia Capital and Envision Group on the establishment of an investment joint venture.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="78C8D94A" w14:textId="77777777" w:rsidR="00953A37" w:rsidRDefault="00953A37" w:rsidP="00953A37">
+    <w:p w14:paraId="1F53BBAD" w14:textId="77777777" w:rsidR="007B0FD7" w:rsidRDefault="007B0FD7" w:rsidP="007B0FD7">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00953A37">
+      <w:r w:rsidRPr="007B0FD7">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Brose on its acquisition of equity interests in auto parts manufacturer SITECH.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0C793DB4" w14:textId="77777777" w:rsidR="00953A37" w:rsidRDefault="00953A37" w:rsidP="00953A37">
+    <w:p w14:paraId="0C72F357" w14:textId="77777777" w:rsidR="007B0FD7" w:rsidRDefault="007B0FD7" w:rsidP="007B0FD7">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00953A37">
+      <w:r w:rsidRPr="007B0FD7">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Siemens AG and Macquarie Group on the establishment of a joint venture active in the energy sector.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4783E7AF" w14:textId="77777777" w:rsidR="00953A37" w:rsidRDefault="00953A37" w:rsidP="00953A37">
+    <w:p w14:paraId="35C8AE14" w14:textId="77777777" w:rsidR="007B0FD7" w:rsidRDefault="007B0FD7" w:rsidP="007B0FD7">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00953A37">
+      <w:r w:rsidRPr="007B0FD7">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>WABCO on the PRC merger filing process for ZF Friedrichshafen AG's acquisition of WABCO's businesses, which resulted in conditional clearance in China.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="05F26CC9" w14:textId="77777777" w:rsidR="00953A37" w:rsidRDefault="00953A37" w:rsidP="00953A37">
+    <w:p w14:paraId="5DC77525" w14:textId="77777777" w:rsidR="007B0FD7" w:rsidRDefault="007B0FD7" w:rsidP="007B0FD7">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00953A37">
+      <w:r w:rsidRPr="007B0FD7">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Boeing on the PRC merger filing for its proposed acquisition of Embraer.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="069B375D" w14:textId="77777777" w:rsidR="00953A37" w:rsidRDefault="00953A37" w:rsidP="00953A37">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00953A37">
+    <w:p w14:paraId="52E4342C" w14:textId="77777777" w:rsidR="007B0FD7" w:rsidRDefault="007B0FD7" w:rsidP="007B0FD7">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007B0FD7">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Multi-jurisdictional merger assessment and filings</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="27837496" w14:textId="77777777" w:rsidR="00953A37" w:rsidRDefault="00953A37" w:rsidP="00953A37">
+    <w:p w14:paraId="701B9335" w14:textId="77777777" w:rsidR="007B0FD7" w:rsidRDefault="007B0FD7" w:rsidP="007B0FD7">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00953A37">
+      <w:r w:rsidRPr="007B0FD7">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Anta Group on the global competition filing analysis for its acquisition of an overseas sports brand, coordinating antitrust filings in multiple jurisdictions.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2B0DBCBA" w14:textId="77777777" w:rsidR="00953A37" w:rsidRDefault="00953A37" w:rsidP="00953A37">
+    <w:p w14:paraId="2C2ED0CC" w14:textId="77777777" w:rsidR="007B0FD7" w:rsidRDefault="007B0FD7" w:rsidP="007B0FD7">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00953A37">
+      <w:r w:rsidRPr="007B0FD7">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>TCL Technology Group Corporation and its subsidiary TCL China Star Optoelectronics Technology Co., Ltd. on the global competition filing analysis for its acquisition of LG Display's China LCD panel business, completing the filing in China and coordinating antitrust filings in multiple jurisdictions.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00AFF4CB" w14:textId="77777777" w:rsidR="00953A37" w:rsidRDefault="00953A37" w:rsidP="00953A37">
+    <w:p w14:paraId="10C35036" w14:textId="77777777" w:rsidR="007B0FD7" w:rsidRDefault="007B0FD7" w:rsidP="007B0FD7">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00953A37">
+      <w:r w:rsidRPr="007B0FD7">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Generali Group on the global competition filing analysis for its acquisition of equity interests in Generali China Insurance, coordinating antitrust filings in multiple jurisdictions.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="15AB9D60" w14:textId="77777777" w:rsidR="00953A37" w:rsidRDefault="00953A37" w:rsidP="00953A37">
+    <w:p w14:paraId="0D96A519" w14:textId="77777777" w:rsidR="007B0FD7" w:rsidRDefault="007B0FD7" w:rsidP="007B0FD7">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00953A37">
+      <w:r w:rsidRPr="007B0FD7">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Mitsui Group on the global competition filing analysis for its acquisition of shares in Hong Kong-based Hongjing Holdings Limited, completing the filing in China and coordinating antitrust filings in multiple jurisdictions.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1FD5B22B" w14:textId="77777777" w:rsidR="00953A37" w:rsidRDefault="00953A37" w:rsidP="00953A37">
+    <w:p w14:paraId="3674798D" w14:textId="77777777" w:rsidR="007B0FD7" w:rsidRDefault="007B0FD7" w:rsidP="007B0FD7">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00953A37">
+      <w:r w:rsidRPr="007B0FD7">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>TCL Technology Group Corporation on the global competition filing analysis for its acquisition of Moka International, coordinating antitrust filings in multiple jurisdictions.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="131F5386" w14:textId="77777777" w:rsidR="00953A37" w:rsidRDefault="00953A37" w:rsidP="00953A37">
+    <w:p w14:paraId="34C629B9" w14:textId="77777777" w:rsidR="007B0FD7" w:rsidRDefault="007B0FD7" w:rsidP="007B0FD7">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00953A37">
+      <w:r w:rsidRPr="007B0FD7">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Baowu Group's subsidiary Taiyuan Iron and Steel Co., Ltd. on the competition filing in China and multi-jurisdictional antitrust analysis for its nickel-iron joint venture with Vale in Indonesia.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3B9D3F60" w14:textId="77777777" w:rsidR="00953A37" w:rsidRDefault="00953A37" w:rsidP="00953A37">
+    <w:p w14:paraId="15014578" w14:textId="77777777" w:rsidR="007B0FD7" w:rsidRDefault="007B0FD7" w:rsidP="007B0FD7">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00953A37">
+      <w:r w:rsidRPr="007B0FD7">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>TCL Technology Group Corporation and its subsidiary TCL China Star Optoelectronics Technology Co., Ltd. on the global competition filing analysis for its acquisition of a Samsung Display subsidiary, completing the filing in China and coordinating antitrust filings in multiple jurisdictions.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="19720664" w14:textId="77777777" w:rsidR="00953A37" w:rsidRDefault="00953A37" w:rsidP="00953A37">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00953A37">
+    <w:p w14:paraId="13D8E19B" w14:textId="77777777" w:rsidR="007B0FD7" w:rsidRDefault="007B0FD7" w:rsidP="007B0FD7">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007B0FD7">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Hong Kong merger control</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1FBCA131" w14:textId="77777777" w:rsidR="00953A37" w:rsidRDefault="00953A37" w:rsidP="00953A37">
+    <w:p w14:paraId="156C5D85" w14:textId="77777777" w:rsidR="007B0FD7" w:rsidRDefault="007B0FD7" w:rsidP="007B0FD7">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00953A37">
+      <w:r w:rsidRPr="007B0FD7">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Hutchison Telecoms on merger control in Hong Kong for its sale of Hutchison Global Communications to private equity firms.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="469D36E4" w14:textId="77777777" w:rsidR="00953A37" w:rsidRDefault="00953A37" w:rsidP="00953A37">
+    <w:p w14:paraId="4BA949F1" w14:textId="77777777" w:rsidR="007B0FD7" w:rsidRDefault="007B0FD7" w:rsidP="007B0FD7">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00953A37">
+      <w:r w:rsidRPr="007B0FD7">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>New World Group on merger control in Hong Kong for its sale of New World Telecoms to Hong Kong Broadband.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="01AEFF7C" w14:textId="77777777" w:rsidR="00953A37" w:rsidRDefault="00953A37" w:rsidP="00953A37">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00953A37">
+    <w:p w14:paraId="6F4A1F2F" w14:textId="77777777" w:rsidR="007B0FD7" w:rsidRDefault="007B0FD7" w:rsidP="007B0FD7">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007B0FD7">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Chinese investigations and compliance matters</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="303B3B2E" w14:textId="77777777" w:rsidR="00953A37" w:rsidRDefault="00953A37" w:rsidP="00953A37">
+    <w:p w14:paraId="64D55F36" w14:textId="77777777" w:rsidR="007B0FD7" w:rsidRDefault="007B0FD7" w:rsidP="007B0FD7">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00953A37">
+      <w:r w:rsidRPr="007B0FD7">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>A major technology company on a series of failure-to-notify investigations initiated by China's State Administration of Market Regulation (</w:t>
       </w:r>
-      <w:r w:rsidRPr="00953A37">
+      <w:r w:rsidRPr="007B0FD7">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="00953A37">
+      <w:r w:rsidRPr="007B0FD7">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>SAMR</w:t>
       </w:r>
-      <w:r w:rsidRPr="00953A37">
+      <w:r w:rsidRPr="007B0FD7">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="00953A37">
+      <w:r w:rsidRPr="007B0FD7">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0BB28D3A" w14:textId="77777777" w:rsidR="00953A37" w:rsidRDefault="00953A37" w:rsidP="00953A37">
+    <w:p w14:paraId="67072DBB" w14:textId="77777777" w:rsidR="007B0FD7" w:rsidRDefault="007B0FD7" w:rsidP="007B0FD7">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00953A37">
+      <w:r w:rsidRPr="007B0FD7">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>A leading international automobile manufacturer in an antitrust investigation relating to vertical restraints initiated by SAMR</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4FBC9919" w14:textId="77777777" w:rsidR="00953A37" w:rsidRDefault="00953A37" w:rsidP="00953A37">
+    <w:p w14:paraId="1AF8C4BB" w14:textId="77777777" w:rsidR="007B0FD7" w:rsidRDefault="007B0FD7" w:rsidP="007B0FD7">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00953A37">
+      <w:r w:rsidRPr="007B0FD7">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>A leading international automobile manufacturer in an antitrust investigation relating to resale price maintenance initiated by the Jiangsu Administration of Market Regulation</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="66ED75B7" w14:textId="77777777" w:rsidR="00953A37" w:rsidRDefault="00953A37" w:rsidP="00953A37">
+    <w:p w14:paraId="3C556093" w14:textId="77777777" w:rsidR="007B0FD7" w:rsidRDefault="007B0FD7" w:rsidP="007B0FD7">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00953A37">
+      <w:r w:rsidRPr="007B0FD7">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>A multinational technology company in an investigation relating to alleged abuse of dominance initiated by the Beijing Administration of Market Regulation</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C17ED68" w14:textId="77777777" w:rsidR="00953A37" w:rsidRDefault="00953A37" w:rsidP="00953A37">
+    <w:p w14:paraId="3E8876F0" w14:textId="77777777" w:rsidR="007B0FD7" w:rsidRDefault="007B0FD7" w:rsidP="007B0FD7">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00953A37">
+      <w:r w:rsidRPr="007B0FD7">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>A leading multinational technology company in an internal investigation relating to alleged bid-rigging practices</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="557B4016" w14:textId="77777777" w:rsidR="00953A37" w:rsidRDefault="00953A37" w:rsidP="00953A37">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00953A37">
+    <w:p w14:paraId="4A4C18C5" w14:textId="77777777" w:rsidR="007B0FD7" w:rsidRDefault="007B0FD7" w:rsidP="007B0FD7">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007B0FD7">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Hong Kong investigations and compliance matters</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D025BF5" w14:textId="77777777" w:rsidR="00953A37" w:rsidRDefault="00953A37" w:rsidP="00953A37">
+    <w:p w14:paraId="7BCE23C7" w14:textId="77777777" w:rsidR="007B0FD7" w:rsidRDefault="007B0FD7" w:rsidP="007B0FD7">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00953A37">
+      <w:r w:rsidRPr="007B0FD7">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Deliveroo in responding to an investigation by the Hong Kong Competition Commission (</w:t>
       </w:r>
-      <w:r w:rsidRPr="00953A37">
+      <w:r w:rsidRPr="007B0FD7">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="00953A37">
+      <w:r w:rsidRPr="007B0FD7">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>HKCC</w:t>
       </w:r>
-      <w:r w:rsidRPr="00953A37">
+      <w:r w:rsidRPr="007B0FD7">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="00953A37">
+      <w:r w:rsidRPr="007B0FD7">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>), negotiating the commitments, and handling subsequent compliance matters. This case is one of the most high-profile investigations handled by the HKCC</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="298D9D77" w14:textId="77777777" w:rsidR="00953A37" w:rsidRDefault="00953A37" w:rsidP="00953A37">
+    <w:p w14:paraId="592CFBB5" w14:textId="77777777" w:rsidR="007B0FD7" w:rsidRDefault="007B0FD7" w:rsidP="007B0FD7">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00953A37">
+      <w:r w:rsidRPr="007B0FD7">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>A Chinese state-owned enterprise in responding to an investigation by the HKCC</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5EB2E452" w14:textId="77777777" w:rsidR="00953A37" w:rsidRDefault="00953A37" w:rsidP="00953A37">
+    <w:p w14:paraId="7115AA62" w14:textId="77777777" w:rsidR="007B0FD7" w:rsidRDefault="007B0FD7" w:rsidP="007B0FD7">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00953A37">
+      <w:r w:rsidRPr="007B0FD7">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>A logistics company in responding to an investigation by the HKCC</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="40EF0544" w14:textId="77777777" w:rsidR="00953A37" w:rsidRDefault="00953A37" w:rsidP="00953A37">
+    <w:p w14:paraId="3D251E91" w14:textId="77777777" w:rsidR="007B0FD7" w:rsidRDefault="007B0FD7" w:rsidP="007B0FD7">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00953A37">
+      <w:r w:rsidRPr="007B0FD7">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>The complainant in a complaint to the HKCC against a technology company for abuse of market power</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7FE693A8" w14:textId="77777777" w:rsidR="00953A37" w:rsidRDefault="00953A37" w:rsidP="00953A37">
+    <w:p w14:paraId="58F14019" w14:textId="77777777" w:rsidR="007B0FD7" w:rsidRDefault="007B0FD7" w:rsidP="007B0FD7">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00953A37">
+      <w:r w:rsidRPr="007B0FD7">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>A leading oil and petrol business on its ongoing compliance matters</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3104824A" w14:textId="77777777" w:rsidR="00953A37" w:rsidRDefault="00953A37" w:rsidP="00953A37">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00953A37">
+    <w:p w14:paraId="5FE1B4E8" w14:textId="77777777" w:rsidR="007B0FD7" w:rsidRDefault="007B0FD7" w:rsidP="007B0FD7">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007B0FD7">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Global antitrust compliance</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017E4D55" w14:textId="77777777" w:rsidR="00953A37" w:rsidRDefault="00953A37" w:rsidP="00953A37">
+    <w:p w14:paraId="048D539F" w14:textId="77777777" w:rsidR="007B0FD7" w:rsidRDefault="007B0FD7" w:rsidP="007B0FD7">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00953A37">
+      <w:r w:rsidRPr="007B0FD7">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advising a leading automobile company on its antitrust compliance program review, training, and audit in Australia;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3CF7D6FE" w14:textId="77777777" w:rsidR="00953A37" w:rsidRDefault="00953A37" w:rsidP="00953A37">
+    <w:p w14:paraId="3CB078FD" w14:textId="77777777" w:rsidR="007B0FD7" w:rsidRDefault="007B0FD7" w:rsidP="007B0FD7">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00953A37">
+      <w:r w:rsidRPr="007B0FD7">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Providing antitrust training to a leading airline across multiple jurisdictions worldwide.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6FE610A2" w14:textId="77777777" w:rsidR="00953A37" w:rsidRDefault="00953A37" w:rsidP="00953A37">
+    <w:p w14:paraId="4D9D8411" w14:textId="77777777" w:rsidR="007B0FD7" w:rsidRDefault="007B0FD7" w:rsidP="007B0FD7">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00953A37">
+      <w:r w:rsidRPr="007B0FD7">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Education</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="40F72922" w14:textId="77777777" w:rsidR="00953A37" w:rsidRDefault="00953A37" w:rsidP="00953A37">
+    <w:p w14:paraId="0A9F769D" w14:textId="77777777" w:rsidR="007B0FD7" w:rsidRDefault="007B0FD7" w:rsidP="007B0FD7">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="41"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00953A37">
+      <w:r w:rsidRPr="007B0FD7">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>University of Oxford, MA</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="402734CD" w14:textId="77777777" w:rsidR="00953A37" w:rsidRDefault="00953A37" w:rsidP="00953A37">
+    <w:p w14:paraId="60D718AD" w14:textId="77777777" w:rsidR="007B0FD7" w:rsidRDefault="007B0FD7" w:rsidP="007B0FD7">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="42"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00953A37">
+      <w:r w:rsidRPr="007B0FD7">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>BPP Law School (UK), Graduate Diploma in Laws</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="53AEAA1D" w14:textId="77777777" w:rsidR="00953A37" w:rsidRDefault="00953A37" w:rsidP="00953A37">
+    <w:p w14:paraId="374440B7" w14:textId="77777777" w:rsidR="007B0FD7" w:rsidRDefault="007B0FD7" w:rsidP="007B0FD7">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="43"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00953A37">
+      <w:r w:rsidRPr="007B0FD7">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>City University of Hong Kong , PCLL</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24BE4687" w14:textId="77777777" w:rsidR="00953A37" w:rsidRDefault="00953A37" w:rsidP="00953A37">
+    <w:p w14:paraId="6ADFEA60" w14:textId="77777777" w:rsidR="007B0FD7" w:rsidRDefault="007B0FD7" w:rsidP="007B0FD7">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00953A37">
+      <w:r w:rsidRPr="007B0FD7">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Professional Qualification</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="404E2CF9" w14:textId="77777777" w:rsidR="00953A37" w:rsidRDefault="00953A37" w:rsidP="00953A37">
+    <w:p w14:paraId="47C0C4BA" w14:textId="77777777" w:rsidR="007B0FD7" w:rsidRDefault="007B0FD7" w:rsidP="007B0FD7">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="44"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00953A37">
+      <w:r w:rsidRPr="007B0FD7">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Admitted to practice in Hong Kong SAR</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4244E460" w14:textId="77777777" w:rsidR="00953A37" w:rsidRDefault="00953A37" w:rsidP="00953A37">
+    <w:p w14:paraId="6FA86622" w14:textId="77777777" w:rsidR="007B0FD7" w:rsidRDefault="007B0FD7" w:rsidP="007B0FD7">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="45"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00953A37">
+      <w:r w:rsidRPr="007B0FD7">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Admitted to practice in New South Wales</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5489DEDD" w14:textId="77777777" w:rsidR="00953A37" w:rsidRDefault="00953A37" w:rsidP="00953A37">
+    <w:p w14:paraId="363BEC62" w14:textId="77777777" w:rsidR="007B0FD7" w:rsidRDefault="007B0FD7" w:rsidP="007B0FD7">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00953A37">
+      <w:r w:rsidRPr="007B0FD7">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Work Language</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="28AFE769" w14:textId="77777777" w:rsidR="00953A37" w:rsidRDefault="00953A37" w:rsidP="00953A37">
+    <w:p w14:paraId="5D42DA3D" w14:textId="77777777" w:rsidR="007B0FD7" w:rsidRDefault="007B0FD7" w:rsidP="007B0FD7">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="46"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00953A37">
+      <w:r w:rsidRPr="007B0FD7">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>English</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5DA9ECA3" w14:textId="77777777" w:rsidR="00953A37" w:rsidRDefault="00953A37" w:rsidP="00953A37">
+    <w:p w14:paraId="6081369B" w14:textId="77777777" w:rsidR="007B0FD7" w:rsidRDefault="007B0FD7" w:rsidP="007B0FD7">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="47"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00953A37">
+      <w:r w:rsidRPr="007B0FD7">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Cantonese</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="714DEF82" w14:textId="77777777" w:rsidR="00953A37" w:rsidRDefault="00953A37" w:rsidP="00953A37">
+    <w:p w14:paraId="3D6A55DB" w14:textId="77777777" w:rsidR="007B0FD7" w:rsidRDefault="007B0FD7" w:rsidP="007B0FD7">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="48"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00953A37">
+      <w:r w:rsidRPr="007B0FD7">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Mandarin</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="106D9B35" w14:textId="77777777" w:rsidR="00953A37" w:rsidRDefault="00953A37" w:rsidP="00953A37">
+    <w:p w14:paraId="3BA09A80" w14:textId="77777777" w:rsidR="007B0FD7" w:rsidRDefault="007B0FD7" w:rsidP="007B0FD7">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00953A37">
+      <w:r w:rsidRPr="007B0FD7">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Professional Background</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5567FC3C" w14:textId="57E7EEA2" w:rsidR="00686369" w:rsidRPr="00953A37" w:rsidRDefault="00953A37" w:rsidP="00953A37">
+    <w:p w14:paraId="5567FC3C" w14:textId="1B53F1A6" w:rsidR="00686369" w:rsidRPr="007B0FD7" w:rsidRDefault="007B0FD7" w:rsidP="007B0FD7">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="49"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00953A37">
+      <w:r w:rsidRPr="007B0FD7">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Ms. Wong joined Fangda Partners in 2019. Before joining Fangda, she worked in the antitrust department of a leading international law firm and as in-house counsel at Alibaba.</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00686369" w:rsidRPr="00953A37" w:rsidSect="002D0826">
+    <w:sectPr w:rsidR="00686369" w:rsidRPr="007B0FD7" w:rsidSect="002D0826">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1797" w:bottom="1440" w:left="1797" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="3584D350" w14:textId="77777777" w:rsidR="004167EC" w:rsidRDefault="004167EC" w:rsidP="00F57734">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="2493FDE5" w14:textId="77777777" w:rsidR="004167EC" w:rsidRDefault="004167EC" w:rsidP="00F57734">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -2071,1224 +2071,1224 @@
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="05AD62DD"/>
+    <w:nsid w:val="0002786D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A4DC289A"/>
+    <w:tmpl w:val="8DEC1A44"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="07A5768A"/>
+    <w:nsid w:val="06483448"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="BD5C1DD0"/>
+    <w:tmpl w:val="30AA39E0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="07D07826"/>
+    <w:nsid w:val="066502A5"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="2C2C1214"/>
+    <w:tmpl w:val="A31A9610"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0AFA51EB"/>
+    <w:nsid w:val="09E24C22"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="EF729D68"/>
+    <w:tmpl w:val="C39A7292"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0B4B60FB"/>
+    <w:nsid w:val="0A911046"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B6E4E388"/>
+    <w:tmpl w:val="54802BAE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0D676D52"/>
+    <w:nsid w:val="0E561CA3"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="139C9C9A"/>
+    <w:tmpl w:val="E6A6EA84"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="14B87A38"/>
+    <w:nsid w:val="130B46E9"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="5B74F62E"/>
+    <w:tmpl w:val="2BCA27D2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="16A27873"/>
+    <w:nsid w:val="13364111"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="3FDAF7A4"/>
+    <w:tmpl w:val="6E24CD82"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1B764639"/>
+    <w:nsid w:val="154F25CD"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="810E81F6"/>
+    <w:tmpl w:val="B19426A4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1C616A33"/>
+    <w:nsid w:val="1A53245B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="BCDE1054"/>
+    <w:tmpl w:val="B50CFC58"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1CBC2121"/>
+    <w:nsid w:val="213A674C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="95FC8C34"/>
+    <w:tmpl w:val="B3789080"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1F9D10C2"/>
+    <w:nsid w:val="25DD36FB"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="54FA589C"/>
+    <w:tmpl w:val="57606412"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="22AF5A63"/>
+    <w:nsid w:val="29BE0D3D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="1522117E"/>
+    <w:tmpl w:val="0AF6FD38"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="250C0153"/>
+    <w:nsid w:val="2E066771"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="2AEE5950"/>
+    <w:tmpl w:val="25163660"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="296832EA"/>
+    <w:nsid w:val="2FC0031A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C73CC388"/>
+    <w:tmpl w:val="D3560182"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2B336C82"/>
+    <w:nsid w:val="30463007"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="6DAA9FF6"/>
+    <w:tmpl w:val="BF74696C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2C644115"/>
+    <w:nsid w:val="32CC0850"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="48A445B6"/>
+    <w:tmpl w:val="4D1EFE60"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="300C7035"/>
+    <w:nsid w:val="331017AD"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A6E4204C"/>
+    <w:tmpl w:val="806E796A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="32A348E3"/>
+    <w:nsid w:val="37905636"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="6E3C849E"/>
+    <w:tmpl w:val="5E2E779E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="33F15C9C"/>
+    <w:nsid w:val="38F42C68"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="EC923E0A"/>
+    <w:tmpl w:val="4A3074F6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="37D93129"/>
+    <w:nsid w:val="3C291ECC"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B502B696"/>
+    <w:tmpl w:val="300804F6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3A3D6E2F"/>
+    <w:nsid w:val="3D052371"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="CEAE9CA2"/>
+    <w:tmpl w:val="FEBC3284"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3B334250"/>
+    <w:nsid w:val="3EA03C39"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="76A88474"/>
+    <w:tmpl w:val="E2B24D40"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="42351AF2"/>
+    <w:nsid w:val="3F351CE6"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="16E478BC"/>
+    <w:tmpl w:val="F0A0E9CE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="42A15049"/>
+    <w:nsid w:val="43B71495"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A2A41292"/>
+    <w:tmpl w:val="AF8AE430"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="481B7876"/>
+    <w:nsid w:val="44AF3F71"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="92B499B6"/>
+    <w:tmpl w:val="CEA66B6E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="496B5D72"/>
+    <w:nsid w:val="45225CC7"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="AACE3F60"/>
+    <w:tmpl w:val="3F46F02C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4B152298"/>
+    <w:nsid w:val="46FC66B6"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="3544DBBC"/>
+    <w:tmpl w:val="A30EE618"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="553E61DA"/>
+    <w:nsid w:val="476937E6"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="6D469E78"/>
+    <w:tmpl w:val="9E6E5D5C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="55B2499C"/>
+    <w:nsid w:val="49824A24"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="53FC788E"/>
+    <w:tmpl w:val="AFDC1232"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="57FE6CBB"/>
+    <w:nsid w:val="4BB941F9"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="BC0810EC"/>
+    <w:tmpl w:val="C6009454"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="591E2908"/>
+    <w:nsid w:val="4C551700"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="33D85666"/>
+    <w:tmpl w:val="EED4E586"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="59426F6A"/>
+    <w:nsid w:val="509C3EE3"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="6B9CB802"/>
+    <w:tmpl w:val="394EF026"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="596B1431"/>
+    <w:nsid w:val="591678F8"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B63CAF72"/>
+    <w:tmpl w:val="AC86212E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5EC86503"/>
+    <w:nsid w:val="5D5419C9"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="6214F2F2"/>
+    <w:tmpl w:val="0FC2E2AA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5F4A570F"/>
+    <w:nsid w:val="5FFB723C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="83A4D04E"/>
+    <w:tmpl w:val="42BED008"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="612A5773"/>
+    <w:nsid w:val="6116632C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D2CEC822"/>
+    <w:tmpl w:val="975E65FC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="647D50FF"/>
+    <w:nsid w:val="616F3CC0"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="41F00BE4"/>
+    <w:tmpl w:val="69E26704"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="66D95463"/>
+    <w:nsid w:val="62CA39CD"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="526A159C"/>
+    <w:tmpl w:val="0F0CA17C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="67F7395A"/>
+    <w:nsid w:val="6584571D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="79ECB528"/>
+    <w:tmpl w:val="FCD2992C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6C2A5756"/>
+    <w:nsid w:val="6CF70B94"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="5002EADA"/>
+    <w:tmpl w:val="8968BC2C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6C3874D1"/>
+    <w:nsid w:val="71800862"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F8FEDA5A"/>
+    <w:tmpl w:val="60CE3430"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6C8924FA"/>
+    <w:nsid w:val="719824D7"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F2542948"/>
+    <w:tmpl w:val="5B682B70"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="43" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="72377490"/>
+    <w:nsid w:val="74C56E11"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="192E5D0A"/>
+    <w:tmpl w:val="FCD2992C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="44" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="72C37C26"/>
+    <w:nsid w:val="74D01B23"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="776AACBC"/>
+    <w:tmpl w:val="44C6BA0A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="45" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="791C7369"/>
+    <w:nsid w:val="7536692A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="AB58D7A6"/>
+    <w:tmpl w:val="DE3C1E54"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="46" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7ACD545A"/>
+    <w:nsid w:val="77332565"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="EF729D68"/>
+    <w:tmpl w:val="558AEA8E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="47" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7CE773AC"/>
+    <w:nsid w:val="7D2B390E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="ACC6C262"/>
+    <w:tmpl w:val="EA44F19E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="48" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7DB01785"/>
+    <w:nsid w:val="7F8E3D67"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="488EC6E0"/>
+    <w:tmpl w:val="BAF03A36"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="2">
+    <w:abstractNumId w:val="32"/>
+  </w:num>
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="42"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="40"/>
+  </w:num>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="11">
+    <w:abstractNumId w:val="48"/>
+  </w:num>
+  <w:num w:numId="12">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="33"/>
+  </w:num>
+  <w:num w:numId="14">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="15">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="16">
+    <w:abstractNumId w:val="44"/>
+  </w:num>
+  <w:num w:numId="17">
+    <w:abstractNumId w:val="37"/>
+  </w:num>
+  <w:num w:numId="18">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="19">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="20">
     <w:abstractNumId w:val="16"/>
   </w:num>
-  <w:num w:numId="2">
-    <w:abstractNumId w:val="33"/>
+  <w:num w:numId="21">
+    <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="3">
-    <w:abstractNumId w:val="8"/>
+  <w:num w:numId="22">
+    <w:abstractNumId w:val="13"/>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="23">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="24">
+    <w:abstractNumId w:val="34"/>
+  </w:num>
+  <w:num w:numId="25">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="26">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="27">
+    <w:abstractNumId w:val="38"/>
+  </w:num>
+  <w:num w:numId="28">
+    <w:abstractNumId w:val="35"/>
+  </w:num>
+  <w:num w:numId="29">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="30">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="31">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="32">
+    <w:abstractNumId w:val="46"/>
+  </w:num>
+  <w:num w:numId="33">
+    <w:abstractNumId w:val="41"/>
+  </w:num>
+  <w:num w:numId="34">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="35">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="36">
     <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="5">
-    <w:abstractNumId w:val="34"/>
+  <w:num w:numId="37">
+    <w:abstractNumId w:val="30"/>
   </w:num>
-  <w:num w:numId="6">
+  <w:num w:numId="38">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="39">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="40">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="41">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="42">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="43">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="44">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="45">
+    <w:abstractNumId w:val="45"/>
+  </w:num>
+  <w:num w:numId="46">
+    <w:abstractNumId w:val="47"/>
+  </w:num>
+  <w:num w:numId="47">
+    <w:abstractNumId w:val="36"/>
+  </w:num>
+  <w:num w:numId="48">
     <w:abstractNumId w:val="43"/>
   </w:num>
-  <w:num w:numId="7">
-[...80 lines deleted...]
-  <w:num w:numId="34">
+  <w:num w:numId="49">
     <w:abstractNumId w:val="39"/>
-  </w:num>
-[...43 lines deleted...]
-    <w:abstractNumId w:val="3"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="49"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
@@ -3363,73 +3363,73 @@
     <w:rsid w:val="004E2FCC"/>
     <w:rsid w:val="004F1B4E"/>
     <w:rsid w:val="0052675C"/>
     <w:rsid w:val="0056635E"/>
     <w:rsid w:val="005A7DA0"/>
     <w:rsid w:val="005B00C1"/>
     <w:rsid w:val="005B5F25"/>
     <w:rsid w:val="005C1FBD"/>
     <w:rsid w:val="005F7A7D"/>
     <w:rsid w:val="00605720"/>
     <w:rsid w:val="0065437B"/>
     <w:rsid w:val="0066746A"/>
     <w:rsid w:val="00667CF2"/>
     <w:rsid w:val="00683D9C"/>
     <w:rsid w:val="00685381"/>
     <w:rsid w:val="00686369"/>
     <w:rsid w:val="006A06C2"/>
     <w:rsid w:val="006C21DA"/>
     <w:rsid w:val="006D159B"/>
     <w:rsid w:val="006F2EE4"/>
     <w:rsid w:val="007177F3"/>
     <w:rsid w:val="00765586"/>
     <w:rsid w:val="007664DE"/>
     <w:rsid w:val="007956B7"/>
     <w:rsid w:val="007B0B57"/>
+    <w:rsid w:val="007B0FD7"/>
     <w:rsid w:val="007D333B"/>
     <w:rsid w:val="008212A9"/>
     <w:rsid w:val="008341FB"/>
     <w:rsid w:val="008717CA"/>
     <w:rsid w:val="00873A63"/>
     <w:rsid w:val="0089209E"/>
     <w:rsid w:val="00893CAF"/>
     <w:rsid w:val="008A40E2"/>
     <w:rsid w:val="008A48BF"/>
     <w:rsid w:val="008D77E9"/>
     <w:rsid w:val="008E5C09"/>
     <w:rsid w:val="008E73CE"/>
     <w:rsid w:val="008E7B5D"/>
     <w:rsid w:val="00901636"/>
     <w:rsid w:val="009038C0"/>
     <w:rsid w:val="009073A3"/>
     <w:rsid w:val="00917307"/>
     <w:rsid w:val="00925E12"/>
     <w:rsid w:val="00930511"/>
     <w:rsid w:val="00936370"/>
     <w:rsid w:val="0094376B"/>
     <w:rsid w:val="009465FB"/>
-    <w:rsid w:val="00953A37"/>
     <w:rsid w:val="0095781F"/>
     <w:rsid w:val="009A4D0D"/>
     <w:rsid w:val="009A711A"/>
     <w:rsid w:val="009B27AE"/>
     <w:rsid w:val="009D6108"/>
     <w:rsid w:val="009E20C4"/>
     <w:rsid w:val="00A002B6"/>
     <w:rsid w:val="00A1252B"/>
     <w:rsid w:val="00A1585C"/>
     <w:rsid w:val="00A41685"/>
     <w:rsid w:val="00A64BF0"/>
     <w:rsid w:val="00A81B38"/>
     <w:rsid w:val="00B05840"/>
     <w:rsid w:val="00B37E04"/>
     <w:rsid w:val="00B557D1"/>
     <w:rsid w:val="00B62E87"/>
     <w:rsid w:val="00B670A2"/>
     <w:rsid w:val="00B86E39"/>
     <w:rsid w:val="00BB071E"/>
     <w:rsid w:val="00BB2601"/>
     <w:rsid w:val="00C0316A"/>
     <w:rsid w:val="00C24D79"/>
     <w:rsid w:val="00CD0348"/>
     <w:rsid w:val="00CF1C9C"/>
     <w:rsid w:val="00D1552C"/>
@@ -4523,61 +4523,61 @@
     <w:rsid w:val="00F57734"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af4">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0065437B"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af5">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00953A37"/>
+    <w:rsid w:val="007B0FD7"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af6">
     <w:name w:val="正文文本 字符"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="af5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00953A37"/>
+    <w:rsid w:val="007B0FD7"/>
     <w:rPr>
       <w:sz w:val="21"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 主题​​">
@@ -4861,51 +4861,51 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E4B7A68D-4C48-4EAF-9C7D-C95E26257117}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BD497B09-FD4E-4BA8-9720-9C7D891BCF44}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>922</Words>
   <Characters>5258</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>43</Lines>
   <Paragraphs>12</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>6168</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>