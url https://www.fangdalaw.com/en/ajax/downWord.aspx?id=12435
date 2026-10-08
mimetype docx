--- v1 (2026-08-06)
+++ v2 (2026-10-08)
@@ -36,189 +36,189 @@
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5485"/>
         <w:gridCol w:w="2836"/>
       </w:tblGrid>
       <w:tr w:rsidR="0049405C" w:rsidRPr="00C24D79" w14:paraId="76EB2C64" w14:textId="77777777" w:rsidTr="00E70303">
         <w:trPr>
           <w:trHeight w:val="3267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5485" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="271D78"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C4F11E8" w14:textId="7E702B78" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="007B0FD7" w:rsidP="007B0FD7">
+          <w:p w14:paraId="2C4F11E8" w14:textId="534E293E" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00CF6E57" w:rsidP="00CF6E57">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="xingming"/>
             <w:bookmarkStart w:id="1" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="1"/>
-            <w:r w:rsidRPr="007B0FD7">
+            <w:r w:rsidRPr="00CF6E57">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>JOY WONG</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
-          <w:p w14:paraId="706EB16B" w14:textId="30409EFE" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="007B0FD7" w:rsidP="007B0FD7">
+          <w:p w14:paraId="706EB16B" w14:textId="78911C3E" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00CF6E57" w:rsidP="00CF6E57">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="didian"/>
-            <w:r w:rsidRPr="007B0FD7">
+            <w:r w:rsidRPr="00CF6E57">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Counsel</w:t>
             </w:r>
-            <w:r w:rsidRPr="007B0FD7">
+            <w:r w:rsidRPr="00CF6E57">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>·</w:t>
             </w:r>
-            <w:r w:rsidRPr="007B0FD7">
+            <w:r w:rsidRPr="00CF6E57">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Hong Kong</w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
-          <w:p w14:paraId="6199424A" w14:textId="3A204E9D" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="007B0FD7" w:rsidP="007B0FD7">
+          <w:p w14:paraId="6199424A" w14:textId="71F565DD" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00CF6E57" w:rsidP="00CF6E57">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="dianhua"/>
-            <w:r w:rsidRPr="007B0FD7">
+            <w:r w:rsidRPr="00CF6E57">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">+852 3976 8841 </w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
-          <w:p w14:paraId="4F910ACA" w14:textId="0474BCCC" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="007B0FD7" w:rsidP="007B0FD7">
+          <w:p w14:paraId="4F910ACA" w14:textId="6E51CC7D" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00CF6E57" w:rsidP="00CF6E57">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="youxiang"/>
-            <w:r w:rsidRPr="007B0FD7">
+            <w:r w:rsidRPr="00CF6E57">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>joy.wong@fangdalaw.com</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="22DBA835" w14:textId="677EAC48" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00F96E7C" w:rsidP="00860F89">
             <w:pPr>
               <w:ind w:leftChars="-52" w:left="-109"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C24D79">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:color w:val="545551"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D24C6CB" w14:textId="10D431BA" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="007B0FD7" w:rsidP="002932C9">
+          <w:p w14:paraId="2D24C6CB" w14:textId="6A2B1214" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00CF6E57" w:rsidP="002932C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="tupian"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="378467FD" wp14:editId="2B1B0764">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="11618B0B" wp14:editId="7FF1FBE9">
                   <wp:extent cx="1651000" cy="2143542"/>
                   <wp:effectExtent l="0" t="0" r="6350" b="9525"/>
                   <wp:docPr id="1" name="图片 1"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8" cstate="print">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
@@ -258,60 +258,60 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C063291" w14:textId="5DC9D94D" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="002375A9" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C24D79">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>PRACTICE AREAS</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C1ACACA" w14:textId="5956301C" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="007B0FD7" w:rsidP="007177F3">
+          <w:p w14:paraId="3C1ACACA" w14:textId="5E851356" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="00CF6E57" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="zhiyelingyu"/>
-            <w:r w:rsidRPr="007B0FD7">
+            <w:r w:rsidRPr="00CF6E57">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>MS. WONG SPECIALIZES IN ANTITRUST AND COMPETITION LAW. HER PRACTICE FOCUSES ON MERGER CONTROL, ANTITRUST COMPLIANCE, AND INVESTIGATIONS. SHE ADVISES CLIENTS ON BOTH PRC AND HONG KONG COMPETITION MATTERS, AS WELL AS ON MULTI-JURISDICTIONAL PROJECTS COVERING BOTH TRANSACTIONAL AND COMPLIANCE ASPECTS.</w:t>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F19AE4C" w14:textId="19A41B01" w:rsidR="00451233" w:rsidRPr="00C24D79" w:rsidRDefault="00F80A79" w:rsidP="00DA428A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C24D79">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
           <w:noProof/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
@@ -371,51 +371,51 @@
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:roundrect w14:anchorId="053823F2" id="圆角矩形 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:-6.2pt;margin-top:-12.6pt;width:4.55pt;height:3.6pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDc1SqFegIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2yAQfp+0/wHxvtqO+mON4lRRqk6T&#10;qrZqO/WZYIiRMMeAxMn++h3gOG1X7WHaCwbu7ru7z98xu9p1mmyF8wpMTauTkhJhODTKrGv64/nm&#10;y1dKfGCmYRqMqOleeHo1//xp1tupmEALuhGOIIjx097WtA3BTovC81Z0zJ+AFQaNElzHAh7dumgc&#10;6xG908WkLM+LHlxjHXDhPd5eZyOdJ3wpBQ/3UnoRiK4p1hbS6tK6imsxn7Hp2jHbKj6Uwf6hio4p&#10;g0lHqGsWGNk49QdUp7gDDzKccOgKkFJxkXrAbqryXTdPLbMi9YLkeDvS5P8fLL/bPtkHhzT01k89&#10;bmMXO+m6+MX6yC6RtR/JErtAOF6eXZyXyChHy+nZRXUZqSyOodb58E1AR+Kmpg42pnnE35FYYttb&#10;H7L/wS+m86BVc6O0TocoAbHUjmwZ/rzVuhoyvPHSJvoaiFEZMN4Ux2bSLuy1iH7aPApJVIPlT1Ih&#10;SWfHJIxzYUKVTS1rRM5dnZXYaoYfI1K3CTAiS8w/Yg8Abxs4YGeYwT+GiiTTMbj8W2E5eIxImcGE&#10;MbhTBtxHABq7GjJn/wNJmZrI0gqa/YMjDvKQeMtvFP67W+bDA3M4Ffi3cdLDPS5SQ19TGHaUtOB+&#10;fXQf/VGsaKWkxymrqf+5YU5Qor8blPFldXoaxzIdUEYTPLjXltVri9l0S0AtVPimWJ620T/ow1Y6&#10;6F7wQVjErGhihmPumvLgDodlyNOPTwoXi0Vyw1G0LNyaJ8sjeGQ1yvJ598KcHQQcUPd3cJhINn0n&#10;4ewbIw0sNgGkSvo+8jrwjWOchDM8OfGdeH1OXseHcf4bAAD//wMAUEsDBBQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NT8JAEL2b+B82Y+KtbCliSOmWGIgkKBdQPC/d&#10;sW3cna3dBeq/dzjpZTKT9+Z9FIvBWXHGPrSeFIxHKQikypuWagXvb8/JDESImoy2nlDBDwZYlLc3&#10;hc6Nv9AOz/tYCxahkGsFTYxdLmWoGnQ6jHyHxNin752OfPa1NL2+sLizMkvTR+l0S+zQ6A6XDVZf&#10;+5NTsF4edttDu9l8b6cr+5rpjxdbr5W6vxtWcx5PcxARh/j3AdcOnB9KDnb0JzJBWAXJOHtgKi/Z&#10;NAPBjGQyAXG8IrMUZFnI/z3KXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDc1SqFegIA&#10;AGAFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="white [3212]" stroked="f" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="19A573D3" w14:textId="77777777" w:rsidR="007B0FD7" w:rsidRDefault="000E0C86" w:rsidP="00B670A2">
+    <w:p w14:paraId="763A2732" w14:textId="77777777" w:rsidR="00CF6E57" w:rsidRDefault="000E0C86" w:rsidP="00B670A2">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C24D79">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="545551"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E0DC835" wp14:editId="24238D24">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2512</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4508</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5271826" cy="0"/>
@@ -456,1424 +456,1424 @@
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:line w14:anchorId="3D0BA0F8" id="直接连接符 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".2pt,.35pt" to="415.3pt,.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKOATlvwEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+wYWFYYcXpo0V2K&#10;rdhH74pMxQL0BUmLnX8/ik7cohsGbNhFMCW+x/dIens7WcOOEJP2ruPrVc0ZOOl77Q4d//7t4fqG&#10;s5SF64XxDjp+gsRvd1fvtmNoofGDNz1EhiQutWPo+JBzaKsqyQGsSCsfwOGj8tGKjGE8VH0UI7Jb&#10;UzV1valGH/sQvYSU8PZ+fuQ74lcKZP6sVILMTMdRW6Yz0rkvZ7XbivYQRRi0PMsQ/6DCCu2w6EJ1&#10;L7JgP6L+hcpqGX3yKq+kt5VXSksgD+hmXb9x83UQAcgLNieFpU3p/9HKT8c79xSxDWNIbQpPsbiY&#10;VLRMGR2ecabkC5Wyidp2WtoGU2YSL983H9Y3zYYzeXmrZopCFWLKH8FbVj46brQrjkQrjo8pY1lM&#10;vaSUa+PKmbzR/YM2hoJ42N+ZyI6izLBu6g2NDYGv0jAq0OrFBX3lk4GZ9gsopntUO/uhBYOFVkgJ&#10;Lq/LOhATZheYQgkLsCbdfwSe8wsUaPn+BrwgqLJ3eQFb7Xz8XfU8XSSrOf/Sgdl3acHe9yeaL7UG&#10;t4gcnje+rOnrmOAv/+XuJwAAAP//AwBQSwMEFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FvwjAMhe+T9h8iT+I20g3WQWmK0IALh0kDhLRb2nhttcapmgCFX485bRdL&#10;T+/5+XM6720jTtj52pGCl2EEAqlwpqZSwX63fp6A8EGT0Y0jVHBBD/Ps8SHViXFn+sLTNpSCS8gn&#10;WkEVQptI6YsKrfZD1yKx9+M6qwPLrpSm02cut418jaJYWl0TX6h0ix8VFr/bo1WwO1x7uTl8LvK4&#10;3o+m39PV2/q6Umrw1C9nPBYzEAH78LcB9x+YHzIGy92RjBeNgjHnFLyDYG8yimIQ+V3KLJX/+bMb&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEo4BOW/AQAA3wMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAAAAAAAAAAAA&#10;AAAAGQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" strokecolor="#002060" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7263E728" w14:textId="77777777" w:rsidR="007B0FD7" w:rsidRDefault="007B0FD7" w:rsidP="007B0FD7">
+    <w:p w14:paraId="7F69D2BF" w14:textId="77777777" w:rsidR="00CF6E57" w:rsidRDefault="00CF6E57" w:rsidP="00CF6E57">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007B0FD7">
+      <w:r w:rsidRPr="00CF6E57">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>REPRESENTATIVE MATTERS AND CASES</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="38C4BBD3" w14:textId="77777777" w:rsidR="007B0FD7" w:rsidRDefault="007B0FD7" w:rsidP="007B0FD7">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="007B0FD7">
+    <w:p w14:paraId="70B15196" w14:textId="77777777" w:rsidR="00CF6E57" w:rsidRDefault="00CF6E57" w:rsidP="00CF6E57">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CF6E57">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>PRC merger control</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="37293DF5" w14:textId="77777777" w:rsidR="007B0FD7" w:rsidRDefault="007B0FD7" w:rsidP="007B0FD7">
+    <w:p w14:paraId="2E4FC2FE" w14:textId="77777777" w:rsidR="00CF6E57" w:rsidRDefault="00CF6E57" w:rsidP="00CF6E57">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007B0FD7">
+      <w:r w:rsidRPr="00CF6E57">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Sumitomo Corporation, SMBC Aviation Capital, Apollo and Brookfield's acquisition of equity interest in Air Lease Corporation</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00B0F046" w14:textId="77777777" w:rsidR="007B0FD7" w:rsidRDefault="007B0FD7" w:rsidP="007B0FD7">
+    <w:p w14:paraId="6BBC4E65" w14:textId="77777777" w:rsidR="00CF6E57" w:rsidRDefault="00CF6E57" w:rsidP="00CF6E57">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007B0FD7">
+      <w:r w:rsidRPr="00CF6E57">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Baker Hughes</w:t>
       </w:r>
-      <w:r w:rsidRPr="007B0FD7">
+      <w:r w:rsidRPr="00CF6E57">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="007B0FD7">
+      <w:r w:rsidRPr="00CF6E57">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> acquisition of equity interests in Chart Industries</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3F7E2B1F" w14:textId="77777777" w:rsidR="007B0FD7" w:rsidRDefault="007B0FD7" w:rsidP="007B0FD7">
+    <w:p w14:paraId="0694FD9F" w14:textId="77777777" w:rsidR="00CF6E57" w:rsidRDefault="00CF6E57" w:rsidP="00CF6E57">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007B0FD7">
+      <w:r w:rsidRPr="00CF6E57">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Allison Transmission Holdings</w:t>
       </w:r>
-      <w:r w:rsidRPr="007B0FD7">
+      <w:r w:rsidRPr="00CF6E57">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="007B0FD7">
+      <w:r w:rsidRPr="00CF6E57">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> acquisition of Off-Highway Business from Dana Incorporated</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F78D825" w14:textId="77777777" w:rsidR="007B0FD7" w:rsidRDefault="007B0FD7" w:rsidP="007B0FD7">
+    <w:p w14:paraId="76817D85" w14:textId="77777777" w:rsidR="00CF6E57" w:rsidRDefault="00CF6E57" w:rsidP="00CF6E57">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007B0FD7">
+      <w:r w:rsidRPr="00CF6E57">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Hong Kong International Airport on its acquisition of equity interests in Zhuhai Airport.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="292C33C1" w14:textId="77777777" w:rsidR="007B0FD7" w:rsidRDefault="007B0FD7" w:rsidP="007B0FD7">
+    <w:p w14:paraId="408B374A" w14:textId="77777777" w:rsidR="00CF6E57" w:rsidRDefault="00CF6E57" w:rsidP="00CF6E57">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007B0FD7">
+      <w:r w:rsidRPr="00CF6E57">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Mindray Bio-Medical on its acquisition of equity interests in Huitai Medical.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="36CD9AA5" w14:textId="77777777" w:rsidR="007B0FD7" w:rsidRDefault="007B0FD7" w:rsidP="007B0FD7">
+    <w:p w14:paraId="21E2807E" w14:textId="77777777" w:rsidR="00CF6E57" w:rsidRDefault="00CF6E57" w:rsidP="00CF6E57">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007B0FD7">
+      <w:r w:rsidRPr="00CF6E57">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Saudi Aramco, Linde and SLB New Energy on their carbon capture and storage joint venture.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="55ABA5C0" w14:textId="77777777" w:rsidR="007B0FD7" w:rsidRDefault="007B0FD7" w:rsidP="007B0FD7">
+    <w:p w14:paraId="5F1AD3BC" w14:textId="77777777" w:rsidR="00CF6E57" w:rsidRDefault="00CF6E57" w:rsidP="00CF6E57">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007B0FD7">
+      <w:r w:rsidRPr="00CF6E57">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Henan Airport Group and Lufthansa AG on the establishment of a joint venture to provide airport cargo terminal services.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="57CF6F65" w14:textId="77777777" w:rsidR="007B0FD7" w:rsidRDefault="007B0FD7" w:rsidP="007B0FD7">
+    <w:p w14:paraId="7D3AB75E" w14:textId="77777777" w:rsidR="00CF6E57" w:rsidRDefault="00CF6E57" w:rsidP="00CF6E57">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007B0FD7">
+      <w:r w:rsidRPr="00CF6E57">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Hong Kong Airport Authority and Dongguan Port Group on their joint venture to develop the Dongguan</w:t>
       </w:r>
-      <w:r w:rsidRPr="007B0FD7">
+      <w:r w:rsidRPr="00CF6E57">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
-      <w:r w:rsidRPr="007B0FD7">
+      <w:r w:rsidRPr="00CF6E57">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Hong Kong International Airport Logistics Park.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A201172" w14:textId="77777777" w:rsidR="007B0FD7" w:rsidRDefault="007B0FD7" w:rsidP="007B0FD7">
+    <w:p w14:paraId="53C96CD3" w14:textId="77777777" w:rsidR="00CF6E57" w:rsidRDefault="00CF6E57" w:rsidP="00CF6E57">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007B0FD7">
+      <w:r w:rsidRPr="00CF6E57">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Goldman Sachs on various investments in the internet and real estate sectors.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6BA54626" w14:textId="77777777" w:rsidR="007B0FD7" w:rsidRDefault="007B0FD7" w:rsidP="007B0FD7">
+    <w:p w14:paraId="1E3F373F" w14:textId="77777777" w:rsidR="00CF6E57" w:rsidRDefault="00CF6E57" w:rsidP="00CF6E57">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007B0FD7">
+      <w:r w:rsidRPr="00CF6E57">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Ocean Network Express (ONE) on its acquisition of interests in two container terminals in the United States.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="10694B2B" w14:textId="77777777" w:rsidR="007B0FD7" w:rsidRDefault="007B0FD7" w:rsidP="007B0FD7">
+    <w:p w14:paraId="265D4117" w14:textId="77777777" w:rsidR="00CF6E57" w:rsidRDefault="00CF6E57" w:rsidP="00CF6E57">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007B0FD7">
+      <w:r w:rsidRPr="00CF6E57">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Hutchison Ports, COSCO, and CMA CGM on the establishment of a joint venture in Egypt.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5440AB5A" w14:textId="77777777" w:rsidR="007B0FD7" w:rsidRDefault="007B0FD7" w:rsidP="007B0FD7">
+    <w:p w14:paraId="539D2E7E" w14:textId="77777777" w:rsidR="00CF6E57" w:rsidRDefault="00CF6E57" w:rsidP="00CF6E57">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007B0FD7">
+      <w:r w:rsidRPr="00CF6E57">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Swire on its acquisition of interests in six bottling companies from Coca-Cola.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F8D8E6D" w14:textId="77777777" w:rsidR="007B0FD7" w:rsidRDefault="007B0FD7" w:rsidP="007B0FD7">
+    <w:p w14:paraId="69796DA4" w14:textId="77777777" w:rsidR="00CF6E57" w:rsidRDefault="00CF6E57" w:rsidP="00CF6E57">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007B0FD7">
+      <w:r w:rsidRPr="00CF6E57">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Blackstone on investments in the education and real estate sectors.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="635C39AC" w14:textId="77777777" w:rsidR="007B0FD7" w:rsidRDefault="007B0FD7" w:rsidP="007B0FD7">
+    <w:p w14:paraId="3DB946B9" w14:textId="77777777" w:rsidR="00CF6E57" w:rsidRDefault="00CF6E57" w:rsidP="00CF6E57">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007B0FD7">
+      <w:r w:rsidRPr="00CF6E57">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>CBC Group, Mubadala, GS Group, and IMM Investment Corp. on their investment in global cosmetics business Hugel.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="10E1972F" w14:textId="77777777" w:rsidR="007B0FD7" w:rsidRDefault="007B0FD7" w:rsidP="007B0FD7">
+    <w:p w14:paraId="28C82910" w14:textId="77777777" w:rsidR="00CF6E57" w:rsidRDefault="00CF6E57" w:rsidP="00CF6E57">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007B0FD7">
+      <w:r w:rsidRPr="00CF6E57">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Sequoia Capital and Envision Group on the establishment of an investment joint venture.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F53BBAD" w14:textId="77777777" w:rsidR="007B0FD7" w:rsidRDefault="007B0FD7" w:rsidP="007B0FD7">
+    <w:p w14:paraId="128D075C" w14:textId="77777777" w:rsidR="00CF6E57" w:rsidRDefault="00CF6E57" w:rsidP="00CF6E57">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007B0FD7">
+      <w:r w:rsidRPr="00CF6E57">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Brose on its acquisition of equity interests in auto parts manufacturer SITECH.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0C72F357" w14:textId="77777777" w:rsidR="007B0FD7" w:rsidRDefault="007B0FD7" w:rsidP="007B0FD7">
+    <w:p w14:paraId="3F605453" w14:textId="77777777" w:rsidR="00CF6E57" w:rsidRDefault="00CF6E57" w:rsidP="00CF6E57">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007B0FD7">
+      <w:r w:rsidRPr="00CF6E57">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Siemens AG and Macquarie Group on the establishment of a joint venture active in the energy sector.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="35C8AE14" w14:textId="77777777" w:rsidR="007B0FD7" w:rsidRDefault="007B0FD7" w:rsidP="007B0FD7">
+    <w:p w14:paraId="715CEF7F" w14:textId="77777777" w:rsidR="00CF6E57" w:rsidRDefault="00CF6E57" w:rsidP="00CF6E57">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007B0FD7">
+      <w:r w:rsidRPr="00CF6E57">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>WABCO on the PRC merger filing process for ZF Friedrichshafen AG's acquisition of WABCO's businesses, which resulted in conditional clearance in China.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5DC77525" w14:textId="77777777" w:rsidR="007B0FD7" w:rsidRDefault="007B0FD7" w:rsidP="007B0FD7">
+    <w:p w14:paraId="504857D0" w14:textId="77777777" w:rsidR="00CF6E57" w:rsidRDefault="00CF6E57" w:rsidP="00CF6E57">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007B0FD7">
+      <w:r w:rsidRPr="00CF6E57">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Boeing on the PRC merger filing for its proposed acquisition of Embraer.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="52E4342C" w14:textId="77777777" w:rsidR="007B0FD7" w:rsidRDefault="007B0FD7" w:rsidP="007B0FD7">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="007B0FD7">
+    <w:p w14:paraId="147B3D23" w14:textId="77777777" w:rsidR="00CF6E57" w:rsidRDefault="00CF6E57" w:rsidP="00CF6E57">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CF6E57">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Multi-jurisdictional merger assessment and filings</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="701B9335" w14:textId="77777777" w:rsidR="007B0FD7" w:rsidRDefault="007B0FD7" w:rsidP="007B0FD7">
+    <w:p w14:paraId="59115D39" w14:textId="77777777" w:rsidR="00CF6E57" w:rsidRDefault="00CF6E57" w:rsidP="00CF6E57">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007B0FD7">
+      <w:r w:rsidRPr="00CF6E57">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Anta Group on the global competition filing analysis for its acquisition of an overseas sports brand, coordinating antitrust filings in multiple jurisdictions.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C2ED0CC" w14:textId="77777777" w:rsidR="007B0FD7" w:rsidRDefault="007B0FD7" w:rsidP="007B0FD7">
+    <w:p w14:paraId="75C8A546" w14:textId="77777777" w:rsidR="00CF6E57" w:rsidRDefault="00CF6E57" w:rsidP="00CF6E57">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007B0FD7">
+      <w:r w:rsidRPr="00CF6E57">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>TCL Technology Group Corporation and its subsidiary TCL China Star Optoelectronics Technology Co., Ltd. on the global competition filing analysis for its acquisition of LG Display's China LCD panel business, completing the filing in China and coordinating antitrust filings in multiple jurisdictions.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="10C35036" w14:textId="77777777" w:rsidR="007B0FD7" w:rsidRDefault="007B0FD7" w:rsidP="007B0FD7">
+    <w:p w14:paraId="7B980914" w14:textId="77777777" w:rsidR="00CF6E57" w:rsidRDefault="00CF6E57" w:rsidP="00CF6E57">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007B0FD7">
+      <w:r w:rsidRPr="00CF6E57">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Generali Group on the global competition filing analysis for its acquisition of equity interests in Generali China Insurance, coordinating antitrust filings in multiple jurisdictions.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D96A519" w14:textId="77777777" w:rsidR="007B0FD7" w:rsidRDefault="007B0FD7" w:rsidP="007B0FD7">
+    <w:p w14:paraId="6D39E633" w14:textId="77777777" w:rsidR="00CF6E57" w:rsidRDefault="00CF6E57" w:rsidP="00CF6E57">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007B0FD7">
+      <w:r w:rsidRPr="00CF6E57">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Mitsui Group on the global competition filing analysis for its acquisition of shares in Hong Kong-based Hongjing Holdings Limited, completing the filing in China and coordinating antitrust filings in multiple jurisdictions.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3674798D" w14:textId="77777777" w:rsidR="007B0FD7" w:rsidRDefault="007B0FD7" w:rsidP="007B0FD7">
+    <w:p w14:paraId="397BFD32" w14:textId="77777777" w:rsidR="00CF6E57" w:rsidRDefault="00CF6E57" w:rsidP="00CF6E57">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007B0FD7">
+      <w:r w:rsidRPr="00CF6E57">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>TCL Technology Group Corporation on the global competition filing analysis for its acquisition of Moka International, coordinating antitrust filings in multiple jurisdictions.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="34C629B9" w14:textId="77777777" w:rsidR="007B0FD7" w:rsidRDefault="007B0FD7" w:rsidP="007B0FD7">
+    <w:p w14:paraId="3376C640" w14:textId="77777777" w:rsidR="00CF6E57" w:rsidRDefault="00CF6E57" w:rsidP="00CF6E57">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007B0FD7">
+      <w:r w:rsidRPr="00CF6E57">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Baowu Group's subsidiary Taiyuan Iron and Steel Co., Ltd. on the competition filing in China and multi-jurisdictional antitrust analysis for its nickel-iron joint venture with Vale in Indonesia.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="15014578" w14:textId="77777777" w:rsidR="007B0FD7" w:rsidRDefault="007B0FD7" w:rsidP="007B0FD7">
+    <w:p w14:paraId="545DB485" w14:textId="77777777" w:rsidR="00CF6E57" w:rsidRDefault="00CF6E57" w:rsidP="00CF6E57">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007B0FD7">
+      <w:r w:rsidRPr="00CF6E57">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>TCL Technology Group Corporation and its subsidiary TCL China Star Optoelectronics Technology Co., Ltd. on the global competition filing analysis for its acquisition of a Samsung Display subsidiary, completing the filing in China and coordinating antitrust filings in multiple jurisdictions.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="13D8E19B" w14:textId="77777777" w:rsidR="007B0FD7" w:rsidRDefault="007B0FD7" w:rsidP="007B0FD7">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="007B0FD7">
+    <w:p w14:paraId="6EE88602" w14:textId="77777777" w:rsidR="00CF6E57" w:rsidRDefault="00CF6E57" w:rsidP="00CF6E57">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CF6E57">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Hong Kong merger control</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="156C5D85" w14:textId="77777777" w:rsidR="007B0FD7" w:rsidRDefault="007B0FD7" w:rsidP="007B0FD7">
+    <w:p w14:paraId="0748B86B" w14:textId="77777777" w:rsidR="00CF6E57" w:rsidRDefault="00CF6E57" w:rsidP="00CF6E57">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007B0FD7">
+      <w:r w:rsidRPr="00CF6E57">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Hutchison Telecoms on merger control in Hong Kong for its sale of Hutchison Global Communications to private equity firms.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4BA949F1" w14:textId="77777777" w:rsidR="007B0FD7" w:rsidRDefault="007B0FD7" w:rsidP="007B0FD7">
+    <w:p w14:paraId="5A0909E5" w14:textId="77777777" w:rsidR="00CF6E57" w:rsidRDefault="00CF6E57" w:rsidP="00CF6E57">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007B0FD7">
+      <w:r w:rsidRPr="00CF6E57">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>New World Group on merger control in Hong Kong for its sale of New World Telecoms to Hong Kong Broadband.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F4A1F2F" w14:textId="77777777" w:rsidR="007B0FD7" w:rsidRDefault="007B0FD7" w:rsidP="007B0FD7">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="007B0FD7">
+    <w:p w14:paraId="06EE86FD" w14:textId="77777777" w:rsidR="00CF6E57" w:rsidRDefault="00CF6E57" w:rsidP="00CF6E57">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CF6E57">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Chinese investigations and compliance matters</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64D55F36" w14:textId="77777777" w:rsidR="007B0FD7" w:rsidRDefault="007B0FD7" w:rsidP="007B0FD7">
+    <w:p w14:paraId="7DD093E4" w14:textId="77777777" w:rsidR="00CF6E57" w:rsidRDefault="00CF6E57" w:rsidP="00CF6E57">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007B0FD7">
+      <w:r w:rsidRPr="00CF6E57">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>A major technology company on a series of failure-to-notify investigations initiated by China's State Administration of Market Regulation (</w:t>
       </w:r>
-      <w:r w:rsidRPr="007B0FD7">
+      <w:r w:rsidRPr="00CF6E57">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="007B0FD7">
+      <w:r w:rsidRPr="00CF6E57">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>SAMR</w:t>
       </w:r>
-      <w:r w:rsidRPr="007B0FD7">
+      <w:r w:rsidRPr="00CF6E57">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="007B0FD7">
+      <w:r w:rsidRPr="00CF6E57">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67072DBB" w14:textId="77777777" w:rsidR="007B0FD7" w:rsidRDefault="007B0FD7" w:rsidP="007B0FD7">
+    <w:p w14:paraId="60F91920" w14:textId="77777777" w:rsidR="00CF6E57" w:rsidRDefault="00CF6E57" w:rsidP="00CF6E57">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007B0FD7">
+      <w:r w:rsidRPr="00CF6E57">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>A leading international automobile manufacturer in an antitrust investigation relating to vertical restraints initiated by SAMR</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1AF8C4BB" w14:textId="77777777" w:rsidR="007B0FD7" w:rsidRDefault="007B0FD7" w:rsidP="007B0FD7">
+    <w:p w14:paraId="0FD1D3C9" w14:textId="77777777" w:rsidR="00CF6E57" w:rsidRDefault="00CF6E57" w:rsidP="00CF6E57">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007B0FD7">
+      <w:r w:rsidRPr="00CF6E57">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>A leading international automobile manufacturer in an antitrust investigation relating to resale price maintenance initiated by the Jiangsu Administration of Market Regulation</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3C556093" w14:textId="77777777" w:rsidR="007B0FD7" w:rsidRDefault="007B0FD7" w:rsidP="007B0FD7">
+    <w:p w14:paraId="6E875BF7" w14:textId="77777777" w:rsidR="00CF6E57" w:rsidRDefault="00CF6E57" w:rsidP="00CF6E57">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007B0FD7">
+      <w:r w:rsidRPr="00CF6E57">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>A multinational technology company in an investigation relating to alleged abuse of dominance initiated by the Beijing Administration of Market Regulation</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3E8876F0" w14:textId="77777777" w:rsidR="007B0FD7" w:rsidRDefault="007B0FD7" w:rsidP="007B0FD7">
+    <w:p w14:paraId="6487B567" w14:textId="77777777" w:rsidR="00CF6E57" w:rsidRDefault="00CF6E57" w:rsidP="00CF6E57">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007B0FD7">
+      <w:r w:rsidRPr="00CF6E57">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>A leading multinational technology company in an internal investigation relating to alleged bid-rigging practices</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4A4C18C5" w14:textId="77777777" w:rsidR="007B0FD7" w:rsidRDefault="007B0FD7" w:rsidP="007B0FD7">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="007B0FD7">
+    <w:p w14:paraId="41822998" w14:textId="77777777" w:rsidR="00CF6E57" w:rsidRDefault="00CF6E57" w:rsidP="00CF6E57">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CF6E57">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Hong Kong investigations and compliance matters</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7BCE23C7" w14:textId="77777777" w:rsidR="007B0FD7" w:rsidRDefault="007B0FD7" w:rsidP="007B0FD7">
+    <w:p w14:paraId="697D8270" w14:textId="77777777" w:rsidR="00CF6E57" w:rsidRDefault="00CF6E57" w:rsidP="00CF6E57">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007B0FD7">
+      <w:r w:rsidRPr="00CF6E57">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Deliveroo in responding to an investigation by the Hong Kong Competition Commission (</w:t>
       </w:r>
-      <w:r w:rsidRPr="007B0FD7">
+      <w:r w:rsidRPr="00CF6E57">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="007B0FD7">
+      <w:r w:rsidRPr="00CF6E57">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>HKCC</w:t>
       </w:r>
-      <w:r w:rsidRPr="007B0FD7">
+      <w:r w:rsidRPr="00CF6E57">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="007B0FD7">
+      <w:r w:rsidRPr="00CF6E57">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>), negotiating the commitments, and handling subsequent compliance matters. This case is one of the most high-profile investigations handled by the HKCC</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="592CFBB5" w14:textId="77777777" w:rsidR="007B0FD7" w:rsidRDefault="007B0FD7" w:rsidP="007B0FD7">
+    <w:p w14:paraId="35E47382" w14:textId="77777777" w:rsidR="00CF6E57" w:rsidRDefault="00CF6E57" w:rsidP="00CF6E57">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007B0FD7">
+      <w:r w:rsidRPr="00CF6E57">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>A Chinese state-owned enterprise in responding to an investigation by the HKCC</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7115AA62" w14:textId="77777777" w:rsidR="007B0FD7" w:rsidRDefault="007B0FD7" w:rsidP="007B0FD7">
+    <w:p w14:paraId="3A45B1EB" w14:textId="77777777" w:rsidR="00CF6E57" w:rsidRDefault="00CF6E57" w:rsidP="00CF6E57">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007B0FD7">
+      <w:r w:rsidRPr="00CF6E57">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>A logistics company in responding to an investigation by the HKCC</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D251E91" w14:textId="77777777" w:rsidR="007B0FD7" w:rsidRDefault="007B0FD7" w:rsidP="007B0FD7">
+    <w:p w14:paraId="0FCA0C14" w14:textId="77777777" w:rsidR="00CF6E57" w:rsidRDefault="00CF6E57" w:rsidP="00CF6E57">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007B0FD7">
+      <w:r w:rsidRPr="00CF6E57">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>The complainant in a complaint to the HKCC against a technology company for abuse of market power</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="58F14019" w14:textId="77777777" w:rsidR="007B0FD7" w:rsidRDefault="007B0FD7" w:rsidP="007B0FD7">
+    <w:p w14:paraId="589A85CD" w14:textId="77777777" w:rsidR="00CF6E57" w:rsidRDefault="00CF6E57" w:rsidP="00CF6E57">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007B0FD7">
+      <w:r w:rsidRPr="00CF6E57">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>A leading oil and petrol business on its ongoing compliance matters</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5FE1B4E8" w14:textId="77777777" w:rsidR="007B0FD7" w:rsidRDefault="007B0FD7" w:rsidP="007B0FD7">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="007B0FD7">
+    <w:p w14:paraId="6A3B18F9" w14:textId="77777777" w:rsidR="00CF6E57" w:rsidRDefault="00CF6E57" w:rsidP="00CF6E57">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CF6E57">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Global antitrust compliance</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="048D539F" w14:textId="77777777" w:rsidR="007B0FD7" w:rsidRDefault="007B0FD7" w:rsidP="007B0FD7">
+    <w:p w14:paraId="5A0C0F1F" w14:textId="77777777" w:rsidR="00CF6E57" w:rsidRDefault="00CF6E57" w:rsidP="00CF6E57">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007B0FD7">
+      <w:r w:rsidRPr="00CF6E57">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advising a leading automobile company on its antitrust compliance program review, training, and audit in Australia;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3CB078FD" w14:textId="77777777" w:rsidR="007B0FD7" w:rsidRDefault="007B0FD7" w:rsidP="007B0FD7">
+    <w:p w14:paraId="09D12D34" w14:textId="77777777" w:rsidR="00CF6E57" w:rsidRDefault="00CF6E57" w:rsidP="00CF6E57">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007B0FD7">
+      <w:r w:rsidRPr="00CF6E57">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Providing antitrust training to a leading airline across multiple jurisdictions worldwide.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4D9D8411" w14:textId="77777777" w:rsidR="007B0FD7" w:rsidRDefault="007B0FD7" w:rsidP="007B0FD7">
+    <w:p w14:paraId="4EAF9BFD" w14:textId="77777777" w:rsidR="00CF6E57" w:rsidRDefault="00CF6E57" w:rsidP="00CF6E57">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007B0FD7">
+      <w:r w:rsidRPr="00CF6E57">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Education</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A9F769D" w14:textId="77777777" w:rsidR="007B0FD7" w:rsidRDefault="007B0FD7" w:rsidP="007B0FD7">
+    <w:p w14:paraId="5BF39971" w14:textId="77777777" w:rsidR="00CF6E57" w:rsidRDefault="00CF6E57" w:rsidP="00CF6E57">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="41"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007B0FD7">
+      <w:r w:rsidRPr="00CF6E57">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>University of Oxford, MA</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="60D718AD" w14:textId="77777777" w:rsidR="007B0FD7" w:rsidRDefault="007B0FD7" w:rsidP="007B0FD7">
+    <w:p w14:paraId="009650D9" w14:textId="77777777" w:rsidR="00CF6E57" w:rsidRDefault="00CF6E57" w:rsidP="00CF6E57">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="42"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007B0FD7">
+      <w:r w:rsidRPr="00CF6E57">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>BPP Law School (UK), Graduate Diploma in Laws</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="374440B7" w14:textId="77777777" w:rsidR="007B0FD7" w:rsidRDefault="007B0FD7" w:rsidP="007B0FD7">
+    <w:p w14:paraId="16BDF5DC" w14:textId="77777777" w:rsidR="00CF6E57" w:rsidRDefault="00CF6E57" w:rsidP="00CF6E57">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="43"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007B0FD7">
+      <w:r w:rsidRPr="00CF6E57">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>City University of Hong Kong , PCLL</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6ADFEA60" w14:textId="77777777" w:rsidR="007B0FD7" w:rsidRDefault="007B0FD7" w:rsidP="007B0FD7">
+    <w:p w14:paraId="582C58B2" w14:textId="77777777" w:rsidR="00CF6E57" w:rsidRDefault="00CF6E57" w:rsidP="00CF6E57">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007B0FD7">
+      <w:r w:rsidRPr="00CF6E57">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Professional Qualification</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="47C0C4BA" w14:textId="77777777" w:rsidR="007B0FD7" w:rsidRDefault="007B0FD7" w:rsidP="007B0FD7">
+    <w:p w14:paraId="46528939" w14:textId="77777777" w:rsidR="00CF6E57" w:rsidRDefault="00CF6E57" w:rsidP="00CF6E57">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="44"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007B0FD7">
+      <w:r w:rsidRPr="00CF6E57">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Admitted to practice in Hong Kong SAR</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6FA86622" w14:textId="77777777" w:rsidR="007B0FD7" w:rsidRDefault="007B0FD7" w:rsidP="007B0FD7">
+    <w:p w14:paraId="36BB874C" w14:textId="77777777" w:rsidR="00CF6E57" w:rsidRDefault="00CF6E57" w:rsidP="00CF6E57">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="45"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007B0FD7">
+      <w:r w:rsidRPr="00CF6E57">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Admitted to practice in New South Wales</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="363BEC62" w14:textId="77777777" w:rsidR="007B0FD7" w:rsidRDefault="007B0FD7" w:rsidP="007B0FD7">
+    <w:p w14:paraId="595DBC8B" w14:textId="77777777" w:rsidR="00CF6E57" w:rsidRDefault="00CF6E57" w:rsidP="00CF6E57">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007B0FD7">
+      <w:r w:rsidRPr="00CF6E57">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Work Language</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D42DA3D" w14:textId="77777777" w:rsidR="007B0FD7" w:rsidRDefault="007B0FD7" w:rsidP="007B0FD7">
+    <w:p w14:paraId="756CF1D0" w14:textId="77777777" w:rsidR="00CF6E57" w:rsidRDefault="00CF6E57" w:rsidP="00CF6E57">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="46"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007B0FD7">
+      <w:r w:rsidRPr="00CF6E57">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>English</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6081369B" w14:textId="77777777" w:rsidR="007B0FD7" w:rsidRDefault="007B0FD7" w:rsidP="007B0FD7">
+    <w:p w14:paraId="67ABC85E" w14:textId="77777777" w:rsidR="00CF6E57" w:rsidRDefault="00CF6E57" w:rsidP="00CF6E57">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="47"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007B0FD7">
+      <w:r w:rsidRPr="00CF6E57">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Cantonese</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D6A55DB" w14:textId="77777777" w:rsidR="007B0FD7" w:rsidRDefault="007B0FD7" w:rsidP="007B0FD7">
+    <w:p w14:paraId="519D7583" w14:textId="77777777" w:rsidR="00CF6E57" w:rsidRDefault="00CF6E57" w:rsidP="00CF6E57">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="48"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007B0FD7">
+      <w:r w:rsidRPr="00CF6E57">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Mandarin</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3BA09A80" w14:textId="77777777" w:rsidR="007B0FD7" w:rsidRDefault="007B0FD7" w:rsidP="007B0FD7">
+    <w:p w14:paraId="6A988453" w14:textId="77777777" w:rsidR="00CF6E57" w:rsidRDefault="00CF6E57" w:rsidP="00CF6E57">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007B0FD7">
+      <w:r w:rsidRPr="00CF6E57">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Professional Background</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5567FC3C" w14:textId="1B53F1A6" w:rsidR="00686369" w:rsidRPr="007B0FD7" w:rsidRDefault="007B0FD7" w:rsidP="007B0FD7">
+    <w:p w14:paraId="5567FC3C" w14:textId="78194CD3" w:rsidR="00686369" w:rsidRPr="00CF6E57" w:rsidRDefault="00CF6E57" w:rsidP="00CF6E57">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="49"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007B0FD7">
+      <w:r w:rsidRPr="00CF6E57">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Ms. Wong joined Fangda Partners in 2019. Before joining Fangda, she worked in the antitrust department of a leading international law firm and as in-house counsel at Alibaba.</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00686369" w:rsidRPr="007B0FD7" w:rsidSect="002D0826">
+    <w:sectPr w:rsidR="00686369" w:rsidRPr="00CF6E57" w:rsidSect="002D0826">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1797" w:bottom="1440" w:left="1797" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="3584D350" w14:textId="77777777" w:rsidR="004167EC" w:rsidRDefault="004167EC" w:rsidP="00F57734">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="2493FDE5" w14:textId="77777777" w:rsidR="004167EC" w:rsidRDefault="004167EC" w:rsidP="00F57734">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -2071,1224 +2071,1224 @@
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0002786D"/>
+    <w:nsid w:val="01AD672A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="8DEC1A44"/>
+    <w:tmpl w:val="9DE27972"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="06483448"/>
+    <w:nsid w:val="04FB2FD6"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="30AA39E0"/>
+    <w:tmpl w:val="9D02D3CA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="066502A5"/>
+    <w:nsid w:val="09426C73"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A31A9610"/>
+    <w:tmpl w:val="879C12D4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="09E24C22"/>
+    <w:nsid w:val="10FA0C10"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C39A7292"/>
+    <w:tmpl w:val="20DE2638"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0A911046"/>
+    <w:nsid w:val="165E52EB"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="54802BAE"/>
+    <w:tmpl w:val="8ECC9CB8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0E561CA3"/>
+    <w:nsid w:val="1B4B2FD1"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E6A6EA84"/>
+    <w:tmpl w:val="9B904C0A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="130B46E9"/>
+    <w:nsid w:val="1D191101"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="2BCA27D2"/>
+    <w:tmpl w:val="9BB84AEC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="13364111"/>
+    <w:nsid w:val="21BE35A1"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="6E24CD82"/>
+    <w:tmpl w:val="4B380572"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="154F25CD"/>
+    <w:nsid w:val="250B4C25"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B19426A4"/>
+    <w:tmpl w:val="F636237E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1A53245B"/>
+    <w:nsid w:val="28EF2033"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B50CFC58"/>
+    <w:tmpl w:val="A41446A4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="213A674C"/>
+    <w:nsid w:val="2A9E3AAE"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B3789080"/>
+    <w:tmpl w:val="E59C3A08"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="25DD36FB"/>
+    <w:nsid w:val="2E1C3372"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="57606412"/>
+    <w:tmpl w:val="0DDC3764"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="29BE0D3D"/>
+    <w:nsid w:val="2F3A0385"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="0AF6FD38"/>
+    <w:tmpl w:val="60DEBAA8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2E066771"/>
+    <w:nsid w:val="2FFF0643"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="25163660"/>
+    <w:tmpl w:val="CB1C6610"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2FC0031A"/>
+    <w:nsid w:val="31FB2752"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D3560182"/>
+    <w:tmpl w:val="F0B282F6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="30463007"/>
+    <w:nsid w:val="37F20ECB"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="BF74696C"/>
+    <w:tmpl w:val="5FA82A40"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="32CC0850"/>
+    <w:nsid w:val="38F25DAA"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="4D1EFE60"/>
+    <w:tmpl w:val="D940F8CA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="331017AD"/>
+    <w:nsid w:val="3C666278"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="806E796A"/>
+    <w:tmpl w:val="F07C74AA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="37905636"/>
+    <w:nsid w:val="3F0C02E5"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="5E2E779E"/>
+    <w:tmpl w:val="F1A0305C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="38F42C68"/>
+    <w:nsid w:val="40344EB3"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="4A3074F6"/>
+    <w:tmpl w:val="99D2B2D8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3C291ECC"/>
+    <w:nsid w:val="416036F3"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="300804F6"/>
+    <w:tmpl w:val="03E60748"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3D052371"/>
+    <w:nsid w:val="443D08A5"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="FEBC3284"/>
+    <w:tmpl w:val="C8C828DA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3EA03C39"/>
+    <w:nsid w:val="445001BA"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E2B24D40"/>
+    <w:tmpl w:val="7E749254"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3F351CE6"/>
+    <w:nsid w:val="44704948"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F0A0E9CE"/>
+    <w:tmpl w:val="3670DDE2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="43B71495"/>
+    <w:nsid w:val="480D658E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="AF8AE430"/>
+    <w:tmpl w:val="7C34504E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="44AF3F71"/>
+    <w:nsid w:val="48275214"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="CEA66B6E"/>
+    <w:tmpl w:val="B9EAF738"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="45225CC7"/>
+    <w:nsid w:val="48547094"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="3F46F02C"/>
+    <w:tmpl w:val="338CF3C8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="46FC66B6"/>
+    <w:nsid w:val="48D02062"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A30EE618"/>
+    <w:tmpl w:val="4A62FE1C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="476937E6"/>
+    <w:nsid w:val="4A294D86"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="9E6E5D5C"/>
+    <w:tmpl w:val="FB488AC4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="49824A24"/>
+    <w:nsid w:val="4A95063A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="AFDC1232"/>
+    <w:tmpl w:val="CF5E0560"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4BB941F9"/>
+    <w:nsid w:val="4AD04419"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C6009454"/>
+    <w:tmpl w:val="D90C2392"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4C551700"/>
+    <w:nsid w:val="4D5A31F7"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="EED4E586"/>
+    <w:tmpl w:val="2F32154E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="509C3EE3"/>
+    <w:nsid w:val="512D6EB4"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="394EF026"/>
+    <w:tmpl w:val="4F54D718"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="591678F8"/>
+    <w:nsid w:val="523B634E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="AC86212E"/>
+    <w:tmpl w:val="55D09A1C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5D5419C9"/>
+    <w:nsid w:val="52985521"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="0FC2E2AA"/>
+    <w:tmpl w:val="C0AAEB66"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5FFB723C"/>
+    <w:nsid w:val="53261D08"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="42BED008"/>
+    <w:tmpl w:val="ED34AC0C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6116632C"/>
+    <w:nsid w:val="54614340"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="975E65FC"/>
+    <w:tmpl w:val="B18CE3B0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="616F3CC0"/>
+    <w:nsid w:val="563B4BCA"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="69E26704"/>
+    <w:tmpl w:val="C50041B6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="62CA39CD"/>
+    <w:nsid w:val="5737297B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="0F0CA17C"/>
+    <w:tmpl w:val="289EB876"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6584571D"/>
+    <w:nsid w:val="5B907C3F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="FCD2992C"/>
+    <w:tmpl w:val="0C267FD6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6CF70B94"/>
+    <w:nsid w:val="5F063EBF"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="8968BC2C"/>
+    <w:tmpl w:val="AC1AFCCC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="71800862"/>
+    <w:nsid w:val="62AA6D34"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="60CE3430"/>
+    <w:tmpl w:val="041887C8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="719824D7"/>
+    <w:nsid w:val="66B219C0"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="5B682B70"/>
+    <w:tmpl w:val="5D2A8658"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="43" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="74C56E11"/>
+    <w:nsid w:val="7479040A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="FCD2992C"/>
+    <w:tmpl w:val="FB488AC4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="44" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="74D01B23"/>
+    <w:nsid w:val="74D60765"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="44C6BA0A"/>
+    <w:tmpl w:val="C28AC6C2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="45" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7536692A"/>
+    <w:nsid w:val="76A314B7"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="DE3C1E54"/>
+    <w:tmpl w:val="3782E67A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="46" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="77332565"/>
+    <w:nsid w:val="777F2583"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="558AEA8E"/>
+    <w:tmpl w:val="44EA403C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="47" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7D2B390E"/>
+    <w:nsid w:val="77EC7C2C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="EA44F19E"/>
+    <w:tmpl w:val="F1C0FF5E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="48" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7F8E3D67"/>
+    <w:nsid w:val="7EE26628"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="BAF03A36"/>
+    <w:tmpl w:val="FC18C16C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="2">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="47"/>
+  </w:num>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="33"/>
+  </w:num>
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="32"/>
+  </w:num>
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="11">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="12">
+    <w:abstractNumId w:val="42"/>
+  </w:num>
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="14">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="15">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="16">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="17">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="18">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="19">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="20">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="21">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="22">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="23">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="24">
+    <w:abstractNumId w:val="37"/>
+  </w:num>
+  <w:num w:numId="25">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="26">
+    <w:abstractNumId w:val="46"/>
+  </w:num>
+  <w:num w:numId="27">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="28">
     <w:abstractNumId w:val="20"/>
   </w:num>
-  <w:num w:numId="2">
-    <w:abstractNumId w:val="32"/>
+  <w:num w:numId="29">
+    <w:abstractNumId w:val="30"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="30">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="31">
     <w:abstractNumId w:val="26"/>
   </w:num>
-  <w:num w:numId="4">
-    <w:abstractNumId w:val="27"/>
+  <w:num w:numId="32">
+    <w:abstractNumId w:val="41"/>
   </w:num>
-  <w:num w:numId="5">
-    <w:abstractNumId w:val="42"/>
+  <w:num w:numId="33">
+    <w:abstractNumId w:val="25"/>
   </w:num>
-  <w:num w:numId="6">
+  <w:num w:numId="34">
     <w:abstractNumId w:val="40"/>
   </w:num>
-  <w:num w:numId="7">
-    <w:abstractNumId w:val="17"/>
+  <w:num w:numId="35">
+    <w:abstractNumId w:val="39"/>
   </w:num>
-  <w:num w:numId="8">
-    <w:abstractNumId w:val="12"/>
+  <w:num w:numId="36">
+    <w:abstractNumId w:val="34"/>
   </w:num>
-  <w:num w:numId="9">
-    <w:abstractNumId w:val="1"/>
+  <w:num w:numId="37">
+    <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="10">
+  <w:num w:numId="38">
+    <w:abstractNumId w:val="44"/>
+  </w:num>
+  <w:num w:numId="39">
+    <w:abstractNumId w:val="36"/>
+  </w:num>
+  <w:num w:numId="40">
     <w:abstractNumId w:val="31"/>
   </w:num>
-  <w:num w:numId="11">
-[...47 lines deleted...]
-  <w:num w:numId="27">
+  <w:num w:numId="41">
     <w:abstractNumId w:val="38"/>
   </w:num>
-  <w:num w:numId="28">
+  <w:num w:numId="42">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="43">
     <w:abstractNumId w:val="35"/>
   </w:num>
-  <w:num w:numId="29">
-[...43 lines deleted...]
-  </w:num>
   <w:num w:numId="44">
-    <w:abstractNumId w:val="25"/>
+    <w:abstractNumId w:val="48"/>
   </w:num>
   <w:num w:numId="45">
     <w:abstractNumId w:val="45"/>
   </w:num>
   <w:num w:numId="46">
-    <w:abstractNumId w:val="47"/>
+    <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="47">
-    <w:abstractNumId w:val="36"/>
+    <w:abstractNumId w:val="21"/>
   </w:num>
   <w:num w:numId="48">
-    <w:abstractNumId w:val="43"/>
+    <w:abstractNumId w:val="28"/>
   </w:num>
   <w:num w:numId="49">
-    <w:abstractNumId w:val="39"/>
+    <w:abstractNumId w:val="43"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="49"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
@@ -3363,97 +3363,97 @@
     <w:rsid w:val="004E2FCC"/>
     <w:rsid w:val="004F1B4E"/>
     <w:rsid w:val="0052675C"/>
     <w:rsid w:val="0056635E"/>
     <w:rsid w:val="005A7DA0"/>
     <w:rsid w:val="005B00C1"/>
     <w:rsid w:val="005B5F25"/>
     <w:rsid w:val="005C1FBD"/>
     <w:rsid w:val="005F7A7D"/>
     <w:rsid w:val="00605720"/>
     <w:rsid w:val="0065437B"/>
     <w:rsid w:val="0066746A"/>
     <w:rsid w:val="00667CF2"/>
     <w:rsid w:val="00683D9C"/>
     <w:rsid w:val="00685381"/>
     <w:rsid w:val="00686369"/>
     <w:rsid w:val="006A06C2"/>
     <w:rsid w:val="006C21DA"/>
     <w:rsid w:val="006D159B"/>
     <w:rsid w:val="006F2EE4"/>
     <w:rsid w:val="007177F3"/>
     <w:rsid w:val="00765586"/>
     <w:rsid w:val="007664DE"/>
     <w:rsid w:val="007956B7"/>
     <w:rsid w:val="007B0B57"/>
-    <w:rsid w:val="007B0FD7"/>
     <w:rsid w:val="007D333B"/>
     <w:rsid w:val="008212A9"/>
     <w:rsid w:val="008341FB"/>
     <w:rsid w:val="008717CA"/>
     <w:rsid w:val="00873A63"/>
     <w:rsid w:val="0089209E"/>
     <w:rsid w:val="00893CAF"/>
     <w:rsid w:val="008A40E2"/>
     <w:rsid w:val="008A48BF"/>
     <w:rsid w:val="008D77E9"/>
     <w:rsid w:val="008E5C09"/>
     <w:rsid w:val="008E73CE"/>
     <w:rsid w:val="008E7B5D"/>
     <w:rsid w:val="00901636"/>
     <w:rsid w:val="009038C0"/>
     <w:rsid w:val="009073A3"/>
     <w:rsid w:val="00917307"/>
     <w:rsid w:val="00925E12"/>
     <w:rsid w:val="00930511"/>
     <w:rsid w:val="00936370"/>
     <w:rsid w:val="0094376B"/>
     <w:rsid w:val="009465FB"/>
     <w:rsid w:val="0095781F"/>
     <w:rsid w:val="009A4D0D"/>
     <w:rsid w:val="009A711A"/>
     <w:rsid w:val="009B27AE"/>
     <w:rsid w:val="009D6108"/>
     <w:rsid w:val="009E20C4"/>
     <w:rsid w:val="00A002B6"/>
     <w:rsid w:val="00A1252B"/>
     <w:rsid w:val="00A1585C"/>
     <w:rsid w:val="00A41685"/>
     <w:rsid w:val="00A64BF0"/>
     <w:rsid w:val="00A81B38"/>
     <w:rsid w:val="00B05840"/>
     <w:rsid w:val="00B37E04"/>
     <w:rsid w:val="00B557D1"/>
     <w:rsid w:val="00B62E87"/>
     <w:rsid w:val="00B670A2"/>
     <w:rsid w:val="00B86E39"/>
     <w:rsid w:val="00BB071E"/>
     <w:rsid w:val="00BB2601"/>
     <w:rsid w:val="00C0316A"/>
     <w:rsid w:val="00C24D79"/>
     <w:rsid w:val="00CD0348"/>
     <w:rsid w:val="00CF1C9C"/>
+    <w:rsid w:val="00CF6E57"/>
     <w:rsid w:val="00D1552C"/>
     <w:rsid w:val="00D2284D"/>
     <w:rsid w:val="00D45AF6"/>
     <w:rsid w:val="00D632AE"/>
     <w:rsid w:val="00D925CA"/>
     <w:rsid w:val="00DA428A"/>
     <w:rsid w:val="00DA626A"/>
     <w:rsid w:val="00DD484D"/>
     <w:rsid w:val="00DF04DF"/>
     <w:rsid w:val="00E34189"/>
     <w:rsid w:val="00E418B1"/>
     <w:rsid w:val="00E44063"/>
     <w:rsid w:val="00E61128"/>
     <w:rsid w:val="00E70303"/>
     <w:rsid w:val="00E73B54"/>
     <w:rsid w:val="00E7710E"/>
     <w:rsid w:val="00E94C0A"/>
     <w:rsid w:val="00EB2910"/>
     <w:rsid w:val="00EF7E90"/>
     <w:rsid w:val="00F07BEB"/>
     <w:rsid w:val="00F51C68"/>
     <w:rsid w:val="00F57734"/>
     <w:rsid w:val="00F80A79"/>
     <w:rsid w:val="00F96E7C"/>
     <w:rsid w:val="00F97256"/>
@@ -4523,61 +4523,61 @@
     <w:rsid w:val="00F57734"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af4">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0065437B"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af5">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="007B0FD7"/>
+    <w:rsid w:val="00CF6E57"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af6">
     <w:name w:val="正文文本 字符"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="af5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="007B0FD7"/>
+    <w:rsid w:val="00CF6E57"/>
     <w:rPr>
       <w:sz w:val="21"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 主题​​">
@@ -4861,51 +4861,51 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BD497B09-FD4E-4BA8-9720-9C7D891BCF44}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{56677287-6362-416A-8B8D-7DED7FF0E22F}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>922</Words>
   <Characters>5258</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>43</Lines>
   <Paragraphs>12</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>6168</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>