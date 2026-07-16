--- v0 (2026-05-17)
+++ v1 (2026-07-16)
@@ -22,203 +22,203 @@
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="ae"/>
         <w:tblW w:w="8321" w:type="dxa"/>
         <w:tblInd w:w="-5" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2855"/>
-        <w:gridCol w:w="5466"/>
+        <w:gridCol w:w="5485"/>
+        <w:gridCol w:w="2836"/>
       </w:tblGrid>
       <w:tr w:rsidR="0049405C" w:rsidRPr="00C24D79" w14:paraId="76EB2C64" w14:textId="77777777" w:rsidTr="00E70303">
         <w:trPr>
           <w:trHeight w:val="3267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5485" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="271D78"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C4F11E8" w14:textId="023E7CD5" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00010E27" w:rsidP="00010E27">
+          <w:p w14:paraId="2C4F11E8" w14:textId="36707385" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="001E365C" w:rsidP="001E365C">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="xingming"/>
             <w:bookmarkStart w:id="1" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="1"/>
-            <w:r w:rsidRPr="00010E27">
+            <w:r w:rsidRPr="001E365C">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>LINGBO WEI</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
-          <w:p w14:paraId="706EB16B" w14:textId="3247A4B6" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00010E27" w:rsidP="00010E27">
+          <w:p w14:paraId="706EB16B" w14:textId="130C730F" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="001E365C" w:rsidP="001E365C">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="didian"/>
-            <w:r w:rsidRPr="00010E27">
+            <w:r w:rsidRPr="001E365C">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Counsel</w:t>
             </w:r>
-            <w:r w:rsidRPr="00010E27">
+            <w:r w:rsidRPr="001E365C">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>·</w:t>
             </w:r>
-            <w:r w:rsidRPr="00010E27">
+            <w:r w:rsidRPr="001E365C">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Beijing</w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
-          <w:p w14:paraId="6199424A" w14:textId="0186AFD7" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00010E27" w:rsidP="00010E27">
+          <w:p w14:paraId="6199424A" w14:textId="5FA6D3B3" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="001E365C" w:rsidP="001E365C">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="dianhua"/>
-            <w:r w:rsidRPr="00010E27">
+            <w:r w:rsidRPr="001E365C">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">+86 10 5769 0049 </w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
-          <w:p w14:paraId="4F910ACA" w14:textId="27148DCB" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00010E27" w:rsidP="00010E27">
+          <w:p w14:paraId="4F910ACA" w14:textId="1E145E49" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="001E365C" w:rsidP="001E365C">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="youxiang"/>
-            <w:r w:rsidRPr="00010E27">
+            <w:r w:rsidRPr="001E365C">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>lingbo.wei@fangdalaw.com</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="22DBA835" w14:textId="677EAC48" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00F96E7C" w:rsidP="00860F89">
             <w:pPr>
               <w:ind w:leftChars="-52" w:left="-109"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C24D79">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:color w:val="545551"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D24C6CB" w14:textId="0C83F1C9" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00010E27" w:rsidP="002932C9">
+          <w:p w14:paraId="2D24C6CB" w14:textId="2081DB1F" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="001E365C" w:rsidP="002932C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="tupian"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3CDF6FAE" wp14:editId="45BA8CE2">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="30C0093B" wp14:editId="338D28A3">
                   <wp:extent cx="1651000" cy="2142519"/>
                   <wp:effectExtent l="0" t="0" r="6350" b="0"/>
                   <wp:docPr id="1" name="图片 1"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
@@ -258,76 +258,76 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C063291" w14:textId="5DC9D94D" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="002375A9" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C24D79">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>PRACTICE AREAS</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C1ACACA" w14:textId="5A90718C" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="00010E27" w:rsidP="007177F3">
+          <w:p w14:paraId="3C1ACACA" w14:textId="0E71CB59" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="001E365C" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="zhiyelingyu"/>
-            <w:r w:rsidRPr="00010E27">
+            <w:r w:rsidRPr="001E365C">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>MS. LINGBO WEI</w:t>
             </w:r>
-            <w:r w:rsidRPr="00010E27">
+            <w:r w:rsidRPr="001E365C">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>’</w:t>
             </w:r>
-            <w:r w:rsidRPr="00010E27">
+            <w:r w:rsidRPr="001E365C">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>S PRACTICE FOCUSES ON COMPETITION ISSUES RELATING TO MERGER CONTROL, ANTITRUST INVESTIGATIONS, ANTITRUST COMPLIANCE ADVICE, AND ANTITRUST LITIGATIONS.</w:t>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F19AE4C" w14:textId="19A41B01" w:rsidR="00451233" w:rsidRPr="00C24D79" w:rsidRDefault="00F80A79" w:rsidP="00DA428A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C24D79">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
           <w:noProof/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
@@ -387,51 +387,51 @@
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:roundrect w14:anchorId="053823F2" id="圆角矩形 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:-6.2pt;margin-top:-12.6pt;width:4.55pt;height:3.6pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDc1SqFegIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2yAQfp+0/wHxvtqO+mON4lRRqk6T&#10;qrZqO/WZYIiRMMeAxMn++h3gOG1X7WHaCwbu7ru7z98xu9p1mmyF8wpMTauTkhJhODTKrGv64/nm&#10;y1dKfGCmYRqMqOleeHo1//xp1tupmEALuhGOIIjx097WtA3BTovC81Z0zJ+AFQaNElzHAh7dumgc&#10;6xG908WkLM+LHlxjHXDhPd5eZyOdJ3wpBQ/3UnoRiK4p1hbS6tK6imsxn7Hp2jHbKj6Uwf6hio4p&#10;g0lHqGsWGNk49QdUp7gDDzKccOgKkFJxkXrAbqryXTdPLbMi9YLkeDvS5P8fLL/bPtkHhzT01k89&#10;bmMXO+m6+MX6yC6RtR/JErtAOF6eXZyXyChHy+nZRXUZqSyOodb58E1AR+Kmpg42pnnE35FYYttb&#10;H7L/wS+m86BVc6O0TocoAbHUjmwZ/rzVuhoyvPHSJvoaiFEZMN4Ux2bSLuy1iH7aPApJVIPlT1Ih&#10;SWfHJIxzYUKVTS1rRM5dnZXYaoYfI1K3CTAiS8w/Yg8Abxs4YGeYwT+GiiTTMbj8W2E5eIxImcGE&#10;MbhTBtxHABq7GjJn/wNJmZrI0gqa/YMjDvKQeMtvFP67W+bDA3M4Ffi3cdLDPS5SQ19TGHaUtOB+&#10;fXQf/VGsaKWkxymrqf+5YU5Qor8blPFldXoaxzIdUEYTPLjXltVri9l0S0AtVPimWJ620T/ow1Y6&#10;6F7wQVjErGhihmPumvLgDodlyNOPTwoXi0Vyw1G0LNyaJ8sjeGQ1yvJ598KcHQQcUPd3cJhINn0n&#10;4ewbIw0sNgGkSvo+8jrwjWOchDM8OfGdeH1OXseHcf4bAAD//wMAUEsDBBQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NT8JAEL2b+B82Y+KtbCliSOmWGIgkKBdQPC/d&#10;sW3cna3dBeq/dzjpZTKT9+Z9FIvBWXHGPrSeFIxHKQikypuWagXvb8/JDESImoy2nlDBDwZYlLc3&#10;hc6Nv9AOz/tYCxahkGsFTYxdLmWoGnQ6jHyHxNin752OfPa1NL2+sLizMkvTR+l0S+zQ6A6XDVZf&#10;+5NTsF4edttDu9l8b6cr+5rpjxdbr5W6vxtWcx5PcxARh/j3AdcOnB9KDnb0JzJBWAXJOHtgKi/Z&#10;NAPBjGQyAXG8IrMUZFnI/z3KXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDc1SqFegIA&#10;AGAFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="white [3212]" stroked="f" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="54F3EF92" w14:textId="77777777" w:rsidR="00010E27" w:rsidRDefault="000E0C86" w:rsidP="00B670A2">
+    <w:p w14:paraId="06CE114A" w14:textId="77777777" w:rsidR="001E365C" w:rsidRDefault="000E0C86" w:rsidP="00B670A2">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C24D79">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="545551"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E0DC835" wp14:editId="24238D24">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2512</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4508</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5271826" cy="0"/>
@@ -472,965 +472,965 @@
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:line w14:anchorId="3D0BA0F8" id="直接连接符 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".2pt,.35pt" to="415.3pt,.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKOATlvwEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+wYWFYYcXpo0V2K&#10;rdhH74pMxQL0BUmLnX8/ik7cohsGbNhFMCW+x/dIens7WcOOEJP2ruPrVc0ZOOl77Q4d//7t4fqG&#10;s5SF64XxDjp+gsRvd1fvtmNoofGDNz1EhiQutWPo+JBzaKsqyQGsSCsfwOGj8tGKjGE8VH0UI7Jb&#10;UzV1valGH/sQvYSU8PZ+fuQ74lcKZP6sVILMTMdRW6Yz0rkvZ7XbivYQRRi0PMsQ/6DCCu2w6EJ1&#10;L7JgP6L+hcpqGX3yKq+kt5VXSksgD+hmXb9x83UQAcgLNieFpU3p/9HKT8c79xSxDWNIbQpPsbiY&#10;VLRMGR2ecabkC5Wyidp2WtoGU2YSL983H9Y3zYYzeXmrZopCFWLKH8FbVj46brQrjkQrjo8pY1lM&#10;vaSUa+PKmbzR/YM2hoJ42N+ZyI6izLBu6g2NDYGv0jAq0OrFBX3lk4GZ9gsopntUO/uhBYOFVkgJ&#10;Lq/LOhATZheYQgkLsCbdfwSe8wsUaPn+BrwgqLJ3eQFb7Xz8XfU8XSSrOf/Sgdl3acHe9yeaL7UG&#10;t4gcnje+rOnrmOAv/+XuJwAAAP//AwBQSwMEFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FvwjAMhe+T9h8iT+I20g3WQWmK0IALh0kDhLRb2nhttcapmgCFX485bRdL&#10;T+/5+XM6720jTtj52pGCl2EEAqlwpqZSwX63fp6A8EGT0Y0jVHBBD/Ps8SHViXFn+sLTNpSCS8gn&#10;WkEVQptI6YsKrfZD1yKx9+M6qwPLrpSm02cut418jaJYWl0TX6h0ix8VFr/bo1WwO1x7uTl8LvK4&#10;3o+m39PV2/q6Umrw1C9nPBYzEAH78LcB9x+YHzIGy92RjBeNgjHnFLyDYG8yimIQ+V3KLJX/+bMb&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEo4BOW/AQAA3wMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAAAAAAAAAAAA&#10;AAAAGQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" strokecolor="#002060" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4D792921" w14:textId="77777777" w:rsidR="00010E27" w:rsidRDefault="00010E27" w:rsidP="00010E27">
+    <w:p w14:paraId="2C48F269" w14:textId="77777777" w:rsidR="001E365C" w:rsidRDefault="001E365C" w:rsidP="001E365C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00010E27">
+      <w:r w:rsidRPr="001E365C">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>REPRESENTATIVE MATTERS AND CASES</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="057A4A40" w14:textId="77777777" w:rsidR="00010E27" w:rsidRDefault="00010E27" w:rsidP="00010E27">
+    <w:p w14:paraId="01337C2B" w14:textId="77777777" w:rsidR="001E365C" w:rsidRDefault="001E365C" w:rsidP="001E365C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00010E27">
+      <w:r w:rsidRPr="001E365C">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Merger control</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2ADDDA3F" w14:textId="77777777" w:rsidR="00010E27" w:rsidRDefault="00010E27" w:rsidP="00010E27">
+    <w:p w14:paraId="469F2A93" w14:textId="77777777" w:rsidR="001E365C" w:rsidRDefault="001E365C" w:rsidP="001E365C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00010E27">
+      <w:r w:rsidRPr="001E365C">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised Cargotec and Konecranes on the PRC merger filing for their merger</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="62C666AE" w14:textId="77777777" w:rsidR="00010E27" w:rsidRDefault="00010E27" w:rsidP="00010E27">
+    <w:p w14:paraId="48624374" w14:textId="77777777" w:rsidR="001E365C" w:rsidRDefault="001E365C" w:rsidP="001E365C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00010E27">
+      <w:r w:rsidRPr="001E365C">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised Newcrest Mining Limited on the PRC merger filing for its acquisition of all issued and outstanding shares of Pretium Resources</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="148601A0" w14:textId="77777777" w:rsidR="00010E27" w:rsidRDefault="00010E27" w:rsidP="00010E27">
+    <w:p w14:paraId="2DF9C6CD" w14:textId="77777777" w:rsidR="001E365C" w:rsidRDefault="001E365C" w:rsidP="001E365C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00010E27">
+      <w:r w:rsidRPr="001E365C">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised Blackstone on the PRC merger filings for its acquisitions of real estate in China and acquisitions of technology companies overseas</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="646CF1F0" w14:textId="77777777" w:rsidR="00010E27" w:rsidRDefault="00010E27" w:rsidP="00010E27">
+    <w:p w14:paraId="078C7268" w14:textId="77777777" w:rsidR="001E365C" w:rsidRDefault="001E365C" w:rsidP="001E365C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00010E27">
+      <w:r w:rsidRPr="001E365C">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised Kingsoft Cloud on the PRC merger filing for its acquisition of Camelot</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="28FC5206" w14:textId="77777777" w:rsidR="00010E27" w:rsidRDefault="00010E27" w:rsidP="00010E27">
+    <w:p w14:paraId="0C87E89D" w14:textId="77777777" w:rsidR="001E365C" w:rsidRDefault="001E365C" w:rsidP="001E365C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00010E27">
+      <w:r w:rsidRPr="001E365C">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised Praxair on the PRC merger filing for its merger with Linde</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6DEF3206" w14:textId="77777777" w:rsidR="00010E27" w:rsidRDefault="00010E27" w:rsidP="00010E27">
+    <w:p w14:paraId="48CB9CC7" w14:textId="77777777" w:rsidR="001E365C" w:rsidRDefault="001E365C" w:rsidP="001E365C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00010E27">
+      <w:r w:rsidRPr="001E365C">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised Liaoning Port on the PRC merger filing for China Merchants</w:t>
       </w:r>
-      <w:r w:rsidRPr="00010E27">
+      <w:r w:rsidRPr="001E365C">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00010E27">
+      <w:r w:rsidRPr="001E365C">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> acquisition of Dalian port and Yingkou port</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6214EEC2" w14:textId="77777777" w:rsidR="00010E27" w:rsidRDefault="00010E27" w:rsidP="00010E27">
+    <w:p w14:paraId="3F535C48" w14:textId="77777777" w:rsidR="001E365C" w:rsidRDefault="001E365C" w:rsidP="001E365C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00010E27">
+      <w:r w:rsidRPr="001E365C">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised GE on the PRC merger filing for its acquisition of Alstom</w:t>
       </w:r>
-      <w:r w:rsidRPr="00010E27">
+      <w:r w:rsidRPr="001E365C">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00010E27">
+      <w:r w:rsidRPr="001E365C">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s power and grid business</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4BAC35CF" w14:textId="77777777" w:rsidR="00010E27" w:rsidRDefault="00010E27" w:rsidP="00010E27">
+    <w:p w14:paraId="0E40AA41" w14:textId="77777777" w:rsidR="001E365C" w:rsidRDefault="001E365C" w:rsidP="001E365C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00010E27">
+      <w:r w:rsidRPr="001E365C">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised a famous internet company on evaluating the failure to notify of legal risks in past transactions and on submitting filings</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5FD03B37" w14:textId="77777777" w:rsidR="00010E27" w:rsidRDefault="00010E27" w:rsidP="00010E27">
+    <w:p w14:paraId="4114216A" w14:textId="77777777" w:rsidR="001E365C" w:rsidRDefault="001E365C" w:rsidP="001E365C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00010E27">
+      <w:r w:rsidRPr="001E365C">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised a famous fund on evaluating the failure to notify of legal risks in past transactions and on submitting filings</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="23AE81FD" w14:textId="77777777" w:rsidR="00010E27" w:rsidRDefault="00010E27" w:rsidP="00010E27">
+    <w:p w14:paraId="7BBC1919" w14:textId="77777777" w:rsidR="001E365C" w:rsidRDefault="001E365C" w:rsidP="001E365C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00010E27">
+      <w:r w:rsidRPr="001E365C">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Antitrust investigation</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A34917D" w14:textId="77777777" w:rsidR="00010E27" w:rsidRDefault="00010E27" w:rsidP="00010E27">
+    <w:p w14:paraId="183E48D6" w14:textId="77777777" w:rsidR="001E365C" w:rsidRDefault="001E365C" w:rsidP="001E365C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00010E27">
+      <w:r w:rsidRPr="001E365C">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised an international medical device company during a dawn raid and administrative investigation into resale price maintenance</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7E28BA3C" w14:textId="77777777" w:rsidR="00010E27" w:rsidRDefault="00010E27" w:rsidP="00010E27">
+    <w:p w14:paraId="277FE1AC" w14:textId="77777777" w:rsidR="001E365C" w:rsidRDefault="001E365C" w:rsidP="001E365C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00010E27">
+      <w:r w:rsidRPr="001E365C">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised a famous internet company on responding to an inquiry from the PRC antitrust authority</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3770A7B6" w14:textId="77777777" w:rsidR="00010E27" w:rsidRDefault="00010E27" w:rsidP="00010E27">
+    <w:p w14:paraId="790D07AF" w14:textId="77777777" w:rsidR="001E365C" w:rsidRDefault="001E365C" w:rsidP="001E365C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00010E27">
+      <w:r w:rsidRPr="001E365C">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised a famous Chinese food enterprise during a dawn raid and antitrust investigation by the PRC antitrust authority into alleged resale price maintenance</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7FBA5A26" w14:textId="77777777" w:rsidR="00010E27" w:rsidRDefault="00010E27" w:rsidP="00010E27">
+    <w:p w14:paraId="6C8C3082" w14:textId="77777777" w:rsidR="001E365C" w:rsidRDefault="001E365C" w:rsidP="001E365C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00010E27">
+      <w:r w:rsidRPr="001E365C">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised a public utility enterprise on the pricing investigation by the PRC antitrust authority under PRC competition law and price law</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="060E08EC" w14:textId="77777777" w:rsidR="00010E27" w:rsidRDefault="00010E27" w:rsidP="00010E27">
+    <w:p w14:paraId="794621C2" w14:textId="77777777" w:rsidR="001E365C" w:rsidRDefault="001E365C" w:rsidP="001E365C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00010E27">
+      <w:r w:rsidRPr="001E365C">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised a Chinese home appliance enterprise on a dawn raid by the PRC antitrust authority and the antitrust investigation into alleged resale price maintenance</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="19889AFF" w14:textId="77777777" w:rsidR="00010E27" w:rsidRDefault="00010E27" w:rsidP="00010E27">
+    <w:p w14:paraId="4740A2C6" w14:textId="77777777" w:rsidR="001E365C" w:rsidRDefault="001E365C" w:rsidP="001E365C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00010E27">
+      <w:r w:rsidRPr="001E365C">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised a famous Japanese shipping company on its leniency application in China for alleged cartel conduct</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7B47451D" w14:textId="77777777" w:rsidR="00010E27" w:rsidRDefault="00010E27" w:rsidP="00010E27">
+    <w:p w14:paraId="73264FE2" w14:textId="77777777" w:rsidR="001E365C" w:rsidRDefault="001E365C" w:rsidP="001E365C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00010E27">
+      <w:r w:rsidRPr="001E365C">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised a famous international technology company on a dawn raid and investigation by the PRC antitrust authority into alleged abuse of dominance</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0158AA7C" w14:textId="77777777" w:rsidR="00010E27" w:rsidRDefault="00010E27" w:rsidP="00010E27">
+    <w:p w14:paraId="72C46F22" w14:textId="77777777" w:rsidR="001E365C" w:rsidRDefault="001E365C" w:rsidP="001E365C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00010E27">
+      <w:r w:rsidRPr="001E365C">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Antitrust compliance</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7148C216" w14:textId="77777777" w:rsidR="00010E27" w:rsidRDefault="00010E27" w:rsidP="00010E27">
+    <w:p w14:paraId="146A00EB" w14:textId="77777777" w:rsidR="001E365C" w:rsidRDefault="001E365C" w:rsidP="001E365C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00010E27">
+      <w:r w:rsidRPr="001E365C">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised a well-known international automotive manufacturer on a self-audit of potential resale price maintenance and bid rigging issues and provided guidance on improving compliance management</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="484B3FDB" w14:textId="77777777" w:rsidR="00010E27" w:rsidRDefault="00010E27" w:rsidP="00010E27">
+    <w:p w14:paraId="0194806E" w14:textId="77777777" w:rsidR="001E365C" w:rsidRDefault="001E365C" w:rsidP="001E365C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00010E27">
+      <w:r w:rsidRPr="001E365C">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised an international medical company on conducting an internal audit and risk assessment of resale price maintenance</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="42566586" w14:textId="77777777" w:rsidR="00010E27" w:rsidRDefault="00010E27" w:rsidP="00010E27">
+    <w:p w14:paraId="39DFB31D" w14:textId="77777777" w:rsidR="001E365C" w:rsidRDefault="001E365C" w:rsidP="001E365C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00010E27">
+      <w:r w:rsidRPr="001E365C">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised a domestic internet company on an allegation of abuse of dominance</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C0C929B" w14:textId="77777777" w:rsidR="00010E27" w:rsidRDefault="00010E27" w:rsidP="00010E27">
+    <w:p w14:paraId="505B99F8" w14:textId="77777777" w:rsidR="001E365C" w:rsidRDefault="001E365C" w:rsidP="001E365C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00010E27">
+      <w:r w:rsidRPr="001E365C">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised a domestic point-of-care medical device company on conducting comprehensive risk assessment by reviewing documents and interviews</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3670903A" w14:textId="77777777" w:rsidR="00010E27" w:rsidRDefault="00010E27" w:rsidP="00010E27">
+    <w:p w14:paraId="32807E1E" w14:textId="77777777" w:rsidR="001E365C" w:rsidRDefault="001E365C" w:rsidP="001E365C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00010E27">
+      <w:r w:rsidRPr="001E365C">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised an international entertainment company on operating multiple joint ventures and on exchanging competitively sensitive information between the joint venture companies</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="52642413" w14:textId="77777777" w:rsidR="00010E27" w:rsidRDefault="00010E27" w:rsidP="00010E27">
+    <w:p w14:paraId="0CC84778" w14:textId="77777777" w:rsidR="001E365C" w:rsidRDefault="001E365C" w:rsidP="001E365C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00010E27">
+      <w:r w:rsidRPr="001E365C">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised a multinational toy company on conducting regular self-audits of risk areas including resale price maintenance and assisted the company in improving its internal compliance system</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0ADB04B4" w14:textId="77777777" w:rsidR="00010E27" w:rsidRDefault="00010E27" w:rsidP="00010E27">
+    <w:p w14:paraId="26654D3E" w14:textId="77777777" w:rsidR="001E365C" w:rsidRDefault="001E365C" w:rsidP="001E365C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00010E27">
+      <w:r w:rsidRPr="001E365C">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised a famous automobile manufacturer on compliance issues with respect to the daily operation of its joint venture in China and the exchange of information between</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="44DB41BC" w14:textId="77777777" w:rsidR="00010E27" w:rsidRDefault="00010E27" w:rsidP="00010E27">
+    <w:p w14:paraId="0A93725A" w14:textId="77777777" w:rsidR="001E365C" w:rsidRDefault="001E365C" w:rsidP="001E365C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00010E27">
+      <w:r w:rsidRPr="001E365C">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised a state-owned enterprise on conducting a self-audit covering different business units and assisted the company in formulating and improving its internal compliance system</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2D95A99A" w14:textId="77777777" w:rsidR="00010E27" w:rsidRDefault="00010E27" w:rsidP="00010E27">
+    <w:p w14:paraId="7D210D97" w14:textId="77777777" w:rsidR="001E365C" w:rsidRDefault="001E365C" w:rsidP="001E365C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00010E27">
+      <w:r w:rsidRPr="001E365C">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised a famous aviation company on a comprehensive antitrust self-audit and risk assessment, assisted the company in improving its antitrust compliance system, and provided advice on its business strategies</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="137CF1CD" w14:textId="77777777" w:rsidR="00010E27" w:rsidRDefault="00010E27" w:rsidP="00010E27">
+    <w:p w14:paraId="742FB19E" w14:textId="77777777" w:rsidR="001E365C" w:rsidRDefault="001E365C" w:rsidP="001E365C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00010E27">
+      <w:r w:rsidRPr="001E365C">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Education</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="79881187" w14:textId="77777777" w:rsidR="00010E27" w:rsidRDefault="00010E27" w:rsidP="00010E27">
+    <w:p w14:paraId="7B8D7210" w14:textId="77777777" w:rsidR="001E365C" w:rsidRDefault="001E365C" w:rsidP="001E365C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00010E27">
+      <w:r w:rsidRPr="001E365C">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Peking University, LL.M.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="09E94255" w14:textId="77777777" w:rsidR="00010E27" w:rsidRDefault="00010E27" w:rsidP="00010E27">
+    <w:p w14:paraId="4B03E10C" w14:textId="77777777" w:rsidR="001E365C" w:rsidRDefault="001E365C" w:rsidP="001E365C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00010E27">
+      <w:r w:rsidRPr="001E365C">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Shanghai University of International Business and Economics, BBA</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="42C7BAC8" w14:textId="77777777" w:rsidR="00010E27" w:rsidRDefault="00010E27" w:rsidP="00010E27">
+    <w:p w14:paraId="79FB8CBA" w14:textId="77777777" w:rsidR="001E365C" w:rsidRDefault="001E365C" w:rsidP="001E365C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00010E27">
+      <w:r w:rsidRPr="001E365C">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Shanghai University of International Business and Economics, B.Com</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="03F6ACB5" w14:textId="77777777" w:rsidR="00010E27" w:rsidRDefault="00010E27" w:rsidP="00010E27">
+    <w:p w14:paraId="2E2198F5" w14:textId="77777777" w:rsidR="001E365C" w:rsidRDefault="001E365C" w:rsidP="001E365C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00010E27">
+      <w:r w:rsidRPr="001E365C">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>King</w:t>
       </w:r>
-      <w:r w:rsidRPr="00010E27">
+      <w:r w:rsidRPr="001E365C">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00010E27">
+      <w:r w:rsidRPr="001E365C">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s College London, Postgraduate Diploma on EU Competition Law</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="556886BA" w14:textId="77777777" w:rsidR="00010E27" w:rsidRDefault="00010E27" w:rsidP="00010E27">
+    <w:p w14:paraId="0E8DDCF2" w14:textId="77777777" w:rsidR="001E365C" w:rsidRDefault="001E365C" w:rsidP="001E365C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00010E27">
+      <w:r w:rsidRPr="001E365C">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Professional Qualification</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="23449DFC" w14:textId="77777777" w:rsidR="00010E27" w:rsidRDefault="00010E27" w:rsidP="00010E27">
+    <w:p w14:paraId="5AA2E7E6" w14:textId="77777777" w:rsidR="001E365C" w:rsidRDefault="001E365C" w:rsidP="001E365C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00010E27">
+      <w:r w:rsidRPr="001E365C">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Admitted to practice in the PRC</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1AF79DC2" w14:textId="77777777" w:rsidR="00010E27" w:rsidRDefault="00010E27" w:rsidP="00010E27">
+    <w:p w14:paraId="332EBC5D" w14:textId="77777777" w:rsidR="001E365C" w:rsidRDefault="001E365C" w:rsidP="001E365C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00010E27">
+      <w:r w:rsidRPr="001E365C">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Work Language</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="66828440" w14:textId="77777777" w:rsidR="00010E27" w:rsidRDefault="00010E27" w:rsidP="00010E27">
+    <w:p w14:paraId="3480EEE9" w14:textId="77777777" w:rsidR="001E365C" w:rsidRDefault="001E365C" w:rsidP="001E365C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00010E27">
+      <w:r w:rsidRPr="001E365C">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Chinese</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F65E914" w14:textId="77777777" w:rsidR="00010E27" w:rsidRDefault="00010E27" w:rsidP="00010E27">
+    <w:p w14:paraId="5AB60084" w14:textId="77777777" w:rsidR="001E365C" w:rsidRDefault="001E365C" w:rsidP="001E365C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00010E27">
+      <w:r w:rsidRPr="001E365C">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>English</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0C9F4BE3" w14:textId="77777777" w:rsidR="00010E27" w:rsidRDefault="00010E27" w:rsidP="00010E27">
+    <w:p w14:paraId="6C3FB1E0" w14:textId="77777777" w:rsidR="001E365C" w:rsidRDefault="001E365C" w:rsidP="001E365C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00010E27">
+      <w:r w:rsidRPr="001E365C">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Professional Background</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5567FC3C" w14:textId="644E1B81" w:rsidR="00686369" w:rsidRPr="00010E27" w:rsidRDefault="00010E27" w:rsidP="00010E27">
+    <w:p w14:paraId="5567FC3C" w14:textId="768AADC9" w:rsidR="00686369" w:rsidRPr="001E365C" w:rsidRDefault="001E365C" w:rsidP="001E365C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00010E27">
+      <w:r w:rsidRPr="001E365C">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Ms. Wei joined Fangda Partners in 2020. Before joining the firm, she worked at another major Chinese firm, practicing antitrust and competition law for almost five years. Ms. Wei has assisted multinationals, state-owned enterprises and private enterprises. The matters she has worked on cover various industries, including automobiles, chemicals, consumables, energy, funds, internet, medical, ports, and technology.</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00686369" w:rsidRPr="00010E27" w:rsidSect="002D0826">
+    <w:sectPr w:rsidR="00686369" w:rsidRPr="001E365C" w:rsidSect="002D0826">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1797" w:bottom="1440" w:left="1797" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="3584D350" w14:textId="77777777" w:rsidR="004167EC" w:rsidRDefault="004167EC" w:rsidP="00F57734">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="2493FDE5" w14:textId="77777777" w:rsidR="004167EC" w:rsidRDefault="004167EC" w:rsidP="00F57734">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -1628,1158 +1628,1158 @@
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="04D046E4"/>
+    <w:nsid w:val="0A1F6E33"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="6ACA47FE"/>
+    <w:tmpl w:val="A1E41DD2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="062A31E9"/>
+    <w:nsid w:val="0D7C093C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D7CE9264"/>
+    <w:tmpl w:val="BE1CC6E4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="08B54A78"/>
+    <w:nsid w:val="0E9107EE"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="60CE53A6"/>
+    <w:tmpl w:val="E206BBC8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0BF574F3"/>
+    <w:nsid w:val="0E9D61C6"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="2022026E"/>
+    <w:tmpl w:val="A51A887C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0C5B39D4"/>
+    <w:nsid w:val="107A519E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="7730E1F0"/>
+    <w:tmpl w:val="8272D06A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0CC87977"/>
+    <w:nsid w:val="16335641"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="686A08D6"/>
+    <w:tmpl w:val="B212062A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0E5E71C7"/>
+    <w:nsid w:val="18AE7EE6"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="528C53BE"/>
+    <w:tmpl w:val="573C0620"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0F8C185E"/>
+    <w:nsid w:val="1D0162D0"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="6C7E9A7E"/>
+    <w:tmpl w:val="8272D06A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="14CA3D9B"/>
+    <w:nsid w:val="1E0E3A0E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="28DC0B62"/>
+    <w:tmpl w:val="2688B08C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1740296E"/>
+    <w:nsid w:val="24934977"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="FA7C0D56"/>
+    <w:tmpl w:val="18640322"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="193C4D7B"/>
+    <w:nsid w:val="29294C36"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="ABCC5BDA"/>
+    <w:tmpl w:val="43DE19EA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="19B86F88"/>
+    <w:nsid w:val="2DD6350C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E60E3B16"/>
+    <w:tmpl w:val="A8AC82F4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1BD61A02"/>
+    <w:nsid w:val="2EE42B43"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="B08202D4"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="440" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="880" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1320" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1760" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2200" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2640" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3080" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3520" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="31B473D9"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="EDEACC88"/>
+    <w:tmpl w:val="09F20174"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1DDA6F97"/>
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="343630CC"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A8CE69B2"/>
+    <w:tmpl w:val="9C5E4256"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1E03212E"/>
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="39F23300"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C8CE44F6"/>
+    <w:tmpl w:val="95D6E240"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="284644CA"/>
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3A4C259F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="3A260D36"/>
+    <w:tmpl w:val="CB587E0C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="297B1FE6"/>
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3B6418F1"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="49FEE19A"/>
+    <w:lvl w:ilvl="0" w:tplc="B99657A6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="510" w:hanging="226"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:sz w:val="15"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="880" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1320" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1760" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2200" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2640" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3080" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3520" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="42D35F44"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="845C545A"/>
+    <w:tmpl w:val="E5102970"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2A7745EA"/>
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="44CC0B7D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="96C222A0"/>
+    <w:tmpl w:val="3A9E3B22"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2B093B88"/>
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="454F3CB5"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="2A72A9F2"/>
+    <w:tmpl w:val="64C8A0F8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-[...113 lines deleted...]
-    <w:nsid w:val="33323AC2"/>
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="47D910F0"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="47029CFA"/>
+    <w:tmpl w:val="9B3CD424"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3704460F"/>
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="49B853C2"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="7A3E2112"/>
+    <w:tmpl w:val="F71690C2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3B294238"/>
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="552D5F70"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="7ED63AEE"/>
+    <w:tmpl w:val="C5DAD382"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-[...114 lines deleted...]
-  </w:abstractNum>
   <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3E200C0F"/>
+    <w:nsid w:val="651353A6"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="1BF6169C"/>
+    <w:tmpl w:val="139ED2D6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="422D6D8C"/>
+    <w:nsid w:val="6743377C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="34808EF6"/>
+    <w:tmpl w:val="1B54D26C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="432D5F9A"/>
+    <w:nsid w:val="676142F2"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B3660100"/>
+    <w:tmpl w:val="D01C82E8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4818065F"/>
+    <w:nsid w:val="6A5B788D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="8684FCBC"/>
+    <w:tmpl w:val="354AC294"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4EEA3B87"/>
+    <w:nsid w:val="6CC16593"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="7A301EBA"/>
+    <w:tmpl w:val="3BC0880E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="57BD275D"/>
+    <w:nsid w:val="70314A63"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="ED6CF52C"/>
+    <w:tmpl w:val="5DDE8148"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5CB96BB6"/>
+    <w:nsid w:val="77CA5301"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="47029CFA"/>
+    <w:tmpl w:val="171CF920"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5FD77BBD"/>
+    <w:nsid w:val="7A1C655F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="FC6A35F2"/>
+    <w:tmpl w:val="7D128460"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="60FE423D"/>
+    <w:nsid w:val="7A6E11AD"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="3B9AEEEC"/>
+    <w:tmpl w:val="53762B00"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="69397E95"/>
+    <w:nsid w:val="7ADE5C5F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="8D129730"/>
+    <w:tmpl w:val="C9E4C1CA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6A6E5AD0"/>
+    <w:nsid w:val="7B4846A6"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="9058E40C"/>
+    <w:tmpl w:val="5434E74C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7CE70990"/>
+    <w:nsid w:val="7FF944B4"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="3224EFB0"/>
+    <w:tmpl w:val="F5C403E8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="2">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="32"/>
+  </w:num>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="8">
     <w:abstractNumId w:val="19"/>
   </w:num>
-  <w:num w:numId="2">
-    <w:abstractNumId w:val="23"/>
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="29"/>
   </w:num>
-  <w:num w:numId="3">
-    <w:abstractNumId w:val="6"/>
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="4">
-    <w:abstractNumId w:val="10"/>
+  <w:num w:numId="11">
+    <w:abstractNumId w:val="24"/>
   </w:num>
-  <w:num w:numId="5">
+  <w:num w:numId="12">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="14">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="15">
+    <w:abstractNumId w:val="34"/>
+  </w:num>
+  <w:num w:numId="16">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="17">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="18">
     <w:abstractNumId w:val="14"/>
   </w:num>
-  <w:num w:numId="6">
-[...14 lines deleted...]
-  <w:num w:numId="11">
+  <w:num w:numId="19">
     <w:abstractNumId w:val="8"/>
-  </w:num>
-[...22 lines deleted...]
-    <w:abstractNumId w:val="29"/>
   </w:num>
   <w:num w:numId="20">
     <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="21">
-    <w:abstractNumId w:val="18"/>
+    <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="22">
-    <w:abstractNumId w:val="3"/>
+    <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="23">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="24">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="25">
+    <w:abstractNumId w:val="33"/>
+  </w:num>
+  <w:num w:numId="26">
     <w:abstractNumId w:val="28"/>
   </w:num>
-  <w:num w:numId="24">
-    <w:abstractNumId w:val="1"/>
+  <w:num w:numId="27">
+    <w:abstractNumId w:val="30"/>
   </w:num>
-  <w:num w:numId="25">
-    <w:abstractNumId w:val="27"/>
+  <w:num w:numId="28">
+    <w:abstractNumId w:val="26"/>
   </w:num>
-  <w:num w:numId="26">
-    <w:abstractNumId w:val="24"/>
+  <w:num w:numId="29">
+    <w:abstractNumId w:val="20"/>
   </w:num>
-  <w:num w:numId="27">
+  <w:num w:numId="30">
     <w:abstractNumId w:val="31"/>
   </w:num>
-  <w:num w:numId="28">
-    <w:abstractNumId w:val="34"/>
+  <w:num w:numId="31">
+    <w:abstractNumId w:val="35"/>
   </w:num>
-  <w:num w:numId="29">
-[...5 lines deleted...]
-  <w:num w:numId="31">
+  <w:num w:numId="32">
     <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="32">
-[...1 lines deleted...]
-  </w:num>
   <w:num w:numId="33">
-    <w:abstractNumId w:val="17"/>
+    <w:abstractNumId w:val="23"/>
   </w:num>
   <w:num w:numId="34">
-    <w:abstractNumId w:val="32"/>
+    <w:abstractNumId w:val="25"/>
   </w:num>
   <w:num w:numId="35">
-    <w:abstractNumId w:val="20"/>
+    <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="36">
-    <w:abstractNumId w:val="30"/>
+    <w:abstractNumId w:val="4"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:adjustLineHeightInTable/>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00E418B1"/>
-    <w:rsid w:val="00010E27"/>
     <w:rsid w:val="000275A2"/>
     <w:rsid w:val="00065FAA"/>
     <w:rsid w:val="00066F39"/>
     <w:rsid w:val="00083426"/>
     <w:rsid w:val="0008435A"/>
     <w:rsid w:val="000C5325"/>
     <w:rsid w:val="000E0C86"/>
     <w:rsid w:val="00117159"/>
     <w:rsid w:val="00130740"/>
     <w:rsid w:val="0013186C"/>
     <w:rsid w:val="0013719D"/>
     <w:rsid w:val="0014231B"/>
     <w:rsid w:val="001526EA"/>
     <w:rsid w:val="00153488"/>
     <w:rsid w:val="0018186F"/>
     <w:rsid w:val="00191736"/>
     <w:rsid w:val="001C7F4F"/>
+    <w:rsid w:val="001E365C"/>
     <w:rsid w:val="001F7789"/>
     <w:rsid w:val="00211603"/>
     <w:rsid w:val="00223B3F"/>
     <w:rsid w:val="0022458A"/>
     <w:rsid w:val="00230A13"/>
     <w:rsid w:val="00232FF3"/>
     <w:rsid w:val="002375A9"/>
     <w:rsid w:val="00253EDA"/>
     <w:rsid w:val="00283DAB"/>
     <w:rsid w:val="002932C9"/>
     <w:rsid w:val="002A35FF"/>
     <w:rsid w:val="002A4932"/>
     <w:rsid w:val="002B1F71"/>
     <w:rsid w:val="002D0826"/>
     <w:rsid w:val="0031673D"/>
     <w:rsid w:val="0034020A"/>
     <w:rsid w:val="0034029C"/>
     <w:rsid w:val="00351712"/>
     <w:rsid w:val="00353486"/>
     <w:rsid w:val="0036384C"/>
     <w:rsid w:val="00370676"/>
     <w:rsid w:val="00396678"/>
     <w:rsid w:val="003B4410"/>
     <w:rsid w:val="003D196D"/>
     <w:rsid w:val="003D355E"/>
@@ -3954,61 +3954,61 @@
     <w:rsid w:val="00F57734"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af4">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0065437B"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af5">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00010E27"/>
+    <w:rsid w:val="001E365C"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af6">
     <w:name w:val="正文文本 字符"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="af5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00010E27"/>
+    <w:rsid w:val="001E365C"/>
     <w:rPr>
       <w:sz w:val="21"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 主题​​">
@@ -4292,51 +4292,51 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B076876E-8359-4FA1-B92A-03029A6A5264}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B3689CFD-4F6C-4330-A942-C96D7BF8DBC5}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>663</Words>
   <Characters>3782</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>31</Lines>
   <Paragraphs>8</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>4437</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>