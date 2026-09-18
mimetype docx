--- v1 (2026-07-16)
+++ v2 (2026-09-18)
@@ -36,189 +36,189 @@
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5485"/>
         <w:gridCol w:w="2836"/>
       </w:tblGrid>
       <w:tr w:rsidR="0049405C" w:rsidRPr="00C24D79" w14:paraId="76EB2C64" w14:textId="77777777" w:rsidTr="00E70303">
         <w:trPr>
           <w:trHeight w:val="3267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5485" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="271D78"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C4F11E8" w14:textId="36707385" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="001E365C" w:rsidP="001E365C">
+          <w:p w14:paraId="2C4F11E8" w14:textId="1CEE680B" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00570251" w:rsidP="00570251">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="xingming"/>
             <w:bookmarkStart w:id="1" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="1"/>
-            <w:r w:rsidRPr="001E365C">
+            <w:r w:rsidRPr="00570251">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>LINGBO WEI</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
-          <w:p w14:paraId="706EB16B" w14:textId="130C730F" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="001E365C" w:rsidP="001E365C">
+          <w:p w14:paraId="706EB16B" w14:textId="011A379E" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00570251" w:rsidP="00570251">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="didian"/>
-            <w:r w:rsidRPr="001E365C">
+            <w:r w:rsidRPr="00570251">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Counsel</w:t>
             </w:r>
-            <w:r w:rsidRPr="001E365C">
+            <w:r w:rsidRPr="00570251">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>·</w:t>
             </w:r>
-            <w:r w:rsidRPr="001E365C">
+            <w:r w:rsidRPr="00570251">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Beijing</w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
-          <w:p w14:paraId="6199424A" w14:textId="5FA6D3B3" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="001E365C" w:rsidP="001E365C">
+          <w:p w14:paraId="6199424A" w14:textId="65D45A69" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00570251" w:rsidP="00570251">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="dianhua"/>
-            <w:r w:rsidRPr="001E365C">
+            <w:r w:rsidRPr="00570251">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">+86 10 5769 0049 </w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
-          <w:p w14:paraId="4F910ACA" w14:textId="1E145E49" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="001E365C" w:rsidP="001E365C">
+          <w:p w14:paraId="4F910ACA" w14:textId="1E9D6492" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00570251" w:rsidP="00570251">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="youxiang"/>
-            <w:r w:rsidRPr="001E365C">
+            <w:r w:rsidRPr="00570251">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>lingbo.wei@fangdalaw.com</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="22DBA835" w14:textId="677EAC48" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00F96E7C" w:rsidP="00860F89">
             <w:pPr>
               <w:ind w:leftChars="-52" w:left="-109"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C24D79">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:color w:val="545551"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D24C6CB" w14:textId="2081DB1F" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="001E365C" w:rsidP="002932C9">
+          <w:p w14:paraId="2D24C6CB" w14:textId="3DA28718" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00570251" w:rsidP="002932C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="tupian"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="30C0093B" wp14:editId="338D28A3">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1F2581E8" wp14:editId="3011BE43">
                   <wp:extent cx="1651000" cy="2142519"/>
                   <wp:effectExtent l="0" t="0" r="6350" b="0"/>
                   <wp:docPr id="1" name="图片 1"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
@@ -258,76 +258,76 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C063291" w14:textId="5DC9D94D" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="002375A9" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C24D79">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>PRACTICE AREAS</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C1ACACA" w14:textId="0E71CB59" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="001E365C" w:rsidP="007177F3">
+          <w:p w14:paraId="3C1ACACA" w14:textId="17280A63" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="00570251" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="zhiyelingyu"/>
-            <w:r w:rsidRPr="001E365C">
+            <w:r w:rsidRPr="00570251">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>MS. LINGBO WEI</w:t>
             </w:r>
-            <w:r w:rsidRPr="001E365C">
+            <w:r w:rsidRPr="00570251">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>’</w:t>
             </w:r>
-            <w:r w:rsidRPr="001E365C">
+            <w:r w:rsidRPr="00570251">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>S PRACTICE FOCUSES ON COMPETITION ISSUES RELATING TO MERGER CONTROL, ANTITRUST INVESTIGATIONS, ANTITRUST COMPLIANCE ADVICE, AND ANTITRUST LITIGATIONS.</w:t>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F19AE4C" w14:textId="19A41B01" w:rsidR="00451233" w:rsidRPr="00C24D79" w:rsidRDefault="00F80A79" w:rsidP="00DA428A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C24D79">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
           <w:noProof/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
@@ -387,51 +387,51 @@
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:roundrect w14:anchorId="053823F2" id="圆角矩形 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:-6.2pt;margin-top:-12.6pt;width:4.55pt;height:3.6pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDc1SqFegIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2yAQfp+0/wHxvtqO+mON4lRRqk6T&#10;qrZqO/WZYIiRMMeAxMn++h3gOG1X7WHaCwbu7ru7z98xu9p1mmyF8wpMTauTkhJhODTKrGv64/nm&#10;y1dKfGCmYRqMqOleeHo1//xp1tupmEALuhGOIIjx097WtA3BTovC81Z0zJ+AFQaNElzHAh7dumgc&#10;6xG908WkLM+LHlxjHXDhPd5eZyOdJ3wpBQ/3UnoRiK4p1hbS6tK6imsxn7Hp2jHbKj6Uwf6hio4p&#10;g0lHqGsWGNk49QdUp7gDDzKccOgKkFJxkXrAbqryXTdPLbMi9YLkeDvS5P8fLL/bPtkHhzT01k89&#10;bmMXO+m6+MX6yC6RtR/JErtAOF6eXZyXyChHy+nZRXUZqSyOodb58E1AR+Kmpg42pnnE35FYYttb&#10;H7L/wS+m86BVc6O0TocoAbHUjmwZ/rzVuhoyvPHSJvoaiFEZMN4Ux2bSLuy1iH7aPApJVIPlT1Ih&#10;SWfHJIxzYUKVTS1rRM5dnZXYaoYfI1K3CTAiS8w/Yg8Abxs4YGeYwT+GiiTTMbj8W2E5eIxImcGE&#10;MbhTBtxHABq7GjJn/wNJmZrI0gqa/YMjDvKQeMtvFP67W+bDA3M4Ffi3cdLDPS5SQ19TGHaUtOB+&#10;fXQf/VGsaKWkxymrqf+5YU5Qor8blPFldXoaxzIdUEYTPLjXltVri9l0S0AtVPimWJ620T/ow1Y6&#10;6F7wQVjErGhihmPumvLgDodlyNOPTwoXi0Vyw1G0LNyaJ8sjeGQ1yvJ598KcHQQcUPd3cJhINn0n&#10;4ewbIw0sNgGkSvo+8jrwjWOchDM8OfGdeH1OXseHcf4bAAD//wMAUEsDBBQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NT8JAEL2b+B82Y+KtbCliSOmWGIgkKBdQPC/d&#10;sW3cna3dBeq/dzjpZTKT9+Z9FIvBWXHGPrSeFIxHKQikypuWagXvb8/JDESImoy2nlDBDwZYlLc3&#10;hc6Nv9AOz/tYCxahkGsFTYxdLmWoGnQ6jHyHxNin752OfPa1NL2+sLizMkvTR+l0S+zQ6A6XDVZf&#10;+5NTsF4edttDu9l8b6cr+5rpjxdbr5W6vxtWcx5PcxARh/j3AdcOnB9KDnb0JzJBWAXJOHtgKi/Z&#10;NAPBjGQyAXG8IrMUZFnI/z3KXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDc1SqFegIA&#10;AGAFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="white [3212]" stroked="f" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="06CE114A" w14:textId="77777777" w:rsidR="001E365C" w:rsidRDefault="000E0C86" w:rsidP="00B670A2">
+    <w:p w14:paraId="72598DE8" w14:textId="77777777" w:rsidR="00570251" w:rsidRDefault="000E0C86" w:rsidP="00B670A2">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C24D79">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="545551"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E0DC835" wp14:editId="24238D24">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2512</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4508</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5271826" cy="0"/>
@@ -472,965 +472,965 @@
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:line w14:anchorId="3D0BA0F8" id="直接连接符 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".2pt,.35pt" to="415.3pt,.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKOATlvwEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+wYWFYYcXpo0V2K&#10;rdhH74pMxQL0BUmLnX8/ik7cohsGbNhFMCW+x/dIens7WcOOEJP2ruPrVc0ZOOl77Q4d//7t4fqG&#10;s5SF64XxDjp+gsRvd1fvtmNoofGDNz1EhiQutWPo+JBzaKsqyQGsSCsfwOGj8tGKjGE8VH0UI7Jb&#10;UzV1valGH/sQvYSU8PZ+fuQ74lcKZP6sVILMTMdRW6Yz0rkvZ7XbivYQRRi0PMsQ/6DCCu2w6EJ1&#10;L7JgP6L+hcpqGX3yKq+kt5VXSksgD+hmXb9x83UQAcgLNieFpU3p/9HKT8c79xSxDWNIbQpPsbiY&#10;VLRMGR2ecabkC5Wyidp2WtoGU2YSL983H9Y3zYYzeXmrZopCFWLKH8FbVj46brQrjkQrjo8pY1lM&#10;vaSUa+PKmbzR/YM2hoJ42N+ZyI6izLBu6g2NDYGv0jAq0OrFBX3lk4GZ9gsopntUO/uhBYOFVkgJ&#10;Lq/LOhATZheYQgkLsCbdfwSe8wsUaPn+BrwgqLJ3eQFb7Xz8XfU8XSSrOf/Sgdl3acHe9yeaL7UG&#10;t4gcnje+rOnrmOAv/+XuJwAAAP//AwBQSwMEFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FvwjAMhe+T9h8iT+I20g3WQWmK0IALh0kDhLRb2nhttcapmgCFX485bRdL&#10;T+/5+XM6720jTtj52pGCl2EEAqlwpqZSwX63fp6A8EGT0Y0jVHBBD/Ps8SHViXFn+sLTNpSCS8gn&#10;WkEVQptI6YsKrfZD1yKx9+M6qwPLrpSm02cut418jaJYWl0TX6h0ix8VFr/bo1WwO1x7uTl8LvK4&#10;3o+m39PV2/q6Umrw1C9nPBYzEAH78LcB9x+YHzIGy92RjBeNgjHnFLyDYG8yimIQ+V3KLJX/+bMb&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEo4BOW/AQAA3wMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAAAAAAAAAAAA&#10;AAAAGQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" strokecolor="#002060" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C48F269" w14:textId="77777777" w:rsidR="001E365C" w:rsidRDefault="001E365C" w:rsidP="001E365C">
+    <w:p w14:paraId="2571E4F6" w14:textId="77777777" w:rsidR="00570251" w:rsidRDefault="00570251" w:rsidP="00570251">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001E365C">
+      <w:r w:rsidRPr="00570251">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>REPRESENTATIVE MATTERS AND CASES</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="01337C2B" w14:textId="77777777" w:rsidR="001E365C" w:rsidRDefault="001E365C" w:rsidP="001E365C">
+    <w:p w14:paraId="2A374AE5" w14:textId="77777777" w:rsidR="00570251" w:rsidRDefault="00570251" w:rsidP="00570251">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001E365C">
+      <w:r w:rsidRPr="00570251">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Merger control</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="469F2A93" w14:textId="77777777" w:rsidR="001E365C" w:rsidRDefault="001E365C" w:rsidP="001E365C">
+    <w:p w14:paraId="74F5F87F" w14:textId="77777777" w:rsidR="00570251" w:rsidRDefault="00570251" w:rsidP="00570251">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001E365C">
+      <w:r w:rsidRPr="00570251">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised Cargotec and Konecranes on the PRC merger filing for their merger</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="48624374" w14:textId="77777777" w:rsidR="001E365C" w:rsidRDefault="001E365C" w:rsidP="001E365C">
+    <w:p w14:paraId="212DECAA" w14:textId="77777777" w:rsidR="00570251" w:rsidRDefault="00570251" w:rsidP="00570251">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001E365C">
+      <w:r w:rsidRPr="00570251">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised Newcrest Mining Limited on the PRC merger filing for its acquisition of all issued and outstanding shares of Pretium Resources</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2DF9C6CD" w14:textId="77777777" w:rsidR="001E365C" w:rsidRDefault="001E365C" w:rsidP="001E365C">
+    <w:p w14:paraId="02E12783" w14:textId="77777777" w:rsidR="00570251" w:rsidRDefault="00570251" w:rsidP="00570251">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001E365C">
+      <w:r w:rsidRPr="00570251">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised Blackstone on the PRC merger filings for its acquisitions of real estate in China and acquisitions of technology companies overseas</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="078C7268" w14:textId="77777777" w:rsidR="001E365C" w:rsidRDefault="001E365C" w:rsidP="001E365C">
+    <w:p w14:paraId="2280FB38" w14:textId="77777777" w:rsidR="00570251" w:rsidRDefault="00570251" w:rsidP="00570251">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001E365C">
+      <w:r w:rsidRPr="00570251">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised Kingsoft Cloud on the PRC merger filing for its acquisition of Camelot</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0C87E89D" w14:textId="77777777" w:rsidR="001E365C" w:rsidRDefault="001E365C" w:rsidP="001E365C">
+    <w:p w14:paraId="607B6FC5" w14:textId="77777777" w:rsidR="00570251" w:rsidRDefault="00570251" w:rsidP="00570251">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001E365C">
+      <w:r w:rsidRPr="00570251">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised Praxair on the PRC merger filing for its merger with Linde</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="48CB9CC7" w14:textId="77777777" w:rsidR="001E365C" w:rsidRDefault="001E365C" w:rsidP="001E365C">
+    <w:p w14:paraId="41A6978B" w14:textId="77777777" w:rsidR="00570251" w:rsidRDefault="00570251" w:rsidP="00570251">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001E365C">
+      <w:r w:rsidRPr="00570251">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised Liaoning Port on the PRC merger filing for China Merchants</w:t>
       </w:r>
-      <w:r w:rsidRPr="001E365C">
+      <w:r w:rsidRPr="00570251">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="001E365C">
+      <w:r w:rsidRPr="00570251">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> acquisition of Dalian port and Yingkou port</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3F535C48" w14:textId="77777777" w:rsidR="001E365C" w:rsidRDefault="001E365C" w:rsidP="001E365C">
+    <w:p w14:paraId="0CB9F215" w14:textId="77777777" w:rsidR="00570251" w:rsidRDefault="00570251" w:rsidP="00570251">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001E365C">
+      <w:r w:rsidRPr="00570251">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised GE on the PRC merger filing for its acquisition of Alstom</w:t>
       </w:r>
-      <w:r w:rsidRPr="001E365C">
+      <w:r w:rsidRPr="00570251">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="001E365C">
+      <w:r w:rsidRPr="00570251">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s power and grid business</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0E40AA41" w14:textId="77777777" w:rsidR="001E365C" w:rsidRDefault="001E365C" w:rsidP="001E365C">
+    <w:p w14:paraId="2FB3D575" w14:textId="77777777" w:rsidR="00570251" w:rsidRDefault="00570251" w:rsidP="00570251">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001E365C">
+      <w:r w:rsidRPr="00570251">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised a famous internet company on evaluating the failure to notify of legal risks in past transactions and on submitting filings</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4114216A" w14:textId="77777777" w:rsidR="001E365C" w:rsidRDefault="001E365C" w:rsidP="001E365C">
+    <w:p w14:paraId="127EC436" w14:textId="77777777" w:rsidR="00570251" w:rsidRDefault="00570251" w:rsidP="00570251">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001E365C">
+      <w:r w:rsidRPr="00570251">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised a famous fund on evaluating the failure to notify of legal risks in past transactions and on submitting filings</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7BBC1919" w14:textId="77777777" w:rsidR="001E365C" w:rsidRDefault="001E365C" w:rsidP="001E365C">
+    <w:p w14:paraId="57B4C1E8" w14:textId="77777777" w:rsidR="00570251" w:rsidRDefault="00570251" w:rsidP="00570251">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001E365C">
+      <w:r w:rsidRPr="00570251">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Antitrust investigation</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="183E48D6" w14:textId="77777777" w:rsidR="001E365C" w:rsidRDefault="001E365C" w:rsidP="001E365C">
+    <w:p w14:paraId="17B54851" w14:textId="77777777" w:rsidR="00570251" w:rsidRDefault="00570251" w:rsidP="00570251">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001E365C">
+      <w:r w:rsidRPr="00570251">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised an international medical device company during a dawn raid and administrative investigation into resale price maintenance</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="277FE1AC" w14:textId="77777777" w:rsidR="001E365C" w:rsidRDefault="001E365C" w:rsidP="001E365C">
+    <w:p w14:paraId="499C2252" w14:textId="77777777" w:rsidR="00570251" w:rsidRDefault="00570251" w:rsidP="00570251">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001E365C">
+      <w:r w:rsidRPr="00570251">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised a famous internet company on responding to an inquiry from the PRC antitrust authority</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="790D07AF" w14:textId="77777777" w:rsidR="001E365C" w:rsidRDefault="001E365C" w:rsidP="001E365C">
+    <w:p w14:paraId="62E6A412" w14:textId="77777777" w:rsidR="00570251" w:rsidRDefault="00570251" w:rsidP="00570251">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001E365C">
+      <w:r w:rsidRPr="00570251">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised a famous Chinese food enterprise during a dawn raid and antitrust investigation by the PRC antitrust authority into alleged resale price maintenance</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C8C3082" w14:textId="77777777" w:rsidR="001E365C" w:rsidRDefault="001E365C" w:rsidP="001E365C">
+    <w:p w14:paraId="08A4E6C5" w14:textId="77777777" w:rsidR="00570251" w:rsidRDefault="00570251" w:rsidP="00570251">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001E365C">
+      <w:r w:rsidRPr="00570251">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised a public utility enterprise on the pricing investigation by the PRC antitrust authority under PRC competition law and price law</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="794621C2" w14:textId="77777777" w:rsidR="001E365C" w:rsidRDefault="001E365C" w:rsidP="001E365C">
+    <w:p w14:paraId="51EAEECE" w14:textId="77777777" w:rsidR="00570251" w:rsidRDefault="00570251" w:rsidP="00570251">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001E365C">
+      <w:r w:rsidRPr="00570251">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised a Chinese home appliance enterprise on a dawn raid by the PRC antitrust authority and the antitrust investigation into alleged resale price maintenance</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4740A2C6" w14:textId="77777777" w:rsidR="001E365C" w:rsidRDefault="001E365C" w:rsidP="001E365C">
+    <w:p w14:paraId="1FF99553" w14:textId="77777777" w:rsidR="00570251" w:rsidRDefault="00570251" w:rsidP="00570251">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001E365C">
+      <w:r w:rsidRPr="00570251">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised a famous Japanese shipping company on its leniency application in China for alleged cartel conduct</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="73264FE2" w14:textId="77777777" w:rsidR="001E365C" w:rsidRDefault="001E365C" w:rsidP="001E365C">
+    <w:p w14:paraId="0B43BD66" w14:textId="77777777" w:rsidR="00570251" w:rsidRDefault="00570251" w:rsidP="00570251">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001E365C">
+      <w:r w:rsidRPr="00570251">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised a famous international technology company on a dawn raid and investigation by the PRC antitrust authority into alleged abuse of dominance</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="72C46F22" w14:textId="77777777" w:rsidR="001E365C" w:rsidRDefault="001E365C" w:rsidP="001E365C">
+    <w:p w14:paraId="40C4076C" w14:textId="77777777" w:rsidR="00570251" w:rsidRDefault="00570251" w:rsidP="00570251">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001E365C">
+      <w:r w:rsidRPr="00570251">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Antitrust compliance</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="146A00EB" w14:textId="77777777" w:rsidR="001E365C" w:rsidRDefault="001E365C" w:rsidP="001E365C">
+    <w:p w14:paraId="2EE7D111" w14:textId="77777777" w:rsidR="00570251" w:rsidRDefault="00570251" w:rsidP="00570251">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001E365C">
+      <w:r w:rsidRPr="00570251">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised a well-known international automotive manufacturer on a self-audit of potential resale price maintenance and bid rigging issues and provided guidance on improving compliance management</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0194806E" w14:textId="77777777" w:rsidR="001E365C" w:rsidRDefault="001E365C" w:rsidP="001E365C">
+    <w:p w14:paraId="418BE073" w14:textId="77777777" w:rsidR="00570251" w:rsidRDefault="00570251" w:rsidP="00570251">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001E365C">
+      <w:r w:rsidRPr="00570251">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised an international medical company on conducting an internal audit and risk assessment of resale price maintenance</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="39DFB31D" w14:textId="77777777" w:rsidR="001E365C" w:rsidRDefault="001E365C" w:rsidP="001E365C">
+    <w:p w14:paraId="1C3697D8" w14:textId="77777777" w:rsidR="00570251" w:rsidRDefault="00570251" w:rsidP="00570251">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001E365C">
+      <w:r w:rsidRPr="00570251">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised a domestic internet company on an allegation of abuse of dominance</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="505B99F8" w14:textId="77777777" w:rsidR="001E365C" w:rsidRDefault="001E365C" w:rsidP="001E365C">
+    <w:p w14:paraId="6F6BFE46" w14:textId="77777777" w:rsidR="00570251" w:rsidRDefault="00570251" w:rsidP="00570251">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001E365C">
+      <w:r w:rsidRPr="00570251">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised a domestic point-of-care medical device company on conducting comprehensive risk assessment by reviewing documents and interviews</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="32807E1E" w14:textId="77777777" w:rsidR="001E365C" w:rsidRDefault="001E365C" w:rsidP="001E365C">
+    <w:p w14:paraId="36AE8339" w14:textId="77777777" w:rsidR="00570251" w:rsidRDefault="00570251" w:rsidP="00570251">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001E365C">
+      <w:r w:rsidRPr="00570251">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised an international entertainment company on operating multiple joint ventures and on exchanging competitively sensitive information between the joint venture companies</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0CC84778" w14:textId="77777777" w:rsidR="001E365C" w:rsidRDefault="001E365C" w:rsidP="001E365C">
+    <w:p w14:paraId="3747A9A8" w14:textId="77777777" w:rsidR="00570251" w:rsidRDefault="00570251" w:rsidP="00570251">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001E365C">
+      <w:r w:rsidRPr="00570251">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised a multinational toy company on conducting regular self-audits of risk areas including resale price maintenance and assisted the company in improving its internal compliance system</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="26654D3E" w14:textId="77777777" w:rsidR="001E365C" w:rsidRDefault="001E365C" w:rsidP="001E365C">
+    <w:p w14:paraId="6E1C96B6" w14:textId="77777777" w:rsidR="00570251" w:rsidRDefault="00570251" w:rsidP="00570251">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001E365C">
+      <w:r w:rsidRPr="00570251">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised a famous automobile manufacturer on compliance issues with respect to the daily operation of its joint venture in China and the exchange of information between</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A93725A" w14:textId="77777777" w:rsidR="001E365C" w:rsidRDefault="001E365C" w:rsidP="001E365C">
+    <w:p w14:paraId="3730688B" w14:textId="77777777" w:rsidR="00570251" w:rsidRDefault="00570251" w:rsidP="00570251">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001E365C">
+      <w:r w:rsidRPr="00570251">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised a state-owned enterprise on conducting a self-audit covering different business units and assisted the company in formulating and improving its internal compliance system</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7D210D97" w14:textId="77777777" w:rsidR="001E365C" w:rsidRDefault="001E365C" w:rsidP="001E365C">
+    <w:p w14:paraId="2D4AE32F" w14:textId="77777777" w:rsidR="00570251" w:rsidRDefault="00570251" w:rsidP="00570251">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001E365C">
+      <w:r w:rsidRPr="00570251">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised a famous aviation company on a comprehensive antitrust self-audit and risk assessment, assisted the company in improving its antitrust compliance system, and provided advice on its business strategies</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="742FB19E" w14:textId="77777777" w:rsidR="001E365C" w:rsidRDefault="001E365C" w:rsidP="001E365C">
+    <w:p w14:paraId="00A988C5" w14:textId="77777777" w:rsidR="00570251" w:rsidRDefault="00570251" w:rsidP="00570251">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001E365C">
+      <w:r w:rsidRPr="00570251">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Education</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7B8D7210" w14:textId="77777777" w:rsidR="001E365C" w:rsidRDefault="001E365C" w:rsidP="001E365C">
+    <w:p w14:paraId="1044DC4A" w14:textId="77777777" w:rsidR="00570251" w:rsidRDefault="00570251" w:rsidP="00570251">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001E365C">
+      <w:r w:rsidRPr="00570251">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Peking University, LL.M.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B03E10C" w14:textId="77777777" w:rsidR="001E365C" w:rsidRDefault="001E365C" w:rsidP="001E365C">
+    <w:p w14:paraId="317DF0EB" w14:textId="77777777" w:rsidR="00570251" w:rsidRDefault="00570251" w:rsidP="00570251">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001E365C">
+      <w:r w:rsidRPr="00570251">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Shanghai University of International Business and Economics, BBA</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="79FB8CBA" w14:textId="77777777" w:rsidR="001E365C" w:rsidRDefault="001E365C" w:rsidP="001E365C">
+    <w:p w14:paraId="1C57558A" w14:textId="77777777" w:rsidR="00570251" w:rsidRDefault="00570251" w:rsidP="00570251">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001E365C">
+      <w:r w:rsidRPr="00570251">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Shanghai University of International Business and Economics, B.Com</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E2198F5" w14:textId="77777777" w:rsidR="001E365C" w:rsidRDefault="001E365C" w:rsidP="001E365C">
+    <w:p w14:paraId="30B0462F" w14:textId="77777777" w:rsidR="00570251" w:rsidRDefault="00570251" w:rsidP="00570251">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001E365C">
+      <w:r w:rsidRPr="00570251">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>King</w:t>
       </w:r>
-      <w:r w:rsidRPr="001E365C">
+      <w:r w:rsidRPr="00570251">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="001E365C">
+      <w:r w:rsidRPr="00570251">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s College London, Postgraduate Diploma on EU Competition Law</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0E8DDCF2" w14:textId="77777777" w:rsidR="001E365C" w:rsidRDefault="001E365C" w:rsidP="001E365C">
+    <w:p w14:paraId="488E359D" w14:textId="77777777" w:rsidR="00570251" w:rsidRDefault="00570251" w:rsidP="00570251">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001E365C">
+      <w:r w:rsidRPr="00570251">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Professional Qualification</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5AA2E7E6" w14:textId="77777777" w:rsidR="001E365C" w:rsidRDefault="001E365C" w:rsidP="001E365C">
+    <w:p w14:paraId="4795FD6D" w14:textId="77777777" w:rsidR="00570251" w:rsidRDefault="00570251" w:rsidP="00570251">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001E365C">
+      <w:r w:rsidRPr="00570251">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Admitted to practice in the PRC</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="332EBC5D" w14:textId="77777777" w:rsidR="001E365C" w:rsidRDefault="001E365C" w:rsidP="001E365C">
+    <w:p w14:paraId="2D9774F4" w14:textId="77777777" w:rsidR="00570251" w:rsidRDefault="00570251" w:rsidP="00570251">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001E365C">
+      <w:r w:rsidRPr="00570251">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Work Language</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3480EEE9" w14:textId="77777777" w:rsidR="001E365C" w:rsidRDefault="001E365C" w:rsidP="001E365C">
+    <w:p w14:paraId="1C1327F6" w14:textId="77777777" w:rsidR="00570251" w:rsidRDefault="00570251" w:rsidP="00570251">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001E365C">
+      <w:r w:rsidRPr="00570251">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Chinese</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5AB60084" w14:textId="77777777" w:rsidR="001E365C" w:rsidRDefault="001E365C" w:rsidP="001E365C">
+    <w:p w14:paraId="61603EAA" w14:textId="77777777" w:rsidR="00570251" w:rsidRDefault="00570251" w:rsidP="00570251">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001E365C">
+      <w:r w:rsidRPr="00570251">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>English</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C3FB1E0" w14:textId="77777777" w:rsidR="001E365C" w:rsidRDefault="001E365C" w:rsidP="001E365C">
+    <w:p w14:paraId="508527C2" w14:textId="77777777" w:rsidR="00570251" w:rsidRDefault="00570251" w:rsidP="00570251">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001E365C">
+      <w:r w:rsidRPr="00570251">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Professional Background</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5567FC3C" w14:textId="768AADC9" w:rsidR="00686369" w:rsidRPr="001E365C" w:rsidRDefault="001E365C" w:rsidP="001E365C">
+    <w:p w14:paraId="5567FC3C" w14:textId="5419746C" w:rsidR="00686369" w:rsidRPr="00570251" w:rsidRDefault="00570251" w:rsidP="00570251">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001E365C">
+      <w:r w:rsidRPr="00570251">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Ms. Wei joined Fangda Partners in 2020. Before joining the firm, she worked at another major Chinese firm, practicing antitrust and competition law for almost five years. Ms. Wei has assisted multinationals, state-owned enterprises and private enterprises. The matters she has worked on cover various industries, including automobiles, chemicals, consumables, energy, funds, internet, medical, ports, and technology.</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00686369" w:rsidRPr="001E365C" w:rsidSect="002D0826">
+    <w:sectPr w:rsidR="00686369" w:rsidRPr="00570251" w:rsidSect="002D0826">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1797" w:bottom="1440" w:left="1797" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="3584D350" w14:textId="77777777" w:rsidR="004167EC" w:rsidRDefault="004167EC" w:rsidP="00F57734">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="2493FDE5" w14:textId="77777777" w:rsidR="004167EC" w:rsidRDefault="004167EC" w:rsidP="00F57734">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -1628,302 +1628,365 @@
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0A1F6E33"/>
+    <w:nsid w:val="063E2214"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A1E41DD2"/>
+    <w:tmpl w:val="EC52ABA8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0D7C093C"/>
+    <w:nsid w:val="09F70770"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="BE1CC6E4"/>
+    <w:tmpl w:val="3C166BCA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0E9107EE"/>
+    <w:nsid w:val="09F76E07"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E206BBC8"/>
+    <w:tmpl w:val="32D47590"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0E9D61C6"/>
+    <w:nsid w:val="14507D93"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A51A887C"/>
+    <w:tmpl w:val="9FBC6CAE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="107A519E"/>
+    <w:nsid w:val="1B4609C6"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="8272D06A"/>
+    <w:tmpl w:val="40D6E476"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="16335641"/>
+    <w:nsid w:val="1E4D340F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B212062A"/>
+    <w:tmpl w:val="386C16C2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="18AE7EE6"/>
+    <w:nsid w:val="1E66560C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="573C0620"/>
+    <w:tmpl w:val="5914E49E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1D0162D0"/>
+    <w:nsid w:val="22D03291"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="8272D06A"/>
+    <w:tmpl w:val="3D122F5E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1E0E3A0E"/>
+    <w:nsid w:val="23C44CAC"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="2688B08C"/>
+    <w:tmpl w:val="5964B762"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="24934977"/>
+    <w:nsid w:val="23C9031C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="18640322"/>
+    <w:tmpl w:val="A426DF62"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="29294C36"/>
+    <w:nsid w:val="23FD4D2B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="43DE19EA"/>
+    <w:tmpl w:val="1E225476"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2DD6350C"/>
+    <w:nsid w:val="284234DC"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A8AC82F4"/>
+    <w:tmpl w:val="94C83460"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2AE71075"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="3B5A4E82"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2C50288A"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="C06A5EDE"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2D0F5539"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="1A00EE0A"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2EE42B43"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B08202D4"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="440" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="880" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
@@ -1992,135 +2055,135 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3520" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="31B473D9"/>
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="304D2C57"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="09F20174"/>
+    <w:tmpl w:val="1BD2CC2C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="343630CC"/>
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="32B05A10"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="9C5E4256"/>
+    <w:tmpl w:val="28CC9166"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="39F23300"/>
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="39844F00"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="95D6E240"/>
+    <w:tmpl w:val="7C229EB4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3A4C259F"/>
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3B5B522D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="CB587E0C"/>
+    <w:tmpl w:val="D24056E6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3B6418F1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="49FEE19A"/>
     <w:lvl w:ilvl="0" w:tplc="B99657A6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="510" w:hanging="226"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:sz w:val="15"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="880" w:hanging="440"/>
@@ -2192,535 +2255,472 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3520" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="42D35F44"/>
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3C8D20B8"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E5102970"/>
+    <w:tmpl w:val="BF328984"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="44CC0B7D"/>
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3D093E7A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="3A9E3B22"/>
+    <w:tmpl w:val="B7E8D48A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="454F3CB5"/>
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4025013C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="64C8A0F8"/>
+    <w:tmpl w:val="8CB0C72A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="47D910F0"/>
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="48C14E13"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="9B3CD424"/>
+    <w:tmpl w:val="3E8CD3DA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="49B853C2"/>
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4D7F3541"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F71690C2"/>
+    <w:tmpl w:val="FDE602F2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="552D5F70"/>
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4FB76ABD"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C5DAD382"/>
+    <w:tmpl w:val="CA9EB1EE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="651353A6"/>
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="517F2E18"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="139ED2D6"/>
+    <w:tmpl w:val="50486962"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6743377C"/>
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="569F51F7"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="1B54D26C"/>
+    <w:tmpl w:val="DF264522"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="676142F2"/>
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5708273F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D01C82E8"/>
+    <w:tmpl w:val="4F1C596C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6A5B788D"/>
+  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="59956994"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="354AC294"/>
+    <w:tmpl w:val="760E5294"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6CC16593"/>
+  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="63417C49"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="3BC0880E"/>
+    <w:tmpl w:val="B3EA9366"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="70314A63"/>
+  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="678B0465"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="5DDE8148"/>
+    <w:tmpl w:val="F33017C8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="77CA5301"/>
+  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6F392AAF"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="171CF920"/>
+    <w:tmpl w:val="0302DE50"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7A1C655F"/>
+  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="70A6606A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="7D128460"/>
+    <w:tmpl w:val="55983442"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7A6E11AD"/>
+  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="78AD5A28"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="53762B00"/>
+    <w:tmpl w:val="DF264522"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
-[...61 lines deleted...]
-  </w:abstractNum>
   <w:num w:numId="1">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="2">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="34"/>
+  </w:num>
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="11">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="12">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="14">
     <w:abstractNumId w:val="12"/>
   </w:num>
-  <w:num w:numId="2">
-    <w:abstractNumId w:val="17"/>
+  <w:num w:numId="15">
+    <w:abstractNumId w:val="14"/>
   </w:num>
-  <w:num w:numId="3">
-[...5 lines deleted...]
-  <w:num w:numId="5">
+  <w:num w:numId="16">
     <w:abstractNumId w:val="21"/>
   </w:num>
-  <w:num w:numId="6">
-[...2 lines deleted...]
-  <w:num w:numId="7">
+  <w:num w:numId="17">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="8">
+  <w:num w:numId="18">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="19">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="20">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="21">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="22">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="23">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="24">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="25">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="26">
     <w:abstractNumId w:val="19"/>
   </w:num>
-  <w:num w:numId="9">
-[...52 lines deleted...]
-  </w:num>
   <w:num w:numId="27">
-    <w:abstractNumId w:val="30"/>
+    <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="28">
     <w:abstractNumId w:val="26"/>
   </w:num>
   <w:num w:numId="29">
-    <w:abstractNumId w:val="20"/>
+    <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="30">
-    <w:abstractNumId w:val="31"/>
+    <w:abstractNumId w:val="33"/>
   </w:num>
   <w:num w:numId="31">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="32">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="33">
+    <w:abstractNumId w:val="32"/>
+  </w:num>
+  <w:num w:numId="34">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="35">
     <w:abstractNumId w:val="35"/>
   </w:num>
-  <w:num w:numId="32">
-[...10 lines deleted...]
-  </w:num>
   <w:num w:numId="36">
-    <w:abstractNumId w:val="4"/>
+    <w:abstractNumId w:val="28"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
@@ -2735,89 +2735,89 @@
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00E418B1"/>
     <w:rsid w:val="000275A2"/>
     <w:rsid w:val="00065FAA"/>
     <w:rsid w:val="00066F39"/>
     <w:rsid w:val="00083426"/>
     <w:rsid w:val="0008435A"/>
     <w:rsid w:val="000C5325"/>
     <w:rsid w:val="000E0C86"/>
     <w:rsid w:val="00117159"/>
     <w:rsid w:val="00130740"/>
     <w:rsid w:val="0013186C"/>
     <w:rsid w:val="0013719D"/>
     <w:rsid w:val="0014231B"/>
     <w:rsid w:val="001526EA"/>
     <w:rsid w:val="00153488"/>
     <w:rsid w:val="0018186F"/>
     <w:rsid w:val="00191736"/>
     <w:rsid w:val="001C7F4F"/>
-    <w:rsid w:val="001E365C"/>
     <w:rsid w:val="001F7789"/>
     <w:rsid w:val="00211603"/>
     <w:rsid w:val="00223B3F"/>
     <w:rsid w:val="0022458A"/>
     <w:rsid w:val="00230A13"/>
     <w:rsid w:val="00232FF3"/>
     <w:rsid w:val="002375A9"/>
     <w:rsid w:val="00253EDA"/>
     <w:rsid w:val="00283DAB"/>
     <w:rsid w:val="002932C9"/>
     <w:rsid w:val="002A35FF"/>
     <w:rsid w:val="002A4932"/>
     <w:rsid w:val="002B1F71"/>
     <w:rsid w:val="002D0826"/>
     <w:rsid w:val="0031673D"/>
     <w:rsid w:val="0034020A"/>
     <w:rsid w:val="0034029C"/>
     <w:rsid w:val="00351712"/>
     <w:rsid w:val="00353486"/>
     <w:rsid w:val="0036384C"/>
     <w:rsid w:val="00370676"/>
     <w:rsid w:val="00396678"/>
     <w:rsid w:val="003B4410"/>
     <w:rsid w:val="003D196D"/>
     <w:rsid w:val="003D355E"/>
     <w:rsid w:val="00403EDB"/>
     <w:rsid w:val="004167EC"/>
     <w:rsid w:val="004416E4"/>
     <w:rsid w:val="00451233"/>
     <w:rsid w:val="004570F8"/>
     <w:rsid w:val="0047636D"/>
     <w:rsid w:val="0049405C"/>
     <w:rsid w:val="004D21F0"/>
     <w:rsid w:val="004D3C23"/>
     <w:rsid w:val="004E2FCC"/>
     <w:rsid w:val="004F1B4E"/>
     <w:rsid w:val="0052675C"/>
     <w:rsid w:val="0056635E"/>
+    <w:rsid w:val="00570251"/>
     <w:rsid w:val="005A7DA0"/>
     <w:rsid w:val="005B00C1"/>
     <w:rsid w:val="005B5F25"/>
     <w:rsid w:val="005C1FBD"/>
     <w:rsid w:val="005F7A7D"/>
     <w:rsid w:val="00605720"/>
     <w:rsid w:val="0065437B"/>
     <w:rsid w:val="0066746A"/>
     <w:rsid w:val="00667CF2"/>
     <w:rsid w:val="00683D9C"/>
     <w:rsid w:val="00685381"/>
     <w:rsid w:val="00686369"/>
     <w:rsid w:val="006A06C2"/>
     <w:rsid w:val="006C21DA"/>
     <w:rsid w:val="006D159B"/>
     <w:rsid w:val="006F2EE4"/>
     <w:rsid w:val="007177F3"/>
     <w:rsid w:val="00765586"/>
     <w:rsid w:val="007664DE"/>
     <w:rsid w:val="007956B7"/>
     <w:rsid w:val="007B0B57"/>
     <w:rsid w:val="007D333B"/>
     <w:rsid w:val="008212A9"/>
     <w:rsid w:val="008341FB"/>
     <w:rsid w:val="008717CA"/>
@@ -3954,61 +3954,61 @@
     <w:rsid w:val="00F57734"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af4">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0065437B"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af5">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="001E365C"/>
+    <w:rsid w:val="00570251"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af6">
     <w:name w:val="正文文本 字符"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="af5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="001E365C"/>
+    <w:rsid w:val="00570251"/>
     <w:rPr>
       <w:sz w:val="21"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 主题​​">
@@ -4292,51 +4292,51 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B3689CFD-4F6C-4330-A942-C96D7BF8DBC5}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CD763643-CBD4-4818-87E0-EC9566BF3E5F}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>663</Words>
   <Characters>3782</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>31</Lines>
   <Paragraphs>8</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>4437</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>