--- v0 (2026-05-17)
+++ v1 (2026-07-16)
@@ -36,202 +36,202 @@
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5485"/>
         <w:gridCol w:w="2836"/>
       </w:tblGrid>
       <w:tr w:rsidR="0049405C" w:rsidRPr="00C24D79" w14:paraId="76EB2C64" w14:textId="77777777" w:rsidTr="00E70303">
         <w:trPr>
           <w:trHeight w:val="3267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5485" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="271D78"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C4F11E8" w14:textId="2F90065A" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00B12F09" w:rsidP="00B12F09">
+          <w:p w14:paraId="2C4F11E8" w14:textId="0ED721BA" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00FB1444" w:rsidP="00FB1444">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="xingming"/>
             <w:bookmarkStart w:id="1" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="1"/>
-            <w:r w:rsidRPr="00B12F09">
+            <w:r w:rsidRPr="00FB1444">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>STEPHEN LIU</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
-          <w:p w14:paraId="706EB16B" w14:textId="43508476" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00B12F09" w:rsidP="00B12F09">
+          <w:p w14:paraId="706EB16B" w14:textId="6E358614" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00FB1444" w:rsidP="00FB1444">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="didian"/>
-            <w:r w:rsidRPr="00B12F09">
+            <w:r w:rsidRPr="00FB1444">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
-              <w:t>Counsel</w:t>
+              <w:t>Partner</w:t>
             </w:r>
-            <w:r w:rsidRPr="00B12F09">
+            <w:r w:rsidRPr="00FB1444">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>·</w:t>
             </w:r>
-            <w:r w:rsidRPr="00B12F09">
+            <w:r w:rsidRPr="00FB1444">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Beijing</w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
-          <w:p w14:paraId="6199424A" w14:textId="02F66D93" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00B12F09" w:rsidP="00B12F09">
+          <w:p w14:paraId="6199424A" w14:textId="16659F3C" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00FB1444" w:rsidP="00FB1444">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="dianhua"/>
-            <w:r w:rsidRPr="00B12F09">
+            <w:r w:rsidRPr="00FB1444">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">+86 10 5769 4218 </w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
-          <w:p w14:paraId="4F910ACA" w14:textId="42D6578D" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00B12F09" w:rsidP="00B12F09">
+          <w:p w14:paraId="4F910ACA" w14:textId="539A7EE9" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00FB1444" w:rsidP="00FB1444">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="youxiang"/>
-            <w:r w:rsidRPr="00B12F09">
+            <w:r w:rsidRPr="00FB1444">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Stephen.Liu@fangdalaw.com</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="22DBA835" w14:textId="677EAC48" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00F96E7C" w:rsidP="00860F89">
             <w:pPr>
               <w:ind w:leftChars="-52" w:left="-109"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C24D79">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:color w:val="545551"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D24C6CB" w14:textId="6965793A" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00B12F09" w:rsidP="002932C9">
+          <w:p w14:paraId="2D24C6CB" w14:textId="150EADC3" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00FB1444" w:rsidP="002932C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="tupian"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="74E885E7" wp14:editId="223F9119">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6F2CDC3E" wp14:editId="6300165D">
                   <wp:extent cx="1651000" cy="2142519"/>
                   <wp:effectExtent l="0" t="0" r="6350" b="0"/>
                   <wp:docPr id="1" name="图片 1"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId8">
+                          <a:blip r:embed="rId8" cstate="print">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="1651000" cy="2142519"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
@@ -258,76 +258,76 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C063291" w14:textId="5DC9D94D" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="002375A9" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C24D79">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>PRACTICE AREAS</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C1ACACA" w14:textId="33E98A14" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="00B12F09" w:rsidP="007177F3">
+          <w:p w14:paraId="3C1ACACA" w14:textId="6903A0BC" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="00FB1444" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="zhiyelingyu"/>
-            <w:r w:rsidRPr="00B12F09">
+            <w:r w:rsidRPr="00FB1444">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>Mr. Liu</w:t>
             </w:r>
-            <w:r w:rsidRPr="00B12F09">
+            <w:r w:rsidRPr="00FB1444">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>’</w:t>
             </w:r>
-            <w:r w:rsidRPr="00B12F09">
+            <w:r w:rsidRPr="00FB1444">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>s primary practice areas include M&amp;A, private equity and venture capital financing, and general corporate and commercial matters.</w:t>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F19AE4C" w14:textId="19A41B01" w:rsidR="00451233" w:rsidRPr="00C24D79" w:rsidRDefault="00F80A79" w:rsidP="00DA428A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C24D79">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
           <w:noProof/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
@@ -387,51 +387,51 @@
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:roundrect w14:anchorId="053823F2" id="圆角矩形 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:-6.2pt;margin-top:-12.6pt;width:4.55pt;height:3.6pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDc1SqFegIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2yAQfp+0/wHxvtqO+mON4lRRqk6T&#10;qrZqO/WZYIiRMMeAxMn++h3gOG1X7WHaCwbu7ru7z98xu9p1mmyF8wpMTauTkhJhODTKrGv64/nm&#10;y1dKfGCmYRqMqOleeHo1//xp1tupmEALuhGOIIjx097WtA3BTovC81Z0zJ+AFQaNElzHAh7dumgc&#10;6xG908WkLM+LHlxjHXDhPd5eZyOdJ3wpBQ/3UnoRiK4p1hbS6tK6imsxn7Hp2jHbKj6Uwf6hio4p&#10;g0lHqGsWGNk49QdUp7gDDzKccOgKkFJxkXrAbqryXTdPLbMi9YLkeDvS5P8fLL/bPtkHhzT01k89&#10;bmMXO+m6+MX6yC6RtR/JErtAOF6eXZyXyChHy+nZRXUZqSyOodb58E1AR+Kmpg42pnnE35FYYttb&#10;H7L/wS+m86BVc6O0TocoAbHUjmwZ/rzVuhoyvPHSJvoaiFEZMN4Ux2bSLuy1iH7aPApJVIPlT1Ih&#10;SWfHJIxzYUKVTS1rRM5dnZXYaoYfI1K3CTAiS8w/Yg8Abxs4YGeYwT+GiiTTMbj8W2E5eIxImcGE&#10;MbhTBtxHABq7GjJn/wNJmZrI0gqa/YMjDvKQeMtvFP67W+bDA3M4Ffi3cdLDPS5SQ19TGHaUtOB+&#10;fXQf/VGsaKWkxymrqf+5YU5Qor8blPFldXoaxzIdUEYTPLjXltVri9l0S0AtVPimWJ620T/ow1Y6&#10;6F7wQVjErGhihmPumvLgDodlyNOPTwoXi0Vyw1G0LNyaJ8sjeGQ1yvJ598KcHQQcUPd3cJhINn0n&#10;4ewbIw0sNgGkSvo+8jrwjWOchDM8OfGdeH1OXseHcf4bAAD//wMAUEsDBBQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NT8JAEL2b+B82Y+KtbCliSOmWGIgkKBdQPC/d&#10;sW3cna3dBeq/dzjpZTKT9+Z9FIvBWXHGPrSeFIxHKQikypuWagXvb8/JDESImoy2nlDBDwZYlLc3&#10;hc6Nv9AOz/tYCxahkGsFTYxdLmWoGnQ6jHyHxNin752OfPa1NL2+sLizMkvTR+l0S+zQ6A6XDVZf&#10;+5NTsF4edttDu9l8b6cr+5rpjxdbr5W6vxtWcx5PcxARh/j3AdcOnB9KDnb0JzJBWAXJOHtgKi/Z&#10;NAPBjGQyAXG8IrMUZFnI/z3KXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDc1SqFegIA&#10;AGAFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="white [3212]" stroked="f" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="62621E18" w14:textId="77777777" w:rsidR="00B12F09" w:rsidRDefault="000E0C86" w:rsidP="00B670A2">
+    <w:p w14:paraId="23BD0E86" w14:textId="77777777" w:rsidR="00FB1444" w:rsidRDefault="000E0C86" w:rsidP="00B670A2">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C24D79">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="545551"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E0DC835" wp14:editId="24238D24">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2512</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4508</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5271826" cy="0"/>
@@ -472,1245 +472,1245 @@
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:line w14:anchorId="3D0BA0F8" id="直接连接符 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".2pt,.35pt" to="415.3pt,.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKOATlvwEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+wYWFYYcXpo0V2K&#10;rdhH74pMxQL0BUmLnX8/ik7cohsGbNhFMCW+x/dIens7WcOOEJP2ruPrVc0ZOOl77Q4d//7t4fqG&#10;s5SF64XxDjp+gsRvd1fvtmNoofGDNz1EhiQutWPo+JBzaKsqyQGsSCsfwOGj8tGKjGE8VH0UI7Jb&#10;UzV1valGH/sQvYSU8PZ+fuQ74lcKZP6sVILMTMdRW6Yz0rkvZ7XbivYQRRi0PMsQ/6DCCu2w6EJ1&#10;L7JgP6L+hcpqGX3yKq+kt5VXSksgD+hmXb9x83UQAcgLNieFpU3p/9HKT8c79xSxDWNIbQpPsbiY&#10;VLRMGR2ecabkC5Wyidp2WtoGU2YSL983H9Y3zYYzeXmrZopCFWLKH8FbVj46brQrjkQrjo8pY1lM&#10;vaSUa+PKmbzR/YM2hoJ42N+ZyI6izLBu6g2NDYGv0jAq0OrFBX3lk4GZ9gsopntUO/uhBYOFVkgJ&#10;Lq/LOhATZheYQgkLsCbdfwSe8wsUaPn+BrwgqLJ3eQFb7Xz8XfU8XSSrOf/Sgdl3acHe9yeaL7UG&#10;t4gcnje+rOnrmOAv/+XuJwAAAP//AwBQSwMEFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FvwjAMhe+T9h8iT+I20g3WQWmK0IALh0kDhLRb2nhttcapmgCFX485bRdL&#10;T+/5+XM6720jTtj52pGCl2EEAqlwpqZSwX63fp6A8EGT0Y0jVHBBD/Ps8SHViXFn+sLTNpSCS8gn&#10;WkEVQptI6YsKrfZD1yKx9+M6qwPLrpSm02cut418jaJYWl0TX6h0ix8VFr/bo1WwO1x7uTl8LvK4&#10;3o+m39PV2/q6Umrw1C9nPBYzEAH78LcB9x+YHzIGy92RjBeNgjHnFLyDYG8yimIQ+V3KLJX/+bMb&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEo4BOW/AQAA3wMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAAAAAAAAAAAA&#10;AAAAGQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" strokecolor="#002060" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1FD27740" w14:textId="77777777" w:rsidR="00B12F09" w:rsidRDefault="00B12F09" w:rsidP="00B12F09">
+    <w:p w14:paraId="5FC47FF0" w14:textId="77777777" w:rsidR="00FB1444" w:rsidRDefault="00FB1444" w:rsidP="00FB1444">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B12F09">
+      <w:r w:rsidRPr="00FB1444">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>REPRESENTATIVE MATTERS AND CASES</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6347363D" w14:textId="77777777" w:rsidR="00B12F09" w:rsidRDefault="00B12F09" w:rsidP="00B12F09">
+    <w:p w14:paraId="06E4289D" w14:textId="77777777" w:rsidR="00FB1444" w:rsidRDefault="00FB1444" w:rsidP="00FB1444">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B12F09">
+      <w:r w:rsidRPr="00FB1444">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>M&amp;A/FDI</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4764EEF5" w14:textId="77777777" w:rsidR="00B12F09" w:rsidRDefault="00B12F09" w:rsidP="00B12F09">
+    <w:p w14:paraId="059ADE90" w14:textId="77777777" w:rsidR="00FB1444" w:rsidRDefault="00FB1444" w:rsidP="00FB1444">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B12F09">
+      <w:r w:rsidRPr="00FB1444">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented VNET Group in its acquisition of TenxCloud</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="12756282" w14:textId="77777777" w:rsidR="00B12F09" w:rsidRDefault="00B12F09" w:rsidP="00B12F09">
+    <w:p w14:paraId="4940A033" w14:textId="77777777" w:rsidR="00FB1444" w:rsidRDefault="00FB1444" w:rsidP="00FB1444">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B12F09">
+      <w:r w:rsidRPr="00FB1444">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a buyout fund in its proposed acquisition of Yinlu Food from Nestle</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="521E8C56" w14:textId="77777777" w:rsidR="00B12F09" w:rsidRDefault="00B12F09" w:rsidP="00B12F09">
+    <w:p w14:paraId="707EEBC7" w14:textId="77777777" w:rsidR="00FB1444" w:rsidRDefault="00FB1444" w:rsidP="00FB1444">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B12F09">
+      <w:r w:rsidRPr="00FB1444">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Belle in its acquisition of 73 Hours</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="370D2812" w14:textId="77777777" w:rsidR="00B12F09" w:rsidRDefault="00B12F09" w:rsidP="00B12F09">
+    <w:p w14:paraId="2BDCD900" w14:textId="77777777" w:rsidR="00FB1444" w:rsidRDefault="00FB1444" w:rsidP="00FB1444">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B12F09">
+      <w:r w:rsidRPr="00FB1444">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Warburg Pincus in its acquisition of Leyou</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="31FFAA43" w14:textId="77777777" w:rsidR="00B12F09" w:rsidRDefault="00B12F09" w:rsidP="00B12F09">
+    <w:p w14:paraId="7DEB5086" w14:textId="77777777" w:rsidR="00FB1444" w:rsidRDefault="00FB1444" w:rsidP="00FB1444">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B12F09">
+      <w:r w:rsidRPr="00FB1444">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Jingyou Century in its sale of its controlling stake in Genilex to LexisNexis</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="48B7E800" w14:textId="77777777" w:rsidR="00B12F09" w:rsidRDefault="00B12F09" w:rsidP="00B12F09">
+    <w:p w14:paraId="4A65E9CE" w14:textId="77777777" w:rsidR="00FB1444" w:rsidRDefault="00FB1444" w:rsidP="00FB1444">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B12F09">
+      <w:r w:rsidRPr="00FB1444">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Hillhouse in its acquisition of Pfizer</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B12F09">
+      <w:r w:rsidRPr="00FB1444">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B12F09">
+      <w:r w:rsidRPr="00FB1444">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s equity interest in a Sino-US pharmaceutical JV</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3981C840" w14:textId="77777777" w:rsidR="00B12F09" w:rsidRDefault="00B12F09" w:rsidP="00B12F09">
+    <w:p w14:paraId="49350E05" w14:textId="77777777" w:rsidR="00FB1444" w:rsidRDefault="00FB1444" w:rsidP="00FB1444">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B12F09">
+      <w:r w:rsidRPr="00FB1444">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Hillhouse in its acquisition of a pharmaceutical company focusing on the R&amp;D and production of anti-tumor drugs</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7322F35A" w14:textId="77777777" w:rsidR="00B12F09" w:rsidRDefault="00B12F09" w:rsidP="00B12F09">
+    <w:p w14:paraId="05357EEC" w14:textId="77777777" w:rsidR="00FB1444" w:rsidRDefault="00FB1444" w:rsidP="00FB1444">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B12F09">
+      <w:r w:rsidRPr="00FB1444">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a Chinese drug producer in a technology licensing transaction with Pfizer</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="556E9349" w14:textId="77777777" w:rsidR="00B12F09" w:rsidRDefault="00B12F09" w:rsidP="00B12F09">
+    <w:p w14:paraId="2EA87456" w14:textId="77777777" w:rsidR="00FB1444" w:rsidRDefault="00FB1444" w:rsidP="00FB1444">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B12F09">
+      <w:r w:rsidRPr="00FB1444">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented investors in connection with the acquisition of Baidu Waimai by Eleme</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2162072E" w14:textId="77777777" w:rsidR="00B12F09" w:rsidRDefault="00B12F09" w:rsidP="00B12F09">
+    <w:p w14:paraId="63CBE80C" w14:textId="77777777" w:rsidR="00FB1444" w:rsidRDefault="00FB1444" w:rsidP="00FB1444">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B12F09">
+      <w:r w:rsidRPr="00FB1444">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented investors in connection with the merger of HCB and YMM</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1ED98F6A" w14:textId="77777777" w:rsidR="00B12F09" w:rsidRDefault="00B12F09" w:rsidP="00B12F09">
+    <w:p w14:paraId="090702EE" w14:textId="77777777" w:rsidR="00FB1444" w:rsidRDefault="00FB1444" w:rsidP="00FB1444">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B12F09">
+      <w:r w:rsidRPr="00FB1444">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented an investor consortium in its proposed acquisition of a leading Australia medical group ICON</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="05BDD545" w14:textId="77777777" w:rsidR="00B12F09" w:rsidRDefault="00B12F09" w:rsidP="00B12F09">
+    <w:p w14:paraId="495A5650" w14:textId="77777777" w:rsidR="00FB1444" w:rsidRDefault="00FB1444" w:rsidP="00FB1444">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B12F09">
+      <w:r w:rsidRPr="00FB1444">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Private Equity/Venture Capital</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="01E1873D" w14:textId="77777777" w:rsidR="00B12F09" w:rsidRDefault="00B12F09" w:rsidP="00B12F09">
+    <w:p w14:paraId="5E802F9B" w14:textId="77777777" w:rsidR="00FB1444" w:rsidRDefault="00FB1444" w:rsidP="00FB1444">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B12F09">
+      <w:r w:rsidRPr="00FB1444">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented CPE on its equity investment in Kindstar</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="42AC63D8" w14:textId="77777777" w:rsidR="00B12F09" w:rsidRDefault="00B12F09" w:rsidP="00B12F09">
+    <w:p w14:paraId="015D64AA" w14:textId="77777777" w:rsidR="00FB1444" w:rsidRDefault="00FB1444" w:rsidP="00FB1444">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B12F09">
+      <w:r w:rsidRPr="00FB1444">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented CPE on its equity investment in Geekplus+</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="35604CC5" w14:textId="77777777" w:rsidR="00B12F09" w:rsidRDefault="00B12F09" w:rsidP="00B12F09">
+    <w:p w14:paraId="3028F0FD" w14:textId="77777777" w:rsidR="00FB1444" w:rsidRDefault="00FB1444" w:rsidP="00FB1444">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B12F09">
+      <w:r w:rsidRPr="00FB1444">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented CPE on its equity investment in DiDi Freight</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="38F2D225" w14:textId="77777777" w:rsidR="00B12F09" w:rsidRDefault="00B12F09" w:rsidP="00B12F09">
+    <w:p w14:paraId="7D1C08DD" w14:textId="77777777" w:rsidR="00FB1444" w:rsidRDefault="00FB1444" w:rsidP="00FB1444">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B12F09">
+      <w:r w:rsidRPr="00FB1444">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Affinity Equity Partners on its equity investment in Aland</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="478186C4" w14:textId="77777777" w:rsidR="00B12F09" w:rsidRDefault="00B12F09" w:rsidP="00B12F09">
+    <w:p w14:paraId="2C05737A" w14:textId="77777777" w:rsidR="00FB1444" w:rsidRDefault="00FB1444" w:rsidP="00FB1444">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B12F09">
+      <w:r w:rsidRPr="00FB1444">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented L Catterton Asia on its equity investment in Nebula Brands</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="08170FE2" w14:textId="77777777" w:rsidR="00B12F09" w:rsidRDefault="00B12F09" w:rsidP="00B12F09">
+    <w:p w14:paraId="5918ADAD" w14:textId="77777777" w:rsidR="00FB1444" w:rsidRDefault="00FB1444" w:rsidP="00FB1444">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B12F09">
+      <w:r w:rsidRPr="00FB1444">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented L Catterton Asia in the restructuring and refinancing of US$175,000,000 in principal amount of convertible notes due 2021 issued by Secoo Holding Limited</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1352F776" w14:textId="77777777" w:rsidR="00B12F09" w:rsidRDefault="00B12F09" w:rsidP="00B12F09">
+    <w:p w14:paraId="0298028F" w14:textId="77777777" w:rsidR="00FB1444" w:rsidRDefault="00FB1444" w:rsidP="00FB1444">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B12F09">
+      <w:r w:rsidRPr="00FB1444">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented CDH on its equity investment in Delta Medical</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="58A8AA27" w14:textId="77777777" w:rsidR="00B12F09" w:rsidRDefault="00B12F09" w:rsidP="00B12F09">
+    <w:p w14:paraId="7F4CA6DD" w14:textId="77777777" w:rsidR="00FB1444" w:rsidRDefault="00FB1444" w:rsidP="00FB1444">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B12F09">
+      <w:r w:rsidRPr="00FB1444">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented CDH on its equity investment in Innovative Cellular Therapeutics</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B6C626A" w14:textId="77777777" w:rsidR="00B12F09" w:rsidRDefault="00B12F09" w:rsidP="00B12F09">
+    <w:p w14:paraId="32AD0807" w14:textId="77777777" w:rsidR="00FB1444" w:rsidRDefault="00FB1444" w:rsidP="00FB1444">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B12F09">
+      <w:r w:rsidRPr="00FB1444">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented CDH in its equity investment in Rootpath</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2D9220BC" w14:textId="77777777" w:rsidR="00B12F09" w:rsidRDefault="00B12F09" w:rsidP="00B12F09">
+    <w:p w14:paraId="56774BDE" w14:textId="77777777" w:rsidR="00FB1444" w:rsidRDefault="00FB1444" w:rsidP="00FB1444">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B12F09">
+      <w:r w:rsidRPr="00FB1444">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented CDH on its equity investment in Threatbook</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="541D7343" w14:textId="77777777" w:rsidR="00B12F09" w:rsidRDefault="00B12F09" w:rsidP="00B12F09">
+    <w:p w14:paraId="2EEA8ABB" w14:textId="77777777" w:rsidR="00FB1444" w:rsidRDefault="00FB1444" w:rsidP="00FB1444">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B12F09">
+      <w:r w:rsidRPr="00FB1444">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Chengxin in its spin-off from Didi and its over US$4.2 billion series A financing</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="44EE9728" w14:textId="77777777" w:rsidR="00B12F09" w:rsidRDefault="00B12F09" w:rsidP="00B12F09">
+    <w:p w14:paraId="0232EEB8" w14:textId="77777777" w:rsidR="00FB1444" w:rsidRDefault="00FB1444" w:rsidP="00FB1444">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B12F09">
+      <w:r w:rsidRPr="00FB1444">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Hillhouse on its equity investments in Miniso and in its later on red-chip restructuring</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2DFFB354" w14:textId="77777777" w:rsidR="00B12F09" w:rsidRDefault="00B12F09" w:rsidP="00B12F09">
+    <w:p w14:paraId="2E7036E1" w14:textId="77777777" w:rsidR="00FB1444" w:rsidRDefault="00FB1444" w:rsidP="00FB1444">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B12F09">
+      <w:r w:rsidRPr="00FB1444">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Sequoia on its equity investment in Dingdong</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D9E2A5B" w14:textId="77777777" w:rsidR="00B12F09" w:rsidRDefault="00B12F09" w:rsidP="00B12F09">
+    <w:p w14:paraId="69A0808F" w14:textId="77777777" w:rsidR="00FB1444" w:rsidRDefault="00FB1444" w:rsidP="00FB1444">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B12F09">
+      <w:r w:rsidRPr="00FB1444">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Sequoia on its equity investment in Holomatic</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="380AD816" w14:textId="77777777" w:rsidR="00B12F09" w:rsidRDefault="00B12F09" w:rsidP="00B12F09">
+    <w:p w14:paraId="27CA7483" w14:textId="77777777" w:rsidR="00FB1444" w:rsidRDefault="00FB1444" w:rsidP="00FB1444">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B12F09">
+      <w:r w:rsidRPr="00FB1444">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Sequoia on its equity investment in Shuhai Supply Chain Solutions</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="63A4E5B2" w14:textId="77777777" w:rsidR="00B12F09" w:rsidRDefault="00B12F09" w:rsidP="00B12F09">
+    <w:p w14:paraId="67E43090" w14:textId="77777777" w:rsidR="00FB1444" w:rsidRDefault="00FB1444" w:rsidP="00FB1444">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B12F09">
+      <w:r w:rsidRPr="00FB1444">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Gaorong on its equity investment in Pupumall</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="49CDC6EF" w14:textId="77777777" w:rsidR="00B12F09" w:rsidRDefault="00B12F09" w:rsidP="00B12F09">
+    <w:p w14:paraId="1970FE39" w14:textId="77777777" w:rsidR="00FB1444" w:rsidRDefault="00FB1444" w:rsidP="00FB1444">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B12F09">
+      <w:r w:rsidRPr="00FB1444">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Gaorong on its equity investment in PDD</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="138262D3" w14:textId="77777777" w:rsidR="00B12F09" w:rsidRDefault="00B12F09" w:rsidP="00B12F09">
+    <w:p w14:paraId="1C2BE286" w14:textId="77777777" w:rsidR="00FB1444" w:rsidRDefault="00FB1444" w:rsidP="00FB1444">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B12F09">
+      <w:r w:rsidRPr="00FB1444">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented CEC CICC on its equity investment in Nreal</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1487B3FB" w14:textId="77777777" w:rsidR="00B12F09" w:rsidRDefault="00B12F09" w:rsidP="00B12F09">
+    <w:p w14:paraId="0781E790" w14:textId="77777777" w:rsidR="00FB1444" w:rsidRDefault="00FB1444" w:rsidP="00FB1444">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B12F09">
+      <w:r w:rsidRPr="00FB1444">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Z-Park Fund on its investment in Tuanche</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="14FA1E1F" w14:textId="77777777" w:rsidR="00B12F09" w:rsidRDefault="00B12F09" w:rsidP="00B12F09">
+    <w:p w14:paraId="7CED9B30" w14:textId="77777777" w:rsidR="00FB1444" w:rsidRDefault="00FB1444" w:rsidP="00FB1444">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B12F09">
+      <w:r w:rsidRPr="00FB1444">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented CICFH on its investment in We Doctor</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="15FC9056" w14:textId="77777777" w:rsidR="00B12F09" w:rsidRDefault="00B12F09" w:rsidP="00B12F09">
+    <w:p w14:paraId="533E2521" w14:textId="77777777" w:rsidR="00FB1444" w:rsidRDefault="00FB1444" w:rsidP="00FB1444">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B12F09">
+      <w:r w:rsidRPr="00FB1444">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented investors on their proposed investment in Bytedance</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0746D284" w14:textId="77777777" w:rsidR="00B12F09" w:rsidRDefault="00B12F09" w:rsidP="00B12F09">
+    <w:p w14:paraId="6619224B" w14:textId="77777777" w:rsidR="00FB1444" w:rsidRDefault="00FB1444" w:rsidP="00FB1444">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B12F09">
+      <w:r w:rsidRPr="00FB1444">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented investors on their proposed investment in Nio</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="30437A53" w14:textId="77777777" w:rsidR="00B12F09" w:rsidRDefault="00B12F09" w:rsidP="00B12F09">
+    <w:p w14:paraId="162F8327" w14:textId="77777777" w:rsidR="00FB1444" w:rsidRDefault="00FB1444" w:rsidP="00FB1444">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B12F09">
+      <w:r w:rsidRPr="00FB1444">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented investors on their investment in 100Credi</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="451BB5DA" w14:textId="77777777" w:rsidR="00B12F09" w:rsidRDefault="00B12F09" w:rsidP="00B12F09">
+    <w:p w14:paraId="7501BDE9" w14:textId="77777777" w:rsidR="00FB1444" w:rsidRDefault="00FB1444" w:rsidP="00FB1444">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B12F09">
+      <w:r w:rsidRPr="00FB1444">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Pony AI in its collaboration with Toyota Motor Corporation and in its US$400 million Series C financing in which Toyota was the lead investor</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5EBB2615" w14:textId="77777777" w:rsidR="00B12F09" w:rsidRDefault="00B12F09" w:rsidP="00B12F09">
+    <w:p w14:paraId="64352D84" w14:textId="77777777" w:rsidR="00FB1444" w:rsidRDefault="00FB1444" w:rsidP="00FB1444">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B12F09">
+      <w:r w:rsidRPr="00FB1444">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented SDIC on its investment in CanSino Bio</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="222011A7" w14:textId="77777777" w:rsidR="00B12F09" w:rsidRDefault="00B12F09" w:rsidP="00B12F09">
+    <w:p w14:paraId="23A83B94" w14:textId="77777777" w:rsidR="00FB1444" w:rsidRDefault="00FB1444" w:rsidP="00FB1444">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B12F09">
+      <w:r w:rsidRPr="00FB1444">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Alibaba on its investment in a film and TV production company</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4A08CBC1" w14:textId="77777777" w:rsidR="00B12F09" w:rsidRDefault="00B12F09" w:rsidP="00B12F09">
+    <w:p w14:paraId="4BB15738" w14:textId="77777777" w:rsidR="00FB1444" w:rsidRDefault="00FB1444" w:rsidP="00FB1444">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="41"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B12F09">
+      <w:r w:rsidRPr="00FB1444">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Warburg Pincus, TPG, IDG, Zhen Fund, Asia Green Fund, Lenovo Capital, China Life, CICC Capital and various other venture capital and private equity funds on their several equity investments in China</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0CD5C781" w14:textId="77777777" w:rsidR="00B12F09" w:rsidRDefault="00B12F09" w:rsidP="00B12F09">
+    <w:p w14:paraId="6C43E08D" w14:textId="77777777" w:rsidR="00FB1444" w:rsidRDefault="00FB1444" w:rsidP="00FB1444">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="42"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B12F09">
+      <w:r w:rsidRPr="00FB1444">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Carebridge, Kaiyun Mortor, KNX, Miotech, Matrix Finance and other enterprises in their equity financings</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="37354E62" w14:textId="77777777" w:rsidR="00B12F09" w:rsidRDefault="00B12F09" w:rsidP="00B12F09">
+    <w:p w14:paraId="482F577C" w14:textId="77777777" w:rsidR="00FB1444" w:rsidRDefault="00FB1444" w:rsidP="00FB1444">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B12F09">
+      <w:r w:rsidRPr="00FB1444">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>General Corporate</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="21030AD8" w14:textId="77777777" w:rsidR="00B12F09" w:rsidRDefault="00B12F09" w:rsidP="00B12F09">
+    <w:p w14:paraId="545C1BDF" w14:textId="77777777" w:rsidR="00FB1444" w:rsidRDefault="00FB1444" w:rsidP="00FB1444">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="43"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B12F09">
+      <w:r w:rsidRPr="00FB1444">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised Affinity Equity Partners, Kaiyun Mortors, Pony AI, Miotech, Matrix Finance, Yixia Tech, China NetUnion, Razer Singapore and other clients on general corporate work</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1AF24C2E" w14:textId="77777777" w:rsidR="00B12F09" w:rsidRDefault="00B12F09" w:rsidP="00B12F09">
+    <w:p w14:paraId="7DEE2A2F" w14:textId="77777777" w:rsidR="00FB1444" w:rsidRDefault="00FB1444" w:rsidP="00FB1444">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="44"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B12F09">
+      <w:r w:rsidRPr="00FB1444">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised Kaiyun Mortors, Car Inc., Zhaopin, Vibe Ince, a Macau based investment fund and other clients on their employee incentive schemes</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5F945716" w14:textId="77777777" w:rsidR="00B12F09" w:rsidRDefault="00B12F09" w:rsidP="00B12F09">
+    <w:p w14:paraId="64626F94" w14:textId="77777777" w:rsidR="00FB1444" w:rsidRDefault="00FB1444" w:rsidP="00FB1444">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B12F09">
+      <w:r w:rsidRPr="00FB1444">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Education</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="35AE6AE3" w14:textId="77777777" w:rsidR="00B12F09" w:rsidRDefault="00B12F09" w:rsidP="00B12F09">
+    <w:p w14:paraId="6BE79EA0" w14:textId="77777777" w:rsidR="00FB1444" w:rsidRDefault="00FB1444" w:rsidP="00FB1444">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="45"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B12F09">
+      <w:r w:rsidRPr="00FB1444">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>University of California, Berkeley, School of Law, Master of Laws (LL.M.)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="55E7FF0F" w14:textId="77777777" w:rsidR="00B12F09" w:rsidRDefault="00B12F09" w:rsidP="00B12F09">
+    <w:p w14:paraId="01B4D580" w14:textId="77777777" w:rsidR="00FB1444" w:rsidRDefault="00FB1444" w:rsidP="00FB1444">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="46"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B12F09">
+      <w:r w:rsidRPr="00FB1444">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Southwest University of Political Science and Law, Bachelor of Laws (LL.B.)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="16C28E51" w14:textId="77777777" w:rsidR="00B12F09" w:rsidRDefault="00B12F09" w:rsidP="00B12F09">
+    <w:p w14:paraId="428CB049" w14:textId="77777777" w:rsidR="00FB1444" w:rsidRDefault="00FB1444" w:rsidP="00FB1444">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B12F09">
+      <w:r w:rsidRPr="00FB1444">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Professional Qualification</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="27A4C2CF" w14:textId="77777777" w:rsidR="00B12F09" w:rsidRDefault="00B12F09" w:rsidP="00B12F09">
+    <w:p w14:paraId="4545E0AA" w14:textId="77777777" w:rsidR="00FB1444" w:rsidRDefault="00FB1444" w:rsidP="00FB1444">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="47"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B12F09">
+      <w:r w:rsidRPr="00FB1444">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Qualified in the PRC (non-practicing)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1AFB88C1" w14:textId="77777777" w:rsidR="00B12F09" w:rsidRDefault="00B12F09" w:rsidP="00B12F09">
+    <w:p w14:paraId="2933FBB8" w14:textId="77777777" w:rsidR="00FB1444" w:rsidRDefault="00FB1444" w:rsidP="00FB1444">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B12F09">
+      <w:r w:rsidRPr="00FB1444">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Work Language</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D667131" w14:textId="77777777" w:rsidR="00B12F09" w:rsidRDefault="00B12F09" w:rsidP="00B12F09">
+    <w:p w14:paraId="1364EFF7" w14:textId="77777777" w:rsidR="00FB1444" w:rsidRDefault="00FB1444" w:rsidP="00FB1444">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="48"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B12F09">
+      <w:r w:rsidRPr="00FB1444">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Mandarin (Native)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="66BAFFDF" w14:textId="77777777" w:rsidR="00B12F09" w:rsidRDefault="00B12F09" w:rsidP="00B12F09">
+    <w:p w14:paraId="27F1D97E" w14:textId="77777777" w:rsidR="00FB1444" w:rsidRDefault="00FB1444" w:rsidP="00FB1444">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="49"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B12F09">
+      <w:r w:rsidRPr="00FB1444">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>English (Fluent)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A2D6165" w14:textId="77777777" w:rsidR="00B12F09" w:rsidRDefault="00B12F09" w:rsidP="00B12F09">
+    <w:p w14:paraId="54D9DD2C" w14:textId="77777777" w:rsidR="00FB1444" w:rsidRDefault="00FB1444" w:rsidP="00FB1444">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B12F09">
+      <w:r w:rsidRPr="00FB1444">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Professional Background</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5567FC3C" w14:textId="29FE34F6" w:rsidR="00686369" w:rsidRPr="00B12F09" w:rsidRDefault="00B12F09" w:rsidP="00B12F09">
+    <w:p w14:paraId="5567FC3C" w14:textId="4506D14D" w:rsidR="00686369" w:rsidRPr="00FB1444" w:rsidRDefault="00FB1444" w:rsidP="00FB1444">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="50"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B12F09">
+      <w:r w:rsidRPr="00FB1444">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Prior to joining Fangda Partners, Mr. Liu was an associate at another leading PRC law firm.</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00686369" w:rsidRPr="00B12F09" w:rsidSect="002D0826">
+    <w:sectPr w:rsidR="00686369" w:rsidRPr="00FB1444" w:rsidSect="002D0826">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1797" w:bottom="1440" w:left="1797" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="3584D350" w14:textId="77777777" w:rsidR="004167EC" w:rsidRDefault="004167EC" w:rsidP="00F57734">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="2493FDE5" w14:textId="77777777" w:rsidR="004167EC" w:rsidRDefault="004167EC" w:rsidP="00F57734">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -1908,389 +1908,389 @@
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="02441C4F"/>
+    <w:nsid w:val="04FD0376"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="73CA9FA0"/>
+    <w:tmpl w:val="86DAC438"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="08A008BD"/>
+    <w:nsid w:val="06581D70"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="5642AE12"/>
+    <w:tmpl w:val="CE6242F8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0B057FF8"/>
+    <w:nsid w:val="0AA7671D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B42EE54A"/>
+    <w:tmpl w:val="4DFC17EA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0E8A0648"/>
+    <w:nsid w:val="0FFE2C46"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D858398A"/>
+    <w:tmpl w:val="6F0C9006"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0F2E16A4"/>
+    <w:nsid w:val="10703FC2"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="EBDE3010"/>
+    <w:tmpl w:val="372CFECC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="11005F01"/>
+    <w:nsid w:val="12625F57"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="6722DB0A"/>
+    <w:tmpl w:val="3BD82CC0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="146D571E"/>
+    <w:nsid w:val="15797BEC"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="9C24A6BC"/>
+    <w:tmpl w:val="F40C11A2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="166B33E6"/>
+    <w:nsid w:val="15FB006B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="0FC69C44"/>
+    <w:tmpl w:val="7FE2697C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1C912DBD"/>
+    <w:nsid w:val="1D027D5A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="FFB6A900"/>
+    <w:tmpl w:val="70B4474C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1E0C7683"/>
+    <w:nsid w:val="21EB7C0B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="7FD6DC9C"/>
+    <w:tmpl w:val="E85A4454"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="200E021B"/>
+    <w:nsid w:val="22816119"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="EDCE9974"/>
+    <w:tmpl w:val="FA5426A2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="20CF609A"/>
+    <w:nsid w:val="29CB1695"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E7D435EC"/>
+    <w:tmpl w:val="64FC7504"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="25295AEB"/>
+    <w:nsid w:val="2C5B6265"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="FF7E1230"/>
+    <w:tmpl w:val="F796F82E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="283F31A2"/>
+    <w:nsid w:val="2D4F7066"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C0FAF284"/>
+    <w:tmpl w:val="787EF71E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2A750AEC"/>
+    <w:nsid w:val="2D734FAF"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="74FC5166"/>
+    <w:tmpl w:val="ABE2ACA4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2C1F6191"/>
+    <w:nsid w:val="2DD16816"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="03542FE8"/>
+    <w:tmpl w:val="FE5A748A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2DE4421D"/>
+    <w:nsid w:val="2E9A005A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A65456EA"/>
+    <w:tmpl w:val="632E79F6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2EE42B43"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B08202D4"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
@@ -2378,965 +2378,965 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3520" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="316E783F"/>
+    <w:nsid w:val="2FAF1570"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="60E48F26"/>
+    <w:tmpl w:val="306CF1B0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="32E7080C"/>
+    <w:nsid w:val="30544B27"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="9BBE6924"/>
+    <w:tmpl w:val="EAF43700"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="367310D0"/>
+    <w:nsid w:val="3B6418F1"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="49FEE19A"/>
+    <w:lvl w:ilvl="0" w:tplc="B99657A6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="510" w:hanging="226"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:sz w:val="15"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="880" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1320" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1760" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2200" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2640" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3080" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3520" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3F1E1E16"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C2AE072E"/>
+    <w:tmpl w:val="022458A8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3694103E"/>
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4452312C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="5ED8F910"/>
+    <w:tmpl w:val="F7AC02B0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="37A73CBF"/>
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="44C755C0"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="81F0708A"/>
+    <w:tmpl w:val="49F839F8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3B125DBB"/>
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="45C25E3D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="95F2E57C"/>
+    <w:tmpl w:val="63A29984"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-[...114 lines deleted...]
-  </w:abstractNum>
   <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3D6C2103"/>
+    <w:nsid w:val="45F50419"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="98382364"/>
+    <w:tmpl w:val="ECFC05CC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3FDB03FD"/>
+    <w:nsid w:val="466B285A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="571084CE"/>
+    <w:tmpl w:val="DB944060"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="44373C59"/>
+    <w:nsid w:val="49AC138C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="826611CC"/>
+    <w:tmpl w:val="E2E4CE84"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="46FE52B3"/>
+    <w:nsid w:val="4B971C04"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="30849932"/>
+    <w:tmpl w:val="770A2DBC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="495040DA"/>
+    <w:nsid w:val="4C8A096C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="498A8AEA"/>
+    <w:tmpl w:val="1CBCD6B2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4A8765EC"/>
+    <w:nsid w:val="51115094"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="58F87F2A"/>
+    <w:tmpl w:val="B384472A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="53E24B2D"/>
+    <w:nsid w:val="530C440A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D77644A8"/>
+    <w:tmpl w:val="30EC4614"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="56FF34CE"/>
+    <w:nsid w:val="541871EB"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="031EF0A4"/>
+    <w:tmpl w:val="632E79F6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="593344B8"/>
+    <w:nsid w:val="550E4519"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="0F8A7AC2"/>
+    <w:tmpl w:val="4FCCCB64"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5FEF0C6D"/>
+    <w:nsid w:val="55F25AB3"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="295C36D4"/>
+    <w:tmpl w:val="1528DF1C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="62B46BEB"/>
+    <w:nsid w:val="5A843C3A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E878E4A6"/>
+    <w:tmpl w:val="8272EBBC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="632C51F2"/>
+    <w:nsid w:val="5B301CF2"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E4B2314E"/>
+    <w:tmpl w:val="BB403FF4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="657E5607"/>
+    <w:nsid w:val="5BAF0EB6"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D9FAD124"/>
+    <w:tmpl w:val="2E08333A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="66EC2CF1"/>
+    <w:nsid w:val="5CFC0724"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="FEA24036"/>
+    <w:tmpl w:val="D72EC114"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="685B361D"/>
+    <w:nsid w:val="62C31EE0"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="DFDC87F8"/>
+    <w:tmpl w:val="122A42A8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="696C15BF"/>
+    <w:nsid w:val="69385948"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A5E4CA90"/>
+    <w:tmpl w:val="E70A03D4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="698272AE"/>
+    <w:nsid w:val="6A551085"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F4920B88"/>
+    <w:tmpl w:val="9C723866"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="69B928D2"/>
+    <w:nsid w:val="6CE43FF7"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="53320D26"/>
+    <w:tmpl w:val="3A6A469E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="43" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6A4C3D0F"/>
+    <w:nsid w:val="719947A9"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="32F0B0A0"/>
+    <w:tmpl w:val="B8FE9084"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="44" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6C611E09"/>
+    <w:nsid w:val="71E35F52"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="DFCC48F6"/>
+    <w:tmpl w:val="D7EE6A18"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="45" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6E8A71E6"/>
+    <w:nsid w:val="758C44B5"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="57D4FA9C"/>
+    <w:tmpl w:val="8B083B32"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="46" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="751E583C"/>
+    <w:nsid w:val="77386D97"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="2140ED9E"/>
+    <w:tmpl w:val="D67E4F62"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="47" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="79632442"/>
+    <w:nsid w:val="7BB46CCB"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="EAC4150A"/>
+    <w:tmpl w:val="64848376"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="48" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7C6C171B"/>
+    <w:nsid w:val="7D9759DC"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C7F48B6E"/>
+    <w:tmpl w:val="F30EF0AC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="49" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7F1928E1"/>
+    <w:nsid w:val="7E10784B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="30849932"/>
+    <w:tmpl w:val="6FFEE59E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="2">
-    <w:abstractNumId w:val="24"/>
+    <w:abstractNumId w:val="20"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="4">
+    <w:abstractNumId w:val="38"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="37"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="49"/>
+  </w:num>
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="34"/>
+  </w:num>
+  <w:num w:numId="11">
+    <w:abstractNumId w:val="47"/>
+  </w:num>
+  <w:num w:numId="12">
     <w:abstractNumId w:val="41"/>
   </w:num>
-  <w:num w:numId="5">
-    <w:abstractNumId w:val="32"/>
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="6">
-    <w:abstractNumId w:val="27"/>
+  <w:num w:numId="14">
+    <w:abstractNumId w:val="18"/>
   </w:num>
-  <w:num w:numId="7">
-    <w:abstractNumId w:val="7"/>
+  <w:num w:numId="15">
+    <w:abstractNumId w:val="28"/>
   </w:num>
-  <w:num w:numId="8">
+  <w:num w:numId="16">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="17">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="18">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="19">
+    <w:abstractNumId w:val="40"/>
+  </w:num>
+  <w:num w:numId="20">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="21">
+    <w:abstractNumId w:val="45"/>
+  </w:num>
+  <w:num w:numId="22">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="23">
     <w:abstractNumId w:val="21"/>
   </w:num>
-  <w:num w:numId="9">
-[...32 lines deleted...]
-  <w:num w:numId="20">
+  <w:num w:numId="24">
     <w:abstractNumId w:val="35"/>
   </w:num>
-  <w:num w:numId="21">
-[...10 lines deleted...]
-  </w:num>
   <w:num w:numId="25">
-    <w:abstractNumId w:val="39"/>
+    <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="26">
     <w:abstractNumId w:val="30"/>
   </w:num>
   <w:num w:numId="27">
-    <w:abstractNumId w:val="45"/>
+    <w:abstractNumId w:val="22"/>
   </w:num>
   <w:num w:numId="28">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="29">
+    <w:abstractNumId w:val="39"/>
+  </w:num>
+  <w:num w:numId="30">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="31">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="32">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="33">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="34">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="35">
     <w:abstractNumId w:val="46"/>
   </w:num>
-  <w:num w:numId="29">
-    <w:abstractNumId w:val="12"/>
+  <w:num w:numId="36">
+    <w:abstractNumId w:val="42"/>
   </w:num>
-  <w:num w:numId="30">
+  <w:num w:numId="37">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="38">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="39">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="40">
+    <w:abstractNumId w:val="36"/>
+  </w:num>
+  <w:num w:numId="41">
+    <w:abstractNumId w:val="43"/>
+  </w:num>
+  <w:num w:numId="42">
+    <w:abstractNumId w:val="33"/>
+  </w:num>
+  <w:num w:numId="43">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="44">
+    <w:abstractNumId w:val="48"/>
+  </w:num>
+  <w:num w:numId="45">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="46">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="31">
-    <w:abstractNumId w:val="23"/>
+  <w:num w:numId="47">
+    <w:abstractNumId w:val="25"/>
   </w:num>
-  <w:num w:numId="32">
-[...29 lines deleted...]
-  <w:num w:numId="42">
+  <w:num w:numId="48">
     <w:abstractNumId w:val="44"/>
   </w:num>
-  <w:num w:numId="43">
-[...16 lines deleted...]
-  </w:num>
   <w:num w:numId="49">
-    <w:abstractNumId w:val="49"/>
+    <w:abstractNumId w:val="32"/>
   </w:num>
   <w:num w:numId="50">
-    <w:abstractNumId w:val="28"/>
+    <w:abstractNumId w:val="16"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
@@ -3445,88 +3445,88 @@
     <w:rsid w:val="008E5C09"/>
     <w:rsid w:val="008E73CE"/>
     <w:rsid w:val="008E7B5D"/>
     <w:rsid w:val="00901636"/>
     <w:rsid w:val="009038C0"/>
     <w:rsid w:val="009073A3"/>
     <w:rsid w:val="00917307"/>
     <w:rsid w:val="00925E12"/>
     <w:rsid w:val="00930511"/>
     <w:rsid w:val="00936370"/>
     <w:rsid w:val="0094376B"/>
     <w:rsid w:val="009465FB"/>
     <w:rsid w:val="0095781F"/>
     <w:rsid w:val="009A4D0D"/>
     <w:rsid w:val="009A711A"/>
     <w:rsid w:val="009B27AE"/>
     <w:rsid w:val="009D6108"/>
     <w:rsid w:val="009E20C4"/>
     <w:rsid w:val="00A002B6"/>
     <w:rsid w:val="00A1252B"/>
     <w:rsid w:val="00A1585C"/>
     <w:rsid w:val="00A41685"/>
     <w:rsid w:val="00A64BF0"/>
     <w:rsid w:val="00A81B38"/>
     <w:rsid w:val="00B05840"/>
-    <w:rsid w:val="00B12F09"/>
     <w:rsid w:val="00B37E04"/>
     <w:rsid w:val="00B557D1"/>
     <w:rsid w:val="00B62E87"/>
     <w:rsid w:val="00B670A2"/>
     <w:rsid w:val="00B86E39"/>
     <w:rsid w:val="00BB071E"/>
     <w:rsid w:val="00BB2601"/>
     <w:rsid w:val="00C0316A"/>
     <w:rsid w:val="00C24D79"/>
     <w:rsid w:val="00CD0348"/>
     <w:rsid w:val="00CF1C9C"/>
     <w:rsid w:val="00D1552C"/>
     <w:rsid w:val="00D2284D"/>
     <w:rsid w:val="00D45AF6"/>
     <w:rsid w:val="00D632AE"/>
     <w:rsid w:val="00D925CA"/>
     <w:rsid w:val="00DA428A"/>
     <w:rsid w:val="00DA626A"/>
     <w:rsid w:val="00DD484D"/>
     <w:rsid w:val="00DF04DF"/>
     <w:rsid w:val="00E34189"/>
     <w:rsid w:val="00E418B1"/>
     <w:rsid w:val="00E44063"/>
     <w:rsid w:val="00E61128"/>
     <w:rsid w:val="00E70303"/>
     <w:rsid w:val="00E73B54"/>
     <w:rsid w:val="00E7710E"/>
     <w:rsid w:val="00E94C0A"/>
     <w:rsid w:val="00EB2910"/>
     <w:rsid w:val="00EF7E90"/>
     <w:rsid w:val="00F07BEB"/>
     <w:rsid w:val="00F51C68"/>
     <w:rsid w:val="00F57734"/>
     <w:rsid w:val="00F80A79"/>
     <w:rsid w:val="00F96E7C"/>
     <w:rsid w:val="00F97256"/>
     <w:rsid w:val="00FA3B60"/>
+    <w:rsid w:val="00FB1444"/>
     <w:rsid w:val="00FB5CEE"/>
     <w:rsid w:val="00FC7C78"/>
     <w:rsid w:val="00FE037C"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="zh-CN"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
@@ -4570,61 +4570,61 @@
     <w:rsid w:val="00F57734"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af4">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0065437B"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af5">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00B12F09"/>
+    <w:rsid w:val="00FB1444"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af6">
     <w:name w:val="正文文本 字符"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="af5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00B12F09"/>
+    <w:rsid w:val="00FB1444"/>
     <w:rPr>
       <w:sz w:val="21"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 主题​​">
@@ -4908,51 +4908,51 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{05949AE5-A08B-4B2B-A2E1-C57D877A8E4F}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0632EF8F-F067-4F81-B809-ECAFAE8B1DA6}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>607</Words>
   <Characters>3463</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>28</Lines>
   <Paragraphs>8</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>4062</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>