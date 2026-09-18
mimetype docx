--- v1 (2026-07-16)
+++ v2 (2026-09-18)
@@ -36,189 +36,189 @@
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5485"/>
         <w:gridCol w:w="2836"/>
       </w:tblGrid>
       <w:tr w:rsidR="0049405C" w:rsidRPr="00C24D79" w14:paraId="76EB2C64" w14:textId="77777777" w:rsidTr="00E70303">
         <w:trPr>
           <w:trHeight w:val="3267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5485" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="271D78"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C4F11E8" w14:textId="0ED721BA" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00FB1444" w:rsidP="00FB1444">
+          <w:p w14:paraId="2C4F11E8" w14:textId="61BD7CF8" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00BC5673" w:rsidP="00BC5673">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="xingming"/>
             <w:bookmarkStart w:id="1" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="1"/>
-            <w:r w:rsidRPr="00FB1444">
+            <w:r w:rsidRPr="00BC5673">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>STEPHEN LIU</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
-          <w:p w14:paraId="706EB16B" w14:textId="6E358614" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00FB1444" w:rsidP="00FB1444">
+          <w:p w14:paraId="706EB16B" w14:textId="3D702DE8" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00BC5673" w:rsidP="00BC5673">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="didian"/>
-            <w:r w:rsidRPr="00FB1444">
+            <w:r w:rsidRPr="00BC5673">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Partner</w:t>
             </w:r>
-            <w:r w:rsidRPr="00FB1444">
+            <w:r w:rsidRPr="00BC5673">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>·</w:t>
             </w:r>
-            <w:r w:rsidRPr="00FB1444">
+            <w:r w:rsidRPr="00BC5673">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Beijing</w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
-          <w:p w14:paraId="6199424A" w14:textId="16659F3C" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00FB1444" w:rsidP="00FB1444">
+          <w:p w14:paraId="6199424A" w14:textId="139DE1C5" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00BC5673" w:rsidP="00BC5673">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="dianhua"/>
-            <w:r w:rsidRPr="00FB1444">
+            <w:r w:rsidRPr="00BC5673">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">+86 10 5769 4218 </w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
-          <w:p w14:paraId="4F910ACA" w14:textId="539A7EE9" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00FB1444" w:rsidP="00FB1444">
+          <w:p w14:paraId="4F910ACA" w14:textId="2AEAF6CB" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00BC5673" w:rsidP="00BC5673">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="youxiang"/>
-            <w:r w:rsidRPr="00FB1444">
+            <w:r w:rsidRPr="00BC5673">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Stephen.Liu@fangdalaw.com</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="22DBA835" w14:textId="677EAC48" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00F96E7C" w:rsidP="00860F89">
             <w:pPr>
               <w:ind w:leftChars="-52" w:left="-109"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C24D79">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:color w:val="545551"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D24C6CB" w14:textId="150EADC3" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00FB1444" w:rsidP="002932C9">
+          <w:p w14:paraId="2D24C6CB" w14:textId="2D08C3D8" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00BC5673" w:rsidP="002932C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="tupian"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6F2CDC3E" wp14:editId="6300165D">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="444E045E" wp14:editId="1B492544">
                   <wp:extent cx="1651000" cy="2142519"/>
                   <wp:effectExtent l="0" t="0" r="6350" b="0"/>
                   <wp:docPr id="1" name="图片 1"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8" cstate="print">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
@@ -258,76 +258,76 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C063291" w14:textId="5DC9D94D" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="002375A9" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C24D79">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>PRACTICE AREAS</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C1ACACA" w14:textId="6903A0BC" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="00FB1444" w:rsidP="007177F3">
+          <w:p w14:paraId="3C1ACACA" w14:textId="130A9461" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="00BC5673" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="zhiyelingyu"/>
-            <w:r w:rsidRPr="00FB1444">
+            <w:r w:rsidRPr="00BC5673">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>Mr. Liu</w:t>
             </w:r>
-            <w:r w:rsidRPr="00FB1444">
+            <w:r w:rsidRPr="00BC5673">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>’</w:t>
             </w:r>
-            <w:r w:rsidRPr="00FB1444">
+            <w:r w:rsidRPr="00BC5673">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>s primary practice areas include M&amp;A, private equity and venture capital financing, and general corporate and commercial matters.</w:t>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F19AE4C" w14:textId="19A41B01" w:rsidR="00451233" w:rsidRPr="00C24D79" w:rsidRDefault="00F80A79" w:rsidP="00DA428A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C24D79">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
           <w:noProof/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
@@ -387,51 +387,51 @@
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:roundrect w14:anchorId="053823F2" id="圆角矩形 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:-6.2pt;margin-top:-12.6pt;width:4.55pt;height:3.6pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDc1SqFegIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2yAQfp+0/wHxvtqO+mON4lRRqk6T&#10;qrZqO/WZYIiRMMeAxMn++h3gOG1X7WHaCwbu7ru7z98xu9p1mmyF8wpMTauTkhJhODTKrGv64/nm&#10;y1dKfGCmYRqMqOleeHo1//xp1tupmEALuhGOIIjx097WtA3BTovC81Z0zJ+AFQaNElzHAh7dumgc&#10;6xG908WkLM+LHlxjHXDhPd5eZyOdJ3wpBQ/3UnoRiK4p1hbS6tK6imsxn7Hp2jHbKj6Uwf6hio4p&#10;g0lHqGsWGNk49QdUp7gDDzKccOgKkFJxkXrAbqryXTdPLbMi9YLkeDvS5P8fLL/bPtkHhzT01k89&#10;bmMXO+m6+MX6yC6RtR/JErtAOF6eXZyXyChHy+nZRXUZqSyOodb58E1AR+Kmpg42pnnE35FYYttb&#10;H7L/wS+m86BVc6O0TocoAbHUjmwZ/rzVuhoyvPHSJvoaiFEZMN4Ux2bSLuy1iH7aPApJVIPlT1Ih&#10;SWfHJIxzYUKVTS1rRM5dnZXYaoYfI1K3CTAiS8w/Yg8Abxs4YGeYwT+GiiTTMbj8W2E5eIxImcGE&#10;MbhTBtxHABq7GjJn/wNJmZrI0gqa/YMjDvKQeMtvFP67W+bDA3M4Ffi3cdLDPS5SQ19TGHaUtOB+&#10;fXQf/VGsaKWkxymrqf+5YU5Qor8blPFldXoaxzIdUEYTPLjXltVri9l0S0AtVPimWJ620T/ow1Y6&#10;6F7wQVjErGhihmPumvLgDodlyNOPTwoXi0Vyw1G0LNyaJ8sjeGQ1yvJ598KcHQQcUPd3cJhINn0n&#10;4ewbIw0sNgGkSvo+8jrwjWOchDM8OfGdeH1OXseHcf4bAAD//wMAUEsDBBQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NT8JAEL2b+B82Y+KtbCliSOmWGIgkKBdQPC/d&#10;sW3cna3dBeq/dzjpZTKT9+Z9FIvBWXHGPrSeFIxHKQikypuWagXvb8/JDESImoy2nlDBDwZYlLc3&#10;hc6Nv9AOz/tYCxahkGsFTYxdLmWoGnQ6jHyHxNin752OfPa1NL2+sLizMkvTR+l0S+zQ6A6XDVZf&#10;+5NTsF4edttDu9l8b6cr+5rpjxdbr5W6vxtWcx5PcxARh/j3AdcOnB9KDnb0JzJBWAXJOHtgKi/Z&#10;NAPBjGQyAXG8IrMUZFnI/z3KXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDc1SqFegIA&#10;AGAFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="white [3212]" stroked="f" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="23BD0E86" w14:textId="77777777" w:rsidR="00FB1444" w:rsidRDefault="000E0C86" w:rsidP="00B670A2">
+    <w:p w14:paraId="62E6F5C2" w14:textId="77777777" w:rsidR="00BC5673" w:rsidRDefault="000E0C86" w:rsidP="00B670A2">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C24D79">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="545551"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E0DC835" wp14:editId="24238D24">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2512</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4508</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5271826" cy="0"/>
@@ -472,1245 +472,1245 @@
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:line w14:anchorId="3D0BA0F8" id="直接连接符 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".2pt,.35pt" to="415.3pt,.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKOATlvwEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+wYWFYYcXpo0V2K&#10;rdhH74pMxQL0BUmLnX8/ik7cohsGbNhFMCW+x/dIens7WcOOEJP2ruPrVc0ZOOl77Q4d//7t4fqG&#10;s5SF64XxDjp+gsRvd1fvtmNoofGDNz1EhiQutWPo+JBzaKsqyQGsSCsfwOGj8tGKjGE8VH0UI7Jb&#10;UzV1valGH/sQvYSU8PZ+fuQ74lcKZP6sVILMTMdRW6Yz0rkvZ7XbivYQRRi0PMsQ/6DCCu2w6EJ1&#10;L7JgP6L+hcpqGX3yKq+kt5VXSksgD+hmXb9x83UQAcgLNieFpU3p/9HKT8c79xSxDWNIbQpPsbiY&#10;VLRMGR2ecabkC5Wyidp2WtoGU2YSL983H9Y3zYYzeXmrZopCFWLKH8FbVj46brQrjkQrjo8pY1lM&#10;vaSUa+PKmbzR/YM2hoJ42N+ZyI6izLBu6g2NDYGv0jAq0OrFBX3lk4GZ9gsopntUO/uhBYOFVkgJ&#10;Lq/LOhATZheYQgkLsCbdfwSe8wsUaPn+BrwgqLJ3eQFb7Xz8XfU8XSSrOf/Sgdl3acHe9yeaL7UG&#10;t4gcnje+rOnrmOAv/+XuJwAAAP//AwBQSwMEFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FvwjAMhe+T9h8iT+I20g3WQWmK0IALh0kDhLRb2nhttcapmgCFX485bRdL&#10;T+/5+XM6720jTtj52pGCl2EEAqlwpqZSwX63fp6A8EGT0Y0jVHBBD/Ps8SHViXFn+sLTNpSCS8gn&#10;WkEVQptI6YsKrfZD1yKx9+M6qwPLrpSm02cut418jaJYWl0TX6h0ix8VFr/bo1WwO1x7uTl8LvK4&#10;3o+m39PV2/q6Umrw1C9nPBYzEAH78LcB9x+YHzIGy92RjBeNgjHnFLyDYG8yimIQ+V3KLJX/+bMb&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEo4BOW/AQAA3wMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAAAAAAAAAAAA&#10;AAAAGQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" strokecolor="#002060" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5FC47FF0" w14:textId="77777777" w:rsidR="00FB1444" w:rsidRDefault="00FB1444" w:rsidP="00FB1444">
+    <w:p w14:paraId="3BD11731" w14:textId="77777777" w:rsidR="00BC5673" w:rsidRDefault="00BC5673" w:rsidP="00BC5673">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FB1444">
+      <w:r w:rsidRPr="00BC5673">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>REPRESENTATIVE MATTERS AND CASES</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="06E4289D" w14:textId="77777777" w:rsidR="00FB1444" w:rsidRDefault="00FB1444" w:rsidP="00FB1444">
+    <w:p w14:paraId="115EFC30" w14:textId="77777777" w:rsidR="00BC5673" w:rsidRDefault="00BC5673" w:rsidP="00BC5673">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FB1444">
+      <w:r w:rsidRPr="00BC5673">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>M&amp;A/FDI</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="059ADE90" w14:textId="77777777" w:rsidR="00FB1444" w:rsidRDefault="00FB1444" w:rsidP="00FB1444">
+    <w:p w14:paraId="4228A8CF" w14:textId="77777777" w:rsidR="00BC5673" w:rsidRDefault="00BC5673" w:rsidP="00BC5673">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FB1444">
+      <w:r w:rsidRPr="00BC5673">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented VNET Group in its acquisition of TenxCloud</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4940A033" w14:textId="77777777" w:rsidR="00FB1444" w:rsidRDefault="00FB1444" w:rsidP="00FB1444">
+    <w:p w14:paraId="0A2F8A4C" w14:textId="77777777" w:rsidR="00BC5673" w:rsidRDefault="00BC5673" w:rsidP="00BC5673">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FB1444">
+      <w:r w:rsidRPr="00BC5673">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a buyout fund in its proposed acquisition of Yinlu Food from Nestle</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="707EEBC7" w14:textId="77777777" w:rsidR="00FB1444" w:rsidRDefault="00FB1444" w:rsidP="00FB1444">
+    <w:p w14:paraId="350EBBB6" w14:textId="77777777" w:rsidR="00BC5673" w:rsidRDefault="00BC5673" w:rsidP="00BC5673">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FB1444">
+      <w:r w:rsidRPr="00BC5673">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Belle in its acquisition of 73 Hours</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2BDCD900" w14:textId="77777777" w:rsidR="00FB1444" w:rsidRDefault="00FB1444" w:rsidP="00FB1444">
+    <w:p w14:paraId="4A0AE97F" w14:textId="77777777" w:rsidR="00BC5673" w:rsidRDefault="00BC5673" w:rsidP="00BC5673">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FB1444">
+      <w:r w:rsidRPr="00BC5673">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Warburg Pincus in its acquisition of Leyou</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7DEB5086" w14:textId="77777777" w:rsidR="00FB1444" w:rsidRDefault="00FB1444" w:rsidP="00FB1444">
+    <w:p w14:paraId="79E04108" w14:textId="77777777" w:rsidR="00BC5673" w:rsidRDefault="00BC5673" w:rsidP="00BC5673">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FB1444">
+      <w:r w:rsidRPr="00BC5673">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Jingyou Century in its sale of its controlling stake in Genilex to LexisNexis</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4A65E9CE" w14:textId="77777777" w:rsidR="00FB1444" w:rsidRDefault="00FB1444" w:rsidP="00FB1444">
+    <w:p w14:paraId="59B76396" w14:textId="77777777" w:rsidR="00BC5673" w:rsidRDefault="00BC5673" w:rsidP="00BC5673">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FB1444">
+      <w:r w:rsidRPr="00BC5673">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Hillhouse in its acquisition of Pfizer</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FB1444">
+      <w:r w:rsidRPr="00BC5673">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FB1444">
+      <w:r w:rsidRPr="00BC5673">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s equity interest in a Sino-US pharmaceutical JV</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="49350E05" w14:textId="77777777" w:rsidR="00FB1444" w:rsidRDefault="00FB1444" w:rsidP="00FB1444">
+    <w:p w14:paraId="7C7EEBD2" w14:textId="77777777" w:rsidR="00BC5673" w:rsidRDefault="00BC5673" w:rsidP="00BC5673">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FB1444">
+      <w:r w:rsidRPr="00BC5673">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Hillhouse in its acquisition of a pharmaceutical company focusing on the R&amp;D and production of anti-tumor drugs</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="05357EEC" w14:textId="77777777" w:rsidR="00FB1444" w:rsidRDefault="00FB1444" w:rsidP="00FB1444">
+    <w:p w14:paraId="45652A61" w14:textId="77777777" w:rsidR="00BC5673" w:rsidRDefault="00BC5673" w:rsidP="00BC5673">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FB1444">
+      <w:r w:rsidRPr="00BC5673">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a Chinese drug producer in a technology licensing transaction with Pfizer</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2EA87456" w14:textId="77777777" w:rsidR="00FB1444" w:rsidRDefault="00FB1444" w:rsidP="00FB1444">
+    <w:p w14:paraId="2A970D32" w14:textId="77777777" w:rsidR="00BC5673" w:rsidRDefault="00BC5673" w:rsidP="00BC5673">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FB1444">
+      <w:r w:rsidRPr="00BC5673">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented investors in connection with the acquisition of Baidu Waimai by Eleme</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="63CBE80C" w14:textId="77777777" w:rsidR="00FB1444" w:rsidRDefault="00FB1444" w:rsidP="00FB1444">
+    <w:p w14:paraId="79D694FF" w14:textId="77777777" w:rsidR="00BC5673" w:rsidRDefault="00BC5673" w:rsidP="00BC5673">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FB1444">
+      <w:r w:rsidRPr="00BC5673">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented investors in connection with the merger of HCB and YMM</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="090702EE" w14:textId="77777777" w:rsidR="00FB1444" w:rsidRDefault="00FB1444" w:rsidP="00FB1444">
+    <w:p w14:paraId="70E209DF" w14:textId="77777777" w:rsidR="00BC5673" w:rsidRDefault="00BC5673" w:rsidP="00BC5673">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FB1444">
+      <w:r w:rsidRPr="00BC5673">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented an investor consortium in its proposed acquisition of a leading Australia medical group ICON</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="495A5650" w14:textId="77777777" w:rsidR="00FB1444" w:rsidRDefault="00FB1444" w:rsidP="00FB1444">
+    <w:p w14:paraId="12AB6E96" w14:textId="77777777" w:rsidR="00BC5673" w:rsidRDefault="00BC5673" w:rsidP="00BC5673">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FB1444">
+      <w:r w:rsidRPr="00BC5673">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Private Equity/Venture Capital</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E802F9B" w14:textId="77777777" w:rsidR="00FB1444" w:rsidRDefault="00FB1444" w:rsidP="00FB1444">
+    <w:p w14:paraId="47DE5441" w14:textId="77777777" w:rsidR="00BC5673" w:rsidRDefault="00BC5673" w:rsidP="00BC5673">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FB1444">
+      <w:r w:rsidRPr="00BC5673">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented CPE on its equity investment in Kindstar</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="015D64AA" w14:textId="77777777" w:rsidR="00FB1444" w:rsidRDefault="00FB1444" w:rsidP="00FB1444">
+    <w:p w14:paraId="1ECB3A9A" w14:textId="77777777" w:rsidR="00BC5673" w:rsidRDefault="00BC5673" w:rsidP="00BC5673">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FB1444">
+      <w:r w:rsidRPr="00BC5673">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented CPE on its equity investment in Geekplus+</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3028F0FD" w14:textId="77777777" w:rsidR="00FB1444" w:rsidRDefault="00FB1444" w:rsidP="00FB1444">
+    <w:p w14:paraId="7797DDC3" w14:textId="77777777" w:rsidR="00BC5673" w:rsidRDefault="00BC5673" w:rsidP="00BC5673">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FB1444">
+      <w:r w:rsidRPr="00BC5673">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented CPE on its equity investment in DiDi Freight</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7D1C08DD" w14:textId="77777777" w:rsidR="00FB1444" w:rsidRDefault="00FB1444" w:rsidP="00FB1444">
+    <w:p w14:paraId="73C4029D" w14:textId="77777777" w:rsidR="00BC5673" w:rsidRDefault="00BC5673" w:rsidP="00BC5673">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FB1444">
+      <w:r w:rsidRPr="00BC5673">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Affinity Equity Partners on its equity investment in Aland</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C05737A" w14:textId="77777777" w:rsidR="00FB1444" w:rsidRDefault="00FB1444" w:rsidP="00FB1444">
+    <w:p w14:paraId="490384AB" w14:textId="77777777" w:rsidR="00BC5673" w:rsidRDefault="00BC5673" w:rsidP="00BC5673">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FB1444">
+      <w:r w:rsidRPr="00BC5673">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented L Catterton Asia on its equity investment in Nebula Brands</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5918ADAD" w14:textId="77777777" w:rsidR="00FB1444" w:rsidRDefault="00FB1444" w:rsidP="00FB1444">
+    <w:p w14:paraId="1E86BD11" w14:textId="77777777" w:rsidR="00BC5673" w:rsidRDefault="00BC5673" w:rsidP="00BC5673">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FB1444">
+      <w:r w:rsidRPr="00BC5673">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented L Catterton Asia in the restructuring and refinancing of US$175,000,000 in principal amount of convertible notes due 2021 issued by Secoo Holding Limited</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0298028F" w14:textId="77777777" w:rsidR="00FB1444" w:rsidRDefault="00FB1444" w:rsidP="00FB1444">
+    <w:p w14:paraId="077FDE99" w14:textId="77777777" w:rsidR="00BC5673" w:rsidRDefault="00BC5673" w:rsidP="00BC5673">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FB1444">
+      <w:r w:rsidRPr="00BC5673">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented CDH on its equity investment in Delta Medical</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F4CA6DD" w14:textId="77777777" w:rsidR="00FB1444" w:rsidRDefault="00FB1444" w:rsidP="00FB1444">
+    <w:p w14:paraId="56816706" w14:textId="77777777" w:rsidR="00BC5673" w:rsidRDefault="00BC5673" w:rsidP="00BC5673">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FB1444">
+      <w:r w:rsidRPr="00BC5673">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented CDH on its equity investment in Innovative Cellular Therapeutics</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="32AD0807" w14:textId="77777777" w:rsidR="00FB1444" w:rsidRDefault="00FB1444" w:rsidP="00FB1444">
+    <w:p w14:paraId="5B3A5AC4" w14:textId="77777777" w:rsidR="00BC5673" w:rsidRDefault="00BC5673" w:rsidP="00BC5673">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FB1444">
+      <w:r w:rsidRPr="00BC5673">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented CDH in its equity investment in Rootpath</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="56774BDE" w14:textId="77777777" w:rsidR="00FB1444" w:rsidRDefault="00FB1444" w:rsidP="00FB1444">
+    <w:p w14:paraId="7C2C5C8F" w14:textId="77777777" w:rsidR="00BC5673" w:rsidRDefault="00BC5673" w:rsidP="00BC5673">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FB1444">
+      <w:r w:rsidRPr="00BC5673">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented CDH on its equity investment in Threatbook</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2EEA8ABB" w14:textId="77777777" w:rsidR="00FB1444" w:rsidRDefault="00FB1444" w:rsidP="00FB1444">
+    <w:p w14:paraId="492FF166" w14:textId="77777777" w:rsidR="00BC5673" w:rsidRDefault="00BC5673" w:rsidP="00BC5673">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FB1444">
+      <w:r w:rsidRPr="00BC5673">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Chengxin in its spin-off from Didi and its over US$4.2 billion series A financing</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0232EEB8" w14:textId="77777777" w:rsidR="00FB1444" w:rsidRDefault="00FB1444" w:rsidP="00FB1444">
+    <w:p w14:paraId="795D3A7C" w14:textId="77777777" w:rsidR="00BC5673" w:rsidRDefault="00BC5673" w:rsidP="00BC5673">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FB1444">
+      <w:r w:rsidRPr="00BC5673">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Hillhouse on its equity investments in Miniso and in its later on red-chip restructuring</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E7036E1" w14:textId="77777777" w:rsidR="00FB1444" w:rsidRDefault="00FB1444" w:rsidP="00FB1444">
+    <w:p w14:paraId="69A4194B" w14:textId="77777777" w:rsidR="00BC5673" w:rsidRDefault="00BC5673" w:rsidP="00BC5673">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FB1444">
+      <w:r w:rsidRPr="00BC5673">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Sequoia on its equity investment in Dingdong</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="69A0808F" w14:textId="77777777" w:rsidR="00FB1444" w:rsidRDefault="00FB1444" w:rsidP="00FB1444">
+    <w:p w14:paraId="27038755" w14:textId="77777777" w:rsidR="00BC5673" w:rsidRDefault="00BC5673" w:rsidP="00BC5673">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FB1444">
+      <w:r w:rsidRPr="00BC5673">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Sequoia on its equity investment in Holomatic</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="27CA7483" w14:textId="77777777" w:rsidR="00FB1444" w:rsidRDefault="00FB1444" w:rsidP="00FB1444">
+    <w:p w14:paraId="2F7EE017" w14:textId="77777777" w:rsidR="00BC5673" w:rsidRDefault="00BC5673" w:rsidP="00BC5673">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FB1444">
+      <w:r w:rsidRPr="00BC5673">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Sequoia on its equity investment in Shuhai Supply Chain Solutions</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67E43090" w14:textId="77777777" w:rsidR="00FB1444" w:rsidRDefault="00FB1444" w:rsidP="00FB1444">
+    <w:p w14:paraId="29373858" w14:textId="77777777" w:rsidR="00BC5673" w:rsidRDefault="00BC5673" w:rsidP="00BC5673">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FB1444">
+      <w:r w:rsidRPr="00BC5673">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Gaorong on its equity investment in Pupumall</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1970FE39" w14:textId="77777777" w:rsidR="00FB1444" w:rsidRDefault="00FB1444" w:rsidP="00FB1444">
+    <w:p w14:paraId="3EE66AA3" w14:textId="77777777" w:rsidR="00BC5673" w:rsidRDefault="00BC5673" w:rsidP="00BC5673">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FB1444">
+      <w:r w:rsidRPr="00BC5673">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Gaorong on its equity investment in PDD</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C2BE286" w14:textId="77777777" w:rsidR="00FB1444" w:rsidRDefault="00FB1444" w:rsidP="00FB1444">
+    <w:p w14:paraId="4B0D97E5" w14:textId="77777777" w:rsidR="00BC5673" w:rsidRDefault="00BC5673" w:rsidP="00BC5673">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FB1444">
+      <w:r w:rsidRPr="00BC5673">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented CEC CICC on its equity investment in Nreal</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0781E790" w14:textId="77777777" w:rsidR="00FB1444" w:rsidRDefault="00FB1444" w:rsidP="00FB1444">
+    <w:p w14:paraId="63793DEB" w14:textId="77777777" w:rsidR="00BC5673" w:rsidRDefault="00BC5673" w:rsidP="00BC5673">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FB1444">
+      <w:r w:rsidRPr="00BC5673">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Z-Park Fund on its investment in Tuanche</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7CED9B30" w14:textId="77777777" w:rsidR="00FB1444" w:rsidRDefault="00FB1444" w:rsidP="00FB1444">
+    <w:p w14:paraId="4B005CB1" w14:textId="77777777" w:rsidR="00BC5673" w:rsidRDefault="00BC5673" w:rsidP="00BC5673">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FB1444">
+      <w:r w:rsidRPr="00BC5673">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented CICFH on its investment in We Doctor</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="533E2521" w14:textId="77777777" w:rsidR="00FB1444" w:rsidRDefault="00FB1444" w:rsidP="00FB1444">
+    <w:p w14:paraId="36B12FE1" w14:textId="77777777" w:rsidR="00BC5673" w:rsidRDefault="00BC5673" w:rsidP="00BC5673">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FB1444">
+      <w:r w:rsidRPr="00BC5673">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented investors on their proposed investment in Bytedance</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6619224B" w14:textId="77777777" w:rsidR="00FB1444" w:rsidRDefault="00FB1444" w:rsidP="00FB1444">
+    <w:p w14:paraId="7E64A1F4" w14:textId="77777777" w:rsidR="00BC5673" w:rsidRDefault="00BC5673" w:rsidP="00BC5673">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FB1444">
+      <w:r w:rsidRPr="00BC5673">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented investors on their proposed investment in Nio</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="162F8327" w14:textId="77777777" w:rsidR="00FB1444" w:rsidRDefault="00FB1444" w:rsidP="00FB1444">
+    <w:p w14:paraId="5E283E14" w14:textId="77777777" w:rsidR="00BC5673" w:rsidRDefault="00BC5673" w:rsidP="00BC5673">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FB1444">
+      <w:r w:rsidRPr="00BC5673">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented investors on their investment in 100Credi</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7501BDE9" w14:textId="77777777" w:rsidR="00FB1444" w:rsidRDefault="00FB1444" w:rsidP="00FB1444">
+    <w:p w14:paraId="38FB696D" w14:textId="77777777" w:rsidR="00BC5673" w:rsidRDefault="00BC5673" w:rsidP="00BC5673">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FB1444">
+      <w:r w:rsidRPr="00BC5673">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Pony AI in its collaboration with Toyota Motor Corporation and in its US$400 million Series C financing in which Toyota was the lead investor</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64352D84" w14:textId="77777777" w:rsidR="00FB1444" w:rsidRDefault="00FB1444" w:rsidP="00FB1444">
+    <w:p w14:paraId="764DE51B" w14:textId="77777777" w:rsidR="00BC5673" w:rsidRDefault="00BC5673" w:rsidP="00BC5673">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FB1444">
+      <w:r w:rsidRPr="00BC5673">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented SDIC on its investment in CanSino Bio</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="23A83B94" w14:textId="77777777" w:rsidR="00FB1444" w:rsidRDefault="00FB1444" w:rsidP="00FB1444">
+    <w:p w14:paraId="19B681BA" w14:textId="77777777" w:rsidR="00BC5673" w:rsidRDefault="00BC5673" w:rsidP="00BC5673">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FB1444">
+      <w:r w:rsidRPr="00BC5673">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Alibaba on its investment in a film and TV production company</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4BB15738" w14:textId="77777777" w:rsidR="00FB1444" w:rsidRDefault="00FB1444" w:rsidP="00FB1444">
+    <w:p w14:paraId="4F9FB410" w14:textId="77777777" w:rsidR="00BC5673" w:rsidRDefault="00BC5673" w:rsidP="00BC5673">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="41"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FB1444">
+      <w:r w:rsidRPr="00BC5673">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Warburg Pincus, TPG, IDG, Zhen Fund, Asia Green Fund, Lenovo Capital, China Life, CICC Capital and various other venture capital and private equity funds on their several equity investments in China</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C43E08D" w14:textId="77777777" w:rsidR="00FB1444" w:rsidRDefault="00FB1444" w:rsidP="00FB1444">
+    <w:p w14:paraId="33DC030E" w14:textId="77777777" w:rsidR="00BC5673" w:rsidRDefault="00BC5673" w:rsidP="00BC5673">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="42"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FB1444">
+      <w:r w:rsidRPr="00BC5673">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Carebridge, Kaiyun Mortor, KNX, Miotech, Matrix Finance and other enterprises in their equity financings</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="482F577C" w14:textId="77777777" w:rsidR="00FB1444" w:rsidRDefault="00FB1444" w:rsidP="00FB1444">
+    <w:p w14:paraId="68C39231" w14:textId="77777777" w:rsidR="00BC5673" w:rsidRDefault="00BC5673" w:rsidP="00BC5673">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FB1444">
+      <w:r w:rsidRPr="00BC5673">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>General Corporate</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="545C1BDF" w14:textId="77777777" w:rsidR="00FB1444" w:rsidRDefault="00FB1444" w:rsidP="00FB1444">
+    <w:p w14:paraId="7AAA14DF" w14:textId="77777777" w:rsidR="00BC5673" w:rsidRDefault="00BC5673" w:rsidP="00BC5673">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="43"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FB1444">
+      <w:r w:rsidRPr="00BC5673">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised Affinity Equity Partners, Kaiyun Mortors, Pony AI, Miotech, Matrix Finance, Yixia Tech, China NetUnion, Razer Singapore and other clients on general corporate work</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7DEE2A2F" w14:textId="77777777" w:rsidR="00FB1444" w:rsidRDefault="00FB1444" w:rsidP="00FB1444">
+    <w:p w14:paraId="3E767CA6" w14:textId="77777777" w:rsidR="00BC5673" w:rsidRDefault="00BC5673" w:rsidP="00BC5673">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="44"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FB1444">
+      <w:r w:rsidRPr="00BC5673">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised Kaiyun Mortors, Car Inc., Zhaopin, Vibe Ince, a Macau based investment fund and other clients on their employee incentive schemes</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64626F94" w14:textId="77777777" w:rsidR="00FB1444" w:rsidRDefault="00FB1444" w:rsidP="00FB1444">
+    <w:p w14:paraId="20C4759C" w14:textId="77777777" w:rsidR="00BC5673" w:rsidRDefault="00BC5673" w:rsidP="00BC5673">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FB1444">
+      <w:r w:rsidRPr="00BC5673">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Education</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6BE79EA0" w14:textId="77777777" w:rsidR="00FB1444" w:rsidRDefault="00FB1444" w:rsidP="00FB1444">
+    <w:p w14:paraId="251B6599" w14:textId="77777777" w:rsidR="00BC5673" w:rsidRDefault="00BC5673" w:rsidP="00BC5673">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="45"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FB1444">
+      <w:r w:rsidRPr="00BC5673">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>University of California, Berkeley, School of Law, Master of Laws (LL.M.)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="01B4D580" w14:textId="77777777" w:rsidR="00FB1444" w:rsidRDefault="00FB1444" w:rsidP="00FB1444">
+    <w:p w14:paraId="4B9633E8" w14:textId="77777777" w:rsidR="00BC5673" w:rsidRDefault="00BC5673" w:rsidP="00BC5673">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="46"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FB1444">
+      <w:r w:rsidRPr="00BC5673">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Southwest University of Political Science and Law, Bachelor of Laws (LL.B.)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="428CB049" w14:textId="77777777" w:rsidR="00FB1444" w:rsidRDefault="00FB1444" w:rsidP="00FB1444">
+    <w:p w14:paraId="2D3018B3" w14:textId="77777777" w:rsidR="00BC5673" w:rsidRDefault="00BC5673" w:rsidP="00BC5673">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FB1444">
+      <w:r w:rsidRPr="00BC5673">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Professional Qualification</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4545E0AA" w14:textId="77777777" w:rsidR="00FB1444" w:rsidRDefault="00FB1444" w:rsidP="00FB1444">
+    <w:p w14:paraId="179C1B9F" w14:textId="77777777" w:rsidR="00BC5673" w:rsidRDefault="00BC5673" w:rsidP="00BC5673">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="47"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FB1444">
+      <w:r w:rsidRPr="00BC5673">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Qualified in the PRC (non-practicing)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2933FBB8" w14:textId="77777777" w:rsidR="00FB1444" w:rsidRDefault="00FB1444" w:rsidP="00FB1444">
+    <w:p w14:paraId="5CF6496D" w14:textId="77777777" w:rsidR="00BC5673" w:rsidRDefault="00BC5673" w:rsidP="00BC5673">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FB1444">
+      <w:r w:rsidRPr="00BC5673">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Work Language</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1364EFF7" w14:textId="77777777" w:rsidR="00FB1444" w:rsidRDefault="00FB1444" w:rsidP="00FB1444">
+    <w:p w14:paraId="7CB4D366" w14:textId="77777777" w:rsidR="00BC5673" w:rsidRDefault="00BC5673" w:rsidP="00BC5673">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="48"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FB1444">
+      <w:r w:rsidRPr="00BC5673">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Mandarin (Native)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="27F1D97E" w14:textId="77777777" w:rsidR="00FB1444" w:rsidRDefault="00FB1444" w:rsidP="00FB1444">
+    <w:p w14:paraId="5466435D" w14:textId="77777777" w:rsidR="00BC5673" w:rsidRDefault="00BC5673" w:rsidP="00BC5673">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="49"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FB1444">
+      <w:r w:rsidRPr="00BC5673">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>English (Fluent)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="54D9DD2C" w14:textId="77777777" w:rsidR="00FB1444" w:rsidRDefault="00FB1444" w:rsidP="00FB1444">
+    <w:p w14:paraId="74C129F9" w14:textId="77777777" w:rsidR="00BC5673" w:rsidRDefault="00BC5673" w:rsidP="00BC5673">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FB1444">
+      <w:r w:rsidRPr="00BC5673">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Professional Background</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5567FC3C" w14:textId="4506D14D" w:rsidR="00686369" w:rsidRPr="00FB1444" w:rsidRDefault="00FB1444" w:rsidP="00FB1444">
+    <w:p w14:paraId="5567FC3C" w14:textId="317429E6" w:rsidR="00686369" w:rsidRPr="00BC5673" w:rsidRDefault="00BC5673" w:rsidP="00BC5673">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="50"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FB1444">
+      <w:r w:rsidRPr="00BC5673">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Prior to joining Fangda Partners, Mr. Liu was an associate at another leading PRC law firm.</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00686369" w:rsidRPr="00FB1444" w:rsidSect="002D0826">
+    <w:sectPr w:rsidR="00686369" w:rsidRPr="00BC5673" w:rsidSect="002D0826">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1797" w:bottom="1440" w:left="1797" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="3584D350" w14:textId="77777777" w:rsidR="004167EC" w:rsidRDefault="004167EC" w:rsidP="00F57734">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="2493FDE5" w14:textId="77777777" w:rsidR="004167EC" w:rsidRDefault="004167EC" w:rsidP="00F57734">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -1908,407 +1908,470 @@
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="04FD0376"/>
+    <w:nsid w:val="01012E28"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="86DAC438"/>
+    <w:tmpl w:val="558E80F0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="06581D70"/>
+    <w:nsid w:val="015F4A95"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="CE6242F8"/>
+    <w:tmpl w:val="4D76347C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0AA7671D"/>
+    <w:nsid w:val="02DA273F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="4DFC17EA"/>
+    <w:tmpl w:val="804C87D8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0FFE2C46"/>
+    <w:nsid w:val="041F42E9"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="6F0C9006"/>
+    <w:tmpl w:val="525AA11E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="10703FC2"/>
+    <w:nsid w:val="04915D1A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="372CFECC"/>
+    <w:tmpl w:val="58B23FDC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="12625F57"/>
+    <w:nsid w:val="04D50697"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="3BD82CC0"/>
+    <w:tmpl w:val="13CE3FB4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="15797BEC"/>
+    <w:nsid w:val="10774F1E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F40C11A2"/>
+    <w:tmpl w:val="EDE4C932"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="15FB006B"/>
+    <w:nsid w:val="145F4297"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="7FE2697C"/>
+    <w:tmpl w:val="125A7E1C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1D027D5A"/>
+    <w:nsid w:val="1468195F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="70B4474C"/>
+    <w:tmpl w:val="A0EE553A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="21EB7C0B"/>
+    <w:nsid w:val="158E1203"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E85A4454"/>
+    <w:tmpl w:val="F26A5332"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="22816119"/>
+    <w:nsid w:val="15964947"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="FA5426A2"/>
+    <w:tmpl w:val="6E60B7E8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="29CB1695"/>
+    <w:nsid w:val="169B644D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="64FC7504"/>
+    <w:tmpl w:val="E01076CE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2C5B6265"/>
+    <w:nsid w:val="1860547F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F796F82E"/>
+    <w:tmpl w:val="002E349A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2D4F7066"/>
+    <w:nsid w:val="18731FA3"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="787EF71E"/>
+    <w:tmpl w:val="9014D466"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2D734FAF"/>
+    <w:nsid w:val="1D707649"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="ABE2ACA4"/>
+    <w:tmpl w:val="6BAAFB36"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2DD16816"/>
+    <w:nsid w:val="20593949"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="FE5A748A"/>
+    <w:tmpl w:val="39EEE9B0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2E9A005A"/>
+    <w:nsid w:val="20A46C45"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="632E79F6"/>
+    <w:tmpl w:val="909AD4B0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="236B071C"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="3CD62980"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="26252266"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="6ACA3886"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2D6D6C03"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="367CAA52"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2EE42B43"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B08202D4"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="440" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="880" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
@@ -2377,93 +2440,177 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3520" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2FAF1570"/>
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="30427DEB"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="306CF1B0"/>
+    <w:tmpl w:val="30F0BF34"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="30544B27"/>
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="309B6815"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="EAF43700"/>
+    <w:tmpl w:val="55D8A828"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="350E0EC0"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="966ACFE6"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="35983D77"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="CDD4C6D4"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="36161DE2"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="1256E1AC"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3874664A"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="B64AB63E"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3B6418F1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="49FEE19A"/>
     <w:lvl w:ilvl="0" w:tplc="B99657A6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="510" w:hanging="226"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:sz w:val="15"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="880" w:hanging="440"/>
@@ -2535,808 +2682,661 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3520" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3F1E1E16"/>
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3C275275"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="022458A8"/>
+    <w:tmpl w:val="96D04620"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4452312C"/>
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3CAB2A06"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F7AC02B0"/>
+    <w:tmpl w:val="648CE4AC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="44C755C0"/>
+  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="40C63747"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="49F839F8"/>
+    <w:tmpl w:val="7B526F54"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="45C25E3D"/>
+  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="43060FBC"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="63A29984"/>
+    <w:tmpl w:val="A0EE553A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="45F50419"/>
+  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="43887BE0"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="ECFC05CC"/>
+    <w:tmpl w:val="6DD614CC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="466B285A"/>
+  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="471C468D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="DB944060"/>
+    <w:tmpl w:val="98B62B40"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="49AC138C"/>
+  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="522F1EA8"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E2E4CE84"/>
+    <w:tmpl w:val="2AB6E6FC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4B971C04"/>
+  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="53C74186"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="770A2DBC"/>
+    <w:tmpl w:val="29749CB8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4C8A096C"/>
+  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="577A38DA"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="1CBCD6B2"/>
+    <w:tmpl w:val="CA08343C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="51115094"/>
+  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5AD43383"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B384472A"/>
+    <w:tmpl w:val="528AEADE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="530C440A"/>
+  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5DCF1FF3"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="30EC4614"/>
+    <w:tmpl w:val="000E833E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="541871EB"/>
+  <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="61275BBE"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="632E79F6"/>
+    <w:tmpl w:val="EFC26832"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="550E4519"/>
+  <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="640B4C88"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="4FCCCB64"/>
+    <w:tmpl w:val="62E081EE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="55F25AB3"/>
+  <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="643F03AA"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="1528DF1C"/>
+    <w:tmpl w:val="F3D61300"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5A843C3A"/>
+  <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="685012C7"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="8272EBBC"/>
+    <w:tmpl w:val="97145DFE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5B301CF2"/>
+  <w:abstractNum w:abstractNumId="43" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="722D6992"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="BB403FF4"/>
+    <w:tmpl w:val="349CA3D0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5BAF0EB6"/>
+  <w:abstractNum w:abstractNumId="44" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="72CC4F13"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="2E08333A"/>
+    <w:tmpl w:val="D44039F6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5CFC0724"/>
+  <w:abstractNum w:abstractNumId="45" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="75133356"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D72EC114"/>
+    <w:tmpl w:val="EC7AA0AC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="62C31EE0"/>
+  <w:abstractNum w:abstractNumId="46" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="770C6333"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="122A42A8"/>
+    <w:tmpl w:val="0E902E56"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="69385948"/>
+  <w:abstractNum w:abstractNumId="47" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="774A3267"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E70A03D4"/>
+    <w:tmpl w:val="2C8A37F0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6A551085"/>
+  <w:abstractNum w:abstractNumId="48" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="79F90B0A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="9C723866"/>
+    <w:tmpl w:val="26F2989A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6CE43FF7"/>
+  <w:abstractNum w:abstractNumId="49" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7E9730E8"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="3A6A469E"/>
+    <w:tmpl w:val="F79831CE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="43" w15:restartNumberingAfterBreak="0">
-[...145 lines deleted...]
-  </w:abstractNum>
   <w:num w:numId="1">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="2">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="33"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="34"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="49"/>
+  </w:num>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="42"/>
+  </w:num>
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="11">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="12">
     <w:abstractNumId w:val="17"/>
   </w:num>
-  <w:num w:numId="2">
-    <w:abstractNumId w:val="20"/>
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="21"/>
   </w:num>
-  <w:num w:numId="3">
-    <w:abstractNumId w:val="2"/>
+  <w:num w:numId="14">
+    <w:abstractNumId w:val="41"/>
   </w:num>
-  <w:num w:numId="4">
-    <w:abstractNumId w:val="38"/>
+  <w:num w:numId="15">
+    <w:abstractNumId w:val="25"/>
   </w:num>
-  <w:num w:numId="5">
+  <w:num w:numId="16">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="17">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="18">
+    <w:abstractNumId w:val="39"/>
+  </w:num>
+  <w:num w:numId="19">
+    <w:abstractNumId w:val="35"/>
+  </w:num>
+  <w:num w:numId="20">
     <w:abstractNumId w:val="37"/>
   </w:num>
-  <w:num w:numId="6">
-    <w:abstractNumId w:val="24"/>
+  <w:num w:numId="21">
+    <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="7">
-    <w:abstractNumId w:val="49"/>
+  <w:num w:numId="22">
+    <w:abstractNumId w:val="16"/>
   </w:num>
-  <w:num w:numId="8">
+  <w:num w:numId="23">
+    <w:abstractNumId w:val="43"/>
+  </w:num>
+  <w:num w:numId="24">
+    <w:abstractNumId w:val="45"/>
+  </w:num>
+  <w:num w:numId="25">
     <w:abstractNumId w:val="23"/>
   </w:num>
-  <w:num w:numId="9">
-    <w:abstractNumId w:val="9"/>
+  <w:num w:numId="26">
+    <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="10">
-    <w:abstractNumId w:val="34"/>
+  <w:num w:numId="27">
+    <w:abstractNumId w:val="28"/>
   </w:num>
-  <w:num w:numId="11">
+  <w:num w:numId="28">
+    <w:abstractNumId w:val="40"/>
+  </w:num>
+  <w:num w:numId="29">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="30">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="31">
     <w:abstractNumId w:val="47"/>
   </w:num>
-  <w:num w:numId="12">
-    <w:abstractNumId w:val="41"/>
+  <w:num w:numId="32">
+    <w:abstractNumId w:val="15"/>
   </w:num>
-  <w:num w:numId="13">
-[...38 lines deleted...]
-  <w:num w:numId="26">
+  <w:num w:numId="33">
     <w:abstractNumId w:val="30"/>
   </w:num>
-  <w:num w:numId="27">
-    <w:abstractNumId w:val="22"/>
+  <w:num w:numId="34">
+    <w:abstractNumId w:val="19"/>
   </w:num>
-  <w:num w:numId="28">
+  <w:num w:numId="35">
+    <w:abstractNumId w:val="32"/>
+  </w:num>
+  <w:num w:numId="36">
     <w:abstractNumId w:val="12"/>
   </w:num>
-  <w:num w:numId="29">
-[...22 lines deleted...]
-  </w:num>
   <w:num w:numId="37">
-    <w:abstractNumId w:val="26"/>
+    <w:abstractNumId w:val="29"/>
   </w:num>
   <w:num w:numId="38">
-    <w:abstractNumId w:val="7"/>
+    <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="39">
     <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="40">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="41">
+    <w:abstractNumId w:val="44"/>
+  </w:num>
+  <w:num w:numId="42">
+    <w:abstractNumId w:val="46"/>
+  </w:num>
+  <w:num w:numId="43">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="44">
     <w:abstractNumId w:val="36"/>
   </w:num>
-  <w:num w:numId="41">
-    <w:abstractNumId w:val="43"/>
+  <w:num w:numId="45">
+    <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="42">
-    <w:abstractNumId w:val="33"/>
+  <w:num w:numId="46">
+    <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="43">
-[...2 lines deleted...]
-  <w:num w:numId="44">
+  <w:num w:numId="47">
     <w:abstractNumId w:val="48"/>
   </w:num>
-  <w:num w:numId="45">
-[...7 lines deleted...]
-  </w:num>
   <w:num w:numId="48">
-    <w:abstractNumId w:val="44"/>
+    <w:abstractNumId w:val="38"/>
   </w:num>
   <w:num w:numId="49">
-    <w:abstractNumId w:val="32"/>
+    <w:abstractNumId w:val="31"/>
   </w:num>
   <w:num w:numId="50">
-    <w:abstractNumId w:val="16"/>
+    <w:abstractNumId w:val="8"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
@@ -3452,81 +3452,81 @@
     <w:rsid w:val="00925E12"/>
     <w:rsid w:val="00930511"/>
     <w:rsid w:val="00936370"/>
     <w:rsid w:val="0094376B"/>
     <w:rsid w:val="009465FB"/>
     <w:rsid w:val="0095781F"/>
     <w:rsid w:val="009A4D0D"/>
     <w:rsid w:val="009A711A"/>
     <w:rsid w:val="009B27AE"/>
     <w:rsid w:val="009D6108"/>
     <w:rsid w:val="009E20C4"/>
     <w:rsid w:val="00A002B6"/>
     <w:rsid w:val="00A1252B"/>
     <w:rsid w:val="00A1585C"/>
     <w:rsid w:val="00A41685"/>
     <w:rsid w:val="00A64BF0"/>
     <w:rsid w:val="00A81B38"/>
     <w:rsid w:val="00B05840"/>
     <w:rsid w:val="00B37E04"/>
     <w:rsid w:val="00B557D1"/>
     <w:rsid w:val="00B62E87"/>
     <w:rsid w:val="00B670A2"/>
     <w:rsid w:val="00B86E39"/>
     <w:rsid w:val="00BB071E"/>
     <w:rsid w:val="00BB2601"/>
+    <w:rsid w:val="00BC5673"/>
     <w:rsid w:val="00C0316A"/>
     <w:rsid w:val="00C24D79"/>
     <w:rsid w:val="00CD0348"/>
     <w:rsid w:val="00CF1C9C"/>
     <w:rsid w:val="00D1552C"/>
     <w:rsid w:val="00D2284D"/>
     <w:rsid w:val="00D45AF6"/>
     <w:rsid w:val="00D632AE"/>
     <w:rsid w:val="00D925CA"/>
     <w:rsid w:val="00DA428A"/>
     <w:rsid w:val="00DA626A"/>
     <w:rsid w:val="00DD484D"/>
     <w:rsid w:val="00DF04DF"/>
     <w:rsid w:val="00E34189"/>
     <w:rsid w:val="00E418B1"/>
     <w:rsid w:val="00E44063"/>
     <w:rsid w:val="00E61128"/>
     <w:rsid w:val="00E70303"/>
     <w:rsid w:val="00E73B54"/>
     <w:rsid w:val="00E7710E"/>
     <w:rsid w:val="00E94C0A"/>
     <w:rsid w:val="00EB2910"/>
     <w:rsid w:val="00EF7E90"/>
     <w:rsid w:val="00F07BEB"/>
     <w:rsid w:val="00F51C68"/>
     <w:rsid w:val="00F57734"/>
     <w:rsid w:val="00F80A79"/>
     <w:rsid w:val="00F96E7C"/>
     <w:rsid w:val="00F97256"/>
     <w:rsid w:val="00FA3B60"/>
-    <w:rsid w:val="00FB1444"/>
     <w:rsid w:val="00FB5CEE"/>
     <w:rsid w:val="00FC7C78"/>
     <w:rsid w:val="00FE037C"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="zh-CN"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
@@ -4570,61 +4570,61 @@
     <w:rsid w:val="00F57734"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af4">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0065437B"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af5">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00FB1444"/>
+    <w:rsid w:val="00BC5673"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af6">
     <w:name w:val="正文文本 字符"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="af5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00FB1444"/>
+    <w:rsid w:val="00BC5673"/>
     <w:rPr>
       <w:sz w:val="21"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 主题​​">
@@ -4908,51 +4908,51 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0632EF8F-F067-4F81-B809-ECAFAE8B1DA6}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{588FD866-9664-40B3-B53A-4C34ED9607C3}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>607</Words>
   <Characters>3463</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>28</Lines>
   <Paragraphs>8</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>4062</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>