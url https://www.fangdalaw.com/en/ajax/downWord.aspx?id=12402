--- v0 (2026-06-01)
+++ v1 (2026-08-06)
@@ -36,189 +36,189 @@
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5485"/>
         <w:gridCol w:w="2836"/>
       </w:tblGrid>
       <w:tr w:rsidR="0049405C" w:rsidRPr="00C24D79" w14:paraId="76EB2C64" w14:textId="77777777" w:rsidTr="00E70303">
         <w:trPr>
           <w:trHeight w:val="3267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5485" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="271D78"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C4F11E8" w14:textId="02E03142" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="005F23A4" w:rsidP="005F23A4">
+          <w:p w14:paraId="2C4F11E8" w14:textId="16CFC29C" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="005D2446" w:rsidP="005D2446">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="xingming"/>
             <w:bookmarkStart w:id="1" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="1"/>
-            <w:r w:rsidRPr="005F23A4">
+            <w:r w:rsidRPr="005D2446">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>HUANYAN ZHANG</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
-          <w:p w14:paraId="706EB16B" w14:textId="6DCE602E" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="005F23A4" w:rsidP="005F23A4">
+          <w:p w14:paraId="706EB16B" w14:textId="3B69AB85" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="005D2446" w:rsidP="005D2446">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="didian"/>
-            <w:r w:rsidRPr="005F23A4">
+            <w:r w:rsidRPr="005D2446">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Partner</w:t>
             </w:r>
-            <w:r w:rsidRPr="005F23A4">
+            <w:r w:rsidRPr="005D2446">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>·</w:t>
             </w:r>
-            <w:r w:rsidRPr="005F23A4">
+            <w:r w:rsidRPr="005D2446">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Guangzhou,Shenzhen</w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
-          <w:p w14:paraId="6199424A" w14:textId="214CAF30" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="005F23A4" w:rsidP="005F23A4">
+          <w:p w14:paraId="6199424A" w14:textId="5FE5E6C7" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="005D2446" w:rsidP="005D2446">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="dianhua"/>
-            <w:r w:rsidRPr="005F23A4">
+            <w:r w:rsidRPr="005D2446">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">+86 136 0243 7236 </w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
-          <w:p w14:paraId="4F910ACA" w14:textId="15E99331" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="005F23A4" w:rsidP="005F23A4">
+          <w:p w14:paraId="4F910ACA" w14:textId="11D35BDA" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="005D2446" w:rsidP="005D2446">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="youxiang"/>
-            <w:r w:rsidRPr="005F23A4">
+            <w:r w:rsidRPr="005D2446">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>huanyan.zhang@fangdalaw.com</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="22DBA835" w14:textId="677EAC48" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00F96E7C" w:rsidP="00860F89">
             <w:pPr>
               <w:ind w:leftChars="-52" w:left="-109"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C24D79">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:color w:val="545551"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D24C6CB" w14:textId="27CB6CFB" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="005F23A4" w:rsidP="002932C9">
+          <w:p w14:paraId="2D24C6CB" w14:textId="02E2E997" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="005D2446" w:rsidP="002932C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="tupian"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4220950D" wp14:editId="2F777641">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5627E660" wp14:editId="24DBB09F">
                   <wp:extent cx="1651000" cy="2142519"/>
                   <wp:effectExtent l="0" t="0" r="6350" b="0"/>
                   <wp:docPr id="1" name="图片 1"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
@@ -258,60 +258,60 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C063291" w14:textId="5DC9D94D" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="002375A9" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C24D79">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>PRACTICE AREAS</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C1ACACA" w14:textId="3CC06E9B" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="005F23A4" w:rsidP="007177F3">
+          <w:p w14:paraId="3C1ACACA" w14:textId="747781D3" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="005D2446" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="zhiyelingyu"/>
-            <w:r w:rsidRPr="005F23A4">
+            <w:r w:rsidRPr="005D2446">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>MS. ZHANG HUANYAN HAS BEEN PRACTICING FOR NEARLY 15 YEARS, SHE SPECIALIZES IN CAPITAL MARKET, MERGER AND ACQUISITION AND PRIVATE EQUITY.</w:t>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F19AE4C" w14:textId="19A41B01" w:rsidR="00451233" w:rsidRPr="00C24D79" w:rsidRDefault="00F80A79" w:rsidP="00DA428A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C24D79">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
           <w:noProof/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
@@ -371,51 +371,51 @@
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:roundrect w14:anchorId="053823F2" id="圆角矩形 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:-6.2pt;margin-top:-12.6pt;width:4.55pt;height:3.6pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDc1SqFegIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2yAQfp+0/wHxvtqO+mON4lRRqk6T&#10;qrZqO/WZYIiRMMeAxMn++h3gOG1X7WHaCwbu7ru7z98xu9p1mmyF8wpMTauTkhJhODTKrGv64/nm&#10;y1dKfGCmYRqMqOleeHo1//xp1tupmEALuhGOIIjx097WtA3BTovC81Z0zJ+AFQaNElzHAh7dumgc&#10;6xG908WkLM+LHlxjHXDhPd5eZyOdJ3wpBQ/3UnoRiK4p1hbS6tK6imsxn7Hp2jHbKj6Uwf6hio4p&#10;g0lHqGsWGNk49QdUp7gDDzKccOgKkFJxkXrAbqryXTdPLbMi9YLkeDvS5P8fLL/bPtkHhzT01k89&#10;bmMXO+m6+MX6yC6RtR/JErtAOF6eXZyXyChHy+nZRXUZqSyOodb58E1AR+Kmpg42pnnE35FYYttb&#10;H7L/wS+m86BVc6O0TocoAbHUjmwZ/rzVuhoyvPHSJvoaiFEZMN4Ux2bSLuy1iH7aPApJVIPlT1Ih&#10;SWfHJIxzYUKVTS1rRM5dnZXYaoYfI1K3CTAiS8w/Yg8Abxs4YGeYwT+GiiTTMbj8W2E5eIxImcGE&#10;MbhTBtxHABq7GjJn/wNJmZrI0gqa/YMjDvKQeMtvFP67W+bDA3M4Ffi3cdLDPS5SQ19TGHaUtOB+&#10;fXQf/VGsaKWkxymrqf+5YU5Qor8blPFldXoaxzIdUEYTPLjXltVri9l0S0AtVPimWJ620T/ow1Y6&#10;6F7wQVjErGhihmPumvLgDodlyNOPTwoXi0Vyw1G0LNyaJ8sjeGQ1yvJ598KcHQQcUPd3cJhINn0n&#10;4ewbIw0sNgGkSvo+8jrwjWOchDM8OfGdeH1OXseHcf4bAAD//wMAUEsDBBQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NT8JAEL2b+B82Y+KtbCliSOmWGIgkKBdQPC/d&#10;sW3cna3dBeq/dzjpZTKT9+Z9FIvBWXHGPrSeFIxHKQikypuWagXvb8/JDESImoy2nlDBDwZYlLc3&#10;hc6Nv9AOz/tYCxahkGsFTYxdLmWoGnQ6jHyHxNin752OfPa1NL2+sLizMkvTR+l0S+zQ6A6XDVZf&#10;+5NTsF4edttDu9l8b6cr+5rpjxdbr5W6vxtWcx5PcxARh/j3AdcOnB9KDnb0JzJBWAXJOHtgKi/Z&#10;NAPBjGQyAXG8IrMUZFnI/z3KXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDc1SqFegIA&#10;AGAFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="white [3212]" stroked="f" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="49FD9EF9" w14:textId="77777777" w:rsidR="005F23A4" w:rsidRDefault="000E0C86" w:rsidP="00B670A2">
+    <w:p w14:paraId="5A7AEFA7" w14:textId="77777777" w:rsidR="005D2446" w:rsidRDefault="000E0C86" w:rsidP="00B670A2">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C24D79">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="545551"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E0DC835" wp14:editId="24238D24">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2512</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4508</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5271826" cy="0"/>
@@ -456,1339 +456,1339 @@
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:line w14:anchorId="3D0BA0F8" id="直接连接符 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".2pt,.35pt" to="415.3pt,.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKOATlvwEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+wYWFYYcXpo0V2K&#10;rdhH74pMxQL0BUmLnX8/ik7cohsGbNhFMCW+x/dIens7WcOOEJP2ruPrVc0ZOOl77Q4d//7t4fqG&#10;s5SF64XxDjp+gsRvd1fvtmNoofGDNz1EhiQutWPo+JBzaKsqyQGsSCsfwOGj8tGKjGE8VH0UI7Jb&#10;UzV1valGH/sQvYSU8PZ+fuQ74lcKZP6sVILMTMdRW6Yz0rkvZ7XbivYQRRi0PMsQ/6DCCu2w6EJ1&#10;L7JgP6L+hcpqGX3yKq+kt5VXSksgD+hmXb9x83UQAcgLNieFpU3p/9HKT8c79xSxDWNIbQpPsbiY&#10;VLRMGR2ecabkC5Wyidp2WtoGU2YSL983H9Y3zYYzeXmrZopCFWLKH8FbVj46brQrjkQrjo8pY1lM&#10;vaSUa+PKmbzR/YM2hoJ42N+ZyI6izLBu6g2NDYGv0jAq0OrFBX3lk4GZ9gsopntUO/uhBYOFVkgJ&#10;Lq/LOhATZheYQgkLsCbdfwSe8wsUaPn+BrwgqLJ3eQFb7Xz8XfU8XSSrOf/Sgdl3acHe9yeaL7UG&#10;t4gcnje+rOnrmOAv/+XuJwAAAP//AwBQSwMEFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FvwjAMhe+T9h8iT+I20g3WQWmK0IALh0kDhLRb2nhttcapmgCFX485bRdL&#10;T+/5+XM6720jTtj52pGCl2EEAqlwpqZSwX63fp6A8EGT0Y0jVHBBD/Ps8SHViXFn+sLTNpSCS8gn&#10;WkEVQptI6YsKrfZD1yKx9+M6qwPLrpSm02cut418jaJYWl0TX6h0ix8VFr/bo1WwO1x7uTl8LvK4&#10;3o+m39PV2/q6Umrw1C9nPBYzEAH78LcB9x+YHzIGy92RjBeNgjHnFLyDYG8yimIQ+V3KLJX/+bMb&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEo4BOW/AQAA3wMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAAAAAAAAAAAA&#10;AAAAGQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" strokecolor="#002060" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4CA39C1C" w14:textId="77777777" w:rsidR="005F23A4" w:rsidRDefault="005F23A4" w:rsidP="005F23A4">
+    <w:p w14:paraId="5AFA3479" w14:textId="77777777" w:rsidR="005D2446" w:rsidRDefault="005D2446" w:rsidP="005D2446">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005F23A4">
+      <w:r w:rsidRPr="005D2446">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>REPRESENTATIVE MATTERS AND CASES</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F4266FD" w14:textId="77777777" w:rsidR="005F23A4" w:rsidRDefault="005F23A4" w:rsidP="005F23A4">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="005F23A4">
+    <w:p w14:paraId="3EB139A7" w14:textId="77777777" w:rsidR="005D2446" w:rsidRDefault="005D2446" w:rsidP="005D2446">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005D2446">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Domestic Capital Markets</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="39020552" w14:textId="77777777" w:rsidR="005F23A4" w:rsidRDefault="005F23A4" w:rsidP="005F23A4">
+    <w:p w14:paraId="196F260E" w14:textId="77777777" w:rsidR="005D2446" w:rsidRDefault="005D2446" w:rsidP="005D2446">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005F23A4">
+      <w:r w:rsidRPr="005D2446">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented SmartGiant（688115.SH） in its A-share IPO</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="76C5AEFE" w14:textId="77777777" w:rsidR="005F23A4" w:rsidRDefault="005F23A4" w:rsidP="005F23A4">
+    <w:p w14:paraId="21E955AC" w14:textId="77777777" w:rsidR="005D2446" w:rsidRDefault="005D2446" w:rsidP="005D2446">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005F23A4">
+      <w:r w:rsidRPr="005D2446">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented BIO-THERA (688177.SH) in its A-share IPO, which is the second company in China (and the first in Southern China) without income or profit from its primary business listing domestically.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="048AE5BE" w14:textId="77777777" w:rsidR="005F23A4" w:rsidRDefault="005F23A4" w:rsidP="005F23A4">
+    <w:p w14:paraId="02489CB7" w14:textId="77777777" w:rsidR="005D2446" w:rsidRDefault="005D2446" w:rsidP="005D2446">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005F23A4">
+      <w:r w:rsidRPr="005D2446">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Southern Publishing and Media (601900.SH) in its A-share IPO</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2193099E" w14:textId="77777777" w:rsidR="005F23A4" w:rsidRDefault="005F23A4" w:rsidP="005F23A4">
+    <w:p w14:paraId="7949C3CA" w14:textId="77777777" w:rsidR="005D2446" w:rsidRDefault="005D2446" w:rsidP="005D2446">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005F23A4">
+      <w:r w:rsidRPr="005D2446">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Guangzhou Restaurant (603043.SH) in its A-share IPO</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A07F32D" w14:textId="77777777" w:rsidR="005F23A4" w:rsidRDefault="005F23A4" w:rsidP="005F23A4">
+    <w:p w14:paraId="1E0445EC" w14:textId="77777777" w:rsidR="005D2446" w:rsidRDefault="005D2446" w:rsidP="005D2446">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005F23A4">
+      <w:r w:rsidRPr="005D2446">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Tecnon Commercial Lighting (300650.SZ) in its A-share IPO</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7D293B87" w14:textId="77777777" w:rsidR="005F23A4" w:rsidRDefault="005F23A4" w:rsidP="005F23A4">
+    <w:p w14:paraId="364E4EF7" w14:textId="77777777" w:rsidR="005D2446" w:rsidRDefault="005D2446" w:rsidP="005D2446">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005F23A4">
+      <w:r w:rsidRPr="005D2446">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Sanxiong Aurora (300625.SZ) in its A-share IPO</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="73A16D3F" w14:textId="77777777" w:rsidR="005F23A4" w:rsidRDefault="005F23A4" w:rsidP="005F23A4">
+    <w:p w14:paraId="5299BE3C" w14:textId="77777777" w:rsidR="005D2446" w:rsidRDefault="005D2446" w:rsidP="005D2446">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005F23A4">
+      <w:r w:rsidRPr="005D2446">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Eve Energy (300014.SZ) in its A-share IPO</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="04C1CCC6" w14:textId="77777777" w:rsidR="005F23A4" w:rsidRDefault="005F23A4" w:rsidP="005F23A4">
+    <w:p w14:paraId="1043D177" w14:textId="77777777" w:rsidR="005D2446" w:rsidRDefault="005D2446" w:rsidP="005D2446">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005F23A4">
+      <w:r w:rsidRPr="005D2446">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Zhongyeda Electric (002441.SZ) in its A-share IPO</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C56F4F7" w14:textId="77777777" w:rsidR="005F23A4" w:rsidRDefault="005F23A4" w:rsidP="005F23A4">
+    <w:p w14:paraId="0DEAEBC7" w14:textId="77777777" w:rsidR="005D2446" w:rsidRDefault="005D2446" w:rsidP="005D2446">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005F23A4">
+      <w:r w:rsidRPr="005D2446">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Hongda Blasting (002683.SZ) in its private placement of A shares</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="251828EF" w14:textId="77777777" w:rsidR="005F23A4" w:rsidRDefault="005F23A4" w:rsidP="005F23A4">
+    <w:p w14:paraId="00E2B7A9" w14:textId="77777777" w:rsidR="005D2446" w:rsidRDefault="005D2446" w:rsidP="005D2446">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005F23A4">
+      <w:r w:rsidRPr="005D2446">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Grandbuy Company (002187.SZ) in its private placement of A shares</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="63556EBD" w14:textId="77777777" w:rsidR="005F23A4" w:rsidRDefault="005F23A4" w:rsidP="005F23A4">
+    <w:p w14:paraId="550F9589" w14:textId="77777777" w:rsidR="005D2446" w:rsidRDefault="005D2446" w:rsidP="005D2446">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005F23A4">
+      <w:r w:rsidRPr="005D2446">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Lvjing Holding (000502.SZ) in its private placement of A shares</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3416A871" w14:textId="77777777" w:rsidR="005F23A4" w:rsidRDefault="005F23A4" w:rsidP="005F23A4">
+    <w:p w14:paraId="5EBF9CA2" w14:textId="77777777" w:rsidR="005D2446" w:rsidRDefault="005D2446" w:rsidP="005D2446">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005F23A4">
+      <w:r w:rsidRPr="005D2446">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Pci-Suntek Technology (600728.SH) in its private placement of A shares</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F0213A3" w14:textId="77777777" w:rsidR="005F23A4" w:rsidRDefault="005F23A4" w:rsidP="005F23A4">
+    <w:p w14:paraId="17C7AF85" w14:textId="77777777" w:rsidR="005D2446" w:rsidRDefault="005D2446" w:rsidP="005D2446">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005F23A4">
+      <w:r w:rsidRPr="005D2446">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Pci-Suntek Technology (600728.SH) in its issuance of A shares for acquisition of PCI Technology &amp; Service Co., Ltd. and PCI Service Support Technology Co.,Ltd.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="69B6C912" w14:textId="77777777" w:rsidR="005F23A4" w:rsidRDefault="005F23A4" w:rsidP="005F23A4">
+    <w:p w14:paraId="7CDBDF6D" w14:textId="77777777" w:rsidR="005D2446" w:rsidRDefault="005D2446" w:rsidP="005D2446">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005F23A4">
+      <w:r w:rsidRPr="005D2446">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Hongda Blasting (002683.SZ) in its issuance of A shares for acquisition of Xinhuadu Engineering and Lianshaojiangong Group</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="56ADD13C" w14:textId="77777777" w:rsidR="005F23A4" w:rsidRDefault="005F23A4" w:rsidP="005F23A4">
+    <w:p w14:paraId="78C20A0D" w14:textId="77777777" w:rsidR="005D2446" w:rsidRDefault="005D2446" w:rsidP="005D2446">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005F23A4">
+      <w:r w:rsidRPr="005D2446">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Lvjing Holding (000502.SZ) in its issuance of A shares for acquisition of a domestic company.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0DD1123B" w14:textId="77777777" w:rsidR="005F23A4" w:rsidRDefault="005F23A4" w:rsidP="005F23A4">
+    <w:p w14:paraId="481AEDFE" w14:textId="77777777" w:rsidR="005D2446" w:rsidRDefault="005D2446" w:rsidP="005D2446">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005F23A4">
+      <w:r w:rsidRPr="005D2446">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Southern Publishing and Media (601900.SH) in its issuance of A shares for acquisition of GDXH Issuing Group</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1CF8BF17" w14:textId="77777777" w:rsidR="005F23A4" w:rsidRDefault="005F23A4" w:rsidP="005F23A4">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="005F23A4">
+    <w:p w14:paraId="5B0252BB" w14:textId="77777777" w:rsidR="005D2446" w:rsidRDefault="005D2446" w:rsidP="005D2446">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005D2446">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Hong Kong and Overseas Capital Markets</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E07359B" w14:textId="77777777" w:rsidR="005F23A4" w:rsidRDefault="005F23A4" w:rsidP="005F23A4">
+    <w:p w14:paraId="2191DA44" w14:textId="77777777" w:rsidR="005D2446" w:rsidRDefault="005D2446" w:rsidP="005D2446">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005F23A4">
+      <w:r w:rsidRPr="005D2446">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented BIO-THERA (688177.SH) in its Hong Kong IPO</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00A1CB92" w14:textId="77777777" w:rsidR="005F23A4" w:rsidRDefault="005F23A4" w:rsidP="005F23A4">
+    <w:p w14:paraId="693C2087" w14:textId="77777777" w:rsidR="005D2446" w:rsidRDefault="005D2446" w:rsidP="005D2446">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005F23A4">
+      <w:r w:rsidRPr="005D2446">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented ONION GLOBAL (OG.NYSE) in its US IPO</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="65098DF3" w14:textId="77777777" w:rsidR="005F23A4" w:rsidRDefault="005F23A4" w:rsidP="005F23A4">
+    <w:p w14:paraId="19713C13" w14:textId="77777777" w:rsidR="005D2446" w:rsidRDefault="005D2446" w:rsidP="005D2446">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005F23A4">
+      <w:r w:rsidRPr="005D2446">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented the underwriters in the US IPO of LIZHI FM (LIZI.NASDAQ)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="472CE55F" w14:textId="77777777" w:rsidR="005F23A4" w:rsidRDefault="005F23A4" w:rsidP="005F23A4">
+    <w:p w14:paraId="7A5317AE" w14:textId="77777777" w:rsidR="005D2446" w:rsidRDefault="005D2446" w:rsidP="005D2446">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005F23A4">
+      <w:r w:rsidRPr="005D2446">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented the underwriters in the Hong Kong IPO of Jiumaojiu (9922.HK)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="068BF2BA" w14:textId="77777777" w:rsidR="005F23A4" w:rsidRDefault="005F23A4" w:rsidP="005F23A4">
+    <w:p w14:paraId="27A8A80C" w14:textId="77777777" w:rsidR="005D2446" w:rsidRDefault="005D2446" w:rsidP="005D2446">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005F23A4">
+      <w:r w:rsidRPr="005D2446">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Centenary United Holdings (1959.HK) in its Hong Kong IPO</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24A96BD7" w14:textId="77777777" w:rsidR="005F23A4" w:rsidRDefault="005F23A4" w:rsidP="005F23A4">
+    <w:p w14:paraId="75E05F6C" w14:textId="77777777" w:rsidR="005D2446" w:rsidRDefault="005D2446" w:rsidP="005D2446">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005F23A4">
+      <w:r w:rsidRPr="005D2446">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Baioo Family Interactive Limited (2100.HK) in its Hong Kong IPO</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="748FD751" w14:textId="77777777" w:rsidR="005F23A4" w:rsidRDefault="005F23A4" w:rsidP="005F23A4">
+    <w:p w14:paraId="777C0BF1" w14:textId="77777777" w:rsidR="005D2446" w:rsidRDefault="005D2446" w:rsidP="005D2446">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005F23A4">
+      <w:r w:rsidRPr="005D2446">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented R&amp;F Group (2777.HK) in its Hong Kong IPO</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4A0C1619" w14:textId="77777777" w:rsidR="005F23A4" w:rsidRDefault="005F23A4" w:rsidP="005F23A4">
+    <w:p w14:paraId="2E2F12B9" w14:textId="77777777" w:rsidR="005D2446" w:rsidRDefault="005D2446" w:rsidP="005D2446">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005F23A4">
+      <w:r w:rsidRPr="005D2446">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Chongqing Rural Commercial Bank (3618.HK) in its Hong Kong IPO</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="232F7151" w14:textId="77777777" w:rsidR="005F23A4" w:rsidRDefault="005F23A4" w:rsidP="005F23A4">
+    <w:p w14:paraId="38F0FDBE" w14:textId="77777777" w:rsidR="005D2446" w:rsidRDefault="005D2446" w:rsidP="005D2446">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005F23A4">
+      <w:r w:rsidRPr="005D2446">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented GAC Group (2238.HK) in its Hong Kong IPO</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="40C05DB1" w14:textId="77777777" w:rsidR="005F23A4" w:rsidRDefault="005F23A4" w:rsidP="005F23A4">
+    <w:p w14:paraId="2F9AB862" w14:textId="77777777" w:rsidR="005D2446" w:rsidRDefault="005D2446" w:rsidP="005D2446">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005F23A4">
+      <w:r w:rsidRPr="005D2446">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Guangzhou Rural Commercial Bank (1551.HK) in its Hong Kong IPO</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64823E8D" w14:textId="77777777" w:rsidR="005F23A4" w:rsidRDefault="005F23A4" w:rsidP="005F23A4">
+    <w:p w14:paraId="7B7AB293" w14:textId="77777777" w:rsidR="005D2446" w:rsidRDefault="005D2446" w:rsidP="005D2446">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005F23A4">
+      <w:r w:rsidRPr="005D2446">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Evergrande Real Estate Group (3333.HK) in its Hong Kong IPO</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="36894121" w14:textId="77777777" w:rsidR="005F23A4" w:rsidRDefault="005F23A4" w:rsidP="005F23A4">
+    <w:p w14:paraId="6D81A5C3" w14:textId="77777777" w:rsidR="005D2446" w:rsidRDefault="005D2446" w:rsidP="005D2446">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005F23A4">
+      <w:r w:rsidRPr="005D2446">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented LIZHI FM (LIZI.NASDAQ) in its subsequent issue of additional shares</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="036F77CF" w14:textId="77777777" w:rsidR="005F23A4" w:rsidRDefault="005F23A4" w:rsidP="005F23A4">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="005F23A4">
+    <w:p w14:paraId="743F3150" w14:textId="77777777" w:rsidR="005D2446" w:rsidRDefault="005D2446" w:rsidP="005D2446">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005D2446">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>M&amp;A</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5ED567D8" w14:textId="77777777" w:rsidR="005F23A4" w:rsidRDefault="005F23A4" w:rsidP="005F23A4">
+    <w:p w14:paraId="0306AD37" w14:textId="77777777" w:rsidR="005D2446" w:rsidRDefault="005D2446" w:rsidP="005D2446">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005F23A4">
+      <w:r w:rsidRPr="005D2446">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Guangzhou Pearl River Enterprises Group in its co-acquisition with Guangzhou State-owned Capital Operation Holdings Co., Ltd. of controlling shares in JSTI Group (300284.SZ) by way of agreed transfer combined with private placement</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="166C2DD8" w14:textId="77777777" w:rsidR="005F23A4" w:rsidRDefault="005F23A4" w:rsidP="005F23A4">
+    <w:p w14:paraId="57E71345" w14:textId="77777777" w:rsidR="005D2446" w:rsidRDefault="005D2446" w:rsidP="005D2446">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005F23A4">
+      <w:r w:rsidRPr="005D2446">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented China Orient Asset Management Co., Ltd. in its acquisition of shares in Perfect World</w:t>
       </w:r>
-      <w:r w:rsidRPr="005F23A4">
+      <w:r w:rsidRPr="005D2446">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="005F23A4">
+      <w:r w:rsidRPr="005D2446">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> (002624.SZ)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24548354" w14:textId="77777777" w:rsidR="005F23A4" w:rsidRDefault="005F23A4" w:rsidP="005F23A4">
+    <w:p w14:paraId="288C0889" w14:textId="77777777" w:rsidR="005D2446" w:rsidRDefault="005D2446" w:rsidP="005D2446">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005F23A4">
+      <w:r w:rsidRPr="005D2446">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Beijing Dongfu Tianheng Investment Center (L.P.) in its investment in China CSSC Holdings Limited (600150.SH)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A0D8F88" w14:textId="77777777" w:rsidR="005F23A4" w:rsidRDefault="005F23A4" w:rsidP="005F23A4">
+    <w:p w14:paraId="7CB4E1A6" w14:textId="77777777" w:rsidR="005D2446" w:rsidRDefault="005D2446" w:rsidP="005D2446">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005F23A4">
+      <w:r w:rsidRPr="005D2446">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Pci-Suntek Technology (600728.SH) in its issuance of shares for acquisition of PCI Technology &amp; Service Co., Ltd. and PCI Service Support Technology Co.,Ltd.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4257B147" w14:textId="77777777" w:rsidR="005F23A4" w:rsidRDefault="005F23A4" w:rsidP="005F23A4">
+    <w:p w14:paraId="24D77ED6" w14:textId="77777777" w:rsidR="005D2446" w:rsidRDefault="005D2446" w:rsidP="005D2446">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005F23A4">
+      <w:r w:rsidRPr="005D2446">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Pci-Suntek Technology (600728.SH) in its acquisition of TYL Technology</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C5D2ACF" w14:textId="77777777" w:rsidR="005F23A4" w:rsidRDefault="005F23A4" w:rsidP="005F23A4">
+    <w:p w14:paraId="2B7ADD0C" w14:textId="77777777" w:rsidR="005D2446" w:rsidRDefault="005D2446" w:rsidP="005D2446">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005F23A4">
+      <w:r w:rsidRPr="005D2446">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Hongda Blasting (002683.SZ) in its issuance of A shares for acquisition of Xinhuadu Engineering and Lianshao Jiangong Group</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4D5D7DEE" w14:textId="77777777" w:rsidR="005F23A4" w:rsidRDefault="005F23A4" w:rsidP="005F23A4">
+    <w:p w14:paraId="1F04E493" w14:textId="77777777" w:rsidR="005D2446" w:rsidRDefault="005D2446" w:rsidP="005D2446">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005F23A4">
+      <w:r w:rsidRPr="005D2446">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Lvjing Holding (000502.SZ) in its issuance of A shares for acquisition of a company in China某境内公司</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7C486677" w14:textId="77777777" w:rsidR="005F23A4" w:rsidRDefault="005F23A4" w:rsidP="005F23A4">
+    <w:p w14:paraId="6DC7D106" w14:textId="77777777" w:rsidR="005D2446" w:rsidRDefault="005D2446" w:rsidP="005D2446">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005F23A4">
+      <w:r w:rsidRPr="005D2446">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Southern Publishing and Media (601900.SH) in its issuance of A shares for acquisition of GDXH Issuing Group</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3FEA89C2" w14:textId="77777777" w:rsidR="005F23A4" w:rsidRDefault="005F23A4" w:rsidP="005F23A4">
+    <w:p w14:paraId="57237FA8" w14:textId="77777777" w:rsidR="005D2446" w:rsidRDefault="005D2446" w:rsidP="005D2446">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005F23A4">
+      <w:r w:rsidRPr="005D2446">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Hongda Xingye Co.,Ltd., in its acquisition of Jiangsu Qionghua High-Tech Co., Ltd. (002002.SZ)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5282378E" w14:textId="77777777" w:rsidR="005F23A4" w:rsidRDefault="005F23A4" w:rsidP="005F23A4">
+    <w:p w14:paraId="172FB529" w14:textId="77777777" w:rsidR="005D2446" w:rsidRDefault="005D2446" w:rsidP="005D2446">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005F23A4">
+      <w:r w:rsidRPr="005D2446">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Sichuan BRC in its acquisition of DiKang Pharmaceuticals (600466.SH)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="478526C1" w14:textId="77777777" w:rsidR="005F23A4" w:rsidRDefault="005F23A4" w:rsidP="005F23A4">
+    <w:p w14:paraId="5874EAA5" w14:textId="77777777" w:rsidR="005D2446" w:rsidRDefault="005D2446" w:rsidP="005D2446">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005F23A4">
+      <w:r w:rsidRPr="005D2446">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Desay Battery in its acquisition of Shenzhen Worldsun Enterprises Co.Ltd.</w:t>
       </w:r>
-      <w:r w:rsidRPr="005F23A4">
+      <w:r w:rsidRPr="005D2446">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="005F23A4">
+      <w:r w:rsidRPr="005D2446">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> (000049.SZ)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="533F51F3" w14:textId="77777777" w:rsidR="005F23A4" w:rsidRDefault="005F23A4" w:rsidP="005F23A4">
+    <w:p w14:paraId="0D0291E0" w14:textId="77777777" w:rsidR="005D2446" w:rsidRDefault="005D2446" w:rsidP="005D2446">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005F23A4">
+      <w:r w:rsidRPr="005D2446">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Vobile Group (3738.HK) in its acquisition of Particle Culture Technology Group (Hangzhou) Co., Ltd.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F821600" w14:textId="77777777" w:rsidR="005F23A4" w:rsidRDefault="005F23A4" w:rsidP="005F23A4">
+    <w:p w14:paraId="71F3B151" w14:textId="77777777" w:rsidR="005D2446" w:rsidRDefault="005D2446" w:rsidP="005D2446">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="41"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005F23A4">
+      <w:r w:rsidRPr="005D2446">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented VNET Group (VNET.NASDAQ) in its acquisition of an advanced materials company in China</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A7FE76E" w14:textId="77777777" w:rsidR="005F23A4" w:rsidRDefault="005F23A4" w:rsidP="005F23A4">
+    <w:p w14:paraId="1C5F84F2" w14:textId="77777777" w:rsidR="005D2446" w:rsidRDefault="005D2446" w:rsidP="005D2446">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="42"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005F23A4">
+      <w:r w:rsidRPr="005D2446">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented WeRide in its acquisition of MoonX</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F92F453" w14:textId="77777777" w:rsidR="005F23A4" w:rsidRDefault="005F23A4" w:rsidP="005F23A4">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="005F23A4">
+    <w:p w14:paraId="4A9F6594" w14:textId="77777777" w:rsidR="005D2446" w:rsidRDefault="005D2446" w:rsidP="005D2446">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005D2446">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Private Equity</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1708B717" w14:textId="77777777" w:rsidR="005F23A4" w:rsidRDefault="005F23A4" w:rsidP="005F23A4">
+    <w:p w14:paraId="1E665F54" w14:textId="77777777" w:rsidR="005D2446" w:rsidRDefault="005D2446" w:rsidP="005D2446">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="43"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005F23A4">
+      <w:r w:rsidRPr="005D2446">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Provided legal services related to financing and general corporate matters for several enterprises, such as SmartGiant, WEIMEIZI, ONION GLOBAL, Sembo Block, EVE CHARM, MIDU, MAYDOS, HEA, HUMMcars, ETOP GROUP, YUNKEZAN.COM, PEANUT DIARY, Techtotop, Top Ideal, HuaYuan Landscape, BAIYOU and Times China.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="09B159E3" w14:textId="77777777" w:rsidR="005F23A4" w:rsidRDefault="005F23A4" w:rsidP="005F23A4">
+    <w:p w14:paraId="472132C0" w14:textId="77777777" w:rsidR="005D2446" w:rsidRDefault="005D2446" w:rsidP="005D2446">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="44"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005F23A4">
+      <w:r w:rsidRPr="005D2446">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Provided legal services related to investment and general corporate matters for several private equity clients, such as Coatue, SFUND, CSTC, Wens Investment, Gortune Investment, Zhuchuang Investment, Cinda Kunpeng Investment, Guangzheng Jinjun Investment, Hongye Guangdian Industry Investment, Orient Bangxin Capital, Yuexiu Financial Leasing and China Orient Asset Management.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1CE799FE" w14:textId="77777777" w:rsidR="005F23A4" w:rsidRDefault="005F23A4" w:rsidP="005F23A4">
+    <w:p w14:paraId="071C9091" w14:textId="77777777" w:rsidR="005D2446" w:rsidRDefault="005D2446" w:rsidP="005D2446">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005F23A4">
+      <w:r w:rsidRPr="005D2446">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Education</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="59A5AC8D" w14:textId="77777777" w:rsidR="005F23A4" w:rsidRDefault="005F23A4" w:rsidP="005F23A4">
+    <w:p w14:paraId="4668E36E" w14:textId="77777777" w:rsidR="005D2446" w:rsidRDefault="005D2446" w:rsidP="005D2446">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="45"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005F23A4">
+      <w:r w:rsidRPr="005D2446">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Sun Yat-sen University, LL.M.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="53E44311" w14:textId="77777777" w:rsidR="005F23A4" w:rsidRDefault="005F23A4" w:rsidP="005F23A4">
+    <w:p w14:paraId="3279B4B0" w14:textId="77777777" w:rsidR="005D2446" w:rsidRDefault="005D2446" w:rsidP="005D2446">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="46"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005F23A4">
+      <w:r w:rsidRPr="005D2446">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Sun Yat-sen University, LL.B.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="25EB2A5A" w14:textId="77777777" w:rsidR="005F23A4" w:rsidRDefault="005F23A4" w:rsidP="005F23A4">
+    <w:p w14:paraId="71B16E24" w14:textId="77777777" w:rsidR="005D2446" w:rsidRDefault="005D2446" w:rsidP="005D2446">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005F23A4">
+      <w:r w:rsidRPr="005D2446">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Professional Qualification</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="009A4FEA" w14:textId="77777777" w:rsidR="005F23A4" w:rsidRDefault="005F23A4" w:rsidP="005F23A4">
+    <w:p w14:paraId="09250199" w14:textId="77777777" w:rsidR="005D2446" w:rsidRDefault="005D2446" w:rsidP="005D2446">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="47"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005F23A4">
+      <w:r w:rsidRPr="005D2446">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Admitted to practice in the PRC</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="48949558" w14:textId="77777777" w:rsidR="005F23A4" w:rsidRDefault="005F23A4" w:rsidP="005F23A4">
+    <w:p w14:paraId="571CC5FE" w14:textId="77777777" w:rsidR="005D2446" w:rsidRDefault="005D2446" w:rsidP="005D2446">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005F23A4">
+      <w:r w:rsidRPr="005D2446">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Professional Background</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="052160E7" w14:textId="77777777" w:rsidR="005F23A4" w:rsidRDefault="005F23A4" w:rsidP="005F23A4">
+    <w:p w14:paraId="1824C3C0" w14:textId="77777777" w:rsidR="005D2446" w:rsidRDefault="005D2446" w:rsidP="005D2446">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="48"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005F23A4">
+      <w:r w:rsidRPr="005D2446">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Before joining Fangda Partners, Ms. Zhang worked as a partner at another leading PRC law firm. In recent years, Ms. Zhang has been admitted by a number of well-known legal media, including The Legal 500 and IFLR 1000, for several times.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="794462B5" w14:textId="77777777" w:rsidR="005F23A4" w:rsidRDefault="005F23A4" w:rsidP="005F23A4">
+    <w:p w14:paraId="2694F853" w14:textId="77777777" w:rsidR="005D2446" w:rsidRDefault="005D2446" w:rsidP="005D2446">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005F23A4">
+      <w:r w:rsidRPr="005D2446">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>OTHER INFORMATION</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="77DC6805" w14:textId="77777777" w:rsidR="005F23A4" w:rsidRDefault="005F23A4" w:rsidP="005F23A4">
+    <w:p w14:paraId="0DCA29C8" w14:textId="77777777" w:rsidR="005D2446" w:rsidRDefault="005D2446" w:rsidP="005D2446">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005F23A4">
+      <w:r w:rsidRPr="005D2446">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Professional Affiliations</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5567FC3C" w14:textId="637C5AED" w:rsidR="00686369" w:rsidRPr="005F23A4" w:rsidRDefault="005F23A4" w:rsidP="005F23A4">
+    <w:p w14:paraId="5567FC3C" w14:textId="78EEA478" w:rsidR="00686369" w:rsidRPr="005D2446" w:rsidRDefault="005D2446" w:rsidP="005D2446">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="49"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005F23A4">
+      <w:r w:rsidRPr="005D2446">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Member of the All China Lawyers Association </w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00686369" w:rsidRPr="005F23A4" w:rsidSect="002D0826">
+    <w:sectPr w:rsidR="00686369" w:rsidRPr="005D2446" w:rsidSect="002D0826">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1797" w:bottom="1440" w:left="1797" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="3584D350" w14:textId="77777777" w:rsidR="004167EC" w:rsidRDefault="004167EC" w:rsidP="00F57734">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="2493FDE5" w14:textId="77777777" w:rsidR="004167EC" w:rsidRDefault="004167EC" w:rsidP="00F57734">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -1986,1224 +1986,1224 @@
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="00240E6C"/>
+    <w:nsid w:val="08AF4FAA"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="5472FEB8"/>
+    <w:tmpl w:val="5D947DD4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="02D7276F"/>
+    <w:nsid w:val="0A8E2C55"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="98A69BAE"/>
+    <w:tmpl w:val="F9108A9E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="06343471"/>
+    <w:nsid w:val="0BD23273"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="080CF94E"/>
+    <w:tmpl w:val="CAF6E264"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="086658C5"/>
+    <w:nsid w:val="118F406C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="903258B4"/>
+    <w:tmpl w:val="A4F6DE1C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="092D3D00"/>
+    <w:nsid w:val="178451E8"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A47495EA"/>
+    <w:tmpl w:val="A09883EC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="097D2699"/>
+    <w:nsid w:val="18151874"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="1C36A302"/>
+    <w:tmpl w:val="FEDA762E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="099127E8"/>
+    <w:nsid w:val="19AF720B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="8A06AD0C"/>
+    <w:tmpl w:val="48A0B512"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0BE75687"/>
+    <w:nsid w:val="19F75D73"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="6DE09EAE"/>
+    <w:tmpl w:val="B5FE42FA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="128F2B17"/>
+    <w:nsid w:val="1E154B27"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="69707F74"/>
+    <w:tmpl w:val="C2966C9E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1F221DCA"/>
+    <w:nsid w:val="20F64783"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F148F8C8"/>
+    <w:tmpl w:val="62921504"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="214E5494"/>
+    <w:nsid w:val="21520789"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="237CA008"/>
+    <w:tmpl w:val="FB743298"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="21A863F1"/>
+    <w:nsid w:val="216F6353"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B5041146"/>
+    <w:tmpl w:val="BF2EEFFA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="21F32C97"/>
+    <w:nsid w:val="2229489F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="65C80F8A"/>
+    <w:tmpl w:val="0A780382"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="22280591"/>
+    <w:nsid w:val="233E4B8B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B9C2C39E"/>
+    <w:tmpl w:val="9CC24244"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2280511D"/>
+    <w:nsid w:val="254C031B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="9A6EDE72"/>
+    <w:tmpl w:val="784A499C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="24227807"/>
+    <w:nsid w:val="259B672D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="317495BC"/>
+    <w:tmpl w:val="EC4E1C18"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="24C41E57"/>
+    <w:nsid w:val="266641A6"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="586CBC9E"/>
+    <w:tmpl w:val="1A4081B0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="29085308"/>
+    <w:nsid w:val="2666444D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="6ACEEBE4"/>
+    <w:tmpl w:val="44922A76"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2C295C4F"/>
+    <w:nsid w:val="28212F83"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="31E0C564"/>
+    <w:tmpl w:val="DA7EACD0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2EEE151C"/>
+    <w:nsid w:val="28B72341"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="2296332A"/>
+    <w:tmpl w:val="D37CB578"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="317B6A43"/>
+    <w:nsid w:val="29B84563"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="69707F74"/>
+    <w:tmpl w:val="6DD01CC0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="33F74AA4"/>
+    <w:nsid w:val="2B0352D6"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C76AA94C"/>
+    <w:tmpl w:val="F0EAF868"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="362D0E19"/>
+    <w:nsid w:val="2CD35D96"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="3892ACC8"/>
+    <w:tmpl w:val="53FAF962"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="36DE3317"/>
+    <w:nsid w:val="2E6816C4"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="7F148CCE"/>
+    <w:tmpl w:val="DF901C84"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="384326DC"/>
+    <w:nsid w:val="2F297A18"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="789A1806"/>
+    <w:tmpl w:val="A8648C4A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="39275F82"/>
+    <w:nsid w:val="2FF1643F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="014C33AC"/>
+    <w:tmpl w:val="4E801C50"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="41C3243C"/>
+    <w:nsid w:val="33631A45"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="AC641C52"/>
+    <w:tmpl w:val="32F2B83A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4AA55366"/>
+    <w:nsid w:val="394F527B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="74D0D694"/>
+    <w:tmpl w:val="DEF89164"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4C565601"/>
+    <w:nsid w:val="3D8964F9"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="43D0CD92"/>
+    <w:tmpl w:val="690C771C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4CC55EE2"/>
+    <w:nsid w:val="3E12767A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="00D08554"/>
+    <w:tmpl w:val="876E0D3A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4CD838FF"/>
+    <w:nsid w:val="414C4C9D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="386CD632"/>
+    <w:tmpl w:val="D6A88D8C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4CEB2441"/>
+    <w:nsid w:val="427374EE"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="074099D8"/>
+    <w:tmpl w:val="6D22491C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="50D13593"/>
+    <w:nsid w:val="461F64B2"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="24B6E154"/>
+    <w:tmpl w:val="0FD00376"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="531A4EF0"/>
+    <w:nsid w:val="4F2163D3"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D9FA0488"/>
+    <w:tmpl w:val="88FCD504"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="55AC6076"/>
+    <w:nsid w:val="4F3C01C2"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="CB5C3180"/>
+    <w:tmpl w:val="1102E316"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="55B65FE7"/>
+    <w:nsid w:val="4F745F78"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="79621520"/>
+    <w:tmpl w:val="F56A9BAA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5DD744B0"/>
+    <w:nsid w:val="548E0EF3"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B6A0AC5E"/>
+    <w:tmpl w:val="3BC673F8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5EC61F83"/>
+    <w:nsid w:val="559F0639"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B20E4FE0"/>
+    <w:tmpl w:val="2BA0E674"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5F3D01BA"/>
+    <w:nsid w:val="593055C3"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="FB628E68"/>
+    <w:tmpl w:val="CCE4F44E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="61DE4BBC"/>
+    <w:nsid w:val="59D471CD"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="7BF85CA4"/>
+    <w:tmpl w:val="69A42A58"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="63FF68B6"/>
+    <w:nsid w:val="5CFF7F7C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="519A0DAA"/>
+    <w:tmpl w:val="5F3C13C6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6DC6089B"/>
+    <w:nsid w:val="64863BD3"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="0622C038"/>
+    <w:tmpl w:val="4F96966E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6E393E60"/>
+    <w:nsid w:val="70B23B0B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F54AA292"/>
+    <w:tmpl w:val="0270EFA0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="43" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6E8832FE"/>
+    <w:nsid w:val="72724F5C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="AD1A5EF0"/>
+    <w:tmpl w:val="2FD458FC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="44" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="75DC43D3"/>
+    <w:nsid w:val="73566A43"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="19763642"/>
+    <w:tmpl w:val="FA7ACCDC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="45" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="776F3DBD"/>
+    <w:nsid w:val="73640732"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="BBFC433E"/>
+    <w:tmpl w:val="EC4E1C18"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="46" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="77763FFF"/>
+    <w:nsid w:val="75EC35F9"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="15441058"/>
+    <w:tmpl w:val="B8DC44A2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="47" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7B443EA8"/>
+    <w:nsid w:val="78732730"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="5B9E45AE"/>
+    <w:tmpl w:val="CF78DF6A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="48" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7FE41AAF"/>
+    <w:nsid w:val="7FE84D9E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="1C927560"/>
+    <w:tmpl w:val="1EFE493E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="2">
+    <w:abstractNumId w:val="44"/>
+  </w:num>
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="39"/>
+  </w:num>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="48"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="32"/>
+  </w:num>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="33"/>
+  </w:num>
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="35"/>
+  </w:num>
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="11">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="12">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="14">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="15">
     <w:abstractNumId w:val="40"/>
   </w:num>
-  <w:num w:numId="2">
-    <w:abstractNumId w:val="32"/>
+  <w:num w:numId="16">
+    <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="3">
-    <w:abstractNumId w:val="44"/>
+  <w:num w:numId="17">
+    <w:abstractNumId w:val="34"/>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="18">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="19">
+    <w:abstractNumId w:val="43"/>
+  </w:num>
+  <w:num w:numId="20">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="21">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="22">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="23">
+    <w:abstractNumId w:val="46"/>
+  </w:num>
+  <w:num w:numId="24">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="25">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="26">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="27">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="28">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="29">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="30">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="31">
+    <w:abstractNumId w:val="37"/>
+  </w:num>
+  <w:num w:numId="32">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="33">
     <w:abstractNumId w:val="41"/>
   </w:num>
-  <w:num w:numId="5">
+  <w:num w:numId="34">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="35">
     <w:abstractNumId w:val="31"/>
   </w:num>
-  <w:num w:numId="6">
+  <w:num w:numId="36">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="37">
+    <w:abstractNumId w:val="42"/>
+  </w:num>
+  <w:num w:numId="38">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="39">
+    <w:abstractNumId w:val="47"/>
+  </w:num>
+  <w:num w:numId="40">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="41">
+    <w:abstractNumId w:val="36"/>
+  </w:num>
+  <w:num w:numId="42">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="43">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="44">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="45">
+    <w:abstractNumId w:val="38"/>
+  </w:num>
+  <w:num w:numId="46">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="47">
     <w:abstractNumId w:val="22"/>
   </w:num>
-  <w:num w:numId="7">
-[...71 lines deleted...]
-  <w:num w:numId="31">
+  <w:num w:numId="48">
     <w:abstractNumId w:val="45"/>
   </w:num>
-  <w:num w:numId="32">
-[...49 lines deleted...]
-  </w:num>
   <w:num w:numId="49">
-    <w:abstractNumId w:val="8"/>
+    <w:abstractNumId w:val="15"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="49"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
@@ -3261,51 +3261,51 @@
     <w:rsid w:val="00351712"/>
     <w:rsid w:val="00353486"/>
     <w:rsid w:val="0036384C"/>
     <w:rsid w:val="00370676"/>
     <w:rsid w:val="00396678"/>
     <w:rsid w:val="003B4410"/>
     <w:rsid w:val="003D196D"/>
     <w:rsid w:val="003D355E"/>
     <w:rsid w:val="00403EDB"/>
     <w:rsid w:val="004167EC"/>
     <w:rsid w:val="004416E4"/>
     <w:rsid w:val="00451233"/>
     <w:rsid w:val="004570F8"/>
     <w:rsid w:val="0047636D"/>
     <w:rsid w:val="0049405C"/>
     <w:rsid w:val="004D21F0"/>
     <w:rsid w:val="004D3C23"/>
     <w:rsid w:val="004E2FCC"/>
     <w:rsid w:val="004F1B4E"/>
     <w:rsid w:val="0052675C"/>
     <w:rsid w:val="0056635E"/>
     <w:rsid w:val="005A7DA0"/>
     <w:rsid w:val="005B00C1"/>
     <w:rsid w:val="005B5F25"/>
     <w:rsid w:val="005C1FBD"/>
-    <w:rsid w:val="005F23A4"/>
+    <w:rsid w:val="005D2446"/>
     <w:rsid w:val="005F7A7D"/>
     <w:rsid w:val="00605720"/>
     <w:rsid w:val="0065437B"/>
     <w:rsid w:val="0066746A"/>
     <w:rsid w:val="00667CF2"/>
     <w:rsid w:val="00683D9C"/>
     <w:rsid w:val="00685381"/>
     <w:rsid w:val="00686369"/>
     <w:rsid w:val="006A06C2"/>
     <w:rsid w:val="006C21DA"/>
     <w:rsid w:val="006D159B"/>
     <w:rsid w:val="006F2EE4"/>
     <w:rsid w:val="007177F3"/>
     <w:rsid w:val="00765586"/>
     <w:rsid w:val="007664DE"/>
     <w:rsid w:val="007956B7"/>
     <w:rsid w:val="007B0B57"/>
     <w:rsid w:val="007D333B"/>
     <w:rsid w:val="008212A9"/>
     <w:rsid w:val="008341FB"/>
     <w:rsid w:val="008717CA"/>
     <w:rsid w:val="00873A63"/>
     <w:rsid w:val="0089209E"/>
     <w:rsid w:val="00893CAF"/>
     <w:rsid w:val="008A40E2"/>
@@ -4438,61 +4438,61 @@
     <w:rsid w:val="00F57734"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af4">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0065437B"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af5">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="005F23A4"/>
+    <w:rsid w:val="005D2446"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af6">
     <w:name w:val="正文文本 字符"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="af5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="005F23A4"/>
+    <w:rsid w:val="005D2446"/>
     <w:rPr>
       <w:sz w:val="21"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 主题​​">
@@ -4776,51 +4776,51 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{028ED05C-59F5-4731-9475-8F1B09696A0F}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6792A7BC-63C6-4190-9A6E-F1F1030A2936}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>812</Words>
   <Characters>4633</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>38</Lines>
   <Paragraphs>10</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>5435</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>