--- v1 (2026-08-06)
+++ v2 (2026-10-08)
@@ -36,189 +36,189 @@
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5485"/>
         <w:gridCol w:w="2836"/>
       </w:tblGrid>
       <w:tr w:rsidR="0049405C" w:rsidRPr="00C24D79" w14:paraId="76EB2C64" w14:textId="77777777" w:rsidTr="00E70303">
         <w:trPr>
           <w:trHeight w:val="3267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5485" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="271D78"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C4F11E8" w14:textId="16CFC29C" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="005D2446" w:rsidP="005D2446">
+          <w:p w14:paraId="2C4F11E8" w14:textId="0BA95B6B" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00000D5F" w:rsidP="00000D5F">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="xingming"/>
             <w:bookmarkStart w:id="1" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="1"/>
-            <w:r w:rsidRPr="005D2446">
+            <w:r w:rsidRPr="00000D5F">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>HUANYAN ZHANG</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
-          <w:p w14:paraId="706EB16B" w14:textId="3B69AB85" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="005D2446" w:rsidP="005D2446">
+          <w:p w14:paraId="706EB16B" w14:textId="7B24D216" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00000D5F" w:rsidP="00000D5F">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="didian"/>
-            <w:r w:rsidRPr="005D2446">
+            <w:r w:rsidRPr="00000D5F">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Partner</w:t>
             </w:r>
-            <w:r w:rsidRPr="005D2446">
+            <w:r w:rsidRPr="00000D5F">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>·</w:t>
             </w:r>
-            <w:r w:rsidRPr="005D2446">
+            <w:r w:rsidRPr="00000D5F">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Guangzhou,Shenzhen</w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
-          <w:p w14:paraId="6199424A" w14:textId="5FE5E6C7" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="005D2446" w:rsidP="005D2446">
+          <w:p w14:paraId="6199424A" w14:textId="4E9C9B5D" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00000D5F" w:rsidP="00000D5F">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="dianhua"/>
-            <w:r w:rsidRPr="005D2446">
+            <w:r w:rsidRPr="00000D5F">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">+86 136 0243 7236 </w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
-          <w:p w14:paraId="4F910ACA" w14:textId="11D35BDA" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="005D2446" w:rsidP="005D2446">
+          <w:p w14:paraId="4F910ACA" w14:textId="690124E9" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00000D5F" w:rsidP="00000D5F">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="youxiang"/>
-            <w:r w:rsidRPr="005D2446">
+            <w:r w:rsidRPr="00000D5F">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>huanyan.zhang@fangdalaw.com</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="22DBA835" w14:textId="677EAC48" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00F96E7C" w:rsidP="00860F89">
             <w:pPr>
               <w:ind w:leftChars="-52" w:left="-109"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C24D79">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:color w:val="545551"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D24C6CB" w14:textId="02E2E997" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="005D2446" w:rsidP="002932C9">
+          <w:p w14:paraId="2D24C6CB" w14:textId="2733180E" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00000D5F" w:rsidP="002932C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="tupian"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5627E660" wp14:editId="24DBB09F">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6E2EA1B5" wp14:editId="4298A18B">
                   <wp:extent cx="1651000" cy="2142519"/>
                   <wp:effectExtent l="0" t="0" r="6350" b="0"/>
                   <wp:docPr id="1" name="图片 1"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
@@ -258,60 +258,60 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C063291" w14:textId="5DC9D94D" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="002375A9" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C24D79">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>PRACTICE AREAS</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C1ACACA" w14:textId="747781D3" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="005D2446" w:rsidP="007177F3">
+          <w:p w14:paraId="3C1ACACA" w14:textId="6BF1EE96" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="00000D5F" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="zhiyelingyu"/>
-            <w:r w:rsidRPr="005D2446">
+            <w:r w:rsidRPr="00000D5F">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>MS. ZHANG HUANYAN HAS BEEN PRACTICING FOR NEARLY 15 YEARS, SHE SPECIALIZES IN CAPITAL MARKET, MERGER AND ACQUISITION AND PRIVATE EQUITY.</w:t>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F19AE4C" w14:textId="19A41B01" w:rsidR="00451233" w:rsidRPr="00C24D79" w:rsidRDefault="00F80A79" w:rsidP="00DA428A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C24D79">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
           <w:noProof/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
@@ -371,51 +371,51 @@
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:roundrect w14:anchorId="053823F2" id="圆角矩形 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:-6.2pt;margin-top:-12.6pt;width:4.55pt;height:3.6pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDc1SqFegIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2yAQfp+0/wHxvtqO+mON4lRRqk6T&#10;qrZqO/WZYIiRMMeAxMn++h3gOG1X7WHaCwbu7ru7z98xu9p1mmyF8wpMTauTkhJhODTKrGv64/nm&#10;y1dKfGCmYRqMqOleeHo1//xp1tupmEALuhGOIIjx097WtA3BTovC81Z0zJ+AFQaNElzHAh7dumgc&#10;6xG908WkLM+LHlxjHXDhPd5eZyOdJ3wpBQ/3UnoRiK4p1hbS6tK6imsxn7Hp2jHbKj6Uwf6hio4p&#10;g0lHqGsWGNk49QdUp7gDDzKccOgKkFJxkXrAbqryXTdPLbMi9YLkeDvS5P8fLL/bPtkHhzT01k89&#10;bmMXO+m6+MX6yC6RtR/JErtAOF6eXZyXyChHy+nZRXUZqSyOodb58E1AR+Kmpg42pnnE35FYYttb&#10;H7L/wS+m86BVc6O0TocoAbHUjmwZ/rzVuhoyvPHSJvoaiFEZMN4Ux2bSLuy1iH7aPApJVIPlT1Ih&#10;SWfHJIxzYUKVTS1rRM5dnZXYaoYfI1K3CTAiS8w/Yg8Abxs4YGeYwT+GiiTTMbj8W2E5eIxImcGE&#10;MbhTBtxHABq7GjJn/wNJmZrI0gqa/YMjDvKQeMtvFP67W+bDA3M4Ffi3cdLDPS5SQ19TGHaUtOB+&#10;fXQf/VGsaKWkxymrqf+5YU5Qor8blPFldXoaxzIdUEYTPLjXltVri9l0S0AtVPimWJ620T/ow1Y6&#10;6F7wQVjErGhihmPumvLgDodlyNOPTwoXi0Vyw1G0LNyaJ8sjeGQ1yvJ598KcHQQcUPd3cJhINn0n&#10;4ewbIw0sNgGkSvo+8jrwjWOchDM8OfGdeH1OXseHcf4bAAD//wMAUEsDBBQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NT8JAEL2b+B82Y+KtbCliSOmWGIgkKBdQPC/d&#10;sW3cna3dBeq/dzjpZTKT9+Z9FIvBWXHGPrSeFIxHKQikypuWagXvb8/JDESImoy2nlDBDwZYlLc3&#10;hc6Nv9AOz/tYCxahkGsFTYxdLmWoGnQ6jHyHxNin752OfPa1NL2+sLizMkvTR+l0S+zQ6A6XDVZf&#10;+5NTsF4edttDu9l8b6cr+5rpjxdbr5W6vxtWcx5PcxARh/j3AdcOnB9KDnb0JzJBWAXJOHtgKi/Z&#10;NAPBjGQyAXG8IrMUZFnI/z3KXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDc1SqFegIA&#10;AGAFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="white [3212]" stroked="f" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A7AEFA7" w14:textId="77777777" w:rsidR="005D2446" w:rsidRDefault="000E0C86" w:rsidP="00B670A2">
+    <w:p w14:paraId="0CB5413D" w14:textId="77777777" w:rsidR="00000D5F" w:rsidRDefault="000E0C86" w:rsidP="00B670A2">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C24D79">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="545551"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E0DC835" wp14:editId="24238D24">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2512</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4508</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5271826" cy="0"/>
@@ -456,1339 +456,1339 @@
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:line w14:anchorId="3D0BA0F8" id="直接连接符 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".2pt,.35pt" to="415.3pt,.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKOATlvwEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+wYWFYYcXpo0V2K&#10;rdhH74pMxQL0BUmLnX8/ik7cohsGbNhFMCW+x/dIens7WcOOEJP2ruPrVc0ZOOl77Q4d//7t4fqG&#10;s5SF64XxDjp+gsRvd1fvtmNoofGDNz1EhiQutWPo+JBzaKsqyQGsSCsfwOGj8tGKjGE8VH0UI7Jb&#10;UzV1valGH/sQvYSU8PZ+fuQ74lcKZP6sVILMTMdRW6Yz0rkvZ7XbivYQRRi0PMsQ/6DCCu2w6EJ1&#10;L7JgP6L+hcpqGX3yKq+kt5VXSksgD+hmXb9x83UQAcgLNieFpU3p/9HKT8c79xSxDWNIbQpPsbiY&#10;VLRMGR2ecabkC5Wyidp2WtoGU2YSL983H9Y3zYYzeXmrZopCFWLKH8FbVj46brQrjkQrjo8pY1lM&#10;vaSUa+PKmbzR/YM2hoJ42N+ZyI6izLBu6g2NDYGv0jAq0OrFBX3lk4GZ9gsopntUO/uhBYOFVkgJ&#10;Lq/LOhATZheYQgkLsCbdfwSe8wsUaPn+BrwgqLJ3eQFb7Xz8XfU8XSSrOf/Sgdl3acHe9yeaL7UG&#10;t4gcnje+rOnrmOAv/+XuJwAAAP//AwBQSwMEFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FvwjAMhe+T9h8iT+I20g3WQWmK0IALh0kDhLRb2nhttcapmgCFX485bRdL&#10;T+/5+XM6720jTtj52pGCl2EEAqlwpqZSwX63fp6A8EGT0Y0jVHBBD/Ps8SHViXFn+sLTNpSCS8gn&#10;WkEVQptI6YsKrfZD1yKx9+M6qwPLrpSm02cut418jaJYWl0TX6h0ix8VFr/bo1WwO1x7uTl8LvK4&#10;3o+m39PV2/q6Umrw1C9nPBYzEAH78LcB9x+YHzIGy92RjBeNgjHnFLyDYG8yimIQ+V3KLJX/+bMb&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEo4BOW/AQAA3wMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAAAAAAAAAAAA&#10;AAAAGQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" strokecolor="#002060" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5AFA3479" w14:textId="77777777" w:rsidR="005D2446" w:rsidRDefault="005D2446" w:rsidP="005D2446">
+    <w:p w14:paraId="48D10CCB" w14:textId="77777777" w:rsidR="00000D5F" w:rsidRDefault="00000D5F" w:rsidP="00000D5F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005D2446">
+      <w:r w:rsidRPr="00000D5F">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>REPRESENTATIVE MATTERS AND CASES</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3EB139A7" w14:textId="77777777" w:rsidR="005D2446" w:rsidRDefault="005D2446" w:rsidP="005D2446">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="005D2446">
+    <w:p w14:paraId="0FB35F2E" w14:textId="77777777" w:rsidR="00000D5F" w:rsidRDefault="00000D5F" w:rsidP="00000D5F">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00000D5F">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Domestic Capital Markets</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="196F260E" w14:textId="77777777" w:rsidR="005D2446" w:rsidRDefault="005D2446" w:rsidP="005D2446">
+    <w:p w14:paraId="4EFD42BC" w14:textId="77777777" w:rsidR="00000D5F" w:rsidRDefault="00000D5F" w:rsidP="00000D5F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005D2446">
+      <w:r w:rsidRPr="00000D5F">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented SmartGiant（688115.SH） in its A-share IPO</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="21E955AC" w14:textId="77777777" w:rsidR="005D2446" w:rsidRDefault="005D2446" w:rsidP="005D2446">
+    <w:p w14:paraId="410F0CA7" w14:textId="77777777" w:rsidR="00000D5F" w:rsidRDefault="00000D5F" w:rsidP="00000D5F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005D2446">
+      <w:r w:rsidRPr="00000D5F">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented BIO-THERA (688177.SH) in its A-share IPO, which is the second company in China (and the first in Southern China) without income or profit from its primary business listing domestically.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="02489CB7" w14:textId="77777777" w:rsidR="005D2446" w:rsidRDefault="005D2446" w:rsidP="005D2446">
+    <w:p w14:paraId="2A85C5D0" w14:textId="77777777" w:rsidR="00000D5F" w:rsidRDefault="00000D5F" w:rsidP="00000D5F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005D2446">
+      <w:r w:rsidRPr="00000D5F">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Southern Publishing and Media (601900.SH) in its A-share IPO</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7949C3CA" w14:textId="77777777" w:rsidR="005D2446" w:rsidRDefault="005D2446" w:rsidP="005D2446">
+    <w:p w14:paraId="1B9B0D47" w14:textId="77777777" w:rsidR="00000D5F" w:rsidRDefault="00000D5F" w:rsidP="00000D5F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005D2446">
+      <w:r w:rsidRPr="00000D5F">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Guangzhou Restaurant (603043.SH) in its A-share IPO</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1E0445EC" w14:textId="77777777" w:rsidR="005D2446" w:rsidRDefault="005D2446" w:rsidP="005D2446">
+    <w:p w14:paraId="69353D80" w14:textId="77777777" w:rsidR="00000D5F" w:rsidRDefault="00000D5F" w:rsidP="00000D5F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005D2446">
+      <w:r w:rsidRPr="00000D5F">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Tecnon Commercial Lighting (300650.SZ) in its A-share IPO</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="364E4EF7" w14:textId="77777777" w:rsidR="005D2446" w:rsidRDefault="005D2446" w:rsidP="005D2446">
+    <w:p w14:paraId="7EF2C294" w14:textId="77777777" w:rsidR="00000D5F" w:rsidRDefault="00000D5F" w:rsidP="00000D5F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005D2446">
+      <w:r w:rsidRPr="00000D5F">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Sanxiong Aurora (300625.SZ) in its A-share IPO</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5299BE3C" w14:textId="77777777" w:rsidR="005D2446" w:rsidRDefault="005D2446" w:rsidP="005D2446">
+    <w:p w14:paraId="2E5EABFD" w14:textId="77777777" w:rsidR="00000D5F" w:rsidRDefault="00000D5F" w:rsidP="00000D5F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005D2446">
+      <w:r w:rsidRPr="00000D5F">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Eve Energy (300014.SZ) in its A-share IPO</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1043D177" w14:textId="77777777" w:rsidR="005D2446" w:rsidRDefault="005D2446" w:rsidP="005D2446">
+    <w:p w14:paraId="2E2FFC83" w14:textId="77777777" w:rsidR="00000D5F" w:rsidRDefault="00000D5F" w:rsidP="00000D5F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005D2446">
+      <w:r w:rsidRPr="00000D5F">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Zhongyeda Electric (002441.SZ) in its A-share IPO</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0DEAEBC7" w14:textId="77777777" w:rsidR="005D2446" w:rsidRDefault="005D2446" w:rsidP="005D2446">
+    <w:p w14:paraId="465AC256" w14:textId="77777777" w:rsidR="00000D5F" w:rsidRDefault="00000D5F" w:rsidP="00000D5F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005D2446">
+      <w:r w:rsidRPr="00000D5F">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Hongda Blasting (002683.SZ) in its private placement of A shares</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00E2B7A9" w14:textId="77777777" w:rsidR="005D2446" w:rsidRDefault="005D2446" w:rsidP="005D2446">
+    <w:p w14:paraId="17B6D83E" w14:textId="77777777" w:rsidR="00000D5F" w:rsidRDefault="00000D5F" w:rsidP="00000D5F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005D2446">
+      <w:r w:rsidRPr="00000D5F">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Grandbuy Company (002187.SZ) in its private placement of A shares</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="550F9589" w14:textId="77777777" w:rsidR="005D2446" w:rsidRDefault="005D2446" w:rsidP="005D2446">
+    <w:p w14:paraId="0860069C" w14:textId="77777777" w:rsidR="00000D5F" w:rsidRDefault="00000D5F" w:rsidP="00000D5F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005D2446">
+      <w:r w:rsidRPr="00000D5F">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Lvjing Holding (000502.SZ) in its private placement of A shares</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5EBF9CA2" w14:textId="77777777" w:rsidR="005D2446" w:rsidRDefault="005D2446" w:rsidP="005D2446">
+    <w:p w14:paraId="702F003E" w14:textId="77777777" w:rsidR="00000D5F" w:rsidRDefault="00000D5F" w:rsidP="00000D5F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005D2446">
+      <w:r w:rsidRPr="00000D5F">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Pci-Suntek Technology (600728.SH) in its private placement of A shares</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="17C7AF85" w14:textId="77777777" w:rsidR="005D2446" w:rsidRDefault="005D2446" w:rsidP="005D2446">
+    <w:p w14:paraId="11A0379A" w14:textId="77777777" w:rsidR="00000D5F" w:rsidRDefault="00000D5F" w:rsidP="00000D5F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005D2446">
+      <w:r w:rsidRPr="00000D5F">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Pci-Suntek Technology (600728.SH) in its issuance of A shares for acquisition of PCI Technology &amp; Service Co., Ltd. and PCI Service Support Technology Co.,Ltd.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7CDBDF6D" w14:textId="77777777" w:rsidR="005D2446" w:rsidRDefault="005D2446" w:rsidP="005D2446">
+    <w:p w14:paraId="4DFB8227" w14:textId="77777777" w:rsidR="00000D5F" w:rsidRDefault="00000D5F" w:rsidP="00000D5F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005D2446">
+      <w:r w:rsidRPr="00000D5F">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Hongda Blasting (002683.SZ) in its issuance of A shares for acquisition of Xinhuadu Engineering and Lianshaojiangong Group</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="78C20A0D" w14:textId="77777777" w:rsidR="005D2446" w:rsidRDefault="005D2446" w:rsidP="005D2446">
+    <w:p w14:paraId="6557A1E7" w14:textId="77777777" w:rsidR="00000D5F" w:rsidRDefault="00000D5F" w:rsidP="00000D5F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005D2446">
+      <w:r w:rsidRPr="00000D5F">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Lvjing Holding (000502.SZ) in its issuance of A shares for acquisition of a domestic company.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="481AEDFE" w14:textId="77777777" w:rsidR="005D2446" w:rsidRDefault="005D2446" w:rsidP="005D2446">
+    <w:p w14:paraId="5B56C121" w14:textId="77777777" w:rsidR="00000D5F" w:rsidRDefault="00000D5F" w:rsidP="00000D5F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005D2446">
+      <w:r w:rsidRPr="00000D5F">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Southern Publishing and Media (601900.SH) in its issuance of A shares for acquisition of GDXH Issuing Group</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B0252BB" w14:textId="77777777" w:rsidR="005D2446" w:rsidRDefault="005D2446" w:rsidP="005D2446">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="005D2446">
+    <w:p w14:paraId="4C6CF55B" w14:textId="77777777" w:rsidR="00000D5F" w:rsidRDefault="00000D5F" w:rsidP="00000D5F">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00000D5F">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Hong Kong and Overseas Capital Markets</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2191DA44" w14:textId="77777777" w:rsidR="005D2446" w:rsidRDefault="005D2446" w:rsidP="005D2446">
+    <w:p w14:paraId="4932AC9A" w14:textId="77777777" w:rsidR="00000D5F" w:rsidRDefault="00000D5F" w:rsidP="00000D5F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005D2446">
+      <w:r w:rsidRPr="00000D5F">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented BIO-THERA (688177.SH) in its Hong Kong IPO</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="693C2087" w14:textId="77777777" w:rsidR="005D2446" w:rsidRDefault="005D2446" w:rsidP="005D2446">
+    <w:p w14:paraId="56A9A774" w14:textId="77777777" w:rsidR="00000D5F" w:rsidRDefault="00000D5F" w:rsidP="00000D5F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005D2446">
+      <w:r w:rsidRPr="00000D5F">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented ONION GLOBAL (OG.NYSE) in its US IPO</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="19713C13" w14:textId="77777777" w:rsidR="005D2446" w:rsidRDefault="005D2446" w:rsidP="005D2446">
+    <w:p w14:paraId="699D83AA" w14:textId="77777777" w:rsidR="00000D5F" w:rsidRDefault="00000D5F" w:rsidP="00000D5F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005D2446">
+      <w:r w:rsidRPr="00000D5F">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented the underwriters in the US IPO of LIZHI FM (LIZI.NASDAQ)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A5317AE" w14:textId="77777777" w:rsidR="005D2446" w:rsidRDefault="005D2446" w:rsidP="005D2446">
+    <w:p w14:paraId="602D99AC" w14:textId="77777777" w:rsidR="00000D5F" w:rsidRDefault="00000D5F" w:rsidP="00000D5F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005D2446">
+      <w:r w:rsidRPr="00000D5F">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented the underwriters in the Hong Kong IPO of Jiumaojiu (9922.HK)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="27A8A80C" w14:textId="77777777" w:rsidR="005D2446" w:rsidRDefault="005D2446" w:rsidP="005D2446">
+    <w:p w14:paraId="07C3E632" w14:textId="77777777" w:rsidR="00000D5F" w:rsidRDefault="00000D5F" w:rsidP="00000D5F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005D2446">
+      <w:r w:rsidRPr="00000D5F">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Centenary United Holdings (1959.HK) in its Hong Kong IPO</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="75E05F6C" w14:textId="77777777" w:rsidR="005D2446" w:rsidRDefault="005D2446" w:rsidP="005D2446">
+    <w:p w14:paraId="341FAABC" w14:textId="77777777" w:rsidR="00000D5F" w:rsidRDefault="00000D5F" w:rsidP="00000D5F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005D2446">
+      <w:r w:rsidRPr="00000D5F">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Baioo Family Interactive Limited (2100.HK) in its Hong Kong IPO</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="777C0BF1" w14:textId="77777777" w:rsidR="005D2446" w:rsidRDefault="005D2446" w:rsidP="005D2446">
+    <w:p w14:paraId="6E1ED23C" w14:textId="77777777" w:rsidR="00000D5F" w:rsidRDefault="00000D5F" w:rsidP="00000D5F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005D2446">
+      <w:r w:rsidRPr="00000D5F">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented R&amp;F Group (2777.HK) in its Hong Kong IPO</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E2F12B9" w14:textId="77777777" w:rsidR="005D2446" w:rsidRDefault="005D2446" w:rsidP="005D2446">
+    <w:p w14:paraId="4C2F33B1" w14:textId="77777777" w:rsidR="00000D5F" w:rsidRDefault="00000D5F" w:rsidP="00000D5F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005D2446">
+      <w:r w:rsidRPr="00000D5F">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Chongqing Rural Commercial Bank (3618.HK) in its Hong Kong IPO</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="38F0FDBE" w14:textId="77777777" w:rsidR="005D2446" w:rsidRDefault="005D2446" w:rsidP="005D2446">
+    <w:p w14:paraId="205322A6" w14:textId="77777777" w:rsidR="00000D5F" w:rsidRDefault="00000D5F" w:rsidP="00000D5F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005D2446">
+      <w:r w:rsidRPr="00000D5F">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented GAC Group (2238.HK) in its Hong Kong IPO</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F9AB862" w14:textId="77777777" w:rsidR="005D2446" w:rsidRDefault="005D2446" w:rsidP="005D2446">
+    <w:p w14:paraId="5EA60454" w14:textId="77777777" w:rsidR="00000D5F" w:rsidRDefault="00000D5F" w:rsidP="00000D5F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005D2446">
+      <w:r w:rsidRPr="00000D5F">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Guangzhou Rural Commercial Bank (1551.HK) in its Hong Kong IPO</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7B7AB293" w14:textId="77777777" w:rsidR="005D2446" w:rsidRDefault="005D2446" w:rsidP="005D2446">
+    <w:p w14:paraId="5F5F5D3A" w14:textId="77777777" w:rsidR="00000D5F" w:rsidRDefault="00000D5F" w:rsidP="00000D5F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005D2446">
+      <w:r w:rsidRPr="00000D5F">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Evergrande Real Estate Group (3333.HK) in its Hong Kong IPO</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D81A5C3" w14:textId="77777777" w:rsidR="005D2446" w:rsidRDefault="005D2446" w:rsidP="005D2446">
+    <w:p w14:paraId="32C6F27B" w14:textId="77777777" w:rsidR="00000D5F" w:rsidRDefault="00000D5F" w:rsidP="00000D5F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005D2446">
+      <w:r w:rsidRPr="00000D5F">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented LIZHI FM (LIZI.NASDAQ) in its subsequent issue of additional shares</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="743F3150" w14:textId="77777777" w:rsidR="005D2446" w:rsidRDefault="005D2446" w:rsidP="005D2446">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="005D2446">
+    <w:p w14:paraId="6B1E32F6" w14:textId="77777777" w:rsidR="00000D5F" w:rsidRDefault="00000D5F" w:rsidP="00000D5F">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00000D5F">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>M&amp;A</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0306AD37" w14:textId="77777777" w:rsidR="005D2446" w:rsidRDefault="005D2446" w:rsidP="005D2446">
+    <w:p w14:paraId="3DED536D" w14:textId="77777777" w:rsidR="00000D5F" w:rsidRDefault="00000D5F" w:rsidP="00000D5F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005D2446">
+      <w:r w:rsidRPr="00000D5F">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Guangzhou Pearl River Enterprises Group in its co-acquisition with Guangzhou State-owned Capital Operation Holdings Co., Ltd. of controlling shares in JSTI Group (300284.SZ) by way of agreed transfer combined with private placement</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="57E71345" w14:textId="77777777" w:rsidR="005D2446" w:rsidRDefault="005D2446" w:rsidP="005D2446">
+    <w:p w14:paraId="486E7CE4" w14:textId="77777777" w:rsidR="00000D5F" w:rsidRDefault="00000D5F" w:rsidP="00000D5F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005D2446">
+      <w:r w:rsidRPr="00000D5F">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented China Orient Asset Management Co., Ltd. in its acquisition of shares in Perfect World</w:t>
       </w:r>
-      <w:r w:rsidRPr="005D2446">
+      <w:r w:rsidRPr="00000D5F">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="005D2446">
+      <w:r w:rsidRPr="00000D5F">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> (002624.SZ)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="288C0889" w14:textId="77777777" w:rsidR="005D2446" w:rsidRDefault="005D2446" w:rsidP="005D2446">
+    <w:p w14:paraId="45F94CBE" w14:textId="77777777" w:rsidR="00000D5F" w:rsidRDefault="00000D5F" w:rsidP="00000D5F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005D2446">
+      <w:r w:rsidRPr="00000D5F">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Beijing Dongfu Tianheng Investment Center (L.P.) in its investment in China CSSC Holdings Limited (600150.SH)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7CB4E1A6" w14:textId="77777777" w:rsidR="005D2446" w:rsidRDefault="005D2446" w:rsidP="005D2446">
+    <w:p w14:paraId="09EE7568" w14:textId="77777777" w:rsidR="00000D5F" w:rsidRDefault="00000D5F" w:rsidP="00000D5F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005D2446">
+      <w:r w:rsidRPr="00000D5F">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Pci-Suntek Technology (600728.SH) in its issuance of shares for acquisition of PCI Technology &amp; Service Co., Ltd. and PCI Service Support Technology Co.,Ltd.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24D77ED6" w14:textId="77777777" w:rsidR="005D2446" w:rsidRDefault="005D2446" w:rsidP="005D2446">
+    <w:p w14:paraId="60D7C8A9" w14:textId="77777777" w:rsidR="00000D5F" w:rsidRDefault="00000D5F" w:rsidP="00000D5F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005D2446">
+      <w:r w:rsidRPr="00000D5F">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Pci-Suntek Technology (600728.SH) in its acquisition of TYL Technology</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2B7ADD0C" w14:textId="77777777" w:rsidR="005D2446" w:rsidRDefault="005D2446" w:rsidP="005D2446">
+    <w:p w14:paraId="4F3CDE73" w14:textId="77777777" w:rsidR="00000D5F" w:rsidRDefault="00000D5F" w:rsidP="00000D5F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005D2446">
+      <w:r w:rsidRPr="00000D5F">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Hongda Blasting (002683.SZ) in its issuance of A shares for acquisition of Xinhuadu Engineering and Lianshao Jiangong Group</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F04E493" w14:textId="77777777" w:rsidR="005D2446" w:rsidRDefault="005D2446" w:rsidP="005D2446">
+    <w:p w14:paraId="78696320" w14:textId="77777777" w:rsidR="00000D5F" w:rsidRDefault="00000D5F" w:rsidP="00000D5F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005D2446">
+      <w:r w:rsidRPr="00000D5F">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Lvjing Holding (000502.SZ) in its issuance of A shares for acquisition of a company in China某境内公司</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6DC7D106" w14:textId="77777777" w:rsidR="005D2446" w:rsidRDefault="005D2446" w:rsidP="005D2446">
+    <w:p w14:paraId="6B7BC158" w14:textId="77777777" w:rsidR="00000D5F" w:rsidRDefault="00000D5F" w:rsidP="00000D5F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005D2446">
+      <w:r w:rsidRPr="00000D5F">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Southern Publishing and Media (601900.SH) in its issuance of A shares for acquisition of GDXH Issuing Group</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="57237FA8" w14:textId="77777777" w:rsidR="005D2446" w:rsidRDefault="005D2446" w:rsidP="005D2446">
+    <w:p w14:paraId="14A6F49B" w14:textId="77777777" w:rsidR="00000D5F" w:rsidRDefault="00000D5F" w:rsidP="00000D5F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005D2446">
+      <w:r w:rsidRPr="00000D5F">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Hongda Xingye Co.,Ltd., in its acquisition of Jiangsu Qionghua High-Tech Co., Ltd. (002002.SZ)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="172FB529" w14:textId="77777777" w:rsidR="005D2446" w:rsidRDefault="005D2446" w:rsidP="005D2446">
+    <w:p w14:paraId="2B84271A" w14:textId="77777777" w:rsidR="00000D5F" w:rsidRDefault="00000D5F" w:rsidP="00000D5F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005D2446">
+      <w:r w:rsidRPr="00000D5F">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Sichuan BRC in its acquisition of DiKang Pharmaceuticals (600466.SH)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5874EAA5" w14:textId="77777777" w:rsidR="005D2446" w:rsidRDefault="005D2446" w:rsidP="005D2446">
+    <w:p w14:paraId="318DCBA2" w14:textId="77777777" w:rsidR="00000D5F" w:rsidRDefault="00000D5F" w:rsidP="00000D5F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005D2446">
+      <w:r w:rsidRPr="00000D5F">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Desay Battery in its acquisition of Shenzhen Worldsun Enterprises Co.Ltd.</w:t>
       </w:r>
-      <w:r w:rsidRPr="005D2446">
+      <w:r w:rsidRPr="00000D5F">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="005D2446">
+      <w:r w:rsidRPr="00000D5F">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> (000049.SZ)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D0291E0" w14:textId="77777777" w:rsidR="005D2446" w:rsidRDefault="005D2446" w:rsidP="005D2446">
+    <w:p w14:paraId="66377819" w14:textId="77777777" w:rsidR="00000D5F" w:rsidRDefault="00000D5F" w:rsidP="00000D5F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005D2446">
+      <w:r w:rsidRPr="00000D5F">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Vobile Group (3738.HK) in its acquisition of Particle Culture Technology Group (Hangzhou) Co., Ltd.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="71F3B151" w14:textId="77777777" w:rsidR="005D2446" w:rsidRDefault="005D2446" w:rsidP="005D2446">
+    <w:p w14:paraId="3F50DBA4" w14:textId="77777777" w:rsidR="00000D5F" w:rsidRDefault="00000D5F" w:rsidP="00000D5F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="41"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005D2446">
+      <w:r w:rsidRPr="00000D5F">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented VNET Group (VNET.NASDAQ) in its acquisition of an advanced materials company in China</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C5F84F2" w14:textId="77777777" w:rsidR="005D2446" w:rsidRDefault="005D2446" w:rsidP="005D2446">
+    <w:p w14:paraId="0BBA5634" w14:textId="77777777" w:rsidR="00000D5F" w:rsidRDefault="00000D5F" w:rsidP="00000D5F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="42"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005D2446">
+      <w:r w:rsidRPr="00000D5F">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented WeRide in its acquisition of MoonX</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4A9F6594" w14:textId="77777777" w:rsidR="005D2446" w:rsidRDefault="005D2446" w:rsidP="005D2446">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="005D2446">
+    <w:p w14:paraId="4B072EC6" w14:textId="77777777" w:rsidR="00000D5F" w:rsidRDefault="00000D5F" w:rsidP="00000D5F">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00000D5F">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Private Equity</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1E665F54" w14:textId="77777777" w:rsidR="005D2446" w:rsidRDefault="005D2446" w:rsidP="005D2446">
+    <w:p w14:paraId="61B62A59" w14:textId="77777777" w:rsidR="00000D5F" w:rsidRDefault="00000D5F" w:rsidP="00000D5F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="43"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005D2446">
+      <w:r w:rsidRPr="00000D5F">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Provided legal services related to financing and general corporate matters for several enterprises, such as SmartGiant, WEIMEIZI, ONION GLOBAL, Sembo Block, EVE CHARM, MIDU, MAYDOS, HEA, HUMMcars, ETOP GROUP, YUNKEZAN.COM, PEANUT DIARY, Techtotop, Top Ideal, HuaYuan Landscape, BAIYOU and Times China.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="472132C0" w14:textId="77777777" w:rsidR="005D2446" w:rsidRDefault="005D2446" w:rsidP="005D2446">
+    <w:p w14:paraId="4AD54354" w14:textId="77777777" w:rsidR="00000D5F" w:rsidRDefault="00000D5F" w:rsidP="00000D5F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="44"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005D2446">
+      <w:r w:rsidRPr="00000D5F">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Provided legal services related to investment and general corporate matters for several private equity clients, such as Coatue, SFUND, CSTC, Wens Investment, Gortune Investment, Zhuchuang Investment, Cinda Kunpeng Investment, Guangzheng Jinjun Investment, Hongye Guangdian Industry Investment, Orient Bangxin Capital, Yuexiu Financial Leasing and China Orient Asset Management.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="071C9091" w14:textId="77777777" w:rsidR="005D2446" w:rsidRDefault="005D2446" w:rsidP="005D2446">
+    <w:p w14:paraId="0FCA5F74" w14:textId="77777777" w:rsidR="00000D5F" w:rsidRDefault="00000D5F" w:rsidP="00000D5F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005D2446">
+      <w:r w:rsidRPr="00000D5F">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Education</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4668E36E" w14:textId="77777777" w:rsidR="005D2446" w:rsidRDefault="005D2446" w:rsidP="005D2446">
+    <w:p w14:paraId="43B3EEE0" w14:textId="77777777" w:rsidR="00000D5F" w:rsidRDefault="00000D5F" w:rsidP="00000D5F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="45"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005D2446">
+      <w:r w:rsidRPr="00000D5F">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Sun Yat-sen University, LL.M.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3279B4B0" w14:textId="77777777" w:rsidR="005D2446" w:rsidRDefault="005D2446" w:rsidP="005D2446">
+    <w:p w14:paraId="3559C1F1" w14:textId="77777777" w:rsidR="00000D5F" w:rsidRDefault="00000D5F" w:rsidP="00000D5F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="46"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005D2446">
+      <w:r w:rsidRPr="00000D5F">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Sun Yat-sen University, LL.B.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="71B16E24" w14:textId="77777777" w:rsidR="005D2446" w:rsidRDefault="005D2446" w:rsidP="005D2446">
+    <w:p w14:paraId="356B8AED" w14:textId="77777777" w:rsidR="00000D5F" w:rsidRDefault="00000D5F" w:rsidP="00000D5F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005D2446">
+      <w:r w:rsidRPr="00000D5F">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Professional Qualification</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="09250199" w14:textId="77777777" w:rsidR="005D2446" w:rsidRDefault="005D2446" w:rsidP="005D2446">
+    <w:p w14:paraId="2607DF46" w14:textId="77777777" w:rsidR="00000D5F" w:rsidRDefault="00000D5F" w:rsidP="00000D5F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="47"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005D2446">
+      <w:r w:rsidRPr="00000D5F">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Admitted to practice in the PRC</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="571CC5FE" w14:textId="77777777" w:rsidR="005D2446" w:rsidRDefault="005D2446" w:rsidP="005D2446">
+    <w:p w14:paraId="36C83FD4" w14:textId="77777777" w:rsidR="00000D5F" w:rsidRDefault="00000D5F" w:rsidP="00000D5F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005D2446">
+      <w:r w:rsidRPr="00000D5F">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Professional Background</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1824C3C0" w14:textId="77777777" w:rsidR="005D2446" w:rsidRDefault="005D2446" w:rsidP="005D2446">
+    <w:p w14:paraId="2725CCD3" w14:textId="77777777" w:rsidR="00000D5F" w:rsidRDefault="00000D5F" w:rsidP="00000D5F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="48"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005D2446">
+      <w:r w:rsidRPr="00000D5F">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Before joining Fangda Partners, Ms. Zhang worked as a partner at another leading PRC law firm. In recent years, Ms. Zhang has been admitted by a number of well-known legal media, including The Legal 500 and IFLR 1000, for several times.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2694F853" w14:textId="77777777" w:rsidR="005D2446" w:rsidRDefault="005D2446" w:rsidP="005D2446">
+    <w:p w14:paraId="015D4375" w14:textId="77777777" w:rsidR="00000D5F" w:rsidRDefault="00000D5F" w:rsidP="00000D5F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005D2446">
+      <w:r w:rsidRPr="00000D5F">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>OTHER INFORMATION</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0DCA29C8" w14:textId="77777777" w:rsidR="005D2446" w:rsidRDefault="005D2446" w:rsidP="005D2446">
+    <w:p w14:paraId="170141CB" w14:textId="77777777" w:rsidR="00000D5F" w:rsidRDefault="00000D5F" w:rsidP="00000D5F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005D2446">
+      <w:r w:rsidRPr="00000D5F">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Professional Affiliations</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5567FC3C" w14:textId="78EEA478" w:rsidR="00686369" w:rsidRPr="005D2446" w:rsidRDefault="005D2446" w:rsidP="005D2446">
+    <w:p w14:paraId="5567FC3C" w14:textId="602C9C05" w:rsidR="00686369" w:rsidRPr="00000D5F" w:rsidRDefault="00000D5F" w:rsidP="00000D5F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="49"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005D2446">
+      <w:r w:rsidRPr="00000D5F">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Member of the All China Lawyers Association </w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00686369" w:rsidRPr="005D2446" w:rsidSect="002D0826">
+    <w:sectPr w:rsidR="00686369" w:rsidRPr="00000D5F" w:rsidSect="002D0826">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1797" w:bottom="1440" w:left="1797" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="3584D350" w14:textId="77777777" w:rsidR="004167EC" w:rsidRDefault="004167EC" w:rsidP="00F57734">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="2493FDE5" w14:textId="77777777" w:rsidR="004167EC" w:rsidRDefault="004167EC" w:rsidP="00F57734">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -1986,1266 +1986,1267 @@
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="08AF4FAA"/>
+    <w:nsid w:val="058456C4"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="5D947DD4"/>
+    <w:tmpl w:val="4DC84BEC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0A8E2C55"/>
+    <w:nsid w:val="05BB0381"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F9108A9E"/>
+    <w:tmpl w:val="A670C2CA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0BD23273"/>
+    <w:nsid w:val="05ED0D6C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="CAF6E264"/>
+    <w:tmpl w:val="11E61114"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="118F406C"/>
+    <w:nsid w:val="08391D2E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A4F6DE1C"/>
+    <w:tmpl w:val="9BCE9344"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="178451E8"/>
+    <w:nsid w:val="09750E17"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A09883EC"/>
+    <w:tmpl w:val="9A4014BA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="18151874"/>
+    <w:nsid w:val="097A3145"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="FEDA762E"/>
+    <w:tmpl w:val="32EC044E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="19AF720B"/>
+    <w:nsid w:val="0CA722D8"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="48A0B512"/>
+    <w:tmpl w:val="04103D3C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="19F75D73"/>
+    <w:nsid w:val="0F9F004C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B5FE42FA"/>
+    <w:tmpl w:val="F7C25B2C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1E154B27"/>
+    <w:nsid w:val="1147715D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C2966C9E"/>
+    <w:tmpl w:val="3E3E2AA4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="20F64783"/>
+    <w:nsid w:val="145B1878"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="62921504"/>
+    <w:tmpl w:val="29AE5E3A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="21520789"/>
+    <w:nsid w:val="16672150"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="FB743298"/>
+    <w:tmpl w:val="54D295A0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="216F6353"/>
+    <w:nsid w:val="18C031DE"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="BF2EEFFA"/>
+    <w:tmpl w:val="3AF88E0C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2229489F"/>
+    <w:nsid w:val="1D876FCC"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="0A780382"/>
+    <w:tmpl w:val="56882256"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="233E4B8B"/>
+    <w:nsid w:val="1F4F5728"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="9CC24244"/>
+    <w:tmpl w:val="A4DE72BE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="254C031B"/>
+    <w:nsid w:val="205E008D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="784A499C"/>
+    <w:tmpl w:val="4F8C1008"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="259B672D"/>
+    <w:nsid w:val="21917B4C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="EC4E1C18"/>
+    <w:tmpl w:val="C9A8CB92"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="266641A6"/>
+    <w:nsid w:val="22153D71"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="1A4081B0"/>
+    <w:tmpl w:val="0E482606"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2666444D"/>
+    <w:nsid w:val="2AB93E34"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="44922A76"/>
+    <w:tmpl w:val="7BE6B306"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="28212F83"/>
+    <w:nsid w:val="2CBA1CBE"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="DA7EACD0"/>
+    <w:tmpl w:val="8CECA002"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="28B72341"/>
+    <w:nsid w:val="301A09D2"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D37CB578"/>
+    <w:tmpl w:val="A510DF06"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="29B84563"/>
+    <w:nsid w:val="31611334"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="6DD01CC0"/>
+    <w:tmpl w:val="288AC094"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2B0352D6"/>
+    <w:nsid w:val="324F2FE8"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F0EAF868"/>
+    <w:tmpl w:val="55E0EDB4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2CD35D96"/>
+    <w:nsid w:val="35BC23DA"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="53FAF962"/>
+    <w:tmpl w:val="E3085DB4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2E6816C4"/>
+    <w:nsid w:val="36732869"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="DF901C84"/>
+    <w:tmpl w:val="0CEAE9C8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2F297A18"/>
+    <w:nsid w:val="38C04A1F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A8648C4A"/>
+    <w:tmpl w:val="A5E48FCA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2FF1643F"/>
+    <w:nsid w:val="398558D9"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="4E801C50"/>
+    <w:tmpl w:val="42B2133A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="33631A45"/>
+    <w:nsid w:val="3B264F44"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="32F2B83A"/>
+    <w:tmpl w:val="DB587E88"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="394F527B"/>
+    <w:nsid w:val="3DEC3805"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="DEF89164"/>
+    <w:tmpl w:val="8EFCCF60"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3D8964F9"/>
+    <w:nsid w:val="3E6B4DFB"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="690C771C"/>
+    <w:tmpl w:val="D2743C26"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3E12767A"/>
+    <w:nsid w:val="47D14EE1"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="876E0D3A"/>
+    <w:tmpl w:val="6F36C4B2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="414C4C9D"/>
+    <w:nsid w:val="495164C4"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D6A88D8C"/>
+    <w:tmpl w:val="66CE6934"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="427374EE"/>
+    <w:nsid w:val="499C33D8"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="6D22491C"/>
+    <w:tmpl w:val="320A15D8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="461F64B2"/>
+    <w:nsid w:val="4B1D6AE5"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="0FD00376"/>
+    <w:tmpl w:val="54D295A0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4F2163D3"/>
+    <w:nsid w:val="4F135D06"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="88FCD504"/>
+    <w:tmpl w:val="883835C2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4F3C01C2"/>
+    <w:nsid w:val="50D65DAD"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="1102E316"/>
+    <w:tmpl w:val="19263CD0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4F745F78"/>
+    <w:nsid w:val="564E45A3"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F56A9BAA"/>
+    <w:tmpl w:val="B114ED38"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="548E0EF3"/>
+    <w:nsid w:val="581F5760"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="3BC673F8"/>
+    <w:tmpl w:val="DE446618"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="559F0639"/>
+    <w:nsid w:val="59D912DE"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="2BA0E674"/>
+    <w:tmpl w:val="87FA1348"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="593055C3"/>
+    <w:nsid w:val="5B230CD2"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="CCE4F44E"/>
+    <w:tmpl w:val="5F467A30"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="59D471CD"/>
+    <w:nsid w:val="62883A5D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="69A42A58"/>
+    <w:tmpl w:val="E14CC116"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5CFF7F7C"/>
+    <w:nsid w:val="65F652D7"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="5F3C13C6"/>
+    <w:tmpl w:val="7EB8D942"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="64863BD3"/>
+    <w:nsid w:val="673F2459"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="4F96966E"/>
+    <w:tmpl w:val="3ABA6DC6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="70B23B0B"/>
+    <w:nsid w:val="6C96746E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="0270EFA0"/>
+    <w:tmpl w:val="198A122C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="43" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="72724F5C"/>
+    <w:nsid w:val="6E103D43"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="2FD458FC"/>
+    <w:tmpl w:val="F9605EE8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="44" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="73566A43"/>
+    <w:nsid w:val="72730661"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="FA7ACCDC"/>
+    <w:tmpl w:val="85BE5A34"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="45" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="73640732"/>
+    <w:nsid w:val="762F2E37"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="EC4E1C18"/>
+    <w:tmpl w:val="E9945CE6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="46" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="75EC35F9"/>
+    <w:nsid w:val="7CA342A4"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B8DC44A2"/>
+    <w:tmpl w:val="83C461F8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="47" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="78732730"/>
+    <w:nsid w:val="7F3D24D6"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="CF78DF6A"/>
+    <w:tmpl w:val="3CE0D758"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="48" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7FE84D9E"/>
+    <w:nsid w:val="7FB5074A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="1EFE493E"/>
+    <w:tmpl w:val="9B56C8E4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
-    <w:abstractNumId w:val="12"/>
+    <w:abstractNumId w:val="48"/>
   </w:num>
   <w:num w:numId="2">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="4">
     <w:abstractNumId w:val="44"/>
   </w:num>
-  <w:num w:numId="3">
-[...4 lines deleted...]
-  </w:num>
   <w:num w:numId="5">
-    <w:abstractNumId w:val="3"/>
+    <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="6">
-    <w:abstractNumId w:val="32"/>
+    <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="7">
-    <w:abstractNumId w:val="13"/>
+    <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="8">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="46"/>
+  </w:num>
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="43"/>
+  </w:num>
+  <w:num w:numId="11">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="12">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="14">
+    <w:abstractNumId w:val="41"/>
+  </w:num>
+  <w:num w:numId="15">
+    <w:abstractNumId w:val="36"/>
+  </w:num>
+  <w:num w:numId="16">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="17">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="18">
+    <w:abstractNumId w:val="35"/>
+  </w:num>
+  <w:num w:numId="19">
+    <w:abstractNumId w:val="47"/>
+  </w:num>
+  <w:num w:numId="20">
+    <w:abstractNumId w:val="42"/>
+  </w:num>
+  <w:num w:numId="21">
     <w:abstractNumId w:val="33"/>
   </w:num>
-  <w:num w:numId="9">
-[...37 lines deleted...]
-  </w:num>
   <w:num w:numId="22">
-    <w:abstractNumId w:val="7"/>
+    <w:abstractNumId w:val="38"/>
   </w:num>
   <w:num w:numId="23">
-    <w:abstractNumId w:val="46"/>
+    <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="24">
     <w:abstractNumId w:val="23"/>
   </w:num>
   <w:num w:numId="25">
-    <w:abstractNumId w:val="10"/>
+    <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="26">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="27">
     <w:abstractNumId w:val="19"/>
   </w:num>
-  <w:num w:numId="27">
-[...1 lines deleted...]
-  </w:num>
   <w:num w:numId="28">
-    <w:abstractNumId w:val="17"/>
+    <w:abstractNumId w:val="20"/>
   </w:num>
   <w:num w:numId="29">
-    <w:abstractNumId w:val="18"/>
+    <w:abstractNumId w:val="34"/>
   </w:num>
   <w:num w:numId="30">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="31">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="32">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="33">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="34">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="35">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="36">
     <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="31">
+  <w:num w:numId="37">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="38">
+    <w:abstractNumId w:val="40"/>
+  </w:num>
+  <w:num w:numId="39">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="40">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="41">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="42">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="43">
     <w:abstractNumId w:val="37"/>
   </w:num>
-  <w:num w:numId="32">
-[...32 lines deleted...]
-  <w:num w:numId="43">
+  <w:num w:numId="44">
     <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="44">
-[...1 lines deleted...]
-  </w:num>
   <w:num w:numId="45">
-    <w:abstractNumId w:val="38"/>
+    <w:abstractNumId w:val="39"/>
   </w:num>
   <w:num w:numId="46">
-    <w:abstractNumId w:val="1"/>
+    <w:abstractNumId w:val="45"/>
   </w:num>
   <w:num w:numId="47">
     <w:abstractNumId w:val="22"/>
   </w:num>
   <w:num w:numId="48">
-    <w:abstractNumId w:val="45"/>
+    <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="49">
-    <w:abstractNumId w:val="15"/>
+    <w:abstractNumId w:val="32"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="49"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:adjustLineHeightInTable/>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00E418B1"/>
+    <w:rsid w:val="00000D5F"/>
     <w:rsid w:val="000275A2"/>
     <w:rsid w:val="00065FAA"/>
     <w:rsid w:val="00066F39"/>
     <w:rsid w:val="00083426"/>
     <w:rsid w:val="0008435A"/>
     <w:rsid w:val="000C5325"/>
     <w:rsid w:val="000E0C86"/>
     <w:rsid w:val="00117159"/>
     <w:rsid w:val="00130740"/>
     <w:rsid w:val="0013186C"/>
     <w:rsid w:val="0013719D"/>
     <w:rsid w:val="0014231B"/>
     <w:rsid w:val="001526EA"/>
     <w:rsid w:val="00153488"/>
     <w:rsid w:val="0018186F"/>
     <w:rsid w:val="00191736"/>
     <w:rsid w:val="001C7F4F"/>
     <w:rsid w:val="001F7789"/>
     <w:rsid w:val="00211603"/>
     <w:rsid w:val="00223B3F"/>
     <w:rsid w:val="0022458A"/>
     <w:rsid w:val="00230A13"/>
     <w:rsid w:val="00232FF3"/>
     <w:rsid w:val="002375A9"/>
     <w:rsid w:val="00253EDA"/>
@@ -3261,51 +3262,50 @@
     <w:rsid w:val="00351712"/>
     <w:rsid w:val="00353486"/>
     <w:rsid w:val="0036384C"/>
     <w:rsid w:val="00370676"/>
     <w:rsid w:val="00396678"/>
     <w:rsid w:val="003B4410"/>
     <w:rsid w:val="003D196D"/>
     <w:rsid w:val="003D355E"/>
     <w:rsid w:val="00403EDB"/>
     <w:rsid w:val="004167EC"/>
     <w:rsid w:val="004416E4"/>
     <w:rsid w:val="00451233"/>
     <w:rsid w:val="004570F8"/>
     <w:rsid w:val="0047636D"/>
     <w:rsid w:val="0049405C"/>
     <w:rsid w:val="004D21F0"/>
     <w:rsid w:val="004D3C23"/>
     <w:rsid w:val="004E2FCC"/>
     <w:rsid w:val="004F1B4E"/>
     <w:rsid w:val="0052675C"/>
     <w:rsid w:val="0056635E"/>
     <w:rsid w:val="005A7DA0"/>
     <w:rsid w:val="005B00C1"/>
     <w:rsid w:val="005B5F25"/>
     <w:rsid w:val="005C1FBD"/>
-    <w:rsid w:val="005D2446"/>
     <w:rsid w:val="005F7A7D"/>
     <w:rsid w:val="00605720"/>
     <w:rsid w:val="0065437B"/>
     <w:rsid w:val="0066746A"/>
     <w:rsid w:val="00667CF2"/>
     <w:rsid w:val="00683D9C"/>
     <w:rsid w:val="00685381"/>
     <w:rsid w:val="00686369"/>
     <w:rsid w:val="006A06C2"/>
     <w:rsid w:val="006C21DA"/>
     <w:rsid w:val="006D159B"/>
     <w:rsid w:val="006F2EE4"/>
     <w:rsid w:val="007177F3"/>
     <w:rsid w:val="00765586"/>
     <w:rsid w:val="007664DE"/>
     <w:rsid w:val="007956B7"/>
     <w:rsid w:val="007B0B57"/>
     <w:rsid w:val="007D333B"/>
     <w:rsid w:val="008212A9"/>
     <w:rsid w:val="008341FB"/>
     <w:rsid w:val="008717CA"/>
     <w:rsid w:val="00873A63"/>
     <w:rsid w:val="0089209E"/>
     <w:rsid w:val="00893CAF"/>
     <w:rsid w:val="008A40E2"/>
@@ -4438,61 +4438,61 @@
     <w:rsid w:val="00F57734"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af4">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0065437B"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af5">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="005D2446"/>
+    <w:rsid w:val="00000D5F"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af6">
     <w:name w:val="正文文本 字符"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="af5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="005D2446"/>
+    <w:rsid w:val="00000D5F"/>
     <w:rPr>
       <w:sz w:val="21"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 主题​​">
@@ -4776,51 +4776,51 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6792A7BC-63C6-4190-9A6E-F1F1030A2936}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2777DD87-F838-410A-8A5A-A134D2FDAE65}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>812</Words>
   <Characters>4633</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>38</Lines>
   <Paragraphs>10</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>5435</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>