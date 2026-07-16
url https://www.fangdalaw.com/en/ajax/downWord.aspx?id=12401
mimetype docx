--- v0 (2026-05-17)
+++ v1 (2026-07-16)
@@ -36,189 +36,189 @@
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5485"/>
         <w:gridCol w:w="2836"/>
       </w:tblGrid>
       <w:tr w:rsidR="0049405C" w:rsidRPr="00C24D79" w14:paraId="76EB2C64" w14:textId="77777777" w:rsidTr="00E70303">
         <w:trPr>
           <w:trHeight w:val="3267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5485" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="271D78"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C4F11E8" w14:textId="18119F37" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00965E89" w:rsidP="00965E89">
+          <w:p w14:paraId="2C4F11E8" w14:textId="6F78A9FB" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00123CFC" w:rsidP="00123CFC">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="xingming"/>
             <w:bookmarkStart w:id="1" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="1"/>
-            <w:r w:rsidRPr="00965E89">
+            <w:r w:rsidRPr="00123CFC">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>MURAN SUN</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
-          <w:p w14:paraId="706EB16B" w14:textId="7715B9EC" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00965E89" w:rsidP="00965E89">
+          <w:p w14:paraId="706EB16B" w14:textId="031DEFCF" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00123CFC" w:rsidP="00123CFC">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="didian"/>
-            <w:r w:rsidRPr="00965E89">
+            <w:r w:rsidRPr="00123CFC">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Partner</w:t>
             </w:r>
-            <w:r w:rsidRPr="00965E89">
+            <w:r w:rsidRPr="00123CFC">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>·</w:t>
             </w:r>
-            <w:r w:rsidRPr="00965E89">
+            <w:r w:rsidRPr="00123CFC">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Shanghai</w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
-          <w:p w14:paraId="6199424A" w14:textId="178A94BD" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00965E89" w:rsidP="00965E89">
+          <w:p w14:paraId="6199424A" w14:textId="2E8581C9" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00123CFC" w:rsidP="00123CFC">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="dianhua"/>
-            <w:r w:rsidRPr="00965E89">
+            <w:r w:rsidRPr="00123CFC">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">+86 21 2208 1018 </w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
-          <w:p w14:paraId="4F910ACA" w14:textId="3A78CFD5" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00965E89" w:rsidP="00965E89">
+          <w:p w14:paraId="4F910ACA" w14:textId="52D0CE98" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00123CFC" w:rsidP="00123CFC">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="youxiang"/>
-            <w:r w:rsidRPr="00965E89">
+            <w:r w:rsidRPr="00123CFC">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>muran.sun@fangdalaw.com</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="22DBA835" w14:textId="677EAC48" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00F96E7C" w:rsidP="00860F89">
             <w:pPr>
               <w:ind w:leftChars="-52" w:left="-109"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C24D79">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:color w:val="545551"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D24C6CB" w14:textId="11F555B2" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00965E89" w:rsidP="002932C9">
+          <w:p w14:paraId="2D24C6CB" w14:textId="2E2FE1AA" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00123CFC" w:rsidP="002932C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="tupian"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0BE55A52" wp14:editId="1EA692C1">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7DF0FEC3" wp14:editId="740C526C">
                   <wp:extent cx="1651000" cy="2142519"/>
                   <wp:effectExtent l="0" t="0" r="6350" b="0"/>
                   <wp:docPr id="1" name="图片 1"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
@@ -258,60 +258,60 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C063291" w14:textId="5DC9D94D" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="002375A9" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C24D79">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>PRACTICE AREAS</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C1ACACA" w14:textId="47C9E88F" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="00965E89" w:rsidP="007177F3">
+          <w:p w14:paraId="3C1ACACA" w14:textId="2F926E25" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="00123CFC" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="zhiyelingyu"/>
-            <w:r w:rsidRPr="00965E89">
+            <w:r w:rsidRPr="00123CFC">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>IP LITIGATION AND LICENSING, COMPETITION LAW LITIGATION</w:t>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F19AE4C" w14:textId="19A41B01" w:rsidR="00451233" w:rsidRPr="00C24D79" w:rsidRDefault="00F80A79" w:rsidP="00DA428A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C24D79">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
           <w:noProof/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
@@ -371,51 +371,51 @@
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:roundrect w14:anchorId="053823F2" id="圆角矩形 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:-6.2pt;margin-top:-12.6pt;width:4.55pt;height:3.6pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDc1SqFegIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2yAQfp+0/wHxvtqO+mON4lRRqk6T&#10;qrZqO/WZYIiRMMeAxMn++h3gOG1X7WHaCwbu7ru7z98xu9p1mmyF8wpMTauTkhJhODTKrGv64/nm&#10;y1dKfGCmYRqMqOleeHo1//xp1tupmEALuhGOIIjx097WtA3BTovC81Z0zJ+AFQaNElzHAh7dumgc&#10;6xG908WkLM+LHlxjHXDhPd5eZyOdJ3wpBQ/3UnoRiK4p1hbS6tK6imsxn7Hp2jHbKj6Uwf6hio4p&#10;g0lHqGsWGNk49QdUp7gDDzKccOgKkFJxkXrAbqryXTdPLbMi9YLkeDvS5P8fLL/bPtkHhzT01k89&#10;bmMXO+m6+MX6yC6RtR/JErtAOF6eXZyXyChHy+nZRXUZqSyOodb58E1AR+Kmpg42pnnE35FYYttb&#10;H7L/wS+m86BVc6O0TocoAbHUjmwZ/rzVuhoyvPHSJvoaiFEZMN4Ux2bSLuy1iH7aPApJVIPlT1Ih&#10;SWfHJIxzYUKVTS1rRM5dnZXYaoYfI1K3CTAiS8w/Yg8Abxs4YGeYwT+GiiTTMbj8W2E5eIxImcGE&#10;MbhTBtxHABq7GjJn/wNJmZrI0gqa/YMjDvKQeMtvFP67W+bDA3M4Ffi3cdLDPS5SQ19TGHaUtOB+&#10;fXQf/VGsaKWkxymrqf+5YU5Qor8blPFldXoaxzIdUEYTPLjXltVri9l0S0AtVPimWJ620T/ow1Y6&#10;6F7wQVjErGhihmPumvLgDodlyNOPTwoXi0Vyw1G0LNyaJ8sjeGQ1yvJ598KcHQQcUPd3cJhINn0n&#10;4ewbIw0sNgGkSvo+8jrwjWOchDM8OfGdeH1OXseHcf4bAAD//wMAUEsDBBQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NT8JAEL2b+B82Y+KtbCliSOmWGIgkKBdQPC/d&#10;sW3cna3dBeq/dzjpZTKT9+Z9FIvBWXHGPrSeFIxHKQikypuWagXvb8/JDESImoy2nlDBDwZYlLc3&#10;hc6Nv9AOz/tYCxahkGsFTYxdLmWoGnQ6jHyHxNin752OfPa1NL2+sLizMkvTR+l0S+zQ6A6XDVZf&#10;+5NTsF4edttDu9l8b6cr+5rpjxdbr5W6vxtWcx5PcxARh/j3AdcOnB9KDnb0JzJBWAXJOHtgKi/Z&#10;NAPBjGQyAXG8IrMUZFnI/z3KXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDc1SqFegIA&#10;AGAFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="white [3212]" stroked="f" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="22A7D26A" w14:textId="77777777" w:rsidR="00965E89" w:rsidRDefault="000E0C86" w:rsidP="00B670A2">
+    <w:p w14:paraId="2E7AA8EA" w14:textId="77777777" w:rsidR="00123CFC" w:rsidRDefault="000E0C86" w:rsidP="00B670A2">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C24D79">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="545551"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E0DC835" wp14:editId="24238D24">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2512</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4508</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5271826" cy="0"/>
@@ -456,1249 +456,1249 @@
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:line w14:anchorId="3D0BA0F8" id="直接连接符 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".2pt,.35pt" to="415.3pt,.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKOATlvwEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+wYWFYYcXpo0V2K&#10;rdhH74pMxQL0BUmLnX8/ik7cohsGbNhFMCW+x/dIens7WcOOEJP2ruPrVc0ZOOl77Q4d//7t4fqG&#10;s5SF64XxDjp+gsRvd1fvtmNoofGDNz1EhiQutWPo+JBzaKsqyQGsSCsfwOGj8tGKjGE8VH0UI7Jb&#10;UzV1valGH/sQvYSU8PZ+fuQ74lcKZP6sVILMTMdRW6Yz0rkvZ7XbivYQRRi0PMsQ/6DCCu2w6EJ1&#10;L7JgP6L+hcpqGX3yKq+kt5VXSksgD+hmXb9x83UQAcgLNieFpU3p/9HKT8c79xSxDWNIbQpPsbiY&#10;VLRMGR2ecabkC5Wyidp2WtoGU2YSL983H9Y3zYYzeXmrZopCFWLKH8FbVj46brQrjkQrjo8pY1lM&#10;vaSUa+PKmbzR/YM2hoJ42N+ZyI6izLBu6g2NDYGv0jAq0OrFBX3lk4GZ9gsopntUO/uhBYOFVkgJ&#10;Lq/LOhATZheYQgkLsCbdfwSe8wsUaPn+BrwgqLJ3eQFb7Xz8XfU8XSSrOf/Sgdl3acHe9yeaL7UG&#10;t4gcnje+rOnrmOAv/+XuJwAAAP//AwBQSwMEFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FvwjAMhe+T9h8iT+I20g3WQWmK0IALh0kDhLRb2nhttcapmgCFX485bRdL&#10;T+/5+XM6720jTtj52pGCl2EEAqlwpqZSwX63fp6A8EGT0Y0jVHBBD/Ps8SHViXFn+sLTNpSCS8gn&#10;WkEVQptI6YsKrfZD1yKx9+M6qwPLrpSm02cut418jaJYWl0TX6h0ix8VFr/bo1WwO1x7uTl8LvK4&#10;3o+m39PV2/q6Umrw1C9nPBYzEAH78LcB9x+YHzIGy92RjBeNgjHnFLyDYG8yimIQ+V3KLJX/+bMb&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEo4BOW/AQAA3wMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAAAAAAAAAAAA&#10;AAAAGQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" strokecolor="#002060" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4FA06B8F" w14:textId="77777777" w:rsidR="00965E89" w:rsidRDefault="00965E89" w:rsidP="00965E89">
+    <w:p w14:paraId="55A731DF" w14:textId="77777777" w:rsidR="00123CFC" w:rsidRDefault="00123CFC" w:rsidP="00123CFC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00965E89">
+      <w:r w:rsidRPr="00123CFC">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Ms. Sun</w:t>
       </w:r>
-      <w:r w:rsidRPr="00965E89">
+      <w:r w:rsidRPr="00123CFC">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00965E89">
+      <w:r w:rsidRPr="00123CFC">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s practice focuses on intellectual property litigation and licensing, especially those involving complex technical questions and cutting-edge legal issues. With a broad experience in different technical standards and licensing models based on her practice in more than a decade, Ms. Sun</w:t>
       </w:r>
-      <w:r w:rsidRPr="00965E89">
+      <w:r w:rsidRPr="00123CFC">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00965E89">
+      <w:r w:rsidRPr="00123CFC">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s expertise also lies in SEP-related disputes and licensing negotiation. Ms. Sun</w:t>
       </w:r>
-      <w:r w:rsidRPr="00965E89">
+      <w:r w:rsidRPr="00123CFC">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00965E89">
+      <w:r w:rsidRPr="00123CFC">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s practice also covers competition law disputes. She also has successfully represented clients in licensing negotiations and other non-contentious IP matters.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="37F28C24" w14:textId="77777777" w:rsidR="00965E89" w:rsidRDefault="00965E89" w:rsidP="00965E89">
+    <w:p w14:paraId="7A4CFBFC" w14:textId="77777777" w:rsidR="00123CFC" w:rsidRDefault="00123CFC" w:rsidP="00123CFC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00965E89">
+      <w:r w:rsidRPr="00123CFC">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>REPRESENTATIVE MATTERS AND CASES</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="26948CB3" w14:textId="77777777" w:rsidR="00965E89" w:rsidRDefault="00965E89" w:rsidP="00965E89">
+    <w:p w14:paraId="2383CD55" w14:textId="77777777" w:rsidR="00123CFC" w:rsidRDefault="00123CFC" w:rsidP="00123CFC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00965E89">
+      <w:r w:rsidRPr="00123CFC">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Non-contentious matters</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="59F826B5" w14:textId="77777777" w:rsidR="00965E89" w:rsidRDefault="00965E89" w:rsidP="00965E89">
+    <w:p w14:paraId="76C2A7FF" w14:textId="77777777" w:rsidR="00123CFC" w:rsidRDefault="00123CFC" w:rsidP="00123CFC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00965E89">
+      <w:r w:rsidRPr="00123CFC">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised a leading domestic medical device company on licensing its technology to a leading U.S. medical technology company and represented the client in the negotiation</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6284CF82" w14:textId="77777777" w:rsidR="00965E89" w:rsidRDefault="00965E89" w:rsidP="00965E89">
+    <w:p w14:paraId="77D21444" w14:textId="77777777" w:rsidR="00123CFC" w:rsidRDefault="00123CFC" w:rsidP="00123CFC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00965E89">
+      <w:r w:rsidRPr="00123CFC">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised a medical technology company on joint R&amp;D and license arrangements related to a medical app with a software developer</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2ECDCA08" w14:textId="77777777" w:rsidR="00965E89" w:rsidRDefault="00965E89" w:rsidP="00965E89">
+    <w:p w14:paraId="373ECBC9" w14:textId="77777777" w:rsidR="00123CFC" w:rsidRDefault="00123CFC" w:rsidP="00123CFC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00965E89">
+      <w:r w:rsidRPr="00123CFC">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised a medical company on joint R&amp;D and license arrangements related to the targeted drug with a research institution</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0333DBCC" w14:textId="77777777" w:rsidR="00965E89" w:rsidRDefault="00965E89" w:rsidP="00965E89">
+    <w:p w14:paraId="1AE25D86" w14:textId="77777777" w:rsidR="00123CFC" w:rsidRDefault="00123CFC" w:rsidP="00123CFC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00965E89">
+      <w:r w:rsidRPr="00123CFC">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised an investment institution on a medical device company's intellectual property status, including its IP portfolio and risks of infringement</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5EAF40E5" w14:textId="77777777" w:rsidR="00965E89" w:rsidRDefault="00965E89" w:rsidP="00965E89">
+    <w:p w14:paraId="4B31E585" w14:textId="77777777" w:rsidR="00123CFC" w:rsidRDefault="00123CFC" w:rsidP="00123CFC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00965E89">
+      <w:r w:rsidRPr="00123CFC">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised a leading European industrial company on joint R&amp;D and license arrangements and represented the client in the negotiation</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="63B45B59" w14:textId="77777777" w:rsidR="00965E89" w:rsidRDefault="00965E89" w:rsidP="00965E89">
+    <w:p w14:paraId="26BCCEF2" w14:textId="77777777" w:rsidR="00123CFC" w:rsidRDefault="00123CFC" w:rsidP="00123CFC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00965E89">
+      <w:r w:rsidRPr="00123CFC">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised a leading European waste processing company on IP licensing arrangements for certain key software following the spin-off of its business and represented the client in the negotiation</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="42383A20" w14:textId="77777777" w:rsidR="00965E89" w:rsidRDefault="00965E89" w:rsidP="00965E89">
+    <w:p w14:paraId="67451DF6" w14:textId="77777777" w:rsidR="00123CFC" w:rsidRDefault="00123CFC" w:rsidP="00123CFC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00965E89">
+      <w:r w:rsidRPr="00123CFC">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised a leading domestic Internet company on patent license strategy related to internet technology and represented the client in the negotiation</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4163DF55" w14:textId="77777777" w:rsidR="00965E89" w:rsidRDefault="00965E89" w:rsidP="00965E89">
+    <w:p w14:paraId="5C716E1A" w14:textId="77777777" w:rsidR="00123CFC" w:rsidRDefault="00123CFC" w:rsidP="00123CFC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00965E89">
+      <w:r w:rsidRPr="00123CFC">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised a chip developer on IP Core license arrangements</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="47458E82" w14:textId="77777777" w:rsidR="00965E89" w:rsidRDefault="00965E89" w:rsidP="00965E89">
+    <w:p w14:paraId="3221E364" w14:textId="77777777" w:rsidR="00123CFC" w:rsidRDefault="00123CFC" w:rsidP="00123CFC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00965E89">
+      <w:r w:rsidRPr="00123CFC">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised a European food company on license arrangements of its food formulation patents following the spin-off of its business</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="422F5403" w14:textId="77777777" w:rsidR="00965E89" w:rsidRDefault="00965E89" w:rsidP="00965E89">
+    <w:p w14:paraId="39D6D7BE" w14:textId="77777777" w:rsidR="00123CFC" w:rsidRDefault="00123CFC" w:rsidP="00123CFC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00965E89">
+      <w:r w:rsidRPr="00123CFC">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised a technology company on joint R&amp;D and license arrangements with a university</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5FB4F1D8" w14:textId="77777777" w:rsidR="00965E89" w:rsidRDefault="00965E89" w:rsidP="00965E89">
+    <w:p w14:paraId="0985E251" w14:textId="77777777" w:rsidR="00123CFC" w:rsidRDefault="00123CFC" w:rsidP="00123CFC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00965E89">
+      <w:r w:rsidRPr="00123CFC">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Contentious matters</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="28679F90" w14:textId="77777777" w:rsidR="00965E89" w:rsidRDefault="00965E89" w:rsidP="00965E89">
+    <w:p w14:paraId="1AAF1417" w14:textId="77777777" w:rsidR="00123CFC" w:rsidRDefault="00123CFC" w:rsidP="00123CFC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00965E89">
+      <w:r w:rsidRPr="00123CFC">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a IoT device manufacturer in their telecom technology licensing dispute against Nokia</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="17AB8DC6" w14:textId="77777777" w:rsidR="00965E89" w:rsidRDefault="00965E89" w:rsidP="00965E89">
+    <w:p w14:paraId="7BCAB68A" w14:textId="77777777" w:rsidR="00123CFC" w:rsidRDefault="00123CFC" w:rsidP="00123CFC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00965E89">
+      <w:r w:rsidRPr="00123CFC">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a leading e-commerce platform in their antitrust dispute related to discriminatory treatment</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="17E8263C" w14:textId="77777777" w:rsidR="00965E89" w:rsidRDefault="00965E89" w:rsidP="00965E89">
+    <w:p w14:paraId="0CBF015B" w14:textId="77777777" w:rsidR="00123CFC" w:rsidRDefault="00123CFC" w:rsidP="00123CFC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00965E89">
+      <w:r w:rsidRPr="00123CFC">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a global leading gas chromatography instrumentation company in trade secret misappropriation disputes</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6CA6EA29" w14:textId="77777777" w:rsidR="00965E89" w:rsidRDefault="00965E89" w:rsidP="00965E89">
+    <w:p w14:paraId="4C23C4D2" w14:textId="77777777" w:rsidR="00123CFC" w:rsidRDefault="00123CFC" w:rsidP="00123CFC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00965E89">
+      <w:r w:rsidRPr="00123CFC">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented OPPO in its FRAND royalty determination proceeding in China concerning 5G telecom SEP licensing disputes against Nokia</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7D0CAFB5" w14:textId="77777777" w:rsidR="00965E89" w:rsidRDefault="00965E89" w:rsidP="00965E89">
+    <w:p w14:paraId="0EB0B9F4" w14:textId="77777777" w:rsidR="00123CFC" w:rsidRDefault="00123CFC" w:rsidP="00123CFC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00965E89">
+      <w:r w:rsidRPr="00123CFC">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Intel in a patent invalidity proceeding in which the disputed technology involved SoC power supply management</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="42FB5BAB" w14:textId="77777777" w:rsidR="00965E89" w:rsidRDefault="00965E89" w:rsidP="00965E89">
+    <w:p w14:paraId="287B2616" w14:textId="77777777" w:rsidR="00123CFC" w:rsidRDefault="00123CFC" w:rsidP="00123CFC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00965E89">
+      <w:r w:rsidRPr="00123CFC">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Lenovo in its China proceedings concerning SEP licensing disputes against Nokia</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C9296E9" w14:textId="77777777" w:rsidR="00965E89" w:rsidRDefault="00965E89" w:rsidP="00965E89">
+    <w:p w14:paraId="3120FE7F" w14:textId="77777777" w:rsidR="00123CFC" w:rsidRDefault="00123CFC" w:rsidP="00123CFC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00965E89">
+      <w:r w:rsidRPr="00123CFC">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Apple in its series of cases in China concerning SEP licensing disputes against Qualcomm, including the antitrust case and the FRAND licensing terms determination case before the Beijing IP Court, the patent infringement cases before various courts in China, the declaratory judgment of non-patent infringement cases before the Beijing IP Court, the patent invalidation proceedings before the CNIPA, etc.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="57BFB4BF" w14:textId="77777777" w:rsidR="00965E89" w:rsidRDefault="00965E89" w:rsidP="00965E89">
+    <w:p w14:paraId="6C67DCC9" w14:textId="77777777" w:rsidR="00123CFC" w:rsidRDefault="00123CFC" w:rsidP="00123CFC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00965E89">
+      <w:r w:rsidRPr="00123CFC">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Samsung in patent invalidation proceedings in China concerning its SEP licensing disputes against Ericsson</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6CB1554F" w14:textId="77777777" w:rsidR="00965E89" w:rsidRDefault="00965E89" w:rsidP="00965E89">
+    <w:p w14:paraId="07DBC03D" w14:textId="77777777" w:rsidR="00123CFC" w:rsidRDefault="00123CFC" w:rsidP="00123CFC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00965E89">
+      <w:r w:rsidRPr="00123CFC">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Apple in its series of cases concerning SEP licensing disputes against IWNCOMM before Chinese courts, including the antitrust case and the FRAND licensing terms determination case before the Beijing IP Court, the patent infringement case before the Shaanxi High People</w:t>
       </w:r>
-      <w:r w:rsidRPr="00965E89">
+      <w:r w:rsidRPr="00123CFC">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00965E89">
+      <w:r w:rsidRPr="00123CFC">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s Court, the patent invalidation proceeding before the CNIPA, etc.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7D8345C5" w14:textId="77777777" w:rsidR="00965E89" w:rsidRDefault="00965E89" w:rsidP="00965E89">
+    <w:p w14:paraId="62268B35" w14:textId="77777777" w:rsidR="00123CFC" w:rsidRDefault="00123CFC" w:rsidP="00123CFC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00965E89">
+      <w:r w:rsidRPr="00123CFC">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Meizu in its SEP licensing disputes against Qualcomm</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="69A4BDF8" w14:textId="77777777" w:rsidR="00965E89" w:rsidRDefault="00965E89" w:rsidP="00965E89">
+    <w:p w14:paraId="1B5F4942" w14:textId="77777777" w:rsidR="00123CFC" w:rsidRDefault="00123CFC" w:rsidP="00123CFC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00965E89">
+      <w:r w:rsidRPr="00123CFC">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented InterDigital in the landmark antitrust and FRAND royalty cases related to licensing of cellular SEPs before Chinese courts, including the first instance proceedings before the Shenzhen Intermediate People</w:t>
       </w:r>
-      <w:r w:rsidRPr="00965E89">
+      <w:r w:rsidRPr="00123CFC">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00965E89">
+      <w:r w:rsidRPr="00123CFC">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s Court, the second instance proceedings before the Guangdong High People</w:t>
       </w:r>
-      <w:r w:rsidRPr="00965E89">
+      <w:r w:rsidRPr="00123CFC">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00965E89">
+      <w:r w:rsidRPr="00123CFC">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s Court, and the retrial proceeding before the Supreme People</w:t>
       </w:r>
-      <w:r w:rsidRPr="00965E89">
+      <w:r w:rsidRPr="00123CFC">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00965E89">
+      <w:r w:rsidRPr="00123CFC">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s Court</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2B9CF247" w14:textId="77777777" w:rsidR="00965E89" w:rsidRDefault="00965E89" w:rsidP="00965E89">
+    <w:p w14:paraId="14FCEEA0" w14:textId="77777777" w:rsidR="00123CFC" w:rsidRDefault="00123CFC" w:rsidP="00123CFC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00965E89">
+      <w:r w:rsidRPr="00123CFC">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a leading U.S. Internet service provider in a series of antitrust civil actions before Chinese courts in which the U.S. company is accused of abusing its market dominance in the operation of its app store</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="45D6B5E9" w14:textId="77777777" w:rsidR="00965E89" w:rsidRDefault="00965E89" w:rsidP="00965E89">
+    <w:p w14:paraId="7FD920BD" w14:textId="77777777" w:rsidR="00123CFC" w:rsidRDefault="00123CFC" w:rsidP="00123CFC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00965E89">
+      <w:r w:rsidRPr="00123CFC">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a leading U.S. smart phone manufacturer in an antitrust dispute initiated by a manufacturer of accessories of the smart phones</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="69B31E77" w14:textId="77777777" w:rsidR="00965E89" w:rsidRDefault="00965E89" w:rsidP="00965E89">
+    <w:p w14:paraId="03B5EA3E" w14:textId="77777777" w:rsidR="00123CFC" w:rsidRDefault="00123CFC" w:rsidP="00123CFC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00965E89">
+      <w:r w:rsidRPr="00123CFC">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Microsoft in a series of patent infringement and invalidation disputes concerning the video encoding/decoding technology initiated by a U.S. NPE before a Chinese court</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="27C30212" w14:textId="77777777" w:rsidR="00965E89" w:rsidRDefault="00965E89" w:rsidP="00965E89">
+    <w:p w14:paraId="7C2A7F6D" w14:textId="77777777" w:rsidR="00123CFC" w:rsidRDefault="00123CFC" w:rsidP="00123CFC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00965E89">
+      <w:r w:rsidRPr="00123CFC">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a U.S. RFID tag manufacturer in a series of patent infringement and invalidation disputes concerning RFID technology and semiconductor fabrics technology against its competitor</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2D88A699" w14:textId="77777777" w:rsidR="00965E89" w:rsidRDefault="00965E89" w:rsidP="00965E89">
+    <w:p w14:paraId="6FC5FCD9" w14:textId="77777777" w:rsidR="00123CFC" w:rsidRDefault="00123CFC" w:rsidP="00123CFC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00965E89">
+      <w:r w:rsidRPr="00123CFC">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a world leading smart phone manufacturer in numerous patent infringement and invalidation cases concerning face recognition technology, WLAN technology, etc.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="207B616E" w14:textId="77777777" w:rsidR="00965E89" w:rsidRDefault="00965E89" w:rsidP="00965E89">
+    <w:p w14:paraId="5FD32B28" w14:textId="77777777" w:rsidR="00123CFC" w:rsidRDefault="00123CFC" w:rsidP="00123CFC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00965E89">
+      <w:r w:rsidRPr="00123CFC">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a leading Chinese CDN service provider in a series of patent infringement and invalidation disputes against its competitor</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F5F892D" w14:textId="77777777" w:rsidR="00965E89" w:rsidRDefault="00965E89" w:rsidP="00965E89">
+    <w:p w14:paraId="38099A53" w14:textId="77777777" w:rsidR="00123CFC" w:rsidRDefault="00123CFC" w:rsidP="00123CFC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00965E89">
+      <w:r w:rsidRPr="00123CFC">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Apple in a series of copyright infringement cases</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24A29751" w14:textId="77777777" w:rsidR="00965E89" w:rsidRDefault="00965E89" w:rsidP="00965E89">
+    <w:p w14:paraId="3FE7E414" w14:textId="77777777" w:rsidR="00123CFC" w:rsidRDefault="00123CFC" w:rsidP="00123CFC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00965E89">
+      <w:r w:rsidRPr="00123CFC">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a leading English chemical company as the plaintiff to initiate a series of trade secret misappropriation cases and the claimed damages exceeded 1 billion RMB</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0987C750" w14:textId="77777777" w:rsidR="00965E89" w:rsidRDefault="00965E89" w:rsidP="00965E89">
+    <w:p w14:paraId="3234194A" w14:textId="77777777" w:rsidR="00123CFC" w:rsidRDefault="00123CFC" w:rsidP="00123CFC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00965E89">
+      <w:r w:rsidRPr="00123CFC">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Education</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="16EBB8DE" w14:textId="77777777" w:rsidR="00965E89" w:rsidRDefault="00965E89" w:rsidP="00965E89">
+    <w:p w14:paraId="6E0A2B7B" w14:textId="77777777" w:rsidR="00123CFC" w:rsidRDefault="00123CFC" w:rsidP="00123CFC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00965E89">
+      <w:r w:rsidRPr="00123CFC">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>University of Oxford, Christ Church, Magister Juris (2015-2016)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="297C154C" w14:textId="77777777" w:rsidR="00965E89" w:rsidRDefault="00965E89" w:rsidP="00965E89">
+    <w:p w14:paraId="0860EC50" w14:textId="77777777" w:rsidR="00123CFC" w:rsidRDefault="00123CFC" w:rsidP="00123CFC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00965E89">
+      <w:r w:rsidRPr="00123CFC">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Peking University, School of Transnational Law, J.D. (U.S. law) and J.M. (Chinese law) (2008-2012)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="550F8DFB" w14:textId="77777777" w:rsidR="00965E89" w:rsidRDefault="00965E89" w:rsidP="00965E89">
+    <w:p w14:paraId="0EEE2C34" w14:textId="77777777" w:rsidR="00123CFC" w:rsidRDefault="00123CFC" w:rsidP="00123CFC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00965E89">
+      <w:r w:rsidRPr="00123CFC">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Beijing University of Technology, B.Eng. (E.E.) (2002-2006)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2AEB4DCF" w14:textId="77777777" w:rsidR="00965E89" w:rsidRDefault="00965E89" w:rsidP="00965E89">
+    <w:p w14:paraId="16C12F63" w14:textId="77777777" w:rsidR="00123CFC" w:rsidRDefault="00123CFC" w:rsidP="00123CFC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00965E89">
+      <w:r w:rsidRPr="00123CFC">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Professional Qualification</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="23AB3BAA" w14:textId="77777777" w:rsidR="00965E89" w:rsidRDefault="00965E89" w:rsidP="00965E89">
+    <w:p w14:paraId="7020C8FB" w14:textId="77777777" w:rsidR="00123CFC" w:rsidRDefault="00123CFC" w:rsidP="00123CFC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00965E89">
+      <w:r w:rsidRPr="00123CFC">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Admitted to practice in the PRC</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2953BFE7" w14:textId="77777777" w:rsidR="00965E89" w:rsidRDefault="00965E89" w:rsidP="00965E89">
+    <w:p w14:paraId="263A5FC7" w14:textId="77777777" w:rsidR="00123CFC" w:rsidRDefault="00123CFC" w:rsidP="00123CFC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00965E89">
+      <w:r w:rsidRPr="00123CFC">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Admitted to practice before the CNIPA</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6CCA2BB8" w14:textId="77777777" w:rsidR="00965E89" w:rsidRDefault="00965E89" w:rsidP="00965E89">
+    <w:p w14:paraId="4BE29CF8" w14:textId="77777777" w:rsidR="00123CFC" w:rsidRDefault="00123CFC" w:rsidP="00123CFC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00965E89">
+      <w:r w:rsidRPr="00123CFC">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Work Language</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="452A3816" w14:textId="77777777" w:rsidR="00965E89" w:rsidRDefault="00965E89" w:rsidP="00965E89">
+    <w:p w14:paraId="5472B8F7" w14:textId="77777777" w:rsidR="00123CFC" w:rsidRDefault="00123CFC" w:rsidP="00123CFC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00965E89">
+      <w:r w:rsidRPr="00123CFC">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Mandarin Chinese</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A4D9827" w14:textId="77777777" w:rsidR="00965E89" w:rsidRDefault="00965E89" w:rsidP="00965E89">
+    <w:p w14:paraId="4242EEF4" w14:textId="77777777" w:rsidR="00123CFC" w:rsidRDefault="00123CFC" w:rsidP="00123CFC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00965E89">
+      <w:r w:rsidRPr="00123CFC">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>English</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="44C2DD36" w14:textId="77777777" w:rsidR="00965E89" w:rsidRDefault="00965E89" w:rsidP="00965E89">
+    <w:p w14:paraId="5EDAFE32" w14:textId="77777777" w:rsidR="00123CFC" w:rsidRDefault="00123CFC" w:rsidP="00123CFC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00965E89">
+      <w:r w:rsidRPr="00123CFC">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>OTHER INFORMATION</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="62083C83" w14:textId="77777777" w:rsidR="00965E89" w:rsidRDefault="00965E89" w:rsidP="00965E89">
+    <w:p w14:paraId="686CEC5F" w14:textId="77777777" w:rsidR="00123CFC" w:rsidRDefault="00123CFC" w:rsidP="00123CFC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00965E89">
+      <w:r w:rsidRPr="00123CFC">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Speeches</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="66C6A07C" w14:textId="77777777" w:rsidR="00965E89" w:rsidRDefault="00965E89" w:rsidP="00965E89">
+    <w:p w14:paraId="163F4244" w14:textId="77777777" w:rsidR="00123CFC" w:rsidRDefault="00123CFC" w:rsidP="00123CFC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00965E89">
+      <w:r w:rsidRPr="00123CFC">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Participated in seminar discussions at the Federal Circuit Bar Association Global Series Conference on global SEP practice as a panelist. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="31A098D7" w14:textId="77777777" w:rsidR="00965E89" w:rsidRDefault="00965E89" w:rsidP="00965E89">
+    <w:p w14:paraId="0430CE2E" w14:textId="77777777" w:rsidR="00123CFC" w:rsidRDefault="00123CFC" w:rsidP="00123CFC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="41"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00965E89">
+      <w:r w:rsidRPr="00123CFC">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Global Series on December 8, 2020: Patent Enforcement: Global Strategies </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0649B4B3" w14:textId="77777777" w:rsidR="00965E89" w:rsidRDefault="00965E89" w:rsidP="00965E89">
+    <w:p w14:paraId="06DCDF4A" w14:textId="77777777" w:rsidR="00123CFC" w:rsidRDefault="00123CFC" w:rsidP="00123CFC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="42"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00965E89">
+      <w:r w:rsidRPr="00123CFC">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Global Series on March 30, 2021: SEP/FRAND Challenges: The Gate to Tomorrow or Innovation</w:t>
       </w:r>
-      <w:r w:rsidRPr="00965E89">
+      <w:r w:rsidRPr="00123CFC">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00965E89">
+      <w:r w:rsidRPr="00123CFC">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">s Unmaking? </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D3751EE" w14:textId="77777777" w:rsidR="00965E89" w:rsidRDefault="00965E89" w:rsidP="00965E89">
+    <w:p w14:paraId="468F8661" w14:textId="77777777" w:rsidR="00123CFC" w:rsidRDefault="00123CFC" w:rsidP="00123CFC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00965E89">
+      <w:r w:rsidRPr="00123CFC">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Publications</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A95F774" w14:textId="77777777" w:rsidR="00965E89" w:rsidRDefault="00965E89" w:rsidP="00965E89">
+    <w:p w14:paraId="43166B86" w14:textId="77777777" w:rsidR="00123CFC" w:rsidRDefault="00123CFC" w:rsidP="00123CFC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="43"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00965E89">
+      <w:r w:rsidRPr="00123CFC">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Determination of Contributory Infringement in Patent Infringement Disputes, May 9, 2022 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5567FC3C" w14:textId="23F556BE" w:rsidR="00686369" w:rsidRPr="00965E89" w:rsidRDefault="00965E89" w:rsidP="00965E89">
+    <w:p w14:paraId="5567FC3C" w14:textId="676EBFB6" w:rsidR="00686369" w:rsidRPr="00123CFC" w:rsidRDefault="00123CFC" w:rsidP="00123CFC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="44"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00965E89">
+      <w:r w:rsidRPr="00123CFC">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Essential Facility and Commercially Necessary Patents, published on Competition Law and Policy Review, 2021 </w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00686369" w:rsidRPr="00965E89" w:rsidSect="002D0826">
+    <w:sectPr w:rsidR="00686369" w:rsidRPr="00123CFC" w:rsidSect="002D0826">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1797" w:bottom="1440" w:left="1797" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="3584D350" w14:textId="77777777" w:rsidR="004167EC" w:rsidRDefault="004167EC" w:rsidP="00F57734">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="2493FDE5" w14:textId="77777777" w:rsidR="004167EC" w:rsidRDefault="004167EC" w:rsidP="00F57734">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -1896,428 +1896,470 @@
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="00097656"/>
+    <w:nsid w:val="00777772"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="9C2A8DD8"/>
+    <w:tmpl w:val="372CF546"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="00747E04"/>
+    <w:nsid w:val="04F733C2"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C338E288"/>
+    <w:tmpl w:val="3D7AD544"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="021E6A9D"/>
+    <w:nsid w:val="087F2CBF"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="3D60EAE6"/>
+    <w:tmpl w:val="37BA39F8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="034D49F6"/>
+    <w:nsid w:val="0980205A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="ED184604"/>
+    <w:tmpl w:val="451CB55A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="051C3F36"/>
+    <w:nsid w:val="0C75193D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="69A6A61A"/>
+    <w:tmpl w:val="58B8052E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0CE84F26"/>
+    <w:nsid w:val="119D70B5"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="7AAEF08A"/>
+    <w:tmpl w:val="18EA2E12"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0D5C229D"/>
+    <w:nsid w:val="11C73786"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C75CC2CA"/>
+    <w:tmpl w:val="39668C36"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="10AE1CA3"/>
+    <w:nsid w:val="11D419E7"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="2C1A3E94"/>
+    <w:tmpl w:val="3334BD72"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="11157887"/>
+    <w:nsid w:val="14FB202F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="680C1DF0"/>
+    <w:tmpl w:val="30FA3CCA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="154525D3"/>
+    <w:nsid w:val="18CB4B18"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="2E668D02"/>
+    <w:tmpl w:val="1BC00984"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="18215A59"/>
+    <w:nsid w:val="1BFD7088"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="806C478A"/>
+    <w:tmpl w:val="288E1EEC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1AFE43B5"/>
+    <w:nsid w:val="1D5633BB"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="5E0ECBE2"/>
+    <w:tmpl w:val="E9A2B0EC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1B8A296D"/>
+    <w:nsid w:val="20D9544C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C944F178"/>
+    <w:tmpl w:val="3D7AD544"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1C5C3078"/>
+    <w:nsid w:val="224437AF"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="32823554"/>
+    <w:tmpl w:val="3A621AC0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="25950170"/>
+    <w:nsid w:val="238E3ED3"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="72464DA4"/>
+    <w:tmpl w:val="A58C891C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="29EF035F"/>
+    <w:nsid w:val="2A1225F5"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="0374C844"/>
+    <w:tmpl w:val="F75ACE8A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2AFB0B79"/>
+    <w:nsid w:val="2BB91D50"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="2C1A3E94"/>
+    <w:tmpl w:val="AF748B36"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2CBE1F7B"/>
+    <w:nsid w:val="2DA36FBC"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="662E766A"/>
+    <w:tmpl w:val="ED6CE696"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2E7C7631"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="42F64FA4"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2EA10051"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="62A83FA2"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2EE42B43"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B08202D4"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="440" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="880" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
@@ -2386,850 +2428,809 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3520" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="36BE5BCC"/>
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="304F09E0"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D47AEF84"/>
+    <w:tmpl w:val="A446C520"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="36F74E04"/>
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="35EB396B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="4AD8A86C"/>
+    <w:tmpl w:val="1248D4B0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="36FB7317"/>
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3A9A552E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="7B84F114"/>
+    <w:tmpl w:val="82C8990E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="38FD01FE"/>
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3B6418F1"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="49FEE19A"/>
+    <w:lvl w:ilvl="0" w:tplc="B99657A6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="510" w:hanging="226"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:sz w:val="15"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="880" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1320" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1760" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2200" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2640" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3080" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3520" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="45DD6DB2"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="166C8CEC"/>
+    <w:tmpl w:val="C0E8FECA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-[...116 lines deleted...]
-    <w:nsid w:val="3BEF01AC"/>
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="464921EE"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="CB76E176"/>
+    <w:tmpl w:val="5C409CC2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="419F3182"/>
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="48CA3F16"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D062E5B2"/>
+    <w:tmpl w:val="05E68542"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="43A71E47"/>
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4F635CFE"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="BD585A6E"/>
+    <w:tmpl w:val="A23A1740"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="454B0F59"/>
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="543F2BE3"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="3EF8009C"/>
+    <w:tmpl w:val="A6F0B998"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="47F70D45"/>
+  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="563D3715"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="34642868"/>
+    <w:tmpl w:val="EEC0BD0C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="480B1E04"/>
+  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="58B72A06"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="613E0FA6"/>
+    <w:tmpl w:val="4C9C889E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="495327AC"/>
+  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5B214EAD"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="123E57F0"/>
+    <w:tmpl w:val="57E2D016"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4E606EE2"/>
+  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5F22631B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="AB24F5B8"/>
+    <w:tmpl w:val="C2AEFF76"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="50DF3BE5"/>
+  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="64E500D9"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="2BB06F2C"/>
+    <w:tmpl w:val="E94CA48C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="54F50AAC"/>
+  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6DE5406D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="9BAC8980"/>
+    <w:tmpl w:val="F31E7FE8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="598F1644"/>
+  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6E91085F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D7E655A0"/>
+    <w:tmpl w:val="D4FA25B4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="60D463DA"/>
+  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6F3A5312"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="CF9E5F00"/>
+    <w:tmpl w:val="4974560A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="640313C7"/>
+  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="70827249"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="89ACFB54"/>
+    <w:tmpl w:val="F1A63504"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="64CE7DA6"/>
+  <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="70A954F4"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E5E4EF48"/>
+    <w:tmpl w:val="607626B4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="72310A89"/>
+  <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="750E6E3C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="08C4C74A"/>
+    <w:tmpl w:val="4A2E51BA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="76056F38"/>
+  <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="774563FB"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="EAAC8632"/>
+    <w:tmpl w:val="43405C56"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="792833B4"/>
+  <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="79DD5301"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="FC4CB37C"/>
+    <w:tmpl w:val="CB725B70"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7A125162"/>
+  <w:abstractNum w:abstractNumId="43" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7D3C42AC"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="328A3350"/>
+    <w:tmpl w:val="DFD0CD42"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
-[...40 lines deleted...]
-  </w:abstractNum>
   <w:num w:numId="1">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="2">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="33"/>
+  </w:num>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="37"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="34"/>
+  </w:num>
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="11">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="12">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="14">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="15">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="16">
     <w:abstractNumId w:val="18"/>
   </w:num>
-  <w:num w:numId="2">
-    <w:abstractNumId w:val="23"/>
+  <w:num w:numId="17">
+    <w:abstractNumId w:val="35"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="18">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="19">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="20">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="21">
+    <w:abstractNumId w:val="42"/>
+  </w:num>
+  <w:num w:numId="22">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="23">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="24">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="25">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="26">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="27">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="28">
+    <w:abstractNumId w:val="36"/>
+  </w:num>
+  <w:num w:numId="29">
+    <w:abstractNumId w:val="32"/>
+  </w:num>
+  <w:num w:numId="30">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="31">
     <w:abstractNumId w:val="26"/>
   </w:num>
-  <w:num w:numId="4">
-    <w:abstractNumId w:val="28"/>
+  <w:num w:numId="32">
+    <w:abstractNumId w:val="22"/>
   </w:num>
-  <w:num w:numId="5">
-    <w:abstractNumId w:val="27"/>
+  <w:num w:numId="33">
+    <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="6">
-    <w:abstractNumId w:val="35"/>
+  <w:num w:numId="34">
+    <w:abstractNumId w:val="21"/>
   </w:num>
-  <w:num w:numId="7">
+  <w:num w:numId="35">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="36">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="37">
+    <w:abstractNumId w:val="39"/>
+  </w:num>
+  <w:num w:numId="38">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="39">
+    <w:abstractNumId w:val="43"/>
+  </w:num>
+  <w:num w:numId="40">
     <w:abstractNumId w:val="41"/>
   </w:num>
-  <w:num w:numId="8">
-    <w:abstractNumId w:val="39"/>
+  <w:num w:numId="41">
+    <w:abstractNumId w:val="40"/>
   </w:num>
-  <w:num w:numId="9">
-[...8 lines deleted...]
-  <w:num w:numId="12">
+  <w:num w:numId="42">
     <w:abstractNumId w:val="38"/>
   </w:num>
-  <w:num w:numId="13">
-[...20 lines deleted...]
-  <w:num w:numId="20">
+  <w:num w:numId="43">
     <w:abstractNumId w:val="12"/>
   </w:num>
-  <w:num w:numId="21">
-[...38 lines deleted...]
-  <w:num w:numId="34">
+  <w:num w:numId="44">
     <w:abstractNumId w:val="1"/>
-  </w:num>
-[...28 lines deleted...]
-    <w:abstractNumId w:val="7"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:adjustLineHeightInTable/>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00E418B1"/>
     <w:rsid w:val="000275A2"/>
     <w:rsid w:val="00065FAA"/>
     <w:rsid w:val="00066F39"/>
     <w:rsid w:val="00083426"/>
     <w:rsid w:val="0008435A"/>
     <w:rsid w:val="000C5325"/>
     <w:rsid w:val="000E0C86"/>
     <w:rsid w:val="00117159"/>
+    <w:rsid w:val="00123CFC"/>
     <w:rsid w:val="00130740"/>
     <w:rsid w:val="0013186C"/>
     <w:rsid w:val="0013719D"/>
     <w:rsid w:val="0014231B"/>
     <w:rsid w:val="001526EA"/>
     <w:rsid w:val="00153488"/>
     <w:rsid w:val="0018186F"/>
     <w:rsid w:val="00191736"/>
     <w:rsid w:val="001C7F4F"/>
     <w:rsid w:val="001F7789"/>
     <w:rsid w:val="00211603"/>
     <w:rsid w:val="00223B3F"/>
     <w:rsid w:val="0022458A"/>
     <w:rsid w:val="00230A13"/>
     <w:rsid w:val="00232FF3"/>
     <w:rsid w:val="002375A9"/>
     <w:rsid w:val="00253EDA"/>
     <w:rsid w:val="00283DAB"/>
     <w:rsid w:val="002932C9"/>
     <w:rsid w:val="002A35FF"/>
     <w:rsid w:val="002A4932"/>
     <w:rsid w:val="002B1F71"/>
     <w:rsid w:val="002D0826"/>
     <w:rsid w:val="0031673D"/>
     <w:rsid w:val="0034020A"/>
@@ -3277,51 +3278,50 @@
     <w:rsid w:val="007956B7"/>
     <w:rsid w:val="007B0B57"/>
     <w:rsid w:val="007D333B"/>
     <w:rsid w:val="008212A9"/>
     <w:rsid w:val="008341FB"/>
     <w:rsid w:val="008717CA"/>
     <w:rsid w:val="00873A63"/>
     <w:rsid w:val="0089209E"/>
     <w:rsid w:val="00893CAF"/>
     <w:rsid w:val="008A40E2"/>
     <w:rsid w:val="008A48BF"/>
     <w:rsid w:val="008D77E9"/>
     <w:rsid w:val="008E5C09"/>
     <w:rsid w:val="008E73CE"/>
     <w:rsid w:val="008E7B5D"/>
     <w:rsid w:val="00901636"/>
     <w:rsid w:val="009038C0"/>
     <w:rsid w:val="009073A3"/>
     <w:rsid w:val="00917307"/>
     <w:rsid w:val="00925E12"/>
     <w:rsid w:val="00930511"/>
     <w:rsid w:val="00936370"/>
     <w:rsid w:val="0094376B"/>
     <w:rsid w:val="009465FB"/>
     <w:rsid w:val="0095781F"/>
-    <w:rsid w:val="00965E89"/>
     <w:rsid w:val="009A4D0D"/>
     <w:rsid w:val="009A711A"/>
     <w:rsid w:val="009B27AE"/>
     <w:rsid w:val="009D6108"/>
     <w:rsid w:val="009E20C4"/>
     <w:rsid w:val="00A002B6"/>
     <w:rsid w:val="00A1252B"/>
     <w:rsid w:val="00A1585C"/>
     <w:rsid w:val="00A41685"/>
     <w:rsid w:val="00A64BF0"/>
     <w:rsid w:val="00A81B38"/>
     <w:rsid w:val="00B05840"/>
     <w:rsid w:val="00B37E04"/>
     <w:rsid w:val="00B557D1"/>
     <w:rsid w:val="00B62E87"/>
     <w:rsid w:val="00B670A2"/>
     <w:rsid w:val="00B86E39"/>
     <w:rsid w:val="00BB071E"/>
     <w:rsid w:val="00BB2601"/>
     <w:rsid w:val="00C0316A"/>
     <w:rsid w:val="00C24D79"/>
     <w:rsid w:val="00CD0348"/>
     <w:rsid w:val="00CF1C9C"/>
     <w:rsid w:val="00D1552C"/>
     <w:rsid w:val="00D2284D"/>
@@ -4414,61 +4414,61 @@
     <w:rsid w:val="00F57734"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af4">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0065437B"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af5">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00965E89"/>
+    <w:rsid w:val="00123CFC"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af6">
     <w:name w:val="正文文本 字符"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="af5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00965E89"/>
+    <w:rsid w:val="00123CFC"/>
     <w:rPr>
       <w:sz w:val="21"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 主题​​">
@@ -4752,51 +4752,51 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E4B05F04-8985-4E48-B420-D4114D252766}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{41148068-6A75-4287-8264-7F6343C9F07B}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>928</Words>
   <Characters>5294</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>44</Lines>
   <Paragraphs>12</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>6210</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>