--- v1 (2026-07-16)
+++ v2 (2026-09-18)
@@ -36,189 +36,189 @@
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5485"/>
         <w:gridCol w:w="2836"/>
       </w:tblGrid>
       <w:tr w:rsidR="0049405C" w:rsidRPr="00C24D79" w14:paraId="76EB2C64" w14:textId="77777777" w:rsidTr="00E70303">
         <w:trPr>
           <w:trHeight w:val="3267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5485" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="271D78"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C4F11E8" w14:textId="6F78A9FB" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00123CFC" w:rsidP="00123CFC">
+          <w:p w14:paraId="2C4F11E8" w14:textId="43089C73" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="003A3B74" w:rsidP="003A3B74">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="xingming"/>
             <w:bookmarkStart w:id="1" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="1"/>
-            <w:r w:rsidRPr="00123CFC">
+            <w:r w:rsidRPr="003A3B74">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>MURAN SUN</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
-          <w:p w14:paraId="706EB16B" w14:textId="031DEFCF" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00123CFC" w:rsidP="00123CFC">
+          <w:p w14:paraId="706EB16B" w14:textId="3C66AEBC" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="003A3B74" w:rsidP="003A3B74">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="didian"/>
-            <w:r w:rsidRPr="00123CFC">
+            <w:r w:rsidRPr="003A3B74">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Partner</w:t>
             </w:r>
-            <w:r w:rsidRPr="00123CFC">
+            <w:r w:rsidRPr="003A3B74">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>·</w:t>
             </w:r>
-            <w:r w:rsidRPr="00123CFC">
+            <w:r w:rsidRPr="003A3B74">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Shanghai</w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
-          <w:p w14:paraId="6199424A" w14:textId="2E8581C9" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00123CFC" w:rsidP="00123CFC">
+          <w:p w14:paraId="6199424A" w14:textId="4A4A3CA9" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="003A3B74" w:rsidP="003A3B74">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="dianhua"/>
-            <w:r w:rsidRPr="00123CFC">
+            <w:r w:rsidRPr="003A3B74">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">+86 21 2208 1018 </w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
-          <w:p w14:paraId="4F910ACA" w14:textId="52D0CE98" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00123CFC" w:rsidP="00123CFC">
+          <w:p w14:paraId="4F910ACA" w14:textId="1D05FB7C" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="003A3B74" w:rsidP="003A3B74">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="youxiang"/>
-            <w:r w:rsidRPr="00123CFC">
+            <w:r w:rsidRPr="003A3B74">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>muran.sun@fangdalaw.com</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="22DBA835" w14:textId="677EAC48" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00F96E7C" w:rsidP="00860F89">
             <w:pPr>
               <w:ind w:leftChars="-52" w:left="-109"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C24D79">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:color w:val="545551"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D24C6CB" w14:textId="2E2FE1AA" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00123CFC" w:rsidP="002932C9">
+          <w:p w14:paraId="2D24C6CB" w14:textId="31675FDB" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="003A3B74" w:rsidP="002932C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="tupian"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7DF0FEC3" wp14:editId="740C526C">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="65D529C0" wp14:editId="674EE6A1">
                   <wp:extent cx="1651000" cy="2142519"/>
                   <wp:effectExtent l="0" t="0" r="6350" b="0"/>
                   <wp:docPr id="1" name="图片 1"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
@@ -258,60 +258,60 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C063291" w14:textId="5DC9D94D" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="002375A9" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C24D79">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>PRACTICE AREAS</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C1ACACA" w14:textId="2F926E25" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="00123CFC" w:rsidP="007177F3">
+          <w:p w14:paraId="3C1ACACA" w14:textId="098D8098" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="003A3B74" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="zhiyelingyu"/>
-            <w:r w:rsidRPr="00123CFC">
+            <w:r w:rsidRPr="003A3B74">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>IP LITIGATION AND LICENSING, COMPETITION LAW LITIGATION</w:t>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F19AE4C" w14:textId="19A41B01" w:rsidR="00451233" w:rsidRPr="00C24D79" w:rsidRDefault="00F80A79" w:rsidP="00DA428A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C24D79">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
           <w:noProof/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
@@ -371,51 +371,51 @@
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:roundrect w14:anchorId="053823F2" id="圆角矩形 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:-6.2pt;margin-top:-12.6pt;width:4.55pt;height:3.6pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDc1SqFegIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2yAQfp+0/wHxvtqO+mON4lRRqk6T&#10;qrZqO/WZYIiRMMeAxMn++h3gOG1X7WHaCwbu7ru7z98xu9p1mmyF8wpMTauTkhJhODTKrGv64/nm&#10;y1dKfGCmYRqMqOleeHo1//xp1tupmEALuhGOIIjx097WtA3BTovC81Z0zJ+AFQaNElzHAh7dumgc&#10;6xG908WkLM+LHlxjHXDhPd5eZyOdJ3wpBQ/3UnoRiK4p1hbS6tK6imsxn7Hp2jHbKj6Uwf6hio4p&#10;g0lHqGsWGNk49QdUp7gDDzKccOgKkFJxkXrAbqryXTdPLbMi9YLkeDvS5P8fLL/bPtkHhzT01k89&#10;bmMXO+m6+MX6yC6RtR/JErtAOF6eXZyXyChHy+nZRXUZqSyOodb58E1AR+Kmpg42pnnE35FYYttb&#10;H7L/wS+m86BVc6O0TocoAbHUjmwZ/rzVuhoyvPHSJvoaiFEZMN4Ux2bSLuy1iH7aPApJVIPlT1Ih&#10;SWfHJIxzYUKVTS1rRM5dnZXYaoYfI1K3CTAiS8w/Yg8Abxs4YGeYwT+GiiTTMbj8W2E5eIxImcGE&#10;MbhTBtxHABq7GjJn/wNJmZrI0gqa/YMjDvKQeMtvFP67W+bDA3M4Ffi3cdLDPS5SQ19TGHaUtOB+&#10;fXQf/VGsaKWkxymrqf+5YU5Qor8blPFldXoaxzIdUEYTPLjXltVri9l0S0AtVPimWJ620T/ow1Y6&#10;6F7wQVjErGhihmPumvLgDodlyNOPTwoXi0Vyw1G0LNyaJ8sjeGQ1yvJ598KcHQQcUPd3cJhINn0n&#10;4ewbIw0sNgGkSvo+8jrwjWOchDM8OfGdeH1OXseHcf4bAAD//wMAUEsDBBQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NT8JAEL2b+B82Y+KtbCliSOmWGIgkKBdQPC/d&#10;sW3cna3dBeq/dzjpZTKT9+Z9FIvBWXHGPrSeFIxHKQikypuWagXvb8/JDESImoy2nlDBDwZYlLc3&#10;hc6Nv9AOz/tYCxahkGsFTYxdLmWoGnQ6jHyHxNin752OfPa1NL2+sLizMkvTR+l0S+zQ6A6XDVZf&#10;+5NTsF4edttDu9l8b6cr+5rpjxdbr5W6vxtWcx5PcxARh/j3AdcOnB9KDnb0JzJBWAXJOHtgKi/Z&#10;NAPBjGQyAXG8IrMUZFnI/z3KXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDc1SqFegIA&#10;AGAFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="white [3212]" stroked="f" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E7AA8EA" w14:textId="77777777" w:rsidR="00123CFC" w:rsidRDefault="000E0C86" w:rsidP="00B670A2">
+    <w:p w14:paraId="6D395B1B" w14:textId="77777777" w:rsidR="003A3B74" w:rsidRDefault="000E0C86" w:rsidP="00B670A2">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C24D79">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="545551"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E0DC835" wp14:editId="24238D24">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2512</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4508</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5271826" cy="0"/>
@@ -456,1249 +456,1249 @@
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:line w14:anchorId="3D0BA0F8" id="直接连接符 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".2pt,.35pt" to="415.3pt,.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKOATlvwEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+wYWFYYcXpo0V2K&#10;rdhH74pMxQL0BUmLnX8/ik7cohsGbNhFMCW+x/dIens7WcOOEJP2ruPrVc0ZOOl77Q4d//7t4fqG&#10;s5SF64XxDjp+gsRvd1fvtmNoofGDNz1EhiQutWPo+JBzaKsqyQGsSCsfwOGj8tGKjGE8VH0UI7Jb&#10;UzV1valGH/sQvYSU8PZ+fuQ74lcKZP6sVILMTMdRW6Yz0rkvZ7XbivYQRRi0PMsQ/6DCCu2w6EJ1&#10;L7JgP6L+hcpqGX3yKq+kt5VXSksgD+hmXb9x83UQAcgLNieFpU3p/9HKT8c79xSxDWNIbQpPsbiY&#10;VLRMGR2ecabkC5Wyidp2WtoGU2YSL983H9Y3zYYzeXmrZopCFWLKH8FbVj46brQrjkQrjo8pY1lM&#10;vaSUa+PKmbzR/YM2hoJ42N+ZyI6izLBu6g2NDYGv0jAq0OrFBX3lk4GZ9gsopntUO/uhBYOFVkgJ&#10;Lq/LOhATZheYQgkLsCbdfwSe8wsUaPn+BrwgqLJ3eQFb7Xz8XfU8XSSrOf/Sgdl3acHe9yeaL7UG&#10;t4gcnje+rOnrmOAv/+XuJwAAAP//AwBQSwMEFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FvwjAMhe+T9h8iT+I20g3WQWmK0IALh0kDhLRb2nhttcapmgCFX485bRdL&#10;T+/5+XM6720jTtj52pGCl2EEAqlwpqZSwX63fp6A8EGT0Y0jVHBBD/Ps8SHViXFn+sLTNpSCS8gn&#10;WkEVQptI6YsKrfZD1yKx9+M6qwPLrpSm02cut418jaJYWl0TX6h0ix8VFr/bo1WwO1x7uTl8LvK4&#10;3o+m39PV2/q6Umrw1C9nPBYzEAH78LcB9x+YHzIGy92RjBeNgjHnFLyDYG8yimIQ+V3KLJX/+bMb&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEo4BOW/AQAA3wMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAAAAAAAAAAAA&#10;AAAAGQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" strokecolor="#002060" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="55A731DF" w14:textId="77777777" w:rsidR="00123CFC" w:rsidRDefault="00123CFC" w:rsidP="00123CFC">
+    <w:p w14:paraId="0C26B15F" w14:textId="77777777" w:rsidR="003A3B74" w:rsidRDefault="003A3B74" w:rsidP="003A3B74">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00123CFC">
+      <w:r w:rsidRPr="003A3B74">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Ms. Sun</w:t>
       </w:r>
-      <w:r w:rsidRPr="00123CFC">
+      <w:r w:rsidRPr="003A3B74">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00123CFC">
+      <w:r w:rsidRPr="003A3B74">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s practice focuses on intellectual property litigation and licensing, especially those involving complex technical questions and cutting-edge legal issues. With a broad experience in different technical standards and licensing models based on her practice in more than a decade, Ms. Sun</w:t>
       </w:r>
-      <w:r w:rsidRPr="00123CFC">
+      <w:r w:rsidRPr="003A3B74">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00123CFC">
+      <w:r w:rsidRPr="003A3B74">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s expertise also lies in SEP-related disputes and licensing negotiation. Ms. Sun</w:t>
       </w:r>
-      <w:r w:rsidRPr="00123CFC">
+      <w:r w:rsidRPr="003A3B74">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00123CFC">
+      <w:r w:rsidRPr="003A3B74">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s practice also covers competition law disputes. She also has successfully represented clients in licensing negotiations and other non-contentious IP matters.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A4CFBFC" w14:textId="77777777" w:rsidR="00123CFC" w:rsidRDefault="00123CFC" w:rsidP="00123CFC">
+    <w:p w14:paraId="4E4DA5EC" w14:textId="77777777" w:rsidR="003A3B74" w:rsidRDefault="003A3B74" w:rsidP="003A3B74">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00123CFC">
+      <w:r w:rsidRPr="003A3B74">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>REPRESENTATIVE MATTERS AND CASES</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2383CD55" w14:textId="77777777" w:rsidR="00123CFC" w:rsidRDefault="00123CFC" w:rsidP="00123CFC">
+    <w:p w14:paraId="5ABCBD46" w14:textId="77777777" w:rsidR="003A3B74" w:rsidRDefault="003A3B74" w:rsidP="003A3B74">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00123CFC">
+      <w:r w:rsidRPr="003A3B74">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Non-contentious matters</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="76C2A7FF" w14:textId="77777777" w:rsidR="00123CFC" w:rsidRDefault="00123CFC" w:rsidP="00123CFC">
+    <w:p w14:paraId="6141C65E" w14:textId="77777777" w:rsidR="003A3B74" w:rsidRDefault="003A3B74" w:rsidP="003A3B74">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00123CFC">
+      <w:r w:rsidRPr="003A3B74">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised a leading domestic medical device company on licensing its technology to a leading U.S. medical technology company and represented the client in the negotiation</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="77D21444" w14:textId="77777777" w:rsidR="00123CFC" w:rsidRDefault="00123CFC" w:rsidP="00123CFC">
+    <w:p w14:paraId="1DEA4617" w14:textId="77777777" w:rsidR="003A3B74" w:rsidRDefault="003A3B74" w:rsidP="003A3B74">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00123CFC">
+      <w:r w:rsidRPr="003A3B74">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised a medical technology company on joint R&amp;D and license arrangements related to a medical app with a software developer</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="373ECBC9" w14:textId="77777777" w:rsidR="00123CFC" w:rsidRDefault="00123CFC" w:rsidP="00123CFC">
+    <w:p w14:paraId="31DA4760" w14:textId="77777777" w:rsidR="003A3B74" w:rsidRDefault="003A3B74" w:rsidP="003A3B74">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00123CFC">
+      <w:r w:rsidRPr="003A3B74">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised a medical company on joint R&amp;D and license arrangements related to the targeted drug with a research institution</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1AE25D86" w14:textId="77777777" w:rsidR="00123CFC" w:rsidRDefault="00123CFC" w:rsidP="00123CFC">
+    <w:p w14:paraId="70549FA1" w14:textId="77777777" w:rsidR="003A3B74" w:rsidRDefault="003A3B74" w:rsidP="003A3B74">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00123CFC">
+      <w:r w:rsidRPr="003A3B74">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised an investment institution on a medical device company's intellectual property status, including its IP portfolio and risks of infringement</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B31E585" w14:textId="77777777" w:rsidR="00123CFC" w:rsidRDefault="00123CFC" w:rsidP="00123CFC">
+    <w:p w14:paraId="2727EE8D" w14:textId="77777777" w:rsidR="003A3B74" w:rsidRDefault="003A3B74" w:rsidP="003A3B74">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00123CFC">
+      <w:r w:rsidRPr="003A3B74">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised a leading European industrial company on joint R&amp;D and license arrangements and represented the client in the negotiation</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="26BCCEF2" w14:textId="77777777" w:rsidR="00123CFC" w:rsidRDefault="00123CFC" w:rsidP="00123CFC">
+    <w:p w14:paraId="4323FDCD" w14:textId="77777777" w:rsidR="003A3B74" w:rsidRDefault="003A3B74" w:rsidP="003A3B74">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00123CFC">
+      <w:r w:rsidRPr="003A3B74">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised a leading European waste processing company on IP licensing arrangements for certain key software following the spin-off of its business and represented the client in the negotiation</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67451DF6" w14:textId="77777777" w:rsidR="00123CFC" w:rsidRDefault="00123CFC" w:rsidP="00123CFC">
+    <w:p w14:paraId="462BF3C0" w14:textId="77777777" w:rsidR="003A3B74" w:rsidRDefault="003A3B74" w:rsidP="003A3B74">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00123CFC">
+      <w:r w:rsidRPr="003A3B74">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised a leading domestic Internet company on patent license strategy related to internet technology and represented the client in the negotiation</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C716E1A" w14:textId="77777777" w:rsidR="00123CFC" w:rsidRDefault="00123CFC" w:rsidP="00123CFC">
+    <w:p w14:paraId="66C9A80D" w14:textId="77777777" w:rsidR="003A3B74" w:rsidRDefault="003A3B74" w:rsidP="003A3B74">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00123CFC">
+      <w:r w:rsidRPr="003A3B74">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised a chip developer on IP Core license arrangements</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3221E364" w14:textId="77777777" w:rsidR="00123CFC" w:rsidRDefault="00123CFC" w:rsidP="00123CFC">
+    <w:p w14:paraId="1C82F9E2" w14:textId="77777777" w:rsidR="003A3B74" w:rsidRDefault="003A3B74" w:rsidP="003A3B74">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00123CFC">
+      <w:r w:rsidRPr="003A3B74">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised a European food company on license arrangements of its food formulation patents following the spin-off of its business</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="39D6D7BE" w14:textId="77777777" w:rsidR="00123CFC" w:rsidRDefault="00123CFC" w:rsidP="00123CFC">
+    <w:p w14:paraId="41E2E685" w14:textId="77777777" w:rsidR="003A3B74" w:rsidRDefault="003A3B74" w:rsidP="003A3B74">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00123CFC">
+      <w:r w:rsidRPr="003A3B74">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised a technology company on joint R&amp;D and license arrangements with a university</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0985E251" w14:textId="77777777" w:rsidR="00123CFC" w:rsidRDefault="00123CFC" w:rsidP="00123CFC">
+    <w:p w14:paraId="421A4423" w14:textId="77777777" w:rsidR="003A3B74" w:rsidRDefault="003A3B74" w:rsidP="003A3B74">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00123CFC">
+      <w:r w:rsidRPr="003A3B74">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Contentious matters</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1AAF1417" w14:textId="77777777" w:rsidR="00123CFC" w:rsidRDefault="00123CFC" w:rsidP="00123CFC">
+    <w:p w14:paraId="4BE328E3" w14:textId="77777777" w:rsidR="003A3B74" w:rsidRDefault="003A3B74" w:rsidP="003A3B74">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00123CFC">
+      <w:r w:rsidRPr="003A3B74">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a IoT device manufacturer in their telecom technology licensing dispute against Nokia</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7BCAB68A" w14:textId="77777777" w:rsidR="00123CFC" w:rsidRDefault="00123CFC" w:rsidP="00123CFC">
+    <w:p w14:paraId="754EF7A5" w14:textId="77777777" w:rsidR="003A3B74" w:rsidRDefault="003A3B74" w:rsidP="003A3B74">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00123CFC">
+      <w:r w:rsidRPr="003A3B74">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a leading e-commerce platform in their antitrust dispute related to discriminatory treatment</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0CBF015B" w14:textId="77777777" w:rsidR="00123CFC" w:rsidRDefault="00123CFC" w:rsidP="00123CFC">
+    <w:p w14:paraId="2AA7DD66" w14:textId="77777777" w:rsidR="003A3B74" w:rsidRDefault="003A3B74" w:rsidP="003A3B74">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00123CFC">
+      <w:r w:rsidRPr="003A3B74">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a global leading gas chromatography instrumentation company in trade secret misappropriation disputes</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C23C4D2" w14:textId="77777777" w:rsidR="00123CFC" w:rsidRDefault="00123CFC" w:rsidP="00123CFC">
+    <w:p w14:paraId="61228AF4" w14:textId="77777777" w:rsidR="003A3B74" w:rsidRDefault="003A3B74" w:rsidP="003A3B74">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00123CFC">
+      <w:r w:rsidRPr="003A3B74">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented OPPO in its FRAND royalty determination proceeding in China concerning 5G telecom SEP licensing disputes against Nokia</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0EB0B9F4" w14:textId="77777777" w:rsidR="00123CFC" w:rsidRDefault="00123CFC" w:rsidP="00123CFC">
+    <w:p w14:paraId="7AC14002" w14:textId="77777777" w:rsidR="003A3B74" w:rsidRDefault="003A3B74" w:rsidP="003A3B74">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00123CFC">
+      <w:r w:rsidRPr="003A3B74">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Intel in a patent invalidity proceeding in which the disputed technology involved SoC power supply management</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="287B2616" w14:textId="77777777" w:rsidR="00123CFC" w:rsidRDefault="00123CFC" w:rsidP="00123CFC">
+    <w:p w14:paraId="00D43E9E" w14:textId="77777777" w:rsidR="003A3B74" w:rsidRDefault="003A3B74" w:rsidP="003A3B74">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00123CFC">
+      <w:r w:rsidRPr="003A3B74">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Lenovo in its China proceedings concerning SEP licensing disputes against Nokia</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3120FE7F" w14:textId="77777777" w:rsidR="00123CFC" w:rsidRDefault="00123CFC" w:rsidP="00123CFC">
+    <w:p w14:paraId="32161CFE" w14:textId="77777777" w:rsidR="003A3B74" w:rsidRDefault="003A3B74" w:rsidP="003A3B74">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00123CFC">
+      <w:r w:rsidRPr="003A3B74">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Apple in its series of cases in China concerning SEP licensing disputes against Qualcomm, including the antitrust case and the FRAND licensing terms determination case before the Beijing IP Court, the patent infringement cases before various courts in China, the declaratory judgment of non-patent infringement cases before the Beijing IP Court, the patent invalidation proceedings before the CNIPA, etc.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C67DCC9" w14:textId="77777777" w:rsidR="00123CFC" w:rsidRDefault="00123CFC" w:rsidP="00123CFC">
+    <w:p w14:paraId="144DB877" w14:textId="77777777" w:rsidR="003A3B74" w:rsidRDefault="003A3B74" w:rsidP="003A3B74">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00123CFC">
+      <w:r w:rsidRPr="003A3B74">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Samsung in patent invalidation proceedings in China concerning its SEP licensing disputes against Ericsson</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="07DBC03D" w14:textId="77777777" w:rsidR="00123CFC" w:rsidRDefault="00123CFC" w:rsidP="00123CFC">
+    <w:p w14:paraId="708B81F6" w14:textId="77777777" w:rsidR="003A3B74" w:rsidRDefault="003A3B74" w:rsidP="003A3B74">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00123CFC">
+      <w:r w:rsidRPr="003A3B74">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Apple in its series of cases concerning SEP licensing disputes against IWNCOMM before Chinese courts, including the antitrust case and the FRAND licensing terms determination case before the Beijing IP Court, the patent infringement case before the Shaanxi High People</w:t>
       </w:r>
-      <w:r w:rsidRPr="00123CFC">
+      <w:r w:rsidRPr="003A3B74">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00123CFC">
+      <w:r w:rsidRPr="003A3B74">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s Court, the patent invalidation proceeding before the CNIPA, etc.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="62268B35" w14:textId="77777777" w:rsidR="00123CFC" w:rsidRDefault="00123CFC" w:rsidP="00123CFC">
+    <w:p w14:paraId="6D6E020B" w14:textId="77777777" w:rsidR="003A3B74" w:rsidRDefault="003A3B74" w:rsidP="003A3B74">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00123CFC">
+      <w:r w:rsidRPr="003A3B74">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Meizu in its SEP licensing disputes against Qualcomm</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1B5F4942" w14:textId="77777777" w:rsidR="00123CFC" w:rsidRDefault="00123CFC" w:rsidP="00123CFC">
+    <w:p w14:paraId="44B73B0B" w14:textId="77777777" w:rsidR="003A3B74" w:rsidRDefault="003A3B74" w:rsidP="003A3B74">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00123CFC">
+      <w:r w:rsidRPr="003A3B74">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented InterDigital in the landmark antitrust and FRAND royalty cases related to licensing of cellular SEPs before Chinese courts, including the first instance proceedings before the Shenzhen Intermediate People</w:t>
       </w:r>
-      <w:r w:rsidRPr="00123CFC">
+      <w:r w:rsidRPr="003A3B74">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00123CFC">
+      <w:r w:rsidRPr="003A3B74">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s Court, the second instance proceedings before the Guangdong High People</w:t>
       </w:r>
-      <w:r w:rsidRPr="00123CFC">
+      <w:r w:rsidRPr="003A3B74">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00123CFC">
+      <w:r w:rsidRPr="003A3B74">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s Court, and the retrial proceeding before the Supreme People</w:t>
       </w:r>
-      <w:r w:rsidRPr="00123CFC">
+      <w:r w:rsidRPr="003A3B74">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00123CFC">
+      <w:r w:rsidRPr="003A3B74">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s Court</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="14FCEEA0" w14:textId="77777777" w:rsidR="00123CFC" w:rsidRDefault="00123CFC" w:rsidP="00123CFC">
+    <w:p w14:paraId="1BDEDC33" w14:textId="77777777" w:rsidR="003A3B74" w:rsidRDefault="003A3B74" w:rsidP="003A3B74">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00123CFC">
+      <w:r w:rsidRPr="003A3B74">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a leading U.S. Internet service provider in a series of antitrust civil actions before Chinese courts in which the U.S. company is accused of abusing its market dominance in the operation of its app store</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7FD920BD" w14:textId="77777777" w:rsidR="00123CFC" w:rsidRDefault="00123CFC" w:rsidP="00123CFC">
+    <w:p w14:paraId="2388AEAB" w14:textId="77777777" w:rsidR="003A3B74" w:rsidRDefault="003A3B74" w:rsidP="003A3B74">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00123CFC">
+      <w:r w:rsidRPr="003A3B74">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a leading U.S. smart phone manufacturer in an antitrust dispute initiated by a manufacturer of accessories of the smart phones</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="03B5EA3E" w14:textId="77777777" w:rsidR="00123CFC" w:rsidRDefault="00123CFC" w:rsidP="00123CFC">
+    <w:p w14:paraId="0EE1AC9F" w14:textId="77777777" w:rsidR="003A3B74" w:rsidRDefault="003A3B74" w:rsidP="003A3B74">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00123CFC">
+      <w:r w:rsidRPr="003A3B74">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Microsoft in a series of patent infringement and invalidation disputes concerning the video encoding/decoding technology initiated by a U.S. NPE before a Chinese court</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7C2A7F6D" w14:textId="77777777" w:rsidR="00123CFC" w:rsidRDefault="00123CFC" w:rsidP="00123CFC">
+    <w:p w14:paraId="700F01FC" w14:textId="77777777" w:rsidR="003A3B74" w:rsidRDefault="003A3B74" w:rsidP="003A3B74">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00123CFC">
+      <w:r w:rsidRPr="003A3B74">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a U.S. RFID tag manufacturer in a series of patent infringement and invalidation disputes concerning RFID technology and semiconductor fabrics technology against its competitor</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6FC5FCD9" w14:textId="77777777" w:rsidR="00123CFC" w:rsidRDefault="00123CFC" w:rsidP="00123CFC">
+    <w:p w14:paraId="61E6F8AD" w14:textId="77777777" w:rsidR="003A3B74" w:rsidRDefault="003A3B74" w:rsidP="003A3B74">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00123CFC">
+      <w:r w:rsidRPr="003A3B74">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a world leading smart phone manufacturer in numerous patent infringement and invalidation cases concerning face recognition technology, WLAN technology, etc.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5FD32B28" w14:textId="77777777" w:rsidR="00123CFC" w:rsidRDefault="00123CFC" w:rsidP="00123CFC">
+    <w:p w14:paraId="44EF624E" w14:textId="77777777" w:rsidR="003A3B74" w:rsidRDefault="003A3B74" w:rsidP="003A3B74">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00123CFC">
+      <w:r w:rsidRPr="003A3B74">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a leading Chinese CDN service provider in a series of patent infringement and invalidation disputes against its competitor</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="38099A53" w14:textId="77777777" w:rsidR="00123CFC" w:rsidRDefault="00123CFC" w:rsidP="00123CFC">
+    <w:p w14:paraId="47414201" w14:textId="77777777" w:rsidR="003A3B74" w:rsidRDefault="003A3B74" w:rsidP="003A3B74">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00123CFC">
+      <w:r w:rsidRPr="003A3B74">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Apple in a series of copyright infringement cases</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3FE7E414" w14:textId="77777777" w:rsidR="00123CFC" w:rsidRDefault="00123CFC" w:rsidP="00123CFC">
+    <w:p w14:paraId="26676150" w14:textId="77777777" w:rsidR="003A3B74" w:rsidRDefault="003A3B74" w:rsidP="003A3B74">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00123CFC">
+      <w:r w:rsidRPr="003A3B74">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a leading English chemical company as the plaintiff to initiate a series of trade secret misappropriation cases and the claimed damages exceeded 1 billion RMB</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3234194A" w14:textId="77777777" w:rsidR="00123CFC" w:rsidRDefault="00123CFC" w:rsidP="00123CFC">
+    <w:p w14:paraId="2FC17849" w14:textId="77777777" w:rsidR="003A3B74" w:rsidRDefault="003A3B74" w:rsidP="003A3B74">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00123CFC">
+      <w:r w:rsidRPr="003A3B74">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Education</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E0A2B7B" w14:textId="77777777" w:rsidR="00123CFC" w:rsidRDefault="00123CFC" w:rsidP="00123CFC">
+    <w:p w14:paraId="5DD749E5" w14:textId="77777777" w:rsidR="003A3B74" w:rsidRDefault="003A3B74" w:rsidP="003A3B74">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00123CFC">
+      <w:r w:rsidRPr="003A3B74">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>University of Oxford, Christ Church, Magister Juris (2015-2016)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0860EC50" w14:textId="77777777" w:rsidR="00123CFC" w:rsidRDefault="00123CFC" w:rsidP="00123CFC">
+    <w:p w14:paraId="7B14E5A8" w14:textId="77777777" w:rsidR="003A3B74" w:rsidRDefault="003A3B74" w:rsidP="003A3B74">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00123CFC">
+      <w:r w:rsidRPr="003A3B74">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Peking University, School of Transnational Law, J.D. (U.S. law) and J.M. (Chinese law) (2008-2012)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0EEE2C34" w14:textId="77777777" w:rsidR="00123CFC" w:rsidRDefault="00123CFC" w:rsidP="00123CFC">
+    <w:p w14:paraId="6CD39C38" w14:textId="77777777" w:rsidR="003A3B74" w:rsidRDefault="003A3B74" w:rsidP="003A3B74">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00123CFC">
+      <w:r w:rsidRPr="003A3B74">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Beijing University of Technology, B.Eng. (E.E.) (2002-2006)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="16C12F63" w14:textId="77777777" w:rsidR="00123CFC" w:rsidRDefault="00123CFC" w:rsidP="00123CFC">
+    <w:p w14:paraId="3185E749" w14:textId="77777777" w:rsidR="003A3B74" w:rsidRDefault="003A3B74" w:rsidP="003A3B74">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00123CFC">
+      <w:r w:rsidRPr="003A3B74">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Professional Qualification</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7020C8FB" w14:textId="77777777" w:rsidR="00123CFC" w:rsidRDefault="00123CFC" w:rsidP="00123CFC">
+    <w:p w14:paraId="7004E671" w14:textId="77777777" w:rsidR="003A3B74" w:rsidRDefault="003A3B74" w:rsidP="003A3B74">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00123CFC">
+      <w:r w:rsidRPr="003A3B74">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Admitted to practice in the PRC</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="263A5FC7" w14:textId="77777777" w:rsidR="00123CFC" w:rsidRDefault="00123CFC" w:rsidP="00123CFC">
+    <w:p w14:paraId="24E499AC" w14:textId="77777777" w:rsidR="003A3B74" w:rsidRDefault="003A3B74" w:rsidP="003A3B74">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00123CFC">
+      <w:r w:rsidRPr="003A3B74">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Admitted to practice before the CNIPA</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4BE29CF8" w14:textId="77777777" w:rsidR="00123CFC" w:rsidRDefault="00123CFC" w:rsidP="00123CFC">
+    <w:p w14:paraId="613E6311" w14:textId="77777777" w:rsidR="003A3B74" w:rsidRDefault="003A3B74" w:rsidP="003A3B74">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00123CFC">
+      <w:r w:rsidRPr="003A3B74">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Work Language</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5472B8F7" w14:textId="77777777" w:rsidR="00123CFC" w:rsidRDefault="00123CFC" w:rsidP="00123CFC">
+    <w:p w14:paraId="6C63837D" w14:textId="77777777" w:rsidR="003A3B74" w:rsidRDefault="003A3B74" w:rsidP="003A3B74">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00123CFC">
+      <w:r w:rsidRPr="003A3B74">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Mandarin Chinese</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4242EEF4" w14:textId="77777777" w:rsidR="00123CFC" w:rsidRDefault="00123CFC" w:rsidP="00123CFC">
+    <w:p w14:paraId="2DA95058" w14:textId="77777777" w:rsidR="003A3B74" w:rsidRDefault="003A3B74" w:rsidP="003A3B74">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00123CFC">
+      <w:r w:rsidRPr="003A3B74">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>English</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5EDAFE32" w14:textId="77777777" w:rsidR="00123CFC" w:rsidRDefault="00123CFC" w:rsidP="00123CFC">
+    <w:p w14:paraId="1A7DC524" w14:textId="77777777" w:rsidR="003A3B74" w:rsidRDefault="003A3B74" w:rsidP="003A3B74">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00123CFC">
+      <w:r w:rsidRPr="003A3B74">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>OTHER INFORMATION</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="686CEC5F" w14:textId="77777777" w:rsidR="00123CFC" w:rsidRDefault="00123CFC" w:rsidP="00123CFC">
+    <w:p w14:paraId="6B7A0EFD" w14:textId="77777777" w:rsidR="003A3B74" w:rsidRDefault="003A3B74" w:rsidP="003A3B74">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00123CFC">
+      <w:r w:rsidRPr="003A3B74">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Speeches</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="163F4244" w14:textId="77777777" w:rsidR="00123CFC" w:rsidRDefault="00123CFC" w:rsidP="00123CFC">
+    <w:p w14:paraId="2F723710" w14:textId="77777777" w:rsidR="003A3B74" w:rsidRDefault="003A3B74" w:rsidP="003A3B74">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00123CFC">
+      <w:r w:rsidRPr="003A3B74">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Participated in seminar discussions at the Federal Circuit Bar Association Global Series Conference on global SEP practice as a panelist. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0430CE2E" w14:textId="77777777" w:rsidR="00123CFC" w:rsidRDefault="00123CFC" w:rsidP="00123CFC">
+    <w:p w14:paraId="31870A6A" w14:textId="77777777" w:rsidR="003A3B74" w:rsidRDefault="003A3B74" w:rsidP="003A3B74">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="41"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00123CFC">
+      <w:r w:rsidRPr="003A3B74">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Global Series on December 8, 2020: Patent Enforcement: Global Strategies </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="06DCDF4A" w14:textId="77777777" w:rsidR="00123CFC" w:rsidRDefault="00123CFC" w:rsidP="00123CFC">
+    <w:p w14:paraId="21504ED4" w14:textId="77777777" w:rsidR="003A3B74" w:rsidRDefault="003A3B74" w:rsidP="003A3B74">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="42"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00123CFC">
+      <w:r w:rsidRPr="003A3B74">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Global Series on March 30, 2021: SEP/FRAND Challenges: The Gate to Tomorrow or Innovation</w:t>
       </w:r>
-      <w:r w:rsidRPr="00123CFC">
+      <w:r w:rsidRPr="003A3B74">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00123CFC">
+      <w:r w:rsidRPr="003A3B74">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">s Unmaking? </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="468F8661" w14:textId="77777777" w:rsidR="00123CFC" w:rsidRDefault="00123CFC" w:rsidP="00123CFC">
+    <w:p w14:paraId="35083611" w14:textId="77777777" w:rsidR="003A3B74" w:rsidRDefault="003A3B74" w:rsidP="003A3B74">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00123CFC">
+      <w:r w:rsidRPr="003A3B74">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Publications</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="43166B86" w14:textId="77777777" w:rsidR="00123CFC" w:rsidRDefault="00123CFC" w:rsidP="00123CFC">
+    <w:p w14:paraId="7924282F" w14:textId="77777777" w:rsidR="003A3B74" w:rsidRDefault="003A3B74" w:rsidP="003A3B74">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="43"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00123CFC">
+      <w:r w:rsidRPr="003A3B74">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Determination of Contributory Infringement in Patent Infringement Disputes, May 9, 2022 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5567FC3C" w14:textId="676EBFB6" w:rsidR="00686369" w:rsidRPr="00123CFC" w:rsidRDefault="00123CFC" w:rsidP="00123CFC">
+    <w:p w14:paraId="5567FC3C" w14:textId="10D04945" w:rsidR="00686369" w:rsidRPr="003A3B74" w:rsidRDefault="003A3B74" w:rsidP="003A3B74">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="44"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00123CFC">
+      <w:r w:rsidRPr="003A3B74">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Essential Facility and Commercially Necessary Patents, published on Competition Law and Policy Review, 2021 </w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00686369" w:rsidRPr="00123CFC" w:rsidSect="002D0826">
+    <w:sectPr w:rsidR="00686369" w:rsidRPr="003A3B74" w:rsidSect="002D0826">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1797" w:bottom="1440" w:left="1797" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="3584D350" w14:textId="77777777" w:rsidR="004167EC" w:rsidRDefault="004167EC" w:rsidP="00F57734">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="2493FDE5" w14:textId="77777777" w:rsidR="004167EC" w:rsidRDefault="004167EC" w:rsidP="00F57734">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -1896,1372 +1896,1372 @@
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="00777772"/>
+    <w:nsid w:val="00294247"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="372CF546"/>
+    <w:tmpl w:val="7F52F642"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="04F733C2"/>
+    <w:nsid w:val="021E5A34"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="3D7AD544"/>
+    <w:tmpl w:val="2EF4984A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="087F2CBF"/>
+    <w:nsid w:val="04EA2750"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="37BA39F8"/>
+    <w:tmpl w:val="0430F42E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0980205A"/>
+    <w:nsid w:val="09367AC6"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="451CB55A"/>
+    <w:tmpl w:val="E26A7C1A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0C75193D"/>
+    <w:nsid w:val="098E40EA"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="58B8052E"/>
+    <w:tmpl w:val="89C253B0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="119D70B5"/>
+    <w:nsid w:val="09AB1601"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="18EA2E12"/>
+    <w:tmpl w:val="FF143F58"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="11C73786"/>
+    <w:nsid w:val="09CF06CB"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="39668C36"/>
+    <w:tmpl w:val="DA86E9F4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="11D419E7"/>
+    <w:nsid w:val="0AD653C2"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="3334BD72"/>
+    <w:tmpl w:val="11264560"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="14FB202F"/>
+    <w:nsid w:val="13DB7F0F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="30FA3CCA"/>
+    <w:tmpl w:val="C9F44B54"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="18CB4B18"/>
+    <w:nsid w:val="1FFC2E62"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="1BC00984"/>
+    <w:tmpl w:val="FE86F3F8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1BFD7088"/>
+    <w:nsid w:val="204A7E02"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="288E1EEC"/>
+    <w:tmpl w:val="1CA2D50C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1D5633BB"/>
+    <w:nsid w:val="22BE0FFB"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E9A2B0EC"/>
+    <w:tmpl w:val="A7CA7ACE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="20D9544C"/>
+    <w:nsid w:val="28F20460"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="3D7AD544"/>
+    <w:tmpl w:val="725006FA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="224437AF"/>
+    <w:nsid w:val="2B290A05"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="3A621AC0"/>
+    <w:tmpl w:val="090C8076"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="238E3ED3"/>
+    <w:nsid w:val="2BC972F3"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A58C891C"/>
+    <w:tmpl w:val="83D4D44C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2A1225F5"/>
+    <w:nsid w:val="2EE42B43"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="B08202D4"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="440" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="880" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1320" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1760" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2200" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2640" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3080" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3520" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2F0E57A1"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F75ACE8A"/>
+    <w:tmpl w:val="CC602110"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2BB91D50"/>
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="30241E01"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="AF748B36"/>
+    <w:tmpl w:val="2350F94A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2DA36FBC"/>
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3B6418F1"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="49FEE19A"/>
+    <w:lvl w:ilvl="0" w:tplc="B99657A6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="510" w:hanging="226"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:sz w:val="15"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="880" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1320" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1760" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2200" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2640" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3080" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3520" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3C572368"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="ED6CE696"/>
+    <w:tmpl w:val="29E4780C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2E7C7631"/>
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="41FC3366"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="42F64FA4"/>
+    <w:tmpl w:val="5262E85C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2EA10051"/>
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4286593C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="62A83FA2"/>
+    <w:tmpl w:val="432EA402"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-[...113 lines deleted...]
-    <w:nsid w:val="304F09E0"/>
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="43D504CB"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A446C520"/>
+    <w:tmpl w:val="6D14F184"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="35EB396B"/>
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4EBD5FB4"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="1248D4B0"/>
+    <w:tmpl w:val="432EA402"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3A9A552E"/>
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="528626BB"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="82C8990E"/>
+    <w:tmpl w:val="52B68B34"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-[...114 lines deleted...]
-  </w:abstractNum>
   <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="45DD6DB2"/>
+    <w:nsid w:val="57005B7C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C0E8FECA"/>
+    <w:tmpl w:val="FD82009C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="464921EE"/>
+    <w:nsid w:val="574C3679"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="5C409CC2"/>
+    <w:tmpl w:val="24681D5E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="48CA3F16"/>
+    <w:nsid w:val="5A430DC1"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="05E68542"/>
+    <w:tmpl w:val="F280B618"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4F635CFE"/>
+    <w:nsid w:val="5C4043BF"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A23A1740"/>
+    <w:tmpl w:val="81CC17D8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="543F2BE3"/>
+    <w:nsid w:val="5E10574E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A6F0B998"/>
+    <w:tmpl w:val="37CAB8D8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="563D3715"/>
+    <w:nsid w:val="65176B47"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="EEC0BD0C"/>
+    <w:tmpl w:val="DD8E232E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="58B72A06"/>
+    <w:nsid w:val="65C50E2D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="4C9C889E"/>
+    <w:tmpl w:val="B03A4994"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5B214EAD"/>
+    <w:nsid w:val="69216F84"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="57E2D016"/>
+    <w:tmpl w:val="24065CF6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5F22631B"/>
+    <w:nsid w:val="6A8D723F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C2AEFF76"/>
+    <w:tmpl w:val="EF5ADC46"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="64E500D9"/>
+    <w:nsid w:val="6DEA0133"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E94CA48C"/>
+    <w:tmpl w:val="1BC01A34"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6DE5406D"/>
+    <w:nsid w:val="6EFA3635"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F31E7FE8"/>
+    <w:tmpl w:val="0D829EC6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6E91085F"/>
+    <w:nsid w:val="72A023D7"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D4FA25B4"/>
+    <w:tmpl w:val="930EF144"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6F3A5312"/>
+    <w:nsid w:val="72E7688B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="4974560A"/>
+    <w:tmpl w:val="2976081A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="70827249"/>
+    <w:nsid w:val="736F47E1"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F1A63504"/>
+    <w:tmpl w:val="2668C2A8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="70A954F4"/>
+    <w:nsid w:val="76771410"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="607626B4"/>
+    <w:tmpl w:val="19E8271A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="750E6E3C"/>
+    <w:nsid w:val="76A67D8F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="4A2E51BA"/>
+    <w:tmpl w:val="AF6EC65A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="774563FB"/>
+    <w:nsid w:val="79157A4C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="43405C56"/>
+    <w:tmpl w:val="9AD2E948"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="79DD5301"/>
+    <w:nsid w:val="7B0251F9"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="CB725B70"/>
+    <w:tmpl w:val="7F94E2C0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="43" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7D3C42AC"/>
+    <w:nsid w:val="7EAA046A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="DFD0CD42"/>
+    <w:tmpl w:val="9662CA38"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="2">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="35"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="43"/>
+  </w:num>
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="11">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="12">
+    <w:abstractNumId w:val="42"/>
+  </w:num>
+  <w:num w:numId="13">
     <w:abstractNumId w:val="20"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="14">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="15">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="16">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="17">
+    <w:abstractNumId w:val="39"/>
+  </w:num>
+  <w:num w:numId="18">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="19">
+    <w:abstractNumId w:val="36"/>
+  </w:num>
+  <w:num w:numId="20">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="21">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="22">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="23">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="24">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="25">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="26">
+    <w:abstractNumId w:val="41"/>
+  </w:num>
+  <w:num w:numId="27">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="28">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="29">
     <w:abstractNumId w:val="24"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="30">
+    <w:abstractNumId w:val="38"/>
+  </w:num>
+  <w:num w:numId="31">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="32">
+    <w:abstractNumId w:val="40"/>
+  </w:num>
+  <w:num w:numId="33">
+    <w:abstractNumId w:val="37"/>
+  </w:num>
+  <w:num w:numId="34">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="35">
+    <w:abstractNumId w:val="32"/>
+  </w:num>
+  <w:num w:numId="36">
+    <w:abstractNumId w:val="34"/>
+  </w:num>
+  <w:num w:numId="37">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="38">
     <w:abstractNumId w:val="33"/>
   </w:num>
-  <w:num w:numId="4">
-    <w:abstractNumId w:val="37"/>
+  <w:num w:numId="39">
+    <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="5">
-    <w:abstractNumId w:val="15"/>
+  <w:num w:numId="40">
+    <w:abstractNumId w:val="14"/>
   </w:num>
-  <w:num w:numId="6">
-    <w:abstractNumId w:val="5"/>
+  <w:num w:numId="41">
+    <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="7">
-    <w:abstractNumId w:val="34"/>
+  <w:num w:numId="42">
+    <w:abstractNumId w:val="13"/>
   </w:num>
-  <w:num w:numId="8">
-[...2 lines deleted...]
-  <w:num w:numId="9">
+  <w:num w:numId="43">
     <w:abstractNumId w:val="23"/>
   </w:num>
-  <w:num w:numId="10">
-[...71 lines deleted...]
-  <w:num w:numId="34">
+  <w:num w:numId="44">
     <w:abstractNumId w:val="21"/>
-  </w:num>
-[...28 lines deleted...]
-    <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:adjustLineHeightInTable/>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00E418B1"/>
     <w:rsid w:val="000275A2"/>
     <w:rsid w:val="00065FAA"/>
     <w:rsid w:val="00066F39"/>
     <w:rsid w:val="00083426"/>
     <w:rsid w:val="0008435A"/>
     <w:rsid w:val="000C5325"/>
     <w:rsid w:val="000E0C86"/>
     <w:rsid w:val="00117159"/>
-    <w:rsid w:val="00123CFC"/>
     <w:rsid w:val="00130740"/>
     <w:rsid w:val="0013186C"/>
     <w:rsid w:val="0013719D"/>
     <w:rsid w:val="0014231B"/>
     <w:rsid w:val="001526EA"/>
     <w:rsid w:val="00153488"/>
     <w:rsid w:val="0018186F"/>
     <w:rsid w:val="00191736"/>
     <w:rsid w:val="001C7F4F"/>
     <w:rsid w:val="001F7789"/>
     <w:rsid w:val="00211603"/>
     <w:rsid w:val="00223B3F"/>
     <w:rsid w:val="0022458A"/>
     <w:rsid w:val="00230A13"/>
     <w:rsid w:val="00232FF3"/>
     <w:rsid w:val="002375A9"/>
     <w:rsid w:val="00253EDA"/>
     <w:rsid w:val="00283DAB"/>
     <w:rsid w:val="002932C9"/>
     <w:rsid w:val="002A35FF"/>
     <w:rsid w:val="002A4932"/>
     <w:rsid w:val="002B1F71"/>
     <w:rsid w:val="002D0826"/>
     <w:rsid w:val="0031673D"/>
     <w:rsid w:val="0034020A"/>
     <w:rsid w:val="0034029C"/>
     <w:rsid w:val="00351712"/>
     <w:rsid w:val="00353486"/>
     <w:rsid w:val="0036384C"/>
     <w:rsid w:val="00370676"/>
     <w:rsid w:val="00396678"/>
+    <w:rsid w:val="003A3B74"/>
     <w:rsid w:val="003B4410"/>
     <w:rsid w:val="003D196D"/>
     <w:rsid w:val="003D355E"/>
     <w:rsid w:val="00403EDB"/>
     <w:rsid w:val="004167EC"/>
     <w:rsid w:val="004416E4"/>
     <w:rsid w:val="00451233"/>
     <w:rsid w:val="004570F8"/>
     <w:rsid w:val="0047636D"/>
     <w:rsid w:val="0049405C"/>
     <w:rsid w:val="004D21F0"/>
     <w:rsid w:val="004D3C23"/>
     <w:rsid w:val="004E2FCC"/>
     <w:rsid w:val="004F1B4E"/>
     <w:rsid w:val="0052675C"/>
     <w:rsid w:val="0056635E"/>
     <w:rsid w:val="005A7DA0"/>
     <w:rsid w:val="005B00C1"/>
     <w:rsid w:val="005B5F25"/>
     <w:rsid w:val="005C1FBD"/>
     <w:rsid w:val="005F7A7D"/>
     <w:rsid w:val="00605720"/>
     <w:rsid w:val="0065437B"/>
     <w:rsid w:val="0066746A"/>
     <w:rsid w:val="00667CF2"/>
@@ -4414,61 +4414,61 @@
     <w:rsid w:val="00F57734"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af4">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0065437B"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af5">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00123CFC"/>
+    <w:rsid w:val="003A3B74"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af6">
     <w:name w:val="正文文本 字符"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="af5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00123CFC"/>
+    <w:rsid w:val="003A3B74"/>
     <w:rPr>
       <w:sz w:val="21"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 主题​​">
@@ -4752,51 +4752,51 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{41148068-6A75-4287-8264-7F6343C9F07B}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BF961187-1D57-4435-8E89-F286BF5DE0DD}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>928</Words>
   <Characters>5294</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>44</Lines>
   <Paragraphs>12</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>6210</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>