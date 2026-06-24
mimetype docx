--- v0 (2026-05-09)
+++ v1 (2026-06-24)
@@ -36,189 +36,189 @@
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5485"/>
         <w:gridCol w:w="2836"/>
       </w:tblGrid>
       <w:tr w:rsidR="0049405C" w:rsidRPr="00C24D79" w14:paraId="76EB2C64" w14:textId="77777777" w:rsidTr="00E70303">
         <w:trPr>
           <w:trHeight w:val="3267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5485" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="271D78"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C4F11E8" w14:textId="39936225" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="005A5CA6" w:rsidP="005A5CA6">
+          <w:p w14:paraId="2C4F11E8" w14:textId="29F6EE3B" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="0050456B" w:rsidP="0050456B">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="xingming"/>
             <w:bookmarkStart w:id="1" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="1"/>
-            <w:r w:rsidRPr="005A5CA6">
+            <w:r w:rsidRPr="0050456B">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>LEI YANG</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
-          <w:p w14:paraId="706EB16B" w14:textId="6628E9A0" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="005A5CA6" w:rsidP="005A5CA6">
+          <w:p w14:paraId="706EB16B" w14:textId="011E0AF4" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="0050456B" w:rsidP="0050456B">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="didian"/>
-            <w:r w:rsidRPr="005A5CA6">
+            <w:r w:rsidRPr="0050456B">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Partner</w:t>
             </w:r>
-            <w:r w:rsidRPr="005A5CA6">
+            <w:r w:rsidRPr="0050456B">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>·</w:t>
             </w:r>
-            <w:r w:rsidRPr="005A5CA6">
+            <w:r w:rsidRPr="0050456B">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Beijing,Shenzhen</w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
-          <w:p w14:paraId="6199424A" w14:textId="4A978434" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="005A5CA6" w:rsidP="005A5CA6">
+          <w:p w14:paraId="6199424A" w14:textId="7896EAFC" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="0050456B" w:rsidP="0050456B">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="dianhua"/>
-            <w:r w:rsidRPr="005A5CA6">
+            <w:r w:rsidRPr="0050456B">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">+86 755 8159 3509 / +86 10 5769 5767 </w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
-          <w:p w14:paraId="4F910ACA" w14:textId="31B79A01" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="005A5CA6" w:rsidP="005A5CA6">
+          <w:p w14:paraId="4F910ACA" w14:textId="50C1B62A" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="0050456B" w:rsidP="0050456B">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="youxiang"/>
-            <w:r w:rsidRPr="005A5CA6">
+            <w:r w:rsidRPr="0050456B">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>lei.yang@fangdalaw.com</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="22DBA835" w14:textId="677EAC48" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00F96E7C" w:rsidP="00860F89">
             <w:pPr>
               <w:ind w:leftChars="-52" w:left="-109"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C24D79">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:color w:val="545551"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D24C6CB" w14:textId="1C47A2DA" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="005A5CA6" w:rsidP="002932C9">
+          <w:p w14:paraId="2D24C6CB" w14:textId="60550B3A" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="0050456B" w:rsidP="002932C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="tupian"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="033F4962" wp14:editId="0801C19C">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="399C9333" wp14:editId="1F752630">
                   <wp:extent cx="1651000" cy="2142519"/>
                   <wp:effectExtent l="0" t="0" r="6350" b="0"/>
                   <wp:docPr id="1" name="图片 1"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
@@ -258,76 +258,76 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C063291" w14:textId="5DC9D94D" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="002375A9" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C24D79">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>PRACTICE AREAS</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C1ACACA" w14:textId="6B9BED68" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="005A5CA6" w:rsidP="007177F3">
+          <w:p w14:paraId="3C1ACACA" w14:textId="32764EF0" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="0050456B" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="zhiyelingyu"/>
-            <w:r w:rsidRPr="005A5CA6">
+            <w:r w:rsidRPr="0050456B">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>MR. LEI YANG</w:t>
             </w:r>
-            <w:r w:rsidRPr="005A5CA6">
+            <w:r w:rsidRPr="0050456B">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>’</w:t>
             </w:r>
-            <w:r w:rsidRPr="005A5CA6">
+            <w:r w:rsidRPr="0050456B">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>S KEY PRACTICE AREAS ARE CORPORATE COMPLIANCE, INTERNAL INVESTIGATION, AND GOVERNMENT ENFORCEMENT (INCLUDING MDB SANCTION MATTERS)</w:t>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F19AE4C" w14:textId="19A41B01" w:rsidR="00451233" w:rsidRPr="00C24D79" w:rsidRDefault="00F80A79" w:rsidP="00DA428A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C24D79">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
           <w:noProof/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
@@ -387,51 +387,51 @@
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:roundrect w14:anchorId="053823F2" id="圆角矩形 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:-6.2pt;margin-top:-12.6pt;width:4.55pt;height:3.6pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDc1SqFegIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2yAQfp+0/wHxvtqO+mON4lRRqk6T&#10;qrZqO/WZYIiRMMeAxMn++h3gOG1X7WHaCwbu7ru7z98xu9p1mmyF8wpMTauTkhJhODTKrGv64/nm&#10;y1dKfGCmYRqMqOleeHo1//xp1tupmEALuhGOIIjx097WtA3BTovC81Z0zJ+AFQaNElzHAh7dumgc&#10;6xG908WkLM+LHlxjHXDhPd5eZyOdJ3wpBQ/3UnoRiK4p1hbS6tK6imsxn7Hp2jHbKj6Uwf6hio4p&#10;g0lHqGsWGNk49QdUp7gDDzKccOgKkFJxkXrAbqryXTdPLbMi9YLkeDvS5P8fLL/bPtkHhzT01k89&#10;bmMXO+m6+MX6yC6RtR/JErtAOF6eXZyXyChHy+nZRXUZqSyOodb58E1AR+Kmpg42pnnE35FYYttb&#10;H7L/wS+m86BVc6O0TocoAbHUjmwZ/rzVuhoyvPHSJvoaiFEZMN4Ux2bSLuy1iH7aPApJVIPlT1Ih&#10;SWfHJIxzYUKVTS1rRM5dnZXYaoYfI1K3CTAiS8w/Yg8Abxs4YGeYwT+GiiTTMbj8W2E5eIxImcGE&#10;MbhTBtxHABq7GjJn/wNJmZrI0gqa/YMjDvKQeMtvFP67W+bDA3M4Ffi3cdLDPS5SQ19TGHaUtOB+&#10;fXQf/VGsaKWkxymrqf+5YU5Qor8blPFldXoaxzIdUEYTPLjXltVri9l0S0AtVPimWJ620T/ow1Y6&#10;6F7wQVjErGhihmPumvLgDodlyNOPTwoXi0Vyw1G0LNyaJ8sjeGQ1yvJ598KcHQQcUPd3cJhINn0n&#10;4ewbIw0sNgGkSvo+8jrwjWOchDM8OfGdeH1OXseHcf4bAAD//wMAUEsDBBQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NT8JAEL2b+B82Y+KtbCliSOmWGIgkKBdQPC/d&#10;sW3cna3dBeq/dzjpZTKT9+Z9FIvBWXHGPrSeFIxHKQikypuWagXvb8/JDESImoy2nlDBDwZYlLc3&#10;hc6Nv9AOz/tYCxahkGsFTYxdLmWoGnQ6jHyHxNin752OfPa1NL2+sLizMkvTR+l0S+zQ6A6XDVZf&#10;+5NTsF4edttDu9l8b6cr+5rpjxdbr5W6vxtWcx5PcxARh/j3AdcOnB9KDnb0JzJBWAXJOHtgKi/Z&#10;NAPBjGQyAXG8IrMUZFnI/z3KXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDc1SqFegIA&#10;AGAFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="white [3212]" stroked="f" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="674541FD" w14:textId="77777777" w:rsidR="005A5CA6" w:rsidRDefault="000E0C86" w:rsidP="00B670A2">
+    <w:p w14:paraId="71B490DF" w14:textId="77777777" w:rsidR="0050456B" w:rsidRDefault="000E0C86" w:rsidP="00B670A2">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C24D79">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="545551"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E0DC835" wp14:editId="24238D24">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2512</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4508</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5271826" cy="0"/>
@@ -472,1278 +472,1278 @@
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:line w14:anchorId="3D0BA0F8" id="直接连接符 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".2pt,.35pt" to="415.3pt,.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKOATlvwEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+wYWFYYcXpo0V2K&#10;rdhH74pMxQL0BUmLnX8/ik7cohsGbNhFMCW+x/dIens7WcOOEJP2ruPrVc0ZOOl77Q4d//7t4fqG&#10;s5SF64XxDjp+gsRvd1fvtmNoofGDNz1EhiQutWPo+JBzaKsqyQGsSCsfwOGj8tGKjGE8VH0UI7Jb&#10;UzV1valGH/sQvYSU8PZ+fuQ74lcKZP6sVILMTMdRW6Yz0rkvZ7XbivYQRRi0PMsQ/6DCCu2w6EJ1&#10;L7JgP6L+hcpqGX3yKq+kt5VXSksgD+hmXb9x83UQAcgLNieFpU3p/9HKT8c79xSxDWNIbQpPsbiY&#10;VLRMGR2ecabkC5Wyidp2WtoGU2YSL983H9Y3zYYzeXmrZopCFWLKH8FbVj46brQrjkQrjo8pY1lM&#10;vaSUa+PKmbzR/YM2hoJ42N+ZyI6izLBu6g2NDYGv0jAq0OrFBX3lk4GZ9gsopntUO/uhBYOFVkgJ&#10;Lq/LOhATZheYQgkLsCbdfwSe8wsUaPn+BrwgqLJ3eQFb7Xz8XfU8XSSrOf/Sgdl3acHe9yeaL7UG&#10;t4gcnje+rOnrmOAv/+XuJwAAAP//AwBQSwMEFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FvwjAMhe+T9h8iT+I20g3WQWmK0IALh0kDhLRb2nhttcapmgCFX485bRdL&#10;T+/5+XM6720jTtj52pGCl2EEAqlwpqZSwX63fp6A8EGT0Y0jVHBBD/Ps8SHViXFn+sLTNpSCS8gn&#10;WkEVQptI6YsKrfZD1yKx9+M6qwPLrpSm02cut418jaJYWl0TX6h0ix8VFr/bo1WwO1x7uTl8LvK4&#10;3o+m39PV2/q6Umrw1C9nPBYzEAH78LcB9x+YHzIGy92RjBeNgjHnFLyDYG8yimIQ+V3KLJX/+bMb&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEo4BOW/AQAA3wMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAAAAAAAAAAAA&#10;AAAAGQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" strokecolor="#002060" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7B1BA2B4" w14:textId="77777777" w:rsidR="005A5CA6" w:rsidRDefault="005A5CA6" w:rsidP="005A5CA6">
+    <w:p w14:paraId="4AB45A9E" w14:textId="77777777" w:rsidR="0050456B" w:rsidRDefault="0050456B" w:rsidP="0050456B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005A5CA6">
+      <w:r w:rsidRPr="0050456B">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Mr. Yang has more than a decade of experience as a lawyer. Having experiences in compliance and dispute resolution practice in both the PRC and the U.S. has enabled him to be especially good at representing clients in solving complicated cross-border regulatory compliance, government enforcement, and dispute resolution matters.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="330C26A0" w14:textId="77777777" w:rsidR="005A5CA6" w:rsidRDefault="005A5CA6" w:rsidP="005A5CA6">
+    <w:p w14:paraId="7050BB2E" w14:textId="77777777" w:rsidR="0050456B" w:rsidRDefault="0050456B" w:rsidP="0050456B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005A5CA6">
+      <w:r w:rsidRPr="0050456B">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Mr. Yang has represented clients in a wide range of areas, such as anti-bribery, anti-unfair competition, fraud, conflict of interest, trade secret protection, multilateral bank sanctions, ESG and supply chain compliance, etc.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="701F1B05" w14:textId="77777777" w:rsidR="005A5CA6" w:rsidRDefault="005A5CA6" w:rsidP="005A5CA6">
+    <w:p w14:paraId="56D00A87" w14:textId="77777777" w:rsidR="0050456B" w:rsidRDefault="0050456B" w:rsidP="0050456B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005A5CA6">
+      <w:r w:rsidRPr="0050456B">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>REPRESENTATIVE MATTERS AND CASES</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3E2BCC1A" w14:textId="77777777" w:rsidR="005A5CA6" w:rsidRDefault="005A5CA6" w:rsidP="005A5CA6">
+    <w:p w14:paraId="2B110E9A" w14:textId="77777777" w:rsidR="0050456B" w:rsidRDefault="0050456B" w:rsidP="0050456B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005A5CA6">
+      <w:r w:rsidRPr="0050456B">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Government Enforcement, Overseas Crisis Management &amp; MDB Sanction</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A198713" w14:textId="77777777" w:rsidR="005A5CA6" w:rsidRDefault="005A5CA6" w:rsidP="005A5CA6">
+    <w:p w14:paraId="40FE20A5" w14:textId="77777777" w:rsidR="0050456B" w:rsidRDefault="0050456B" w:rsidP="0050456B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005A5CA6">
+      <w:r w:rsidRPr="0050456B">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represent a high-net-worth individual client in connection with an investigation initiated by the U.S. Department of Justice relating to possible violations of U.S. sanctions regulations.</w:t>
       </w:r>
-      <w:r w:rsidRPr="005A5CA6">
+      <w:r w:rsidRPr="0050456B">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="005A5CA6">
+      <w:r w:rsidRPr="0050456B">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Assist the client in selecting and managing U.S. counsel, developing a response strategy for the client, and preparing evidence for the defense.</w:t>
       </w:r>
-      <w:r w:rsidRPr="005A5CA6">
+      <w:r w:rsidRPr="0050456B">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="005A5CA6">
+      <w:r w:rsidRPr="0050456B">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> The case is still ongoing.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="53E71BE7" w14:textId="77777777" w:rsidR="005A5CA6" w:rsidRDefault="005A5CA6" w:rsidP="005A5CA6">
+    <w:p w14:paraId="558C0A1C" w14:textId="77777777" w:rsidR="0050456B" w:rsidRDefault="0050456B" w:rsidP="0050456B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005A5CA6">
+      <w:r w:rsidRPr="0050456B">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represent a UK-based multinational media company in connection with an investigation by the Guangzhou Market Supervision Administration.</w:t>
       </w:r>
-      <w:r w:rsidRPr="005A5CA6">
+      <w:r w:rsidRPr="0050456B">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="005A5CA6">
+      <w:r w:rsidRPr="0050456B">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Assist the client in developing a response strategy.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1E615F8F" w14:textId="77777777" w:rsidR="005A5CA6" w:rsidRDefault="005A5CA6" w:rsidP="005A5CA6">
+    <w:p w14:paraId="2AFA0580" w14:textId="77777777" w:rsidR="0050456B" w:rsidRDefault="0050456B" w:rsidP="0050456B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005A5CA6">
+      <w:r w:rsidRPr="0050456B">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represent a well-known multinational pharmaceutical company in response to an investigation and enforcement by a local Public Security Bureau.</w:t>
       </w:r>
-      <w:r w:rsidRPr="005A5CA6">
+      <w:r w:rsidRPr="0050456B">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="005A5CA6">
+      <w:r w:rsidRPr="0050456B">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Assist the client in responding to the PSB</w:t>
       </w:r>
-      <w:r w:rsidRPr="005A5CA6">
+      <w:r w:rsidRPr="0050456B">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="005A5CA6">
+      <w:r w:rsidRPr="0050456B">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s inquiry and ultimately resolve the crisis.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="168B34CB" w14:textId="77777777" w:rsidR="005A5CA6" w:rsidRDefault="005A5CA6" w:rsidP="005A5CA6">
+    <w:p w14:paraId="246C31CC" w14:textId="77777777" w:rsidR="0050456B" w:rsidRDefault="0050456B" w:rsidP="0050456B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005A5CA6">
+      <w:r w:rsidRPr="0050456B">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represent a Fortune 500 catering company in an investigation by Shanghai MSA concerning commercial bribery.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="18C2743B" w14:textId="77777777" w:rsidR="005A5CA6" w:rsidRDefault="005A5CA6" w:rsidP="005A5CA6">
+    <w:p w14:paraId="36F981E7" w14:textId="77777777" w:rsidR="0050456B" w:rsidRDefault="0050456B" w:rsidP="0050456B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005A5CA6">
+      <w:r w:rsidRPr="0050456B">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represent a Chinese technology company in a U.S. trade secret infringement case. Serve as the general coordinating counsel, assisting the client in managing its U.S. legal team in the lawsuit and establishing an overall case strategy that included parallel litigations and other countermeasures in China.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="70EE162D" w14:textId="77777777" w:rsidR="005A5CA6" w:rsidRDefault="005A5CA6" w:rsidP="005A5CA6">
+    <w:p w14:paraId="214ACFD5" w14:textId="77777777" w:rsidR="0050456B" w:rsidRDefault="0050456B" w:rsidP="0050456B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005A5CA6">
+      <w:r w:rsidRPr="0050456B">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Participate in advising a major U.S. cryptocurrency exchange in an investigation by the U.S. Securities and Exchange Commission.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1B1E88E7" w14:textId="77777777" w:rsidR="005A5CA6" w:rsidRDefault="005A5CA6" w:rsidP="005A5CA6">
+    <w:p w14:paraId="520D2AFF" w14:textId="77777777" w:rsidR="0050456B" w:rsidRDefault="0050456B" w:rsidP="0050456B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005A5CA6">
+      <w:r w:rsidRPr="0050456B">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Serve as the Integrity Compliance Expert for a large infrastructure construction SOE in a case where the company was facing sanctions by the World Bank, conducting a thorough review of the client</w:t>
       </w:r>
-      <w:r w:rsidRPr="005A5CA6">
+      <w:r w:rsidRPr="0050456B">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="005A5CA6">
+      <w:r w:rsidRPr="0050456B">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s compliance implementation report and carrying out site visits, providing continuous advice on improving the client</w:t>
       </w:r>
-      <w:r w:rsidRPr="005A5CA6">
+      <w:r w:rsidRPr="0050456B">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="005A5CA6">
+      <w:r w:rsidRPr="0050456B">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s compliance system and engaging in multiple rounds of communication with the World Bank Integrity Compliance Officer (ICO).</w:t>
       </w:r>
-      <w:r w:rsidRPr="005A5CA6">
+      <w:r w:rsidRPr="0050456B">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="005A5CA6">
+      <w:r w:rsidRPr="0050456B">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> The company recently filed a release application which is pending review by the ICO.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0DA4CDF1" w14:textId="77777777" w:rsidR="005A5CA6" w:rsidRDefault="005A5CA6" w:rsidP="005A5CA6">
+    <w:p w14:paraId="0A41A780" w14:textId="77777777" w:rsidR="0050456B" w:rsidRDefault="0050456B" w:rsidP="0050456B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005A5CA6">
+      <w:r w:rsidRPr="0050456B">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represent a large state-owned construction company in responding to an investigation conducted by the World Bank related to potential collusive conduct in connection with one bidding project of an overseas branch of the client. We helped the client establish a consistent communication channel with the Integrity Vice Presidency (INT), investigate the alleged misconduct, and devise response strategies with a thorough analysis.</w:t>
       </w:r>
-      <w:r w:rsidRPr="005A5CA6">
+      <w:r w:rsidRPr="0050456B">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="005A5CA6">
+      <w:r w:rsidRPr="0050456B">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> This case is still ongoing.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2954B8A0" w14:textId="77777777" w:rsidR="005A5CA6" w:rsidRDefault="005A5CA6" w:rsidP="005A5CA6">
+    <w:p w14:paraId="72A55486" w14:textId="77777777" w:rsidR="0050456B" w:rsidRDefault="0050456B" w:rsidP="0050456B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005A5CA6">
+      <w:r w:rsidRPr="0050456B">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represent a large infrastructure construction SOE to conduct a thorough internal investigation into the client</w:t>
       </w:r>
-      <w:r w:rsidRPr="005A5CA6">
+      <w:r w:rsidRPr="0050456B">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="005A5CA6">
+      <w:r w:rsidRPr="0050456B">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s previous projects financed by the World Bank to identify third parties</w:t>
       </w:r>
-      <w:r w:rsidRPr="005A5CA6">
+      <w:r w:rsidRPr="0050456B">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="005A5CA6">
+      <w:r w:rsidRPr="0050456B">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> possible violations of the World Bank</w:t>
       </w:r>
-      <w:r w:rsidRPr="005A5CA6">
+      <w:r w:rsidRPr="0050456B">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="005A5CA6">
+      <w:r w:rsidRPr="0050456B">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s Integrity Guidelines, which is a condition of the client</w:t>
       </w:r>
-      <w:r w:rsidRPr="005A5CA6">
+      <w:r w:rsidRPr="0050456B">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="005A5CA6">
+      <w:r w:rsidRPr="0050456B">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s settlement with the INT regarding the sanction by the World Bank for the client</w:t>
       </w:r>
-      <w:r w:rsidRPr="005A5CA6">
+      <w:r w:rsidRPr="0050456B">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="005A5CA6">
+      <w:r w:rsidRPr="0050456B">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s violation of the World Bank Integrity Compliance Guidelines.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="429FF766" w14:textId="77777777" w:rsidR="005A5CA6" w:rsidRDefault="005A5CA6" w:rsidP="005A5CA6">
+    <w:p w14:paraId="250CBD98" w14:textId="77777777" w:rsidR="0050456B" w:rsidRDefault="0050456B" w:rsidP="0050456B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005A5CA6">
+      <w:r w:rsidRPr="0050456B">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Internal Investigation</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0DCC7616" w14:textId="77777777" w:rsidR="005A5CA6" w:rsidRDefault="005A5CA6" w:rsidP="005A5CA6">
+    <w:p w14:paraId="4DA8D889" w14:textId="77777777" w:rsidR="0050456B" w:rsidRDefault="0050456B" w:rsidP="0050456B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005A5CA6">
+      <w:r w:rsidRPr="0050456B">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represent a new energy sector MNC in conducting an internal investigation against its employees</w:t>
       </w:r>
-      <w:r w:rsidRPr="005A5CA6">
+      <w:r w:rsidRPr="0050456B">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="005A5CA6">
+      <w:r w:rsidRPr="0050456B">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> potential problematic T&amp;E expenses reimbursement.</w:t>
       </w:r>
-      <w:r w:rsidRPr="005A5CA6">
+      <w:r w:rsidRPr="0050456B">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="005A5CA6">
+      <w:r w:rsidRPr="0050456B">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Worked with a well-known U.S. law firm in this investigation, and reported to the Audit Committee of the client; provided risk analysis under the PRC law.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64FAB874" w14:textId="77777777" w:rsidR="005A5CA6" w:rsidRDefault="005A5CA6" w:rsidP="005A5CA6">
+    <w:p w14:paraId="0A351F9F" w14:textId="77777777" w:rsidR="0050456B" w:rsidRDefault="0050456B" w:rsidP="0050456B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005A5CA6">
+      <w:r w:rsidRPr="0050456B">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represent a multinational telecommunication company in an internal investigation against one of its senior executives in its Chinese subsidiary for a potential conflict of interest issue.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3CE90CDE" w14:textId="77777777" w:rsidR="005A5CA6" w:rsidRDefault="005A5CA6" w:rsidP="005A5CA6">
+    <w:p w14:paraId="66CE2B55" w14:textId="77777777" w:rsidR="0050456B" w:rsidRDefault="0050456B" w:rsidP="0050456B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005A5CA6">
+      <w:r w:rsidRPr="0050456B">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represent a joint venture between a leading global pharmaceutical company and a major SOE in various internal investigations, including potential violation of FCPA and Chinese anti-corruption laws, conflict of interest, and embezzlement.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="77047AD1" w14:textId="77777777" w:rsidR="005A5CA6" w:rsidRDefault="005A5CA6" w:rsidP="005A5CA6">
+    <w:p w14:paraId="670360DA" w14:textId="77777777" w:rsidR="0050456B" w:rsidRDefault="0050456B" w:rsidP="0050456B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005A5CA6">
+      <w:r w:rsidRPr="0050456B">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represent a leading U.S. pharmaceutical company in its internal investigations against potential violations of FCPA and Chinese commercial bribery laws.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="32106E51" w14:textId="77777777" w:rsidR="005A5CA6" w:rsidRDefault="005A5CA6" w:rsidP="005A5CA6">
+    <w:p w14:paraId="7FBDAB1A" w14:textId="77777777" w:rsidR="0050456B" w:rsidRDefault="0050456B" w:rsidP="0050456B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005A5CA6">
+      <w:r w:rsidRPr="0050456B">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represent a chemical company in its FCPA and Chinese commercial bribery internal investigations in China, and advise the client in improving its compliance program.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A228A3B" w14:textId="77777777" w:rsidR="005A5CA6" w:rsidRDefault="005A5CA6" w:rsidP="005A5CA6">
+    <w:p w14:paraId="77A3DC26" w14:textId="77777777" w:rsidR="0050456B" w:rsidRDefault="0050456B" w:rsidP="0050456B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005A5CA6">
+      <w:r w:rsidRPr="0050456B">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represent a leading Chinese public company in its internal investigations against top management, discovering a sophisticated systematic fraud through acquisition and third-party schemes.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="734915B8" w14:textId="77777777" w:rsidR="005A5CA6" w:rsidRDefault="005A5CA6" w:rsidP="005A5CA6">
+    <w:p w14:paraId="47C85506" w14:textId="77777777" w:rsidR="0050456B" w:rsidRDefault="0050456B" w:rsidP="0050456B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005A5CA6">
+      <w:r w:rsidRPr="0050456B">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Participate in advising a major U.S. cryptocurrency exchange in an investigation by the U.S. Securities and Exchange Commission.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7695288F" w14:textId="77777777" w:rsidR="005A5CA6" w:rsidRDefault="005A5CA6" w:rsidP="005A5CA6">
+    <w:p w14:paraId="01E23425" w14:textId="77777777" w:rsidR="0050456B" w:rsidRDefault="0050456B" w:rsidP="0050456B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005A5CA6">
+      <w:r w:rsidRPr="0050456B">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Compliance Program and Advisory</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5EBCFB26" w14:textId="77777777" w:rsidR="005A5CA6" w:rsidRDefault="005A5CA6" w:rsidP="005A5CA6">
+    <w:p w14:paraId="5CCBC066" w14:textId="77777777" w:rsidR="0050456B" w:rsidRDefault="0050456B" w:rsidP="0050456B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005A5CA6">
+      <w:r w:rsidRPr="0050456B">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Assist a leading Chinese medical device company in conducting a compliance risk review in relation to anti-unfair competition and recommend risk remediation measures to the client.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A26B746" w14:textId="77777777" w:rsidR="005A5CA6" w:rsidRDefault="005A5CA6" w:rsidP="005A5CA6">
+    <w:p w14:paraId="60AB87DE" w14:textId="77777777" w:rsidR="0050456B" w:rsidRDefault="0050456B" w:rsidP="0050456B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005A5CA6">
+      <w:r w:rsidRPr="0050456B">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advise a leading Fintech company to design its employee compliance risk awareness evaluation model, which is the first of its kind in the industry.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="25538DD5" w14:textId="77777777" w:rsidR="005A5CA6" w:rsidRDefault="005A5CA6" w:rsidP="005A5CA6">
+    <w:p w14:paraId="43C4BC50" w14:textId="77777777" w:rsidR="0050456B" w:rsidRDefault="0050456B" w:rsidP="0050456B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005A5CA6">
+      <w:r w:rsidRPr="0050456B">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advise a leading ride-hailing company in the establishment of its global anti-corruption compliance program.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="02AC7C56" w14:textId="77777777" w:rsidR="005A5CA6" w:rsidRDefault="005A5CA6" w:rsidP="005A5CA6">
+    <w:p w14:paraId="31D0B2C5" w14:textId="77777777" w:rsidR="0050456B" w:rsidRDefault="0050456B" w:rsidP="0050456B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005A5CA6">
+      <w:r w:rsidRPr="0050456B">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advise a leading e-commerce company to devise its global investment compliance policy.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3DB33C13" w14:textId="77777777" w:rsidR="005A5CA6" w:rsidRDefault="005A5CA6" w:rsidP="005A5CA6">
+    <w:p w14:paraId="32308322" w14:textId="77777777" w:rsidR="0050456B" w:rsidRDefault="0050456B" w:rsidP="0050456B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005A5CA6">
+      <w:r w:rsidRPr="0050456B">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advise a leading alternative energy company to establish its whistle-blowing mechanism in China.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="03402231" w14:textId="77777777" w:rsidR="005A5CA6" w:rsidRDefault="005A5CA6" w:rsidP="005A5CA6">
+    <w:p w14:paraId="41FAE6B5" w14:textId="77777777" w:rsidR="0050456B" w:rsidRDefault="0050456B" w:rsidP="0050456B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005A5CA6">
+      <w:r w:rsidRPr="0050456B">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represent a leading Chinese semiconductor company in devising its trade secret protection policy.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="682D036A" w14:textId="77777777" w:rsidR="005A5CA6" w:rsidRDefault="005A5CA6" w:rsidP="005A5CA6">
+    <w:p w14:paraId="4905535F" w14:textId="77777777" w:rsidR="0050456B" w:rsidRDefault="0050456B" w:rsidP="0050456B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005A5CA6">
+      <w:r w:rsidRPr="0050456B">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advise various companies to build their compliance programs, government dawn raid programs, and third-party management system.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2AD74DB3" w14:textId="77777777" w:rsidR="005A5CA6" w:rsidRDefault="005A5CA6" w:rsidP="005A5CA6">
+    <w:p w14:paraId="7E325C23" w14:textId="77777777" w:rsidR="0050456B" w:rsidRDefault="0050456B" w:rsidP="0050456B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005A5CA6">
+      <w:r w:rsidRPr="0050456B">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advise various multinational and domestic companies of commercial bribery risk of different business models.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C3C55AD" w14:textId="77777777" w:rsidR="005A5CA6" w:rsidRDefault="005A5CA6" w:rsidP="005A5CA6">
+    <w:p w14:paraId="25663F7C" w14:textId="77777777" w:rsidR="0050456B" w:rsidRDefault="0050456B" w:rsidP="0050456B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005A5CA6">
+      <w:r w:rsidRPr="0050456B">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advise various multinational companies in various industries on cross-border data transfer, state secrets, and data privacy issues.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E32EF4E" w14:textId="77777777" w:rsidR="005A5CA6" w:rsidRDefault="005A5CA6" w:rsidP="005A5CA6">
+    <w:p w14:paraId="72C46704" w14:textId="77777777" w:rsidR="0050456B" w:rsidRDefault="0050456B" w:rsidP="0050456B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005A5CA6">
+      <w:r w:rsidRPr="0050456B">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Anti-corruption Due Diligence</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5439098D" w14:textId="77777777" w:rsidR="005A5CA6" w:rsidRDefault="005A5CA6" w:rsidP="005A5CA6">
+    <w:p w14:paraId="552699C5" w14:textId="77777777" w:rsidR="0050456B" w:rsidRDefault="0050456B" w:rsidP="0050456B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005A5CA6">
+      <w:r w:rsidRPr="0050456B">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represent a leading e-commerce company and its affiliates to conduct numerous anti-corruption due diligence in connection with various M&amp;A transactions in different industries and recommend risk remediation measures.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="557640A0" w14:textId="77777777" w:rsidR="005A5CA6" w:rsidRDefault="005A5CA6" w:rsidP="005A5CA6">
+    <w:p w14:paraId="5C828059" w14:textId="77777777" w:rsidR="0050456B" w:rsidRDefault="0050456B" w:rsidP="0050456B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005A5CA6">
+      <w:r w:rsidRPr="0050456B">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represent a leading Fintech company and its affiliates to conduct numerous anti-corruption due diligence in connection with various M&amp;A transactions in different industries and recommend risk remediation measures.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="77668D17" w14:textId="77777777" w:rsidR="005A5CA6" w:rsidRDefault="005A5CA6" w:rsidP="005A5CA6">
+    <w:p w14:paraId="25CAF816" w14:textId="77777777" w:rsidR="0050456B" w:rsidRDefault="0050456B" w:rsidP="0050456B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005A5CA6">
+      <w:r w:rsidRPr="0050456B">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represent several leading private equity firms and investment banks in their anti-corruption due diligence in connection with various M&amp;A transactions and recommend risk remediation measures.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="207125CB" w14:textId="77777777" w:rsidR="005A5CA6" w:rsidRDefault="005A5CA6" w:rsidP="005A5CA6">
+    <w:p w14:paraId="37474D79" w14:textId="77777777" w:rsidR="0050456B" w:rsidRDefault="0050456B" w:rsidP="0050456B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005A5CA6">
+      <w:r w:rsidRPr="0050456B">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Education</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="52EF3825" w14:textId="77777777" w:rsidR="005A5CA6" w:rsidRDefault="005A5CA6" w:rsidP="005A5CA6">
+    <w:p w14:paraId="594E4C7D" w14:textId="77777777" w:rsidR="0050456B" w:rsidRDefault="0050456B" w:rsidP="0050456B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005A5CA6">
+      <w:r w:rsidRPr="0050456B">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Georgetown University Law Center (Graduation with Distinction &amp; Dean</w:t>
       </w:r>
-      <w:r w:rsidRPr="005A5CA6">
+      <w:r w:rsidRPr="0050456B">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="005A5CA6">
+      <w:r w:rsidRPr="0050456B">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s List), LL.M.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4DFCF4E7" w14:textId="77777777" w:rsidR="005A5CA6" w:rsidRDefault="005A5CA6" w:rsidP="005A5CA6">
+    <w:p w14:paraId="1F994E8A" w14:textId="77777777" w:rsidR="0050456B" w:rsidRDefault="0050456B" w:rsidP="0050456B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005A5CA6">
+      <w:r w:rsidRPr="0050456B">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Transnational Law and Business University, Master of Laws.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="18629272" w14:textId="77777777" w:rsidR="005A5CA6" w:rsidRDefault="005A5CA6" w:rsidP="005A5CA6">
+    <w:p w14:paraId="1F1B1CA2" w14:textId="77777777" w:rsidR="0050456B" w:rsidRDefault="0050456B" w:rsidP="0050456B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005A5CA6">
+      <w:r w:rsidRPr="0050456B">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>China University of Political Science and Law, LL.B.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="41371C3A" w14:textId="77777777" w:rsidR="005A5CA6" w:rsidRDefault="005A5CA6" w:rsidP="005A5CA6">
+    <w:p w14:paraId="4610E56D" w14:textId="77777777" w:rsidR="0050456B" w:rsidRDefault="0050456B" w:rsidP="0050456B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005A5CA6">
+      <w:r w:rsidRPr="0050456B">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Professional Qualification</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6046127C" w14:textId="77777777" w:rsidR="005A5CA6" w:rsidRDefault="005A5CA6" w:rsidP="005A5CA6">
+    <w:p w14:paraId="189F4D16" w14:textId="77777777" w:rsidR="0050456B" w:rsidRDefault="0050456B" w:rsidP="0050456B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005A5CA6">
+      <w:r w:rsidRPr="0050456B">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Admitted to practice in the PRC</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5F5D4048" w14:textId="77777777" w:rsidR="005A5CA6" w:rsidRDefault="005A5CA6" w:rsidP="005A5CA6">
+    <w:p w14:paraId="612E53AF" w14:textId="77777777" w:rsidR="0050456B" w:rsidRDefault="0050456B" w:rsidP="0050456B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005A5CA6">
+      <w:r w:rsidRPr="0050456B">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Admitted to practice in New York</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3730C2CF" w14:textId="77777777" w:rsidR="005A5CA6" w:rsidRDefault="005A5CA6" w:rsidP="005A5CA6">
+    <w:p w14:paraId="3920D70A" w14:textId="77777777" w:rsidR="0050456B" w:rsidRDefault="0050456B" w:rsidP="0050456B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005A5CA6">
+      <w:r w:rsidRPr="0050456B">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Work Language</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D20A82E" w14:textId="77777777" w:rsidR="005A5CA6" w:rsidRDefault="005A5CA6" w:rsidP="005A5CA6">
+    <w:p w14:paraId="2989AC53" w14:textId="77777777" w:rsidR="0050456B" w:rsidRDefault="0050456B" w:rsidP="0050456B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005A5CA6">
+      <w:r w:rsidRPr="0050456B">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Mandarin</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="63999A43" w14:textId="77777777" w:rsidR="005A5CA6" w:rsidRDefault="005A5CA6" w:rsidP="005A5CA6">
+    <w:p w14:paraId="4A36FC40" w14:textId="77777777" w:rsidR="0050456B" w:rsidRDefault="0050456B" w:rsidP="0050456B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005A5CA6">
+      <w:r w:rsidRPr="0050456B">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>English</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="151CCD81" w14:textId="77777777" w:rsidR="005A5CA6" w:rsidRDefault="005A5CA6" w:rsidP="005A5CA6">
+    <w:p w14:paraId="53C98F2C" w14:textId="77777777" w:rsidR="0050456B" w:rsidRDefault="0050456B" w:rsidP="0050456B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005A5CA6">
+      <w:r w:rsidRPr="0050456B">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Professional Background</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5567FC3C" w14:textId="0D0494E6" w:rsidR="00686369" w:rsidRPr="005A5CA6" w:rsidRDefault="005A5CA6" w:rsidP="005A5CA6">
+    <w:p w14:paraId="5567FC3C" w14:textId="76867D66" w:rsidR="00686369" w:rsidRPr="0050456B" w:rsidRDefault="0050456B" w:rsidP="0050456B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005A5CA6">
+      <w:r w:rsidRPr="0050456B">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Besides experience at Fangda, Mr. Yang had worked at the Washington D.C. office of a top U.S. law firm in the white-collar crime area, the legal department of Google China, and the dispute resolution practice group of another major law firm.</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00686369" w:rsidRPr="005A5CA6" w:rsidSect="002D0826">
+    <w:sectPr w:rsidR="00686369" w:rsidRPr="0050456B" w:rsidSect="002D0826">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1797" w:bottom="1440" w:left="1797" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="3584D350" w14:textId="77777777" w:rsidR="004167EC" w:rsidRDefault="004167EC" w:rsidP="00F57734">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="2493FDE5" w14:textId="77777777" w:rsidR="004167EC" w:rsidRDefault="004167EC" w:rsidP="00F57734">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -1941,1171 +1941,1171 @@
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="00097DB7"/>
+    <w:nsid w:val="03EB7C9C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="EEFC02DA"/>
+    <w:tmpl w:val="291442B0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="05263738"/>
+    <w:nsid w:val="04597A0F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C1DA43CA"/>
+    <w:tmpl w:val="7E5ADA8A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0D411A7F"/>
+    <w:nsid w:val="1565784A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="EFC8556A"/>
+    <w:tmpl w:val="13D43088"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0D9D743F"/>
+    <w:nsid w:val="1A2E1999"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="07A0051C"/>
+    <w:tmpl w:val="7F6A79D0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="170E2F1C"/>
+    <w:nsid w:val="1A64324B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="62E0886A"/>
+    <w:tmpl w:val="B5AE64DA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="18E01092"/>
+    <w:nsid w:val="1D3E049A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="04684DCA"/>
+    <w:tmpl w:val="57CC88DA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="19B744FF"/>
+    <w:nsid w:val="1ED515BF"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="94FE78F8"/>
+    <w:tmpl w:val="3C8A0E5A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1B0008A5"/>
+    <w:nsid w:val="22F71FDA"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="DACC4B7C"/>
+    <w:tmpl w:val="8B363F08"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1B524DC6"/>
+    <w:nsid w:val="271B70B5"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="5E4AA9C8"/>
+    <w:tmpl w:val="FE70B602"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1C372CF4"/>
+    <w:nsid w:val="2BF34F57"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="4058FAD6"/>
+    <w:tmpl w:val="DF00B562"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1FAB1DBB"/>
+    <w:nsid w:val="2EE42B43"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="B08202D4"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="440" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="880" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1320" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1760" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2200" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2640" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3080" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3520" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2F551C9E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="5A689AC8"/>
+    <w:tmpl w:val="2EAAA8AA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="220E2C0E"/>
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="316E0479"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C3E0DFF2"/>
+    <w:tmpl w:val="CAFEFD60"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="25E14F93"/>
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="385A1705"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="2C3E8E40"/>
+    <w:tmpl w:val="3AC874B8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="27D25166"/>
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="396C214A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="07A0051C"/>
+    <w:tmpl w:val="18C48E44"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2C2F5059"/>
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3B6418F1"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="49FEE19A"/>
+    <w:lvl w:ilvl="0" w:tplc="B99657A6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="510" w:hanging="226"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:sz w:val="15"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="880" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1320" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1760" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2200" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2640" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3080" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3520" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="40402B62"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="41B047D2"/>
+    <w:tmpl w:val="88662582"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2C364AC6"/>
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="41C73BED"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="5900BCE2"/>
+    <w:tmpl w:val="7CB81E5A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-[...113 lines deleted...]
-    <w:nsid w:val="31CC2B2D"/>
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="459D5746"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="5F6E9DB8"/>
+    <w:tmpl w:val="880CB99A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="34572738"/>
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4C00527F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="BCE40AAA"/>
+    <w:tmpl w:val="5568C6E2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="36DB3F23"/>
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4FB40002"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="60D06550"/>
+    <w:tmpl w:val="BD143800"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-[...114 lines deleted...]
-  </w:abstractNum>
   <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3BB544FD"/>
+    <w:nsid w:val="50BD1A3C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E08C0398"/>
+    <w:tmpl w:val="B7108500"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3C183689"/>
+    <w:nsid w:val="51683FF3"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="14E26DA0"/>
+    <w:tmpl w:val="ABFEB472"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3E796651"/>
+    <w:nsid w:val="546F6A9B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="CCEC0418"/>
+    <w:tmpl w:val="410A80DA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="47764219"/>
+    <w:nsid w:val="55F27D93"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="FA949F66"/>
+    <w:tmpl w:val="1D409A14"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4ED21BBA"/>
+    <w:nsid w:val="58F16D89"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="4E044702"/>
+    <w:tmpl w:val="169242D8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="501C7EAD"/>
+    <w:nsid w:val="594F6B15"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C1C4083A"/>
+    <w:tmpl w:val="6ACA5024"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="53E12C46"/>
+    <w:nsid w:val="5D461D1E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="4F9EE6DC"/>
+    <w:tmpl w:val="410A80DA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="56025595"/>
+    <w:nsid w:val="5D6B11DF"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="52B09C20"/>
+    <w:tmpl w:val="1ACC6DBC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="621452F5"/>
+    <w:nsid w:val="610A18C4"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="EDFA18D4"/>
+    <w:tmpl w:val="AE52F2F6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="62743771"/>
+    <w:nsid w:val="67BD0224"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="47A87FB4"/>
+    <w:tmpl w:val="713200BE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="62797C4E"/>
+    <w:nsid w:val="6BBF4EE4"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="8342F168"/>
+    <w:tmpl w:val="8906276C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="64F149FC"/>
+    <w:nsid w:val="6CE72501"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="43B8455C"/>
+    <w:tmpl w:val="43D49F98"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6CF00211"/>
+    <w:nsid w:val="71BD3D70"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F82421DC"/>
+    <w:tmpl w:val="828A4FEC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="70077E89"/>
+    <w:nsid w:val="72B31445"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="21D65682"/>
+    <w:tmpl w:val="1FBCD420"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="74007886"/>
+    <w:nsid w:val="74791B6D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="6AC6878A"/>
+    <w:tmpl w:val="D45674C8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="754B1E9E"/>
+    <w:nsid w:val="76D238C1"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="17EE5398"/>
+    <w:tmpl w:val="8D80E73C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="75F468A0"/>
+    <w:nsid w:val="7C023B1F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="975C22C2"/>
+    <w:tmpl w:val="68888F18"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="79C0026C"/>
+    <w:nsid w:val="7D6C7328"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="AB929B62"/>
+    <w:tmpl w:val="85F8F11C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
-    <w:abstractNumId w:val="16"/>
+    <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="2">
-    <w:abstractNumId w:val="20"/>
+    <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="4">
+    <w:abstractNumId w:val="34"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="33"/>
+  </w:num>
+  <w:num w:numId="7">
     <w:abstractNumId w:val="21"/>
   </w:num>
-  <w:num w:numId="5">
-    <w:abstractNumId w:val="15"/>
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="32"/>
   </w:num>
-  <w:num w:numId="6">
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="11">
     <w:abstractNumId w:val="25"/>
   </w:num>
-  <w:num w:numId="7">
+  <w:num w:numId="12">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="14">
+    <w:abstractNumId w:val="38"/>
+  </w:num>
+  <w:num w:numId="15">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="16">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="17">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="18">
     <w:abstractNumId w:val="18"/>
   </w:num>
-  <w:num w:numId="8">
+  <w:num w:numId="19">
+    <w:abstractNumId w:val="35"/>
+  </w:num>
+  <w:num w:numId="20">
     <w:abstractNumId w:val="19"/>
   </w:num>
-  <w:num w:numId="9">
+  <w:num w:numId="21">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="22">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="23">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="24">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="25">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="26">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="10">
-    <w:abstractNumId w:val="29"/>
+  <w:num w:numId="27">
+    <w:abstractNumId w:val="28"/>
   </w:num>
-  <w:num w:numId="11">
+  <w:num w:numId="28">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="29">
+    <w:abstractNumId w:val="36"/>
+  </w:num>
+  <w:num w:numId="30">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="31">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="32">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="33">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="34">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="35">
+    <w:abstractNumId w:val="37"/>
+  </w:num>
+  <w:num w:numId="36">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="12">
+  <w:num w:numId="37">
     <w:abstractNumId w:val="31"/>
   </w:num>
-  <w:num w:numId="13">
-[...41 lines deleted...]
-  <w:num w:numId="27">
+  <w:num w:numId="38">
     <w:abstractNumId w:val="23"/>
   </w:num>
-  <w:num w:numId="28">
-[...31 lines deleted...]
-  </w:num>
   <w:num w:numId="39">
-    <w:abstractNumId w:val="13"/>
+    <w:abstractNumId w:val="27"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
@@ -3156,53 +3156,53 @@
     <w:rsid w:val="002A4932"/>
     <w:rsid w:val="002B1F71"/>
     <w:rsid w:val="002D0826"/>
     <w:rsid w:val="0031673D"/>
     <w:rsid w:val="0034020A"/>
     <w:rsid w:val="0034029C"/>
     <w:rsid w:val="00351712"/>
     <w:rsid w:val="00353486"/>
     <w:rsid w:val="0036384C"/>
     <w:rsid w:val="00370676"/>
     <w:rsid w:val="00396678"/>
     <w:rsid w:val="003B4410"/>
     <w:rsid w:val="003D196D"/>
     <w:rsid w:val="003D355E"/>
     <w:rsid w:val="00403EDB"/>
     <w:rsid w:val="004167EC"/>
     <w:rsid w:val="004416E4"/>
     <w:rsid w:val="00451233"/>
     <w:rsid w:val="004570F8"/>
     <w:rsid w:val="0047636D"/>
     <w:rsid w:val="0049405C"/>
     <w:rsid w:val="004D21F0"/>
     <w:rsid w:val="004D3C23"/>
     <w:rsid w:val="004E2FCC"/>
     <w:rsid w:val="004F1B4E"/>
+    <w:rsid w:val="0050456B"/>
     <w:rsid w:val="0052675C"/>
     <w:rsid w:val="0056635E"/>
-    <w:rsid w:val="005A5CA6"/>
     <w:rsid w:val="005A7DA0"/>
     <w:rsid w:val="005B00C1"/>
     <w:rsid w:val="005B5F25"/>
     <w:rsid w:val="005C1FBD"/>
     <w:rsid w:val="005F7A7D"/>
     <w:rsid w:val="00605720"/>
     <w:rsid w:val="0065437B"/>
     <w:rsid w:val="0066746A"/>
     <w:rsid w:val="00667CF2"/>
     <w:rsid w:val="00683D9C"/>
     <w:rsid w:val="00685381"/>
     <w:rsid w:val="00686369"/>
     <w:rsid w:val="006A06C2"/>
     <w:rsid w:val="006C21DA"/>
     <w:rsid w:val="006D159B"/>
     <w:rsid w:val="006F2EE4"/>
     <w:rsid w:val="007177F3"/>
     <w:rsid w:val="00765586"/>
     <w:rsid w:val="007664DE"/>
     <w:rsid w:val="007956B7"/>
     <w:rsid w:val="007B0B57"/>
     <w:rsid w:val="007D333B"/>
     <w:rsid w:val="008212A9"/>
     <w:rsid w:val="008341FB"/>
     <w:rsid w:val="008717CA"/>
@@ -4339,61 +4339,61 @@
     <w:rsid w:val="00F57734"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af4">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0065437B"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af5">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="005A5CA6"/>
+    <w:rsid w:val="0050456B"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af6">
     <w:name w:val="正文文本 字符"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="af5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="005A5CA6"/>
+    <w:rsid w:val="0050456B"/>
     <w:rPr>
       <w:sz w:val="21"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 主题​​">
@@ -4677,51 +4677,51 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C491C1A1-23E5-43EC-9979-88B7CB15674B}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B0A25007-BAA4-4D71-8B3F-5D7E886CC68C}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>1106</Words>
   <Characters>6306</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>52</Lines>
   <Paragraphs>14</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>7398</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>