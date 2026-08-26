--- v1 (2026-06-24)
+++ v2 (2026-08-26)
@@ -36,189 +36,189 @@
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5485"/>
         <w:gridCol w:w="2836"/>
       </w:tblGrid>
       <w:tr w:rsidR="0049405C" w:rsidRPr="00C24D79" w14:paraId="76EB2C64" w14:textId="77777777" w:rsidTr="00E70303">
         <w:trPr>
           <w:trHeight w:val="3267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5485" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="271D78"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C4F11E8" w14:textId="29F6EE3B" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="0050456B" w:rsidP="0050456B">
+          <w:p w14:paraId="2C4F11E8" w14:textId="723DCFF9" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00FB20AD" w:rsidP="00FB20AD">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="xingming"/>
             <w:bookmarkStart w:id="1" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="1"/>
-            <w:r w:rsidRPr="0050456B">
+            <w:r w:rsidRPr="00FB20AD">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>LEI YANG</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
-          <w:p w14:paraId="706EB16B" w14:textId="011E0AF4" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="0050456B" w:rsidP="0050456B">
+          <w:p w14:paraId="706EB16B" w14:textId="48606503" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00FB20AD" w:rsidP="00FB20AD">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="didian"/>
-            <w:r w:rsidRPr="0050456B">
+            <w:r w:rsidRPr="00FB20AD">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Partner</w:t>
             </w:r>
-            <w:r w:rsidRPr="0050456B">
+            <w:r w:rsidRPr="00FB20AD">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>·</w:t>
             </w:r>
-            <w:r w:rsidRPr="0050456B">
+            <w:r w:rsidRPr="00FB20AD">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Beijing,Shenzhen</w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
-          <w:p w14:paraId="6199424A" w14:textId="7896EAFC" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="0050456B" w:rsidP="0050456B">
+          <w:p w14:paraId="6199424A" w14:textId="3510111D" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00FB20AD" w:rsidP="00FB20AD">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="dianhua"/>
-            <w:r w:rsidRPr="0050456B">
+            <w:r w:rsidRPr="00FB20AD">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">+86 755 8159 3509 / +86 10 5769 5767 </w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
-          <w:p w14:paraId="4F910ACA" w14:textId="50C1B62A" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="0050456B" w:rsidP="0050456B">
+          <w:p w14:paraId="4F910ACA" w14:textId="446D4407" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00FB20AD" w:rsidP="00FB20AD">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="youxiang"/>
-            <w:r w:rsidRPr="0050456B">
+            <w:r w:rsidRPr="00FB20AD">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>lei.yang@fangdalaw.com</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="22DBA835" w14:textId="677EAC48" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00F96E7C" w:rsidP="00860F89">
             <w:pPr>
               <w:ind w:leftChars="-52" w:left="-109"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C24D79">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:color w:val="545551"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D24C6CB" w14:textId="60550B3A" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="0050456B" w:rsidP="002932C9">
+          <w:p w14:paraId="2D24C6CB" w14:textId="0724BE78" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00FB20AD" w:rsidP="002932C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="tupian"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="399C9333" wp14:editId="1F752630">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="27ABBA64" wp14:editId="6C56D552">
                   <wp:extent cx="1651000" cy="2142519"/>
                   <wp:effectExtent l="0" t="0" r="6350" b="0"/>
                   <wp:docPr id="1" name="图片 1"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
@@ -258,76 +258,76 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C063291" w14:textId="5DC9D94D" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="002375A9" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C24D79">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>PRACTICE AREAS</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C1ACACA" w14:textId="32764EF0" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="0050456B" w:rsidP="007177F3">
+          <w:p w14:paraId="3C1ACACA" w14:textId="2ED786C1" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="00FB20AD" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="zhiyelingyu"/>
-            <w:r w:rsidRPr="0050456B">
+            <w:r w:rsidRPr="00FB20AD">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>MR. LEI YANG</w:t>
             </w:r>
-            <w:r w:rsidRPr="0050456B">
+            <w:r w:rsidRPr="00FB20AD">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>’</w:t>
             </w:r>
-            <w:r w:rsidRPr="0050456B">
+            <w:r w:rsidRPr="00FB20AD">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>S KEY PRACTICE AREAS ARE CORPORATE COMPLIANCE, INTERNAL INVESTIGATION, AND GOVERNMENT ENFORCEMENT (INCLUDING MDB SANCTION MATTERS)</w:t>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F19AE4C" w14:textId="19A41B01" w:rsidR="00451233" w:rsidRPr="00C24D79" w:rsidRDefault="00F80A79" w:rsidP="00DA428A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C24D79">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
           <w:noProof/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
@@ -387,51 +387,51 @@
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:roundrect w14:anchorId="053823F2" id="圆角矩形 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:-6.2pt;margin-top:-12.6pt;width:4.55pt;height:3.6pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDc1SqFegIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2yAQfp+0/wHxvtqO+mON4lRRqk6T&#10;qrZqO/WZYIiRMMeAxMn++h3gOG1X7WHaCwbu7ru7z98xu9p1mmyF8wpMTauTkhJhODTKrGv64/nm&#10;y1dKfGCmYRqMqOleeHo1//xp1tupmEALuhGOIIjx097WtA3BTovC81Z0zJ+AFQaNElzHAh7dumgc&#10;6xG908WkLM+LHlxjHXDhPd5eZyOdJ3wpBQ/3UnoRiK4p1hbS6tK6imsxn7Hp2jHbKj6Uwf6hio4p&#10;g0lHqGsWGNk49QdUp7gDDzKccOgKkFJxkXrAbqryXTdPLbMi9YLkeDvS5P8fLL/bPtkHhzT01k89&#10;bmMXO+m6+MX6yC6RtR/JErtAOF6eXZyXyChHy+nZRXUZqSyOodb58E1AR+Kmpg42pnnE35FYYttb&#10;H7L/wS+m86BVc6O0TocoAbHUjmwZ/rzVuhoyvPHSJvoaiFEZMN4Ux2bSLuy1iH7aPApJVIPlT1Ih&#10;SWfHJIxzYUKVTS1rRM5dnZXYaoYfI1K3CTAiS8w/Yg8Abxs4YGeYwT+GiiTTMbj8W2E5eIxImcGE&#10;MbhTBtxHABq7GjJn/wNJmZrI0gqa/YMjDvKQeMtvFP67W+bDA3M4Ffi3cdLDPS5SQ19TGHaUtOB+&#10;fXQf/VGsaKWkxymrqf+5YU5Qor8blPFldXoaxzIdUEYTPLjXltVri9l0S0AtVPimWJ620T/ow1Y6&#10;6F7wQVjErGhihmPumvLgDodlyNOPTwoXi0Vyw1G0LNyaJ8sjeGQ1yvJ598KcHQQcUPd3cJhINn0n&#10;4ewbIw0sNgGkSvo+8jrwjWOchDM8OfGdeH1OXseHcf4bAAD//wMAUEsDBBQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NT8JAEL2b+B82Y+KtbCliSOmWGIgkKBdQPC/d&#10;sW3cna3dBeq/dzjpZTKT9+Z9FIvBWXHGPrSeFIxHKQikypuWagXvb8/JDESImoy2nlDBDwZYlLc3&#10;hc6Nv9AOz/tYCxahkGsFTYxdLmWoGnQ6jHyHxNin752OfPa1NL2+sLizMkvTR+l0S+zQ6A6XDVZf&#10;+5NTsF4edttDu9l8b6cr+5rpjxdbr5W6vxtWcx5PcxARh/j3AdcOnB9KDnb0JzJBWAXJOHtgKi/Z&#10;NAPBjGQyAXG8IrMUZFnI/z3KXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDc1SqFegIA&#10;AGAFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="white [3212]" stroked="f" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="71B490DF" w14:textId="77777777" w:rsidR="0050456B" w:rsidRDefault="000E0C86" w:rsidP="00B670A2">
+    <w:p w14:paraId="48C3B9BF" w14:textId="77777777" w:rsidR="00FB20AD" w:rsidRDefault="000E0C86" w:rsidP="00B670A2">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C24D79">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="545551"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E0DC835" wp14:editId="24238D24">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2512</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4508</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5271826" cy="0"/>
@@ -472,1278 +472,1278 @@
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:line w14:anchorId="3D0BA0F8" id="直接连接符 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".2pt,.35pt" to="415.3pt,.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKOATlvwEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+wYWFYYcXpo0V2K&#10;rdhH74pMxQL0BUmLnX8/ik7cohsGbNhFMCW+x/dIens7WcOOEJP2ruPrVc0ZOOl77Q4d//7t4fqG&#10;s5SF64XxDjp+gsRvd1fvtmNoofGDNz1EhiQutWPo+JBzaKsqyQGsSCsfwOGj8tGKjGE8VH0UI7Jb&#10;UzV1valGH/sQvYSU8PZ+fuQ74lcKZP6sVILMTMdRW6Yz0rkvZ7XbivYQRRi0PMsQ/6DCCu2w6EJ1&#10;L7JgP6L+hcpqGX3yKq+kt5VXSksgD+hmXb9x83UQAcgLNieFpU3p/9HKT8c79xSxDWNIbQpPsbiY&#10;VLRMGR2ecabkC5Wyidp2WtoGU2YSL983H9Y3zYYzeXmrZopCFWLKH8FbVj46brQrjkQrjo8pY1lM&#10;vaSUa+PKmbzR/YM2hoJ42N+ZyI6izLBu6g2NDYGv0jAq0OrFBX3lk4GZ9gsopntUO/uhBYOFVkgJ&#10;Lq/LOhATZheYQgkLsCbdfwSe8wsUaPn+BrwgqLJ3eQFb7Xz8XfU8XSSrOf/Sgdl3acHe9yeaL7UG&#10;t4gcnje+rOnrmOAv/+XuJwAAAP//AwBQSwMEFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FvwjAMhe+T9h8iT+I20g3WQWmK0IALh0kDhLRb2nhttcapmgCFX485bRdL&#10;T+/5+XM6720jTtj52pGCl2EEAqlwpqZSwX63fp6A8EGT0Y0jVHBBD/Ps8SHViXFn+sLTNpSCS8gn&#10;WkEVQptI6YsKrfZD1yKx9+M6qwPLrpSm02cut418jaJYWl0TX6h0ix8VFr/bo1WwO1x7uTl8LvK4&#10;3o+m39PV2/q6Umrw1C9nPBYzEAH78LcB9x+YHzIGy92RjBeNgjHnFLyDYG8yimIQ+V3KLJX/+bMb&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEo4BOW/AQAA3wMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAAAAAAAAAAAA&#10;AAAAGQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" strokecolor="#002060" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4AB45A9E" w14:textId="77777777" w:rsidR="0050456B" w:rsidRDefault="0050456B" w:rsidP="0050456B">
+    <w:p w14:paraId="1CCFB93E" w14:textId="77777777" w:rsidR="00FB20AD" w:rsidRDefault="00FB20AD" w:rsidP="00FB20AD">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0050456B">
+      <w:r w:rsidRPr="00FB20AD">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Mr. Yang has more than a decade of experience as a lawyer. Having experiences in compliance and dispute resolution practice in both the PRC and the U.S. has enabled him to be especially good at representing clients in solving complicated cross-border regulatory compliance, government enforcement, and dispute resolution matters.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7050BB2E" w14:textId="77777777" w:rsidR="0050456B" w:rsidRDefault="0050456B" w:rsidP="0050456B">
+    <w:p w14:paraId="62EBE6F1" w14:textId="77777777" w:rsidR="00FB20AD" w:rsidRDefault="00FB20AD" w:rsidP="00FB20AD">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0050456B">
+      <w:r w:rsidRPr="00FB20AD">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Mr. Yang has represented clients in a wide range of areas, such as anti-bribery, anti-unfair competition, fraud, conflict of interest, trade secret protection, multilateral bank sanctions, ESG and supply chain compliance, etc.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="56D00A87" w14:textId="77777777" w:rsidR="0050456B" w:rsidRDefault="0050456B" w:rsidP="0050456B">
+    <w:p w14:paraId="69ECC2AC" w14:textId="77777777" w:rsidR="00FB20AD" w:rsidRDefault="00FB20AD" w:rsidP="00FB20AD">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0050456B">
+      <w:r w:rsidRPr="00FB20AD">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>REPRESENTATIVE MATTERS AND CASES</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2B110E9A" w14:textId="77777777" w:rsidR="0050456B" w:rsidRDefault="0050456B" w:rsidP="0050456B">
+    <w:p w14:paraId="20318155" w14:textId="77777777" w:rsidR="00FB20AD" w:rsidRDefault="00FB20AD" w:rsidP="00FB20AD">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0050456B">
+      <w:r w:rsidRPr="00FB20AD">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Government Enforcement, Overseas Crisis Management &amp; MDB Sanction</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="40FE20A5" w14:textId="77777777" w:rsidR="0050456B" w:rsidRDefault="0050456B" w:rsidP="0050456B">
+    <w:p w14:paraId="156F177E" w14:textId="77777777" w:rsidR="00FB20AD" w:rsidRDefault="00FB20AD" w:rsidP="00FB20AD">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0050456B">
+      <w:r w:rsidRPr="00FB20AD">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represent a high-net-worth individual client in connection with an investigation initiated by the U.S. Department of Justice relating to possible violations of U.S. sanctions regulations.</w:t>
       </w:r>
-      <w:r w:rsidRPr="0050456B">
+      <w:r w:rsidRPr="00FB20AD">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="0050456B">
+      <w:r w:rsidRPr="00FB20AD">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Assist the client in selecting and managing U.S. counsel, developing a response strategy for the client, and preparing evidence for the defense.</w:t>
       </w:r>
-      <w:r w:rsidRPr="0050456B">
+      <w:r w:rsidRPr="00FB20AD">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="0050456B">
+      <w:r w:rsidRPr="00FB20AD">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> The case is still ongoing.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="558C0A1C" w14:textId="77777777" w:rsidR="0050456B" w:rsidRDefault="0050456B" w:rsidP="0050456B">
+    <w:p w14:paraId="333FE997" w14:textId="77777777" w:rsidR="00FB20AD" w:rsidRDefault="00FB20AD" w:rsidP="00FB20AD">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0050456B">
+      <w:r w:rsidRPr="00FB20AD">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represent a UK-based multinational media company in connection with an investigation by the Guangzhou Market Supervision Administration.</w:t>
       </w:r>
-      <w:r w:rsidRPr="0050456B">
+      <w:r w:rsidRPr="00FB20AD">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="0050456B">
+      <w:r w:rsidRPr="00FB20AD">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Assist the client in developing a response strategy.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2AFA0580" w14:textId="77777777" w:rsidR="0050456B" w:rsidRDefault="0050456B" w:rsidP="0050456B">
+    <w:p w14:paraId="18CB0163" w14:textId="77777777" w:rsidR="00FB20AD" w:rsidRDefault="00FB20AD" w:rsidP="00FB20AD">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0050456B">
+      <w:r w:rsidRPr="00FB20AD">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represent a well-known multinational pharmaceutical company in response to an investigation and enforcement by a local Public Security Bureau.</w:t>
       </w:r>
-      <w:r w:rsidRPr="0050456B">
+      <w:r w:rsidRPr="00FB20AD">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="0050456B">
+      <w:r w:rsidRPr="00FB20AD">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Assist the client in responding to the PSB</w:t>
       </w:r>
-      <w:r w:rsidRPr="0050456B">
+      <w:r w:rsidRPr="00FB20AD">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="0050456B">
+      <w:r w:rsidRPr="00FB20AD">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s inquiry and ultimately resolve the crisis.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="246C31CC" w14:textId="77777777" w:rsidR="0050456B" w:rsidRDefault="0050456B" w:rsidP="0050456B">
+    <w:p w14:paraId="1D1FE1E4" w14:textId="77777777" w:rsidR="00FB20AD" w:rsidRDefault="00FB20AD" w:rsidP="00FB20AD">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0050456B">
+      <w:r w:rsidRPr="00FB20AD">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represent a Fortune 500 catering company in an investigation by Shanghai MSA concerning commercial bribery.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="36F981E7" w14:textId="77777777" w:rsidR="0050456B" w:rsidRDefault="0050456B" w:rsidP="0050456B">
+    <w:p w14:paraId="0F15CA17" w14:textId="77777777" w:rsidR="00FB20AD" w:rsidRDefault="00FB20AD" w:rsidP="00FB20AD">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0050456B">
+      <w:r w:rsidRPr="00FB20AD">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represent a Chinese technology company in a U.S. trade secret infringement case. Serve as the general coordinating counsel, assisting the client in managing its U.S. legal team in the lawsuit and establishing an overall case strategy that included parallel litigations and other countermeasures in China.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="214ACFD5" w14:textId="77777777" w:rsidR="0050456B" w:rsidRDefault="0050456B" w:rsidP="0050456B">
+    <w:p w14:paraId="1D171B16" w14:textId="77777777" w:rsidR="00FB20AD" w:rsidRDefault="00FB20AD" w:rsidP="00FB20AD">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0050456B">
+      <w:r w:rsidRPr="00FB20AD">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Participate in advising a major U.S. cryptocurrency exchange in an investigation by the U.S. Securities and Exchange Commission.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="520D2AFF" w14:textId="77777777" w:rsidR="0050456B" w:rsidRDefault="0050456B" w:rsidP="0050456B">
+    <w:p w14:paraId="205EE5C3" w14:textId="77777777" w:rsidR="00FB20AD" w:rsidRDefault="00FB20AD" w:rsidP="00FB20AD">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0050456B">
+      <w:r w:rsidRPr="00FB20AD">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Serve as the Integrity Compliance Expert for a large infrastructure construction SOE in a case where the company was facing sanctions by the World Bank, conducting a thorough review of the client</w:t>
       </w:r>
-      <w:r w:rsidRPr="0050456B">
+      <w:r w:rsidRPr="00FB20AD">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="0050456B">
+      <w:r w:rsidRPr="00FB20AD">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s compliance implementation report and carrying out site visits, providing continuous advice on improving the client</w:t>
       </w:r>
-      <w:r w:rsidRPr="0050456B">
+      <w:r w:rsidRPr="00FB20AD">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="0050456B">
+      <w:r w:rsidRPr="00FB20AD">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s compliance system and engaging in multiple rounds of communication with the World Bank Integrity Compliance Officer (ICO).</w:t>
       </w:r>
-      <w:r w:rsidRPr="0050456B">
+      <w:r w:rsidRPr="00FB20AD">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="0050456B">
+      <w:r w:rsidRPr="00FB20AD">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> The company recently filed a release application which is pending review by the ICO.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A41A780" w14:textId="77777777" w:rsidR="0050456B" w:rsidRDefault="0050456B" w:rsidP="0050456B">
+    <w:p w14:paraId="05E3F007" w14:textId="77777777" w:rsidR="00FB20AD" w:rsidRDefault="00FB20AD" w:rsidP="00FB20AD">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0050456B">
+      <w:r w:rsidRPr="00FB20AD">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represent a large state-owned construction company in responding to an investigation conducted by the World Bank related to potential collusive conduct in connection with one bidding project of an overseas branch of the client. We helped the client establish a consistent communication channel with the Integrity Vice Presidency (INT), investigate the alleged misconduct, and devise response strategies with a thorough analysis.</w:t>
       </w:r>
-      <w:r w:rsidRPr="0050456B">
+      <w:r w:rsidRPr="00FB20AD">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="0050456B">
+      <w:r w:rsidRPr="00FB20AD">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> This case is still ongoing.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="72A55486" w14:textId="77777777" w:rsidR="0050456B" w:rsidRDefault="0050456B" w:rsidP="0050456B">
+    <w:p w14:paraId="187C92A7" w14:textId="77777777" w:rsidR="00FB20AD" w:rsidRDefault="00FB20AD" w:rsidP="00FB20AD">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0050456B">
+      <w:r w:rsidRPr="00FB20AD">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represent a large infrastructure construction SOE to conduct a thorough internal investigation into the client</w:t>
       </w:r>
-      <w:r w:rsidRPr="0050456B">
+      <w:r w:rsidRPr="00FB20AD">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="0050456B">
+      <w:r w:rsidRPr="00FB20AD">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s previous projects financed by the World Bank to identify third parties</w:t>
       </w:r>
-      <w:r w:rsidRPr="0050456B">
+      <w:r w:rsidRPr="00FB20AD">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="0050456B">
+      <w:r w:rsidRPr="00FB20AD">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> possible violations of the World Bank</w:t>
       </w:r>
-      <w:r w:rsidRPr="0050456B">
+      <w:r w:rsidRPr="00FB20AD">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="0050456B">
+      <w:r w:rsidRPr="00FB20AD">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s Integrity Guidelines, which is a condition of the client</w:t>
       </w:r>
-      <w:r w:rsidRPr="0050456B">
+      <w:r w:rsidRPr="00FB20AD">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="0050456B">
+      <w:r w:rsidRPr="00FB20AD">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s settlement with the INT regarding the sanction by the World Bank for the client</w:t>
       </w:r>
-      <w:r w:rsidRPr="0050456B">
+      <w:r w:rsidRPr="00FB20AD">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="0050456B">
+      <w:r w:rsidRPr="00FB20AD">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s violation of the World Bank Integrity Compliance Guidelines.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="250CBD98" w14:textId="77777777" w:rsidR="0050456B" w:rsidRDefault="0050456B" w:rsidP="0050456B">
+    <w:p w14:paraId="416B4FCF" w14:textId="77777777" w:rsidR="00FB20AD" w:rsidRDefault="00FB20AD" w:rsidP="00FB20AD">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0050456B">
+      <w:r w:rsidRPr="00FB20AD">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Internal Investigation</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4DA8D889" w14:textId="77777777" w:rsidR="0050456B" w:rsidRDefault="0050456B" w:rsidP="0050456B">
+    <w:p w14:paraId="3AEBC5B3" w14:textId="77777777" w:rsidR="00FB20AD" w:rsidRDefault="00FB20AD" w:rsidP="00FB20AD">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0050456B">
+      <w:r w:rsidRPr="00FB20AD">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represent a new energy sector MNC in conducting an internal investigation against its employees</w:t>
       </w:r>
-      <w:r w:rsidRPr="0050456B">
+      <w:r w:rsidRPr="00FB20AD">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="0050456B">
+      <w:r w:rsidRPr="00FB20AD">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> potential problematic T&amp;E expenses reimbursement.</w:t>
       </w:r>
-      <w:r w:rsidRPr="0050456B">
+      <w:r w:rsidRPr="00FB20AD">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="0050456B">
+      <w:r w:rsidRPr="00FB20AD">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Worked with a well-known U.S. law firm in this investigation, and reported to the Audit Committee of the client; provided risk analysis under the PRC law.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A351F9F" w14:textId="77777777" w:rsidR="0050456B" w:rsidRDefault="0050456B" w:rsidP="0050456B">
+    <w:p w14:paraId="3E76A1CB" w14:textId="77777777" w:rsidR="00FB20AD" w:rsidRDefault="00FB20AD" w:rsidP="00FB20AD">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0050456B">
+      <w:r w:rsidRPr="00FB20AD">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represent a multinational telecommunication company in an internal investigation against one of its senior executives in its Chinese subsidiary for a potential conflict of interest issue.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="66CE2B55" w14:textId="77777777" w:rsidR="0050456B" w:rsidRDefault="0050456B" w:rsidP="0050456B">
+    <w:p w14:paraId="6F72DC89" w14:textId="77777777" w:rsidR="00FB20AD" w:rsidRDefault="00FB20AD" w:rsidP="00FB20AD">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0050456B">
+      <w:r w:rsidRPr="00FB20AD">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represent a joint venture between a leading global pharmaceutical company and a major SOE in various internal investigations, including potential violation of FCPA and Chinese anti-corruption laws, conflict of interest, and embezzlement.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="670360DA" w14:textId="77777777" w:rsidR="0050456B" w:rsidRDefault="0050456B" w:rsidP="0050456B">
+    <w:p w14:paraId="58D34A5A" w14:textId="77777777" w:rsidR="00FB20AD" w:rsidRDefault="00FB20AD" w:rsidP="00FB20AD">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0050456B">
+      <w:r w:rsidRPr="00FB20AD">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represent a leading U.S. pharmaceutical company in its internal investigations against potential violations of FCPA and Chinese commercial bribery laws.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7FBDAB1A" w14:textId="77777777" w:rsidR="0050456B" w:rsidRDefault="0050456B" w:rsidP="0050456B">
+    <w:p w14:paraId="74BF08DF" w14:textId="77777777" w:rsidR="00FB20AD" w:rsidRDefault="00FB20AD" w:rsidP="00FB20AD">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0050456B">
+      <w:r w:rsidRPr="00FB20AD">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represent a chemical company in its FCPA and Chinese commercial bribery internal investigations in China, and advise the client in improving its compliance program.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="77A3DC26" w14:textId="77777777" w:rsidR="0050456B" w:rsidRDefault="0050456B" w:rsidP="0050456B">
+    <w:p w14:paraId="090764E1" w14:textId="77777777" w:rsidR="00FB20AD" w:rsidRDefault="00FB20AD" w:rsidP="00FB20AD">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0050456B">
+      <w:r w:rsidRPr="00FB20AD">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represent a leading Chinese public company in its internal investigations against top management, discovering a sophisticated systematic fraud through acquisition and third-party schemes.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="47C85506" w14:textId="77777777" w:rsidR="0050456B" w:rsidRDefault="0050456B" w:rsidP="0050456B">
+    <w:p w14:paraId="5536D592" w14:textId="77777777" w:rsidR="00FB20AD" w:rsidRDefault="00FB20AD" w:rsidP="00FB20AD">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0050456B">
+      <w:r w:rsidRPr="00FB20AD">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Participate in advising a major U.S. cryptocurrency exchange in an investigation by the U.S. Securities and Exchange Commission.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="01E23425" w14:textId="77777777" w:rsidR="0050456B" w:rsidRDefault="0050456B" w:rsidP="0050456B">
+    <w:p w14:paraId="16E93078" w14:textId="77777777" w:rsidR="00FB20AD" w:rsidRDefault="00FB20AD" w:rsidP="00FB20AD">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0050456B">
+      <w:r w:rsidRPr="00FB20AD">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Compliance Program and Advisory</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5CCBC066" w14:textId="77777777" w:rsidR="0050456B" w:rsidRDefault="0050456B" w:rsidP="0050456B">
+    <w:p w14:paraId="4AA5BA5B" w14:textId="77777777" w:rsidR="00FB20AD" w:rsidRDefault="00FB20AD" w:rsidP="00FB20AD">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0050456B">
+      <w:r w:rsidRPr="00FB20AD">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Assist a leading Chinese medical device company in conducting a compliance risk review in relation to anti-unfair competition and recommend risk remediation measures to the client.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="60AB87DE" w14:textId="77777777" w:rsidR="0050456B" w:rsidRDefault="0050456B" w:rsidP="0050456B">
+    <w:p w14:paraId="501B5862" w14:textId="77777777" w:rsidR="00FB20AD" w:rsidRDefault="00FB20AD" w:rsidP="00FB20AD">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0050456B">
+      <w:r w:rsidRPr="00FB20AD">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advise a leading Fintech company to design its employee compliance risk awareness evaluation model, which is the first of its kind in the industry.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="43C4BC50" w14:textId="77777777" w:rsidR="0050456B" w:rsidRDefault="0050456B" w:rsidP="0050456B">
+    <w:p w14:paraId="7A602593" w14:textId="77777777" w:rsidR="00FB20AD" w:rsidRDefault="00FB20AD" w:rsidP="00FB20AD">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0050456B">
+      <w:r w:rsidRPr="00FB20AD">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advise a leading ride-hailing company in the establishment of its global anti-corruption compliance program.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="31D0B2C5" w14:textId="77777777" w:rsidR="0050456B" w:rsidRDefault="0050456B" w:rsidP="0050456B">
+    <w:p w14:paraId="4618CDC6" w14:textId="77777777" w:rsidR="00FB20AD" w:rsidRDefault="00FB20AD" w:rsidP="00FB20AD">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0050456B">
+      <w:r w:rsidRPr="00FB20AD">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advise a leading e-commerce company to devise its global investment compliance policy.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="32308322" w14:textId="77777777" w:rsidR="0050456B" w:rsidRDefault="0050456B" w:rsidP="0050456B">
+    <w:p w14:paraId="1AD976B5" w14:textId="77777777" w:rsidR="00FB20AD" w:rsidRDefault="00FB20AD" w:rsidP="00FB20AD">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0050456B">
+      <w:r w:rsidRPr="00FB20AD">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advise a leading alternative energy company to establish its whistle-blowing mechanism in China.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="41FAE6B5" w14:textId="77777777" w:rsidR="0050456B" w:rsidRDefault="0050456B" w:rsidP="0050456B">
+    <w:p w14:paraId="095990BE" w14:textId="77777777" w:rsidR="00FB20AD" w:rsidRDefault="00FB20AD" w:rsidP="00FB20AD">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0050456B">
+      <w:r w:rsidRPr="00FB20AD">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represent a leading Chinese semiconductor company in devising its trade secret protection policy.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4905535F" w14:textId="77777777" w:rsidR="0050456B" w:rsidRDefault="0050456B" w:rsidP="0050456B">
+    <w:p w14:paraId="5A507C9F" w14:textId="77777777" w:rsidR="00FB20AD" w:rsidRDefault="00FB20AD" w:rsidP="00FB20AD">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0050456B">
+      <w:r w:rsidRPr="00FB20AD">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advise various companies to build their compliance programs, government dawn raid programs, and third-party management system.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7E325C23" w14:textId="77777777" w:rsidR="0050456B" w:rsidRDefault="0050456B" w:rsidP="0050456B">
+    <w:p w14:paraId="214579B7" w14:textId="77777777" w:rsidR="00FB20AD" w:rsidRDefault="00FB20AD" w:rsidP="00FB20AD">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0050456B">
+      <w:r w:rsidRPr="00FB20AD">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advise various multinational and domestic companies of commercial bribery risk of different business models.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="25663F7C" w14:textId="77777777" w:rsidR="0050456B" w:rsidRDefault="0050456B" w:rsidP="0050456B">
+    <w:p w14:paraId="4AB8FA40" w14:textId="77777777" w:rsidR="00FB20AD" w:rsidRDefault="00FB20AD" w:rsidP="00FB20AD">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0050456B">
+      <w:r w:rsidRPr="00FB20AD">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advise various multinational companies in various industries on cross-border data transfer, state secrets, and data privacy issues.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="72C46704" w14:textId="77777777" w:rsidR="0050456B" w:rsidRDefault="0050456B" w:rsidP="0050456B">
+    <w:p w14:paraId="2AE4D0CA" w14:textId="77777777" w:rsidR="00FB20AD" w:rsidRDefault="00FB20AD" w:rsidP="00FB20AD">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0050456B">
+      <w:r w:rsidRPr="00FB20AD">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Anti-corruption Due Diligence</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="552699C5" w14:textId="77777777" w:rsidR="0050456B" w:rsidRDefault="0050456B" w:rsidP="0050456B">
+    <w:p w14:paraId="610F92AD" w14:textId="77777777" w:rsidR="00FB20AD" w:rsidRDefault="00FB20AD" w:rsidP="00FB20AD">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0050456B">
+      <w:r w:rsidRPr="00FB20AD">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represent a leading e-commerce company and its affiliates to conduct numerous anti-corruption due diligence in connection with various M&amp;A transactions in different industries and recommend risk remediation measures.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C828059" w14:textId="77777777" w:rsidR="0050456B" w:rsidRDefault="0050456B" w:rsidP="0050456B">
+    <w:p w14:paraId="262280EA" w14:textId="77777777" w:rsidR="00FB20AD" w:rsidRDefault="00FB20AD" w:rsidP="00FB20AD">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0050456B">
+      <w:r w:rsidRPr="00FB20AD">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represent a leading Fintech company and its affiliates to conduct numerous anti-corruption due diligence in connection with various M&amp;A transactions in different industries and recommend risk remediation measures.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="25CAF816" w14:textId="77777777" w:rsidR="0050456B" w:rsidRDefault="0050456B" w:rsidP="0050456B">
+    <w:p w14:paraId="6373E054" w14:textId="77777777" w:rsidR="00FB20AD" w:rsidRDefault="00FB20AD" w:rsidP="00FB20AD">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0050456B">
+      <w:r w:rsidRPr="00FB20AD">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represent several leading private equity firms and investment banks in their anti-corruption due diligence in connection with various M&amp;A transactions and recommend risk remediation measures.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="37474D79" w14:textId="77777777" w:rsidR="0050456B" w:rsidRDefault="0050456B" w:rsidP="0050456B">
+    <w:p w14:paraId="725108F9" w14:textId="77777777" w:rsidR="00FB20AD" w:rsidRDefault="00FB20AD" w:rsidP="00FB20AD">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0050456B">
+      <w:r w:rsidRPr="00FB20AD">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Education</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="594E4C7D" w14:textId="77777777" w:rsidR="0050456B" w:rsidRDefault="0050456B" w:rsidP="0050456B">
+    <w:p w14:paraId="383C2095" w14:textId="77777777" w:rsidR="00FB20AD" w:rsidRDefault="00FB20AD" w:rsidP="00FB20AD">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0050456B">
+      <w:r w:rsidRPr="00FB20AD">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Georgetown University Law Center (Graduation with Distinction &amp; Dean</w:t>
       </w:r>
-      <w:r w:rsidRPr="0050456B">
+      <w:r w:rsidRPr="00FB20AD">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="0050456B">
+      <w:r w:rsidRPr="00FB20AD">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s List), LL.M.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F994E8A" w14:textId="77777777" w:rsidR="0050456B" w:rsidRDefault="0050456B" w:rsidP="0050456B">
+    <w:p w14:paraId="5151FE52" w14:textId="77777777" w:rsidR="00FB20AD" w:rsidRDefault="00FB20AD" w:rsidP="00FB20AD">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0050456B">
+      <w:r w:rsidRPr="00FB20AD">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Transnational Law and Business University, Master of Laws.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F1B1CA2" w14:textId="77777777" w:rsidR="0050456B" w:rsidRDefault="0050456B" w:rsidP="0050456B">
+    <w:p w14:paraId="06D74919" w14:textId="77777777" w:rsidR="00FB20AD" w:rsidRDefault="00FB20AD" w:rsidP="00FB20AD">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0050456B">
+      <w:r w:rsidRPr="00FB20AD">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>China University of Political Science and Law, LL.B.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4610E56D" w14:textId="77777777" w:rsidR="0050456B" w:rsidRDefault="0050456B" w:rsidP="0050456B">
+    <w:p w14:paraId="1188A32D" w14:textId="77777777" w:rsidR="00FB20AD" w:rsidRDefault="00FB20AD" w:rsidP="00FB20AD">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0050456B">
+      <w:r w:rsidRPr="00FB20AD">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Professional Qualification</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="189F4D16" w14:textId="77777777" w:rsidR="0050456B" w:rsidRDefault="0050456B" w:rsidP="0050456B">
+    <w:p w14:paraId="7FBBA90E" w14:textId="77777777" w:rsidR="00FB20AD" w:rsidRDefault="00FB20AD" w:rsidP="00FB20AD">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0050456B">
+      <w:r w:rsidRPr="00FB20AD">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Admitted to practice in the PRC</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="612E53AF" w14:textId="77777777" w:rsidR="0050456B" w:rsidRDefault="0050456B" w:rsidP="0050456B">
+    <w:p w14:paraId="5A352D81" w14:textId="77777777" w:rsidR="00FB20AD" w:rsidRDefault="00FB20AD" w:rsidP="00FB20AD">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0050456B">
+      <w:r w:rsidRPr="00FB20AD">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Admitted to practice in New York</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3920D70A" w14:textId="77777777" w:rsidR="0050456B" w:rsidRDefault="0050456B" w:rsidP="0050456B">
+    <w:p w14:paraId="313D1B5F" w14:textId="77777777" w:rsidR="00FB20AD" w:rsidRDefault="00FB20AD" w:rsidP="00FB20AD">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0050456B">
+      <w:r w:rsidRPr="00FB20AD">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Work Language</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2989AC53" w14:textId="77777777" w:rsidR="0050456B" w:rsidRDefault="0050456B" w:rsidP="0050456B">
+    <w:p w14:paraId="4DE4D40F" w14:textId="77777777" w:rsidR="00FB20AD" w:rsidRDefault="00FB20AD" w:rsidP="00FB20AD">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0050456B">
+      <w:r w:rsidRPr="00FB20AD">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Mandarin</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4A36FC40" w14:textId="77777777" w:rsidR="0050456B" w:rsidRDefault="0050456B" w:rsidP="0050456B">
+    <w:p w14:paraId="056FBB7B" w14:textId="77777777" w:rsidR="00FB20AD" w:rsidRDefault="00FB20AD" w:rsidP="00FB20AD">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0050456B">
+      <w:r w:rsidRPr="00FB20AD">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>English</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="53C98F2C" w14:textId="77777777" w:rsidR="0050456B" w:rsidRDefault="0050456B" w:rsidP="0050456B">
+    <w:p w14:paraId="4FDC0540" w14:textId="77777777" w:rsidR="00FB20AD" w:rsidRDefault="00FB20AD" w:rsidP="00FB20AD">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0050456B">
+      <w:r w:rsidRPr="00FB20AD">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Professional Background</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5567FC3C" w14:textId="76867D66" w:rsidR="00686369" w:rsidRPr="0050456B" w:rsidRDefault="0050456B" w:rsidP="0050456B">
+    <w:p w14:paraId="5567FC3C" w14:textId="46C25558" w:rsidR="00686369" w:rsidRPr="00FB20AD" w:rsidRDefault="00FB20AD" w:rsidP="00FB20AD">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0050456B">
+      <w:r w:rsidRPr="00FB20AD">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Besides experience at Fangda, Mr. Yang had worked at the Washington D.C. office of a top U.S. law firm in the white-collar crime area, the legal department of Google China, and the dispute resolution practice group of another major law firm.</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00686369" w:rsidRPr="0050456B" w:rsidSect="002D0826">
+    <w:sectPr w:rsidR="00686369" w:rsidRPr="00FB20AD" w:rsidSect="002D0826">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1797" w:bottom="1440" w:left="1797" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="3584D350" w14:textId="77777777" w:rsidR="004167EC" w:rsidRDefault="004167EC" w:rsidP="00F57734">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="2493FDE5" w14:textId="77777777" w:rsidR="004167EC" w:rsidRDefault="004167EC" w:rsidP="00F57734">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -1941,457 +1941,478 @@
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="03EB7C9C"/>
+    <w:nsid w:val="04F441EE"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="291442B0"/>
+    <w:tmpl w:val="8AF2E44E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="04597A0F"/>
+    <w:nsid w:val="08DB6AB8"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="7E5ADA8A"/>
+    <w:tmpl w:val="29F0554A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1565784A"/>
+    <w:nsid w:val="0D41209E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="13D43088"/>
+    <w:tmpl w:val="557265B2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1A2E1999"/>
+    <w:nsid w:val="107043FE"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="7F6A79D0"/>
+    <w:tmpl w:val="3C56195C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1A64324B"/>
+    <w:nsid w:val="12F33924"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B5AE64DA"/>
+    <w:tmpl w:val="0BECA69A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1D3E049A"/>
+    <w:nsid w:val="14761AF4"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="57CC88DA"/>
+    <w:tmpl w:val="31C00708"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1ED515BF"/>
+    <w:nsid w:val="171660A0"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="3C8A0E5A"/>
+    <w:tmpl w:val="01A8E5A0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="22F71FDA"/>
+    <w:nsid w:val="2D3F772F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="8B363F08"/>
+    <w:tmpl w:val="1ADE3DA8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="271B70B5"/>
+    <w:nsid w:val="2EE42B43"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="B08202D4"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="440" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="880" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1320" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1760" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2200" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2640" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3080" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3520" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="302C4591"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="FE70B602"/>
+    <w:tmpl w:val="522A7EE4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2BF34F57"/>
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="32006972"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="DF00B562"/>
+    <w:tmpl w:val="BAB0A8E4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-[...111 lines deleted...]
-  </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2F551C9E"/>
+    <w:nsid w:val="3551349B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="2EAAA8AA"/>
+    <w:tmpl w:val="B90A2B56"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="316E0479"/>
+    <w:nsid w:val="361F7F8B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="CAFEFD60"/>
+    <w:tmpl w:val="5406CCE2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="385A1705"/>
+    <w:nsid w:val="38420A30"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="3AC874B8"/>
+    <w:tmpl w:val="FA7281B0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="396C214A"/>
+    <w:nsid w:val="39BA4766"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="18C48E44"/>
+    <w:tmpl w:val="104461E0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3A563FEE"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="32D80F12"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3B6418F1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="49FEE19A"/>
     <w:lvl w:ilvl="0" w:tplc="B99657A6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="510" w:hanging="226"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:sz w:val="15"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="880" w:hanging="440"/>
@@ -2463,649 +2484,628 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3520" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="40402B62"/>
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3C7C15DA"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="88662582"/>
+    <w:tmpl w:val="A2426B20"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="41C73BED"/>
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="455E61AC"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="7CB81E5A"/>
+    <w:tmpl w:val="3CAC0C92"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="459D5746"/>
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4847176F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="880CB99A"/>
+    <w:tmpl w:val="31A26700"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4C00527F"/>
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4BA00B62"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="5568C6E2"/>
+    <w:tmpl w:val="8C7AAC28"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4FB40002"/>
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="52654243"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="BD143800"/>
+    <w:tmpl w:val="F7DA141E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="50BD1A3C"/>
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="54B86195"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B7108500"/>
+    <w:tmpl w:val="E47CE84E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="51683FF3"/>
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="582B2B5B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="ABFEB472"/>
+    <w:tmpl w:val="50A08BFC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="546F6A9B"/>
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="605E450E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="410A80DA"/>
+    <w:tmpl w:val="50A08BFC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="55F27D93"/>
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="60CB1333"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="1D409A14"/>
+    <w:tmpl w:val="BF34A898"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="58F16D89"/>
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="62FB090F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="169242D8"/>
+    <w:tmpl w:val="F9668A1E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="594F6B15"/>
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="63EA51EC"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="6ACA5024"/>
+    <w:tmpl w:val="4868325E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5D461D1E"/>
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="64346C7C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="410A80DA"/>
+    <w:tmpl w:val="276E15D8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5D6B11DF"/>
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="684F6646"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="1ACC6DBC"/>
+    <w:tmpl w:val="AED6FB36"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="610A18C4"/>
+  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6DF057ED"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="AE52F2F6"/>
+    <w:tmpl w:val="C91A9B84"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="67BD0224"/>
+  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6F7D4AFC"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="713200BE"/>
+    <w:tmpl w:val="089A5BD8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6BBF4EE4"/>
+  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="711C1EAC"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="8906276C"/>
+    <w:tmpl w:val="2D2697BE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6CE72501"/>
+  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="72463677"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="43D49F98"/>
+    <w:tmpl w:val="F440F8C8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="71BD3D70"/>
+  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="728B165E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="828A4FEC"/>
+    <w:tmpl w:val="48D8DA14"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="72B31445"/>
+  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="733A4DEF"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="1FBCD420"/>
+    <w:tmpl w:val="F9B8A4D8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="74791B6D"/>
+  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="77221450"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D45674C8"/>
+    <w:tmpl w:val="A3C67DBC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="76D238C1"/>
+  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7B431124"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="8D80E73C"/>
+    <w:tmpl w:val="6AA81DE4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7C023B1F"/>
+  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7B6C3B9C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="68888F18"/>
+    <w:tmpl w:val="2968FC7A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
-[...19 lines deleted...]
-  </w:abstractNum>
   <w:num w:numId="1">
-    <w:abstractNumId w:val="10"/>
+    <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="2">
-    <w:abstractNumId w:val="15"/>
+    <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="3">
-    <w:abstractNumId w:val="9"/>
+    <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="4">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="6">
     <w:abstractNumId w:val="34"/>
   </w:num>
-  <w:num w:numId="5">
-    <w:abstractNumId w:val="8"/>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="29"/>
   </w:num>
-  <w:num w:numId="6">
+  <w:num w:numId="8">
     <w:abstractNumId w:val="33"/>
   </w:num>
-  <w:num w:numId="7">
-[...4 lines deleted...]
-  </w:num>
   <w:num w:numId="9">
-    <w:abstractNumId w:val="1"/>
+    <w:abstractNumId w:val="28"/>
   </w:num>
   <w:num w:numId="10">
-    <w:abstractNumId w:val="20"/>
+    <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="11">
+    <w:abstractNumId w:val="37"/>
+  </w:num>
+  <w:num w:numId="12">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="14">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="15">
     <w:abstractNumId w:val="25"/>
   </w:num>
-  <w:num w:numId="12">
-[...10 lines deleted...]
-  </w:num>
   <w:num w:numId="16">
-    <w:abstractNumId w:val="3"/>
+    <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="17">
-    <w:abstractNumId w:val="29"/>
+    <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="18">
-    <w:abstractNumId w:val="18"/>
+    <w:abstractNumId w:val="31"/>
   </w:num>
   <w:num w:numId="19">
     <w:abstractNumId w:val="35"/>
   </w:num>
   <w:num w:numId="20">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="21">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="22">
+    <w:abstractNumId w:val="36"/>
+  </w:num>
+  <w:num w:numId="23">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="24">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="25">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="26">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="27">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="28">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="29">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="30">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="31">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="32">
+    <w:abstractNumId w:val="32"/>
+  </w:num>
+  <w:num w:numId="33">
+    <w:abstractNumId w:val="38"/>
+  </w:num>
+  <w:num w:numId="34">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="35">
     <w:abstractNumId w:val="19"/>
   </w:num>
-  <w:num w:numId="21">
-    <w:abstractNumId w:val="11"/>
+  <w:num w:numId="36">
+    <w:abstractNumId w:val="30"/>
   </w:num>
-  <w:num w:numId="22">
-    <w:abstractNumId w:val="4"/>
+  <w:num w:numId="37">
+    <w:abstractNumId w:val="22"/>
   </w:num>
-  <w:num w:numId="23">
-[...2 lines deleted...]
-  <w:num w:numId="24">
+  <w:num w:numId="38">
     <w:abstractNumId w:val="24"/>
   </w:num>
-  <w:num w:numId="25">
-[...38 lines deleted...]
-  <w:num w:numId="38">
+  <w:num w:numId="39">
     <w:abstractNumId w:val="23"/>
-  </w:num>
-[...1 lines deleted...]
-    <w:abstractNumId w:val="27"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
@@ -3156,51 +3156,50 @@
     <w:rsid w:val="002A4932"/>
     <w:rsid w:val="002B1F71"/>
     <w:rsid w:val="002D0826"/>
     <w:rsid w:val="0031673D"/>
     <w:rsid w:val="0034020A"/>
     <w:rsid w:val="0034029C"/>
     <w:rsid w:val="00351712"/>
     <w:rsid w:val="00353486"/>
     <w:rsid w:val="0036384C"/>
     <w:rsid w:val="00370676"/>
     <w:rsid w:val="00396678"/>
     <w:rsid w:val="003B4410"/>
     <w:rsid w:val="003D196D"/>
     <w:rsid w:val="003D355E"/>
     <w:rsid w:val="00403EDB"/>
     <w:rsid w:val="004167EC"/>
     <w:rsid w:val="004416E4"/>
     <w:rsid w:val="00451233"/>
     <w:rsid w:val="004570F8"/>
     <w:rsid w:val="0047636D"/>
     <w:rsid w:val="0049405C"/>
     <w:rsid w:val="004D21F0"/>
     <w:rsid w:val="004D3C23"/>
     <w:rsid w:val="004E2FCC"/>
     <w:rsid w:val="004F1B4E"/>
-    <w:rsid w:val="0050456B"/>
     <w:rsid w:val="0052675C"/>
     <w:rsid w:val="0056635E"/>
     <w:rsid w:val="005A7DA0"/>
     <w:rsid w:val="005B00C1"/>
     <w:rsid w:val="005B5F25"/>
     <w:rsid w:val="005C1FBD"/>
     <w:rsid w:val="005F7A7D"/>
     <w:rsid w:val="00605720"/>
     <w:rsid w:val="0065437B"/>
     <w:rsid w:val="0066746A"/>
     <w:rsid w:val="00667CF2"/>
     <w:rsid w:val="00683D9C"/>
     <w:rsid w:val="00685381"/>
     <w:rsid w:val="00686369"/>
     <w:rsid w:val="006A06C2"/>
     <w:rsid w:val="006C21DA"/>
     <w:rsid w:val="006D159B"/>
     <w:rsid w:val="006F2EE4"/>
     <w:rsid w:val="007177F3"/>
     <w:rsid w:val="00765586"/>
     <w:rsid w:val="007664DE"/>
     <w:rsid w:val="007956B7"/>
     <w:rsid w:val="007B0B57"/>
     <w:rsid w:val="007D333B"/>
     <w:rsid w:val="008212A9"/>
@@ -3252,50 +3251,51 @@
     <w:rsid w:val="00D2284D"/>
     <w:rsid w:val="00D45AF6"/>
     <w:rsid w:val="00D632AE"/>
     <w:rsid w:val="00D925CA"/>
     <w:rsid w:val="00DA428A"/>
     <w:rsid w:val="00DA626A"/>
     <w:rsid w:val="00DD484D"/>
     <w:rsid w:val="00DF04DF"/>
     <w:rsid w:val="00E34189"/>
     <w:rsid w:val="00E418B1"/>
     <w:rsid w:val="00E44063"/>
     <w:rsid w:val="00E61128"/>
     <w:rsid w:val="00E70303"/>
     <w:rsid w:val="00E73B54"/>
     <w:rsid w:val="00E7710E"/>
     <w:rsid w:val="00E94C0A"/>
     <w:rsid w:val="00EB2910"/>
     <w:rsid w:val="00EF7E90"/>
     <w:rsid w:val="00F07BEB"/>
     <w:rsid w:val="00F51C68"/>
     <w:rsid w:val="00F57734"/>
     <w:rsid w:val="00F80A79"/>
     <w:rsid w:val="00F96E7C"/>
     <w:rsid w:val="00F97256"/>
     <w:rsid w:val="00FA3B60"/>
+    <w:rsid w:val="00FB20AD"/>
     <w:rsid w:val="00FB5CEE"/>
     <w:rsid w:val="00FC7C78"/>
     <w:rsid w:val="00FE037C"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="zh-CN"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
@@ -4339,61 +4339,61 @@
     <w:rsid w:val="00F57734"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af4">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0065437B"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af5">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="0050456B"/>
+    <w:rsid w:val="00FB20AD"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af6">
     <w:name w:val="正文文本 字符"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="af5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="0050456B"/>
+    <w:rsid w:val="00FB20AD"/>
     <w:rPr>
       <w:sz w:val="21"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 主题​​">
@@ -4677,51 +4677,51 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B0A25007-BAA4-4D71-8B3F-5D7E886CC68C}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{23000B17-8631-4524-ADEC-E793691DE56A}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>1106</Words>
   <Characters>6306</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>52</Lines>
   <Paragraphs>14</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>7398</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>