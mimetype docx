--- v2 (2026-08-26)
+++ v3 (2026-08-26)
@@ -36,189 +36,189 @@
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5485"/>
         <w:gridCol w:w="2836"/>
       </w:tblGrid>
       <w:tr w:rsidR="0049405C" w:rsidRPr="00C24D79" w14:paraId="76EB2C64" w14:textId="77777777" w:rsidTr="00E70303">
         <w:trPr>
           <w:trHeight w:val="3267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5485" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="271D78"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C4F11E8" w14:textId="723DCFF9" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00FB20AD" w:rsidP="00FB20AD">
+          <w:p w14:paraId="2C4F11E8" w14:textId="3C272F0A" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00027A77" w:rsidP="00027A77">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="xingming"/>
             <w:bookmarkStart w:id="1" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="1"/>
-            <w:r w:rsidRPr="00FB20AD">
+            <w:r w:rsidRPr="00027A77">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>LEI YANG</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
-          <w:p w14:paraId="706EB16B" w14:textId="48606503" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00FB20AD" w:rsidP="00FB20AD">
+          <w:p w14:paraId="706EB16B" w14:textId="46445D56" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00027A77" w:rsidP="00027A77">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="didian"/>
-            <w:r w:rsidRPr="00FB20AD">
+            <w:r w:rsidRPr="00027A77">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Partner</w:t>
             </w:r>
-            <w:r w:rsidRPr="00FB20AD">
+            <w:r w:rsidRPr="00027A77">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>·</w:t>
             </w:r>
-            <w:r w:rsidRPr="00FB20AD">
+            <w:r w:rsidRPr="00027A77">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Beijing,Shenzhen</w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
-          <w:p w14:paraId="6199424A" w14:textId="3510111D" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00FB20AD" w:rsidP="00FB20AD">
+          <w:p w14:paraId="6199424A" w14:textId="47BD89C1" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00027A77" w:rsidP="00027A77">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="dianhua"/>
-            <w:r w:rsidRPr="00FB20AD">
+            <w:r w:rsidRPr="00027A77">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">+86 755 8159 3509 / +86 10 5769 5767 </w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
-          <w:p w14:paraId="4F910ACA" w14:textId="446D4407" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00FB20AD" w:rsidP="00FB20AD">
+          <w:p w14:paraId="4F910ACA" w14:textId="4D5A7EF7" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00027A77" w:rsidP="00027A77">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="youxiang"/>
-            <w:r w:rsidRPr="00FB20AD">
+            <w:r w:rsidRPr="00027A77">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>lei.yang@fangdalaw.com</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="22DBA835" w14:textId="677EAC48" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00F96E7C" w:rsidP="00860F89">
             <w:pPr>
               <w:ind w:leftChars="-52" w:left="-109"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C24D79">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:color w:val="545551"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D24C6CB" w14:textId="0724BE78" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00FB20AD" w:rsidP="002932C9">
+          <w:p w14:paraId="2D24C6CB" w14:textId="7CEA71EB" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00027A77" w:rsidP="002932C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="tupian"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="27ABBA64" wp14:editId="6C56D552">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="492150DD" wp14:editId="5694F8FD">
                   <wp:extent cx="1651000" cy="2142519"/>
                   <wp:effectExtent l="0" t="0" r="6350" b="0"/>
                   <wp:docPr id="1" name="图片 1"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
@@ -258,76 +258,76 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C063291" w14:textId="5DC9D94D" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="002375A9" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C24D79">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>PRACTICE AREAS</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C1ACACA" w14:textId="2ED786C1" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="00FB20AD" w:rsidP="007177F3">
+          <w:p w14:paraId="3C1ACACA" w14:textId="23C59902" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="00027A77" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="zhiyelingyu"/>
-            <w:r w:rsidRPr="00FB20AD">
+            <w:r w:rsidRPr="00027A77">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>MR. LEI YANG</w:t>
             </w:r>
-            <w:r w:rsidRPr="00FB20AD">
+            <w:r w:rsidRPr="00027A77">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>’</w:t>
             </w:r>
-            <w:r w:rsidRPr="00FB20AD">
+            <w:r w:rsidRPr="00027A77">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>S KEY PRACTICE AREAS ARE CORPORATE COMPLIANCE, INTERNAL INVESTIGATION, AND GOVERNMENT ENFORCEMENT (INCLUDING MDB SANCTION MATTERS)</w:t>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F19AE4C" w14:textId="19A41B01" w:rsidR="00451233" w:rsidRPr="00C24D79" w:rsidRDefault="00F80A79" w:rsidP="00DA428A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C24D79">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
           <w:noProof/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
@@ -387,51 +387,51 @@
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:roundrect w14:anchorId="053823F2" id="圆角矩形 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:-6.2pt;margin-top:-12.6pt;width:4.55pt;height:3.6pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDc1SqFegIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2yAQfp+0/wHxvtqO+mON4lRRqk6T&#10;qrZqO/WZYIiRMMeAxMn++h3gOG1X7WHaCwbu7ru7z98xu9p1mmyF8wpMTauTkhJhODTKrGv64/nm&#10;y1dKfGCmYRqMqOleeHo1//xp1tupmEALuhGOIIjx097WtA3BTovC81Z0zJ+AFQaNElzHAh7dumgc&#10;6xG908WkLM+LHlxjHXDhPd5eZyOdJ3wpBQ/3UnoRiK4p1hbS6tK6imsxn7Hp2jHbKj6Uwf6hio4p&#10;g0lHqGsWGNk49QdUp7gDDzKccOgKkFJxkXrAbqryXTdPLbMi9YLkeDvS5P8fLL/bPtkHhzT01k89&#10;bmMXO+m6+MX6yC6RtR/JErtAOF6eXZyXyChHy+nZRXUZqSyOodb58E1AR+Kmpg42pnnE35FYYttb&#10;H7L/wS+m86BVc6O0TocoAbHUjmwZ/rzVuhoyvPHSJvoaiFEZMN4Ux2bSLuy1iH7aPApJVIPlT1Ih&#10;SWfHJIxzYUKVTS1rRM5dnZXYaoYfI1K3CTAiS8w/Yg8Abxs4YGeYwT+GiiTTMbj8W2E5eIxImcGE&#10;MbhTBtxHABq7GjJn/wNJmZrI0gqa/YMjDvKQeMtvFP67W+bDA3M4Ffi3cdLDPS5SQ19TGHaUtOB+&#10;fXQf/VGsaKWkxymrqf+5YU5Qor8blPFldXoaxzIdUEYTPLjXltVri9l0S0AtVPimWJ620T/ow1Y6&#10;6F7wQVjErGhihmPumvLgDodlyNOPTwoXi0Vyw1G0LNyaJ8sjeGQ1yvJ598KcHQQcUPd3cJhINn0n&#10;4ewbIw0sNgGkSvo+8jrwjWOchDM8OfGdeH1OXseHcf4bAAD//wMAUEsDBBQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NT8JAEL2b+B82Y+KtbCliSOmWGIgkKBdQPC/d&#10;sW3cna3dBeq/dzjpZTKT9+Z9FIvBWXHGPrSeFIxHKQikypuWagXvb8/JDESImoy2nlDBDwZYlLc3&#10;hc6Nv9AOz/tYCxahkGsFTYxdLmWoGnQ6jHyHxNin752OfPa1NL2+sLizMkvTR+l0S+zQ6A6XDVZf&#10;+5NTsF4edttDu9l8b6cr+5rpjxdbr5W6vxtWcx5PcxARh/j3AdcOnB9KDnb0JzJBWAXJOHtgKi/Z&#10;NAPBjGQyAXG8IrMUZFnI/z3KXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDc1SqFegIA&#10;AGAFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="white [3212]" stroked="f" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="48C3B9BF" w14:textId="77777777" w:rsidR="00FB20AD" w:rsidRDefault="000E0C86" w:rsidP="00B670A2">
+    <w:p w14:paraId="06C00237" w14:textId="77777777" w:rsidR="00027A77" w:rsidRDefault="000E0C86" w:rsidP="00B670A2">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C24D79">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="545551"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E0DC835" wp14:editId="24238D24">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2512</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4508</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5271826" cy="0"/>
@@ -472,1278 +472,1278 @@
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:line w14:anchorId="3D0BA0F8" id="直接连接符 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".2pt,.35pt" to="415.3pt,.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKOATlvwEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+wYWFYYcXpo0V2K&#10;rdhH74pMxQL0BUmLnX8/ik7cohsGbNhFMCW+x/dIens7WcOOEJP2ruPrVc0ZOOl77Q4d//7t4fqG&#10;s5SF64XxDjp+gsRvd1fvtmNoofGDNz1EhiQutWPo+JBzaKsqyQGsSCsfwOGj8tGKjGE8VH0UI7Jb&#10;UzV1valGH/sQvYSU8PZ+fuQ74lcKZP6sVILMTMdRW6Yz0rkvZ7XbivYQRRi0PMsQ/6DCCu2w6EJ1&#10;L7JgP6L+hcpqGX3yKq+kt5VXSksgD+hmXb9x83UQAcgLNieFpU3p/9HKT8c79xSxDWNIbQpPsbiY&#10;VLRMGR2ecabkC5Wyidp2WtoGU2YSL983H9Y3zYYzeXmrZopCFWLKH8FbVj46brQrjkQrjo8pY1lM&#10;vaSUa+PKmbzR/YM2hoJ42N+ZyI6izLBu6g2NDYGv0jAq0OrFBX3lk4GZ9gsopntUO/uhBYOFVkgJ&#10;Lq/LOhATZheYQgkLsCbdfwSe8wsUaPn+BrwgqLJ3eQFb7Xz8XfU8XSSrOf/Sgdl3acHe9yeaL7UG&#10;t4gcnje+rOnrmOAv/+XuJwAAAP//AwBQSwMEFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FvwjAMhe+T9h8iT+I20g3WQWmK0IALh0kDhLRb2nhttcapmgCFX485bRdL&#10;T+/5+XM6720jTtj52pGCl2EEAqlwpqZSwX63fp6A8EGT0Y0jVHBBD/Ps8SHViXFn+sLTNpSCS8gn&#10;WkEVQptI6YsKrfZD1yKx9+M6qwPLrpSm02cut418jaJYWl0TX6h0ix8VFr/bo1WwO1x7uTl8LvK4&#10;3o+m39PV2/q6Umrw1C9nPBYzEAH78LcB9x+YHzIGy92RjBeNgjHnFLyDYG8yimIQ+V3KLJX/+bMb&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEo4BOW/AQAA3wMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAAAAAAAAAAAA&#10;AAAAGQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" strokecolor="#002060" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1CCFB93E" w14:textId="77777777" w:rsidR="00FB20AD" w:rsidRDefault="00FB20AD" w:rsidP="00FB20AD">
+    <w:p w14:paraId="2581938F" w14:textId="77777777" w:rsidR="00027A77" w:rsidRDefault="00027A77" w:rsidP="00027A77">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FB20AD">
+      <w:r w:rsidRPr="00027A77">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Mr. Yang has more than a decade of experience as a lawyer. Having experiences in compliance and dispute resolution practice in both the PRC and the U.S. has enabled him to be especially good at representing clients in solving complicated cross-border regulatory compliance, government enforcement, and dispute resolution matters.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="62EBE6F1" w14:textId="77777777" w:rsidR="00FB20AD" w:rsidRDefault="00FB20AD" w:rsidP="00FB20AD">
+    <w:p w14:paraId="10072380" w14:textId="77777777" w:rsidR="00027A77" w:rsidRDefault="00027A77" w:rsidP="00027A77">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FB20AD">
+      <w:r w:rsidRPr="00027A77">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Mr. Yang has represented clients in a wide range of areas, such as anti-bribery, anti-unfair competition, fraud, conflict of interest, trade secret protection, multilateral bank sanctions, ESG and supply chain compliance, etc.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="69ECC2AC" w14:textId="77777777" w:rsidR="00FB20AD" w:rsidRDefault="00FB20AD" w:rsidP="00FB20AD">
+    <w:p w14:paraId="3809ED3B" w14:textId="77777777" w:rsidR="00027A77" w:rsidRDefault="00027A77" w:rsidP="00027A77">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FB20AD">
+      <w:r w:rsidRPr="00027A77">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>REPRESENTATIVE MATTERS AND CASES</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="20318155" w14:textId="77777777" w:rsidR="00FB20AD" w:rsidRDefault="00FB20AD" w:rsidP="00FB20AD">
+    <w:p w14:paraId="4648509B" w14:textId="77777777" w:rsidR="00027A77" w:rsidRDefault="00027A77" w:rsidP="00027A77">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FB20AD">
+      <w:r w:rsidRPr="00027A77">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Government Enforcement, Overseas Crisis Management &amp; MDB Sanction</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="156F177E" w14:textId="77777777" w:rsidR="00FB20AD" w:rsidRDefault="00FB20AD" w:rsidP="00FB20AD">
+    <w:p w14:paraId="0F106588" w14:textId="77777777" w:rsidR="00027A77" w:rsidRDefault="00027A77" w:rsidP="00027A77">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FB20AD">
+      <w:r w:rsidRPr="00027A77">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represent a high-net-worth individual client in connection with an investigation initiated by the U.S. Department of Justice relating to possible violations of U.S. sanctions regulations.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FB20AD">
+      <w:r w:rsidRPr="00027A77">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00FB20AD">
+      <w:r w:rsidRPr="00027A77">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Assist the client in selecting and managing U.S. counsel, developing a response strategy for the client, and preparing evidence for the defense.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FB20AD">
+      <w:r w:rsidRPr="00027A77">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00FB20AD">
+      <w:r w:rsidRPr="00027A77">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> The case is still ongoing.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="333FE997" w14:textId="77777777" w:rsidR="00FB20AD" w:rsidRDefault="00FB20AD" w:rsidP="00FB20AD">
+    <w:p w14:paraId="065C5469" w14:textId="77777777" w:rsidR="00027A77" w:rsidRDefault="00027A77" w:rsidP="00027A77">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FB20AD">
+      <w:r w:rsidRPr="00027A77">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represent a UK-based multinational media company in connection with an investigation by the Guangzhou Market Supervision Administration.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FB20AD">
+      <w:r w:rsidRPr="00027A77">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00FB20AD">
+      <w:r w:rsidRPr="00027A77">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Assist the client in developing a response strategy.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="18CB0163" w14:textId="77777777" w:rsidR="00FB20AD" w:rsidRDefault="00FB20AD" w:rsidP="00FB20AD">
+    <w:p w14:paraId="742DDFC2" w14:textId="77777777" w:rsidR="00027A77" w:rsidRDefault="00027A77" w:rsidP="00027A77">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FB20AD">
+      <w:r w:rsidRPr="00027A77">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represent a well-known multinational pharmaceutical company in response to an investigation and enforcement by a local Public Security Bureau.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FB20AD">
+      <w:r w:rsidRPr="00027A77">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00FB20AD">
+      <w:r w:rsidRPr="00027A77">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Assist the client in responding to the PSB</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FB20AD">
+      <w:r w:rsidRPr="00027A77">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FB20AD">
+      <w:r w:rsidRPr="00027A77">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s inquiry and ultimately resolve the crisis.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D1FE1E4" w14:textId="77777777" w:rsidR="00FB20AD" w:rsidRDefault="00FB20AD" w:rsidP="00FB20AD">
+    <w:p w14:paraId="251542BC" w14:textId="77777777" w:rsidR="00027A77" w:rsidRDefault="00027A77" w:rsidP="00027A77">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FB20AD">
+      <w:r w:rsidRPr="00027A77">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represent a Fortune 500 catering company in an investigation by Shanghai MSA concerning commercial bribery.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F15CA17" w14:textId="77777777" w:rsidR="00FB20AD" w:rsidRDefault="00FB20AD" w:rsidP="00FB20AD">
+    <w:p w14:paraId="68F9CF1D" w14:textId="77777777" w:rsidR="00027A77" w:rsidRDefault="00027A77" w:rsidP="00027A77">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FB20AD">
+      <w:r w:rsidRPr="00027A77">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represent a Chinese technology company in a U.S. trade secret infringement case. Serve as the general coordinating counsel, assisting the client in managing its U.S. legal team in the lawsuit and establishing an overall case strategy that included parallel litigations and other countermeasures in China.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D171B16" w14:textId="77777777" w:rsidR="00FB20AD" w:rsidRDefault="00FB20AD" w:rsidP="00FB20AD">
+    <w:p w14:paraId="7D0DC81A" w14:textId="77777777" w:rsidR="00027A77" w:rsidRDefault="00027A77" w:rsidP="00027A77">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FB20AD">
+      <w:r w:rsidRPr="00027A77">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Participate in advising a major U.S. cryptocurrency exchange in an investigation by the U.S. Securities and Exchange Commission.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="205EE5C3" w14:textId="77777777" w:rsidR="00FB20AD" w:rsidRDefault="00FB20AD" w:rsidP="00FB20AD">
+    <w:p w14:paraId="0FA2D568" w14:textId="77777777" w:rsidR="00027A77" w:rsidRDefault="00027A77" w:rsidP="00027A77">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FB20AD">
+      <w:r w:rsidRPr="00027A77">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Serve as the Integrity Compliance Expert for a large infrastructure construction SOE in a case where the company was facing sanctions by the World Bank, conducting a thorough review of the client</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FB20AD">
+      <w:r w:rsidRPr="00027A77">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FB20AD">
+      <w:r w:rsidRPr="00027A77">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s compliance implementation report and carrying out site visits, providing continuous advice on improving the client</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FB20AD">
+      <w:r w:rsidRPr="00027A77">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FB20AD">
+      <w:r w:rsidRPr="00027A77">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s compliance system and engaging in multiple rounds of communication with the World Bank Integrity Compliance Officer (ICO).</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FB20AD">
+      <w:r w:rsidRPr="00027A77">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00FB20AD">
+      <w:r w:rsidRPr="00027A77">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> The company recently filed a release application which is pending review by the ICO.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="05E3F007" w14:textId="77777777" w:rsidR="00FB20AD" w:rsidRDefault="00FB20AD" w:rsidP="00FB20AD">
+    <w:p w14:paraId="598EF462" w14:textId="77777777" w:rsidR="00027A77" w:rsidRDefault="00027A77" w:rsidP="00027A77">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FB20AD">
+      <w:r w:rsidRPr="00027A77">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represent a large state-owned construction company in responding to an investigation conducted by the World Bank related to potential collusive conduct in connection with one bidding project of an overseas branch of the client. We helped the client establish a consistent communication channel with the Integrity Vice Presidency (INT), investigate the alleged misconduct, and devise response strategies with a thorough analysis.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FB20AD">
+      <w:r w:rsidRPr="00027A77">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00FB20AD">
+      <w:r w:rsidRPr="00027A77">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> This case is still ongoing.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="187C92A7" w14:textId="77777777" w:rsidR="00FB20AD" w:rsidRDefault="00FB20AD" w:rsidP="00FB20AD">
+    <w:p w14:paraId="6B329763" w14:textId="77777777" w:rsidR="00027A77" w:rsidRDefault="00027A77" w:rsidP="00027A77">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FB20AD">
+      <w:r w:rsidRPr="00027A77">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represent a large infrastructure construction SOE to conduct a thorough internal investigation into the client</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FB20AD">
+      <w:r w:rsidRPr="00027A77">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FB20AD">
+      <w:r w:rsidRPr="00027A77">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s previous projects financed by the World Bank to identify third parties</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FB20AD">
+      <w:r w:rsidRPr="00027A77">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FB20AD">
+      <w:r w:rsidRPr="00027A77">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> possible violations of the World Bank</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FB20AD">
+      <w:r w:rsidRPr="00027A77">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FB20AD">
+      <w:r w:rsidRPr="00027A77">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s Integrity Guidelines, which is a condition of the client</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FB20AD">
+      <w:r w:rsidRPr="00027A77">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FB20AD">
+      <w:r w:rsidRPr="00027A77">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s settlement with the INT regarding the sanction by the World Bank for the client</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FB20AD">
+      <w:r w:rsidRPr="00027A77">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FB20AD">
+      <w:r w:rsidRPr="00027A77">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s violation of the World Bank Integrity Compliance Guidelines.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="416B4FCF" w14:textId="77777777" w:rsidR="00FB20AD" w:rsidRDefault="00FB20AD" w:rsidP="00FB20AD">
+    <w:p w14:paraId="40CD9414" w14:textId="77777777" w:rsidR="00027A77" w:rsidRDefault="00027A77" w:rsidP="00027A77">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FB20AD">
+      <w:r w:rsidRPr="00027A77">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Internal Investigation</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3AEBC5B3" w14:textId="77777777" w:rsidR="00FB20AD" w:rsidRDefault="00FB20AD" w:rsidP="00FB20AD">
+    <w:p w14:paraId="79362256" w14:textId="77777777" w:rsidR="00027A77" w:rsidRDefault="00027A77" w:rsidP="00027A77">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FB20AD">
+      <w:r w:rsidRPr="00027A77">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represent a new energy sector MNC in conducting an internal investigation against its employees</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FB20AD">
+      <w:r w:rsidRPr="00027A77">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FB20AD">
+      <w:r w:rsidRPr="00027A77">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> potential problematic T&amp;E expenses reimbursement.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FB20AD">
+      <w:r w:rsidRPr="00027A77">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00FB20AD">
+      <w:r w:rsidRPr="00027A77">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Worked with a well-known U.S. law firm in this investigation, and reported to the Audit Committee of the client; provided risk analysis under the PRC law.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3E76A1CB" w14:textId="77777777" w:rsidR="00FB20AD" w:rsidRDefault="00FB20AD" w:rsidP="00FB20AD">
+    <w:p w14:paraId="66D3B626" w14:textId="77777777" w:rsidR="00027A77" w:rsidRDefault="00027A77" w:rsidP="00027A77">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FB20AD">
+      <w:r w:rsidRPr="00027A77">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represent a multinational telecommunication company in an internal investigation against one of its senior executives in its Chinese subsidiary for a potential conflict of interest issue.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F72DC89" w14:textId="77777777" w:rsidR="00FB20AD" w:rsidRDefault="00FB20AD" w:rsidP="00FB20AD">
+    <w:p w14:paraId="4E9568B0" w14:textId="77777777" w:rsidR="00027A77" w:rsidRDefault="00027A77" w:rsidP="00027A77">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FB20AD">
+      <w:r w:rsidRPr="00027A77">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represent a joint venture between a leading global pharmaceutical company and a major SOE in various internal investigations, including potential violation of FCPA and Chinese anti-corruption laws, conflict of interest, and embezzlement.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="58D34A5A" w14:textId="77777777" w:rsidR="00FB20AD" w:rsidRDefault="00FB20AD" w:rsidP="00FB20AD">
+    <w:p w14:paraId="7E0ACB58" w14:textId="77777777" w:rsidR="00027A77" w:rsidRDefault="00027A77" w:rsidP="00027A77">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FB20AD">
+      <w:r w:rsidRPr="00027A77">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represent a leading U.S. pharmaceutical company in its internal investigations against potential violations of FCPA and Chinese commercial bribery laws.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="74BF08DF" w14:textId="77777777" w:rsidR="00FB20AD" w:rsidRDefault="00FB20AD" w:rsidP="00FB20AD">
+    <w:p w14:paraId="0E21C593" w14:textId="77777777" w:rsidR="00027A77" w:rsidRDefault="00027A77" w:rsidP="00027A77">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FB20AD">
+      <w:r w:rsidRPr="00027A77">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represent a chemical company in its FCPA and Chinese commercial bribery internal investigations in China, and advise the client in improving its compliance program.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="090764E1" w14:textId="77777777" w:rsidR="00FB20AD" w:rsidRDefault="00FB20AD" w:rsidP="00FB20AD">
+    <w:p w14:paraId="682A65E1" w14:textId="77777777" w:rsidR="00027A77" w:rsidRDefault="00027A77" w:rsidP="00027A77">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FB20AD">
+      <w:r w:rsidRPr="00027A77">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represent a leading Chinese public company in its internal investigations against top management, discovering a sophisticated systematic fraud through acquisition and third-party schemes.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5536D592" w14:textId="77777777" w:rsidR="00FB20AD" w:rsidRDefault="00FB20AD" w:rsidP="00FB20AD">
+    <w:p w14:paraId="5C67D0E1" w14:textId="77777777" w:rsidR="00027A77" w:rsidRDefault="00027A77" w:rsidP="00027A77">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FB20AD">
+      <w:r w:rsidRPr="00027A77">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Participate in advising a major U.S. cryptocurrency exchange in an investigation by the U.S. Securities and Exchange Commission.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="16E93078" w14:textId="77777777" w:rsidR="00FB20AD" w:rsidRDefault="00FB20AD" w:rsidP="00FB20AD">
+    <w:p w14:paraId="3D27E012" w14:textId="77777777" w:rsidR="00027A77" w:rsidRDefault="00027A77" w:rsidP="00027A77">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FB20AD">
+      <w:r w:rsidRPr="00027A77">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Compliance Program and Advisory</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4AA5BA5B" w14:textId="77777777" w:rsidR="00FB20AD" w:rsidRDefault="00FB20AD" w:rsidP="00FB20AD">
+    <w:p w14:paraId="11CAC4F2" w14:textId="77777777" w:rsidR="00027A77" w:rsidRDefault="00027A77" w:rsidP="00027A77">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FB20AD">
+      <w:r w:rsidRPr="00027A77">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Assist a leading Chinese medical device company in conducting a compliance risk review in relation to anti-unfair competition and recommend risk remediation measures to the client.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="501B5862" w14:textId="77777777" w:rsidR="00FB20AD" w:rsidRDefault="00FB20AD" w:rsidP="00FB20AD">
+    <w:p w14:paraId="5FB0DB92" w14:textId="77777777" w:rsidR="00027A77" w:rsidRDefault="00027A77" w:rsidP="00027A77">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FB20AD">
+      <w:r w:rsidRPr="00027A77">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advise a leading Fintech company to design its employee compliance risk awareness evaluation model, which is the first of its kind in the industry.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A602593" w14:textId="77777777" w:rsidR="00FB20AD" w:rsidRDefault="00FB20AD" w:rsidP="00FB20AD">
+    <w:p w14:paraId="3DD0C056" w14:textId="77777777" w:rsidR="00027A77" w:rsidRDefault="00027A77" w:rsidP="00027A77">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FB20AD">
+      <w:r w:rsidRPr="00027A77">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advise a leading ride-hailing company in the establishment of its global anti-corruption compliance program.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4618CDC6" w14:textId="77777777" w:rsidR="00FB20AD" w:rsidRDefault="00FB20AD" w:rsidP="00FB20AD">
+    <w:p w14:paraId="214787BC" w14:textId="77777777" w:rsidR="00027A77" w:rsidRDefault="00027A77" w:rsidP="00027A77">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FB20AD">
+      <w:r w:rsidRPr="00027A77">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advise a leading e-commerce company to devise its global investment compliance policy.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1AD976B5" w14:textId="77777777" w:rsidR="00FB20AD" w:rsidRDefault="00FB20AD" w:rsidP="00FB20AD">
+    <w:p w14:paraId="5B0011B8" w14:textId="77777777" w:rsidR="00027A77" w:rsidRDefault="00027A77" w:rsidP="00027A77">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FB20AD">
+      <w:r w:rsidRPr="00027A77">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advise a leading alternative energy company to establish its whistle-blowing mechanism in China.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="095990BE" w14:textId="77777777" w:rsidR="00FB20AD" w:rsidRDefault="00FB20AD" w:rsidP="00FB20AD">
+    <w:p w14:paraId="443054E7" w14:textId="77777777" w:rsidR="00027A77" w:rsidRDefault="00027A77" w:rsidP="00027A77">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FB20AD">
+      <w:r w:rsidRPr="00027A77">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represent a leading Chinese semiconductor company in devising its trade secret protection policy.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A507C9F" w14:textId="77777777" w:rsidR="00FB20AD" w:rsidRDefault="00FB20AD" w:rsidP="00FB20AD">
+    <w:p w14:paraId="09F3F78E" w14:textId="77777777" w:rsidR="00027A77" w:rsidRDefault="00027A77" w:rsidP="00027A77">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FB20AD">
+      <w:r w:rsidRPr="00027A77">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advise various companies to build their compliance programs, government dawn raid programs, and third-party management system.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="214579B7" w14:textId="77777777" w:rsidR="00FB20AD" w:rsidRDefault="00FB20AD" w:rsidP="00FB20AD">
+    <w:p w14:paraId="30665F0A" w14:textId="77777777" w:rsidR="00027A77" w:rsidRDefault="00027A77" w:rsidP="00027A77">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FB20AD">
+      <w:r w:rsidRPr="00027A77">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advise various multinational and domestic companies of commercial bribery risk of different business models.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4AB8FA40" w14:textId="77777777" w:rsidR="00FB20AD" w:rsidRDefault="00FB20AD" w:rsidP="00FB20AD">
+    <w:p w14:paraId="580DBE2E" w14:textId="77777777" w:rsidR="00027A77" w:rsidRDefault="00027A77" w:rsidP="00027A77">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FB20AD">
+      <w:r w:rsidRPr="00027A77">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advise various multinational companies in various industries on cross-border data transfer, state secrets, and data privacy issues.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2AE4D0CA" w14:textId="77777777" w:rsidR="00FB20AD" w:rsidRDefault="00FB20AD" w:rsidP="00FB20AD">
+    <w:p w14:paraId="321616C0" w14:textId="77777777" w:rsidR="00027A77" w:rsidRDefault="00027A77" w:rsidP="00027A77">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FB20AD">
+      <w:r w:rsidRPr="00027A77">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Anti-corruption Due Diligence</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="610F92AD" w14:textId="77777777" w:rsidR="00FB20AD" w:rsidRDefault="00FB20AD" w:rsidP="00FB20AD">
+    <w:p w14:paraId="0B925E52" w14:textId="77777777" w:rsidR="00027A77" w:rsidRDefault="00027A77" w:rsidP="00027A77">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FB20AD">
+      <w:r w:rsidRPr="00027A77">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represent a leading e-commerce company and its affiliates to conduct numerous anti-corruption due diligence in connection with various M&amp;A transactions in different industries and recommend risk remediation measures.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="262280EA" w14:textId="77777777" w:rsidR="00FB20AD" w:rsidRDefault="00FB20AD" w:rsidP="00FB20AD">
+    <w:p w14:paraId="721532DD" w14:textId="77777777" w:rsidR="00027A77" w:rsidRDefault="00027A77" w:rsidP="00027A77">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FB20AD">
+      <w:r w:rsidRPr="00027A77">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represent a leading Fintech company and its affiliates to conduct numerous anti-corruption due diligence in connection with various M&amp;A transactions in different industries and recommend risk remediation measures.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6373E054" w14:textId="77777777" w:rsidR="00FB20AD" w:rsidRDefault="00FB20AD" w:rsidP="00FB20AD">
+    <w:p w14:paraId="62E94F9D" w14:textId="77777777" w:rsidR="00027A77" w:rsidRDefault="00027A77" w:rsidP="00027A77">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FB20AD">
+      <w:r w:rsidRPr="00027A77">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represent several leading private equity firms and investment banks in their anti-corruption due diligence in connection with various M&amp;A transactions and recommend risk remediation measures.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="725108F9" w14:textId="77777777" w:rsidR="00FB20AD" w:rsidRDefault="00FB20AD" w:rsidP="00FB20AD">
+    <w:p w14:paraId="201507AC" w14:textId="77777777" w:rsidR="00027A77" w:rsidRDefault="00027A77" w:rsidP="00027A77">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FB20AD">
+      <w:r w:rsidRPr="00027A77">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Education</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="383C2095" w14:textId="77777777" w:rsidR="00FB20AD" w:rsidRDefault="00FB20AD" w:rsidP="00FB20AD">
+    <w:p w14:paraId="63105DAD" w14:textId="77777777" w:rsidR="00027A77" w:rsidRDefault="00027A77" w:rsidP="00027A77">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FB20AD">
+      <w:r w:rsidRPr="00027A77">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Georgetown University Law Center (Graduation with Distinction &amp; Dean</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FB20AD">
+      <w:r w:rsidRPr="00027A77">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FB20AD">
+      <w:r w:rsidRPr="00027A77">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s List), LL.M.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5151FE52" w14:textId="77777777" w:rsidR="00FB20AD" w:rsidRDefault="00FB20AD" w:rsidP="00FB20AD">
+    <w:p w14:paraId="6B1D0565" w14:textId="77777777" w:rsidR="00027A77" w:rsidRDefault="00027A77" w:rsidP="00027A77">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FB20AD">
+      <w:r w:rsidRPr="00027A77">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Transnational Law and Business University, Master of Laws.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="06D74919" w14:textId="77777777" w:rsidR="00FB20AD" w:rsidRDefault="00FB20AD" w:rsidP="00FB20AD">
+    <w:p w14:paraId="6DC40771" w14:textId="77777777" w:rsidR="00027A77" w:rsidRDefault="00027A77" w:rsidP="00027A77">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FB20AD">
+      <w:r w:rsidRPr="00027A77">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>China University of Political Science and Law, LL.B.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1188A32D" w14:textId="77777777" w:rsidR="00FB20AD" w:rsidRDefault="00FB20AD" w:rsidP="00FB20AD">
+    <w:p w14:paraId="35207710" w14:textId="77777777" w:rsidR="00027A77" w:rsidRDefault="00027A77" w:rsidP="00027A77">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FB20AD">
+      <w:r w:rsidRPr="00027A77">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Professional Qualification</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7FBBA90E" w14:textId="77777777" w:rsidR="00FB20AD" w:rsidRDefault="00FB20AD" w:rsidP="00FB20AD">
+    <w:p w14:paraId="7EEFAC5F" w14:textId="77777777" w:rsidR="00027A77" w:rsidRDefault="00027A77" w:rsidP="00027A77">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FB20AD">
+      <w:r w:rsidRPr="00027A77">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Admitted to practice in the PRC</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A352D81" w14:textId="77777777" w:rsidR="00FB20AD" w:rsidRDefault="00FB20AD" w:rsidP="00FB20AD">
+    <w:p w14:paraId="0C6233FB" w14:textId="77777777" w:rsidR="00027A77" w:rsidRDefault="00027A77" w:rsidP="00027A77">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FB20AD">
+      <w:r w:rsidRPr="00027A77">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Admitted to practice in New York</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="313D1B5F" w14:textId="77777777" w:rsidR="00FB20AD" w:rsidRDefault="00FB20AD" w:rsidP="00FB20AD">
+    <w:p w14:paraId="777C7B41" w14:textId="77777777" w:rsidR="00027A77" w:rsidRDefault="00027A77" w:rsidP="00027A77">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FB20AD">
+      <w:r w:rsidRPr="00027A77">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Work Language</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4DE4D40F" w14:textId="77777777" w:rsidR="00FB20AD" w:rsidRDefault="00FB20AD" w:rsidP="00FB20AD">
+    <w:p w14:paraId="02BFFBBD" w14:textId="77777777" w:rsidR="00027A77" w:rsidRDefault="00027A77" w:rsidP="00027A77">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FB20AD">
+      <w:r w:rsidRPr="00027A77">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Mandarin</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="056FBB7B" w14:textId="77777777" w:rsidR="00FB20AD" w:rsidRDefault="00FB20AD" w:rsidP="00FB20AD">
+    <w:p w14:paraId="1C3EE1D4" w14:textId="77777777" w:rsidR="00027A77" w:rsidRDefault="00027A77" w:rsidP="00027A77">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FB20AD">
+      <w:r w:rsidRPr="00027A77">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>English</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4FDC0540" w14:textId="77777777" w:rsidR="00FB20AD" w:rsidRDefault="00FB20AD" w:rsidP="00FB20AD">
+    <w:p w14:paraId="4179CCF7" w14:textId="77777777" w:rsidR="00027A77" w:rsidRDefault="00027A77" w:rsidP="00027A77">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FB20AD">
+      <w:r w:rsidRPr="00027A77">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Professional Background</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5567FC3C" w14:textId="46C25558" w:rsidR="00686369" w:rsidRPr="00FB20AD" w:rsidRDefault="00FB20AD" w:rsidP="00FB20AD">
+    <w:p w14:paraId="5567FC3C" w14:textId="78B8E94F" w:rsidR="00686369" w:rsidRPr="00027A77" w:rsidRDefault="00027A77" w:rsidP="00027A77">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FB20AD">
+      <w:r w:rsidRPr="00027A77">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Besides experience at Fangda, Mr. Yang had worked at the Washington D.C. office of a top U.S. law firm in the white-collar crime area, the legal department of Google China, and the dispute resolution practice group of another major law firm.</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00686369" w:rsidRPr="00FB20AD" w:rsidSect="002D0826">
+    <w:sectPr w:rsidR="00686369" w:rsidRPr="00027A77" w:rsidSect="002D0826">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1797" w:bottom="1440" w:left="1797" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="3584D350" w14:textId="77777777" w:rsidR="004167EC" w:rsidRDefault="004167EC" w:rsidP="00F57734">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="2493FDE5" w14:textId="77777777" w:rsidR="004167EC" w:rsidRDefault="004167EC" w:rsidP="00F57734">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -1941,218 +1941,365 @@
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="04F441EE"/>
+    <w:nsid w:val="03237EF3"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="8AF2E44E"/>
+    <w:tmpl w:val="89C6EA50"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="08DB6AB8"/>
+    <w:nsid w:val="05401D22"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="29F0554A"/>
+    <w:tmpl w:val="52CCE1EC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0D41209E"/>
+    <w:nsid w:val="08683B96"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="557265B2"/>
+    <w:tmpl w:val="18D05556"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="107043FE"/>
+    <w:nsid w:val="0AEE06A1"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="3C56195C"/>
+    <w:tmpl w:val="E6003E26"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="12F33924"/>
+    <w:nsid w:val="0B5E5839"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="0BECA69A"/>
+    <w:tmpl w:val="AC04BAA6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="14761AF4"/>
+    <w:nsid w:val="0D97154D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="31C00708"/>
+    <w:tmpl w:val="750841E6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="171660A0"/>
+    <w:nsid w:val="118D7A81"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="01A8E5A0"/>
+    <w:tmpl w:val="A080E26A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2D3F772F"/>
+    <w:nsid w:val="12795626"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="1ADE3DA8"/>
+    <w:tmpl w:val="73B2F24C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="135028E7"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="0202411A"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="14367D94"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="3AB20A72"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="19A75449"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="3CBEC7A2"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1E0841A0"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="75AA5D20"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1FEE33B6"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="05780476"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="20C60303"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="655261B0"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="23AA5C7F"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="8FE84C48"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2EE42B43"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B08202D4"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="440" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="880" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
@@ -2218,197 +2365,50 @@
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3520" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
-      </w:rPr>
-[...145 lines deleted...]
-        <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3B6418F1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="49FEE19A"/>
     <w:lvl w:ilvl="0" w:tplc="B99657A6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="510" w:hanging="226"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:sz w:val="15"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
@@ -2485,669 +2485,670 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3520" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3C7C15DA"/>
+    <w:nsid w:val="41A5253B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A2426B20"/>
+    <w:tmpl w:val="65C8033A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="455E61AC"/>
+    <w:nsid w:val="45976CB5"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="3CAC0C92"/>
+    <w:tmpl w:val="FDDA2378"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4847176F"/>
+    <w:nsid w:val="48872C95"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="31A26700"/>
+    <w:tmpl w:val="9A4285A2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4BA00B62"/>
+    <w:nsid w:val="4F96658A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="8C7AAC28"/>
+    <w:tmpl w:val="AF225946"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="52654243"/>
+    <w:nsid w:val="4FFE0DED"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F7DA141E"/>
+    <w:tmpl w:val="6C8CB4D8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="54B86195"/>
+    <w:nsid w:val="52F12CEA"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E47CE84E"/>
+    <w:tmpl w:val="C074CE02"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="582B2B5B"/>
+    <w:nsid w:val="539832D9"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="50A08BFC"/>
+    <w:tmpl w:val="572211CC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="605E450E"/>
+    <w:nsid w:val="55141EAC"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="50A08BFC"/>
+    <w:tmpl w:val="4F54D920"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="60CB1333"/>
+    <w:nsid w:val="58405336"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="BF34A898"/>
+    <w:tmpl w:val="D9FE6496"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="62FB090F"/>
+    <w:nsid w:val="58EB6D07"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F9668A1E"/>
+    <w:tmpl w:val="C43CE1A0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="63EA51EC"/>
+    <w:nsid w:val="5BEE7515"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="4868325E"/>
+    <w:tmpl w:val="9BA2107C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="64346C7C"/>
+    <w:nsid w:val="5C60074F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="276E15D8"/>
+    <w:tmpl w:val="952C4A40"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="684F6646"/>
+    <w:nsid w:val="5D0D0296"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="AED6FB36"/>
+    <w:tmpl w:val="4E22C6C2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6DF057ED"/>
+    <w:nsid w:val="5D4D2A13"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C91A9B84"/>
+    <w:tmpl w:val="E0C6876A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6F7D4AFC"/>
+    <w:nsid w:val="62EF3179"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="089A5BD8"/>
+    <w:tmpl w:val="136C715E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="711C1EAC"/>
+    <w:nsid w:val="6447330B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="2D2697BE"/>
+    <w:tmpl w:val="D51653FE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="72463677"/>
+    <w:nsid w:val="6D4B2B86"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F440F8C8"/>
+    <w:tmpl w:val="D1B4871E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="728B165E"/>
+    <w:nsid w:val="6E2A0782"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="48D8DA14"/>
+    <w:tmpl w:val="53DCAFFA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="733A4DEF"/>
+    <w:nsid w:val="73B94B0F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F9B8A4D8"/>
+    <w:tmpl w:val="E4680F64"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="77221450"/>
+    <w:nsid w:val="746C16F1"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A3C67DBC"/>
+    <w:tmpl w:val="D1B4871E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7B431124"/>
+    <w:nsid w:val="7A1554A0"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="6AA81DE4"/>
+    <w:tmpl w:val="5C92C016"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7B6C3B9C"/>
+    <w:nsid w:val="7AB96668"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="2968FC7A"/>
+    <w:tmpl w:val="F79CB36C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
-    <w:abstractNumId w:val="8"/>
+    <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="3">
+    <w:abstractNumId w:val="35"/>
+  </w:num>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="37"/>
+  </w:num>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="11">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="12">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="13">
     <w:abstractNumId w:val="14"/>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="14">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="15">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="16">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="17">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="18">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="19">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="20">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="21">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="22">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="23">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="24">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="25">
+    <w:abstractNumId w:val="32"/>
+  </w:num>
+  <w:num w:numId="26">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="27">
     <w:abstractNumId w:val="12"/>
   </w:num>
-  <w:num w:numId="5">
-    <w:abstractNumId w:val="13"/>
+  <w:num w:numId="28">
+    <w:abstractNumId w:val="17"/>
   </w:num>
-  <w:num w:numId="6">
+  <w:num w:numId="29">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="30">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="31">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="32">
+    <w:abstractNumId w:val="38"/>
+  </w:num>
+  <w:num w:numId="33">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="34">
     <w:abstractNumId w:val="34"/>
   </w:num>
-  <w:num w:numId="7">
-    <w:abstractNumId w:val="29"/>
+  <w:num w:numId="35">
+    <w:abstractNumId w:val="30"/>
   </w:num>
-  <w:num w:numId="8">
+  <w:num w:numId="36">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="37">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="38">
     <w:abstractNumId w:val="33"/>
   </w:num>
-  <w:num w:numId="9">
-[...38 lines deleted...]
-  <w:num w:numId="22">
+  <w:num w:numId="39">
     <w:abstractNumId w:val="36"/>
-  </w:num>
-[...49 lines deleted...]
-    <w:abstractNumId w:val="23"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:adjustLineHeightInTable/>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00E418B1"/>
     <w:rsid w:val="000275A2"/>
+    <w:rsid w:val="00027A77"/>
     <w:rsid w:val="00065FAA"/>
     <w:rsid w:val="00066F39"/>
     <w:rsid w:val="00083426"/>
     <w:rsid w:val="0008435A"/>
     <w:rsid w:val="000C5325"/>
     <w:rsid w:val="000E0C86"/>
     <w:rsid w:val="00117159"/>
     <w:rsid w:val="00130740"/>
     <w:rsid w:val="0013186C"/>
     <w:rsid w:val="0013719D"/>
     <w:rsid w:val="0014231B"/>
     <w:rsid w:val="001526EA"/>
     <w:rsid w:val="00153488"/>
     <w:rsid w:val="0018186F"/>
     <w:rsid w:val="00191736"/>
     <w:rsid w:val="001C7F4F"/>
     <w:rsid w:val="001F7789"/>
     <w:rsid w:val="00211603"/>
     <w:rsid w:val="00223B3F"/>
     <w:rsid w:val="0022458A"/>
     <w:rsid w:val="00230A13"/>
     <w:rsid w:val="00232FF3"/>
     <w:rsid w:val="002375A9"/>
     <w:rsid w:val="00253EDA"/>
     <w:rsid w:val="00283DAB"/>
@@ -3251,51 +3252,50 @@
     <w:rsid w:val="00D2284D"/>
     <w:rsid w:val="00D45AF6"/>
     <w:rsid w:val="00D632AE"/>
     <w:rsid w:val="00D925CA"/>
     <w:rsid w:val="00DA428A"/>
     <w:rsid w:val="00DA626A"/>
     <w:rsid w:val="00DD484D"/>
     <w:rsid w:val="00DF04DF"/>
     <w:rsid w:val="00E34189"/>
     <w:rsid w:val="00E418B1"/>
     <w:rsid w:val="00E44063"/>
     <w:rsid w:val="00E61128"/>
     <w:rsid w:val="00E70303"/>
     <w:rsid w:val="00E73B54"/>
     <w:rsid w:val="00E7710E"/>
     <w:rsid w:val="00E94C0A"/>
     <w:rsid w:val="00EB2910"/>
     <w:rsid w:val="00EF7E90"/>
     <w:rsid w:val="00F07BEB"/>
     <w:rsid w:val="00F51C68"/>
     <w:rsid w:val="00F57734"/>
     <w:rsid w:val="00F80A79"/>
     <w:rsid w:val="00F96E7C"/>
     <w:rsid w:val="00F97256"/>
     <w:rsid w:val="00FA3B60"/>
-    <w:rsid w:val="00FB20AD"/>
     <w:rsid w:val="00FB5CEE"/>
     <w:rsid w:val="00FC7C78"/>
     <w:rsid w:val="00FE037C"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="zh-CN"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
@@ -4339,61 +4339,61 @@
     <w:rsid w:val="00F57734"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af4">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0065437B"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af5">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00FB20AD"/>
+    <w:rsid w:val="00027A77"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af6">
     <w:name w:val="正文文本 字符"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="af5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00FB20AD"/>
+    <w:rsid w:val="00027A77"/>
     <w:rPr>
       <w:sz w:val="21"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 主题​​">
@@ -4677,51 +4677,51 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{23000B17-8631-4524-ADEC-E793691DE56A}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{23D8466E-7482-4817-81EA-049DD0B44E6E}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>1106</Words>
   <Characters>6306</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>52</Lines>
   <Paragraphs>14</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>7398</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>