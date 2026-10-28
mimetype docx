--- v3 (2026-08-26)
+++ v4 (2026-10-28)
@@ -36,189 +36,189 @@
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5485"/>
         <w:gridCol w:w="2836"/>
       </w:tblGrid>
       <w:tr w:rsidR="0049405C" w:rsidRPr="00C24D79" w14:paraId="76EB2C64" w14:textId="77777777" w:rsidTr="00E70303">
         <w:trPr>
           <w:trHeight w:val="3267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5485" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="271D78"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C4F11E8" w14:textId="3C272F0A" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00027A77" w:rsidP="00027A77">
+          <w:p w14:paraId="2C4F11E8" w14:textId="3293787C" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="000A0D2B" w:rsidP="000A0D2B">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="xingming"/>
             <w:bookmarkStart w:id="1" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="1"/>
-            <w:r w:rsidRPr="00027A77">
+            <w:r w:rsidRPr="000A0D2B">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>LEI YANG</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
-          <w:p w14:paraId="706EB16B" w14:textId="46445D56" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00027A77" w:rsidP="00027A77">
+          <w:p w14:paraId="706EB16B" w14:textId="5E81E9BD" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="000A0D2B" w:rsidP="000A0D2B">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="didian"/>
-            <w:r w:rsidRPr="00027A77">
+            <w:r w:rsidRPr="000A0D2B">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Partner</w:t>
             </w:r>
-            <w:r w:rsidRPr="00027A77">
+            <w:r w:rsidRPr="000A0D2B">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>·</w:t>
             </w:r>
-            <w:r w:rsidRPr="00027A77">
+            <w:r w:rsidRPr="000A0D2B">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Beijing,Shenzhen</w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
-          <w:p w14:paraId="6199424A" w14:textId="47BD89C1" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00027A77" w:rsidP="00027A77">
+          <w:p w14:paraId="6199424A" w14:textId="38F0D672" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="000A0D2B" w:rsidP="000A0D2B">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="dianhua"/>
-            <w:r w:rsidRPr="00027A77">
+            <w:r w:rsidRPr="000A0D2B">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">+86 755 8159 3509 / +86 10 5769 5767 </w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
-          <w:p w14:paraId="4F910ACA" w14:textId="4D5A7EF7" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00027A77" w:rsidP="00027A77">
+          <w:p w14:paraId="4F910ACA" w14:textId="0A5FA4A4" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="000A0D2B" w:rsidP="000A0D2B">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="youxiang"/>
-            <w:r w:rsidRPr="00027A77">
+            <w:r w:rsidRPr="000A0D2B">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>lei.yang@fangdalaw.com</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="22DBA835" w14:textId="677EAC48" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00F96E7C" w:rsidP="00860F89">
             <w:pPr>
               <w:ind w:leftChars="-52" w:left="-109"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C24D79">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:color w:val="545551"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D24C6CB" w14:textId="7CEA71EB" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00027A77" w:rsidP="002932C9">
+          <w:p w14:paraId="2D24C6CB" w14:textId="26B15E8E" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="000A0D2B" w:rsidP="002932C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="tupian"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="492150DD" wp14:editId="5694F8FD">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7D852854" wp14:editId="3F1844B5">
                   <wp:extent cx="1651000" cy="2142519"/>
                   <wp:effectExtent l="0" t="0" r="6350" b="0"/>
                   <wp:docPr id="1" name="图片 1"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
@@ -258,76 +258,76 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C063291" w14:textId="5DC9D94D" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="002375A9" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C24D79">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>PRACTICE AREAS</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C1ACACA" w14:textId="23C59902" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="00027A77" w:rsidP="007177F3">
+          <w:p w14:paraId="3C1ACACA" w14:textId="123BD729" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="000A0D2B" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="zhiyelingyu"/>
-            <w:r w:rsidRPr="00027A77">
+            <w:r w:rsidRPr="000A0D2B">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>MR. LEI YANG</w:t>
             </w:r>
-            <w:r w:rsidRPr="00027A77">
+            <w:r w:rsidRPr="000A0D2B">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>’</w:t>
             </w:r>
-            <w:r w:rsidRPr="00027A77">
+            <w:r w:rsidRPr="000A0D2B">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>S KEY PRACTICE AREAS ARE CORPORATE COMPLIANCE, INTERNAL INVESTIGATION, AND GOVERNMENT ENFORCEMENT (INCLUDING MDB SANCTION MATTERS)</w:t>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F19AE4C" w14:textId="19A41B01" w:rsidR="00451233" w:rsidRPr="00C24D79" w:rsidRDefault="00F80A79" w:rsidP="00DA428A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C24D79">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
           <w:noProof/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
@@ -387,51 +387,51 @@
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:roundrect w14:anchorId="053823F2" id="圆角矩形 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:-6.2pt;margin-top:-12.6pt;width:4.55pt;height:3.6pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDc1SqFegIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2yAQfp+0/wHxvtqO+mON4lRRqk6T&#10;qrZqO/WZYIiRMMeAxMn++h3gOG1X7WHaCwbu7ru7z98xu9p1mmyF8wpMTauTkhJhODTKrGv64/nm&#10;y1dKfGCmYRqMqOleeHo1//xp1tupmEALuhGOIIjx097WtA3BTovC81Z0zJ+AFQaNElzHAh7dumgc&#10;6xG908WkLM+LHlxjHXDhPd5eZyOdJ3wpBQ/3UnoRiK4p1hbS6tK6imsxn7Hp2jHbKj6Uwf6hio4p&#10;g0lHqGsWGNk49QdUp7gDDzKccOgKkFJxkXrAbqryXTdPLbMi9YLkeDvS5P8fLL/bPtkHhzT01k89&#10;bmMXO+m6+MX6yC6RtR/JErtAOF6eXZyXyChHy+nZRXUZqSyOodb58E1AR+Kmpg42pnnE35FYYttb&#10;H7L/wS+m86BVc6O0TocoAbHUjmwZ/rzVuhoyvPHSJvoaiFEZMN4Ux2bSLuy1iH7aPApJVIPlT1Ih&#10;SWfHJIxzYUKVTS1rRM5dnZXYaoYfI1K3CTAiS8w/Yg8Abxs4YGeYwT+GiiTTMbj8W2E5eIxImcGE&#10;MbhTBtxHABq7GjJn/wNJmZrI0gqa/YMjDvKQeMtvFP67W+bDA3M4Ffi3cdLDPS5SQ19TGHaUtOB+&#10;fXQf/VGsaKWkxymrqf+5YU5Qor8blPFldXoaxzIdUEYTPLjXltVri9l0S0AtVPimWJ620T/ow1Y6&#10;6F7wQVjErGhihmPumvLgDodlyNOPTwoXi0Vyw1G0LNyaJ8sjeGQ1yvJ598KcHQQcUPd3cJhINn0n&#10;4ewbIw0sNgGkSvo+8jrwjWOchDM8OfGdeH1OXseHcf4bAAD//wMAUEsDBBQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NT8JAEL2b+B82Y+KtbCliSOmWGIgkKBdQPC/d&#10;sW3cna3dBeq/dzjpZTKT9+Z9FIvBWXHGPrSeFIxHKQikypuWagXvb8/JDESImoy2nlDBDwZYlLc3&#10;hc6Nv9AOz/tYCxahkGsFTYxdLmWoGnQ6jHyHxNin752OfPa1NL2+sLizMkvTR+l0S+zQ6A6XDVZf&#10;+5NTsF4edttDu9l8b6cr+5rpjxdbr5W6vxtWcx5PcxARh/j3AdcOnB9KDnb0JzJBWAXJOHtgKi/Z&#10;NAPBjGQyAXG8IrMUZFnI/z3KXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDc1SqFegIA&#10;AGAFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="white [3212]" stroked="f" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="06C00237" w14:textId="77777777" w:rsidR="00027A77" w:rsidRDefault="000E0C86" w:rsidP="00B670A2">
+    <w:p w14:paraId="1653C3BE" w14:textId="77777777" w:rsidR="000A0D2B" w:rsidRDefault="000E0C86" w:rsidP="00B670A2">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C24D79">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="545551"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E0DC835" wp14:editId="24238D24">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2512</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4508</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5271826" cy="0"/>
@@ -472,1278 +472,1278 @@
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:line w14:anchorId="3D0BA0F8" id="直接连接符 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".2pt,.35pt" to="415.3pt,.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKOATlvwEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+wYWFYYcXpo0V2K&#10;rdhH74pMxQL0BUmLnX8/ik7cohsGbNhFMCW+x/dIens7WcOOEJP2ruPrVc0ZOOl77Q4d//7t4fqG&#10;s5SF64XxDjp+gsRvd1fvtmNoofGDNz1EhiQutWPo+JBzaKsqyQGsSCsfwOGj8tGKjGE8VH0UI7Jb&#10;UzV1valGH/sQvYSU8PZ+fuQ74lcKZP6sVILMTMdRW6Yz0rkvZ7XbivYQRRi0PMsQ/6DCCu2w6EJ1&#10;L7JgP6L+hcpqGX3yKq+kt5VXSksgD+hmXb9x83UQAcgLNieFpU3p/9HKT8c79xSxDWNIbQpPsbiY&#10;VLRMGR2ecabkC5Wyidp2WtoGU2YSL983H9Y3zYYzeXmrZopCFWLKH8FbVj46brQrjkQrjo8pY1lM&#10;vaSUa+PKmbzR/YM2hoJ42N+ZyI6izLBu6g2NDYGv0jAq0OrFBX3lk4GZ9gsopntUO/uhBYOFVkgJ&#10;Lq/LOhATZheYQgkLsCbdfwSe8wsUaPn+BrwgqLJ3eQFb7Xz8XfU8XSSrOf/Sgdl3acHe9yeaL7UG&#10;t4gcnje+rOnrmOAv/+XuJwAAAP//AwBQSwMEFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FvwjAMhe+T9h8iT+I20g3WQWmK0IALh0kDhLRb2nhttcapmgCFX485bRdL&#10;T+/5+XM6720jTtj52pGCl2EEAqlwpqZSwX63fp6A8EGT0Y0jVHBBD/Ps8SHViXFn+sLTNpSCS8gn&#10;WkEVQptI6YsKrfZD1yKx9+M6qwPLrpSm02cut418jaJYWl0TX6h0ix8VFr/bo1WwO1x7uTl8LvK4&#10;3o+m39PV2/q6Umrw1C9nPBYzEAH78LcB9x+YHzIGy92RjBeNgjHnFLyDYG8yimIQ+V3KLJX/+bMb&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEo4BOW/AQAA3wMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAAAAAAAAAAAA&#10;AAAAGQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" strokecolor="#002060" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2581938F" w14:textId="77777777" w:rsidR="00027A77" w:rsidRDefault="00027A77" w:rsidP="00027A77">
+    <w:p w14:paraId="477839B6" w14:textId="77777777" w:rsidR="000A0D2B" w:rsidRDefault="000A0D2B" w:rsidP="000A0D2B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00027A77">
+      <w:r w:rsidRPr="000A0D2B">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Mr. Yang has more than a decade of experience as a lawyer. Having experiences in compliance and dispute resolution practice in both the PRC and the U.S. has enabled him to be especially good at representing clients in solving complicated cross-border regulatory compliance, government enforcement, and dispute resolution matters.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="10072380" w14:textId="77777777" w:rsidR="00027A77" w:rsidRDefault="00027A77" w:rsidP="00027A77">
+    <w:p w14:paraId="70C86D55" w14:textId="77777777" w:rsidR="000A0D2B" w:rsidRDefault="000A0D2B" w:rsidP="000A0D2B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00027A77">
+      <w:r w:rsidRPr="000A0D2B">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Mr. Yang has represented clients in a wide range of areas, such as anti-bribery, anti-unfair competition, fraud, conflict of interest, trade secret protection, multilateral bank sanctions, ESG and supply chain compliance, etc.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3809ED3B" w14:textId="77777777" w:rsidR="00027A77" w:rsidRDefault="00027A77" w:rsidP="00027A77">
+    <w:p w14:paraId="1E6793E4" w14:textId="77777777" w:rsidR="000A0D2B" w:rsidRDefault="000A0D2B" w:rsidP="000A0D2B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00027A77">
+      <w:r w:rsidRPr="000A0D2B">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>REPRESENTATIVE MATTERS AND CASES</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4648509B" w14:textId="77777777" w:rsidR="00027A77" w:rsidRDefault="00027A77" w:rsidP="00027A77">
+    <w:p w14:paraId="5B46FF18" w14:textId="77777777" w:rsidR="000A0D2B" w:rsidRDefault="000A0D2B" w:rsidP="000A0D2B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00027A77">
+      <w:r w:rsidRPr="000A0D2B">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Government Enforcement, Overseas Crisis Management &amp; MDB Sanction</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F106588" w14:textId="77777777" w:rsidR="00027A77" w:rsidRDefault="00027A77" w:rsidP="00027A77">
+    <w:p w14:paraId="7E27AA4E" w14:textId="77777777" w:rsidR="000A0D2B" w:rsidRDefault="000A0D2B" w:rsidP="000A0D2B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00027A77">
+      <w:r w:rsidRPr="000A0D2B">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represent a high-net-worth individual client in connection with an investigation initiated by the U.S. Department of Justice relating to possible violations of U.S. sanctions regulations.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00027A77">
+      <w:r w:rsidRPr="000A0D2B">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00027A77">
+      <w:r w:rsidRPr="000A0D2B">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Assist the client in selecting and managing U.S. counsel, developing a response strategy for the client, and preparing evidence for the defense.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00027A77">
+      <w:r w:rsidRPr="000A0D2B">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00027A77">
+      <w:r w:rsidRPr="000A0D2B">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> The case is still ongoing.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="065C5469" w14:textId="77777777" w:rsidR="00027A77" w:rsidRDefault="00027A77" w:rsidP="00027A77">
+    <w:p w14:paraId="6E191FD9" w14:textId="77777777" w:rsidR="000A0D2B" w:rsidRDefault="000A0D2B" w:rsidP="000A0D2B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00027A77">
+      <w:r w:rsidRPr="000A0D2B">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represent a UK-based multinational media company in connection with an investigation by the Guangzhou Market Supervision Administration.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00027A77">
+      <w:r w:rsidRPr="000A0D2B">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00027A77">
+      <w:r w:rsidRPr="000A0D2B">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Assist the client in developing a response strategy.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="742DDFC2" w14:textId="77777777" w:rsidR="00027A77" w:rsidRDefault="00027A77" w:rsidP="00027A77">
+    <w:p w14:paraId="6F24A9E6" w14:textId="77777777" w:rsidR="000A0D2B" w:rsidRDefault="000A0D2B" w:rsidP="000A0D2B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00027A77">
+      <w:r w:rsidRPr="000A0D2B">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represent a well-known multinational pharmaceutical company in response to an investigation and enforcement by a local Public Security Bureau.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00027A77">
+      <w:r w:rsidRPr="000A0D2B">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00027A77">
+      <w:r w:rsidRPr="000A0D2B">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Assist the client in responding to the PSB</w:t>
       </w:r>
-      <w:r w:rsidRPr="00027A77">
+      <w:r w:rsidRPr="000A0D2B">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00027A77">
+      <w:r w:rsidRPr="000A0D2B">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s inquiry and ultimately resolve the crisis.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="251542BC" w14:textId="77777777" w:rsidR="00027A77" w:rsidRDefault="00027A77" w:rsidP="00027A77">
+    <w:p w14:paraId="2EFD77A8" w14:textId="77777777" w:rsidR="000A0D2B" w:rsidRDefault="000A0D2B" w:rsidP="000A0D2B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00027A77">
+      <w:r w:rsidRPr="000A0D2B">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represent a Fortune 500 catering company in an investigation by Shanghai MSA concerning commercial bribery.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="68F9CF1D" w14:textId="77777777" w:rsidR="00027A77" w:rsidRDefault="00027A77" w:rsidP="00027A77">
+    <w:p w14:paraId="0A0C5805" w14:textId="77777777" w:rsidR="000A0D2B" w:rsidRDefault="000A0D2B" w:rsidP="000A0D2B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00027A77">
+      <w:r w:rsidRPr="000A0D2B">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represent a Chinese technology company in a U.S. trade secret infringement case. Serve as the general coordinating counsel, assisting the client in managing its U.S. legal team in the lawsuit and establishing an overall case strategy that included parallel litigations and other countermeasures in China.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7D0DC81A" w14:textId="77777777" w:rsidR="00027A77" w:rsidRDefault="00027A77" w:rsidP="00027A77">
+    <w:p w14:paraId="63590FEA" w14:textId="77777777" w:rsidR="000A0D2B" w:rsidRDefault="000A0D2B" w:rsidP="000A0D2B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00027A77">
+      <w:r w:rsidRPr="000A0D2B">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Participate in advising a major U.S. cryptocurrency exchange in an investigation by the U.S. Securities and Exchange Commission.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0FA2D568" w14:textId="77777777" w:rsidR="00027A77" w:rsidRDefault="00027A77" w:rsidP="00027A77">
+    <w:p w14:paraId="06CF5854" w14:textId="77777777" w:rsidR="000A0D2B" w:rsidRDefault="000A0D2B" w:rsidP="000A0D2B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00027A77">
+      <w:r w:rsidRPr="000A0D2B">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Serve as the Integrity Compliance Expert for a large infrastructure construction SOE in a case where the company was facing sanctions by the World Bank, conducting a thorough review of the client</w:t>
       </w:r>
-      <w:r w:rsidRPr="00027A77">
+      <w:r w:rsidRPr="000A0D2B">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00027A77">
+      <w:r w:rsidRPr="000A0D2B">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s compliance implementation report and carrying out site visits, providing continuous advice on improving the client</w:t>
       </w:r>
-      <w:r w:rsidRPr="00027A77">
+      <w:r w:rsidRPr="000A0D2B">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00027A77">
+      <w:r w:rsidRPr="000A0D2B">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s compliance system and engaging in multiple rounds of communication with the World Bank Integrity Compliance Officer (ICO).</w:t>
       </w:r>
-      <w:r w:rsidRPr="00027A77">
+      <w:r w:rsidRPr="000A0D2B">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00027A77">
+      <w:r w:rsidRPr="000A0D2B">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> The company recently filed a release application which is pending review by the ICO.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="598EF462" w14:textId="77777777" w:rsidR="00027A77" w:rsidRDefault="00027A77" w:rsidP="00027A77">
+    <w:p w14:paraId="5FB86278" w14:textId="77777777" w:rsidR="000A0D2B" w:rsidRDefault="000A0D2B" w:rsidP="000A0D2B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00027A77">
+      <w:r w:rsidRPr="000A0D2B">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represent a large state-owned construction company in responding to an investigation conducted by the World Bank related to potential collusive conduct in connection with one bidding project of an overseas branch of the client. We helped the client establish a consistent communication channel with the Integrity Vice Presidency (INT), investigate the alleged misconduct, and devise response strategies with a thorough analysis.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00027A77">
+      <w:r w:rsidRPr="000A0D2B">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00027A77">
+      <w:r w:rsidRPr="000A0D2B">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> This case is still ongoing.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B329763" w14:textId="77777777" w:rsidR="00027A77" w:rsidRDefault="00027A77" w:rsidP="00027A77">
+    <w:p w14:paraId="3EAA6323" w14:textId="77777777" w:rsidR="000A0D2B" w:rsidRDefault="000A0D2B" w:rsidP="000A0D2B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00027A77">
+      <w:r w:rsidRPr="000A0D2B">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represent a large infrastructure construction SOE to conduct a thorough internal investigation into the client</w:t>
       </w:r>
-      <w:r w:rsidRPr="00027A77">
+      <w:r w:rsidRPr="000A0D2B">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00027A77">
+      <w:r w:rsidRPr="000A0D2B">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s previous projects financed by the World Bank to identify third parties</w:t>
       </w:r>
-      <w:r w:rsidRPr="00027A77">
+      <w:r w:rsidRPr="000A0D2B">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00027A77">
+      <w:r w:rsidRPr="000A0D2B">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> possible violations of the World Bank</w:t>
       </w:r>
-      <w:r w:rsidRPr="00027A77">
+      <w:r w:rsidRPr="000A0D2B">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00027A77">
+      <w:r w:rsidRPr="000A0D2B">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s Integrity Guidelines, which is a condition of the client</w:t>
       </w:r>
-      <w:r w:rsidRPr="00027A77">
+      <w:r w:rsidRPr="000A0D2B">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00027A77">
+      <w:r w:rsidRPr="000A0D2B">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s settlement with the INT regarding the sanction by the World Bank for the client</w:t>
       </w:r>
-      <w:r w:rsidRPr="00027A77">
+      <w:r w:rsidRPr="000A0D2B">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00027A77">
+      <w:r w:rsidRPr="000A0D2B">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s violation of the World Bank Integrity Compliance Guidelines.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="40CD9414" w14:textId="77777777" w:rsidR="00027A77" w:rsidRDefault="00027A77" w:rsidP="00027A77">
+    <w:p w14:paraId="72CFB1C9" w14:textId="77777777" w:rsidR="000A0D2B" w:rsidRDefault="000A0D2B" w:rsidP="000A0D2B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00027A77">
+      <w:r w:rsidRPr="000A0D2B">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Internal Investigation</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="79362256" w14:textId="77777777" w:rsidR="00027A77" w:rsidRDefault="00027A77" w:rsidP="00027A77">
+    <w:p w14:paraId="7608A048" w14:textId="77777777" w:rsidR="000A0D2B" w:rsidRDefault="000A0D2B" w:rsidP="000A0D2B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00027A77">
+      <w:r w:rsidRPr="000A0D2B">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represent a new energy sector MNC in conducting an internal investigation against its employees</w:t>
       </w:r>
-      <w:r w:rsidRPr="00027A77">
+      <w:r w:rsidRPr="000A0D2B">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00027A77">
+      <w:r w:rsidRPr="000A0D2B">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> potential problematic T&amp;E expenses reimbursement.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00027A77">
+      <w:r w:rsidRPr="000A0D2B">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00027A77">
+      <w:r w:rsidRPr="000A0D2B">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Worked with a well-known U.S. law firm in this investigation, and reported to the Audit Committee of the client; provided risk analysis under the PRC law.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="66D3B626" w14:textId="77777777" w:rsidR="00027A77" w:rsidRDefault="00027A77" w:rsidP="00027A77">
+    <w:p w14:paraId="710E6171" w14:textId="77777777" w:rsidR="000A0D2B" w:rsidRDefault="000A0D2B" w:rsidP="000A0D2B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00027A77">
+      <w:r w:rsidRPr="000A0D2B">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represent a multinational telecommunication company in an internal investigation against one of its senior executives in its Chinese subsidiary for a potential conflict of interest issue.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4E9568B0" w14:textId="77777777" w:rsidR="00027A77" w:rsidRDefault="00027A77" w:rsidP="00027A77">
+    <w:p w14:paraId="597DA1A3" w14:textId="77777777" w:rsidR="000A0D2B" w:rsidRDefault="000A0D2B" w:rsidP="000A0D2B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00027A77">
+      <w:r w:rsidRPr="000A0D2B">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represent a joint venture between a leading global pharmaceutical company and a major SOE in various internal investigations, including potential violation of FCPA and Chinese anti-corruption laws, conflict of interest, and embezzlement.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7E0ACB58" w14:textId="77777777" w:rsidR="00027A77" w:rsidRDefault="00027A77" w:rsidP="00027A77">
+    <w:p w14:paraId="6E4A00BC" w14:textId="77777777" w:rsidR="000A0D2B" w:rsidRDefault="000A0D2B" w:rsidP="000A0D2B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00027A77">
+      <w:r w:rsidRPr="000A0D2B">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represent a leading U.S. pharmaceutical company in its internal investigations against potential violations of FCPA and Chinese commercial bribery laws.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0E21C593" w14:textId="77777777" w:rsidR="00027A77" w:rsidRDefault="00027A77" w:rsidP="00027A77">
+    <w:p w14:paraId="1BA7089A" w14:textId="77777777" w:rsidR="000A0D2B" w:rsidRDefault="000A0D2B" w:rsidP="000A0D2B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00027A77">
+      <w:r w:rsidRPr="000A0D2B">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represent a chemical company in its FCPA and Chinese commercial bribery internal investigations in China, and advise the client in improving its compliance program.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="682A65E1" w14:textId="77777777" w:rsidR="00027A77" w:rsidRDefault="00027A77" w:rsidP="00027A77">
+    <w:p w14:paraId="6C773132" w14:textId="77777777" w:rsidR="000A0D2B" w:rsidRDefault="000A0D2B" w:rsidP="000A0D2B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00027A77">
+      <w:r w:rsidRPr="000A0D2B">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represent a leading Chinese public company in its internal investigations against top management, discovering a sophisticated systematic fraud through acquisition and third-party schemes.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C67D0E1" w14:textId="77777777" w:rsidR="00027A77" w:rsidRDefault="00027A77" w:rsidP="00027A77">
+    <w:p w14:paraId="55CE634A" w14:textId="77777777" w:rsidR="000A0D2B" w:rsidRDefault="000A0D2B" w:rsidP="000A0D2B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00027A77">
+      <w:r w:rsidRPr="000A0D2B">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Participate in advising a major U.S. cryptocurrency exchange in an investigation by the U.S. Securities and Exchange Commission.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D27E012" w14:textId="77777777" w:rsidR="00027A77" w:rsidRDefault="00027A77" w:rsidP="00027A77">
+    <w:p w14:paraId="52CB8790" w14:textId="77777777" w:rsidR="000A0D2B" w:rsidRDefault="000A0D2B" w:rsidP="000A0D2B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00027A77">
+      <w:r w:rsidRPr="000A0D2B">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Compliance Program and Advisory</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="11CAC4F2" w14:textId="77777777" w:rsidR="00027A77" w:rsidRDefault="00027A77" w:rsidP="00027A77">
+    <w:p w14:paraId="0C98A663" w14:textId="77777777" w:rsidR="000A0D2B" w:rsidRDefault="000A0D2B" w:rsidP="000A0D2B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00027A77">
+      <w:r w:rsidRPr="000A0D2B">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Assist a leading Chinese medical device company in conducting a compliance risk review in relation to anti-unfair competition and recommend risk remediation measures to the client.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5FB0DB92" w14:textId="77777777" w:rsidR="00027A77" w:rsidRDefault="00027A77" w:rsidP="00027A77">
+    <w:p w14:paraId="0A6F4421" w14:textId="77777777" w:rsidR="000A0D2B" w:rsidRDefault="000A0D2B" w:rsidP="000A0D2B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00027A77">
+      <w:r w:rsidRPr="000A0D2B">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advise a leading Fintech company to design its employee compliance risk awareness evaluation model, which is the first of its kind in the industry.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3DD0C056" w14:textId="77777777" w:rsidR="00027A77" w:rsidRDefault="00027A77" w:rsidP="00027A77">
+    <w:p w14:paraId="5E618313" w14:textId="77777777" w:rsidR="000A0D2B" w:rsidRDefault="000A0D2B" w:rsidP="000A0D2B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00027A77">
+      <w:r w:rsidRPr="000A0D2B">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advise a leading ride-hailing company in the establishment of its global anti-corruption compliance program.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="214787BC" w14:textId="77777777" w:rsidR="00027A77" w:rsidRDefault="00027A77" w:rsidP="00027A77">
+    <w:p w14:paraId="6D108DFF" w14:textId="77777777" w:rsidR="000A0D2B" w:rsidRDefault="000A0D2B" w:rsidP="000A0D2B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00027A77">
+      <w:r w:rsidRPr="000A0D2B">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advise a leading e-commerce company to devise its global investment compliance policy.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B0011B8" w14:textId="77777777" w:rsidR="00027A77" w:rsidRDefault="00027A77" w:rsidP="00027A77">
+    <w:p w14:paraId="00F611F3" w14:textId="77777777" w:rsidR="000A0D2B" w:rsidRDefault="000A0D2B" w:rsidP="000A0D2B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00027A77">
+      <w:r w:rsidRPr="000A0D2B">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advise a leading alternative energy company to establish its whistle-blowing mechanism in China.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="443054E7" w14:textId="77777777" w:rsidR="00027A77" w:rsidRDefault="00027A77" w:rsidP="00027A77">
+    <w:p w14:paraId="34E9BC92" w14:textId="77777777" w:rsidR="000A0D2B" w:rsidRDefault="000A0D2B" w:rsidP="000A0D2B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00027A77">
+      <w:r w:rsidRPr="000A0D2B">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represent a leading Chinese semiconductor company in devising its trade secret protection policy.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="09F3F78E" w14:textId="77777777" w:rsidR="00027A77" w:rsidRDefault="00027A77" w:rsidP="00027A77">
+    <w:p w14:paraId="4CA459FC" w14:textId="77777777" w:rsidR="000A0D2B" w:rsidRDefault="000A0D2B" w:rsidP="000A0D2B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00027A77">
+      <w:r w:rsidRPr="000A0D2B">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advise various companies to build their compliance programs, government dawn raid programs, and third-party management system.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="30665F0A" w14:textId="77777777" w:rsidR="00027A77" w:rsidRDefault="00027A77" w:rsidP="00027A77">
+    <w:p w14:paraId="7B73851E" w14:textId="77777777" w:rsidR="000A0D2B" w:rsidRDefault="000A0D2B" w:rsidP="000A0D2B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00027A77">
+      <w:r w:rsidRPr="000A0D2B">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advise various multinational and domestic companies of commercial bribery risk of different business models.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="580DBE2E" w14:textId="77777777" w:rsidR="00027A77" w:rsidRDefault="00027A77" w:rsidP="00027A77">
+    <w:p w14:paraId="19486C4F" w14:textId="77777777" w:rsidR="000A0D2B" w:rsidRDefault="000A0D2B" w:rsidP="000A0D2B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00027A77">
+      <w:r w:rsidRPr="000A0D2B">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advise various multinational companies in various industries on cross-border data transfer, state secrets, and data privacy issues.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="321616C0" w14:textId="77777777" w:rsidR="00027A77" w:rsidRDefault="00027A77" w:rsidP="00027A77">
+    <w:p w14:paraId="0FE34338" w14:textId="77777777" w:rsidR="000A0D2B" w:rsidRDefault="000A0D2B" w:rsidP="000A0D2B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00027A77">
+      <w:r w:rsidRPr="000A0D2B">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Anti-corruption Due Diligence</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0B925E52" w14:textId="77777777" w:rsidR="00027A77" w:rsidRDefault="00027A77" w:rsidP="00027A77">
+    <w:p w14:paraId="25EFEA61" w14:textId="77777777" w:rsidR="000A0D2B" w:rsidRDefault="000A0D2B" w:rsidP="000A0D2B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00027A77">
+      <w:r w:rsidRPr="000A0D2B">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represent a leading e-commerce company and its affiliates to conduct numerous anti-corruption due diligence in connection with various M&amp;A transactions in different industries and recommend risk remediation measures.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="721532DD" w14:textId="77777777" w:rsidR="00027A77" w:rsidRDefault="00027A77" w:rsidP="00027A77">
+    <w:p w14:paraId="4BF1D0FE" w14:textId="77777777" w:rsidR="000A0D2B" w:rsidRDefault="000A0D2B" w:rsidP="000A0D2B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00027A77">
+      <w:r w:rsidRPr="000A0D2B">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represent a leading Fintech company and its affiliates to conduct numerous anti-corruption due diligence in connection with various M&amp;A transactions in different industries and recommend risk remediation measures.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="62E94F9D" w14:textId="77777777" w:rsidR="00027A77" w:rsidRDefault="00027A77" w:rsidP="00027A77">
+    <w:p w14:paraId="1DCCEA9D" w14:textId="77777777" w:rsidR="000A0D2B" w:rsidRDefault="000A0D2B" w:rsidP="000A0D2B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00027A77">
+      <w:r w:rsidRPr="000A0D2B">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represent several leading private equity firms and investment banks in their anti-corruption due diligence in connection with various M&amp;A transactions and recommend risk remediation measures.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="201507AC" w14:textId="77777777" w:rsidR="00027A77" w:rsidRDefault="00027A77" w:rsidP="00027A77">
+    <w:p w14:paraId="033C445D" w14:textId="77777777" w:rsidR="000A0D2B" w:rsidRDefault="000A0D2B" w:rsidP="000A0D2B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00027A77">
+      <w:r w:rsidRPr="000A0D2B">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Education</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="63105DAD" w14:textId="77777777" w:rsidR="00027A77" w:rsidRDefault="00027A77" w:rsidP="00027A77">
+    <w:p w14:paraId="28B835DF" w14:textId="77777777" w:rsidR="000A0D2B" w:rsidRDefault="000A0D2B" w:rsidP="000A0D2B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00027A77">
+      <w:r w:rsidRPr="000A0D2B">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Georgetown University Law Center (Graduation with Distinction &amp; Dean</w:t>
       </w:r>
-      <w:r w:rsidRPr="00027A77">
+      <w:r w:rsidRPr="000A0D2B">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00027A77">
+      <w:r w:rsidRPr="000A0D2B">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s List), LL.M.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B1D0565" w14:textId="77777777" w:rsidR="00027A77" w:rsidRDefault="00027A77" w:rsidP="00027A77">
+    <w:p w14:paraId="65BE93EB" w14:textId="77777777" w:rsidR="000A0D2B" w:rsidRDefault="000A0D2B" w:rsidP="000A0D2B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00027A77">
+      <w:r w:rsidRPr="000A0D2B">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Transnational Law and Business University, Master of Laws.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6DC40771" w14:textId="77777777" w:rsidR="00027A77" w:rsidRDefault="00027A77" w:rsidP="00027A77">
+    <w:p w14:paraId="08C3158F" w14:textId="77777777" w:rsidR="000A0D2B" w:rsidRDefault="000A0D2B" w:rsidP="000A0D2B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00027A77">
+      <w:r w:rsidRPr="000A0D2B">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>China University of Political Science and Law, LL.B.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="35207710" w14:textId="77777777" w:rsidR="00027A77" w:rsidRDefault="00027A77" w:rsidP="00027A77">
+    <w:p w14:paraId="23597EE6" w14:textId="77777777" w:rsidR="000A0D2B" w:rsidRDefault="000A0D2B" w:rsidP="000A0D2B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00027A77">
+      <w:r w:rsidRPr="000A0D2B">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Professional Qualification</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7EEFAC5F" w14:textId="77777777" w:rsidR="00027A77" w:rsidRDefault="00027A77" w:rsidP="00027A77">
+    <w:p w14:paraId="1C86E86D" w14:textId="77777777" w:rsidR="000A0D2B" w:rsidRDefault="000A0D2B" w:rsidP="000A0D2B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00027A77">
+      <w:r w:rsidRPr="000A0D2B">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Admitted to practice in the PRC</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0C6233FB" w14:textId="77777777" w:rsidR="00027A77" w:rsidRDefault="00027A77" w:rsidP="00027A77">
+    <w:p w14:paraId="0FEBCF4A" w14:textId="77777777" w:rsidR="000A0D2B" w:rsidRDefault="000A0D2B" w:rsidP="000A0D2B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00027A77">
+      <w:r w:rsidRPr="000A0D2B">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Admitted to practice in New York</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="777C7B41" w14:textId="77777777" w:rsidR="00027A77" w:rsidRDefault="00027A77" w:rsidP="00027A77">
+    <w:p w14:paraId="49C1EBE1" w14:textId="77777777" w:rsidR="000A0D2B" w:rsidRDefault="000A0D2B" w:rsidP="000A0D2B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00027A77">
+      <w:r w:rsidRPr="000A0D2B">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Work Language</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="02BFFBBD" w14:textId="77777777" w:rsidR="00027A77" w:rsidRDefault="00027A77" w:rsidP="00027A77">
+    <w:p w14:paraId="2AE26E8D" w14:textId="77777777" w:rsidR="000A0D2B" w:rsidRDefault="000A0D2B" w:rsidP="000A0D2B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00027A77">
+      <w:r w:rsidRPr="000A0D2B">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Mandarin</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C3EE1D4" w14:textId="77777777" w:rsidR="00027A77" w:rsidRDefault="00027A77" w:rsidP="00027A77">
+    <w:p w14:paraId="6A2310AD" w14:textId="77777777" w:rsidR="000A0D2B" w:rsidRDefault="000A0D2B" w:rsidP="000A0D2B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00027A77">
+      <w:r w:rsidRPr="000A0D2B">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>English</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4179CCF7" w14:textId="77777777" w:rsidR="00027A77" w:rsidRDefault="00027A77" w:rsidP="00027A77">
+    <w:p w14:paraId="727428E6" w14:textId="77777777" w:rsidR="000A0D2B" w:rsidRDefault="000A0D2B" w:rsidP="000A0D2B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00027A77">
+      <w:r w:rsidRPr="000A0D2B">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Professional Background</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5567FC3C" w14:textId="78B8E94F" w:rsidR="00686369" w:rsidRPr="00027A77" w:rsidRDefault="00027A77" w:rsidP="00027A77">
+    <w:p w14:paraId="5567FC3C" w14:textId="6D5203CD" w:rsidR="00686369" w:rsidRPr="000A0D2B" w:rsidRDefault="000A0D2B" w:rsidP="000A0D2B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00027A77">
+      <w:r w:rsidRPr="000A0D2B">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Besides experience at Fangda, Mr. Yang had worked at the Washington D.C. office of a top U.S. law firm in the white-collar crime area, the legal department of Google China, and the dispute resolution practice group of another major law firm.</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00686369" w:rsidRPr="00027A77" w:rsidSect="002D0826">
+    <w:sectPr w:rsidR="00686369" w:rsidRPr="000A0D2B" w:rsidSect="002D0826">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1797" w:bottom="1440" w:left="1797" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="3584D350" w14:textId="77777777" w:rsidR="004167EC" w:rsidRDefault="004167EC" w:rsidP="00F57734">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="2493FDE5" w14:textId="77777777" w:rsidR="004167EC" w:rsidRDefault="004167EC" w:rsidP="00F57734">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -1941,347 +1941,347 @@
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="03237EF3"/>
+    <w:nsid w:val="030B7C80"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="89C6EA50"/>
+    <w:tmpl w:val="B20E53C0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="05401D22"/>
+    <w:nsid w:val="04C40EBE"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="52CCE1EC"/>
+    <w:tmpl w:val="A69420FC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="08683B96"/>
+    <w:nsid w:val="06132818"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="18D05556"/>
+    <w:tmpl w:val="A072A944"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0AEE06A1"/>
+    <w:nsid w:val="08734FFF"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E6003E26"/>
+    <w:tmpl w:val="581ECD8C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0B5E5839"/>
+    <w:nsid w:val="08FE2074"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="AC04BAA6"/>
+    <w:tmpl w:val="6330B5A2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0D97154D"/>
+    <w:nsid w:val="0B4A48A1"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="750841E6"/>
+    <w:tmpl w:val="B9D6DDAE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="118D7A81"/>
+    <w:nsid w:val="0B654F8B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A080E26A"/>
+    <w:tmpl w:val="92601990"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="12795626"/>
+    <w:nsid w:val="0DAD69C4"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="73B2F24C"/>
+    <w:tmpl w:val="37483FBA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="135028E7"/>
+    <w:nsid w:val="0DDE3EEF"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="0202411A"/>
+    <w:tmpl w:val="FCCE2746"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="14367D94"/>
+    <w:nsid w:val="121A1208"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="3AB20A72"/>
+    <w:tmpl w:val="D7E88F02"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="19A75449"/>
+    <w:nsid w:val="147E5E6D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="3CBEC7A2"/>
+    <w:tmpl w:val="3A6A7906"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1E0841A0"/>
+    <w:nsid w:val="15EA73FE"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="75AA5D20"/>
+    <w:tmpl w:val="1CF69152"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1FEE33B6"/>
+    <w:nsid w:val="1C94039F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="05780476"/>
+    <w:tmpl w:val="CEE6F988"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="20C60303"/>
+    <w:nsid w:val="1DDA74E9"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="655261B0"/>
+    <w:tmpl w:val="4A7A7D70"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="23AA5C7F"/>
+    <w:nsid w:val="278D17DA"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="8FE84C48"/>
+    <w:tmpl w:val="4CB6448E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2EE42B43"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B08202D4"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
@@ -2369,50 +2369,134 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3520" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="30DC23F2"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="FB02064E"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="33197671"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="CAE40EB0"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="34EC007B"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="47ACE862"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="34F71D9A"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="9EB4E252"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3B6418F1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="49FEE19A"/>
     <w:lvl w:ilvl="0" w:tplc="B99657A6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="510" w:hanging="226"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:sz w:val="15"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="880" w:hanging="440"/>
@@ -2484,675 +2568,591 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3520" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="41A5253B"/>
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3C21772A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="65C8033A"/>
+    <w:tmpl w:val="C8FAB7E8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="45976CB5"/>
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3EBC6D70"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="FDDA2378"/>
+    <w:tmpl w:val="C76C2158"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="48872C95"/>
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="42811806"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="9A4285A2"/>
+    <w:tmpl w:val="A4F85D56"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4F96658A"/>
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="441526CC"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="AF225946"/>
+    <w:tmpl w:val="92148E7C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4FFE0DED"/>
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="49533C6D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="6C8CB4D8"/>
+    <w:tmpl w:val="FCCE2746"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="52F12CEA"/>
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="49FF0FD6"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C074CE02"/>
+    <w:tmpl w:val="DF229A64"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="539832D9"/>
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4AB00A41"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="572211CC"/>
+    <w:tmpl w:val="975077F2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="55141EAC"/>
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4CB574E5"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="4F54D920"/>
+    <w:tmpl w:val="246E15AC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="58405336"/>
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="52097B90"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D9FE6496"/>
+    <w:tmpl w:val="C666EBF2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="58EB6D07"/>
+  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="55962681"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C43CE1A0"/>
+    <w:tmpl w:val="C03C3480"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5BEE7515"/>
+  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5A6940BB"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="9BA2107C"/>
+    <w:tmpl w:val="FC7A6444"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5C60074F"/>
+  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5CCA0C70"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="952C4A40"/>
+    <w:tmpl w:val="F862828E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5D0D0296"/>
+  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="631F5658"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="4E22C6C2"/>
+    <w:tmpl w:val="B6BCD158"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5D4D2A13"/>
+  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="63836980"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E0C6876A"/>
+    <w:tmpl w:val="5CD83A4C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="62EF3179"/>
+  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6B2E1510"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="136C715E"/>
+    <w:tmpl w:val="06F2D030"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6447330B"/>
+  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="726A2F4A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D51653FE"/>
+    <w:tmpl w:val="46DCF9A2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6D4B2B86"/>
+  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="78C61975"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D1B4871E"/>
+    <w:tmpl w:val="31AE696E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6E2A0782"/>
+  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7A0431D5"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="53DCAFFA"/>
-[...83 lines deleted...]
-    <w:tmpl w:val="F79CB36C"/>
+    <w:tmpl w:val="453C6676"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="2">
-    <w:abstractNumId w:val="16"/>
+    <w:abstractNumId w:val="20"/>
   </w:num>
   <w:num w:numId="3">
-    <w:abstractNumId w:val="35"/>
+    <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="4">
-    <w:abstractNumId w:val="29"/>
+    <w:abstractNumId w:val="24"/>
   </w:num>
   <w:num w:numId="5">
-    <w:abstractNumId w:val="18"/>
+    <w:abstractNumId w:val="33"/>
   </w:num>
   <w:num w:numId="6">
-    <w:abstractNumId w:val="37"/>
+    <w:abstractNumId w:val="26"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="27"/>
   </w:num>
   <w:num w:numId="8">
-    <w:abstractNumId w:val="28"/>
+    <w:abstractNumId w:val="37"/>
   </w:num>
   <w:num w:numId="9">
-    <w:abstractNumId w:val="2"/>
+    <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="10">
-    <w:abstractNumId w:val="8"/>
+    <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="11">
-    <w:abstractNumId w:val="0"/>
+    <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="12">
-    <w:abstractNumId w:val="25"/>
+    <w:abstractNumId w:val="30"/>
   </w:num>
   <w:num w:numId="13">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="14">
+    <w:abstractNumId w:val="36"/>
+  </w:num>
+  <w:num w:numId="15">
     <w:abstractNumId w:val="14"/>
   </w:num>
-  <w:num w:numId="14">
-[...4 lines deleted...]
-  </w:num>
   <w:num w:numId="16">
-    <w:abstractNumId w:val="11"/>
+    <w:abstractNumId w:val="19"/>
   </w:num>
   <w:num w:numId="17">
-    <w:abstractNumId w:val="10"/>
+    <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="18">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="19">
-    <w:abstractNumId w:val="6"/>
+    <w:abstractNumId w:val="28"/>
   </w:num>
   <w:num w:numId="20">
-    <w:abstractNumId w:val="24"/>
+    <w:abstractNumId w:val="31"/>
   </w:num>
   <w:num w:numId="21">
-    <w:abstractNumId w:val="5"/>
+    <w:abstractNumId w:val="38"/>
   </w:num>
   <w:num w:numId="22">
-    <w:abstractNumId w:val="23"/>
+    <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="23">
-    <w:abstractNumId w:val="13"/>
+    <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="24">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="25">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="26">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="27">
+    <w:abstractNumId w:val="32"/>
+  </w:num>
+  <w:num w:numId="28">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="25">
-    <w:abstractNumId w:val="32"/>
+  <w:num w:numId="29">
+    <w:abstractNumId w:val="35"/>
   </w:num>
-  <w:num w:numId="26">
-[...5 lines deleted...]
-  <w:num w:numId="28">
+  <w:num w:numId="30">
     <w:abstractNumId w:val="17"/>
   </w:num>
-  <w:num w:numId="29">
-[...4 lines deleted...]
-  </w:num>
   <w:num w:numId="31">
-    <w:abstractNumId w:val="9"/>
+    <w:abstractNumId w:val="34"/>
   </w:num>
   <w:num w:numId="32">
-    <w:abstractNumId w:val="38"/>
+    <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="33">
     <w:abstractNumId w:val="22"/>
   </w:num>
   <w:num w:numId="34">
-    <w:abstractNumId w:val="34"/>
+    <w:abstractNumId w:val="23"/>
   </w:num>
   <w:num w:numId="35">
-    <w:abstractNumId w:val="30"/>
+    <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="36">
-    <w:abstractNumId w:val="19"/>
+    <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="37">
-    <w:abstractNumId w:val="7"/>
+    <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="38">
-    <w:abstractNumId w:val="33"/>
+    <w:abstractNumId w:val="25"/>
   </w:num>
   <w:num w:numId="39">
-    <w:abstractNumId w:val="36"/>
+    <w:abstractNumId w:val="8"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:adjustLineHeightInTable/>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00E418B1"/>
     <w:rsid w:val="000275A2"/>
-    <w:rsid w:val="00027A77"/>
     <w:rsid w:val="00065FAA"/>
     <w:rsid w:val="00066F39"/>
     <w:rsid w:val="00083426"/>
     <w:rsid w:val="0008435A"/>
+    <w:rsid w:val="000A0D2B"/>
     <w:rsid w:val="000C5325"/>
     <w:rsid w:val="000E0C86"/>
     <w:rsid w:val="00117159"/>
     <w:rsid w:val="00130740"/>
     <w:rsid w:val="0013186C"/>
     <w:rsid w:val="0013719D"/>
     <w:rsid w:val="0014231B"/>
     <w:rsid w:val="001526EA"/>
     <w:rsid w:val="00153488"/>
     <w:rsid w:val="0018186F"/>
     <w:rsid w:val="00191736"/>
     <w:rsid w:val="001C7F4F"/>
     <w:rsid w:val="001F7789"/>
     <w:rsid w:val="00211603"/>
     <w:rsid w:val="00223B3F"/>
     <w:rsid w:val="0022458A"/>
     <w:rsid w:val="00230A13"/>
     <w:rsid w:val="00232FF3"/>
     <w:rsid w:val="002375A9"/>
     <w:rsid w:val="00253EDA"/>
     <w:rsid w:val="00283DAB"/>
     <w:rsid w:val="002932C9"/>
     <w:rsid w:val="002A35FF"/>
     <w:rsid w:val="002A4932"/>
     <w:rsid w:val="002B1F71"/>
@@ -4339,61 +4339,61 @@
     <w:rsid w:val="00F57734"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af4">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0065437B"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af5">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00027A77"/>
+    <w:rsid w:val="000A0D2B"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af6">
     <w:name w:val="正文文本 字符"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="af5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00027A77"/>
+    <w:rsid w:val="000A0D2B"/>
     <w:rPr>
       <w:sz w:val="21"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 主题​​">
@@ -4677,51 +4677,51 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{23D8466E-7482-4817-81EA-049DD0B44E6E}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FC8CF5FA-7A26-4A84-A7F5-F4E19AC6E9C4}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>1106</Words>
   <Characters>6306</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>52</Lines>
   <Paragraphs>14</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>7398</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>