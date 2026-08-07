--- v0 (2026-06-06)
+++ v1 (2026-08-07)
@@ -36,189 +36,189 @@
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5485"/>
         <w:gridCol w:w="2836"/>
       </w:tblGrid>
       <w:tr w:rsidR="0049405C" w:rsidRPr="00C24D79" w14:paraId="76EB2C64" w14:textId="77777777" w:rsidTr="00E70303">
         <w:trPr>
           <w:trHeight w:val="3267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5485" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="271D78"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C4F11E8" w14:textId="6CFF1EE9" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00272B72" w:rsidP="00272B72">
+          <w:p w14:paraId="2C4F11E8" w14:textId="401E4756" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="007C14DC" w:rsidP="007C14DC">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="xingming"/>
             <w:bookmarkStart w:id="1" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="1"/>
-            <w:r w:rsidRPr="00272B72">
+            <w:r w:rsidRPr="007C14DC">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>DANIEL WANG</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
-          <w:p w14:paraId="706EB16B" w14:textId="1251C097" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00272B72" w:rsidP="00272B72">
+          <w:p w14:paraId="706EB16B" w14:textId="64A380F6" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="007C14DC" w:rsidP="007C14DC">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="didian"/>
-            <w:r w:rsidRPr="00272B72">
+            <w:r w:rsidRPr="007C14DC">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Partner</w:t>
             </w:r>
-            <w:r w:rsidRPr="00272B72">
+            <w:r w:rsidRPr="007C14DC">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>·</w:t>
             </w:r>
-            <w:r w:rsidRPr="00272B72">
+            <w:r w:rsidRPr="007C14DC">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Beijing</w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
-          <w:p w14:paraId="6199424A" w14:textId="655622B7" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00272B72" w:rsidP="00272B72">
+          <w:p w14:paraId="6199424A" w14:textId="6F974B96" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="007C14DC" w:rsidP="007C14DC">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="dianhua"/>
-            <w:r w:rsidRPr="00272B72">
+            <w:r w:rsidRPr="007C14DC">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">+86 10 5769 5684 / +86 186 0085 8029 </w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
-          <w:p w14:paraId="4F910ACA" w14:textId="347EB9B9" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00272B72" w:rsidP="00272B72">
+          <w:p w14:paraId="4F910ACA" w14:textId="1A3B9AC0" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="007C14DC" w:rsidP="007C14DC">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="youxiang"/>
-            <w:r w:rsidRPr="00272B72">
+            <w:r w:rsidRPr="007C14DC">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Daniel.Wang@fangdalaw.com</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="22DBA835" w14:textId="677EAC48" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00F96E7C" w:rsidP="00860F89">
             <w:pPr>
               <w:ind w:leftChars="-52" w:left="-109"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C24D79">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:color w:val="545551"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D24C6CB" w14:textId="187361BC" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00272B72" w:rsidP="002932C9">
+          <w:p w14:paraId="2D24C6CB" w14:textId="273073C6" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="007C14DC" w:rsidP="002932C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="tupian"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1D793234" wp14:editId="0CA1378A">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="08D6291B" wp14:editId="2AE44DF7">
                   <wp:extent cx="1651000" cy="2142519"/>
                   <wp:effectExtent l="0" t="0" r="6350" b="0"/>
                   <wp:docPr id="1" name="图片 1"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
@@ -258,60 +258,60 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C063291" w14:textId="5DC9D94D" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="002375A9" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C24D79">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>PRACTICE AREAS</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C1ACACA" w14:textId="48093031" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="00272B72" w:rsidP="007177F3">
+          <w:p w14:paraId="3C1ACACA" w14:textId="250CAE88" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="007C14DC" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="zhiyelingyu"/>
-            <w:r w:rsidRPr="00272B72">
+            <w:r w:rsidRPr="007C14DC">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>DR. WANG SPECIALIZES IN CRIMINAL DEFENSE, CRIMINAL REPORTING AND REPRESENTATION, LAW ENFORCEMENT RESPONSE, INTERNAL INVESTIGATIONS, INTEGRATED RESOLUTION FOR CIVIL AND COMMERCIAL DISPUTES, AND CORPORATE COMPLIANCE, BOASTING EXTENSIVE EXPERIENCE IN THE FIELD OF CRIMINAL LITIGATION. PRIOR TO JOINING FANGDA, DR. WANG WORKED FOR TWELVE YEARS AT AN INTERMEDIATE COURT IN BEIJING, WHERE HE WAS HONORED WITH THE TITLE OF &amp;quot;MODEL JUDGE OF BEIJING&amp;quot; BY THE BEIJING HIGH PEOPLE'S COURT.</w:t>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F19AE4C" w14:textId="19A41B01" w:rsidR="00451233" w:rsidRPr="00C24D79" w:rsidRDefault="00F80A79" w:rsidP="00DA428A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C24D79">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
           <w:noProof/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
@@ -371,51 +371,51 @@
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:roundrect w14:anchorId="053823F2" id="圆角矩形 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:-6.2pt;margin-top:-12.6pt;width:4.55pt;height:3.6pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDc1SqFegIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2yAQfp+0/wHxvtqO+mON4lRRqk6T&#10;qrZqO/WZYIiRMMeAxMn++h3gOG1X7WHaCwbu7ru7z98xu9p1mmyF8wpMTauTkhJhODTKrGv64/nm&#10;y1dKfGCmYRqMqOleeHo1//xp1tupmEALuhGOIIjx097WtA3BTovC81Z0zJ+AFQaNElzHAh7dumgc&#10;6xG908WkLM+LHlxjHXDhPd5eZyOdJ3wpBQ/3UnoRiK4p1hbS6tK6imsxn7Hp2jHbKj6Uwf6hio4p&#10;g0lHqGsWGNk49QdUp7gDDzKccOgKkFJxkXrAbqryXTdPLbMi9YLkeDvS5P8fLL/bPtkHhzT01k89&#10;bmMXO+m6+MX6yC6RtR/JErtAOF6eXZyXyChHy+nZRXUZqSyOodb58E1AR+Kmpg42pnnE35FYYttb&#10;H7L/wS+m86BVc6O0TocoAbHUjmwZ/rzVuhoyvPHSJvoaiFEZMN4Ux2bSLuy1iH7aPApJVIPlT1Ih&#10;SWfHJIxzYUKVTS1rRM5dnZXYaoYfI1K3CTAiS8w/Yg8Abxs4YGeYwT+GiiTTMbj8W2E5eIxImcGE&#10;MbhTBtxHABq7GjJn/wNJmZrI0gqa/YMjDvKQeMtvFP67W+bDA3M4Ffi3cdLDPS5SQ19TGHaUtOB+&#10;fXQf/VGsaKWkxymrqf+5YU5Qor8blPFldXoaxzIdUEYTPLjXltVri9l0S0AtVPimWJ620T/ow1Y6&#10;6F7wQVjErGhihmPumvLgDodlyNOPTwoXi0Vyw1G0LNyaJ8sjeGQ1yvJ598KcHQQcUPd3cJhINn0n&#10;4ewbIw0sNgGkSvo+8jrwjWOchDM8OfGdeH1OXseHcf4bAAD//wMAUEsDBBQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NT8JAEL2b+B82Y+KtbCliSOmWGIgkKBdQPC/d&#10;sW3cna3dBeq/dzjpZTKT9+Z9FIvBWXHGPrSeFIxHKQikypuWagXvb8/JDESImoy2nlDBDwZYlLc3&#10;hc6Nv9AOz/tYCxahkGsFTYxdLmWoGnQ6jHyHxNin752OfPa1NL2+sLizMkvTR+l0S+zQ6A6XDVZf&#10;+5NTsF4edttDu9l8b6cr+5rpjxdbr5W6vxtWcx5PcxARh/j3AdcOnB9KDnb0JzJBWAXJOHtgKi/Z&#10;NAPBjGQyAXG8IrMUZFnI/z3KXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDc1SqFegIA&#10;AGAFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="white [3212]" stroked="f" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="675D55DD" w14:textId="77777777" w:rsidR="00272B72" w:rsidRDefault="000E0C86" w:rsidP="00B670A2">
+    <w:p w14:paraId="0C59080F" w14:textId="77777777" w:rsidR="007C14DC" w:rsidRDefault="000E0C86" w:rsidP="00B670A2">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C24D79">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="545551"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E0DC835" wp14:editId="24238D24">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2512</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4508</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5271826" cy="0"/>
@@ -456,1574 +456,1574 @@
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:line w14:anchorId="3D0BA0F8" id="直接连接符 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".2pt,.35pt" to="415.3pt,.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKOATlvwEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+wYWFYYcXpo0V2K&#10;rdhH74pMxQL0BUmLnX8/ik7cohsGbNhFMCW+x/dIens7WcOOEJP2ruPrVc0ZOOl77Q4d//7t4fqG&#10;s5SF64XxDjp+gsRvd1fvtmNoofGDNz1EhiQutWPo+JBzaKsqyQGsSCsfwOGj8tGKjGE8VH0UI7Jb&#10;UzV1valGH/sQvYSU8PZ+fuQ74lcKZP6sVILMTMdRW6Yz0rkvZ7XbivYQRRi0PMsQ/6DCCu2w6EJ1&#10;L7JgP6L+hcpqGX3yKq+kt5VXSksgD+hmXb9x83UQAcgLNieFpU3p/9HKT8c79xSxDWNIbQpPsbiY&#10;VLRMGR2ecabkC5Wyidp2WtoGU2YSL983H9Y3zYYzeXmrZopCFWLKH8FbVj46brQrjkQrjo8pY1lM&#10;vaSUa+PKmbzR/YM2hoJ42N+ZyI6izLBu6g2NDYGv0jAq0OrFBX3lk4GZ9gsopntUO/uhBYOFVkgJ&#10;Lq/LOhATZheYQgkLsCbdfwSe8wsUaPn+BrwgqLJ3eQFb7Xz8XfU8XSSrOf/Sgdl3acHe9yeaL7UG&#10;t4gcnje+rOnrmOAv/+XuJwAAAP//AwBQSwMEFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FvwjAMhe+T9h8iT+I20g3WQWmK0IALh0kDhLRb2nhttcapmgCFX485bRdL&#10;T+/5+XM6720jTtj52pGCl2EEAqlwpqZSwX63fp6A8EGT0Y0jVHBBD/Ps8SHViXFn+sLTNpSCS8gn&#10;WkEVQptI6YsKrfZD1yKx9+M6qwPLrpSm02cut418jaJYWl0TX6h0ix8VFr/bo1WwO1x7uTl8LvK4&#10;3o+m39PV2/q6Umrw1C9nPBYzEAH78LcB9x+YHzIGy92RjBeNgjHnFLyDYG8yimIQ+V3KLJX/+bMb&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEo4BOW/AQAA3wMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAAAAAAAAAAAA&#10;AAAAGQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" strokecolor="#002060" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="46335391" w14:textId="77777777" w:rsidR="00272B72" w:rsidRDefault="00272B72" w:rsidP="00272B72">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00272B72">
+    <w:p w14:paraId="2BC93843" w14:textId="77777777" w:rsidR="007C14DC" w:rsidRDefault="007C14DC" w:rsidP="007C14DC">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007C14DC">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Dr. Wang is highly experienced in criminal defense, criminal reporting and representation, law enforcement response, internal investigations, and integrated resolution for civil and commercial disputes. Dr. Wang has provided legal services to numerous well-known domestic and international businesses and government agencies in cases involving white collar crimes, financial crimes, infringement of corporate rights, crime of infringing upon trade secrets, crimes disrupting the market economy, and crimes against personal and property rights. Dr. Wang has frequently participated in the defense of major and sensitive cases at the provincial level or above. Dr. Wang excels in identifying and mitigating criminal risks in complex cross-border transactions, ensuring the smooth execution of commercial investment.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="60AB259F" w14:textId="77777777" w:rsidR="00272B72" w:rsidRDefault="00272B72" w:rsidP="00272B72">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00272B72">
+    <w:p w14:paraId="4DB6D2CD" w14:textId="77777777" w:rsidR="007C14DC" w:rsidRDefault="007C14DC" w:rsidP="007C14DC">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007C14DC">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>During his tenure as a judge, the cases presided over by Dr. Wang were recognized as national guiding cases by the Supreme People's Court. He also participated in the research and amendment of the "Eighth Amendment to the Criminal Law" on the fraud of securities. Dr. Wang has authored numerous criminal law papers that have been published in major legal journals.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="493DB0D9" w14:textId="77777777" w:rsidR="00272B72" w:rsidRDefault="00272B72" w:rsidP="00272B72">
+    <w:p w14:paraId="5C77F849" w14:textId="77777777" w:rsidR="007C14DC" w:rsidRDefault="007C14DC" w:rsidP="007C14DC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00272B72">
+      <w:r w:rsidRPr="007C14DC">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>REPRESENTATIVE MATTERS AND CASES</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="53111032" w14:textId="77777777" w:rsidR="00272B72" w:rsidRDefault="00272B72" w:rsidP="00272B72">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00272B72">
+    <w:p w14:paraId="6A5EE078" w14:textId="77777777" w:rsidR="007C14DC" w:rsidRDefault="007C14DC" w:rsidP="007C14DC">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007C14DC">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Criminal Defense and Law Enforcement Response</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7D2E66F7" w14:textId="77777777" w:rsidR="00272B72" w:rsidRDefault="00272B72" w:rsidP="00272B72">
+    <w:p w14:paraId="0AF174C5" w14:textId="77777777" w:rsidR="007C14DC" w:rsidRDefault="007C14DC" w:rsidP="007C14DC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00272B72">
+      <w:r w:rsidRPr="007C14DC">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a senior executive of a major domestic bulk trading company in responding to a criminal investigation by judicial authorities related to circular trade activities. The charges were ultimately withdrawn by the public security authorities.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="49CB5B2F" w14:textId="77777777" w:rsidR="00272B72" w:rsidRDefault="00272B72" w:rsidP="00272B72">
+    <w:p w14:paraId="4B170AF7" w14:textId="77777777" w:rsidR="007C14DC" w:rsidRDefault="007C14DC" w:rsidP="007C14DC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00272B72">
+      <w:r w:rsidRPr="007C14DC">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Provided criminal defense for a senior executive of a regional bank suspected of illegally issuing financial instruments.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5DA32E07" w14:textId="77777777" w:rsidR="00272B72" w:rsidRDefault="00272B72" w:rsidP="00272B72">
+    <w:p w14:paraId="52C74FB8" w14:textId="77777777" w:rsidR="007C14DC" w:rsidRDefault="007C14DC" w:rsidP="007C14DC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00272B72">
+      <w:r w:rsidRPr="007C14DC">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a foreign senior executive in a criminal investigation for smuggling. The investigation authority ultimately dropped the charges.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="106730C1" w14:textId="77777777" w:rsidR="00272B72" w:rsidRDefault="00272B72" w:rsidP="00272B72">
+    <w:p w14:paraId="493C9520" w14:textId="77777777" w:rsidR="007C14DC" w:rsidRDefault="007C14DC" w:rsidP="007C14DC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00272B72">
+      <w:r w:rsidRPr="007C14DC">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a renowned chip exporter facing criminal allegations for violating China's foreign exchange control regulations. The case resulted in a non-prosecution decision by the procuratorate.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="301E491D" w14:textId="77777777" w:rsidR="00272B72" w:rsidRDefault="00272B72" w:rsidP="00272B72">
+    <w:p w14:paraId="341B96CB" w14:textId="77777777" w:rsidR="007C14DC" w:rsidRDefault="007C14DC" w:rsidP="007C14DC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00272B72">
+      <w:r w:rsidRPr="007C14DC">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Provided criminal defense for a leading private enterprise accused of falsely issuing VAT invoices and bribery. The procuratorate ultimately issued a non-prosecution decision.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="47B7AC96" w14:textId="77777777" w:rsidR="00272B72" w:rsidRDefault="00272B72" w:rsidP="00272B72">
+    <w:p w14:paraId="14A60054" w14:textId="77777777" w:rsidR="007C14DC" w:rsidRDefault="007C14DC" w:rsidP="007C14DC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00272B72">
+      <w:r w:rsidRPr="007C14DC">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a senior executive of a globally renowned universal banking group in responding to a criminal investigation and exit ban in China. The case attracted significant international attention. Ultimately, the investigative authorities imposed no criminal charges and lifted the exit restrictions.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00C15983" w14:textId="77777777" w:rsidR="00272B72" w:rsidRDefault="00272B72" w:rsidP="00272B72">
+    <w:p w14:paraId="4A96F150" w14:textId="77777777" w:rsidR="007C14DC" w:rsidRDefault="007C14DC" w:rsidP="007C14DC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00272B72">
+      <w:r w:rsidRPr="007C14DC">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a senior executive of a global energy giant in responding to a criminal investigation and exit ban in China. The investigative authorities ultimately imposed no criminal charges and revoked the exit restrictions.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="28221D4C" w14:textId="77777777" w:rsidR="00272B72" w:rsidRDefault="00272B72" w:rsidP="00272B72">
+    <w:p w14:paraId="205BB7F8" w14:textId="77777777" w:rsidR="007C14DC" w:rsidRDefault="007C14DC" w:rsidP="007C14DC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00272B72">
+      <w:r w:rsidRPr="007C14DC">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a world-leading specialized manufacturer in responding to a criminal investigation for bribery initiated by a supervisory commission. The supervisory commission ultimately made no criminal charge.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5AD19583" w14:textId="77777777" w:rsidR="00272B72" w:rsidRDefault="00272B72" w:rsidP="00272B72">
+    <w:p w14:paraId="4D38E9BC" w14:textId="77777777" w:rsidR="007C14DC" w:rsidRDefault="007C14DC" w:rsidP="007C14DC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00272B72">
+      <w:r w:rsidRPr="007C14DC">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Offered criminal defense for an employee of a renowned international consulting firm accused of illegal business operations.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="49CA9209" w14:textId="77777777" w:rsidR="00272B72" w:rsidRDefault="00272B72" w:rsidP="00272B72">
+    <w:p w14:paraId="1C5462C6" w14:textId="77777777" w:rsidR="007C14DC" w:rsidRDefault="007C14DC" w:rsidP="007C14DC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00272B72">
+      <w:r w:rsidRPr="007C14DC">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Delivered criminal defense for an internationally acclaimed automotive manufacturing company accused of crime of bribe-giving.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="131BAD02" w14:textId="77777777" w:rsidR="00272B72" w:rsidRDefault="00272B72" w:rsidP="00272B72">
+    <w:p w14:paraId="1FA8F269" w14:textId="77777777" w:rsidR="007C14DC" w:rsidRDefault="007C14DC" w:rsidP="007C14DC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00272B72">
+      <w:r w:rsidRPr="007C14DC">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted in the criminal defense of a popular live-streaming website and its executives accused of operating a gambling establishment, successfully securing bail out.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24567962" w14:textId="77777777" w:rsidR="00272B72" w:rsidRDefault="00272B72" w:rsidP="00272B72">
+    <w:p w14:paraId="3BD0F5AF" w14:textId="77777777" w:rsidR="007C14DC" w:rsidRDefault="007C14DC" w:rsidP="007C14DC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00272B72">
+      <w:r w:rsidRPr="007C14DC">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Provided criminal defense for a Singaporean manufacturing company's operations in China, leading to the withdrawal of charges by the public security authorities.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3AAE8DC2" w14:textId="77777777" w:rsidR="00272B72" w:rsidRDefault="00272B72" w:rsidP="00272B72">
+    <w:p w14:paraId="0B3553BC" w14:textId="77777777" w:rsidR="007C14DC" w:rsidRDefault="007C14DC" w:rsidP="007C14DC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00272B72">
+      <w:r w:rsidRPr="007C14DC">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented criminal defense for a state-owned enterprise executive accused of bribe-taking.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="04168FE7" w14:textId="77777777" w:rsidR="00272B72" w:rsidRDefault="00272B72" w:rsidP="00272B72">
+    <w:p w14:paraId="2921E3F7" w14:textId="77777777" w:rsidR="007C14DC" w:rsidRDefault="007C14DC" w:rsidP="007C14DC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00272B72">
+      <w:r w:rsidRPr="007C14DC">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented an internationally renowned pharmaceutical company in anti-corruption investigations, criminal risk assessment, and law enforcement response, persuasively convincing law enforcement authorities to terminate the investigation.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="028D9009" w14:textId="77777777" w:rsidR="00272B72" w:rsidRDefault="00272B72" w:rsidP="00272B72">
+    <w:p w14:paraId="15F3AE94" w14:textId="77777777" w:rsidR="007C14DC" w:rsidRDefault="007C14DC" w:rsidP="007C14DC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00272B72">
+      <w:r w:rsidRPr="007C14DC">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Supported a leading domestic health technology company in a criminal investigation related to the alleged infringement of trade secrets, resulting in the withdrawal of charges by the public security authorities.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="083164DA" w14:textId="77777777" w:rsidR="00272B72" w:rsidRDefault="00272B72" w:rsidP="00272B72">
+    <w:p w14:paraId="1AF26922" w14:textId="77777777" w:rsidR="007C14DC" w:rsidRDefault="007C14DC" w:rsidP="007C14DC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00272B72">
+      <w:r w:rsidRPr="007C14DC">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Offered criminal defense for an employee of a state-owned enterprise accused of fraudulently obtaining export tax rebates.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1EDC2CD5" w14:textId="77777777" w:rsidR="00272B72" w:rsidRDefault="00272B72" w:rsidP="00272B72">
+    <w:p w14:paraId="20236108" w14:textId="77777777" w:rsidR="007C14DC" w:rsidRDefault="007C14DC" w:rsidP="007C14DC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00272B72">
+      <w:r w:rsidRPr="007C14DC">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Provided criminal defense for a corporate executive accused of bribe-taking.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2647312E" w14:textId="77777777" w:rsidR="00272B72" w:rsidRDefault="00272B72" w:rsidP="00272B72">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00272B72">
+    <w:p w14:paraId="00A6A200" w14:textId="77777777" w:rsidR="007C14DC" w:rsidRDefault="007C14DC" w:rsidP="007C14DC">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007C14DC">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Criminal Reporting and Representation</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7CA5C744" w14:textId="77777777" w:rsidR="00272B72" w:rsidRDefault="00272B72" w:rsidP="00272B72">
+    <w:p w14:paraId="15F2C977" w14:textId="77777777" w:rsidR="007C14DC" w:rsidRDefault="007C14DC" w:rsidP="007C14DC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00272B72">
+      <w:r w:rsidRPr="007C14DC">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented an internationally renowned investment institution in filing criminal charges related to fraudulent activities in cross-border transactions. Successfully resolved issues related to the reporting entity under the VIE structure, leading to the case being accepted by the public security authority.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="174A2599" w14:textId="77777777" w:rsidR="00272B72" w:rsidRDefault="00272B72" w:rsidP="00272B72">
+    <w:p w14:paraId="65346922" w14:textId="77777777" w:rsidR="007C14DC" w:rsidRDefault="007C14DC" w:rsidP="007C14DC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00272B72">
+      <w:r w:rsidRPr="007C14DC">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a globally leading consumer goods and industrial applied chemical conglomerate in filing a criminal complaint regarding trade secret infringement.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00272B72">
+      <w:r w:rsidRPr="007C14DC">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00272B72">
+      <w:r w:rsidRPr="007C14DC">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>The case was ultimately accepted for investigation by the public security authority.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B4FBBC5" w14:textId="77777777" w:rsidR="00272B72" w:rsidRDefault="00272B72" w:rsidP="00272B72">
+    <w:p w14:paraId="332925D5" w14:textId="77777777" w:rsidR="007C14DC" w:rsidRDefault="007C14DC" w:rsidP="007C14DC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00272B72">
+      <w:r w:rsidRPr="007C14DC">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented an overseas investment entity in filing a criminal complaint concerning cryptocurrency theft and the crime of illegally intruding into computer information systems.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00272B72">
+      <w:r w:rsidRPr="007C14DC">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00272B72">
+      <w:r w:rsidRPr="007C14DC">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>The case was ultimately accepted for investigation by the public security authoritiy.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="482D18B3" w14:textId="77777777" w:rsidR="00272B72" w:rsidRDefault="00272B72" w:rsidP="00272B72">
+    <w:p w14:paraId="234DA7DA" w14:textId="77777777" w:rsidR="007C14DC" w:rsidRDefault="007C14DC" w:rsidP="007C14DC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00272B72">
+      <w:r w:rsidRPr="007C14DC">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Assisted a well-known domestic airline in filing criminal charges for crimes damaging commercial reputation.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B30BB70" w14:textId="77777777" w:rsidR="00272B72" w:rsidRDefault="00272B72" w:rsidP="00272B72">
+    <w:p w14:paraId="2E5B4B09" w14:textId="77777777" w:rsidR="007C14DC" w:rsidRDefault="007C14DC" w:rsidP="007C14DC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00272B72">
+      <w:r w:rsidRPr="007C14DC">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a prominent Hong Kong investment institution in collecting key evidence against financing fraud and successfully filed criminal charges.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="722ABF35" w14:textId="77777777" w:rsidR="00272B72" w:rsidRDefault="00272B72" w:rsidP="00272B72">
+    <w:p w14:paraId="65F94B10" w14:textId="77777777" w:rsidR="007C14DC" w:rsidRDefault="007C14DC" w:rsidP="007C14DC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00272B72">
+      <w:r w:rsidRPr="007C14DC">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Provided criminal representation and incidental civil litigation for personnel of a foreign government agency in China.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1036C037" w14:textId="77777777" w:rsidR="00272B72" w:rsidRDefault="00272B72" w:rsidP="00272B72">
+    <w:p w14:paraId="759B2C2C" w14:textId="77777777" w:rsidR="007C14DC" w:rsidRDefault="007C14DC" w:rsidP="007C14DC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00272B72">
+      <w:r w:rsidRPr="007C14DC">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a renowned Singaporean virtual asset company in filing criminal charges involving cryptocurrency transactions.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="73476B71" w14:textId="77777777" w:rsidR="00272B72" w:rsidRDefault="00272B72" w:rsidP="00272B72">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00272B72">
+    <w:p w14:paraId="5DA700E6" w14:textId="77777777" w:rsidR="007C14DC" w:rsidRDefault="007C14DC" w:rsidP="007C14DC">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007C14DC">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Criminal Risk Prevention and Control Strategies</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="78907915" w14:textId="77777777" w:rsidR="00272B72" w:rsidRDefault="00272B72" w:rsidP="00272B72">
+    <w:p w14:paraId="000AD2E7" w14:textId="77777777" w:rsidR="007C14DC" w:rsidRDefault="007C14DC" w:rsidP="007C14DC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00272B72">
+      <w:r w:rsidRPr="007C14DC">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Provided criminal risk identification for cross-border transactions of a renowned international investment institution, where the funds involved were identified by domestic judicial authorities as bribery proceeds. Effectively aided the client in substantially reducing the risk of money laundering charges through the design of resolution strategies.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="08DE9E18" w14:textId="77777777" w:rsidR="00272B72" w:rsidRDefault="00272B72" w:rsidP="00272B72">
+    <w:p w14:paraId="6A07800C" w14:textId="77777777" w:rsidR="007C14DC" w:rsidRDefault="007C14DC" w:rsidP="007C14DC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00272B72">
+      <w:r w:rsidRPr="007C14DC">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a well-known domestic internet company in assessing criminal risks related to aiding cybercrime, copyright infringement, money laundering, operating gambling establishments, and issuing false VAT invoices. Provided compliance solutions for these issues.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="75FBDFA9" w14:textId="77777777" w:rsidR="00272B72" w:rsidRDefault="00272B72" w:rsidP="00272B72">
+    <w:p w14:paraId="765753B7" w14:textId="77777777" w:rsidR="007C14DC" w:rsidRDefault="007C14DC" w:rsidP="007C14DC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00272B72">
+      <w:r w:rsidRPr="007C14DC">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted for a leading international investment institution in responding to property disposal measures by Chinese judicial authorities. Avoided the freezing and liquidation of managed assets by actively communicating with judicial authorities and developing alternative solutions.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A60ED05" w14:textId="77777777" w:rsidR="00272B72" w:rsidRDefault="00272B72" w:rsidP="00272B72">
+    <w:p w14:paraId="3FB27E89" w14:textId="77777777" w:rsidR="007C14DC" w:rsidRDefault="007C14DC" w:rsidP="007C14DC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00272B72">
+      <w:r w:rsidRPr="007C14DC">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Conducted legal risk assessment and compliance recommendations for a prominent domestic internet company regarding Artificial Intelligence Generated Content (AIGC).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4FD336AD" w14:textId="77777777" w:rsidR="00272B72" w:rsidRDefault="00272B72" w:rsidP="00272B72">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00272B72">
+    <w:p w14:paraId="47D3137D" w14:textId="77777777" w:rsidR="007C14DC" w:rsidRDefault="007C14DC" w:rsidP="007C14DC">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007C14DC">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Internal Investigations and Responses</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="73B05A08" w14:textId="77777777" w:rsidR="00272B72" w:rsidRDefault="00272B72" w:rsidP="00272B72">
+    <w:p w14:paraId="4CA7EC81" w14:textId="77777777" w:rsidR="007C14DC" w:rsidRDefault="007C14DC" w:rsidP="007C14DC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00272B72">
+      <w:r w:rsidRPr="007C14DC">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Conducted an anti-corruption investigation on behalf of a large domestic automobile service company against its employees, successfully obtaining key evidence and eventually transferring the case to judicial authorities for handling.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B4D67CC" w14:textId="77777777" w:rsidR="00272B72" w:rsidRDefault="00272B72" w:rsidP="00272B72">
+    <w:p w14:paraId="68EB2B42" w14:textId="77777777" w:rsidR="007C14DC" w:rsidRDefault="007C14DC" w:rsidP="007C14DC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00272B72">
+      <w:r w:rsidRPr="007C14DC">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a well-known domestic automobile dealership in conducting an anti-corruption investigation against its employees, culminating in a successful transfer to judicial authorities.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="01E1FD16" w14:textId="77777777" w:rsidR="00272B72" w:rsidRDefault="00272B72" w:rsidP="00272B72">
+    <w:p w14:paraId="4A31F77C" w14:textId="77777777" w:rsidR="007C14DC" w:rsidRDefault="007C14DC" w:rsidP="007C14DC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00272B72">
+      <w:r w:rsidRPr="007C14DC">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a renowned Japanese pharmaceutical company in anti-corruption investigations against its employees, obtaining breakthrough evidence.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="35B0CA57" w14:textId="77777777" w:rsidR="00272B72" w:rsidRDefault="00272B72" w:rsidP="00272B72">
+    <w:p w14:paraId="592859DA" w14:textId="77777777" w:rsidR="007C14DC" w:rsidRDefault="007C14DC" w:rsidP="007C14DC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00272B72">
+      <w:r w:rsidRPr="007C14DC">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Assisted a senior executives of the Chinese subsidiary of a major American technology company in responding to an internal investigation initiated by the parent company. Collaborated with American lawyers to gather evidence and successfully compelled the parent company to terminate the investigation.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E553B64" w14:textId="77777777" w:rsidR="00272B72" w:rsidRDefault="00272B72" w:rsidP="00272B72">
+    <w:p w14:paraId="74F79EE2" w14:textId="77777777" w:rsidR="007C14DC" w:rsidRDefault="007C14DC" w:rsidP="007C14DC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00272B72">
+      <w:r w:rsidRPr="007C14DC">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Conducted due diligence for a prominent domestic internet company regarding its proposed investment activities.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="22B889F3" w14:textId="77777777" w:rsidR="00272B72" w:rsidRDefault="00272B72" w:rsidP="00272B72">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00272B72">
+    <w:p w14:paraId="2AB7012A" w14:textId="77777777" w:rsidR="007C14DC" w:rsidRDefault="007C14DC" w:rsidP="007C14DC">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007C14DC">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Integrated Resolution for Civil and Commercial Disputes</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="03C3714E" w14:textId="77777777" w:rsidR="00272B72" w:rsidRDefault="00272B72" w:rsidP="00272B72">
+    <w:p w14:paraId="14A308CE" w14:textId="77777777" w:rsidR="007C14DC" w:rsidRDefault="007C14DC" w:rsidP="007C14DC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00272B72">
+      <w:r w:rsidRPr="007C14DC">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a renowned international manufacturing company in resolving a shareholder control dispute within its joint venture in China. Conducted internal investigations to gather favorable evidence and successfully used criminal remedies to assist the client in achieving all business claims during negotiations.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7B101317" w14:textId="77777777" w:rsidR="00272B72" w:rsidRDefault="00272B72" w:rsidP="00272B72">
+    <w:p w14:paraId="20AE018F" w14:textId="77777777" w:rsidR="007C14DC" w:rsidRDefault="007C14DC" w:rsidP="007C14DC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00272B72">
+      <w:r w:rsidRPr="007C14DC">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Provided an integrated solution for a major safety responsibility accident involving the Chinese factory of an internationally famous manufacturing enterprise, including risk assessment, media public relations management, and negotiation.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5705F176" w14:textId="77777777" w:rsidR="00272B72" w:rsidRDefault="00272B72" w:rsidP="00272B72">
+    <w:p w14:paraId="734F4F65" w14:textId="77777777" w:rsidR="007C14DC" w:rsidRDefault="007C14DC" w:rsidP="007C14DC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00272B72">
+      <w:r w:rsidRPr="007C14DC">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Offered an integrated civil and criminal resolution plan and criminal complaint services to an internationally renowned manufacturing enterprise for crimes such as embezzlement of duties, misappropriation of funds, bribery of non-state personnel, and bid-rigging.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A94297D" w14:textId="77777777" w:rsidR="00272B72" w:rsidRDefault="00272B72" w:rsidP="00272B72">
+    <w:p w14:paraId="4DC10B29" w14:textId="77777777" w:rsidR="007C14DC" w:rsidRDefault="007C14DC" w:rsidP="007C14DC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00272B72">
+      <w:r w:rsidRPr="007C14DC">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted on behalf of an international hospital institution in China to handle shareholder control disputes. Conducted internal investigations to collect advantageous evidence and used criminal remedies to secure a favorable position for the client in negotiations.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A0A9CE8" w14:textId="77777777" w:rsidR="00272B72" w:rsidRDefault="00272B72" w:rsidP="00272B72">
+    <w:p w14:paraId="20B21176" w14:textId="77777777" w:rsidR="007C14DC" w:rsidRDefault="007C14DC" w:rsidP="007C14DC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00272B72">
+      <w:r w:rsidRPr="007C14DC">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Education</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="104FB5E2" w14:textId="77777777" w:rsidR="00272B72" w:rsidRDefault="00272B72" w:rsidP="00272B72">
+    <w:p w14:paraId="11A5C138" w14:textId="77777777" w:rsidR="007C14DC" w:rsidRDefault="007C14DC" w:rsidP="007C14DC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00272B72">
+      <w:r w:rsidRPr="007C14DC">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>China University of Political Science and Law, Doctor of Law</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B50A6D4" w14:textId="77777777" w:rsidR="00272B72" w:rsidRDefault="00272B72" w:rsidP="00272B72">
+    <w:p w14:paraId="45634CBD" w14:textId="77777777" w:rsidR="007C14DC" w:rsidRDefault="007C14DC" w:rsidP="007C14DC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00272B72">
+      <w:r w:rsidRPr="007C14DC">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Columbia Law School, Master of Law</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1B4CEF6A" w14:textId="77777777" w:rsidR="00272B72" w:rsidRDefault="00272B72" w:rsidP="00272B72">
+    <w:p w14:paraId="3F9C8C45" w14:textId="77777777" w:rsidR="007C14DC" w:rsidRDefault="007C14DC" w:rsidP="007C14DC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00272B72">
+      <w:r w:rsidRPr="007C14DC">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>China University of Political Science and Law, Master of Law</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="59E1C355" w14:textId="77777777" w:rsidR="00272B72" w:rsidRDefault="00272B72" w:rsidP="00272B72">
+    <w:p w14:paraId="0BC13E3D" w14:textId="77777777" w:rsidR="007C14DC" w:rsidRDefault="007C14DC" w:rsidP="007C14DC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="41"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00272B72">
+      <w:r w:rsidRPr="007C14DC">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>China University of Political Science and Law, Bachelor of Law</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4BC045B3" w14:textId="77777777" w:rsidR="00272B72" w:rsidRDefault="00272B72" w:rsidP="00272B72">
+    <w:p w14:paraId="7124E2F9" w14:textId="77777777" w:rsidR="007C14DC" w:rsidRDefault="007C14DC" w:rsidP="007C14DC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00272B72">
+      <w:r w:rsidRPr="007C14DC">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Professional Qualification</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2BA2043A" w14:textId="77777777" w:rsidR="00272B72" w:rsidRDefault="00272B72" w:rsidP="00272B72">
+    <w:p w14:paraId="27CC2F4B" w14:textId="77777777" w:rsidR="007C14DC" w:rsidRDefault="007C14DC" w:rsidP="007C14DC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="42"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00272B72">
+      <w:r w:rsidRPr="007C14DC">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Admitted to practice in the PRC</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="14A91136" w14:textId="77777777" w:rsidR="00272B72" w:rsidRDefault="00272B72" w:rsidP="00272B72">
+    <w:p w14:paraId="17B3391F" w14:textId="77777777" w:rsidR="007C14DC" w:rsidRDefault="007C14DC" w:rsidP="007C14DC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="43"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00272B72">
+      <w:r w:rsidRPr="007C14DC">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Admitted to practice in New York</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="425C33CC" w14:textId="77777777" w:rsidR="00272B72" w:rsidRDefault="00272B72" w:rsidP="00272B72">
+    <w:p w14:paraId="3CB7A2B7" w14:textId="77777777" w:rsidR="007C14DC" w:rsidRDefault="007C14DC" w:rsidP="007C14DC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00272B72">
+      <w:r w:rsidRPr="007C14DC">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Professional Background</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="070E8B5E" w14:textId="77777777" w:rsidR="00272B72" w:rsidRDefault="00272B72" w:rsidP="00272B72">
+    <w:p w14:paraId="25422B7F" w14:textId="77777777" w:rsidR="007C14DC" w:rsidRDefault="007C14DC" w:rsidP="007C14DC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="44"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00272B72">
+      <w:r w:rsidRPr="007C14DC">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Dr. Wang was honored with the title of &amp;quot;Model Judge of Beijing&amp;quot; by the Beijing Higher People's Court in 2014.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6EAF8E79" w14:textId="77777777" w:rsidR="00272B72" w:rsidRDefault="00272B72" w:rsidP="00272B72">
+    <w:p w14:paraId="6F4EB3A4" w14:textId="77777777" w:rsidR="007C14DC" w:rsidRDefault="007C14DC" w:rsidP="007C14DC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00272B72">
+      <w:r w:rsidRPr="007C14DC">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>OTHER INFORMATION</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C0E08CF" w14:textId="77777777" w:rsidR="00272B72" w:rsidRDefault="00272B72" w:rsidP="00272B72">
+    <w:p w14:paraId="564BC8C8" w14:textId="77777777" w:rsidR="007C14DC" w:rsidRDefault="007C14DC" w:rsidP="007C14DC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00272B72">
+      <w:r w:rsidRPr="007C14DC">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Publications</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3BCB424B" w14:textId="77777777" w:rsidR="00272B72" w:rsidRDefault="00272B72" w:rsidP="00272B72">
+    <w:p w14:paraId="0090B5FD" w14:textId="77777777" w:rsidR="007C14DC" w:rsidRDefault="007C14DC" w:rsidP="007C14DC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="45"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00272B72">
+      <w:r w:rsidRPr="007C14DC">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="00272B72">
+      <w:r w:rsidRPr="007C14DC">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Researches on Reform of the Path for the Application of Circumstances in Crime - Based on the relationship between Circumstance and Amount</w:t>
       </w:r>
-      <w:r w:rsidRPr="00272B72">
+      <w:r w:rsidRPr="007C14DC">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="00272B72">
+      <w:r w:rsidRPr="007C14DC">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 【J】. Tribune of Political Science and Law. Published in Mar. 2019 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4102738A" w14:textId="77777777" w:rsidR="00272B72" w:rsidRDefault="00272B72" w:rsidP="00272B72">
+    <w:p w14:paraId="12711E08" w14:textId="77777777" w:rsidR="007C14DC" w:rsidRDefault="007C14DC" w:rsidP="007C14DC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="46"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00272B72">
+      <w:r w:rsidRPr="007C14DC">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="00272B72">
+      <w:r w:rsidRPr="007C14DC">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Researches on Improper Development of Circumstances in Crime in the Context of Judicial Interpretations</w:t>
       </w:r>
-      <w:r w:rsidRPr="00272B72">
+      <w:r w:rsidRPr="007C14DC">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="00272B72">
+      <w:r w:rsidRPr="007C14DC">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 【J】. Journal of Hebei University. Published in May. 2019 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="126CBC6B" w14:textId="77777777" w:rsidR="00272B72" w:rsidRDefault="00272B72" w:rsidP="00272B72">
+    <w:p w14:paraId="5737BF72" w14:textId="77777777" w:rsidR="007C14DC" w:rsidRDefault="007C14DC" w:rsidP="007C14DC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="47"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00272B72">
+      <w:r w:rsidRPr="007C14DC">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="00272B72">
+      <w:r w:rsidRPr="007C14DC">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Study on Standardized Sentencing Mode for Bribery</w:t>
       </w:r>
-      <w:r w:rsidRPr="00272B72">
+      <w:r w:rsidRPr="007C14DC">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="00272B72">
+      <w:r w:rsidRPr="007C14DC">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 【M】. Latest Judicial Interpretation on Corruption and Bribery, Tsinghua University Press. Published in Aug. 2017 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5F4EE38B" w14:textId="77777777" w:rsidR="00272B72" w:rsidRDefault="00272B72" w:rsidP="00272B72">
+    <w:p w14:paraId="0A4C5D05" w14:textId="77777777" w:rsidR="007C14DC" w:rsidRDefault="007C14DC" w:rsidP="007C14DC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="48"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00272B72">
+      <w:r w:rsidRPr="007C14DC">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="00272B72">
+      <w:r w:rsidRPr="007C14DC">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Researches on Stress of Quantitative Elements of Crime in the Context of Reform of Criminal Law Structure</w:t>
       </w:r>
-      <w:r w:rsidRPr="00272B72">
+      <w:r w:rsidRPr="007C14DC">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="00272B72">
+      <w:r w:rsidRPr="007C14DC">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 【J】. Law Science Magazine. Published in Apr. 201 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1DA13526" w14:textId="77777777" w:rsidR="00272B72" w:rsidRDefault="00272B72" w:rsidP="00272B72">
+    <w:p w14:paraId="10272E72" w14:textId="77777777" w:rsidR="007C14DC" w:rsidRDefault="007C14DC" w:rsidP="007C14DC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="49"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00272B72">
+      <w:r w:rsidRPr="007C14DC">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>The Development, Reflection and Legislative Trend of Quantitative Factors in Crimes- Based on Latest Judicial Interpretation on Corruption and Bribery</w:t>
       </w:r>
-      <w:r w:rsidRPr="00272B72">
+      <w:r w:rsidRPr="007C14DC">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="00272B72">
+      <w:r w:rsidRPr="007C14DC">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 【J】. Journal of Postgraduate. Published in Feb. 2016 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A4B036B" w14:textId="77777777" w:rsidR="00272B72" w:rsidRDefault="00272B72" w:rsidP="00272B72">
+    <w:p w14:paraId="1E51D7A8" w14:textId="77777777" w:rsidR="007C14DC" w:rsidRDefault="007C14DC" w:rsidP="007C14DC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="50"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00272B72">
+      <w:r w:rsidRPr="007C14DC">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="00272B72">
+      <w:r w:rsidRPr="007C14DC">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>The Substantial Identification of Accessory Offender in Conspiracy</w:t>
       </w:r>
-      <w:r w:rsidRPr="00272B72">
+      <w:r w:rsidRPr="007C14DC">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="00272B72">
+      <w:r w:rsidRPr="007C14DC">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 【M】. Instructive Cases of The Year 2015 in China Courts 【Criminal Cases Volume】. China Legal Publishing House. Published in Apr. 2015 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5567FC3C" w14:textId="407136BF" w:rsidR="00686369" w:rsidRPr="00272B72" w:rsidRDefault="00272B72" w:rsidP="00272B72">
+    <w:p w14:paraId="5567FC3C" w14:textId="3CB1BE49" w:rsidR="00686369" w:rsidRPr="007C14DC" w:rsidRDefault="007C14DC" w:rsidP="007C14DC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="51"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00272B72">
+      <w:r w:rsidRPr="007C14DC">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="00272B72">
+      <w:r w:rsidRPr="007C14DC">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Research on Guidelines of Sentencing for Bribery</w:t>
       </w:r>
-      <w:r w:rsidRPr="00272B72">
+      <w:r w:rsidRPr="007C14DC">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="00272B72">
+      <w:r w:rsidRPr="007C14DC">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 【M】. Exploration and Practice of Trans-administrative Region Court Reform, Law Press. Published in Dec. 2015 </w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00686369" w:rsidRPr="00272B72" w:rsidSect="002D0826">
+    <w:sectPr w:rsidR="00686369" w:rsidRPr="007C14DC" w:rsidSect="002D0826">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1797" w:bottom="1440" w:left="1797" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="3584D350" w14:textId="77777777" w:rsidR="004167EC" w:rsidRDefault="004167EC" w:rsidP="00F57734">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="2493FDE5" w14:textId="77777777" w:rsidR="004167EC" w:rsidRDefault="004167EC" w:rsidP="00F57734">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -2221,1272 +2221,1272 @@
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="01E258E1"/>
+    <w:nsid w:val="00E8728C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="3E2A1D12"/>
+    <w:tmpl w:val="14E61A42"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0261625B"/>
+    <w:nsid w:val="07B01CE6"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="8B8E6460"/>
+    <w:tmpl w:val="E1C49CC4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0264637A"/>
+    <w:nsid w:val="07BE4728"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="2F9E1292"/>
+    <w:tmpl w:val="3CE0D5B0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="05193D0F"/>
+    <w:nsid w:val="08653291"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F90A795E"/>
+    <w:tmpl w:val="17C8CF8C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="06A80585"/>
+    <w:nsid w:val="08B65016"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="010A409E"/>
+    <w:tmpl w:val="338023E0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="09815470"/>
+    <w:nsid w:val="09675A91"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E12A8AF6"/>
+    <w:tmpl w:val="BBAA19BA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0B2656B8"/>
+    <w:nsid w:val="09D43E97"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A49A34B6"/>
+    <w:tmpl w:val="1A28C9F4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0D5222B4"/>
+    <w:nsid w:val="1AC704AA"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="80CED448"/>
+    <w:tmpl w:val="965A6A5C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="129807D8"/>
+    <w:nsid w:val="1CC60387"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E564AF5C"/>
+    <w:tmpl w:val="28D845A8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="12BC68EE"/>
+    <w:nsid w:val="1CEC3CAA"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="7AE8AEA6"/>
+    <w:tmpl w:val="00868A1A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="131B3716"/>
+    <w:nsid w:val="269A174C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="5C323E5E"/>
+    <w:tmpl w:val="A210E81A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="13F14323"/>
+    <w:nsid w:val="26E13C63"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A66C0D3E"/>
+    <w:tmpl w:val="8BDAB912"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="14E95CD2"/>
+    <w:nsid w:val="28FC02B1"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="7FE85F08"/>
+    <w:tmpl w:val="F932BCC8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1F6822B3"/>
+    <w:nsid w:val="2A734929"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="371A710A"/>
+    <w:tmpl w:val="997CB6C0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2052291F"/>
+    <w:nsid w:val="2AE67BDA"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="738C2CA2"/>
+    <w:tmpl w:val="47306AF0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="21E1762B"/>
+    <w:nsid w:val="2E8D1D6D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="961AE996"/>
+    <w:tmpl w:val="E30248B8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="24947CF4"/>
+    <w:nsid w:val="30B53CD4"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="54943F8C"/>
+    <w:tmpl w:val="A83EE37C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="25C108FB"/>
+    <w:nsid w:val="30DF1495"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="3E967996"/>
+    <w:tmpl w:val="DABE6BE2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="275F2512"/>
+    <w:nsid w:val="329D76D7"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="18FCD6B4"/>
+    <w:tmpl w:val="D61A4A06"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="27FF128D"/>
+    <w:nsid w:val="3488740D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="6D62A88E"/>
+    <w:tmpl w:val="EE9C730E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2AF8286B"/>
+    <w:nsid w:val="35815E3B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="BBAAEBF4"/>
+    <w:tmpl w:val="250233E2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2E453950"/>
+    <w:nsid w:val="367D0D2C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="232A63FE"/>
+    <w:tmpl w:val="92182126"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2E646F1A"/>
+    <w:nsid w:val="38FB22B1"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="347CD458"/>
+    <w:tmpl w:val="13BA3416"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="30F02B8B"/>
+    <w:nsid w:val="3B422175"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="9544C2EC"/>
+    <w:tmpl w:val="E0803782"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="365F29DC"/>
+    <w:nsid w:val="432A6D99"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F312A1BA"/>
+    <w:tmpl w:val="907A0560"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="38F54612"/>
+    <w:nsid w:val="44152A7F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="145C531A"/>
+    <w:tmpl w:val="66B45DFC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3A422C8C"/>
+    <w:nsid w:val="445D55CF"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="8A902168"/>
+    <w:tmpl w:val="13BA3416"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3DFD4848"/>
+    <w:nsid w:val="45A22731"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C83AFA84"/>
+    <w:tmpl w:val="D29A1A9E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3F2830D2"/>
+    <w:nsid w:val="46DA6570"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="BD20FF12"/>
+    <w:tmpl w:val="E4F4F502"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="432D53B1"/>
+    <w:nsid w:val="483A158A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="DB5ACEE0"/>
+    <w:tmpl w:val="8FDED018"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="467826A8"/>
+    <w:nsid w:val="48BD4BB5"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="9738EC7E"/>
+    <w:tmpl w:val="860887EA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="46ED4601"/>
+    <w:nsid w:val="4AFD237A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="081C8ED0"/>
+    <w:tmpl w:val="48EE4A88"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="49B30DCE"/>
+    <w:nsid w:val="4B054802"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B6E61EAE"/>
+    <w:tmpl w:val="19263C36"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="49D2374B"/>
+    <w:nsid w:val="4E4E5282"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="70F4ADBC"/>
+    <w:tmpl w:val="7D3CFCD2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4C52385E"/>
+    <w:nsid w:val="4E8E54B7"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="EAA69D6C"/>
+    <w:tmpl w:val="17661B4A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4C994367"/>
+    <w:nsid w:val="4F19360E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="0E3ED89E"/>
+    <w:tmpl w:val="BA2817D4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="52DF71CB"/>
+    <w:nsid w:val="51E33B2A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="442A5D98"/>
+    <w:tmpl w:val="CECCFC28"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="54476FD9"/>
+    <w:nsid w:val="52A846B6"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="9F2E1A98"/>
+    <w:tmpl w:val="1A743876"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="55544073"/>
+    <w:nsid w:val="58592511"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="3CC22FF2"/>
+    <w:tmpl w:val="D65899D0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="562466E8"/>
+    <w:nsid w:val="59513763"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="2D466188"/>
+    <w:tmpl w:val="989AE860"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="56456352"/>
+    <w:nsid w:val="59D16654"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="CCD48DE6"/>
+    <w:tmpl w:val="557613B2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5BD36E4D"/>
+    <w:nsid w:val="5B690D42"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="8498252A"/>
+    <w:tmpl w:val="CFE654B2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5D24074C"/>
+    <w:nsid w:val="5D1C44A1"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A49A34B6"/>
+    <w:tmpl w:val="1C0E9B04"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="43" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5D9B5E1C"/>
+    <w:nsid w:val="61EB44BC"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="1040C5E8"/>
+    <w:tmpl w:val="33467C10"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="44" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="64AE34A7"/>
+    <w:nsid w:val="6ADE1A9C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="72FC9956"/>
+    <w:tmpl w:val="A2CCF94E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="45" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="66052A6B"/>
+    <w:nsid w:val="6F5C5E21"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="BDC847C0"/>
+    <w:tmpl w:val="992A850A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="46" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6BD75B70"/>
+    <w:nsid w:val="72F03A67"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="9356DF6E"/>
+    <w:tmpl w:val="FD0C474C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="47" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6C1702B2"/>
+    <w:nsid w:val="7596469D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="2C82D45C"/>
+    <w:tmpl w:val="B82AB83A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="48" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="75EC3100"/>
+    <w:nsid w:val="7A3C1815"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="742C21CE"/>
+    <w:tmpl w:val="18A261DA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="49" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="76381494"/>
+    <w:nsid w:val="7B484246"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D55A8788"/>
+    <w:tmpl w:val="B6043260"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="50" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="77CC18D5"/>
+    <w:nsid w:val="7CAB0056"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="FC30732A"/>
+    <w:tmpl w:val="9076819A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
-    <w:abstractNumId w:val="18"/>
+    <w:abstractNumId w:val="31"/>
   </w:num>
   <w:num w:numId="2">
-    <w:abstractNumId w:val="20"/>
+    <w:abstractNumId w:val="44"/>
   </w:num>
   <w:num w:numId="3">
-    <w:abstractNumId w:val="37"/>
+    <w:abstractNumId w:val="42"/>
   </w:num>
   <w:num w:numId="4">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="48"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="34"/>
+  </w:num>
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="11">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="12">
+    <w:abstractNumId w:val="39"/>
+  </w:num>
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="14">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="15">
+    <w:abstractNumId w:val="43"/>
+  </w:num>
+  <w:num w:numId="16">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="17">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="18">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="19">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="20">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="21">
     <w:abstractNumId w:val="35"/>
   </w:num>
-  <w:num w:numId="5">
-    <w:abstractNumId w:val="39"/>
+  <w:num w:numId="22">
+    <w:abstractNumId w:val="24"/>
   </w:num>
-  <w:num w:numId="6">
-[...23 lines deleted...]
-  <w:num w:numId="14">
+  <w:num w:numId="23">
     <w:abstractNumId w:val="21"/>
   </w:num>
-  <w:num w:numId="15">
-[...25 lines deleted...]
-  </w:num>
   <w:num w:numId="24">
-    <w:abstractNumId w:val="32"/>
+    <w:abstractNumId w:val="49"/>
   </w:num>
   <w:num w:numId="25">
-    <w:abstractNumId w:val="15"/>
+    <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="26">
     <w:abstractNumId w:val="40"/>
   </w:num>
   <w:num w:numId="27">
+    <w:abstractNumId w:val="50"/>
+  </w:num>
+  <w:num w:numId="28">
+    <w:abstractNumId w:val="32"/>
+  </w:num>
+  <w:num w:numId="29">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="30">
+    <w:abstractNumId w:val="41"/>
+  </w:num>
+  <w:num w:numId="31">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="32">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="33">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="34">
+    <w:abstractNumId w:val="46"/>
+  </w:num>
+  <w:num w:numId="35">
+    <w:abstractNumId w:val="33"/>
+  </w:num>
+  <w:num w:numId="36">
+    <w:abstractNumId w:val="38"/>
+  </w:num>
+  <w:num w:numId="37">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="38">
+    <w:abstractNumId w:val="45"/>
+  </w:num>
+  <w:num w:numId="39">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="40">
+    <w:abstractNumId w:val="47"/>
+  </w:num>
+  <w:num w:numId="41">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="42">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="43">
+    <w:abstractNumId w:val="37"/>
+  </w:num>
+  <w:num w:numId="44">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="45">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="46">
     <w:abstractNumId w:val="13"/>
   </w:num>
-  <w:num w:numId="28">
-[...11 lines deleted...]
-  <w:num w:numId="32">
+  <w:num w:numId="47">
     <w:abstractNumId w:val="16"/>
   </w:num>
-  <w:num w:numId="33">
+  <w:num w:numId="48">
+    <w:abstractNumId w:val="36"/>
+  </w:num>
+  <w:num w:numId="49">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="50">
     <w:abstractNumId w:val="22"/>
   </w:num>
-  <w:num w:numId="34">
-[...20 lines deleted...]
-  <w:num w:numId="41">
+  <w:num w:numId="51">
     <w:abstractNumId w:val="26"/>
-  </w:num>
-[...28 lines deleted...]
-    <w:abstractNumId w:val="42"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="51"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
@@ -3510,51 +3510,50 @@
     <w:rsid w:val="000275A2"/>
     <w:rsid w:val="00065FAA"/>
     <w:rsid w:val="00066F39"/>
     <w:rsid w:val="00083426"/>
     <w:rsid w:val="0008435A"/>
     <w:rsid w:val="000C5325"/>
     <w:rsid w:val="000E0C86"/>
     <w:rsid w:val="00117159"/>
     <w:rsid w:val="00130740"/>
     <w:rsid w:val="0013186C"/>
     <w:rsid w:val="0013719D"/>
     <w:rsid w:val="0014231B"/>
     <w:rsid w:val="001526EA"/>
     <w:rsid w:val="00153488"/>
     <w:rsid w:val="0018186F"/>
     <w:rsid w:val="00191736"/>
     <w:rsid w:val="001C7F4F"/>
     <w:rsid w:val="001F7789"/>
     <w:rsid w:val="00211603"/>
     <w:rsid w:val="00223B3F"/>
     <w:rsid w:val="0022458A"/>
     <w:rsid w:val="00230A13"/>
     <w:rsid w:val="00232FF3"/>
     <w:rsid w:val="002375A9"/>
     <w:rsid w:val="00253EDA"/>
-    <w:rsid w:val="00272B72"/>
     <w:rsid w:val="00283DAB"/>
     <w:rsid w:val="002932C9"/>
     <w:rsid w:val="002A35FF"/>
     <w:rsid w:val="002A4932"/>
     <w:rsid w:val="002B1F71"/>
     <w:rsid w:val="002D0826"/>
     <w:rsid w:val="0031673D"/>
     <w:rsid w:val="0034020A"/>
     <w:rsid w:val="0034029C"/>
     <w:rsid w:val="00351712"/>
     <w:rsid w:val="00353486"/>
     <w:rsid w:val="0036384C"/>
     <w:rsid w:val="00370676"/>
     <w:rsid w:val="00396678"/>
     <w:rsid w:val="003B4410"/>
     <w:rsid w:val="003D196D"/>
     <w:rsid w:val="003D355E"/>
     <w:rsid w:val="00403EDB"/>
     <w:rsid w:val="004167EC"/>
     <w:rsid w:val="004416E4"/>
     <w:rsid w:val="00451233"/>
     <w:rsid w:val="004570F8"/>
     <w:rsid w:val="0047636D"/>
     <w:rsid w:val="0049405C"/>
     <w:rsid w:val="004D21F0"/>
@@ -3562,50 +3561,51 @@
     <w:rsid w:val="004E2FCC"/>
     <w:rsid w:val="004F1B4E"/>
     <w:rsid w:val="0052675C"/>
     <w:rsid w:val="0056635E"/>
     <w:rsid w:val="005A7DA0"/>
     <w:rsid w:val="005B00C1"/>
     <w:rsid w:val="005B5F25"/>
     <w:rsid w:val="005C1FBD"/>
     <w:rsid w:val="005F7A7D"/>
     <w:rsid w:val="00605720"/>
     <w:rsid w:val="0065437B"/>
     <w:rsid w:val="0066746A"/>
     <w:rsid w:val="00667CF2"/>
     <w:rsid w:val="00683D9C"/>
     <w:rsid w:val="00685381"/>
     <w:rsid w:val="00686369"/>
     <w:rsid w:val="006A06C2"/>
     <w:rsid w:val="006C21DA"/>
     <w:rsid w:val="006D159B"/>
     <w:rsid w:val="006F2EE4"/>
     <w:rsid w:val="007177F3"/>
     <w:rsid w:val="00765586"/>
     <w:rsid w:val="007664DE"/>
     <w:rsid w:val="007956B7"/>
     <w:rsid w:val="007B0B57"/>
+    <w:rsid w:val="007C14DC"/>
     <w:rsid w:val="007D333B"/>
     <w:rsid w:val="008212A9"/>
     <w:rsid w:val="008341FB"/>
     <w:rsid w:val="008717CA"/>
     <w:rsid w:val="00873A63"/>
     <w:rsid w:val="0089209E"/>
     <w:rsid w:val="00893CAF"/>
     <w:rsid w:val="008A40E2"/>
     <w:rsid w:val="008A48BF"/>
     <w:rsid w:val="008D77E9"/>
     <w:rsid w:val="008E5C09"/>
     <w:rsid w:val="008E73CE"/>
     <w:rsid w:val="008E7B5D"/>
     <w:rsid w:val="00901636"/>
     <w:rsid w:val="009038C0"/>
     <w:rsid w:val="009073A3"/>
     <w:rsid w:val="00917307"/>
     <w:rsid w:val="00925E12"/>
     <w:rsid w:val="00930511"/>
     <w:rsid w:val="00936370"/>
     <w:rsid w:val="0094376B"/>
     <w:rsid w:val="009465FB"/>
     <w:rsid w:val="0095781F"/>
     <w:rsid w:val="009A4D0D"/>
     <w:rsid w:val="009A711A"/>
@@ -4721,61 +4721,61 @@
     <w:rsid w:val="00F57734"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af4">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0065437B"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af5">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00272B72"/>
+    <w:rsid w:val="007C14DC"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af6">
     <w:name w:val="正文文本 字符"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="af5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00272B72"/>
+    <w:rsid w:val="007C14DC"/>
     <w:rPr>
       <w:sz w:val="21"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 主题​​">
@@ -5059,51 +5059,51 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{25155751-2F38-4233-86EB-8D1384976285}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E73E7198-5944-4127-A301-37E257AE6FC8}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>1670</Words>
   <Characters>9520</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>79</Lines>
   <Paragraphs>22</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>11168</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>