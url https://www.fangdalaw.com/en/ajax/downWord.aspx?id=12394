--- v1 (2026-08-07)
+++ v2 (2026-10-08)
@@ -36,189 +36,189 @@
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5485"/>
         <w:gridCol w:w="2836"/>
       </w:tblGrid>
       <w:tr w:rsidR="0049405C" w:rsidRPr="00C24D79" w14:paraId="76EB2C64" w14:textId="77777777" w:rsidTr="00E70303">
         <w:trPr>
           <w:trHeight w:val="3267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5485" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="271D78"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C4F11E8" w14:textId="401E4756" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="007C14DC" w:rsidP="007C14DC">
+          <w:p w14:paraId="2C4F11E8" w14:textId="23198412" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00C752BB" w:rsidP="00C752BB">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="xingming"/>
             <w:bookmarkStart w:id="1" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="1"/>
-            <w:r w:rsidRPr="007C14DC">
+            <w:r w:rsidRPr="00C752BB">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>DANIEL WANG</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
-          <w:p w14:paraId="706EB16B" w14:textId="64A380F6" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="007C14DC" w:rsidP="007C14DC">
+          <w:p w14:paraId="706EB16B" w14:textId="24EC669B" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00C752BB" w:rsidP="00C752BB">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="didian"/>
-            <w:r w:rsidRPr="007C14DC">
+            <w:r w:rsidRPr="00C752BB">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Partner</w:t>
             </w:r>
-            <w:r w:rsidRPr="007C14DC">
+            <w:r w:rsidRPr="00C752BB">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>·</w:t>
             </w:r>
-            <w:r w:rsidRPr="007C14DC">
+            <w:r w:rsidRPr="00C752BB">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Beijing</w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
-          <w:p w14:paraId="6199424A" w14:textId="6F974B96" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="007C14DC" w:rsidP="007C14DC">
+          <w:p w14:paraId="6199424A" w14:textId="1C290767" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00C752BB" w:rsidP="00C752BB">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="dianhua"/>
-            <w:r w:rsidRPr="007C14DC">
+            <w:r w:rsidRPr="00C752BB">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">+86 10 5769 5684 / +86 186 0085 8029 </w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
-          <w:p w14:paraId="4F910ACA" w14:textId="1A3B9AC0" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="007C14DC" w:rsidP="007C14DC">
+          <w:p w14:paraId="4F910ACA" w14:textId="6D0DABA5" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00C752BB" w:rsidP="00C752BB">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="youxiang"/>
-            <w:r w:rsidRPr="007C14DC">
+            <w:r w:rsidRPr="00C752BB">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Daniel.Wang@fangdalaw.com</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="22DBA835" w14:textId="677EAC48" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00F96E7C" w:rsidP="00860F89">
             <w:pPr>
               <w:ind w:leftChars="-52" w:left="-109"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C24D79">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:color w:val="545551"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D24C6CB" w14:textId="273073C6" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="007C14DC" w:rsidP="002932C9">
+          <w:p w14:paraId="2D24C6CB" w14:textId="09BD2C97" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00C752BB" w:rsidP="002932C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="tupian"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="08D6291B" wp14:editId="2AE44DF7">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="396446D1" wp14:editId="30C19CEE">
                   <wp:extent cx="1651000" cy="2142519"/>
                   <wp:effectExtent l="0" t="0" r="6350" b="0"/>
                   <wp:docPr id="1" name="图片 1"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
@@ -258,60 +258,60 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C063291" w14:textId="5DC9D94D" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="002375A9" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C24D79">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>PRACTICE AREAS</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C1ACACA" w14:textId="250CAE88" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="007C14DC" w:rsidP="007177F3">
+          <w:p w14:paraId="3C1ACACA" w14:textId="598EBDF4" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="00C752BB" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="zhiyelingyu"/>
-            <w:r w:rsidRPr="007C14DC">
+            <w:r w:rsidRPr="00C752BB">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>DR. WANG SPECIALIZES IN CRIMINAL DEFENSE, CRIMINAL REPORTING AND REPRESENTATION, LAW ENFORCEMENT RESPONSE, INTERNAL INVESTIGATIONS, INTEGRATED RESOLUTION FOR CIVIL AND COMMERCIAL DISPUTES, AND CORPORATE COMPLIANCE, BOASTING EXTENSIVE EXPERIENCE IN THE FIELD OF CRIMINAL LITIGATION. PRIOR TO JOINING FANGDA, DR. WANG WORKED FOR TWELVE YEARS AT AN INTERMEDIATE COURT IN BEIJING, WHERE HE WAS HONORED WITH THE TITLE OF &amp;quot;MODEL JUDGE OF BEIJING&amp;quot; BY THE BEIJING HIGH PEOPLE'S COURT.</w:t>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F19AE4C" w14:textId="19A41B01" w:rsidR="00451233" w:rsidRPr="00C24D79" w:rsidRDefault="00F80A79" w:rsidP="00DA428A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C24D79">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
           <w:noProof/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
@@ -371,51 +371,51 @@
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:roundrect w14:anchorId="053823F2" id="圆角矩形 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:-6.2pt;margin-top:-12.6pt;width:4.55pt;height:3.6pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDc1SqFegIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2yAQfp+0/wHxvtqO+mON4lRRqk6T&#10;qrZqO/WZYIiRMMeAxMn++h3gOG1X7WHaCwbu7ru7z98xu9p1mmyF8wpMTauTkhJhODTKrGv64/nm&#10;y1dKfGCmYRqMqOleeHo1//xp1tupmEALuhGOIIjx097WtA3BTovC81Z0zJ+AFQaNElzHAh7dumgc&#10;6xG908WkLM+LHlxjHXDhPd5eZyOdJ3wpBQ/3UnoRiK4p1hbS6tK6imsxn7Hp2jHbKj6Uwf6hio4p&#10;g0lHqGsWGNk49QdUp7gDDzKccOgKkFJxkXrAbqryXTdPLbMi9YLkeDvS5P8fLL/bPtkHhzT01k89&#10;bmMXO+m6+MX6yC6RtR/JErtAOF6eXZyXyChHy+nZRXUZqSyOodb58E1AR+Kmpg42pnnE35FYYttb&#10;H7L/wS+m86BVc6O0TocoAbHUjmwZ/rzVuhoyvPHSJvoaiFEZMN4Ux2bSLuy1iH7aPApJVIPlT1Ih&#10;SWfHJIxzYUKVTS1rRM5dnZXYaoYfI1K3CTAiS8w/Yg8Abxs4YGeYwT+GiiTTMbj8W2E5eIxImcGE&#10;MbhTBtxHABq7GjJn/wNJmZrI0gqa/YMjDvKQeMtvFP67W+bDA3M4Ffi3cdLDPS5SQ19TGHaUtOB+&#10;fXQf/VGsaKWkxymrqf+5YU5Qor8blPFldXoaxzIdUEYTPLjXltVri9l0S0AtVPimWJ620T/ow1Y6&#10;6F7wQVjErGhihmPumvLgDodlyNOPTwoXi0Vyw1G0LNyaJ8sjeGQ1yvJ598KcHQQcUPd3cJhINn0n&#10;4ewbIw0sNgGkSvo+8jrwjWOchDM8OfGdeH1OXseHcf4bAAD//wMAUEsDBBQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NT8JAEL2b+B82Y+KtbCliSOmWGIgkKBdQPC/d&#10;sW3cna3dBeq/dzjpZTKT9+Z9FIvBWXHGPrSeFIxHKQikypuWagXvb8/JDESImoy2nlDBDwZYlLc3&#10;hc6Nv9AOz/tYCxahkGsFTYxdLmWoGnQ6jHyHxNin752OfPa1NL2+sLizMkvTR+l0S+zQ6A6XDVZf&#10;+5NTsF4edttDu9l8b6cr+5rpjxdbr5W6vxtWcx5PcxARh/j3AdcOnB9KDnb0JzJBWAXJOHtgKi/Z&#10;NAPBjGQyAXG8IrMUZFnI/z3KXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDc1SqFegIA&#10;AGAFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="white [3212]" stroked="f" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0C59080F" w14:textId="77777777" w:rsidR="007C14DC" w:rsidRDefault="000E0C86" w:rsidP="00B670A2">
+    <w:p w14:paraId="4C65C14C" w14:textId="77777777" w:rsidR="00C752BB" w:rsidRDefault="000E0C86" w:rsidP="00B670A2">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C24D79">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="545551"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E0DC835" wp14:editId="24238D24">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2512</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4508</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5271826" cy="0"/>
@@ -456,1574 +456,1574 @@
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:line w14:anchorId="3D0BA0F8" id="直接连接符 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".2pt,.35pt" to="415.3pt,.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKOATlvwEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+wYWFYYcXpo0V2K&#10;rdhH74pMxQL0BUmLnX8/ik7cohsGbNhFMCW+x/dIens7WcOOEJP2ruPrVc0ZOOl77Q4d//7t4fqG&#10;s5SF64XxDjp+gsRvd1fvtmNoofGDNz1EhiQutWPo+JBzaKsqyQGsSCsfwOGj8tGKjGE8VH0UI7Jb&#10;UzV1valGH/sQvYSU8PZ+fuQ74lcKZP6sVILMTMdRW6Yz0rkvZ7XbivYQRRi0PMsQ/6DCCu2w6EJ1&#10;L7JgP6L+hcpqGX3yKq+kt5VXSksgD+hmXb9x83UQAcgLNieFpU3p/9HKT8c79xSxDWNIbQpPsbiY&#10;VLRMGR2ecabkC5Wyidp2WtoGU2YSL983H9Y3zYYzeXmrZopCFWLKH8FbVj46brQrjkQrjo8pY1lM&#10;vaSUa+PKmbzR/YM2hoJ42N+ZyI6izLBu6g2NDYGv0jAq0OrFBX3lk4GZ9gsopntUO/uhBYOFVkgJ&#10;Lq/LOhATZheYQgkLsCbdfwSe8wsUaPn+BrwgqLJ3eQFb7Xz8XfU8XSSrOf/Sgdl3acHe9yeaL7UG&#10;t4gcnje+rOnrmOAv/+XuJwAAAP//AwBQSwMEFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FvwjAMhe+T9h8iT+I20g3WQWmK0IALh0kDhLRb2nhttcapmgCFX485bRdL&#10;T+/5+XM6720jTtj52pGCl2EEAqlwpqZSwX63fp6A8EGT0Y0jVHBBD/Ps8SHViXFn+sLTNpSCS8gn&#10;WkEVQptI6YsKrfZD1yKx9+M6qwPLrpSm02cut418jaJYWl0TX6h0ix8VFr/bo1WwO1x7uTl8LvK4&#10;3o+m39PV2/q6Umrw1C9nPBYzEAH78LcB9x+YHzIGy92RjBeNgjHnFLyDYG8yimIQ+V3KLJX/+bMb&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEo4BOW/AQAA3wMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAAAAAAAAAAAA&#10;AAAAGQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" strokecolor="#002060" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2BC93843" w14:textId="77777777" w:rsidR="007C14DC" w:rsidRDefault="007C14DC" w:rsidP="007C14DC">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="007C14DC">
+    <w:p w14:paraId="3F87F092" w14:textId="77777777" w:rsidR="00C752BB" w:rsidRDefault="00C752BB" w:rsidP="00C752BB">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C752BB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Dr. Wang is highly experienced in criminal defense, criminal reporting and representation, law enforcement response, internal investigations, and integrated resolution for civil and commercial disputes. Dr. Wang has provided legal services to numerous well-known domestic and international businesses and government agencies in cases involving white collar crimes, financial crimes, infringement of corporate rights, crime of infringing upon trade secrets, crimes disrupting the market economy, and crimes against personal and property rights. Dr. Wang has frequently participated in the defense of major and sensitive cases at the provincial level or above. Dr. Wang excels in identifying and mitigating criminal risks in complex cross-border transactions, ensuring the smooth execution of commercial investment.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4DB6D2CD" w14:textId="77777777" w:rsidR="007C14DC" w:rsidRDefault="007C14DC" w:rsidP="007C14DC">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="007C14DC">
+    <w:p w14:paraId="72001EEF" w14:textId="77777777" w:rsidR="00C752BB" w:rsidRDefault="00C752BB" w:rsidP="00C752BB">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C752BB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>During his tenure as a judge, the cases presided over by Dr. Wang were recognized as national guiding cases by the Supreme People's Court. He also participated in the research and amendment of the "Eighth Amendment to the Criminal Law" on the fraud of securities. Dr. Wang has authored numerous criminal law papers that have been published in major legal journals.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C77F849" w14:textId="77777777" w:rsidR="007C14DC" w:rsidRDefault="007C14DC" w:rsidP="007C14DC">
+    <w:p w14:paraId="23681C21" w14:textId="77777777" w:rsidR="00C752BB" w:rsidRDefault="00C752BB" w:rsidP="00C752BB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007C14DC">
+      <w:r w:rsidRPr="00C752BB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>REPRESENTATIVE MATTERS AND CASES</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A5EE078" w14:textId="77777777" w:rsidR="007C14DC" w:rsidRDefault="007C14DC" w:rsidP="007C14DC">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="007C14DC">
+    <w:p w14:paraId="45B5881A" w14:textId="77777777" w:rsidR="00C752BB" w:rsidRDefault="00C752BB" w:rsidP="00C752BB">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C752BB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Criminal Defense and Law Enforcement Response</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0AF174C5" w14:textId="77777777" w:rsidR="007C14DC" w:rsidRDefault="007C14DC" w:rsidP="007C14DC">
+    <w:p w14:paraId="7B919BE4" w14:textId="77777777" w:rsidR="00C752BB" w:rsidRDefault="00C752BB" w:rsidP="00C752BB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007C14DC">
+      <w:r w:rsidRPr="00C752BB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a senior executive of a major domestic bulk trading company in responding to a criminal investigation by judicial authorities related to circular trade activities. The charges were ultimately withdrawn by the public security authorities.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B170AF7" w14:textId="77777777" w:rsidR="007C14DC" w:rsidRDefault="007C14DC" w:rsidP="007C14DC">
+    <w:p w14:paraId="6D8F4C7B" w14:textId="77777777" w:rsidR="00C752BB" w:rsidRDefault="00C752BB" w:rsidP="00C752BB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007C14DC">
+      <w:r w:rsidRPr="00C752BB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Provided criminal defense for a senior executive of a regional bank suspected of illegally issuing financial instruments.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="52C74FB8" w14:textId="77777777" w:rsidR="007C14DC" w:rsidRDefault="007C14DC" w:rsidP="007C14DC">
+    <w:p w14:paraId="5950C35D" w14:textId="77777777" w:rsidR="00C752BB" w:rsidRDefault="00C752BB" w:rsidP="00C752BB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007C14DC">
+      <w:r w:rsidRPr="00C752BB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a foreign senior executive in a criminal investigation for smuggling. The investigation authority ultimately dropped the charges.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="493C9520" w14:textId="77777777" w:rsidR="007C14DC" w:rsidRDefault="007C14DC" w:rsidP="007C14DC">
+    <w:p w14:paraId="7790C048" w14:textId="77777777" w:rsidR="00C752BB" w:rsidRDefault="00C752BB" w:rsidP="00C752BB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007C14DC">
+      <w:r w:rsidRPr="00C752BB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a renowned chip exporter facing criminal allegations for violating China's foreign exchange control regulations. The case resulted in a non-prosecution decision by the procuratorate.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="341B96CB" w14:textId="77777777" w:rsidR="007C14DC" w:rsidRDefault="007C14DC" w:rsidP="007C14DC">
+    <w:p w14:paraId="432B7E12" w14:textId="77777777" w:rsidR="00C752BB" w:rsidRDefault="00C752BB" w:rsidP="00C752BB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007C14DC">
+      <w:r w:rsidRPr="00C752BB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Provided criminal defense for a leading private enterprise accused of falsely issuing VAT invoices and bribery. The procuratorate ultimately issued a non-prosecution decision.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="14A60054" w14:textId="77777777" w:rsidR="007C14DC" w:rsidRDefault="007C14DC" w:rsidP="007C14DC">
+    <w:p w14:paraId="21F2691A" w14:textId="77777777" w:rsidR="00C752BB" w:rsidRDefault="00C752BB" w:rsidP="00C752BB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007C14DC">
+      <w:r w:rsidRPr="00C752BB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a senior executive of a globally renowned universal banking group in responding to a criminal investigation and exit ban in China. The case attracted significant international attention. Ultimately, the investigative authorities imposed no criminal charges and lifted the exit restrictions.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4A96F150" w14:textId="77777777" w:rsidR="007C14DC" w:rsidRDefault="007C14DC" w:rsidP="007C14DC">
+    <w:p w14:paraId="54190116" w14:textId="77777777" w:rsidR="00C752BB" w:rsidRDefault="00C752BB" w:rsidP="00C752BB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007C14DC">
+      <w:r w:rsidRPr="00C752BB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a senior executive of a global energy giant in responding to a criminal investigation and exit ban in China. The investigative authorities ultimately imposed no criminal charges and revoked the exit restrictions.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="205BB7F8" w14:textId="77777777" w:rsidR="007C14DC" w:rsidRDefault="007C14DC" w:rsidP="007C14DC">
+    <w:p w14:paraId="57070BD0" w14:textId="77777777" w:rsidR="00C752BB" w:rsidRDefault="00C752BB" w:rsidP="00C752BB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007C14DC">
+      <w:r w:rsidRPr="00C752BB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a world-leading specialized manufacturer in responding to a criminal investigation for bribery initiated by a supervisory commission. The supervisory commission ultimately made no criminal charge.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4D38E9BC" w14:textId="77777777" w:rsidR="007C14DC" w:rsidRDefault="007C14DC" w:rsidP="007C14DC">
+    <w:p w14:paraId="32430734" w14:textId="77777777" w:rsidR="00C752BB" w:rsidRDefault="00C752BB" w:rsidP="00C752BB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007C14DC">
+      <w:r w:rsidRPr="00C752BB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Offered criminal defense for an employee of a renowned international consulting firm accused of illegal business operations.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C5462C6" w14:textId="77777777" w:rsidR="007C14DC" w:rsidRDefault="007C14DC" w:rsidP="007C14DC">
+    <w:p w14:paraId="088C293C" w14:textId="77777777" w:rsidR="00C752BB" w:rsidRDefault="00C752BB" w:rsidP="00C752BB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007C14DC">
+      <w:r w:rsidRPr="00C752BB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Delivered criminal defense for an internationally acclaimed automotive manufacturing company accused of crime of bribe-giving.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1FA8F269" w14:textId="77777777" w:rsidR="007C14DC" w:rsidRDefault="007C14DC" w:rsidP="007C14DC">
+    <w:p w14:paraId="23D8CE22" w14:textId="77777777" w:rsidR="00C752BB" w:rsidRDefault="00C752BB" w:rsidP="00C752BB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007C14DC">
+      <w:r w:rsidRPr="00C752BB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted in the criminal defense of a popular live-streaming website and its executives accused of operating a gambling establishment, successfully securing bail out.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3BD0F5AF" w14:textId="77777777" w:rsidR="007C14DC" w:rsidRDefault="007C14DC" w:rsidP="007C14DC">
+    <w:p w14:paraId="645D8EED" w14:textId="77777777" w:rsidR="00C752BB" w:rsidRDefault="00C752BB" w:rsidP="00C752BB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007C14DC">
+      <w:r w:rsidRPr="00C752BB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Provided criminal defense for a Singaporean manufacturing company's operations in China, leading to the withdrawal of charges by the public security authorities.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0B3553BC" w14:textId="77777777" w:rsidR="007C14DC" w:rsidRDefault="007C14DC" w:rsidP="007C14DC">
+    <w:p w14:paraId="6A27DA26" w14:textId="77777777" w:rsidR="00C752BB" w:rsidRDefault="00C752BB" w:rsidP="00C752BB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007C14DC">
+      <w:r w:rsidRPr="00C752BB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented criminal defense for a state-owned enterprise executive accused of bribe-taking.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2921E3F7" w14:textId="77777777" w:rsidR="007C14DC" w:rsidRDefault="007C14DC" w:rsidP="007C14DC">
+    <w:p w14:paraId="45A7B6B1" w14:textId="77777777" w:rsidR="00C752BB" w:rsidRDefault="00C752BB" w:rsidP="00C752BB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007C14DC">
+      <w:r w:rsidRPr="00C752BB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented an internationally renowned pharmaceutical company in anti-corruption investigations, criminal risk assessment, and law enforcement response, persuasively convincing law enforcement authorities to terminate the investigation.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="15F3AE94" w14:textId="77777777" w:rsidR="007C14DC" w:rsidRDefault="007C14DC" w:rsidP="007C14DC">
+    <w:p w14:paraId="794E393E" w14:textId="77777777" w:rsidR="00C752BB" w:rsidRDefault="00C752BB" w:rsidP="00C752BB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007C14DC">
+      <w:r w:rsidRPr="00C752BB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Supported a leading domestic health technology company in a criminal investigation related to the alleged infringement of trade secrets, resulting in the withdrawal of charges by the public security authorities.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1AF26922" w14:textId="77777777" w:rsidR="007C14DC" w:rsidRDefault="007C14DC" w:rsidP="007C14DC">
+    <w:p w14:paraId="3888DE6B" w14:textId="77777777" w:rsidR="00C752BB" w:rsidRDefault="00C752BB" w:rsidP="00C752BB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007C14DC">
+      <w:r w:rsidRPr="00C752BB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Offered criminal defense for an employee of a state-owned enterprise accused of fraudulently obtaining export tax rebates.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="20236108" w14:textId="77777777" w:rsidR="007C14DC" w:rsidRDefault="007C14DC" w:rsidP="007C14DC">
+    <w:p w14:paraId="4929CB98" w14:textId="77777777" w:rsidR="00C752BB" w:rsidRDefault="00C752BB" w:rsidP="00C752BB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007C14DC">
+      <w:r w:rsidRPr="00C752BB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Provided criminal defense for a corporate executive accused of bribe-taking.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00A6A200" w14:textId="77777777" w:rsidR="007C14DC" w:rsidRDefault="007C14DC" w:rsidP="007C14DC">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="007C14DC">
+    <w:p w14:paraId="783FAB04" w14:textId="77777777" w:rsidR="00C752BB" w:rsidRDefault="00C752BB" w:rsidP="00C752BB">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C752BB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Criminal Reporting and Representation</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="15F2C977" w14:textId="77777777" w:rsidR="007C14DC" w:rsidRDefault="007C14DC" w:rsidP="007C14DC">
+    <w:p w14:paraId="1B505528" w14:textId="77777777" w:rsidR="00C752BB" w:rsidRDefault="00C752BB" w:rsidP="00C752BB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007C14DC">
+      <w:r w:rsidRPr="00C752BB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented an internationally renowned investment institution in filing criminal charges related to fraudulent activities in cross-border transactions. Successfully resolved issues related to the reporting entity under the VIE structure, leading to the case being accepted by the public security authority.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="65346922" w14:textId="77777777" w:rsidR="007C14DC" w:rsidRDefault="007C14DC" w:rsidP="007C14DC">
+    <w:p w14:paraId="62EE20D5" w14:textId="77777777" w:rsidR="00C752BB" w:rsidRDefault="00C752BB" w:rsidP="00C752BB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007C14DC">
+      <w:r w:rsidRPr="00C752BB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a globally leading consumer goods and industrial applied chemical conglomerate in filing a criminal complaint regarding trade secret infringement.</w:t>
       </w:r>
-      <w:r w:rsidRPr="007C14DC">
+      <w:r w:rsidRPr="00C752BB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="007C14DC">
+      <w:r w:rsidRPr="00C752BB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>The case was ultimately accepted for investigation by the public security authority.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="332925D5" w14:textId="77777777" w:rsidR="007C14DC" w:rsidRDefault="007C14DC" w:rsidP="007C14DC">
+    <w:p w14:paraId="69C6060C" w14:textId="77777777" w:rsidR="00C752BB" w:rsidRDefault="00C752BB" w:rsidP="00C752BB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007C14DC">
+      <w:r w:rsidRPr="00C752BB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented an overseas investment entity in filing a criminal complaint concerning cryptocurrency theft and the crime of illegally intruding into computer information systems.</w:t>
       </w:r>
-      <w:r w:rsidRPr="007C14DC">
+      <w:r w:rsidRPr="00C752BB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="007C14DC">
+      <w:r w:rsidRPr="00C752BB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>The case was ultimately accepted for investigation by the public security authoritiy.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="234DA7DA" w14:textId="77777777" w:rsidR="007C14DC" w:rsidRDefault="007C14DC" w:rsidP="007C14DC">
+    <w:p w14:paraId="28339BD9" w14:textId="77777777" w:rsidR="00C752BB" w:rsidRDefault="00C752BB" w:rsidP="00C752BB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007C14DC">
+      <w:r w:rsidRPr="00C752BB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Assisted a well-known domestic airline in filing criminal charges for crimes damaging commercial reputation.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E5B4B09" w14:textId="77777777" w:rsidR="007C14DC" w:rsidRDefault="007C14DC" w:rsidP="007C14DC">
+    <w:p w14:paraId="4309E287" w14:textId="77777777" w:rsidR="00C752BB" w:rsidRDefault="00C752BB" w:rsidP="00C752BB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007C14DC">
+      <w:r w:rsidRPr="00C752BB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a prominent Hong Kong investment institution in collecting key evidence against financing fraud and successfully filed criminal charges.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="65F94B10" w14:textId="77777777" w:rsidR="007C14DC" w:rsidRDefault="007C14DC" w:rsidP="007C14DC">
+    <w:p w14:paraId="5D3D9ECA" w14:textId="77777777" w:rsidR="00C752BB" w:rsidRDefault="00C752BB" w:rsidP="00C752BB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007C14DC">
+      <w:r w:rsidRPr="00C752BB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Provided criminal representation and incidental civil litigation for personnel of a foreign government agency in China.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="759B2C2C" w14:textId="77777777" w:rsidR="007C14DC" w:rsidRDefault="007C14DC" w:rsidP="007C14DC">
+    <w:p w14:paraId="6A03C949" w14:textId="77777777" w:rsidR="00C752BB" w:rsidRDefault="00C752BB" w:rsidP="00C752BB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007C14DC">
+      <w:r w:rsidRPr="00C752BB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a renowned Singaporean virtual asset company in filing criminal charges involving cryptocurrency transactions.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5DA700E6" w14:textId="77777777" w:rsidR="007C14DC" w:rsidRDefault="007C14DC" w:rsidP="007C14DC">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="007C14DC">
+    <w:p w14:paraId="57135A9F" w14:textId="77777777" w:rsidR="00C752BB" w:rsidRDefault="00C752BB" w:rsidP="00C752BB">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C752BB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Criminal Risk Prevention and Control Strategies</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="000AD2E7" w14:textId="77777777" w:rsidR="007C14DC" w:rsidRDefault="007C14DC" w:rsidP="007C14DC">
+    <w:p w14:paraId="05C864F2" w14:textId="77777777" w:rsidR="00C752BB" w:rsidRDefault="00C752BB" w:rsidP="00C752BB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007C14DC">
+      <w:r w:rsidRPr="00C752BB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Provided criminal risk identification for cross-border transactions of a renowned international investment institution, where the funds involved were identified by domestic judicial authorities as bribery proceeds. Effectively aided the client in substantially reducing the risk of money laundering charges through the design of resolution strategies.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A07800C" w14:textId="77777777" w:rsidR="007C14DC" w:rsidRDefault="007C14DC" w:rsidP="007C14DC">
+    <w:p w14:paraId="3108DD0A" w14:textId="77777777" w:rsidR="00C752BB" w:rsidRDefault="00C752BB" w:rsidP="00C752BB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007C14DC">
+      <w:r w:rsidRPr="00C752BB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a well-known domestic internet company in assessing criminal risks related to aiding cybercrime, copyright infringement, money laundering, operating gambling establishments, and issuing false VAT invoices. Provided compliance solutions for these issues.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="765753B7" w14:textId="77777777" w:rsidR="007C14DC" w:rsidRDefault="007C14DC" w:rsidP="007C14DC">
+    <w:p w14:paraId="631F7556" w14:textId="77777777" w:rsidR="00C752BB" w:rsidRDefault="00C752BB" w:rsidP="00C752BB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007C14DC">
+      <w:r w:rsidRPr="00C752BB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted for a leading international investment institution in responding to property disposal measures by Chinese judicial authorities. Avoided the freezing and liquidation of managed assets by actively communicating with judicial authorities and developing alternative solutions.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3FB27E89" w14:textId="77777777" w:rsidR="007C14DC" w:rsidRDefault="007C14DC" w:rsidP="007C14DC">
+    <w:p w14:paraId="35F0EAEC" w14:textId="77777777" w:rsidR="00C752BB" w:rsidRDefault="00C752BB" w:rsidP="00C752BB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007C14DC">
+      <w:r w:rsidRPr="00C752BB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Conducted legal risk assessment and compliance recommendations for a prominent domestic internet company regarding Artificial Intelligence Generated Content (AIGC).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="47D3137D" w14:textId="77777777" w:rsidR="007C14DC" w:rsidRDefault="007C14DC" w:rsidP="007C14DC">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="007C14DC">
+    <w:p w14:paraId="2C29B103" w14:textId="77777777" w:rsidR="00C752BB" w:rsidRDefault="00C752BB" w:rsidP="00C752BB">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C752BB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Internal Investigations and Responses</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4CA7EC81" w14:textId="77777777" w:rsidR="007C14DC" w:rsidRDefault="007C14DC" w:rsidP="007C14DC">
+    <w:p w14:paraId="524AC012" w14:textId="77777777" w:rsidR="00C752BB" w:rsidRDefault="00C752BB" w:rsidP="00C752BB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007C14DC">
+      <w:r w:rsidRPr="00C752BB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Conducted an anti-corruption investigation on behalf of a large domestic automobile service company against its employees, successfully obtaining key evidence and eventually transferring the case to judicial authorities for handling.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="68EB2B42" w14:textId="77777777" w:rsidR="007C14DC" w:rsidRDefault="007C14DC" w:rsidP="007C14DC">
+    <w:p w14:paraId="65DAD161" w14:textId="77777777" w:rsidR="00C752BB" w:rsidRDefault="00C752BB" w:rsidP="00C752BB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007C14DC">
+      <w:r w:rsidRPr="00C752BB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a well-known domestic automobile dealership in conducting an anti-corruption investigation against its employees, culminating in a successful transfer to judicial authorities.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4A31F77C" w14:textId="77777777" w:rsidR="007C14DC" w:rsidRDefault="007C14DC" w:rsidP="007C14DC">
+    <w:p w14:paraId="0727A9B8" w14:textId="77777777" w:rsidR="00C752BB" w:rsidRDefault="00C752BB" w:rsidP="00C752BB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007C14DC">
+      <w:r w:rsidRPr="00C752BB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a renowned Japanese pharmaceutical company in anti-corruption investigations against its employees, obtaining breakthrough evidence.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="592859DA" w14:textId="77777777" w:rsidR="007C14DC" w:rsidRDefault="007C14DC" w:rsidP="007C14DC">
+    <w:p w14:paraId="12E206E7" w14:textId="77777777" w:rsidR="00C752BB" w:rsidRDefault="00C752BB" w:rsidP="00C752BB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007C14DC">
+      <w:r w:rsidRPr="00C752BB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Assisted a senior executives of the Chinese subsidiary of a major American technology company in responding to an internal investigation initiated by the parent company. Collaborated with American lawyers to gather evidence and successfully compelled the parent company to terminate the investigation.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="74F79EE2" w14:textId="77777777" w:rsidR="007C14DC" w:rsidRDefault="007C14DC" w:rsidP="007C14DC">
+    <w:p w14:paraId="3EC3859B" w14:textId="77777777" w:rsidR="00C752BB" w:rsidRDefault="00C752BB" w:rsidP="00C752BB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007C14DC">
+      <w:r w:rsidRPr="00C752BB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Conducted due diligence for a prominent domestic internet company regarding its proposed investment activities.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2AB7012A" w14:textId="77777777" w:rsidR="007C14DC" w:rsidRDefault="007C14DC" w:rsidP="007C14DC">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="007C14DC">
+    <w:p w14:paraId="0B4469C0" w14:textId="77777777" w:rsidR="00C752BB" w:rsidRDefault="00C752BB" w:rsidP="00C752BB">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C752BB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Integrated Resolution for Civil and Commercial Disputes</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="14A308CE" w14:textId="77777777" w:rsidR="007C14DC" w:rsidRDefault="007C14DC" w:rsidP="007C14DC">
+    <w:p w14:paraId="10399C53" w14:textId="77777777" w:rsidR="00C752BB" w:rsidRDefault="00C752BB" w:rsidP="00C752BB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007C14DC">
+      <w:r w:rsidRPr="00C752BB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a renowned international manufacturing company in resolving a shareholder control dispute within its joint venture in China. Conducted internal investigations to gather favorable evidence and successfully used criminal remedies to assist the client in achieving all business claims during negotiations.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="20AE018F" w14:textId="77777777" w:rsidR="007C14DC" w:rsidRDefault="007C14DC" w:rsidP="007C14DC">
+    <w:p w14:paraId="19564757" w14:textId="77777777" w:rsidR="00C752BB" w:rsidRDefault="00C752BB" w:rsidP="00C752BB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007C14DC">
+      <w:r w:rsidRPr="00C752BB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Provided an integrated solution for a major safety responsibility accident involving the Chinese factory of an internationally famous manufacturing enterprise, including risk assessment, media public relations management, and negotiation.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="734F4F65" w14:textId="77777777" w:rsidR="007C14DC" w:rsidRDefault="007C14DC" w:rsidP="007C14DC">
+    <w:p w14:paraId="3CC84A7D" w14:textId="77777777" w:rsidR="00C752BB" w:rsidRDefault="00C752BB" w:rsidP="00C752BB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007C14DC">
+      <w:r w:rsidRPr="00C752BB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Offered an integrated civil and criminal resolution plan and criminal complaint services to an internationally renowned manufacturing enterprise for crimes such as embezzlement of duties, misappropriation of funds, bribery of non-state personnel, and bid-rigging.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4DC10B29" w14:textId="77777777" w:rsidR="007C14DC" w:rsidRDefault="007C14DC" w:rsidP="007C14DC">
+    <w:p w14:paraId="5E518E1E" w14:textId="77777777" w:rsidR="00C752BB" w:rsidRDefault="00C752BB" w:rsidP="00C752BB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007C14DC">
+      <w:r w:rsidRPr="00C752BB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acted on behalf of an international hospital institution in China to handle shareholder control disputes. Conducted internal investigations to collect advantageous evidence and used criminal remedies to secure a favorable position for the client in negotiations.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="20B21176" w14:textId="77777777" w:rsidR="007C14DC" w:rsidRDefault="007C14DC" w:rsidP="007C14DC">
+    <w:p w14:paraId="749F8CFD" w14:textId="77777777" w:rsidR="00C752BB" w:rsidRDefault="00C752BB" w:rsidP="00C752BB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007C14DC">
+      <w:r w:rsidRPr="00C752BB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Education</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="11A5C138" w14:textId="77777777" w:rsidR="007C14DC" w:rsidRDefault="007C14DC" w:rsidP="007C14DC">
+    <w:p w14:paraId="177DC8A8" w14:textId="77777777" w:rsidR="00C752BB" w:rsidRDefault="00C752BB" w:rsidP="00C752BB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007C14DC">
+      <w:r w:rsidRPr="00C752BB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>China University of Political Science and Law, Doctor of Law</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="45634CBD" w14:textId="77777777" w:rsidR="007C14DC" w:rsidRDefault="007C14DC" w:rsidP="007C14DC">
+    <w:p w14:paraId="345B5EC6" w14:textId="77777777" w:rsidR="00C752BB" w:rsidRDefault="00C752BB" w:rsidP="00C752BB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007C14DC">
+      <w:r w:rsidRPr="00C752BB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Columbia Law School, Master of Law</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3F9C8C45" w14:textId="77777777" w:rsidR="007C14DC" w:rsidRDefault="007C14DC" w:rsidP="007C14DC">
+    <w:p w14:paraId="7AD71962" w14:textId="77777777" w:rsidR="00C752BB" w:rsidRDefault="00C752BB" w:rsidP="00C752BB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007C14DC">
+      <w:r w:rsidRPr="00C752BB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>China University of Political Science and Law, Master of Law</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0BC13E3D" w14:textId="77777777" w:rsidR="007C14DC" w:rsidRDefault="007C14DC" w:rsidP="007C14DC">
+    <w:p w14:paraId="7E184408" w14:textId="77777777" w:rsidR="00C752BB" w:rsidRDefault="00C752BB" w:rsidP="00C752BB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="41"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007C14DC">
+      <w:r w:rsidRPr="00C752BB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>China University of Political Science and Law, Bachelor of Law</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7124E2F9" w14:textId="77777777" w:rsidR="007C14DC" w:rsidRDefault="007C14DC" w:rsidP="007C14DC">
+    <w:p w14:paraId="338DE3E1" w14:textId="77777777" w:rsidR="00C752BB" w:rsidRDefault="00C752BB" w:rsidP="00C752BB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007C14DC">
+      <w:r w:rsidRPr="00C752BB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Professional Qualification</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="27CC2F4B" w14:textId="77777777" w:rsidR="007C14DC" w:rsidRDefault="007C14DC" w:rsidP="007C14DC">
+    <w:p w14:paraId="113C6C6F" w14:textId="77777777" w:rsidR="00C752BB" w:rsidRDefault="00C752BB" w:rsidP="00C752BB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="42"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007C14DC">
+      <w:r w:rsidRPr="00C752BB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Admitted to practice in the PRC</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="17B3391F" w14:textId="77777777" w:rsidR="007C14DC" w:rsidRDefault="007C14DC" w:rsidP="007C14DC">
+    <w:p w14:paraId="08E45E3A" w14:textId="77777777" w:rsidR="00C752BB" w:rsidRDefault="00C752BB" w:rsidP="00C752BB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="43"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007C14DC">
+      <w:r w:rsidRPr="00C752BB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Admitted to practice in New York</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3CB7A2B7" w14:textId="77777777" w:rsidR="007C14DC" w:rsidRDefault="007C14DC" w:rsidP="007C14DC">
+    <w:p w14:paraId="310A9159" w14:textId="77777777" w:rsidR="00C752BB" w:rsidRDefault="00C752BB" w:rsidP="00C752BB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007C14DC">
+      <w:r w:rsidRPr="00C752BB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Professional Background</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="25422B7F" w14:textId="77777777" w:rsidR="007C14DC" w:rsidRDefault="007C14DC" w:rsidP="007C14DC">
+    <w:p w14:paraId="05090841" w14:textId="77777777" w:rsidR="00C752BB" w:rsidRDefault="00C752BB" w:rsidP="00C752BB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="44"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007C14DC">
+      <w:r w:rsidRPr="00C752BB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Dr. Wang was honored with the title of &amp;quot;Model Judge of Beijing&amp;quot; by the Beijing Higher People's Court in 2014.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F4EB3A4" w14:textId="77777777" w:rsidR="007C14DC" w:rsidRDefault="007C14DC" w:rsidP="007C14DC">
+    <w:p w14:paraId="7FD84448" w14:textId="77777777" w:rsidR="00C752BB" w:rsidRDefault="00C752BB" w:rsidP="00C752BB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007C14DC">
+      <w:r w:rsidRPr="00C752BB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>OTHER INFORMATION</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="564BC8C8" w14:textId="77777777" w:rsidR="007C14DC" w:rsidRDefault="007C14DC" w:rsidP="007C14DC">
+    <w:p w14:paraId="0E81F0BB" w14:textId="77777777" w:rsidR="00C752BB" w:rsidRDefault="00C752BB" w:rsidP="00C752BB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007C14DC">
+      <w:r w:rsidRPr="00C752BB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Publications</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0090B5FD" w14:textId="77777777" w:rsidR="007C14DC" w:rsidRDefault="007C14DC" w:rsidP="007C14DC">
+    <w:p w14:paraId="74CEAEF2" w14:textId="77777777" w:rsidR="00C752BB" w:rsidRDefault="00C752BB" w:rsidP="00C752BB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="45"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007C14DC">
+      <w:r w:rsidRPr="00C752BB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="007C14DC">
+      <w:r w:rsidRPr="00C752BB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Researches on Reform of the Path for the Application of Circumstances in Crime - Based on the relationship between Circumstance and Amount</w:t>
       </w:r>
-      <w:r w:rsidRPr="007C14DC">
+      <w:r w:rsidRPr="00C752BB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="007C14DC">
+      <w:r w:rsidRPr="00C752BB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 【J】. Tribune of Political Science and Law. Published in Mar. 2019 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="12711E08" w14:textId="77777777" w:rsidR="007C14DC" w:rsidRDefault="007C14DC" w:rsidP="007C14DC">
+    <w:p w14:paraId="669187B5" w14:textId="77777777" w:rsidR="00C752BB" w:rsidRDefault="00C752BB" w:rsidP="00C752BB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="46"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007C14DC">
+      <w:r w:rsidRPr="00C752BB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="007C14DC">
+      <w:r w:rsidRPr="00C752BB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Researches on Improper Development of Circumstances in Crime in the Context of Judicial Interpretations</w:t>
       </w:r>
-      <w:r w:rsidRPr="007C14DC">
+      <w:r w:rsidRPr="00C752BB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="007C14DC">
+      <w:r w:rsidRPr="00C752BB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 【J】. Journal of Hebei University. Published in May. 2019 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5737BF72" w14:textId="77777777" w:rsidR="007C14DC" w:rsidRDefault="007C14DC" w:rsidP="007C14DC">
+    <w:p w14:paraId="5BF840DD" w14:textId="77777777" w:rsidR="00C752BB" w:rsidRDefault="00C752BB" w:rsidP="00C752BB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="47"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007C14DC">
+      <w:r w:rsidRPr="00C752BB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="007C14DC">
+      <w:r w:rsidRPr="00C752BB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Study on Standardized Sentencing Mode for Bribery</w:t>
       </w:r>
-      <w:r w:rsidRPr="007C14DC">
+      <w:r w:rsidRPr="00C752BB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="007C14DC">
+      <w:r w:rsidRPr="00C752BB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 【M】. Latest Judicial Interpretation on Corruption and Bribery, Tsinghua University Press. Published in Aug. 2017 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A4C5D05" w14:textId="77777777" w:rsidR="007C14DC" w:rsidRDefault="007C14DC" w:rsidP="007C14DC">
+    <w:p w14:paraId="4C62C27F" w14:textId="77777777" w:rsidR="00C752BB" w:rsidRDefault="00C752BB" w:rsidP="00C752BB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="48"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007C14DC">
+      <w:r w:rsidRPr="00C752BB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="007C14DC">
+      <w:r w:rsidRPr="00C752BB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Researches on Stress of Quantitative Elements of Crime in the Context of Reform of Criminal Law Structure</w:t>
       </w:r>
-      <w:r w:rsidRPr="007C14DC">
+      <w:r w:rsidRPr="00C752BB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="007C14DC">
+      <w:r w:rsidRPr="00C752BB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 【J】. Law Science Magazine. Published in Apr. 201 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="10272E72" w14:textId="77777777" w:rsidR="007C14DC" w:rsidRDefault="007C14DC" w:rsidP="007C14DC">
+    <w:p w14:paraId="5DE7764C" w14:textId="77777777" w:rsidR="00C752BB" w:rsidRDefault="00C752BB" w:rsidP="00C752BB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="49"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007C14DC">
+      <w:r w:rsidRPr="00C752BB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>The Development, Reflection and Legislative Trend of Quantitative Factors in Crimes- Based on Latest Judicial Interpretation on Corruption and Bribery</w:t>
       </w:r>
-      <w:r w:rsidRPr="007C14DC">
+      <w:r w:rsidRPr="00C752BB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="007C14DC">
+      <w:r w:rsidRPr="00C752BB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 【J】. Journal of Postgraduate. Published in Feb. 2016 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1E51D7A8" w14:textId="77777777" w:rsidR="007C14DC" w:rsidRDefault="007C14DC" w:rsidP="007C14DC">
+    <w:p w14:paraId="1CAF254F" w14:textId="77777777" w:rsidR="00C752BB" w:rsidRDefault="00C752BB" w:rsidP="00C752BB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="50"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007C14DC">
+      <w:r w:rsidRPr="00C752BB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="007C14DC">
+      <w:r w:rsidRPr="00C752BB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>The Substantial Identification of Accessory Offender in Conspiracy</w:t>
       </w:r>
-      <w:r w:rsidRPr="007C14DC">
+      <w:r w:rsidRPr="00C752BB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="007C14DC">
+      <w:r w:rsidRPr="00C752BB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 【M】. Instructive Cases of The Year 2015 in China Courts 【Criminal Cases Volume】. China Legal Publishing House. Published in Apr. 2015 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5567FC3C" w14:textId="3CB1BE49" w:rsidR="00686369" w:rsidRPr="007C14DC" w:rsidRDefault="007C14DC" w:rsidP="007C14DC">
+    <w:p w14:paraId="5567FC3C" w14:textId="092BBE0C" w:rsidR="00686369" w:rsidRPr="00C752BB" w:rsidRDefault="00C752BB" w:rsidP="00C752BB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="51"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007C14DC">
+      <w:r w:rsidRPr="00C752BB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="007C14DC">
+      <w:r w:rsidRPr="00C752BB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Research on Guidelines of Sentencing for Bribery</w:t>
       </w:r>
-      <w:r w:rsidRPr="007C14DC">
+      <w:r w:rsidRPr="00C752BB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="007C14DC">
+      <w:r w:rsidRPr="00C752BB">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 【M】. Exploration and Practice of Trans-administrative Region Court Reform, Law Press. Published in Dec. 2015 </w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00686369" w:rsidRPr="007C14DC" w:rsidSect="002D0826">
+    <w:sectPr w:rsidR="00686369" w:rsidRPr="00C752BB" w:rsidSect="002D0826">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1797" w:bottom="1440" w:left="1797" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="3584D350" w14:textId="77777777" w:rsidR="004167EC" w:rsidRDefault="004167EC" w:rsidP="00F57734">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="2493FDE5" w14:textId="77777777" w:rsidR="004167EC" w:rsidRDefault="004167EC" w:rsidP="00F57734">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -2221,1272 +2221,1272 @@
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="00E8728C"/>
+    <w:nsid w:val="018610B9"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="14E61A42"/>
+    <w:tmpl w:val="EBA01676"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="07B01CE6"/>
+    <w:nsid w:val="03C96918"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E1C49CC4"/>
+    <w:tmpl w:val="F87677B0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="07BE4728"/>
+    <w:nsid w:val="0533376F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="3CE0D5B0"/>
+    <w:tmpl w:val="1088AF52"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="08653291"/>
+    <w:nsid w:val="07AD3007"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="17C8CF8C"/>
+    <w:tmpl w:val="8F66C880"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="08B65016"/>
+    <w:nsid w:val="0A726BB1"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="338023E0"/>
+    <w:tmpl w:val="F63AC032"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="09675A91"/>
+    <w:nsid w:val="0AD2493C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="BBAA19BA"/>
+    <w:tmpl w:val="5CB61968"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="09D43E97"/>
+    <w:nsid w:val="0B166CA2"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="1A28C9F4"/>
+    <w:tmpl w:val="20FE187C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1AC704AA"/>
+    <w:nsid w:val="0C9554A8"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="965A6A5C"/>
+    <w:tmpl w:val="EF260DA2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1CC60387"/>
+    <w:nsid w:val="0DD855F0"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="28D845A8"/>
+    <w:tmpl w:val="E21AA4B4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1CEC3CAA"/>
+    <w:nsid w:val="0EB86BFE"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="00868A1A"/>
+    <w:tmpl w:val="2354B69C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="269A174C"/>
+    <w:nsid w:val="0F9F77C9"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A210E81A"/>
+    <w:tmpl w:val="C70CCA3C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="26E13C63"/>
+    <w:nsid w:val="0FED173C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="8BDAB912"/>
+    <w:tmpl w:val="02AE1EDE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="28FC02B1"/>
+    <w:nsid w:val="13694E46"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F932BCC8"/>
+    <w:tmpl w:val="BAC0040C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2A734929"/>
+    <w:nsid w:val="18687C91"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="997CB6C0"/>
+    <w:tmpl w:val="15108028"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2AE67BDA"/>
+    <w:nsid w:val="1A0D0DC5"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="47306AF0"/>
+    <w:tmpl w:val="3D2E7394"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2E8D1D6D"/>
+    <w:nsid w:val="1B0C455A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E30248B8"/>
+    <w:tmpl w:val="20ACBA7E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="30B53CD4"/>
+    <w:nsid w:val="1C4003C3"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A83EE37C"/>
+    <w:tmpl w:val="E8AEFE52"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="30DF1495"/>
+    <w:nsid w:val="1D101A94"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="DABE6BE2"/>
+    <w:tmpl w:val="59F45382"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="329D76D7"/>
+    <w:nsid w:val="1F4C5EB4"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D61A4A06"/>
+    <w:tmpl w:val="FE14107C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3488740D"/>
+    <w:nsid w:val="209C422C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="EE9C730E"/>
+    <w:tmpl w:val="DC4AA92A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="35815E3B"/>
+    <w:nsid w:val="22D20EF5"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="250233E2"/>
+    <w:tmpl w:val="4EB84B92"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="367D0D2C"/>
+    <w:nsid w:val="26B10CF3"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="92182126"/>
+    <w:tmpl w:val="814EF36C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="38FB22B1"/>
+    <w:nsid w:val="2A8A2930"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="13BA3416"/>
+    <w:tmpl w:val="B60093C8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3B422175"/>
+    <w:nsid w:val="365769CD"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E0803782"/>
+    <w:tmpl w:val="47ECAB3C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="432A6D99"/>
+    <w:nsid w:val="36632694"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="907A0560"/>
+    <w:tmpl w:val="3D1EFD88"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="44152A7F"/>
+    <w:nsid w:val="38C228F7"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="66B45DFC"/>
+    <w:tmpl w:val="9CE8F78A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="445D55CF"/>
+    <w:nsid w:val="3A871544"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="13BA3416"/>
+    <w:tmpl w:val="D7521344"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="45A22731"/>
+    <w:nsid w:val="3DD0259D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D29A1A9E"/>
+    <w:tmpl w:val="A6F225F0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="46DA6570"/>
+    <w:nsid w:val="3FC365CD"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E4F4F502"/>
+    <w:tmpl w:val="349A5204"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="483A158A"/>
+    <w:nsid w:val="4B9F67D9"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="8FDED018"/>
+    <w:tmpl w:val="A5309680"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="48BD4BB5"/>
+    <w:nsid w:val="4CAA5BC7"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="860887EA"/>
+    <w:tmpl w:val="AB88FC2C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4AFD237A"/>
+    <w:nsid w:val="508B28FA"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="48EE4A88"/>
+    <w:tmpl w:val="43BE4DF2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4B054802"/>
+    <w:nsid w:val="51DB7C94"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="19263C36"/>
+    <w:tmpl w:val="55B8CB04"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4E4E5282"/>
+    <w:nsid w:val="561240BC"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="7D3CFCD2"/>
+    <w:tmpl w:val="B240D05E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4E8E54B7"/>
+    <w:nsid w:val="59A563E6"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="17661B4A"/>
+    <w:tmpl w:val="A080BBAC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4F19360E"/>
+    <w:nsid w:val="5A14683C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="BA2817D4"/>
+    <w:tmpl w:val="FC92224C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="51E33B2A"/>
+    <w:nsid w:val="5C3C245C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="CECCFC28"/>
+    <w:tmpl w:val="AC4EC9D0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="52A846B6"/>
+    <w:nsid w:val="5EBC0E73"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="1A743876"/>
+    <w:tmpl w:val="DC4AA92A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="58592511"/>
+    <w:nsid w:val="5F631F94"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D65899D0"/>
+    <w:tmpl w:val="F11C49A6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="59513763"/>
+    <w:nsid w:val="61287E33"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="989AE860"/>
+    <w:tmpl w:val="83C47716"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="59D16654"/>
+    <w:nsid w:val="62970F93"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="557613B2"/>
+    <w:tmpl w:val="3B78BBFE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5B690D42"/>
+    <w:nsid w:val="681B13AF"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="CFE654B2"/>
+    <w:tmpl w:val="0A48E24A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5D1C44A1"/>
+    <w:nsid w:val="687517DF"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="1C0E9B04"/>
+    <w:tmpl w:val="EF2C0BCC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="43" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="61EB44BC"/>
+    <w:nsid w:val="68817B35"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="33467C10"/>
+    <w:tmpl w:val="4DEE276A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="44" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6ADE1A9C"/>
+    <w:nsid w:val="69D96C92"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A2CCF94E"/>
+    <w:tmpl w:val="D6CE4908"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="45" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6F5C5E21"/>
+    <w:nsid w:val="6EF87D01"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="992A850A"/>
+    <w:tmpl w:val="8C30B55A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="46" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="72F03A67"/>
+    <w:nsid w:val="70DE34CC"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="FD0C474C"/>
+    <w:tmpl w:val="B86CBCDA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="47" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7596469D"/>
+    <w:nsid w:val="77321C01"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B82AB83A"/>
+    <w:tmpl w:val="090C95D0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="48" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7A3C1815"/>
+    <w:nsid w:val="779A12F8"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="18A261DA"/>
+    <w:tmpl w:val="BFC21ABC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="49" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7B484246"/>
+    <w:nsid w:val="7D9D334A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B6043260"/>
+    <w:tmpl w:val="69B820C0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="50" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7CAB0056"/>
+    <w:nsid w:val="7DFB61BD"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="9076819A"/>
+    <w:tmpl w:val="F8C44002"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
-    <w:abstractNumId w:val="31"/>
+    <w:abstractNumId w:val="43"/>
   </w:num>
   <w:num w:numId="2">
-    <w:abstractNumId w:val="44"/>
+    <w:abstractNumId w:val="23"/>
   </w:num>
   <w:num w:numId="3">
-    <w:abstractNumId w:val="42"/>
+    <w:abstractNumId w:val="32"/>
   </w:num>
   <w:num w:numId="4">
-    <w:abstractNumId w:val="28"/>
+    <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="5">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="6">
     <w:abstractNumId w:val="48"/>
   </w:num>
-  <w:num w:numId="6">
-[...1 lines deleted...]
-  </w:num>
   <w:num w:numId="7">
-    <w:abstractNumId w:val="23"/>
+    <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="8">
-    <w:abstractNumId w:val="0"/>
+    <w:abstractNumId w:val="39"/>
   </w:num>
   <w:num w:numId="9">
-    <w:abstractNumId w:val="34"/>
+    <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="10">
-    <w:abstractNumId w:val="17"/>
+    <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="11">
-    <w:abstractNumId w:val="10"/>
+    <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="12">
-    <w:abstractNumId w:val="39"/>
+    <w:abstractNumId w:val="35"/>
   </w:num>
   <w:num w:numId="13">
     <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="14">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="15">
+    <w:abstractNumId w:val="45"/>
+  </w:num>
+  <w:num w:numId="16">
+    <w:abstractNumId w:val="34"/>
+  </w:num>
+  <w:num w:numId="17">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="18">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="19">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="15">
-    <w:abstractNumId w:val="43"/>
+  <w:num w:numId="20">
+    <w:abstractNumId w:val="22"/>
   </w:num>
-  <w:num w:numId="16">
-    <w:abstractNumId w:val="6"/>
+  <w:num w:numId="21">
+    <w:abstractNumId w:val="41"/>
   </w:num>
-  <w:num w:numId="17">
-    <w:abstractNumId w:val="5"/>
+  <w:num w:numId="22">
+    <w:abstractNumId w:val="44"/>
   </w:num>
-  <w:num w:numId="18">
-    <w:abstractNumId w:val="15"/>
+  <w:num w:numId="23">
+    <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="19">
+  <w:num w:numId="24">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="25">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="26">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="27">
+    <w:abstractNumId w:val="40"/>
+  </w:num>
+  <w:num w:numId="28">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="29">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="30">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="31">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="32">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="33">
+    <w:abstractNumId w:val="49"/>
+  </w:num>
+  <w:num w:numId="34">
+    <w:abstractNumId w:val="36"/>
+  </w:num>
+  <w:num w:numId="35">
+    <w:abstractNumId w:val="38"/>
+  </w:num>
+  <w:num w:numId="36">
+    <w:abstractNumId w:val="47"/>
+  </w:num>
+  <w:num w:numId="37">
+    <w:abstractNumId w:val="46"/>
+  </w:num>
+  <w:num w:numId="38">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="39">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="40">
+    <w:abstractNumId w:val="42"/>
+  </w:num>
+  <w:num w:numId="41">
+    <w:abstractNumId w:val="50"/>
+  </w:num>
+  <w:num w:numId="42">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="43">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="44">
+    <w:abstractNumId w:val="33"/>
+  </w:num>
+  <w:num w:numId="45">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="46">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="47">
     <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="20">
-    <w:abstractNumId w:val="30"/>
+  <w:num w:numId="48">
+    <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="21">
-    <w:abstractNumId w:val="35"/>
+  <w:num w:numId="49">
+    <w:abstractNumId w:val="31"/>
   </w:num>
-  <w:num w:numId="22">
-[...62 lines deleted...]
-  <w:num w:numId="43">
+  <w:num w:numId="50">
     <w:abstractNumId w:val="37"/>
   </w:num>
-  <w:num w:numId="44">
-[...19 lines deleted...]
-  </w:num>
   <w:num w:numId="51">
-    <w:abstractNumId w:val="26"/>
+    <w:abstractNumId w:val="19"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="51"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
@@ -3561,95 +3561,95 @@
     <w:rsid w:val="004E2FCC"/>
     <w:rsid w:val="004F1B4E"/>
     <w:rsid w:val="0052675C"/>
     <w:rsid w:val="0056635E"/>
     <w:rsid w:val="005A7DA0"/>
     <w:rsid w:val="005B00C1"/>
     <w:rsid w:val="005B5F25"/>
     <w:rsid w:val="005C1FBD"/>
     <w:rsid w:val="005F7A7D"/>
     <w:rsid w:val="00605720"/>
     <w:rsid w:val="0065437B"/>
     <w:rsid w:val="0066746A"/>
     <w:rsid w:val="00667CF2"/>
     <w:rsid w:val="00683D9C"/>
     <w:rsid w:val="00685381"/>
     <w:rsid w:val="00686369"/>
     <w:rsid w:val="006A06C2"/>
     <w:rsid w:val="006C21DA"/>
     <w:rsid w:val="006D159B"/>
     <w:rsid w:val="006F2EE4"/>
     <w:rsid w:val="007177F3"/>
     <w:rsid w:val="00765586"/>
     <w:rsid w:val="007664DE"/>
     <w:rsid w:val="007956B7"/>
     <w:rsid w:val="007B0B57"/>
-    <w:rsid w:val="007C14DC"/>
     <w:rsid w:val="007D333B"/>
     <w:rsid w:val="008212A9"/>
     <w:rsid w:val="008341FB"/>
     <w:rsid w:val="008717CA"/>
     <w:rsid w:val="00873A63"/>
     <w:rsid w:val="0089209E"/>
     <w:rsid w:val="00893CAF"/>
     <w:rsid w:val="008A40E2"/>
     <w:rsid w:val="008A48BF"/>
     <w:rsid w:val="008D77E9"/>
     <w:rsid w:val="008E5C09"/>
     <w:rsid w:val="008E73CE"/>
     <w:rsid w:val="008E7B5D"/>
     <w:rsid w:val="00901636"/>
     <w:rsid w:val="009038C0"/>
     <w:rsid w:val="009073A3"/>
     <w:rsid w:val="00917307"/>
     <w:rsid w:val="00925E12"/>
     <w:rsid w:val="00930511"/>
     <w:rsid w:val="00936370"/>
     <w:rsid w:val="0094376B"/>
     <w:rsid w:val="009465FB"/>
     <w:rsid w:val="0095781F"/>
     <w:rsid w:val="009A4D0D"/>
     <w:rsid w:val="009A711A"/>
     <w:rsid w:val="009B27AE"/>
     <w:rsid w:val="009D6108"/>
     <w:rsid w:val="009E20C4"/>
     <w:rsid w:val="00A002B6"/>
     <w:rsid w:val="00A1252B"/>
     <w:rsid w:val="00A1585C"/>
     <w:rsid w:val="00A41685"/>
     <w:rsid w:val="00A64BF0"/>
     <w:rsid w:val="00A81B38"/>
     <w:rsid w:val="00B05840"/>
     <w:rsid w:val="00B37E04"/>
     <w:rsid w:val="00B557D1"/>
     <w:rsid w:val="00B62E87"/>
     <w:rsid w:val="00B670A2"/>
     <w:rsid w:val="00B86E39"/>
     <w:rsid w:val="00BB071E"/>
     <w:rsid w:val="00BB2601"/>
     <w:rsid w:val="00C0316A"/>
     <w:rsid w:val="00C24D79"/>
+    <w:rsid w:val="00C752BB"/>
     <w:rsid w:val="00CD0348"/>
     <w:rsid w:val="00CF1C9C"/>
     <w:rsid w:val="00D1552C"/>
     <w:rsid w:val="00D2284D"/>
     <w:rsid w:val="00D45AF6"/>
     <w:rsid w:val="00D632AE"/>
     <w:rsid w:val="00D925CA"/>
     <w:rsid w:val="00DA428A"/>
     <w:rsid w:val="00DA626A"/>
     <w:rsid w:val="00DD484D"/>
     <w:rsid w:val="00DF04DF"/>
     <w:rsid w:val="00E34189"/>
     <w:rsid w:val="00E418B1"/>
     <w:rsid w:val="00E44063"/>
     <w:rsid w:val="00E61128"/>
     <w:rsid w:val="00E70303"/>
     <w:rsid w:val="00E73B54"/>
     <w:rsid w:val="00E7710E"/>
     <w:rsid w:val="00E94C0A"/>
     <w:rsid w:val="00EB2910"/>
     <w:rsid w:val="00EF7E90"/>
     <w:rsid w:val="00F07BEB"/>
     <w:rsid w:val="00F51C68"/>
     <w:rsid w:val="00F57734"/>
     <w:rsid w:val="00F80A79"/>
@@ -4721,61 +4721,61 @@
     <w:rsid w:val="00F57734"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af4">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0065437B"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af5">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="007C14DC"/>
+    <w:rsid w:val="00C752BB"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af6">
     <w:name w:val="正文文本 字符"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="af5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="007C14DC"/>
+    <w:rsid w:val="00C752BB"/>
     <w:rPr>
       <w:sz w:val="21"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 主题​​">
@@ -5059,51 +5059,51 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E73E7198-5944-4127-A301-37E257AE6FC8}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E1915BFE-D9D8-473B-936E-D7D92C2D8234}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>1670</Words>
   <Characters>9520</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>79</Lines>
   <Paragraphs>22</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>11168</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>