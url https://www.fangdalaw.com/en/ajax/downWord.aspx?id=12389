--- v0 (2026-05-17)
+++ v1 (2026-07-16)
@@ -36,189 +36,189 @@
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5485"/>
         <w:gridCol w:w="2836"/>
       </w:tblGrid>
       <w:tr w:rsidR="0049405C" w:rsidRPr="00C24D79" w14:paraId="76EB2C64" w14:textId="77777777" w:rsidTr="00E70303">
         <w:trPr>
           <w:trHeight w:val="3267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5485" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="271D78"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C4F11E8" w14:textId="15E25BD7" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00463BA7" w:rsidP="00463BA7">
+          <w:p w14:paraId="2C4F11E8" w14:textId="0CF5D6FC" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="007562A2" w:rsidP="007562A2">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="xingming"/>
             <w:bookmarkStart w:id="1" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="1"/>
-            <w:r w:rsidRPr="00463BA7">
+            <w:r w:rsidRPr="007562A2">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>TERRY LING</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
-          <w:p w14:paraId="706EB16B" w14:textId="27EA1376" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00463BA7" w:rsidP="00463BA7">
+          <w:p w14:paraId="706EB16B" w14:textId="4E453D1D" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="007562A2" w:rsidP="007562A2">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="didian"/>
-            <w:r w:rsidRPr="00463BA7">
+            <w:r w:rsidRPr="007562A2">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Counsel</w:t>
             </w:r>
-            <w:r w:rsidRPr="00463BA7">
+            <w:r w:rsidRPr="007562A2">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>·</w:t>
             </w:r>
-            <w:r w:rsidRPr="00463BA7">
+            <w:r w:rsidRPr="007562A2">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Shenzhen</w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
-          <w:p w14:paraId="6199424A" w14:textId="59F94CDD" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00463BA7" w:rsidP="00463BA7">
+          <w:p w14:paraId="6199424A" w14:textId="51466AE2" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="007562A2" w:rsidP="007562A2">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="dianhua"/>
-            <w:r w:rsidRPr="00463BA7">
+            <w:r w:rsidRPr="007562A2">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">+86 755 8159 3933 </w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
-          <w:p w14:paraId="4F910ACA" w14:textId="4C06A090" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00463BA7" w:rsidP="00463BA7">
+          <w:p w14:paraId="4F910ACA" w14:textId="157F48C8" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="007562A2" w:rsidP="007562A2">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="youxiang"/>
-            <w:r w:rsidRPr="00463BA7">
+            <w:r w:rsidRPr="007562A2">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>terry.ling@fangdalaw.com</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="22DBA835" w14:textId="677EAC48" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00F96E7C" w:rsidP="00860F89">
             <w:pPr>
               <w:ind w:leftChars="-52" w:left="-109"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C24D79">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:color w:val="545551"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D24C6CB" w14:textId="2FE321E3" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00463BA7" w:rsidP="002932C9">
+          <w:p w14:paraId="2D24C6CB" w14:textId="4196AD75" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="007562A2" w:rsidP="002932C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="tupian"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3797C414" wp14:editId="083F02EE">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4C892683" wp14:editId="4E305CA0">
                   <wp:extent cx="1651000" cy="2142519"/>
                   <wp:effectExtent l="0" t="0" r="6350" b="0"/>
                   <wp:docPr id="1" name="图片 1"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
@@ -258,60 +258,60 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C063291" w14:textId="5DC9D94D" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="002375A9" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C24D79">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>PRACTICE AREAS</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C1ACACA" w14:textId="354A8BD4" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="00463BA7" w:rsidP="007177F3">
+          <w:p w14:paraId="3C1ACACA" w14:textId="4F17CA9E" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="007562A2" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="zhiyelingyu"/>
-            <w:r w:rsidRPr="00463BA7">
+            <w:r w:rsidRPr="007562A2">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>Mr. Ling specializes in acquisitions and restructurings, private equity investments, capital markets, initial public offerings and general corporate.</w:t>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F19AE4C" w14:textId="19A41B01" w:rsidR="00451233" w:rsidRPr="00C24D79" w:rsidRDefault="00F80A79" w:rsidP="00DA428A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C24D79">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
           <w:noProof/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
@@ -371,51 +371,51 @@
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:roundrect w14:anchorId="053823F2" id="圆角矩形 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:-6.2pt;margin-top:-12.6pt;width:4.55pt;height:3.6pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDc1SqFegIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2yAQfp+0/wHxvtqO+mON4lRRqk6T&#10;qrZqO/WZYIiRMMeAxMn++h3gOG1X7WHaCwbu7ru7z98xu9p1mmyF8wpMTauTkhJhODTKrGv64/nm&#10;y1dKfGCmYRqMqOleeHo1//xp1tupmEALuhGOIIjx097WtA3BTovC81Z0zJ+AFQaNElzHAh7dumgc&#10;6xG908WkLM+LHlxjHXDhPd5eZyOdJ3wpBQ/3UnoRiK4p1hbS6tK6imsxn7Hp2jHbKj6Uwf6hio4p&#10;g0lHqGsWGNk49QdUp7gDDzKccOgKkFJxkXrAbqryXTdPLbMi9YLkeDvS5P8fLL/bPtkHhzT01k89&#10;bmMXO+m6+MX6yC6RtR/JErtAOF6eXZyXyChHy+nZRXUZqSyOodb58E1AR+Kmpg42pnnE35FYYttb&#10;H7L/wS+m86BVc6O0TocoAbHUjmwZ/rzVuhoyvPHSJvoaiFEZMN4Ux2bSLuy1iH7aPApJVIPlT1Ih&#10;SWfHJIxzYUKVTS1rRM5dnZXYaoYfI1K3CTAiS8w/Yg8Abxs4YGeYwT+GiiTTMbj8W2E5eIxImcGE&#10;MbhTBtxHABq7GjJn/wNJmZrI0gqa/YMjDvKQeMtvFP67W+bDA3M4Ffi3cdLDPS5SQ19TGHaUtOB+&#10;fXQf/VGsaKWkxymrqf+5YU5Qor8blPFldXoaxzIdUEYTPLjXltVri9l0S0AtVPimWJ620T/ow1Y6&#10;6F7wQVjErGhihmPumvLgDodlyNOPTwoXi0Vyw1G0LNyaJ8sjeGQ1yvJ598KcHQQcUPd3cJhINn0n&#10;4ewbIw0sNgGkSvo+8jrwjWOchDM8OfGdeH1OXseHcf4bAAD//wMAUEsDBBQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NT8JAEL2b+B82Y+KtbCliSOmWGIgkKBdQPC/d&#10;sW3cna3dBeq/dzjpZTKT9+Z9FIvBWXHGPrSeFIxHKQikypuWagXvb8/JDESImoy2nlDBDwZYlLc3&#10;hc6Nv9AOz/tYCxahkGsFTYxdLmWoGnQ6jHyHxNin752OfPa1NL2+sLizMkvTR+l0S+zQ6A6XDVZf&#10;+5NTsF4edttDu9l8b6cr+5rpjxdbr5W6vxtWcx5PcxARh/j3AdcOnB9KDnb0JzJBWAXJOHtgKi/Z&#10;NAPBjGQyAXG8IrMUZFnI/z3KXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDc1SqFegIA&#10;AGAFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="white [3212]" stroked="f" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="26C7F53F" w14:textId="77777777" w:rsidR="00463BA7" w:rsidRDefault="000E0C86" w:rsidP="00B670A2">
+    <w:p w14:paraId="2DF633CE" w14:textId="77777777" w:rsidR="007562A2" w:rsidRDefault="000E0C86" w:rsidP="00B670A2">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C24D79">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="545551"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E0DC835" wp14:editId="24238D24">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2512</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4508</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5271826" cy="0"/>
@@ -456,941 +456,941 @@
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:line w14:anchorId="3D0BA0F8" id="直接连接符 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".2pt,.35pt" to="415.3pt,.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKOATlvwEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+wYWFYYcXpo0V2K&#10;rdhH74pMxQL0BUmLnX8/ik7cohsGbNhFMCW+x/dIens7WcOOEJP2ruPrVc0ZOOl77Q4d//7t4fqG&#10;s5SF64XxDjp+gsRvd1fvtmNoofGDNz1EhiQutWPo+JBzaKsqyQGsSCsfwOGj8tGKjGE8VH0UI7Jb&#10;UzV1valGH/sQvYSU8PZ+fuQ74lcKZP6sVILMTMdRW6Yz0rkvZ7XbivYQRRi0PMsQ/6DCCu2w6EJ1&#10;L7JgP6L+hcpqGX3yKq+kt5VXSksgD+hmXb9x83UQAcgLNieFpU3p/9HKT8c79xSxDWNIbQpPsbiY&#10;VLRMGR2ecabkC5Wyidp2WtoGU2YSL983H9Y3zYYzeXmrZopCFWLKH8FbVj46brQrjkQrjo8pY1lM&#10;vaSUa+PKmbzR/YM2hoJ42N+ZyI6izLBu6g2NDYGv0jAq0OrFBX3lk4GZ9gsopntUO/uhBYOFVkgJ&#10;Lq/LOhATZheYQgkLsCbdfwSe8wsUaPn+BrwgqLJ3eQFb7Xz8XfU8XSSrOf/Sgdl3acHe9yeaL7UG&#10;t4gcnje+rOnrmOAv/+XuJwAAAP//AwBQSwMEFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FvwjAMhe+T9h8iT+I20g3WQWmK0IALh0kDhLRb2nhttcapmgCFX485bRdL&#10;T+/5+XM6720jTtj52pGCl2EEAqlwpqZSwX63fp6A8EGT0Y0jVHBBD/Ps8SHViXFn+sLTNpSCS8gn&#10;WkEVQptI6YsKrfZD1yKx9+M6qwPLrpSm02cut418jaJYWl0TX6h0ix8VFr/bo1WwO1x7uTl8LvK4&#10;3o+m39PV2/q6Umrw1C9nPBYzEAH78LcB9x+YHzIGy92RjBeNgjHnFLyDYG8yimIQ+V3KLJX/+bMb&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEo4BOW/AQAA3wMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAAAAAAAAAAAA&#10;AAAAGQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" strokecolor="#002060" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1DAEE43A" w14:textId="77777777" w:rsidR="00463BA7" w:rsidRDefault="00463BA7" w:rsidP="00463BA7">
+    <w:p w14:paraId="7F30FDC6" w14:textId="77777777" w:rsidR="007562A2" w:rsidRDefault="007562A2" w:rsidP="007562A2">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00463BA7">
+      <w:r w:rsidRPr="007562A2">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>REPRESENTATIVE MATTERS AND CASES</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5F86CB4F" w14:textId="77777777" w:rsidR="00463BA7" w:rsidRDefault="00463BA7" w:rsidP="00463BA7">
+    <w:p w14:paraId="6C3FAEC6" w14:textId="77777777" w:rsidR="007562A2" w:rsidRDefault="007562A2" w:rsidP="007562A2">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00463BA7">
+      <w:r w:rsidRPr="007562A2">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acquisitions and restructurings</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5DAB1FBA" w14:textId="77777777" w:rsidR="00463BA7" w:rsidRDefault="00463BA7" w:rsidP="00463BA7">
+    <w:p w14:paraId="42CA9ADC" w14:textId="77777777" w:rsidR="007562A2" w:rsidRDefault="007562A2" w:rsidP="007562A2">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00463BA7">
+      <w:r w:rsidRPr="007562A2">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented China Resources in connection with Baoneng</w:t>
       </w:r>
-      <w:r w:rsidRPr="00463BA7">
+      <w:r w:rsidRPr="007562A2">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00463BA7">
+      <w:r w:rsidRPr="007562A2">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s attempted hostile takeover of Vanke, with disputes involving Vanke</w:t>
       </w:r>
-      <w:r w:rsidRPr="00463BA7">
+      <w:r w:rsidRPr="007562A2">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00463BA7">
+      <w:r w:rsidRPr="007562A2">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s corporate governance and control, as well as its sale of approximately 15.31% shares in Vanke to Shenzhen Metro for approximately RMB 37.2 billion</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="71D91244" w14:textId="77777777" w:rsidR="00463BA7" w:rsidRDefault="00463BA7" w:rsidP="00463BA7">
+    <w:p w14:paraId="4903428D" w14:textId="77777777" w:rsidR="007562A2" w:rsidRDefault="007562A2" w:rsidP="007562A2">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00463BA7">
+      <w:r w:rsidRPr="007562A2">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Alibaba Group and Ant Financial in their strategic investments, acquisitions and restructurings in various industries such as TMT, software development and healthcare</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1FD3670D" w14:textId="77777777" w:rsidR="00463BA7" w:rsidRDefault="00463BA7" w:rsidP="00463BA7">
+    <w:p w14:paraId="2A6572E1" w14:textId="77777777" w:rsidR="007562A2" w:rsidRDefault="007562A2" w:rsidP="007562A2">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00463BA7">
+      <w:r w:rsidRPr="007562A2">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented TCL in its sale of 100% of the shares in TCL Educational Web to Minsheng Education (01569.HK)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1713321E" w14:textId="77777777" w:rsidR="00463BA7" w:rsidRDefault="00463BA7" w:rsidP="00463BA7">
+    <w:p w14:paraId="340DAC21" w14:textId="77777777" w:rsidR="007562A2" w:rsidRDefault="007562A2" w:rsidP="007562A2">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00463BA7">
+      <w:r w:rsidRPr="007562A2">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Shenzhen Major Industrial Investment Group as an investor participating in the bankruptcy restructuring of Peking University Founder Group, and in acquiring the controlling stake in Founder Microelectronics through bankruptcy restructuring</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="649428CE" w14:textId="77777777" w:rsidR="00463BA7" w:rsidRDefault="00463BA7" w:rsidP="00463BA7">
+    <w:p w14:paraId="3345FC7B" w14:textId="77777777" w:rsidR="007562A2" w:rsidRDefault="007562A2" w:rsidP="007562A2">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00463BA7">
+      <w:r w:rsidRPr="007562A2">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Baoneng Real Estate in its RMB 15 billion acquisition of commercial and residential properties in Shanghai</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="441E195D" w14:textId="77777777" w:rsidR="00463BA7" w:rsidRDefault="00463BA7" w:rsidP="00463BA7">
+    <w:p w14:paraId="2C8573FE" w14:textId="77777777" w:rsidR="007562A2" w:rsidRDefault="007562A2" w:rsidP="007562A2">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00463BA7">
+      <w:r w:rsidRPr="007562A2">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Tianshan Fund, a state-controlled private equity fund, in its acquisition of controlling shares in Tibet Water Resources Ltd. (01115.HK) for over HKD 1.6 billion</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="30C20A0B" w14:textId="77777777" w:rsidR="00463BA7" w:rsidRDefault="00463BA7" w:rsidP="00463BA7">
+    <w:p w14:paraId="38F52422" w14:textId="77777777" w:rsidR="007562A2" w:rsidRDefault="007562A2" w:rsidP="007562A2">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00463BA7">
+      <w:r w:rsidRPr="007562A2">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Singapore Post Limited in its series of strategic investments in 4PX, a Chinese cross-border package forwarding service provider headquartered in Shenzhen</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="253E0C22" w14:textId="77777777" w:rsidR="00463BA7" w:rsidRDefault="00463BA7" w:rsidP="00463BA7">
+    <w:p w14:paraId="4316A99C" w14:textId="77777777" w:rsidR="007562A2" w:rsidRDefault="007562A2" w:rsidP="007562A2">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00463BA7">
+      <w:r w:rsidRPr="007562A2">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented GF in structuring the proposed USD 300 million acquisition of a medical company listed on London Stock Exchange</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="36FFB7A5" w14:textId="77777777" w:rsidR="00463BA7" w:rsidRDefault="00463BA7" w:rsidP="00463BA7">
+    <w:p w14:paraId="6D230111" w14:textId="77777777" w:rsidR="007562A2" w:rsidRDefault="007562A2" w:rsidP="007562A2">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00463BA7">
+      <w:r w:rsidRPr="007562A2">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a private Chinese company in its RMB 500 million acquisition of controlling shares in a telecommunications service provider headquartered in Cambodia</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D63511A" w14:textId="77777777" w:rsidR="00463BA7" w:rsidRDefault="00463BA7" w:rsidP="00463BA7">
+    <w:p w14:paraId="51F0DDA2" w14:textId="77777777" w:rsidR="007562A2" w:rsidRDefault="007562A2" w:rsidP="007562A2">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00463BA7">
+      <w:r w:rsidRPr="007562A2">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Private equity investment</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E7E42AF" w14:textId="77777777" w:rsidR="00463BA7" w:rsidRDefault="00463BA7" w:rsidP="00463BA7">
+    <w:p w14:paraId="20EF6911" w14:textId="77777777" w:rsidR="007562A2" w:rsidRDefault="007562A2" w:rsidP="007562A2">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00463BA7">
+      <w:r w:rsidRPr="007562A2">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented CPE in its equity investment in Probe Technology, in its minority investments in various industries such as consumer goods and healthcare, and in its disposal of overseas assets</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="710BF749" w14:textId="77777777" w:rsidR="00463BA7" w:rsidRDefault="00463BA7" w:rsidP="00463BA7">
+    <w:p w14:paraId="12A9FFAF" w14:textId="77777777" w:rsidR="007562A2" w:rsidRDefault="007562A2" w:rsidP="007562A2">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00463BA7">
+      <w:r w:rsidRPr="007562A2">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented CMBI in its equity investment in ColaSoft and in its minority investments in various industries such as software development and healthcare</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="57E27CD2" w14:textId="77777777" w:rsidR="00463BA7" w:rsidRDefault="00463BA7" w:rsidP="00463BA7">
+    <w:p w14:paraId="1206A4BA" w14:textId="77777777" w:rsidR="007562A2" w:rsidRDefault="007562A2" w:rsidP="007562A2">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00463BA7">
+      <w:r w:rsidRPr="007562A2">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented AliHealth in its pre-IPO investments in medical device, retail chain pharmacy and health information service enterprises</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6298E1B7" w14:textId="77777777" w:rsidR="00463BA7" w:rsidRDefault="00463BA7" w:rsidP="00463BA7">
+    <w:p w14:paraId="2400D178" w14:textId="77777777" w:rsidR="007562A2" w:rsidRDefault="007562A2" w:rsidP="007562A2">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00463BA7">
+      <w:r w:rsidRPr="007562A2">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Alibaba in its equity investment in a Zhuhai-based smartphone manufacturer and in the subsequent offshore and onshore reorganization of the manufacturer</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4FB3BA95" w14:textId="77777777" w:rsidR="00463BA7" w:rsidRDefault="00463BA7" w:rsidP="00463BA7">
+    <w:p w14:paraId="2E610EC8" w14:textId="77777777" w:rsidR="007562A2" w:rsidRDefault="007562A2" w:rsidP="007562A2">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00463BA7">
+      <w:r w:rsidRPr="007562A2">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Boyu Capital and 58.com in their equity investment in a property management service provider based in Shenzhen</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="037ED7E0" w14:textId="77777777" w:rsidR="00463BA7" w:rsidRDefault="00463BA7" w:rsidP="00463BA7">
+    <w:p w14:paraId="787D543E" w14:textId="77777777" w:rsidR="007562A2" w:rsidRDefault="007562A2" w:rsidP="007562A2">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00463BA7">
+      <w:r w:rsidRPr="007562A2">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Vision Knight Capital in its Series B financing of a cross-border e-commerce service provider (apparel) based in Shenzhen</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3CD7252E" w14:textId="77777777" w:rsidR="00463BA7" w:rsidRDefault="00463BA7" w:rsidP="00463BA7">
+    <w:p w14:paraId="3648C4A1" w14:textId="77777777" w:rsidR="007562A2" w:rsidRDefault="007562A2" w:rsidP="007562A2">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00463BA7">
+      <w:r w:rsidRPr="007562A2">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a private Chinese company in its acquisition and disposal of RMB 750 million in non-controlling shares in HyalRoute Communication, a group company engaged in the investment, construction and operation of communication infrastructure in ASEAN</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D456D9E" w14:textId="77777777" w:rsidR="00463BA7" w:rsidRDefault="00463BA7" w:rsidP="00463BA7">
+    <w:p w14:paraId="14E46534" w14:textId="77777777" w:rsidR="007562A2" w:rsidRDefault="007562A2" w:rsidP="007562A2">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00463BA7">
+      <w:r w:rsidRPr="007562A2">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Capital markets and IPOs</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="707AC4B9" w14:textId="77777777" w:rsidR="00463BA7" w:rsidRDefault="00463BA7" w:rsidP="00463BA7">
+    <w:p w14:paraId="21161F0C" w14:textId="77777777" w:rsidR="007562A2" w:rsidRDefault="007562A2" w:rsidP="007562A2">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00463BA7">
+      <w:r w:rsidRPr="007562A2">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Dong Fang Precision (002611.SZ) in successfully resolving its disputes with its major shareholders by unwinding its RMB 4.7 billion acquisition of Pride Power from those shareholders. The disputes centered on the performance guarantee and the corporate governance and control over Pride Power. The major shareholders included Contemporary Amperex (300750.SZ) and Foton Auto (600160.SH)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="30DB21F8" w14:textId="77777777" w:rsidR="00463BA7" w:rsidRDefault="00463BA7" w:rsidP="00463BA7">
+    <w:p w14:paraId="0672C3B1" w14:textId="77777777" w:rsidR="007562A2" w:rsidRDefault="007562A2" w:rsidP="007562A2">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00463BA7">
+      <w:r w:rsidRPr="007562A2">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised AliHealth on its RMB 1 billion in strategic investments in companies listed on the main board and the NEEQ</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0244202B" w14:textId="77777777" w:rsidR="00463BA7" w:rsidRDefault="00463BA7" w:rsidP="00463BA7">
+    <w:p w14:paraId="09F4CD2A" w14:textId="77777777" w:rsidR="007562A2" w:rsidRDefault="007562A2" w:rsidP="007562A2">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00463BA7">
+      <w:r w:rsidRPr="007562A2">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Sinoway Consultants in its disposal of minority shares in Queclink Wireless (300590.SZ), a company listed on the Shenzhen Stock Exchange</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="54856EBC" w14:textId="77777777" w:rsidR="00463BA7" w:rsidRDefault="00463BA7" w:rsidP="00463BA7">
+    <w:p w14:paraId="34E8BA12" w14:textId="77777777" w:rsidR="007562A2" w:rsidRDefault="007562A2" w:rsidP="007562A2">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00463BA7">
+      <w:r w:rsidRPr="007562A2">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a foreign investor in its disposal of minority shares in a leading medical device and solutions provider listed on the Shenzhen Stock Exchange</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="608BE1D8" w14:textId="77777777" w:rsidR="00463BA7" w:rsidRDefault="00463BA7" w:rsidP="00463BA7">
+    <w:p w14:paraId="67E586CF" w14:textId="77777777" w:rsidR="007562A2" w:rsidRDefault="007562A2" w:rsidP="007562A2">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00463BA7">
+      <w:r w:rsidRPr="007562A2">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Manyue, a company listed on the Hong Kong Stock Exchange, in its proposed sales of several PRC companies to a company listed on the Shenzhen Stock Exchange as part of a material asset restructuring deal</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="49F9C51A" w14:textId="77777777" w:rsidR="00463BA7" w:rsidRDefault="00463BA7" w:rsidP="00463BA7">
+    <w:p w14:paraId="0F22974F" w14:textId="77777777" w:rsidR="007562A2" w:rsidRDefault="007562A2" w:rsidP="007562A2">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00463BA7">
+      <w:r w:rsidRPr="007562A2">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised Mindray (300760.SZ) on its onshore and offshore restructuring for the purpose of its IPO in China after going private from the NYSE</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F6231D8" w14:textId="77777777" w:rsidR="00463BA7" w:rsidRDefault="00463BA7" w:rsidP="00463BA7">
+    <w:p w14:paraId="656B68F4" w14:textId="77777777" w:rsidR="007562A2" w:rsidRDefault="007562A2" w:rsidP="007562A2">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00463BA7">
+      <w:r w:rsidRPr="007562A2">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Red Sun Capital as the sponsor and lead underwriter in connection with the IPO and listing on the Hong Kong Stock Exchange of TIL Enviro Limited, the largest wastewater treatment service provider in Ningxia, PRC</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7EB0A5E3" w14:textId="77777777" w:rsidR="00463BA7" w:rsidRDefault="00463BA7" w:rsidP="00463BA7">
+    <w:p w14:paraId="5C79A9E8" w14:textId="77777777" w:rsidR="007562A2" w:rsidRDefault="007562A2" w:rsidP="007562A2">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00463BA7">
+      <w:r w:rsidRPr="007562A2">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented TL Natural Gas Holdings Limited, a leading compressed natural gas provider in Jinzhou, PRC, in its IPO and listing on the Hong Kong Stock Exchange</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="612631E2" w14:textId="77777777" w:rsidR="00463BA7" w:rsidRDefault="00463BA7" w:rsidP="00463BA7">
+    <w:p w14:paraId="49495343" w14:textId="77777777" w:rsidR="007562A2" w:rsidRDefault="007562A2" w:rsidP="007562A2">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00463BA7">
+      <w:r w:rsidRPr="007562A2">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Other Matters</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="215F6088" w14:textId="77777777" w:rsidR="00463BA7" w:rsidRDefault="00463BA7" w:rsidP="00463BA7">
+    <w:p w14:paraId="3CBDB3EC" w14:textId="77777777" w:rsidR="007562A2" w:rsidRDefault="007562A2" w:rsidP="007562A2">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00463BA7">
+      <w:r w:rsidRPr="007562A2">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised several start-up companies on their group restructurings by establishing or dismantling red-chip structures</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="79105559" w14:textId="77777777" w:rsidR="00463BA7" w:rsidRDefault="00463BA7" w:rsidP="00463BA7">
+    <w:p w14:paraId="1DF18419" w14:textId="77777777" w:rsidR="007562A2" w:rsidRDefault="007562A2" w:rsidP="007562A2">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00463BA7">
+      <w:r w:rsidRPr="007562A2">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented several Hong Kong-listed companies in their cooperation with domestic real estate developers to develop real estate in the PRC</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="29BE9DF8" w14:textId="77777777" w:rsidR="00463BA7" w:rsidRDefault="00463BA7" w:rsidP="00463BA7">
+    <w:p w14:paraId="3621BF9C" w14:textId="77777777" w:rsidR="007562A2" w:rsidRDefault="007562A2" w:rsidP="007562A2">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00463BA7">
+      <w:r w:rsidRPr="007562A2">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented TCL CSOT in its joint venture with San</w:t>
       </w:r>
-      <w:r w:rsidRPr="00463BA7">
+      <w:r w:rsidRPr="007562A2">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00463BA7">
+      <w:r w:rsidRPr="007562A2">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>an Semiconductor (600703.SH) in the Micro-LED display technology industry</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4231FADE" w14:textId="77777777" w:rsidR="00463BA7" w:rsidRDefault="00463BA7" w:rsidP="00463BA7">
+    <w:p w14:paraId="39DD075A" w14:textId="77777777" w:rsidR="007562A2" w:rsidRDefault="007562A2" w:rsidP="007562A2">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00463BA7">
+      <w:r w:rsidRPr="007562A2">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised several listed companies and MNCs on their formation of wholly foreign-owned enterprises or joint ventures in China and on their labor dispute and IP protection matters</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="12DAE22E" w14:textId="77777777" w:rsidR="00463BA7" w:rsidRDefault="00463BA7" w:rsidP="00463BA7">
+    <w:p w14:paraId="33AE6044" w14:textId="77777777" w:rsidR="007562A2" w:rsidRDefault="007562A2" w:rsidP="007562A2">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00463BA7">
+      <w:r w:rsidRPr="007562A2">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Education</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0090B3DF" w14:textId="77777777" w:rsidR="00463BA7" w:rsidRDefault="00463BA7" w:rsidP="00463BA7">
+    <w:p w14:paraId="4FF92410" w14:textId="77777777" w:rsidR="007562A2" w:rsidRDefault="007562A2" w:rsidP="007562A2">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00463BA7">
+      <w:r w:rsidRPr="007562A2">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Fudan University (2008)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="233832C8" w14:textId="77777777" w:rsidR="00463BA7" w:rsidRDefault="00463BA7" w:rsidP="00463BA7">
+    <w:p w14:paraId="6554D6FD" w14:textId="77777777" w:rsidR="007562A2" w:rsidRDefault="007562A2" w:rsidP="007562A2">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00463BA7">
+      <w:r w:rsidRPr="007562A2">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Peking University School of Transnational Law, J.M. (Chinese law) and J.D. (2016)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C1E889E" w14:textId="77777777" w:rsidR="00463BA7" w:rsidRDefault="00463BA7" w:rsidP="00463BA7">
+    <w:p w14:paraId="6A0D4F88" w14:textId="77777777" w:rsidR="007562A2" w:rsidRDefault="007562A2" w:rsidP="007562A2">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00463BA7">
+      <w:r w:rsidRPr="007562A2">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Professional Qualification</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="18BB48D2" w14:textId="77777777" w:rsidR="00463BA7" w:rsidRDefault="00463BA7" w:rsidP="00463BA7">
+    <w:p w14:paraId="3E146BE0" w14:textId="77777777" w:rsidR="007562A2" w:rsidRDefault="007562A2" w:rsidP="007562A2">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00463BA7">
+      <w:r w:rsidRPr="007562A2">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Admitted to practice in the PRC</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F47CDD7" w14:textId="77777777" w:rsidR="00463BA7" w:rsidRDefault="00463BA7" w:rsidP="00463BA7">
+    <w:p w14:paraId="6C03E3B7" w14:textId="77777777" w:rsidR="007562A2" w:rsidRDefault="007562A2" w:rsidP="007562A2">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00463BA7">
+      <w:r w:rsidRPr="007562A2">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Professional Background</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5567FC3C" w14:textId="70B079B5" w:rsidR="00686369" w:rsidRPr="00463BA7" w:rsidRDefault="00463BA7" w:rsidP="00463BA7">
+    <w:p w14:paraId="5567FC3C" w14:textId="6C43DF69" w:rsidR="00686369" w:rsidRPr="007562A2" w:rsidRDefault="007562A2" w:rsidP="007562A2">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00463BA7">
+      <w:r w:rsidRPr="007562A2">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Mr. Ling joined Fangda in 2016.</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00686369" w:rsidRPr="00463BA7" w:rsidSect="002D0826">
+    <w:sectPr w:rsidR="00686369" w:rsidRPr="007562A2" w:rsidSect="002D0826">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1797" w:bottom="1440" w:left="1797" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="3584D350" w14:textId="77777777" w:rsidR="004167EC" w:rsidRDefault="004167EC" w:rsidP="00F57734">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="2493FDE5" w14:textId="77777777" w:rsidR="004167EC" w:rsidRDefault="004167EC" w:rsidP="00F57734">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -1588,347 +1588,347 @@
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="04031FB7"/>
+    <w:nsid w:val="06E775EE"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="4F82C752"/>
+    <w:tmpl w:val="05BC6646"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="093607B1"/>
+    <w:nsid w:val="0A407C14"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="94F29ABA"/>
+    <w:tmpl w:val="BFF0DBD8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0C0B3C1D"/>
+    <w:nsid w:val="0BC7051A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="7076E7B6"/>
+    <w:tmpl w:val="53C408D6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="10D748E1"/>
+    <w:nsid w:val="0DE83A1A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="0BD89B2A"/>
+    <w:tmpl w:val="101438FA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="14077421"/>
+    <w:nsid w:val="103A325C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="2F786DFC"/>
+    <w:tmpl w:val="84B217AC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="18936CB4"/>
+    <w:nsid w:val="12115B33"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="7292E008"/>
+    <w:tmpl w:val="9D2ABAEC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="192B34BE"/>
+    <w:nsid w:val="16E46627"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="92320F46"/>
+    <w:tmpl w:val="21C83EF8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1963336C"/>
+    <w:nsid w:val="18407638"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C682DDB2"/>
+    <w:tmpl w:val="547ECC46"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="19A74F56"/>
+    <w:nsid w:val="1F99772B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="75EC48D0"/>
+    <w:tmpl w:val="0D94288E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="202D1CBE"/>
+    <w:nsid w:val="1FE54BCE"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="43989624"/>
+    <w:tmpl w:val="9E24627C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="20FF198F"/>
+    <w:nsid w:val="22BB056E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="3DBCC42A"/>
+    <w:tmpl w:val="A82C2706"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="211729D4"/>
+    <w:nsid w:val="258F0E1B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="9D5680B4"/>
+    <w:tmpl w:val="AB4ACBC0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2A095FA8"/>
+    <w:nsid w:val="28CE1663"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="EDC42FEE"/>
+    <w:tmpl w:val="E26E355C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2A12250C"/>
+    <w:nsid w:val="29794742"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="03AC3568"/>
+    <w:tmpl w:val="1FCA115A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2BC56781"/>
+    <w:nsid w:val="2C38097A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="25F0EC14"/>
+    <w:tmpl w:val="518025AC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2EE42B43"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B08202D4"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
@@ -2016,647 +2016,647 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3520" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="33563A63"/>
+    <w:nsid w:val="311A7E07"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="45A8C376"/>
+    <w:tmpl w:val="D6BEB298"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3611666F"/>
+    <w:nsid w:val="39D60A2C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="32D2F138"/>
+    <w:tmpl w:val="AD3A09F8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3A463F75"/>
+    <w:nsid w:val="3B6418F1"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="49FEE19A"/>
+    <w:lvl w:ilvl="0" w:tplc="B99657A6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="510" w:hanging="226"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:sz w:val="15"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="880" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1320" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1760" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2200" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2640" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3080" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3520" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3DB33792"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C430EB8A"/>
+    <w:tmpl w:val="8416A99C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-[...114 lines deleted...]
-  </w:abstractNum>
   <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3CE43A0F"/>
+    <w:nsid w:val="41AE6759"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="0684717C"/>
+    <w:tmpl w:val="17E61C42"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="400E148B"/>
+    <w:nsid w:val="42BD1CE3"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="2A2AD3DC"/>
+    <w:tmpl w:val="BB3A4094"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4B52579E"/>
+    <w:nsid w:val="44FC2D00"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="7A72F0A0"/>
+    <w:tmpl w:val="9CA62FB8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="58812863"/>
+    <w:nsid w:val="45767C26"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="BFEAEB08"/>
+    <w:tmpl w:val="99EED1F2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5AB92F29"/>
+    <w:nsid w:val="4C2E33B9"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="0F56B8E6"/>
+    <w:tmpl w:val="69821278"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5D123B1B"/>
+    <w:nsid w:val="5DB07125"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="7A72F0A0"/>
+    <w:tmpl w:val="D0CCC626"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5E8F56DB"/>
+    <w:nsid w:val="63FE6211"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="463CC67E"/>
+    <w:tmpl w:val="DFE86668"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5E971BC8"/>
+    <w:nsid w:val="65E72338"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="4B54460E"/>
+    <w:tmpl w:val="1632CA5A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="63184EA0"/>
+    <w:nsid w:val="6C0A1003"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C38C86B8"/>
+    <w:tmpl w:val="3C2233D6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="663E20B4"/>
+    <w:nsid w:val="713C484E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="5352E7FC"/>
+    <w:tmpl w:val="071E43E4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6ED82AE0"/>
+    <w:nsid w:val="764A41D8"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="14C2D402"/>
+    <w:tmpl w:val="FC421F16"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="72B31017"/>
+    <w:nsid w:val="76AE4A1C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E990BE2C"/>
+    <w:tmpl w:val="5CB611CE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="747B70CD"/>
+    <w:nsid w:val="781E63D5"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="61742D6C"/>
+    <w:tmpl w:val="5A7819AA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="757604FE"/>
+    <w:nsid w:val="787E55D2"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="5664B148"/>
+    <w:tmpl w:val="B7AA99A8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7B4C582E"/>
+    <w:nsid w:val="7B2F04CB"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="3DD8D1F2"/>
+    <w:tmpl w:val="05BC6646"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="2">
-    <w:abstractNumId w:val="19"/>
+    <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="3">
-    <w:abstractNumId w:val="34"/>
+    <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="4">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="5">
     <w:abstractNumId w:val="30"/>
   </w:num>
-  <w:num w:numId="5">
-[...1 lines deleted...]
-  </w:num>
   <w:num w:numId="6">
-    <w:abstractNumId w:val="3"/>
+    <w:abstractNumId w:val="28"/>
   </w:num>
   <w:num w:numId="7">
-    <w:abstractNumId w:val="4"/>
+    <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="8">
-    <w:abstractNumId w:val="29"/>
+    <w:abstractNumId w:val="20"/>
   </w:num>
   <w:num w:numId="9">
-    <w:abstractNumId w:val="6"/>
+    <w:abstractNumId w:val="22"/>
   </w:num>
   <w:num w:numId="10">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="11">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="12">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="14">
     <w:abstractNumId w:val="14"/>
   </w:num>
-  <w:num w:numId="11">
-[...10 lines deleted...]
-  </w:num>
   <w:num w:numId="15">
-    <w:abstractNumId w:val="1"/>
+    <w:abstractNumId w:val="25"/>
   </w:num>
   <w:num w:numId="16">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="17">
-    <w:abstractNumId w:val="2"/>
+    <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="18">
-    <w:abstractNumId w:val="26"/>
+    <w:abstractNumId w:val="27"/>
   </w:num>
   <w:num w:numId="19">
-    <w:abstractNumId w:val="11"/>
+    <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="20">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="21">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="22">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="23">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="24">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="25">
     <w:abstractNumId w:val="32"/>
   </w:num>
-  <w:num w:numId="21">
-[...13 lines deleted...]
-  </w:num>
   <w:num w:numId="26">
-    <w:abstractNumId w:val="21"/>
+    <w:abstractNumId w:val="33"/>
   </w:num>
   <w:num w:numId="27">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="28">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="29">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="30">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="31">
     <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="29">
-[...7 lines deleted...]
-  </w:num>
   <w:num w:numId="32">
-    <w:abstractNumId w:val="27"/>
+    <w:abstractNumId w:val="23"/>
   </w:num>
   <w:num w:numId="33">
-    <w:abstractNumId w:val="33"/>
+    <w:abstractNumId w:val="26"/>
   </w:num>
   <w:num w:numId="34">
-    <w:abstractNumId w:val="22"/>
+    <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="35">
-    <w:abstractNumId w:val="25"/>
+    <w:abstractNumId w:val="34"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
@@ -2701,76 +2701,76 @@
     <w:rsid w:val="00232FF3"/>
     <w:rsid w:val="002375A9"/>
     <w:rsid w:val="00253EDA"/>
     <w:rsid w:val="00283DAB"/>
     <w:rsid w:val="002932C9"/>
     <w:rsid w:val="002A35FF"/>
     <w:rsid w:val="002A4932"/>
     <w:rsid w:val="002B1F71"/>
     <w:rsid w:val="002D0826"/>
     <w:rsid w:val="0031673D"/>
     <w:rsid w:val="0034020A"/>
     <w:rsid w:val="0034029C"/>
     <w:rsid w:val="00351712"/>
     <w:rsid w:val="00353486"/>
     <w:rsid w:val="0036384C"/>
     <w:rsid w:val="00370676"/>
     <w:rsid w:val="00396678"/>
     <w:rsid w:val="003B4410"/>
     <w:rsid w:val="003D196D"/>
     <w:rsid w:val="003D355E"/>
     <w:rsid w:val="00403EDB"/>
     <w:rsid w:val="004167EC"/>
     <w:rsid w:val="004416E4"/>
     <w:rsid w:val="00451233"/>
     <w:rsid w:val="004570F8"/>
-    <w:rsid w:val="00463BA7"/>
     <w:rsid w:val="0047636D"/>
     <w:rsid w:val="0049405C"/>
     <w:rsid w:val="004D21F0"/>
     <w:rsid w:val="004D3C23"/>
     <w:rsid w:val="004E2FCC"/>
     <w:rsid w:val="004F1B4E"/>
     <w:rsid w:val="0052675C"/>
     <w:rsid w:val="0056635E"/>
     <w:rsid w:val="005A7DA0"/>
     <w:rsid w:val="005B00C1"/>
     <w:rsid w:val="005B5F25"/>
     <w:rsid w:val="005C1FBD"/>
     <w:rsid w:val="005F7A7D"/>
     <w:rsid w:val="00605720"/>
     <w:rsid w:val="0065437B"/>
     <w:rsid w:val="0066746A"/>
     <w:rsid w:val="00667CF2"/>
     <w:rsid w:val="00683D9C"/>
     <w:rsid w:val="00685381"/>
     <w:rsid w:val="00686369"/>
     <w:rsid w:val="006A06C2"/>
     <w:rsid w:val="006C21DA"/>
     <w:rsid w:val="006D159B"/>
     <w:rsid w:val="006F2EE4"/>
     <w:rsid w:val="007177F3"/>
+    <w:rsid w:val="007562A2"/>
     <w:rsid w:val="00765586"/>
     <w:rsid w:val="007664DE"/>
     <w:rsid w:val="007956B7"/>
     <w:rsid w:val="007B0B57"/>
     <w:rsid w:val="007D333B"/>
     <w:rsid w:val="008212A9"/>
     <w:rsid w:val="008341FB"/>
     <w:rsid w:val="008717CA"/>
     <w:rsid w:val="00873A63"/>
     <w:rsid w:val="0089209E"/>
     <w:rsid w:val="00893CAF"/>
     <w:rsid w:val="008A40E2"/>
     <w:rsid w:val="008A48BF"/>
     <w:rsid w:val="008D77E9"/>
     <w:rsid w:val="008E5C09"/>
     <w:rsid w:val="008E73CE"/>
     <w:rsid w:val="008E7B5D"/>
     <w:rsid w:val="00901636"/>
     <w:rsid w:val="009038C0"/>
     <w:rsid w:val="009073A3"/>
     <w:rsid w:val="00917307"/>
     <w:rsid w:val="00925E12"/>
     <w:rsid w:val="00930511"/>
     <w:rsid w:val="00936370"/>
     <w:rsid w:val="0094376B"/>
@@ -3890,61 +3890,61 @@
     <w:rsid w:val="00F57734"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af4">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0065437B"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af5">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00463BA7"/>
+    <w:rsid w:val="007562A2"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af6">
     <w:name w:val="正文文本 字符"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="af5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00463BA7"/>
+    <w:rsid w:val="007562A2"/>
     <w:rPr>
       <w:sz w:val="21"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 主题​​">
@@ -4228,51 +4228,51 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B11D691F-E60E-4FAB-9C28-FB07969C7110}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{982D5B48-FF1C-40CE-B99A-438BC4B6D400}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>810</Words>
   <Characters>4618</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>38</Lines>
   <Paragraphs>10</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>5418</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>