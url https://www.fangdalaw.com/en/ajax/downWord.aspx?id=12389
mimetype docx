--- v1 (2026-07-16)
+++ v2 (2026-09-19)
@@ -36,189 +36,189 @@
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5485"/>
         <w:gridCol w:w="2836"/>
       </w:tblGrid>
       <w:tr w:rsidR="0049405C" w:rsidRPr="00C24D79" w14:paraId="76EB2C64" w14:textId="77777777" w:rsidTr="00E70303">
         <w:trPr>
           <w:trHeight w:val="3267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5485" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="271D78"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C4F11E8" w14:textId="0CF5D6FC" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="007562A2" w:rsidP="007562A2">
+          <w:p w14:paraId="2C4F11E8" w14:textId="3D58D2E0" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00FC6895" w:rsidP="00FC6895">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="xingming"/>
             <w:bookmarkStart w:id="1" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="1"/>
-            <w:r w:rsidRPr="007562A2">
+            <w:r w:rsidRPr="00FC6895">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>TERRY LING</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
-          <w:p w14:paraId="706EB16B" w14:textId="4E453D1D" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="007562A2" w:rsidP="007562A2">
+          <w:p w14:paraId="706EB16B" w14:textId="139EB1C5" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00FC6895" w:rsidP="00FC6895">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="didian"/>
-            <w:r w:rsidRPr="007562A2">
+            <w:r w:rsidRPr="00FC6895">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Counsel</w:t>
             </w:r>
-            <w:r w:rsidRPr="007562A2">
+            <w:r w:rsidRPr="00FC6895">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>·</w:t>
             </w:r>
-            <w:r w:rsidRPr="007562A2">
+            <w:r w:rsidRPr="00FC6895">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Shenzhen</w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
-          <w:p w14:paraId="6199424A" w14:textId="51466AE2" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="007562A2" w:rsidP="007562A2">
+          <w:p w14:paraId="6199424A" w14:textId="4A16969A" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00FC6895" w:rsidP="00FC6895">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="dianhua"/>
-            <w:r w:rsidRPr="007562A2">
+            <w:r w:rsidRPr="00FC6895">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">+86 755 8159 3933 </w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
-          <w:p w14:paraId="4F910ACA" w14:textId="157F48C8" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="007562A2" w:rsidP="007562A2">
+          <w:p w14:paraId="4F910ACA" w14:textId="5F9C6916" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00FC6895" w:rsidP="00FC6895">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="youxiang"/>
-            <w:r w:rsidRPr="007562A2">
+            <w:r w:rsidRPr="00FC6895">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>terry.ling@fangdalaw.com</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="22DBA835" w14:textId="677EAC48" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00F96E7C" w:rsidP="00860F89">
             <w:pPr>
               <w:ind w:leftChars="-52" w:left="-109"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C24D79">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:color w:val="545551"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D24C6CB" w14:textId="4196AD75" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="007562A2" w:rsidP="002932C9">
+          <w:p w14:paraId="2D24C6CB" w14:textId="3460173A" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00FC6895" w:rsidP="002932C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="tupian"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4C892683" wp14:editId="4E305CA0">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6567E382" wp14:editId="393DA701">
                   <wp:extent cx="1651000" cy="2142519"/>
                   <wp:effectExtent l="0" t="0" r="6350" b="0"/>
                   <wp:docPr id="1" name="图片 1"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
@@ -258,60 +258,60 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C063291" w14:textId="5DC9D94D" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="002375A9" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C24D79">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>PRACTICE AREAS</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C1ACACA" w14:textId="4F17CA9E" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="007562A2" w:rsidP="007177F3">
+          <w:p w14:paraId="3C1ACACA" w14:textId="0E78545A" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="00FC6895" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="zhiyelingyu"/>
-            <w:r w:rsidRPr="007562A2">
+            <w:r w:rsidRPr="00FC6895">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>Mr. Ling specializes in acquisitions and restructurings, private equity investments, capital markets, initial public offerings and general corporate.</w:t>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F19AE4C" w14:textId="19A41B01" w:rsidR="00451233" w:rsidRPr="00C24D79" w:rsidRDefault="00F80A79" w:rsidP="00DA428A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C24D79">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
           <w:noProof/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
@@ -371,51 +371,51 @@
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:roundrect w14:anchorId="053823F2" id="圆角矩形 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:-6.2pt;margin-top:-12.6pt;width:4.55pt;height:3.6pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDc1SqFegIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2yAQfp+0/wHxvtqO+mON4lRRqk6T&#10;qrZqO/WZYIiRMMeAxMn++h3gOG1X7WHaCwbu7ru7z98xu9p1mmyF8wpMTauTkhJhODTKrGv64/nm&#10;y1dKfGCmYRqMqOleeHo1//xp1tupmEALuhGOIIjx097WtA3BTovC81Z0zJ+AFQaNElzHAh7dumgc&#10;6xG908WkLM+LHlxjHXDhPd5eZyOdJ3wpBQ/3UnoRiK4p1hbS6tK6imsxn7Hp2jHbKj6Uwf6hio4p&#10;g0lHqGsWGNk49QdUp7gDDzKccOgKkFJxkXrAbqryXTdPLbMi9YLkeDvS5P8fLL/bPtkHhzT01k89&#10;bmMXO+m6+MX6yC6RtR/JErtAOF6eXZyXyChHy+nZRXUZqSyOodb58E1AR+Kmpg42pnnE35FYYttb&#10;H7L/wS+m86BVc6O0TocoAbHUjmwZ/rzVuhoyvPHSJvoaiFEZMN4Ux2bSLuy1iH7aPApJVIPlT1Ih&#10;SWfHJIxzYUKVTS1rRM5dnZXYaoYfI1K3CTAiS8w/Yg8Abxs4YGeYwT+GiiTTMbj8W2E5eIxImcGE&#10;MbhTBtxHABq7GjJn/wNJmZrI0gqa/YMjDvKQeMtvFP67W+bDA3M4Ffi3cdLDPS5SQ19TGHaUtOB+&#10;fXQf/VGsaKWkxymrqf+5YU5Qor8blPFldXoaxzIdUEYTPLjXltVri9l0S0AtVPimWJ620T/ow1Y6&#10;6F7wQVjErGhihmPumvLgDodlyNOPTwoXi0Vyw1G0LNyaJ8sjeGQ1yvJ598KcHQQcUPd3cJhINn0n&#10;4ewbIw0sNgGkSvo+8jrwjWOchDM8OfGdeH1OXseHcf4bAAD//wMAUEsDBBQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NT8JAEL2b+B82Y+KtbCliSOmWGIgkKBdQPC/d&#10;sW3cna3dBeq/dzjpZTKT9+Z9FIvBWXHGPrSeFIxHKQikypuWagXvb8/JDESImoy2nlDBDwZYlLc3&#10;hc6Nv9AOz/tYCxahkGsFTYxdLmWoGnQ6jHyHxNin752OfPa1NL2+sLizMkvTR+l0S+zQ6A6XDVZf&#10;+5NTsF4edttDu9l8b6cr+5rpjxdbr5W6vxtWcx5PcxARh/j3AdcOnB9KDnb0JzJBWAXJOHtgKi/Z&#10;NAPBjGQyAXG8IrMUZFnI/z3KXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDc1SqFegIA&#10;AGAFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="white [3212]" stroked="f" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2DF633CE" w14:textId="77777777" w:rsidR="007562A2" w:rsidRDefault="000E0C86" w:rsidP="00B670A2">
+    <w:p w14:paraId="6958D464" w14:textId="77777777" w:rsidR="00FC6895" w:rsidRDefault="000E0C86" w:rsidP="00B670A2">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C24D79">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="545551"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E0DC835" wp14:editId="24238D24">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2512</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4508</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5271826" cy="0"/>
@@ -456,941 +456,941 @@
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:line w14:anchorId="3D0BA0F8" id="直接连接符 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".2pt,.35pt" to="415.3pt,.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKOATlvwEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+wYWFYYcXpo0V2K&#10;rdhH74pMxQL0BUmLnX8/ik7cohsGbNhFMCW+x/dIens7WcOOEJP2ruPrVc0ZOOl77Q4d//7t4fqG&#10;s5SF64XxDjp+gsRvd1fvtmNoofGDNz1EhiQutWPo+JBzaKsqyQGsSCsfwOGj8tGKjGE8VH0UI7Jb&#10;UzV1valGH/sQvYSU8PZ+fuQ74lcKZP6sVILMTMdRW6Yz0rkvZ7XbivYQRRi0PMsQ/6DCCu2w6EJ1&#10;L7JgP6L+hcpqGX3yKq+kt5VXSksgD+hmXb9x83UQAcgLNieFpU3p/9HKT8c79xSxDWNIbQpPsbiY&#10;VLRMGR2ecabkC5Wyidp2WtoGU2YSL983H9Y3zYYzeXmrZopCFWLKH8FbVj46brQrjkQrjo8pY1lM&#10;vaSUa+PKmbzR/YM2hoJ42N+ZyI6izLBu6g2NDYGv0jAq0OrFBX3lk4GZ9gsopntUO/uhBYOFVkgJ&#10;Lq/LOhATZheYQgkLsCbdfwSe8wsUaPn+BrwgqLJ3eQFb7Xz8XfU8XSSrOf/Sgdl3acHe9yeaL7UG&#10;t4gcnje+rOnrmOAv/+XuJwAAAP//AwBQSwMEFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FvwjAMhe+T9h8iT+I20g3WQWmK0IALh0kDhLRb2nhttcapmgCFX485bRdL&#10;T+/5+XM6720jTtj52pGCl2EEAqlwpqZSwX63fp6A8EGT0Y0jVHBBD/Ps8SHViXFn+sLTNpSCS8gn&#10;WkEVQptI6YsKrfZD1yKx9+M6qwPLrpSm02cut418jaJYWl0TX6h0ix8VFr/bo1WwO1x7uTl8LvK4&#10;3o+m39PV2/q6Umrw1C9nPBYzEAH78LcB9x+YHzIGy92RjBeNgjHnFLyDYG8yimIQ+V3KLJX/+bMb&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEo4BOW/AQAA3wMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAAAAAAAAAAAA&#10;AAAAGQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" strokecolor="#002060" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F30FDC6" w14:textId="77777777" w:rsidR="007562A2" w:rsidRDefault="007562A2" w:rsidP="007562A2">
+    <w:p w14:paraId="3F9C794E" w14:textId="77777777" w:rsidR="00FC6895" w:rsidRDefault="00FC6895" w:rsidP="00FC6895">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007562A2">
+      <w:r w:rsidRPr="00FC6895">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>REPRESENTATIVE MATTERS AND CASES</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C3FAEC6" w14:textId="77777777" w:rsidR="007562A2" w:rsidRDefault="007562A2" w:rsidP="007562A2">
+    <w:p w14:paraId="4AFD9383" w14:textId="77777777" w:rsidR="00FC6895" w:rsidRDefault="00FC6895" w:rsidP="00FC6895">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007562A2">
+      <w:r w:rsidRPr="00FC6895">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acquisitions and restructurings</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="42CA9ADC" w14:textId="77777777" w:rsidR="007562A2" w:rsidRDefault="007562A2" w:rsidP="007562A2">
+    <w:p w14:paraId="74004D38" w14:textId="77777777" w:rsidR="00FC6895" w:rsidRDefault="00FC6895" w:rsidP="00FC6895">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007562A2">
+      <w:r w:rsidRPr="00FC6895">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented China Resources in connection with Baoneng</w:t>
       </w:r>
-      <w:r w:rsidRPr="007562A2">
+      <w:r w:rsidRPr="00FC6895">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="007562A2">
+      <w:r w:rsidRPr="00FC6895">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s attempted hostile takeover of Vanke, with disputes involving Vanke</w:t>
       </w:r>
-      <w:r w:rsidRPr="007562A2">
+      <w:r w:rsidRPr="00FC6895">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="007562A2">
+      <w:r w:rsidRPr="00FC6895">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s corporate governance and control, as well as its sale of approximately 15.31% shares in Vanke to Shenzhen Metro for approximately RMB 37.2 billion</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4903428D" w14:textId="77777777" w:rsidR="007562A2" w:rsidRDefault="007562A2" w:rsidP="007562A2">
+    <w:p w14:paraId="46A598E1" w14:textId="77777777" w:rsidR="00FC6895" w:rsidRDefault="00FC6895" w:rsidP="00FC6895">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007562A2">
+      <w:r w:rsidRPr="00FC6895">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Alibaba Group and Ant Financial in their strategic investments, acquisitions and restructurings in various industries such as TMT, software development and healthcare</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A6572E1" w14:textId="77777777" w:rsidR="007562A2" w:rsidRDefault="007562A2" w:rsidP="007562A2">
+    <w:p w14:paraId="7F3F50F2" w14:textId="77777777" w:rsidR="00FC6895" w:rsidRDefault="00FC6895" w:rsidP="00FC6895">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007562A2">
+      <w:r w:rsidRPr="00FC6895">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented TCL in its sale of 100% of the shares in TCL Educational Web to Minsheng Education (01569.HK)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="340DAC21" w14:textId="77777777" w:rsidR="007562A2" w:rsidRDefault="007562A2" w:rsidP="007562A2">
+    <w:p w14:paraId="60EE713F" w14:textId="77777777" w:rsidR="00FC6895" w:rsidRDefault="00FC6895" w:rsidP="00FC6895">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007562A2">
+      <w:r w:rsidRPr="00FC6895">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Shenzhen Major Industrial Investment Group as an investor participating in the bankruptcy restructuring of Peking University Founder Group, and in acquiring the controlling stake in Founder Microelectronics through bankruptcy restructuring</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3345FC7B" w14:textId="77777777" w:rsidR="007562A2" w:rsidRDefault="007562A2" w:rsidP="007562A2">
+    <w:p w14:paraId="6D6D4613" w14:textId="77777777" w:rsidR="00FC6895" w:rsidRDefault="00FC6895" w:rsidP="00FC6895">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007562A2">
+      <w:r w:rsidRPr="00FC6895">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Baoneng Real Estate in its RMB 15 billion acquisition of commercial and residential properties in Shanghai</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C8573FE" w14:textId="77777777" w:rsidR="007562A2" w:rsidRDefault="007562A2" w:rsidP="007562A2">
+    <w:p w14:paraId="16A9EFA0" w14:textId="77777777" w:rsidR="00FC6895" w:rsidRDefault="00FC6895" w:rsidP="00FC6895">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007562A2">
+      <w:r w:rsidRPr="00FC6895">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Tianshan Fund, a state-controlled private equity fund, in its acquisition of controlling shares in Tibet Water Resources Ltd. (01115.HK) for over HKD 1.6 billion</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="38F52422" w14:textId="77777777" w:rsidR="007562A2" w:rsidRDefault="007562A2" w:rsidP="007562A2">
+    <w:p w14:paraId="46337C0E" w14:textId="77777777" w:rsidR="00FC6895" w:rsidRDefault="00FC6895" w:rsidP="00FC6895">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007562A2">
+      <w:r w:rsidRPr="00FC6895">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Singapore Post Limited in its series of strategic investments in 4PX, a Chinese cross-border package forwarding service provider headquartered in Shenzhen</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4316A99C" w14:textId="77777777" w:rsidR="007562A2" w:rsidRDefault="007562A2" w:rsidP="007562A2">
+    <w:p w14:paraId="48EEDC56" w14:textId="77777777" w:rsidR="00FC6895" w:rsidRDefault="00FC6895" w:rsidP="00FC6895">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007562A2">
+      <w:r w:rsidRPr="00FC6895">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented GF in structuring the proposed USD 300 million acquisition of a medical company listed on London Stock Exchange</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D230111" w14:textId="77777777" w:rsidR="007562A2" w:rsidRDefault="007562A2" w:rsidP="007562A2">
+    <w:p w14:paraId="7F1F574A" w14:textId="77777777" w:rsidR="00FC6895" w:rsidRDefault="00FC6895" w:rsidP="00FC6895">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007562A2">
+      <w:r w:rsidRPr="00FC6895">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a private Chinese company in its RMB 500 million acquisition of controlling shares in a telecommunications service provider headquartered in Cambodia</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="51F0DDA2" w14:textId="77777777" w:rsidR="007562A2" w:rsidRDefault="007562A2" w:rsidP="007562A2">
+    <w:p w14:paraId="5A57C63F" w14:textId="77777777" w:rsidR="00FC6895" w:rsidRDefault="00FC6895" w:rsidP="00FC6895">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007562A2">
+      <w:r w:rsidRPr="00FC6895">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Private equity investment</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="20EF6911" w14:textId="77777777" w:rsidR="007562A2" w:rsidRDefault="007562A2" w:rsidP="007562A2">
+    <w:p w14:paraId="0DE56972" w14:textId="77777777" w:rsidR="00FC6895" w:rsidRDefault="00FC6895" w:rsidP="00FC6895">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007562A2">
+      <w:r w:rsidRPr="00FC6895">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented CPE in its equity investment in Probe Technology, in its minority investments in various industries such as consumer goods and healthcare, and in its disposal of overseas assets</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="12A9FFAF" w14:textId="77777777" w:rsidR="007562A2" w:rsidRDefault="007562A2" w:rsidP="007562A2">
+    <w:p w14:paraId="215C1F51" w14:textId="77777777" w:rsidR="00FC6895" w:rsidRDefault="00FC6895" w:rsidP="00FC6895">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007562A2">
+      <w:r w:rsidRPr="00FC6895">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented CMBI in its equity investment in ColaSoft and in its minority investments in various industries such as software development and healthcare</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1206A4BA" w14:textId="77777777" w:rsidR="007562A2" w:rsidRDefault="007562A2" w:rsidP="007562A2">
+    <w:p w14:paraId="5766F192" w14:textId="77777777" w:rsidR="00FC6895" w:rsidRDefault="00FC6895" w:rsidP="00FC6895">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007562A2">
+      <w:r w:rsidRPr="00FC6895">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented AliHealth in its pre-IPO investments in medical device, retail chain pharmacy and health information service enterprises</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2400D178" w14:textId="77777777" w:rsidR="007562A2" w:rsidRDefault="007562A2" w:rsidP="007562A2">
+    <w:p w14:paraId="3D402BB7" w14:textId="77777777" w:rsidR="00FC6895" w:rsidRDefault="00FC6895" w:rsidP="00FC6895">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007562A2">
+      <w:r w:rsidRPr="00FC6895">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Alibaba in its equity investment in a Zhuhai-based smartphone manufacturer and in the subsequent offshore and onshore reorganization of the manufacturer</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E610EC8" w14:textId="77777777" w:rsidR="007562A2" w:rsidRDefault="007562A2" w:rsidP="007562A2">
+    <w:p w14:paraId="471F9E46" w14:textId="77777777" w:rsidR="00FC6895" w:rsidRDefault="00FC6895" w:rsidP="00FC6895">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007562A2">
+      <w:r w:rsidRPr="00FC6895">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Boyu Capital and 58.com in their equity investment in a property management service provider based in Shenzhen</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="787D543E" w14:textId="77777777" w:rsidR="007562A2" w:rsidRDefault="007562A2" w:rsidP="007562A2">
+    <w:p w14:paraId="499CF3A2" w14:textId="77777777" w:rsidR="00FC6895" w:rsidRDefault="00FC6895" w:rsidP="00FC6895">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007562A2">
+      <w:r w:rsidRPr="00FC6895">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Vision Knight Capital in its Series B financing of a cross-border e-commerce service provider (apparel) based in Shenzhen</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3648C4A1" w14:textId="77777777" w:rsidR="007562A2" w:rsidRDefault="007562A2" w:rsidP="007562A2">
+    <w:p w14:paraId="45C7BE8A" w14:textId="77777777" w:rsidR="00FC6895" w:rsidRDefault="00FC6895" w:rsidP="00FC6895">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007562A2">
+      <w:r w:rsidRPr="00FC6895">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a private Chinese company in its acquisition and disposal of RMB 750 million in non-controlling shares in HyalRoute Communication, a group company engaged in the investment, construction and operation of communication infrastructure in ASEAN</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="14E46534" w14:textId="77777777" w:rsidR="007562A2" w:rsidRDefault="007562A2" w:rsidP="007562A2">
+    <w:p w14:paraId="007616E2" w14:textId="77777777" w:rsidR="00FC6895" w:rsidRDefault="00FC6895" w:rsidP="00FC6895">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007562A2">
+      <w:r w:rsidRPr="00FC6895">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Capital markets and IPOs</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="21161F0C" w14:textId="77777777" w:rsidR="007562A2" w:rsidRDefault="007562A2" w:rsidP="007562A2">
+    <w:p w14:paraId="0BFEAAC6" w14:textId="77777777" w:rsidR="00FC6895" w:rsidRDefault="00FC6895" w:rsidP="00FC6895">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007562A2">
+      <w:r w:rsidRPr="00FC6895">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Dong Fang Precision (002611.SZ) in successfully resolving its disputes with its major shareholders by unwinding its RMB 4.7 billion acquisition of Pride Power from those shareholders. The disputes centered on the performance guarantee and the corporate governance and control over Pride Power. The major shareholders included Contemporary Amperex (300750.SZ) and Foton Auto (600160.SH)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0672C3B1" w14:textId="77777777" w:rsidR="007562A2" w:rsidRDefault="007562A2" w:rsidP="007562A2">
+    <w:p w14:paraId="53281F04" w14:textId="77777777" w:rsidR="00FC6895" w:rsidRDefault="00FC6895" w:rsidP="00FC6895">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007562A2">
+      <w:r w:rsidRPr="00FC6895">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised AliHealth on its RMB 1 billion in strategic investments in companies listed on the main board and the NEEQ</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="09F4CD2A" w14:textId="77777777" w:rsidR="007562A2" w:rsidRDefault="007562A2" w:rsidP="007562A2">
+    <w:p w14:paraId="029A42E1" w14:textId="77777777" w:rsidR="00FC6895" w:rsidRDefault="00FC6895" w:rsidP="00FC6895">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007562A2">
+      <w:r w:rsidRPr="00FC6895">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Sinoway Consultants in its disposal of minority shares in Queclink Wireless (300590.SZ), a company listed on the Shenzhen Stock Exchange</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="34E8BA12" w14:textId="77777777" w:rsidR="007562A2" w:rsidRDefault="007562A2" w:rsidP="007562A2">
+    <w:p w14:paraId="3896F7F8" w14:textId="77777777" w:rsidR="00FC6895" w:rsidRDefault="00FC6895" w:rsidP="00FC6895">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007562A2">
+      <w:r w:rsidRPr="00FC6895">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a foreign investor in its disposal of minority shares in a leading medical device and solutions provider listed on the Shenzhen Stock Exchange</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67E586CF" w14:textId="77777777" w:rsidR="007562A2" w:rsidRDefault="007562A2" w:rsidP="007562A2">
+    <w:p w14:paraId="049FA703" w14:textId="77777777" w:rsidR="00FC6895" w:rsidRDefault="00FC6895" w:rsidP="00FC6895">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007562A2">
+      <w:r w:rsidRPr="00FC6895">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Manyue, a company listed on the Hong Kong Stock Exchange, in its proposed sales of several PRC companies to a company listed on the Shenzhen Stock Exchange as part of a material asset restructuring deal</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F22974F" w14:textId="77777777" w:rsidR="007562A2" w:rsidRDefault="007562A2" w:rsidP="007562A2">
+    <w:p w14:paraId="160814E0" w14:textId="77777777" w:rsidR="00FC6895" w:rsidRDefault="00FC6895" w:rsidP="00FC6895">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007562A2">
+      <w:r w:rsidRPr="00FC6895">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised Mindray (300760.SZ) on its onshore and offshore restructuring for the purpose of its IPO in China after going private from the NYSE</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="656B68F4" w14:textId="77777777" w:rsidR="007562A2" w:rsidRDefault="007562A2" w:rsidP="007562A2">
+    <w:p w14:paraId="6BB34BDD" w14:textId="77777777" w:rsidR="00FC6895" w:rsidRDefault="00FC6895" w:rsidP="00FC6895">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007562A2">
+      <w:r w:rsidRPr="00FC6895">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Red Sun Capital as the sponsor and lead underwriter in connection with the IPO and listing on the Hong Kong Stock Exchange of TIL Enviro Limited, the largest wastewater treatment service provider in Ningxia, PRC</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C79A9E8" w14:textId="77777777" w:rsidR="007562A2" w:rsidRDefault="007562A2" w:rsidP="007562A2">
+    <w:p w14:paraId="45137FC2" w14:textId="77777777" w:rsidR="00FC6895" w:rsidRDefault="00FC6895" w:rsidP="00FC6895">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007562A2">
+      <w:r w:rsidRPr="00FC6895">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented TL Natural Gas Holdings Limited, a leading compressed natural gas provider in Jinzhou, PRC, in its IPO and listing on the Hong Kong Stock Exchange</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="49495343" w14:textId="77777777" w:rsidR="007562A2" w:rsidRDefault="007562A2" w:rsidP="007562A2">
+    <w:p w14:paraId="69D7AAF7" w14:textId="77777777" w:rsidR="00FC6895" w:rsidRDefault="00FC6895" w:rsidP="00FC6895">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007562A2">
+      <w:r w:rsidRPr="00FC6895">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Other Matters</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3CBDB3EC" w14:textId="77777777" w:rsidR="007562A2" w:rsidRDefault="007562A2" w:rsidP="007562A2">
+    <w:p w14:paraId="0F413997" w14:textId="77777777" w:rsidR="00FC6895" w:rsidRDefault="00FC6895" w:rsidP="00FC6895">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007562A2">
+      <w:r w:rsidRPr="00FC6895">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised several start-up companies on their group restructurings by establishing or dismantling red-chip structures</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1DF18419" w14:textId="77777777" w:rsidR="007562A2" w:rsidRDefault="007562A2" w:rsidP="007562A2">
+    <w:p w14:paraId="57069A91" w14:textId="77777777" w:rsidR="00FC6895" w:rsidRDefault="00FC6895" w:rsidP="00FC6895">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007562A2">
+      <w:r w:rsidRPr="00FC6895">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented several Hong Kong-listed companies in their cooperation with domestic real estate developers to develop real estate in the PRC</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3621BF9C" w14:textId="77777777" w:rsidR="007562A2" w:rsidRDefault="007562A2" w:rsidP="007562A2">
+    <w:p w14:paraId="7681D323" w14:textId="77777777" w:rsidR="00FC6895" w:rsidRDefault="00FC6895" w:rsidP="00FC6895">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007562A2">
+      <w:r w:rsidRPr="00FC6895">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented TCL CSOT in its joint venture with San</w:t>
       </w:r>
-      <w:r w:rsidRPr="007562A2">
+      <w:r w:rsidRPr="00FC6895">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="007562A2">
+      <w:r w:rsidRPr="00FC6895">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>an Semiconductor (600703.SH) in the Micro-LED display technology industry</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="39DD075A" w14:textId="77777777" w:rsidR="007562A2" w:rsidRDefault="007562A2" w:rsidP="007562A2">
+    <w:p w14:paraId="5A41D570" w14:textId="77777777" w:rsidR="00FC6895" w:rsidRDefault="00FC6895" w:rsidP="00FC6895">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007562A2">
+      <w:r w:rsidRPr="00FC6895">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised several listed companies and MNCs on their formation of wholly foreign-owned enterprises or joint ventures in China and on their labor dispute and IP protection matters</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="33AE6044" w14:textId="77777777" w:rsidR="007562A2" w:rsidRDefault="007562A2" w:rsidP="007562A2">
+    <w:p w14:paraId="50E70F7E" w14:textId="77777777" w:rsidR="00FC6895" w:rsidRDefault="00FC6895" w:rsidP="00FC6895">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007562A2">
+      <w:r w:rsidRPr="00FC6895">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Education</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4FF92410" w14:textId="77777777" w:rsidR="007562A2" w:rsidRDefault="007562A2" w:rsidP="007562A2">
+    <w:p w14:paraId="1850AAAB" w14:textId="77777777" w:rsidR="00FC6895" w:rsidRDefault="00FC6895" w:rsidP="00FC6895">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007562A2">
+      <w:r w:rsidRPr="00FC6895">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Fudan University (2008)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6554D6FD" w14:textId="77777777" w:rsidR="007562A2" w:rsidRDefault="007562A2" w:rsidP="007562A2">
+    <w:p w14:paraId="68E872F8" w14:textId="77777777" w:rsidR="00FC6895" w:rsidRDefault="00FC6895" w:rsidP="00FC6895">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007562A2">
+      <w:r w:rsidRPr="00FC6895">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Peking University School of Transnational Law, J.M. (Chinese law) and J.D. (2016)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A0D4F88" w14:textId="77777777" w:rsidR="007562A2" w:rsidRDefault="007562A2" w:rsidP="007562A2">
+    <w:p w14:paraId="38BD5E6A" w14:textId="77777777" w:rsidR="00FC6895" w:rsidRDefault="00FC6895" w:rsidP="00FC6895">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007562A2">
+      <w:r w:rsidRPr="00FC6895">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Professional Qualification</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3E146BE0" w14:textId="77777777" w:rsidR="007562A2" w:rsidRDefault="007562A2" w:rsidP="007562A2">
+    <w:p w14:paraId="07E7DEDD" w14:textId="77777777" w:rsidR="00FC6895" w:rsidRDefault="00FC6895" w:rsidP="00FC6895">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007562A2">
+      <w:r w:rsidRPr="00FC6895">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Admitted to practice in the PRC</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C03E3B7" w14:textId="77777777" w:rsidR="007562A2" w:rsidRDefault="007562A2" w:rsidP="007562A2">
+    <w:p w14:paraId="660E5A95" w14:textId="77777777" w:rsidR="00FC6895" w:rsidRDefault="00FC6895" w:rsidP="00FC6895">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007562A2">
+      <w:r w:rsidRPr="00FC6895">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Professional Background</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5567FC3C" w14:textId="6C43DF69" w:rsidR="00686369" w:rsidRPr="007562A2" w:rsidRDefault="007562A2" w:rsidP="007562A2">
+    <w:p w14:paraId="5567FC3C" w14:textId="4FB5F09A" w:rsidR="00686369" w:rsidRPr="00FC6895" w:rsidRDefault="00FC6895" w:rsidP="00FC6895">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007562A2">
+      <w:r w:rsidRPr="00FC6895">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Mr. Ling joined Fangda in 2016.</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00686369" w:rsidRPr="007562A2" w:rsidSect="002D0826">
+    <w:sectPr w:rsidR="00686369" w:rsidRPr="00FC6895" w:rsidSect="002D0826">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1797" w:bottom="1440" w:left="1797" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="3584D350" w14:textId="77777777" w:rsidR="004167EC" w:rsidRDefault="004167EC" w:rsidP="00F57734">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="2493FDE5" w14:textId="77777777" w:rsidR="004167EC" w:rsidRDefault="004167EC" w:rsidP="00F57734">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -1588,365 +1588,386 @@
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="06E775EE"/>
+    <w:nsid w:val="00D35091"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="05BC6646"/>
+    <w:tmpl w:val="0F489E36"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0A407C14"/>
+    <w:nsid w:val="010C5440"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="BFF0DBD8"/>
+    <w:tmpl w:val="7344921E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0BC7051A"/>
+    <w:nsid w:val="06F519AF"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="53C408D6"/>
+    <w:tmpl w:val="FF8AF2A2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0DE83A1A"/>
+    <w:nsid w:val="0A4E148E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="101438FA"/>
+    <w:tmpl w:val="2084CF04"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="103A325C"/>
+    <w:nsid w:val="0DBD4394"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="84B217AC"/>
+    <w:tmpl w:val="015681C2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="12115B33"/>
+    <w:nsid w:val="0ED5238A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="9D2ABAEC"/>
+    <w:tmpl w:val="1FA2ECD4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="16E46627"/>
+    <w:nsid w:val="11495B66"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="21C83EF8"/>
+    <w:tmpl w:val="23B68A24"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="18407638"/>
+    <w:nsid w:val="13BD75C1"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="547ECC46"/>
+    <w:tmpl w:val="48488032"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1F99772B"/>
+    <w:nsid w:val="13C05762"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="0D94288E"/>
+    <w:tmpl w:val="12FA59B0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1FE54BCE"/>
+    <w:nsid w:val="15994AF3"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="9E24627C"/>
+    <w:tmpl w:val="126AF48E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="22BB056E"/>
+    <w:nsid w:val="16DF30C3"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A82C2706"/>
+    <w:tmpl w:val="E48EA1DA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="258F0E1B"/>
+    <w:nsid w:val="18176DB1"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="AB4ACBC0"/>
+    <w:tmpl w:val="47620576"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="28CE1663"/>
+    <w:nsid w:val="1F176209"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E26E355C"/>
+    <w:tmpl w:val="B95CABDE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="29794742"/>
+    <w:nsid w:val="1F6C30B4"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="1FCA115A"/>
+    <w:tmpl w:val="F76C9590"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2C38097A"/>
+    <w:nsid w:val="25B951AB"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="518025AC"/>
+    <w:tmpl w:val="0BD2F754"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2E29201D"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="F5264D9E"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2EE42B43"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B08202D4"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="440" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="880" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
@@ -2015,93 +2036,93 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3520" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="311A7E07"/>
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="34A2773A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D6BEB298"/>
+    <w:tmpl w:val="F184E0C2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="39D60A2C"/>
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="34BD6BAD"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="AD3A09F8"/>
+    <w:tmpl w:val="114AB364"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3B6418F1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="49FEE19A"/>
     <w:lvl w:ilvl="0" w:tplc="B99657A6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="510" w:hanging="226"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:sz w:val="15"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="880" w:hanging="440"/>
@@ -2173,490 +2194,469 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3520" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3DB33792"/>
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3C030B57"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="8416A99C"/>
+    <w:tmpl w:val="BF04A536"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="41AE6759"/>
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3F6962FA"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="17E61C42"/>
+    <w:tmpl w:val="6D70C3EE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="42BD1CE3"/>
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="453B2EBE"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="BB3A4094"/>
+    <w:tmpl w:val="EF449840"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="44FC2D00"/>
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="45D53C94"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="9CA62FB8"/>
+    <w:tmpl w:val="6B982988"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="45767C26"/>
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="50B041DF"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="99EED1F2"/>
+    <w:tmpl w:val="3392CC04"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4C2E33B9"/>
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="50E700DC"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="69821278"/>
+    <w:tmpl w:val="23B68A24"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5DB07125"/>
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="55F4358E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D0CCC626"/>
+    <w:tmpl w:val="FDB48998"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="63FE6211"/>
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="57DE1F17"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="DFE86668"/>
+    <w:tmpl w:val="2E20D338"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="65E72338"/>
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5B5F050E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="1632CA5A"/>
+    <w:tmpl w:val="2ABE3E06"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6C0A1003"/>
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5E472140"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="3C2233D6"/>
+    <w:tmpl w:val="6AE2D192"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="713C484E"/>
+  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="628E1DB7"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="071E43E4"/>
+    <w:tmpl w:val="16DECB20"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="764A41D8"/>
+  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="702E6943"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="FC421F16"/>
+    <w:tmpl w:val="F8266140"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="76AE4A1C"/>
+  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7B1C2FC9"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="5CB611CE"/>
+    <w:tmpl w:val="68224272"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="781E63D5"/>
+  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7B4A0F17"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="5A7819AA"/>
+    <w:tmpl w:val="94343582"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="787E55D2"/>
+  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7D050898"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B7AA99A8"/>
+    <w:tmpl w:val="F4D06648"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
-[...19 lines deleted...]
-  </w:abstractNum>
   <w:num w:numId="1">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="2">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="33"/>
+  </w:num>
+  <w:num w:numId="11">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="12">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="14">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="15">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="16">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="17">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="18">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="19">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="20">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="21">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="22">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="23">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="24">
+    <w:abstractNumId w:val="34"/>
+  </w:num>
+  <w:num w:numId="25">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="26">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="27">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="28">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="29">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="30">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="31">
     <w:abstractNumId w:val="15"/>
   </w:num>
-  <w:num w:numId="2">
-[...26 lines deleted...]
-  <w:num w:numId="11">
+  <w:num w:numId="32">
     <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="12">
-    <w:abstractNumId w:val="8"/>
+  <w:num w:numId="33">
+    <w:abstractNumId w:val="32"/>
   </w:num>
-  <w:num w:numId="13">
-[...5 lines deleted...]
-  <w:num w:numId="15">
+  <w:num w:numId="34">
     <w:abstractNumId w:val="25"/>
   </w:num>
-  <w:num w:numId="16">
-[...14 lines deleted...]
-  <w:num w:numId="21">
+  <w:num w:numId="35">
     <w:abstractNumId w:val="6"/>
-  </w:num>
-[...40 lines deleted...]
-    <w:abstractNumId w:val="34"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
@@ -2726,51 +2726,50 @@
     <w:rsid w:val="0047636D"/>
     <w:rsid w:val="0049405C"/>
     <w:rsid w:val="004D21F0"/>
     <w:rsid w:val="004D3C23"/>
     <w:rsid w:val="004E2FCC"/>
     <w:rsid w:val="004F1B4E"/>
     <w:rsid w:val="0052675C"/>
     <w:rsid w:val="0056635E"/>
     <w:rsid w:val="005A7DA0"/>
     <w:rsid w:val="005B00C1"/>
     <w:rsid w:val="005B5F25"/>
     <w:rsid w:val="005C1FBD"/>
     <w:rsid w:val="005F7A7D"/>
     <w:rsid w:val="00605720"/>
     <w:rsid w:val="0065437B"/>
     <w:rsid w:val="0066746A"/>
     <w:rsid w:val="00667CF2"/>
     <w:rsid w:val="00683D9C"/>
     <w:rsid w:val="00685381"/>
     <w:rsid w:val="00686369"/>
     <w:rsid w:val="006A06C2"/>
     <w:rsid w:val="006C21DA"/>
     <w:rsid w:val="006D159B"/>
     <w:rsid w:val="006F2EE4"/>
     <w:rsid w:val="007177F3"/>
-    <w:rsid w:val="007562A2"/>
     <w:rsid w:val="00765586"/>
     <w:rsid w:val="007664DE"/>
     <w:rsid w:val="007956B7"/>
     <w:rsid w:val="007B0B57"/>
     <w:rsid w:val="007D333B"/>
     <w:rsid w:val="008212A9"/>
     <w:rsid w:val="008341FB"/>
     <w:rsid w:val="008717CA"/>
     <w:rsid w:val="00873A63"/>
     <w:rsid w:val="0089209E"/>
     <w:rsid w:val="00893CAF"/>
     <w:rsid w:val="008A40E2"/>
     <w:rsid w:val="008A48BF"/>
     <w:rsid w:val="008D77E9"/>
     <w:rsid w:val="008E5C09"/>
     <w:rsid w:val="008E73CE"/>
     <w:rsid w:val="008E7B5D"/>
     <w:rsid w:val="00901636"/>
     <w:rsid w:val="009038C0"/>
     <w:rsid w:val="009073A3"/>
     <w:rsid w:val="00917307"/>
     <w:rsid w:val="00925E12"/>
     <w:rsid w:val="00930511"/>
     <w:rsid w:val="00936370"/>
     <w:rsid w:val="0094376B"/>
@@ -2804,50 +2803,51 @@
     <w:rsid w:val="00D45AF6"/>
     <w:rsid w:val="00D632AE"/>
     <w:rsid w:val="00D925CA"/>
     <w:rsid w:val="00DA428A"/>
     <w:rsid w:val="00DA626A"/>
     <w:rsid w:val="00DD484D"/>
     <w:rsid w:val="00DF04DF"/>
     <w:rsid w:val="00E34189"/>
     <w:rsid w:val="00E418B1"/>
     <w:rsid w:val="00E44063"/>
     <w:rsid w:val="00E61128"/>
     <w:rsid w:val="00E70303"/>
     <w:rsid w:val="00E73B54"/>
     <w:rsid w:val="00E7710E"/>
     <w:rsid w:val="00E94C0A"/>
     <w:rsid w:val="00EB2910"/>
     <w:rsid w:val="00EF7E90"/>
     <w:rsid w:val="00F07BEB"/>
     <w:rsid w:val="00F51C68"/>
     <w:rsid w:val="00F57734"/>
     <w:rsid w:val="00F80A79"/>
     <w:rsid w:val="00F96E7C"/>
     <w:rsid w:val="00F97256"/>
     <w:rsid w:val="00FA3B60"/>
     <w:rsid w:val="00FB5CEE"/>
+    <w:rsid w:val="00FC6895"/>
     <w:rsid w:val="00FC7C78"/>
     <w:rsid w:val="00FE037C"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="zh-CN"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
@@ -3890,61 +3890,61 @@
     <w:rsid w:val="00F57734"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af4">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0065437B"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af5">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="007562A2"/>
+    <w:rsid w:val="00FC6895"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af6">
     <w:name w:val="正文文本 字符"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="af5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="007562A2"/>
+    <w:rsid w:val="00FC6895"/>
     <w:rPr>
       <w:sz w:val="21"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 主题​​">
@@ -4228,51 +4228,51 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{982D5B48-FF1C-40CE-B99A-438BC4B6D400}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{37FE79FF-C99D-4AD1-B27C-A3D9E4A8BC7F}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>810</Words>
   <Characters>4618</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>38</Lines>
   <Paragraphs>10</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>5418</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>