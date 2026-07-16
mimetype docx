--- v0 (2026-05-17)
+++ v1 (2026-07-16)
@@ -36,189 +36,189 @@
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5485"/>
         <w:gridCol w:w="2836"/>
       </w:tblGrid>
       <w:tr w:rsidR="0049405C" w:rsidRPr="00C24D79" w14:paraId="76EB2C64" w14:textId="77777777" w:rsidTr="00E70303">
         <w:trPr>
           <w:trHeight w:val="3267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5485" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="271D78"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C4F11E8" w14:textId="50B4D1F4" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00C64895" w:rsidP="00C64895">
+          <w:p w14:paraId="2C4F11E8" w14:textId="7776034A" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="0012605E" w:rsidP="0012605E">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="xingming"/>
             <w:bookmarkStart w:id="1" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="1"/>
-            <w:r w:rsidRPr="00C64895">
+            <w:r w:rsidRPr="0012605E">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>BELLA WANG</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
-          <w:p w14:paraId="706EB16B" w14:textId="43E76FFB" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00C64895" w:rsidP="00C64895">
+          <w:p w14:paraId="706EB16B" w14:textId="056914FD" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="0012605E" w:rsidP="0012605E">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="didian"/>
-            <w:r w:rsidRPr="00C64895">
+            <w:r w:rsidRPr="0012605E">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Partner</w:t>
             </w:r>
-            <w:r w:rsidRPr="00C64895">
+            <w:r w:rsidRPr="0012605E">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>·</w:t>
             </w:r>
-            <w:r w:rsidRPr="00C64895">
+            <w:r w:rsidRPr="0012605E">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Shanghai</w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
-          <w:p w14:paraId="6199424A" w14:textId="20BFD111" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00C64895" w:rsidP="00C64895">
+          <w:p w14:paraId="6199424A" w14:textId="2B56DEFD" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="0012605E" w:rsidP="0012605E">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="dianhua"/>
-            <w:r w:rsidRPr="00C64895">
+            <w:r w:rsidRPr="0012605E">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">+86 21 2208 5935 </w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
-          <w:p w14:paraId="4F910ACA" w14:textId="79C44DB1" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00C64895" w:rsidP="00C64895">
+          <w:p w14:paraId="4F910ACA" w14:textId="3EB568C7" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="0012605E" w:rsidP="0012605E">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="youxiang"/>
-            <w:r w:rsidRPr="00C64895">
+            <w:r w:rsidRPr="0012605E">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Bella.wang@fangdalaw.com</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="22DBA835" w14:textId="677EAC48" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00F96E7C" w:rsidP="00860F89">
             <w:pPr>
               <w:ind w:leftChars="-52" w:left="-109"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C24D79">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:color w:val="545551"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D24C6CB" w14:textId="61303F86" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00C64895" w:rsidP="002932C9">
+          <w:p w14:paraId="2D24C6CB" w14:textId="11D0F4A7" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="0012605E" w:rsidP="002932C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="tupian"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1301EB72" wp14:editId="31615AAE">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="184675F9" wp14:editId="002FFAFB">
                   <wp:extent cx="1651000" cy="2142519"/>
                   <wp:effectExtent l="0" t="0" r="6350" b="0"/>
                   <wp:docPr id="1" name="图片 1"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
@@ -258,60 +258,60 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C063291" w14:textId="5DC9D94D" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="002375A9" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C24D79">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>PRACTICE AREAS</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C1ACACA" w14:textId="50B850DA" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="00C64895" w:rsidP="007177F3">
+          <w:p w14:paraId="3C1ACACA" w14:textId="0E03F40C" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="0012605E" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="zhiyelingyu"/>
-            <w:r w:rsidRPr="00C64895">
+            <w:r w:rsidRPr="0012605E">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>MS. WANG SPECIALIZES IN GENERAL CORPORATE MATTERS AND IN COMMERCIAL LEGAL AFFAIRS, WITH EXTENSIVE PROJECT EXPERIENCE IN CROSS-BORDER AND DOMESTIC PRODUCT COLLABORATION, EARLY-STAGE R&amp;D, LICENSING, MANUFACTURING, SUPPLY, AND COMMERCIALIZATION. SHE HAS A STRONG DEAL RECORD IN THE PHARMACEUTICAL, LIFE SCIENCE AND GENERAL INDUSTRY SECTORS.</w:t>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F19AE4C" w14:textId="19A41B01" w:rsidR="00451233" w:rsidRPr="00C24D79" w:rsidRDefault="00F80A79" w:rsidP="00DA428A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C24D79">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
           <w:noProof/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
@@ -371,51 +371,51 @@
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:roundrect w14:anchorId="053823F2" id="圆角矩形 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:-6.2pt;margin-top:-12.6pt;width:4.55pt;height:3.6pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDc1SqFegIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2yAQfp+0/wHxvtqO+mON4lRRqk6T&#10;qrZqO/WZYIiRMMeAxMn++h3gOG1X7WHaCwbu7ru7z98xu9p1mmyF8wpMTauTkhJhODTKrGv64/nm&#10;y1dKfGCmYRqMqOleeHo1//xp1tupmEALuhGOIIjx097WtA3BTovC81Z0zJ+AFQaNElzHAh7dumgc&#10;6xG908WkLM+LHlxjHXDhPd5eZyOdJ3wpBQ/3UnoRiK4p1hbS6tK6imsxn7Hp2jHbKj6Uwf6hio4p&#10;g0lHqGsWGNk49QdUp7gDDzKccOgKkFJxkXrAbqryXTdPLbMi9YLkeDvS5P8fLL/bPtkHhzT01k89&#10;bmMXO+m6+MX6yC6RtR/JErtAOF6eXZyXyChHy+nZRXUZqSyOodb58E1AR+Kmpg42pnnE35FYYttb&#10;H7L/wS+m86BVc6O0TocoAbHUjmwZ/rzVuhoyvPHSJvoaiFEZMN4Ux2bSLuy1iH7aPApJVIPlT1Ih&#10;SWfHJIxzYUKVTS1rRM5dnZXYaoYfI1K3CTAiS8w/Yg8Abxs4YGeYwT+GiiTTMbj8W2E5eIxImcGE&#10;MbhTBtxHABq7GjJn/wNJmZrI0gqa/YMjDvKQeMtvFP67W+bDA3M4Ffi3cdLDPS5SQ19TGHaUtOB+&#10;fXQf/VGsaKWkxymrqf+5YU5Qor8blPFldXoaxzIdUEYTPLjXltVri9l0S0AtVPimWJ620T/ow1Y6&#10;6F7wQVjErGhihmPumvLgDodlyNOPTwoXi0Vyw1G0LNyaJ8sjeGQ1yvJ598KcHQQcUPd3cJhINn0n&#10;4ewbIw0sNgGkSvo+8jrwjWOchDM8OfGdeH1OXseHcf4bAAD//wMAUEsDBBQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NT8JAEL2b+B82Y+KtbCliSOmWGIgkKBdQPC/d&#10;sW3cna3dBeq/dzjpZTKT9+Z9FIvBWXHGPrSeFIxHKQikypuWagXvb8/JDESImoy2nlDBDwZYlLc3&#10;hc6Nv9AOz/tYCxahkGsFTYxdLmWoGnQ6jHyHxNin752OfPa1NL2+sLizMkvTR+l0S+zQ6A6XDVZf&#10;+5NTsF4edttDu9l8b6cr+5rpjxdbr5W6vxtWcx5PcxARh/j3AdcOnB9KDnb0JzJBWAXJOHtgKi/Z&#10;NAPBjGQyAXG8IrMUZFnI/z3KXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDc1SqFegIA&#10;AGAFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="white [3212]" stroked="f" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0934538E" w14:textId="77777777" w:rsidR="00C64895" w:rsidRDefault="000E0C86" w:rsidP="00B670A2">
+    <w:p w14:paraId="0AFDA569" w14:textId="77777777" w:rsidR="0012605E" w:rsidRDefault="000E0C86" w:rsidP="00B670A2">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C24D79">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="545551"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E0DC835" wp14:editId="24238D24">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2512</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4508</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5271826" cy="0"/>
@@ -456,1266 +456,1266 @@
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:line w14:anchorId="3D0BA0F8" id="直接连接符 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".2pt,.35pt" to="415.3pt,.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKOATlvwEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+wYWFYYcXpo0V2K&#10;rdhH74pMxQL0BUmLnX8/ik7cohsGbNhFMCW+x/dIens7WcOOEJP2ruPrVc0ZOOl77Q4d//7t4fqG&#10;s5SF64XxDjp+gsRvd1fvtmNoofGDNz1EhiQutWPo+JBzaKsqyQGsSCsfwOGj8tGKjGE8VH0UI7Jb&#10;UzV1valGH/sQvYSU8PZ+fuQ74lcKZP6sVILMTMdRW6Yz0rkvZ7XbivYQRRi0PMsQ/6DCCu2w6EJ1&#10;L7JgP6L+hcpqGX3yKq+kt5VXSksgD+hmXb9x83UQAcgLNieFpU3p/9HKT8c79xSxDWNIbQpPsbiY&#10;VLRMGR2ecabkC5Wyidp2WtoGU2YSL983H9Y3zYYzeXmrZopCFWLKH8FbVj46brQrjkQrjo8pY1lM&#10;vaSUa+PKmbzR/YM2hoJ42N+ZyI6izLBu6g2NDYGv0jAq0OrFBX3lk4GZ9gsopntUO/uhBYOFVkgJ&#10;Lq/LOhATZheYQgkLsCbdfwSe8wsUaPn+BrwgqLJ3eQFb7Xz8XfU8XSSrOf/Sgdl3acHe9yeaL7UG&#10;t4gcnje+rOnrmOAv/+XuJwAAAP//AwBQSwMEFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FvwjAMhe+T9h8iT+I20g3WQWmK0IALh0kDhLRb2nhttcapmgCFX485bRdL&#10;T+/5+XM6720jTtj52pGCl2EEAqlwpqZSwX63fp6A8EGT0Y0jVHBBD/Ps8SHViXFn+sLTNpSCS8gn&#10;WkEVQptI6YsKrfZD1yKx9+M6qwPLrpSm02cut418jaJYWl0TX6h0ix8VFr/bo1WwO1x7uTl8LvK4&#10;3o+m39PV2/q6Umrw1C9nPBYzEAH78LcB9x+YHzIGy92RjBeNgjHnFLyDYG8yimIQ+V3KLJX/+bMb&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEo4BOW/AQAA3wMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAAAAAAAAAAAA&#10;AAAAGQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" strokecolor="#002060" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="46C54EA0" w14:textId="77777777" w:rsidR="00C64895" w:rsidRDefault="00C64895" w:rsidP="00C64895">
+    <w:p w14:paraId="1884CB9A" w14:textId="77777777" w:rsidR="0012605E" w:rsidRDefault="0012605E" w:rsidP="0012605E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C64895">
+      <w:r w:rsidRPr="0012605E">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>REPRESENTATIVE MATTERS AND CASES</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F30BDB4" w14:textId="77777777" w:rsidR="00C64895" w:rsidRDefault="00C64895" w:rsidP="00C64895">
+    <w:p w14:paraId="73434112" w14:textId="77777777" w:rsidR="0012605E" w:rsidRDefault="0012605E" w:rsidP="0012605E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C64895">
+      <w:r w:rsidRPr="0012605E">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Licensing and Collaboration</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="093F5ABA" w14:textId="77777777" w:rsidR="00C64895" w:rsidRDefault="00C64895" w:rsidP="00C64895">
+    <w:p w14:paraId="54B02160" w14:textId="77777777" w:rsidR="0012605E" w:rsidRDefault="0012605E" w:rsidP="0012605E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C64895">
+      <w:r w:rsidRPr="0012605E">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented JW Therapeutics (HKEX: 2126) in its collaboration with Juno Therapeutics (a wholly owned subsidiary of BMS) in granting Juno Therapeutics the global non-exclusive license for its proprietary sLVV manufacturing technology and related technologies for cell therapy product</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C5DA32E" w14:textId="77777777" w:rsidR="00C64895" w:rsidRDefault="00C64895" w:rsidP="00C64895">
+    <w:p w14:paraId="08251850" w14:textId="77777777" w:rsidR="0012605E" w:rsidRDefault="0012605E" w:rsidP="0012605E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C64895">
+      <w:r w:rsidRPr="0012605E">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Qyuns Therapeutics (2509.HK) in reaching a licensing and collaboration agreement with Caldera Therapeutics (co-founded by Lilly Asia Ventures, Atlas Venture and venBio) for the global right to exploit a long-acting bispecific QX030N treating autoimmune diseases</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="59FC4377" w14:textId="77777777" w:rsidR="00C64895" w:rsidRDefault="00C64895" w:rsidP="00C64895">
+    <w:p w14:paraId="116106D0" w14:textId="77777777" w:rsidR="0012605E" w:rsidRDefault="0012605E" w:rsidP="0012605E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C64895">
+      <w:r w:rsidRPr="0012605E">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Nuvation Bio (NYSE: NUVB) in reaching a global non-exclusive API and product supply agreement with Asymchem (002821.SZ/6821.HK), a leading CDMO</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E4C84CB" w14:textId="77777777" w:rsidR="00C64895" w:rsidRDefault="00C64895" w:rsidP="00C64895">
+    <w:p w14:paraId="6DD99C26" w14:textId="77777777" w:rsidR="0012605E" w:rsidRDefault="0012605E" w:rsidP="0012605E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C64895">
+      <w:r w:rsidRPr="0012605E">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Henlius (2696.HK) in licensing E-602 from Palleon Pharmaceuticals for the Greater China region and in reaching a global collaboration on combo therapy with Palleon Pharmaceuticals</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="304A6ADB" w14:textId="77777777" w:rsidR="00C64895" w:rsidRDefault="00C64895" w:rsidP="00C64895">
+    <w:p w14:paraId="193013F4" w14:textId="77777777" w:rsidR="0012605E" w:rsidRDefault="0012605E" w:rsidP="0012605E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C64895">
+      <w:r w:rsidRPr="0012605E">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Pfizer Investment in reaching an agreement with a leading pharmaceutical distributor to exclusively import and distribute two branded drugs in mainland China</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3498231A" w14:textId="77777777" w:rsidR="00C64895" w:rsidRDefault="00C64895" w:rsidP="00C64895">
+    <w:p w14:paraId="2256CDC0" w14:textId="77777777" w:rsidR="0012605E" w:rsidRDefault="0012605E" w:rsidP="0012605E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C64895">
+      <w:r w:rsidRPr="0012605E">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Duality Bio (9606.HK) in granting commercialization rights to 3SBio</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C64895">
+      <w:r w:rsidRPr="0012605E">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C64895">
+      <w:r w:rsidRPr="0012605E">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s subsidiary Shenyang 3SBio for multiple indications of the DB-1303 product (a HER2 antibody-drug conjugate) in mainland China, Hong Kong, and Macau</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C4EBFAF" w14:textId="77777777" w:rsidR="00C64895" w:rsidRDefault="00C64895" w:rsidP="00C64895">
+    <w:p w14:paraId="7D058E5A" w14:textId="77777777" w:rsidR="0012605E" w:rsidRDefault="0012605E" w:rsidP="0012605E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C64895">
+      <w:r w:rsidRPr="0012605E">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented TJ Bio in entering a strategic collaboration with Sanofi for developing, manufacturing and commercializing the globally innovative asset CD73 monoclonal antibody (Uliledlimab) in Greater China</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="53614C04" w14:textId="77777777" w:rsidR="00C64895" w:rsidRDefault="00C64895" w:rsidP="00C64895">
+    <w:p w14:paraId="606DC7A9" w14:textId="77777777" w:rsidR="0012605E" w:rsidRDefault="0012605E" w:rsidP="0012605E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C64895">
+      <w:r w:rsidRPr="0012605E">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented CStone Pharmaceuticals (02616) in its strategic out-licensing partnership with Pharmalink (a pharmaceutical company headquartered in the United Arab Emirates) for commercialization of Sugemalimab (anti-PD-L1 mAb) in the Middle East and North Africa, and in its strategic out-licensing partnership with SteinCares (a leader in commercializing and distributing specialty healthcare products in Latin America) for commercialization of Sugemalimab (anti-PD-L1 mAb) in 10+ countries in Latin America</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="490C5ADA" w14:textId="77777777" w:rsidR="00C64895" w:rsidRDefault="00C64895" w:rsidP="00C64895">
+    <w:p w14:paraId="698719EB" w14:textId="77777777" w:rsidR="0012605E" w:rsidRDefault="0012605E" w:rsidP="0012605E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C64895">
+      <w:r w:rsidRPr="0012605E">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Kanghua (300841.SZ) in granting HilleVax (NASDAQ: HLVX) the exclusive right to develop, manufacture and commercialize Kanghua</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C64895">
+      <w:r w:rsidRPr="0012605E">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C64895">
+      <w:r w:rsidRPr="0012605E">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s hexavalent virus-like particle (VLP) norovirus vaccine candidate outside Greater China</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="744B6EE4" w14:textId="77777777" w:rsidR="00C64895" w:rsidRDefault="00C64895" w:rsidP="00C64895">
+    <w:p w14:paraId="1DCE3E23" w14:textId="77777777" w:rsidR="0012605E" w:rsidRDefault="0012605E" w:rsidP="0012605E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C64895">
+      <w:r w:rsidRPr="0012605E">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented CStone Pharmaceuticals in its strategic out-licensing partnership with Ewopharma for commercialization of Sugemalimab (anti-PD-L1 mAb) in Switzerland and</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C64895">
+      <w:r w:rsidRPr="0012605E">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C64895">
+      <w:r w:rsidRPr="0012605E">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> nearly 20 other Central and Eastern European countries</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7B71CB44" w14:textId="77777777" w:rsidR="00C64895" w:rsidRDefault="00C64895" w:rsidP="00C64895">
+    <w:p w14:paraId="2F01F930" w14:textId="77777777" w:rsidR="0012605E" w:rsidRDefault="0012605E" w:rsidP="0012605E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C64895">
+      <w:r w:rsidRPr="0012605E">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Hengrui Pharmaceuticals (600276.SH/01276) in its out-licensing partnership with Aiolos Bio (subsequently acquired by GSK) with respect to the exploitation of Hengrui's innovative anti-TSLP monoclonal antibody (SHR-1905) outside Greater China</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1E711F8E" w14:textId="77777777" w:rsidR="00C64895" w:rsidRDefault="00C64895" w:rsidP="00C64895">
+    <w:p w14:paraId="1E71998A" w14:textId="77777777" w:rsidR="0012605E" w:rsidRDefault="0012605E" w:rsidP="0012605E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C64895">
+      <w:r w:rsidRPr="0012605E">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented MingMed Biotech in its out-licensing partnership in Greater China with Elanco with respect to MingMed Biotech's small molecule drug for companion animals</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="235F87FD" w14:textId="77777777" w:rsidR="00C64895" w:rsidRDefault="00C64895" w:rsidP="00C64895">
+    <w:p w14:paraId="649742DB" w14:textId="77777777" w:rsidR="0012605E" w:rsidRDefault="0012605E" w:rsidP="0012605E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C64895">
+      <w:r w:rsidRPr="0012605E">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Bao Pharmaceutical and its wholly-owned subsidiary Centergene Pharmaceuticals in entering a mainland China licensing agreement with Organon to exploit an innovative investigational asset in assisted reproductive technology (ART), SJ02, a long-acting FSH in BLA Process</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="43A1F3CC" w14:textId="77777777" w:rsidR="00C64895" w:rsidRDefault="00C64895" w:rsidP="00C64895">
+    <w:p w14:paraId="4AA08EB0" w14:textId="77777777" w:rsidR="0012605E" w:rsidRDefault="0012605E" w:rsidP="0012605E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C64895">
+      <w:r w:rsidRPr="0012605E">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented CStone Pharmaceuticals in granting an exclusive commercial promotion right in mainland China to Allist for CStone Pharmaceuticals' approved RET inhibitor Gavreto</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C64895">
+      <w:r w:rsidRPr="0012605E">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>®</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C64895">
+      <w:r w:rsidRPr="0012605E">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Pralsetinib)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="21801FCD" w14:textId="77777777" w:rsidR="00C64895" w:rsidRDefault="00C64895" w:rsidP="00C64895">
+    <w:p w14:paraId="0D21491F" w14:textId="77777777" w:rsidR="0012605E" w:rsidRDefault="0012605E" w:rsidP="0012605E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C64895">
+      <w:r w:rsidRPr="0012605E">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented CStone Pharmaceuticals in its sale of the business and goodwill of Tibsovo</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C64895">
+      <w:r w:rsidRPr="0012605E">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>®</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C64895">
+      <w:r w:rsidRPr="0012605E">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> (including transferred assets) in Greater China and Singapore to Servier, included negotiating, revising and executing an asset purchase agreement and a transitional services agreement</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3EC94AD5" w14:textId="77777777" w:rsidR="00C64895" w:rsidRDefault="00C64895" w:rsidP="00C64895">
+    <w:p w14:paraId="649B485A" w14:textId="77777777" w:rsidR="0012605E" w:rsidRDefault="0012605E" w:rsidP="0012605E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C64895">
+      <w:r w:rsidRPr="0012605E">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Junshi Biosciences (688180.SH/1877.HK) in obtaining an exclusive in-license from IAMA for the research, development, production, and commercialization of IAMA-001 inside Greater China, as well as for a collaboration outside Greater China</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="21A9601D" w14:textId="77777777" w:rsidR="00C64895" w:rsidRDefault="00C64895" w:rsidP="00C64895">
+    <w:p w14:paraId="76678035" w14:textId="77777777" w:rsidR="0012605E" w:rsidRDefault="0012605E" w:rsidP="0012605E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C64895">
+      <w:r w:rsidRPr="0012605E">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented OADCT in out-licensing the distribution right to Zynlonta (CD19 targeted ADC drug for treating two types of B-cell lymphoma) to its partner in Southeast Asia</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="22A73D36" w14:textId="77777777" w:rsidR="00C64895" w:rsidRDefault="00C64895" w:rsidP="00C64895">
+    <w:p w14:paraId="063C84C2" w14:textId="77777777" w:rsidR="0012605E" w:rsidRDefault="0012605E" w:rsidP="0012605E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C64895">
+      <w:r w:rsidRPr="0012605E">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented AstraZeneca in its granting exclusive commercialization rights to certain GLP-1 diabetes drugs in the PRC market to 3Sbio Inc (1530.HK)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A02BD53" w14:textId="77777777" w:rsidR="00C64895" w:rsidRDefault="00C64895" w:rsidP="00C64895">
+    <w:p w14:paraId="30EFE152" w14:textId="77777777" w:rsidR="0012605E" w:rsidRDefault="0012605E" w:rsidP="0012605E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C64895">
+      <w:r w:rsidRPr="0012605E">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented AstraZeneca in obtaining exclusive rights from a leading Japan pharmaceutical company to commercialize in the PRC market certain drug products treating hyperkalemia</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="330B8F5A" w14:textId="77777777" w:rsidR="00C64895" w:rsidRDefault="00C64895" w:rsidP="00C64895">
+    <w:p w14:paraId="493CC5DA" w14:textId="77777777" w:rsidR="0012605E" w:rsidRDefault="0012605E" w:rsidP="0012605E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C64895">
+      <w:r w:rsidRPr="0012605E">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented OnCusp Therapeutics in obtaining rights from Multitude Therapeutics to exploit AMT-707 (CDH6 targeted ADC drug) outside China</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="06117F5D" w14:textId="77777777" w:rsidR="00C64895" w:rsidRDefault="00C64895" w:rsidP="00C64895">
+    <w:p w14:paraId="483F03C2" w14:textId="77777777" w:rsidR="0012605E" w:rsidRDefault="0012605E" w:rsidP="0012605E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C64895">
+      <w:r w:rsidRPr="0012605E">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented CStone Pharmaceuticals in out-licensing an exclusive commercialization right related to an anti-PD-1 monoclonal antibody (nofazinlimab) in mainland China to 3SBio Inc (1530.HK)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0838C920" w14:textId="77777777" w:rsidR="00C64895" w:rsidRDefault="00C64895" w:rsidP="00C64895">
+    <w:p w14:paraId="2CE9896B" w14:textId="77777777" w:rsidR="0012605E" w:rsidRDefault="0012605E" w:rsidP="0012605E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C64895">
+      <w:r w:rsidRPr="0012605E">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Assisted CStone Pharmaceuticals on out-licensing CTLA-4 mAb</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C64895">
+      <w:r w:rsidRPr="0012605E">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C64895">
+      <w:r w:rsidRPr="0012605E">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s development and commercialization rights in Greater China to Hengrui Pharmaceuticals (600276.SH/01276)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A8175F0" w14:textId="77777777" w:rsidR="00C64895" w:rsidRDefault="00C64895" w:rsidP="00C64895">
+    <w:p w14:paraId="560C4CEE" w14:textId="77777777" w:rsidR="0012605E" w:rsidRDefault="0012605E" w:rsidP="0012605E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C64895">
+      <w:r w:rsidRPr="0012605E">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Anheart Therapeutics in granting an exclusive commercialization right with respect to Anheart</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C64895">
+      <w:r w:rsidRPr="0012605E">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C64895">
+      <w:r w:rsidRPr="0012605E">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s lead drug candidate Taletrectinib to Innovent (01801.HK) in Greater China</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7CC5B28F" w14:textId="77777777" w:rsidR="00C64895" w:rsidRDefault="00C64895" w:rsidP="00C64895">
+    <w:p w14:paraId="29F0A05E" w14:textId="77777777" w:rsidR="0012605E" w:rsidRDefault="0012605E" w:rsidP="0012605E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C64895">
+      <w:r w:rsidRPr="0012605E">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Galixir in its collaboration on various transactions and R&amp;D pipelines with other pharmaceutical companies utilizing AI technology in early-stage drug discovery and service provision</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="53D1EC4E" w14:textId="77777777" w:rsidR="00C64895" w:rsidRDefault="00C64895" w:rsidP="00C64895">
+    <w:p w14:paraId="445A9B4A" w14:textId="77777777" w:rsidR="0012605E" w:rsidRDefault="0012605E" w:rsidP="0012605E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C64895">
+      <w:r w:rsidRPr="0012605E">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Syneron Bio in its collaboration with a multinational company on the utilization of AI technology in early-stage drug discovery and in R&amp;D pipeline development</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="07F23318" w14:textId="77777777" w:rsidR="00C64895" w:rsidRDefault="00C64895" w:rsidP="00C64895">
+    <w:p w14:paraId="4251695C" w14:textId="77777777" w:rsidR="0012605E" w:rsidRDefault="0012605E" w:rsidP="0012605E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C64895">
+      <w:r w:rsidRPr="0012605E">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Junshi Biosciences (688180.SH/1877.HK) in its out-licensing to Zein Bio the exclusive commercialization rights in Greater China for its proprietary anti-PCSK9 antibody</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="04472654" w14:textId="77777777" w:rsidR="00C64895" w:rsidRDefault="00C64895" w:rsidP="00C64895">
+    <w:p w14:paraId="1D976797" w14:textId="77777777" w:rsidR="0012605E" w:rsidRDefault="0012605E" w:rsidP="0012605E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C64895">
+      <w:r w:rsidRPr="0012605E">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented AstraZeneca in granting to BioKangtai the exclusive license of AZD1222, an adenovirus vector-based COVID-19 vaccine</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="76827A24" w14:textId="77777777" w:rsidR="00C64895" w:rsidRDefault="00C64895" w:rsidP="00C64895">
+    <w:p w14:paraId="0E12351D" w14:textId="77777777" w:rsidR="0012605E" w:rsidRDefault="0012605E" w:rsidP="0012605E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C64895">
+      <w:r w:rsidRPr="0012605E">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Tibet Rhodiola (known as Tibet Pharmaceuticals) in obtaining rights to Sputnik-V, an adenovirus vector-based COVID-19 vaccine from Russia Direct Investment Fund (which belongs to the Russia National Wealth Fund)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A4F22A2" w14:textId="77777777" w:rsidR="00C64895" w:rsidRDefault="00C64895" w:rsidP="00C64895">
+    <w:p w14:paraId="46B35BDF" w14:textId="77777777" w:rsidR="0012605E" w:rsidRDefault="0012605E" w:rsidP="0012605E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C64895">
+      <w:r w:rsidRPr="0012605E">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Baxter and Cordis in their collaborations with Chinese partners developing, registering and manufacturing medical device products</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="13D82162" w14:textId="77777777" w:rsidR="00C64895" w:rsidRDefault="00C64895" w:rsidP="00C64895">
+    <w:p w14:paraId="40106B12" w14:textId="77777777" w:rsidR="0012605E" w:rsidRDefault="0012605E" w:rsidP="0012605E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C64895">
+      <w:r w:rsidRPr="0012605E">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented multiple biopharmaceutical companies in their commissioned R&amp;D collaborations with leading international and domestic CROs and CDMOs</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B7565CC" w14:textId="77777777" w:rsidR="00C64895" w:rsidRDefault="00C64895" w:rsidP="00C64895">
+    <w:p w14:paraId="27967657" w14:textId="77777777" w:rsidR="0012605E" w:rsidRDefault="0012605E" w:rsidP="0012605E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C64895">
+      <w:r w:rsidRPr="0012605E">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Regulatory Matters</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="39408054" w14:textId="77777777" w:rsidR="00C64895" w:rsidRDefault="00C64895" w:rsidP="00C64895">
+    <w:p w14:paraId="1B2E1099" w14:textId="77777777" w:rsidR="0012605E" w:rsidRDefault="0012605E" w:rsidP="0012605E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C64895">
+      <w:r w:rsidRPr="0012605E">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised on the regulatory and compliance matters for pharmaceutical companies, biotech companies and medical device companies, including Pfizer, Biokin, Nuvation Bio, Qyuns Therapeutics, TJ Bio, Assembly Bio, Bristol Myers Squibb, AstraZeneca, Biogen, CStone Pharmaceuticals, Zai Lab, AnHeart Therapeutics, Virogin Biotech, VISEN Pharmaceuticals, Vyaire Medical, Diurnal Group, Ionis Pharmaceuticals, UCB, GenEditBio, YST, Kangh, CMS, and Niumai</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5CCC9D67" w14:textId="77777777" w:rsidR="00C64895" w:rsidRDefault="00C64895" w:rsidP="00C64895">
+    <w:p w14:paraId="5ABE6115" w14:textId="77777777" w:rsidR="0012605E" w:rsidRDefault="0012605E" w:rsidP="0012605E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C64895">
+      <w:r w:rsidRPr="0012605E">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>M&amp;A and Investment</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="31AE14FD" w14:textId="77777777" w:rsidR="00C64895" w:rsidRDefault="00C64895" w:rsidP="00C64895">
+    <w:p w14:paraId="0700F728" w14:textId="77777777" w:rsidR="0012605E" w:rsidRDefault="0012605E" w:rsidP="0012605E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C64895">
+      <w:r w:rsidRPr="0012605E">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented AstraZeneca in its USD 475 million investment in establishing a new small-molecule innovative drug manufacturing facility in Wuxi</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0FDF12B3" w14:textId="77777777" w:rsidR="00C64895" w:rsidRDefault="00C64895" w:rsidP="00C64895">
+    <w:p w14:paraId="4D05EACA" w14:textId="77777777" w:rsidR="0012605E" w:rsidRDefault="0012605E" w:rsidP="0012605E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C64895">
+      <w:r w:rsidRPr="0012605E">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a leading European dental equipment manufacturer in its joint venture with a leading Chinese dental company</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5137DE33" w14:textId="77777777" w:rsidR="00C64895" w:rsidRDefault="00C64895" w:rsidP="00C64895">
+    <w:p w14:paraId="12FE92D8" w14:textId="77777777" w:rsidR="0012605E" w:rsidRDefault="0012605E" w:rsidP="0012605E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C64895">
+      <w:r w:rsidRPr="0012605E">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Virogin Biotech in its series C, D1 and D2 financing</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E1FCF88" w14:textId="77777777" w:rsidR="00C64895" w:rsidRDefault="00C64895" w:rsidP="00C64895">
+    <w:p w14:paraId="337DEFEC" w14:textId="77777777" w:rsidR="0012605E" w:rsidRDefault="0012605E" w:rsidP="0012605E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C64895">
+      <w:r w:rsidRPr="0012605E">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Sinopharm Capital and BVCF in their respective equity investments in biotech companies</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C15447C" w14:textId="77777777" w:rsidR="00C64895" w:rsidRDefault="00C64895" w:rsidP="00C64895">
+    <w:p w14:paraId="440C7218" w14:textId="77777777" w:rsidR="0012605E" w:rsidRDefault="0012605E" w:rsidP="0012605E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C64895">
+      <w:r w:rsidRPr="0012605E">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Wacker in its acquisition of a majority interest in a PRC company and in its joint venture with a Chinese partner</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="457E8B63" w14:textId="77777777" w:rsidR="00C64895" w:rsidRDefault="00C64895" w:rsidP="00C64895">
+    <w:p w14:paraId="61C7E7E5" w14:textId="77777777" w:rsidR="0012605E" w:rsidRDefault="0012605E" w:rsidP="0012605E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C64895">
+      <w:r w:rsidRPr="0012605E">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Covestro in its proposed acquisition of a leading PRC manufacturer of thin films</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B7B9F55" w14:textId="77777777" w:rsidR="00C64895" w:rsidRDefault="00C64895" w:rsidP="00C64895">
+    <w:p w14:paraId="7896FD85" w14:textId="77777777" w:rsidR="0012605E" w:rsidRDefault="0012605E" w:rsidP="0012605E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="41"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C64895">
+      <w:r w:rsidRPr="0012605E">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented E-Shang Redwood in its acquisitions and disposals of logistics assets in China</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6BFF68B5" w14:textId="77777777" w:rsidR="00C64895" w:rsidRDefault="00C64895" w:rsidP="00C64895">
+    <w:p w14:paraId="03B140D7" w14:textId="77777777" w:rsidR="0012605E" w:rsidRDefault="0012605E" w:rsidP="0012605E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="42"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C64895">
+      <w:r w:rsidRPr="0012605E">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Redwood China Logistics Fund and others in selling top-tier logistics assets in mainland China to an entity established by ESR and Manulife Financial Group</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5F24E8BF" w14:textId="77777777" w:rsidR="00C64895" w:rsidRDefault="00C64895" w:rsidP="00C64895">
+    <w:p w14:paraId="0675C51A" w14:textId="77777777" w:rsidR="0012605E" w:rsidRDefault="0012605E" w:rsidP="0012605E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="43"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C64895">
+      <w:r w:rsidRPr="0012605E">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented LOGO Logistics in acquiring logistics property assets in China</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1BBE956E" w14:textId="77777777" w:rsidR="00C64895" w:rsidRDefault="00C64895" w:rsidP="00C64895">
+    <w:p w14:paraId="1D8B148C" w14:textId="77777777" w:rsidR="0012605E" w:rsidRDefault="0012605E" w:rsidP="0012605E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="44"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C64895">
+      <w:r w:rsidRPr="0012605E">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Mount Kellett in its equity investment in and investment exit from a PRC real property brokerage company</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="03AD9CBB" w14:textId="77777777" w:rsidR="00C64895" w:rsidRDefault="00C64895" w:rsidP="00C64895">
+    <w:p w14:paraId="7413F6CF" w14:textId="77777777" w:rsidR="0012605E" w:rsidRDefault="0012605E" w:rsidP="0012605E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C64895">
+      <w:r w:rsidRPr="0012605E">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Education</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E698B86" w14:textId="77777777" w:rsidR="00C64895" w:rsidRDefault="00C64895" w:rsidP="00C64895">
+    <w:p w14:paraId="1F61FFAF" w14:textId="77777777" w:rsidR="0012605E" w:rsidRDefault="0012605E" w:rsidP="0012605E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="45"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C64895">
+      <w:r w:rsidRPr="0012605E">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Boston University School of Law, LL.M. (2014)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A095419" w14:textId="77777777" w:rsidR="00C64895" w:rsidRDefault="00C64895" w:rsidP="00C64895">
+    <w:p w14:paraId="13ACAF0A" w14:textId="77777777" w:rsidR="0012605E" w:rsidRDefault="0012605E" w:rsidP="0012605E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="46"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C64895">
+      <w:r w:rsidRPr="0012605E">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Shanghai University of Finance and Economics, School of Law, LL.B. and B.A. (Second Degree) (2011)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5472BC06" w14:textId="77777777" w:rsidR="00C64895" w:rsidRDefault="00C64895" w:rsidP="00C64895">
+    <w:p w14:paraId="471C347F" w14:textId="77777777" w:rsidR="0012605E" w:rsidRDefault="0012605E" w:rsidP="0012605E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C64895">
+      <w:r w:rsidRPr="0012605E">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Professional Qualification</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0C943515" w14:textId="77777777" w:rsidR="00C64895" w:rsidRDefault="00C64895" w:rsidP="00C64895">
+    <w:p w14:paraId="6FAF1D11" w14:textId="77777777" w:rsidR="0012605E" w:rsidRDefault="0012605E" w:rsidP="0012605E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="47"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C64895">
+      <w:r w:rsidRPr="0012605E">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Admitted to practice in PRC</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4E9BFFB4" w14:textId="77777777" w:rsidR="00C64895" w:rsidRDefault="00C64895" w:rsidP="00C64895">
+    <w:p w14:paraId="77E0C74D" w14:textId="77777777" w:rsidR="0012605E" w:rsidRDefault="0012605E" w:rsidP="0012605E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C64895">
+      <w:r w:rsidRPr="0012605E">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Professional Background</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5567FC3C" w14:textId="51AD6B37" w:rsidR="00686369" w:rsidRPr="00C64895" w:rsidRDefault="00C64895" w:rsidP="00C64895">
+    <w:p w14:paraId="5567FC3C" w14:textId="054AD9F9" w:rsidR="00686369" w:rsidRPr="0012605E" w:rsidRDefault="0012605E" w:rsidP="0012605E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="48"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C64895">
+      <w:r w:rsidRPr="0012605E">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Ms. Wang joined Fangda Partners as an associate in 2018. Before joining the firm, she worked for four years at a reputable red circle law firm and for over one year at a boutique law firm.</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00686369" w:rsidRPr="00C64895" w:rsidSect="002D0826">
+    <w:sectPr w:rsidR="00686369" w:rsidRPr="0012605E" w:rsidSect="002D0826">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1797" w:bottom="1440" w:left="1797" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="3584D350" w14:textId="77777777" w:rsidR="004167EC" w:rsidRDefault="004167EC" w:rsidP="00F57734">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="2493FDE5" w14:textId="77777777" w:rsidR="004167EC" w:rsidRDefault="004167EC" w:rsidP="00F57734">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -1913,323 +1913,344 @@
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="00D634A4"/>
+    <w:nsid w:val="01A5560C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A7202144"/>
+    <w:tmpl w:val="74DA7024"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="02674884"/>
+    <w:nsid w:val="020A6053"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="CDEC783E"/>
+    <w:tmpl w:val="46020D62"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="03DA716E"/>
+    <w:nsid w:val="057041CC"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="CA1E54CC"/>
+    <w:tmpl w:val="1F6838DC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="073C3264"/>
+    <w:nsid w:val="102E710A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="1918EF82"/>
+    <w:tmpl w:val="8292B35C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0DEE0656"/>
+    <w:nsid w:val="10B0603F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="47D2B4B6"/>
+    <w:tmpl w:val="BFA23AEC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0FDE6083"/>
+    <w:nsid w:val="121977BF"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="EAC2D432"/>
+    <w:tmpl w:val="64545518"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="18D277AB"/>
+    <w:nsid w:val="1E431A16"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E55EDDD6"/>
+    <w:tmpl w:val="B8A2C5F0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1C9F39A9"/>
+    <w:nsid w:val="1F9A150C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E56C0EE4"/>
+    <w:tmpl w:val="91445B64"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="213E6E90"/>
+    <w:nsid w:val="20A63D5E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="87E250A6"/>
+    <w:tmpl w:val="D2C8C676"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="22443F6E"/>
+    <w:nsid w:val="218E6FDA"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="74A68D50"/>
+    <w:tmpl w:val="78C6B19A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="23FE7FCF"/>
+    <w:nsid w:val="26791CD9"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="EBBC27C4"/>
+    <w:tmpl w:val="2F94BA62"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="26164195"/>
+    <w:nsid w:val="27C90BAD"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="094C10DE"/>
+    <w:tmpl w:val="44E69534"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2DA01584"/>
+    <w:nsid w:val="28B44853"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="EFFAD6F4"/>
+    <w:tmpl w:val="045EF000"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="29E91095"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="6FDA71EE"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2EE42B43"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B08202D4"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="440" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="880" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
@@ -2298,156 +2319,219 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3520" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="30990CBC"/>
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="319D0F1B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="72CC7F4E"/>
+    <w:tmpl w:val="EFFC4916"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3465456F"/>
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="324D6CCE"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="48266FBA"/>
+    <w:tmpl w:val="565EADC8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="36464F26"/>
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="33ED438E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="BDAE41B8"/>
+    <w:tmpl w:val="58DC527A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="36871F49"/>
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="35CB6660"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="6F08E9FE"/>
+    <w:tmpl w:val="063211FC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="388D2D0F"/>
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3610301E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="6742C18A"/>
+    <w:tmpl w:val="97845104"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="386C35D0"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="D19032F4"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="38DC7F73"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="22244426"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3B0B591C"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="15E67792"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3B6418F1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="49FEE19A"/>
     <w:lvl w:ilvl="0" w:tplc="B99657A6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="510" w:hanging="226"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:sz w:val="15"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="880" w:hanging="440"/>
@@ -2519,830 +2603,747 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3520" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3C455C80"/>
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3F450B59"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="532406B4"/>
+    <w:tmpl w:val="13AC0D86"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3F310CDF"/>
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="40AC3915"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="09EC23CA"/>
+    <w:tmpl w:val="FFBA4BE4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="44BD3807"/>
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="413B396B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="09EC23CA"/>
+    <w:tmpl w:val="5D24BC4A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="44E079D4"/>
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="41424B27"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B1E07242"/>
+    <w:tmpl w:val="BA5AB01C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="476076B1"/>
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="47F2483C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B7CEF466"/>
+    <w:tmpl w:val="10D4EDCE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="48524480"/>
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="495C0752"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="806C4DF8"/>
+    <w:tmpl w:val="024EE8E6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="499A6226"/>
+  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4B9F48C3"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="5AD885FA"/>
+    <w:tmpl w:val="6A20DCBC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4CF226BE"/>
+  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4CF51C33"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="2C8C7B3C"/>
+    <w:tmpl w:val="294245A0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4F176125"/>
+  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="52E9046C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B81CBCB6"/>
+    <w:tmpl w:val="CD2CB820"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="520A0BD4"/>
+  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="58197CCA"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E0048AFE"/>
+    <w:tmpl w:val="DAF8E3C8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="524F5894"/>
+  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5AF36A63"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E244DFCA"/>
+    <w:tmpl w:val="07F8021C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="52EB4CB1"/>
+  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5FDB0CED"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="147089F2"/>
+    <w:tmpl w:val="6EE4A056"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5D2770C2"/>
+  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="626347BA"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="9C9C76C6"/>
+    <w:tmpl w:val="2BA6D3B0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="62330547"/>
+  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="69442FDA"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="22068B22"/>
+    <w:tmpl w:val="018EF7E2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="656D4BAB"/>
+  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6C641699"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="17D46282"/>
+    <w:tmpl w:val="A01A804C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="678938E4"/>
+  <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6CB109A7"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="BB22C0E8"/>
+    <w:tmpl w:val="111E01F0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="69A93ED5"/>
+  <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6D1A4C71"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B9C2F3C0"/>
+    <w:tmpl w:val="81EE08D4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6CAE2514"/>
+  <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6E713241"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="6D803AAC"/>
+    <w:tmpl w:val="47307850"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6CE60AE5"/>
+  <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="708F6A78"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="EBC6BF98"/>
+    <w:tmpl w:val="BEB0F346"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6D047B9E"/>
+  <w:abstractNum w:abstractNumId="43" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="718D0A57"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="DB527D7E"/>
+    <w:tmpl w:val="71041F56"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6F793A99"/>
+  <w:abstractNum w:abstractNumId="44" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="789F2DD3"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="8C3675E8"/>
+    <w:tmpl w:val="47307850"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="73317F08"/>
+  <w:abstractNum w:abstractNumId="45" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="78E83097"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C684485A"/>
+    <w:tmpl w:val="D242A6A6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="739A237D"/>
+  <w:abstractNum w:abstractNumId="46" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="79AA4931"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="78002D36"/>
+    <w:tmpl w:val="44AE16B8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="43" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7656084C"/>
+  <w:abstractNum w:abstractNumId="47" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7B30245E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="110C598E"/>
+    <w:tmpl w:val="4C802D98"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="44" w15:restartNumberingAfterBreak="0">
-[...82 lines deleted...]
-  </w:abstractNum>
   <w:num w:numId="1">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="2">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="3">
     <w:abstractNumId w:val="13"/>
   </w:num>
-  <w:num w:numId="2">
-    <w:abstractNumId w:val="19"/>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="38"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="37"/>
+  </w:num>
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="11">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="12">
     <w:abstractNumId w:val="42"/>
   </w:num>
-  <w:num w:numId="4">
-    <w:abstractNumId w:val="38"/>
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="28"/>
   </w:num>
-  <w:num w:numId="5">
+  <w:num w:numId="14">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="15">
+    <w:abstractNumId w:val="34"/>
+  </w:num>
+  <w:num w:numId="16">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="17">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="18">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="19">
     <w:abstractNumId w:val="35"/>
   </w:num>
-  <w:num w:numId="6">
-    <w:abstractNumId w:val="2"/>
+  <w:num w:numId="20">
+    <w:abstractNumId w:val="33"/>
   </w:num>
-  <w:num w:numId="7">
-    <w:abstractNumId w:val="17"/>
+  <w:num w:numId="21">
+    <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="8">
-    <w:abstractNumId w:val="18"/>
+  <w:num w:numId="22">
+    <w:abstractNumId w:val="21"/>
   </w:num>
-  <w:num w:numId="9">
-[...2 lines deleted...]
-  <w:num w:numId="10">
+  <w:num w:numId="23">
     <w:abstractNumId w:val="36"/>
   </w:num>
-  <w:num w:numId="11">
-[...37 lines deleted...]
-  </w:num>
   <w:num w:numId="24">
-    <w:abstractNumId w:val="23"/>
+    <w:abstractNumId w:val="26"/>
   </w:num>
   <w:num w:numId="25">
-    <w:abstractNumId w:val="41"/>
+    <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="26">
-    <w:abstractNumId w:val="0"/>
+    <w:abstractNumId w:val="39"/>
   </w:num>
   <w:num w:numId="27">
     <w:abstractNumId w:val="32"/>
   </w:num>
   <w:num w:numId="28">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="29">
-    <w:abstractNumId w:val="7"/>
+    <w:abstractNumId w:val="45"/>
   </w:num>
   <w:num w:numId="30">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="31">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="32">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="33">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="34">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="35">
+    <w:abstractNumId w:val="43"/>
+  </w:num>
+  <w:num w:numId="36">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="37">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="38">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="39">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="40">
     <w:abstractNumId w:val="30"/>
   </w:num>
-  <w:num w:numId="31">
-    <w:abstractNumId w:val="33"/>
+  <w:num w:numId="41">
+    <w:abstractNumId w:val="40"/>
   </w:num>
-  <w:num w:numId="32">
+  <w:num w:numId="42">
     <w:abstractNumId w:val="47"/>
   </w:num>
-  <w:num w:numId="33">
-    <w:abstractNumId w:val="37"/>
+  <w:num w:numId="43">
+    <w:abstractNumId w:val="20"/>
   </w:num>
-  <w:num w:numId="34">
-    <w:abstractNumId w:val="14"/>
+  <w:num w:numId="44">
+    <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="35">
+  <w:num w:numId="45">
     <w:abstractNumId w:val="12"/>
   </w:num>
-  <w:num w:numId="36">
-[...28 lines deleted...]
-  </w:num>
   <w:num w:numId="46">
-    <w:abstractNumId w:val="8"/>
+    <w:abstractNumId w:val="46"/>
   </w:num>
   <w:num w:numId="47">
-    <w:abstractNumId w:val="21"/>
+    <w:abstractNumId w:val="41"/>
   </w:num>
   <w:num w:numId="48">
-    <w:abstractNumId w:val="22"/>
+    <w:abstractNumId w:val="44"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:adjustLineHeightInTable/>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00E418B1"/>
     <w:rsid w:val="000275A2"/>
     <w:rsid w:val="00065FAA"/>
     <w:rsid w:val="00066F39"/>
     <w:rsid w:val="00083426"/>
     <w:rsid w:val="0008435A"/>
     <w:rsid w:val="000C5325"/>
     <w:rsid w:val="000E0C86"/>
     <w:rsid w:val="00117159"/>
+    <w:rsid w:val="0012605E"/>
     <w:rsid w:val="00130740"/>
     <w:rsid w:val="0013186C"/>
     <w:rsid w:val="0013719D"/>
     <w:rsid w:val="0014231B"/>
     <w:rsid w:val="001526EA"/>
     <w:rsid w:val="00153488"/>
     <w:rsid w:val="0018186F"/>
     <w:rsid w:val="00191736"/>
     <w:rsid w:val="001C7F4F"/>
     <w:rsid w:val="001F7789"/>
     <w:rsid w:val="00211603"/>
     <w:rsid w:val="00223B3F"/>
     <w:rsid w:val="0022458A"/>
     <w:rsid w:val="00230A13"/>
     <w:rsid w:val="00232FF3"/>
     <w:rsid w:val="002375A9"/>
     <w:rsid w:val="00253EDA"/>
     <w:rsid w:val="00283DAB"/>
     <w:rsid w:val="002932C9"/>
     <w:rsid w:val="002A35FF"/>
     <w:rsid w:val="002A4932"/>
     <w:rsid w:val="002B1F71"/>
     <w:rsid w:val="002D0826"/>
     <w:rsid w:val="0031673D"/>
     <w:rsid w:val="0034020A"/>
@@ -3411,51 +3412,50 @@
     <w:rsid w:val="00936370"/>
     <w:rsid w:val="0094376B"/>
     <w:rsid w:val="009465FB"/>
     <w:rsid w:val="0095781F"/>
     <w:rsid w:val="009A4D0D"/>
     <w:rsid w:val="009A711A"/>
     <w:rsid w:val="009B27AE"/>
     <w:rsid w:val="009D6108"/>
     <w:rsid w:val="009E20C4"/>
     <w:rsid w:val="00A002B6"/>
     <w:rsid w:val="00A1252B"/>
     <w:rsid w:val="00A1585C"/>
     <w:rsid w:val="00A41685"/>
     <w:rsid w:val="00A64BF0"/>
     <w:rsid w:val="00A81B38"/>
     <w:rsid w:val="00B05840"/>
     <w:rsid w:val="00B37E04"/>
     <w:rsid w:val="00B557D1"/>
     <w:rsid w:val="00B62E87"/>
     <w:rsid w:val="00B670A2"/>
     <w:rsid w:val="00B86E39"/>
     <w:rsid w:val="00BB071E"/>
     <w:rsid w:val="00BB2601"/>
     <w:rsid w:val="00C0316A"/>
     <w:rsid w:val="00C24D79"/>
-    <w:rsid w:val="00C64895"/>
     <w:rsid w:val="00CD0348"/>
     <w:rsid w:val="00CF1C9C"/>
     <w:rsid w:val="00D1552C"/>
     <w:rsid w:val="00D2284D"/>
     <w:rsid w:val="00D45AF6"/>
     <w:rsid w:val="00D632AE"/>
     <w:rsid w:val="00D925CA"/>
     <w:rsid w:val="00DA428A"/>
     <w:rsid w:val="00DA626A"/>
     <w:rsid w:val="00DD484D"/>
     <w:rsid w:val="00DF04DF"/>
     <w:rsid w:val="00E34189"/>
     <w:rsid w:val="00E418B1"/>
     <w:rsid w:val="00E44063"/>
     <w:rsid w:val="00E61128"/>
     <w:rsid w:val="00E70303"/>
     <w:rsid w:val="00E73B54"/>
     <w:rsid w:val="00E7710E"/>
     <w:rsid w:val="00E94C0A"/>
     <w:rsid w:val="00EB2910"/>
     <w:rsid w:val="00EF7E90"/>
     <w:rsid w:val="00F07BEB"/>
     <w:rsid w:val="00F51C68"/>
     <w:rsid w:val="00F57734"/>
     <w:rsid w:val="00F80A79"/>
@@ -4527,61 +4527,61 @@
     <w:rsid w:val="00F57734"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af4">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0065437B"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af5">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00C64895"/>
+    <w:rsid w:val="0012605E"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af6">
     <w:name w:val="正文文本 字符"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="af5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00C64895"/>
+    <w:rsid w:val="0012605E"/>
     <w:rPr>
       <w:sz w:val="21"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 主题​​">
@@ -4865,51 +4865,51 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{53B62610-3BF5-4FEB-8D48-AFD7BA4B6FA6}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9F5AB91C-00DD-42F7-8FDD-736FC87EF380}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>1303</Words>
   <Characters>7429</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>61</Lines>
   <Paragraphs>17</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>8715</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>