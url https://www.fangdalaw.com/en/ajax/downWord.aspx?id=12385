--- v1 (2026-07-16)
+++ v2 (2026-09-18)
@@ -36,189 +36,189 @@
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5485"/>
         <w:gridCol w:w="2836"/>
       </w:tblGrid>
       <w:tr w:rsidR="0049405C" w:rsidRPr="00C24D79" w14:paraId="76EB2C64" w14:textId="77777777" w:rsidTr="00E70303">
         <w:trPr>
           <w:trHeight w:val="3267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5485" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="271D78"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C4F11E8" w14:textId="7776034A" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="0012605E" w:rsidP="0012605E">
+          <w:p w14:paraId="2C4F11E8" w14:textId="3CFA1B34" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00466AF8" w:rsidP="00466AF8">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="xingming"/>
             <w:bookmarkStart w:id="1" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="1"/>
-            <w:r w:rsidRPr="0012605E">
+            <w:r w:rsidRPr="00466AF8">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>BELLA WANG</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
-          <w:p w14:paraId="706EB16B" w14:textId="056914FD" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="0012605E" w:rsidP="0012605E">
+          <w:p w14:paraId="706EB16B" w14:textId="61F27E38" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00466AF8" w:rsidP="00466AF8">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="didian"/>
-            <w:r w:rsidRPr="0012605E">
+            <w:r w:rsidRPr="00466AF8">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Partner</w:t>
             </w:r>
-            <w:r w:rsidRPr="0012605E">
+            <w:r w:rsidRPr="00466AF8">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>·</w:t>
             </w:r>
-            <w:r w:rsidRPr="0012605E">
+            <w:r w:rsidRPr="00466AF8">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Shanghai</w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
-          <w:p w14:paraId="6199424A" w14:textId="2B56DEFD" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="0012605E" w:rsidP="0012605E">
+          <w:p w14:paraId="6199424A" w14:textId="2EE10C80" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00466AF8" w:rsidP="00466AF8">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="dianhua"/>
-            <w:r w:rsidRPr="0012605E">
+            <w:r w:rsidRPr="00466AF8">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">+86 21 2208 5935 </w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
-          <w:p w14:paraId="4F910ACA" w14:textId="3EB568C7" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="0012605E" w:rsidP="0012605E">
+          <w:p w14:paraId="4F910ACA" w14:textId="0AA96265" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00466AF8" w:rsidP="00466AF8">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="youxiang"/>
-            <w:r w:rsidRPr="0012605E">
+            <w:r w:rsidRPr="00466AF8">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Bella.wang@fangdalaw.com</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="22DBA835" w14:textId="677EAC48" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00F96E7C" w:rsidP="00860F89">
             <w:pPr>
               <w:ind w:leftChars="-52" w:left="-109"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C24D79">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:color w:val="545551"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D24C6CB" w14:textId="11D0F4A7" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="0012605E" w:rsidP="002932C9">
+          <w:p w14:paraId="2D24C6CB" w14:textId="2E085B22" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00466AF8" w:rsidP="002932C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="tupian"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="184675F9" wp14:editId="002FFAFB">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="119CF1FC" wp14:editId="74670C07">
                   <wp:extent cx="1651000" cy="2142519"/>
                   <wp:effectExtent l="0" t="0" r="6350" b="0"/>
                   <wp:docPr id="1" name="图片 1"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
@@ -258,60 +258,60 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C063291" w14:textId="5DC9D94D" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="002375A9" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C24D79">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>PRACTICE AREAS</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C1ACACA" w14:textId="0E03F40C" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="0012605E" w:rsidP="007177F3">
+          <w:p w14:paraId="3C1ACACA" w14:textId="20AACF07" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="00466AF8" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="zhiyelingyu"/>
-            <w:r w:rsidRPr="0012605E">
+            <w:r w:rsidRPr="00466AF8">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>MS. WANG SPECIALIZES IN GENERAL CORPORATE MATTERS AND IN COMMERCIAL LEGAL AFFAIRS, WITH EXTENSIVE PROJECT EXPERIENCE IN CROSS-BORDER AND DOMESTIC PRODUCT COLLABORATION, EARLY-STAGE R&amp;D, LICENSING, MANUFACTURING, SUPPLY, AND COMMERCIALIZATION. SHE HAS A STRONG DEAL RECORD IN THE PHARMACEUTICAL, LIFE SCIENCE AND GENERAL INDUSTRY SECTORS.</w:t>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F19AE4C" w14:textId="19A41B01" w:rsidR="00451233" w:rsidRPr="00C24D79" w:rsidRDefault="00F80A79" w:rsidP="00DA428A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C24D79">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
           <w:noProof/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
@@ -371,51 +371,51 @@
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:roundrect w14:anchorId="053823F2" id="圆角矩形 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:-6.2pt;margin-top:-12.6pt;width:4.55pt;height:3.6pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDc1SqFegIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2yAQfp+0/wHxvtqO+mON4lRRqk6T&#10;qrZqO/WZYIiRMMeAxMn++h3gOG1X7WHaCwbu7ru7z98xu9p1mmyF8wpMTauTkhJhODTKrGv64/nm&#10;y1dKfGCmYRqMqOleeHo1//xp1tupmEALuhGOIIjx097WtA3BTovC81Z0zJ+AFQaNElzHAh7dumgc&#10;6xG908WkLM+LHlxjHXDhPd5eZyOdJ3wpBQ/3UnoRiK4p1hbS6tK6imsxn7Hp2jHbKj6Uwf6hio4p&#10;g0lHqGsWGNk49QdUp7gDDzKccOgKkFJxkXrAbqryXTdPLbMi9YLkeDvS5P8fLL/bPtkHhzT01k89&#10;bmMXO+m6+MX6yC6RtR/JErtAOF6eXZyXyChHy+nZRXUZqSyOodb58E1AR+Kmpg42pnnE35FYYttb&#10;H7L/wS+m86BVc6O0TocoAbHUjmwZ/rzVuhoyvPHSJvoaiFEZMN4Ux2bSLuy1iH7aPApJVIPlT1Ih&#10;SWfHJIxzYUKVTS1rRM5dnZXYaoYfI1K3CTAiS8w/Yg8Abxs4YGeYwT+GiiTTMbj8W2E5eIxImcGE&#10;MbhTBtxHABq7GjJn/wNJmZrI0gqa/YMjDvKQeMtvFP67W+bDA3M4Ffi3cdLDPS5SQ19TGHaUtOB+&#10;fXQf/VGsaKWkxymrqf+5YU5Qor8blPFldXoaxzIdUEYTPLjXltVri9l0S0AtVPimWJ620T/ow1Y6&#10;6F7wQVjErGhihmPumvLgDodlyNOPTwoXi0Vyw1G0LNyaJ8sjeGQ1yvJ598KcHQQcUPd3cJhINn0n&#10;4ewbIw0sNgGkSvo+8jrwjWOchDM8OfGdeH1OXseHcf4bAAD//wMAUEsDBBQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NT8JAEL2b+B82Y+KtbCliSOmWGIgkKBdQPC/d&#10;sW3cna3dBeq/dzjpZTKT9+Z9FIvBWXHGPrSeFIxHKQikypuWagXvb8/JDESImoy2nlDBDwZYlLc3&#10;hc6Nv9AOz/tYCxahkGsFTYxdLmWoGnQ6jHyHxNin752OfPa1NL2+sLizMkvTR+l0S+zQ6A6XDVZf&#10;+5NTsF4edttDu9l8b6cr+5rpjxdbr5W6vxtWcx5PcxARh/j3AdcOnB9KDnb0JzJBWAXJOHtgKi/Z&#10;NAPBjGQyAXG8IrMUZFnI/z3KXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDc1SqFegIA&#10;AGAFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="white [3212]" stroked="f" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0AFDA569" w14:textId="77777777" w:rsidR="0012605E" w:rsidRDefault="000E0C86" w:rsidP="00B670A2">
+    <w:p w14:paraId="70DEC3FF" w14:textId="77777777" w:rsidR="00466AF8" w:rsidRDefault="000E0C86" w:rsidP="00B670A2">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C24D79">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="545551"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E0DC835" wp14:editId="24238D24">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2512</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4508</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5271826" cy="0"/>
@@ -456,1266 +456,1266 @@
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:line w14:anchorId="3D0BA0F8" id="直接连接符 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".2pt,.35pt" to="415.3pt,.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKOATlvwEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+wYWFYYcXpo0V2K&#10;rdhH74pMxQL0BUmLnX8/ik7cohsGbNhFMCW+x/dIens7WcOOEJP2ruPrVc0ZOOl77Q4d//7t4fqG&#10;s5SF64XxDjp+gsRvd1fvtmNoofGDNz1EhiQutWPo+JBzaKsqyQGsSCsfwOGj8tGKjGE8VH0UI7Jb&#10;UzV1valGH/sQvYSU8PZ+fuQ74lcKZP6sVILMTMdRW6Yz0rkvZ7XbivYQRRi0PMsQ/6DCCu2w6EJ1&#10;L7JgP6L+hcpqGX3yKq+kt5VXSksgD+hmXb9x83UQAcgLNieFpU3p/9HKT8c79xSxDWNIbQpPsbiY&#10;VLRMGR2ecabkC5Wyidp2WtoGU2YSL983H9Y3zYYzeXmrZopCFWLKH8FbVj46brQrjkQrjo8pY1lM&#10;vaSUa+PKmbzR/YM2hoJ42N+ZyI6izLBu6g2NDYGv0jAq0OrFBX3lk4GZ9gsopntUO/uhBYOFVkgJ&#10;Lq/LOhATZheYQgkLsCbdfwSe8wsUaPn+BrwgqLJ3eQFb7Xz8XfU8XSSrOf/Sgdl3acHe9yeaL7UG&#10;t4gcnje+rOnrmOAv/+XuJwAAAP//AwBQSwMEFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FvwjAMhe+T9h8iT+I20g3WQWmK0IALh0kDhLRb2nhttcapmgCFX485bRdL&#10;T+/5+XM6720jTtj52pGCl2EEAqlwpqZSwX63fp6A8EGT0Y0jVHBBD/Ps8SHViXFn+sLTNpSCS8gn&#10;WkEVQptI6YsKrfZD1yKx9+M6qwPLrpSm02cut418jaJYWl0TX6h0ix8VFr/bo1WwO1x7uTl8LvK4&#10;3o+m39PV2/q6Umrw1C9nPBYzEAH78LcB9x+YHzIGy92RjBeNgjHnFLyDYG8yimIQ+V3KLJX/+bMb&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEo4BOW/AQAA3wMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAAAAAAAAAAAA&#10;AAAAGQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" strokecolor="#002060" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1884CB9A" w14:textId="77777777" w:rsidR="0012605E" w:rsidRDefault="0012605E" w:rsidP="0012605E">
+    <w:p w14:paraId="2C0F1095" w14:textId="77777777" w:rsidR="00466AF8" w:rsidRDefault="00466AF8" w:rsidP="00466AF8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0012605E">
+      <w:r w:rsidRPr="00466AF8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>REPRESENTATIVE MATTERS AND CASES</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="73434112" w14:textId="77777777" w:rsidR="0012605E" w:rsidRDefault="0012605E" w:rsidP="0012605E">
+    <w:p w14:paraId="18A6676E" w14:textId="77777777" w:rsidR="00466AF8" w:rsidRDefault="00466AF8" w:rsidP="00466AF8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0012605E">
+      <w:r w:rsidRPr="00466AF8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Licensing and Collaboration</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="54B02160" w14:textId="77777777" w:rsidR="0012605E" w:rsidRDefault="0012605E" w:rsidP="0012605E">
+    <w:p w14:paraId="34B44BAE" w14:textId="77777777" w:rsidR="00466AF8" w:rsidRDefault="00466AF8" w:rsidP="00466AF8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0012605E">
+      <w:r w:rsidRPr="00466AF8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented JW Therapeutics (HKEX: 2126) in its collaboration with Juno Therapeutics (a wholly owned subsidiary of BMS) in granting Juno Therapeutics the global non-exclusive license for its proprietary sLVV manufacturing technology and related technologies for cell therapy product</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="08251850" w14:textId="77777777" w:rsidR="0012605E" w:rsidRDefault="0012605E" w:rsidP="0012605E">
+    <w:p w14:paraId="2D636FED" w14:textId="77777777" w:rsidR="00466AF8" w:rsidRDefault="00466AF8" w:rsidP="00466AF8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0012605E">
+      <w:r w:rsidRPr="00466AF8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Qyuns Therapeutics (2509.HK) in reaching a licensing and collaboration agreement with Caldera Therapeutics (co-founded by Lilly Asia Ventures, Atlas Venture and venBio) for the global right to exploit a long-acting bispecific QX030N treating autoimmune diseases</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="116106D0" w14:textId="77777777" w:rsidR="0012605E" w:rsidRDefault="0012605E" w:rsidP="0012605E">
+    <w:p w14:paraId="5A4C3971" w14:textId="77777777" w:rsidR="00466AF8" w:rsidRDefault="00466AF8" w:rsidP="00466AF8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0012605E">
+      <w:r w:rsidRPr="00466AF8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Nuvation Bio (NYSE: NUVB) in reaching a global non-exclusive API and product supply agreement with Asymchem (002821.SZ/6821.HK), a leading CDMO</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6DD99C26" w14:textId="77777777" w:rsidR="0012605E" w:rsidRDefault="0012605E" w:rsidP="0012605E">
+    <w:p w14:paraId="37814CA5" w14:textId="77777777" w:rsidR="00466AF8" w:rsidRDefault="00466AF8" w:rsidP="00466AF8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0012605E">
+      <w:r w:rsidRPr="00466AF8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Henlius (2696.HK) in licensing E-602 from Palleon Pharmaceuticals for the Greater China region and in reaching a global collaboration on combo therapy with Palleon Pharmaceuticals</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="193013F4" w14:textId="77777777" w:rsidR="0012605E" w:rsidRDefault="0012605E" w:rsidP="0012605E">
+    <w:p w14:paraId="148A4CE2" w14:textId="77777777" w:rsidR="00466AF8" w:rsidRDefault="00466AF8" w:rsidP="00466AF8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0012605E">
+      <w:r w:rsidRPr="00466AF8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Pfizer Investment in reaching an agreement with a leading pharmaceutical distributor to exclusively import and distribute two branded drugs in mainland China</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2256CDC0" w14:textId="77777777" w:rsidR="0012605E" w:rsidRDefault="0012605E" w:rsidP="0012605E">
+    <w:p w14:paraId="14642000" w14:textId="77777777" w:rsidR="00466AF8" w:rsidRDefault="00466AF8" w:rsidP="00466AF8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0012605E">
+      <w:r w:rsidRPr="00466AF8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Duality Bio (9606.HK) in granting commercialization rights to 3SBio</w:t>
       </w:r>
-      <w:r w:rsidRPr="0012605E">
+      <w:r w:rsidRPr="00466AF8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="0012605E">
+      <w:r w:rsidRPr="00466AF8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s subsidiary Shenyang 3SBio for multiple indications of the DB-1303 product (a HER2 antibody-drug conjugate) in mainland China, Hong Kong, and Macau</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7D058E5A" w14:textId="77777777" w:rsidR="0012605E" w:rsidRDefault="0012605E" w:rsidP="0012605E">
+    <w:p w14:paraId="2A5C4F29" w14:textId="77777777" w:rsidR="00466AF8" w:rsidRDefault="00466AF8" w:rsidP="00466AF8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0012605E">
+      <w:r w:rsidRPr="00466AF8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented TJ Bio in entering a strategic collaboration with Sanofi for developing, manufacturing and commercializing the globally innovative asset CD73 monoclonal antibody (Uliledlimab) in Greater China</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="606DC7A9" w14:textId="77777777" w:rsidR="0012605E" w:rsidRDefault="0012605E" w:rsidP="0012605E">
+    <w:p w14:paraId="1577D04A" w14:textId="77777777" w:rsidR="00466AF8" w:rsidRDefault="00466AF8" w:rsidP="00466AF8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0012605E">
+      <w:r w:rsidRPr="00466AF8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented CStone Pharmaceuticals (02616) in its strategic out-licensing partnership with Pharmalink (a pharmaceutical company headquartered in the United Arab Emirates) for commercialization of Sugemalimab (anti-PD-L1 mAb) in the Middle East and North Africa, and in its strategic out-licensing partnership with SteinCares (a leader in commercializing and distributing specialty healthcare products in Latin America) for commercialization of Sugemalimab (anti-PD-L1 mAb) in 10+ countries in Latin America</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="698719EB" w14:textId="77777777" w:rsidR="0012605E" w:rsidRDefault="0012605E" w:rsidP="0012605E">
+    <w:p w14:paraId="4C663F47" w14:textId="77777777" w:rsidR="00466AF8" w:rsidRDefault="00466AF8" w:rsidP="00466AF8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0012605E">
+      <w:r w:rsidRPr="00466AF8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Kanghua (300841.SZ) in granting HilleVax (NASDAQ: HLVX) the exclusive right to develop, manufacture and commercialize Kanghua</w:t>
       </w:r>
-      <w:r w:rsidRPr="0012605E">
+      <w:r w:rsidRPr="00466AF8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="0012605E">
+      <w:r w:rsidRPr="00466AF8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s hexavalent virus-like particle (VLP) norovirus vaccine candidate outside Greater China</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1DCE3E23" w14:textId="77777777" w:rsidR="0012605E" w:rsidRDefault="0012605E" w:rsidP="0012605E">
+    <w:p w14:paraId="15C20801" w14:textId="77777777" w:rsidR="00466AF8" w:rsidRDefault="00466AF8" w:rsidP="00466AF8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0012605E">
+      <w:r w:rsidRPr="00466AF8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented CStone Pharmaceuticals in its strategic out-licensing partnership with Ewopharma for commercialization of Sugemalimab (anti-PD-L1 mAb) in Switzerland and</w:t>
       </w:r>
-      <w:r w:rsidRPr="0012605E">
+      <w:r w:rsidRPr="00466AF8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="0012605E">
+      <w:r w:rsidRPr="00466AF8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> nearly 20 other Central and Eastern European countries</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F01F930" w14:textId="77777777" w:rsidR="0012605E" w:rsidRDefault="0012605E" w:rsidP="0012605E">
+    <w:p w14:paraId="0EE1955B" w14:textId="77777777" w:rsidR="00466AF8" w:rsidRDefault="00466AF8" w:rsidP="00466AF8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0012605E">
+      <w:r w:rsidRPr="00466AF8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Hengrui Pharmaceuticals (600276.SH/01276) in its out-licensing partnership with Aiolos Bio (subsequently acquired by GSK) with respect to the exploitation of Hengrui's innovative anti-TSLP monoclonal antibody (SHR-1905) outside Greater China</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1E71998A" w14:textId="77777777" w:rsidR="0012605E" w:rsidRDefault="0012605E" w:rsidP="0012605E">
+    <w:p w14:paraId="73047A6D" w14:textId="77777777" w:rsidR="00466AF8" w:rsidRDefault="00466AF8" w:rsidP="00466AF8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0012605E">
+      <w:r w:rsidRPr="00466AF8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented MingMed Biotech in its out-licensing partnership in Greater China with Elanco with respect to MingMed Biotech's small molecule drug for companion animals</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="649742DB" w14:textId="77777777" w:rsidR="0012605E" w:rsidRDefault="0012605E" w:rsidP="0012605E">
+    <w:p w14:paraId="6CE193F9" w14:textId="77777777" w:rsidR="00466AF8" w:rsidRDefault="00466AF8" w:rsidP="00466AF8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0012605E">
+      <w:r w:rsidRPr="00466AF8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Bao Pharmaceutical and its wholly-owned subsidiary Centergene Pharmaceuticals in entering a mainland China licensing agreement with Organon to exploit an innovative investigational asset in assisted reproductive technology (ART), SJ02, a long-acting FSH in BLA Process</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4AA08EB0" w14:textId="77777777" w:rsidR="0012605E" w:rsidRDefault="0012605E" w:rsidP="0012605E">
+    <w:p w14:paraId="7479B78D" w14:textId="77777777" w:rsidR="00466AF8" w:rsidRDefault="00466AF8" w:rsidP="00466AF8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0012605E">
+      <w:r w:rsidRPr="00466AF8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented CStone Pharmaceuticals in granting an exclusive commercial promotion right in mainland China to Allist for CStone Pharmaceuticals' approved RET inhibitor Gavreto</w:t>
       </w:r>
-      <w:r w:rsidRPr="0012605E">
+      <w:r w:rsidRPr="00466AF8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>®</w:t>
       </w:r>
-      <w:r w:rsidRPr="0012605E">
+      <w:r w:rsidRPr="00466AF8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Pralsetinib)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D21491F" w14:textId="77777777" w:rsidR="0012605E" w:rsidRDefault="0012605E" w:rsidP="0012605E">
+    <w:p w14:paraId="494FEE8F" w14:textId="77777777" w:rsidR="00466AF8" w:rsidRDefault="00466AF8" w:rsidP="00466AF8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0012605E">
+      <w:r w:rsidRPr="00466AF8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented CStone Pharmaceuticals in its sale of the business and goodwill of Tibsovo</w:t>
       </w:r>
-      <w:r w:rsidRPr="0012605E">
+      <w:r w:rsidRPr="00466AF8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>®</w:t>
       </w:r>
-      <w:r w:rsidRPr="0012605E">
+      <w:r w:rsidRPr="00466AF8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> (including transferred assets) in Greater China and Singapore to Servier, included negotiating, revising and executing an asset purchase agreement and a transitional services agreement</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="649B485A" w14:textId="77777777" w:rsidR="0012605E" w:rsidRDefault="0012605E" w:rsidP="0012605E">
+    <w:p w14:paraId="1E04A0E9" w14:textId="77777777" w:rsidR="00466AF8" w:rsidRDefault="00466AF8" w:rsidP="00466AF8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0012605E">
+      <w:r w:rsidRPr="00466AF8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Junshi Biosciences (688180.SH/1877.HK) in obtaining an exclusive in-license from IAMA for the research, development, production, and commercialization of IAMA-001 inside Greater China, as well as for a collaboration outside Greater China</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="76678035" w14:textId="77777777" w:rsidR="0012605E" w:rsidRDefault="0012605E" w:rsidP="0012605E">
+    <w:p w14:paraId="6C2058C9" w14:textId="77777777" w:rsidR="00466AF8" w:rsidRDefault="00466AF8" w:rsidP="00466AF8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0012605E">
+      <w:r w:rsidRPr="00466AF8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented OADCT in out-licensing the distribution right to Zynlonta (CD19 targeted ADC drug for treating two types of B-cell lymphoma) to its partner in Southeast Asia</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="063C84C2" w14:textId="77777777" w:rsidR="0012605E" w:rsidRDefault="0012605E" w:rsidP="0012605E">
+    <w:p w14:paraId="3641C702" w14:textId="77777777" w:rsidR="00466AF8" w:rsidRDefault="00466AF8" w:rsidP="00466AF8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0012605E">
+      <w:r w:rsidRPr="00466AF8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented AstraZeneca in its granting exclusive commercialization rights to certain GLP-1 diabetes drugs in the PRC market to 3Sbio Inc (1530.HK)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="30EFE152" w14:textId="77777777" w:rsidR="0012605E" w:rsidRDefault="0012605E" w:rsidP="0012605E">
+    <w:p w14:paraId="15DDEEFB" w14:textId="77777777" w:rsidR="00466AF8" w:rsidRDefault="00466AF8" w:rsidP="00466AF8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0012605E">
+      <w:r w:rsidRPr="00466AF8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented AstraZeneca in obtaining exclusive rights from a leading Japan pharmaceutical company to commercialize in the PRC market certain drug products treating hyperkalemia</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="493CC5DA" w14:textId="77777777" w:rsidR="0012605E" w:rsidRDefault="0012605E" w:rsidP="0012605E">
+    <w:p w14:paraId="09FE8ACB" w14:textId="77777777" w:rsidR="00466AF8" w:rsidRDefault="00466AF8" w:rsidP="00466AF8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0012605E">
+      <w:r w:rsidRPr="00466AF8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented OnCusp Therapeutics in obtaining rights from Multitude Therapeutics to exploit AMT-707 (CDH6 targeted ADC drug) outside China</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="483F03C2" w14:textId="77777777" w:rsidR="0012605E" w:rsidRDefault="0012605E" w:rsidP="0012605E">
+    <w:p w14:paraId="2AE551DF" w14:textId="77777777" w:rsidR="00466AF8" w:rsidRDefault="00466AF8" w:rsidP="00466AF8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0012605E">
+      <w:r w:rsidRPr="00466AF8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented CStone Pharmaceuticals in out-licensing an exclusive commercialization right related to an anti-PD-1 monoclonal antibody (nofazinlimab) in mainland China to 3SBio Inc (1530.HK)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2CE9896B" w14:textId="77777777" w:rsidR="0012605E" w:rsidRDefault="0012605E" w:rsidP="0012605E">
+    <w:p w14:paraId="134C7363" w14:textId="77777777" w:rsidR="00466AF8" w:rsidRDefault="00466AF8" w:rsidP="00466AF8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0012605E">
+      <w:r w:rsidRPr="00466AF8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Assisted CStone Pharmaceuticals on out-licensing CTLA-4 mAb</w:t>
       </w:r>
-      <w:r w:rsidRPr="0012605E">
+      <w:r w:rsidRPr="00466AF8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="0012605E">
+      <w:r w:rsidRPr="00466AF8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s development and commercialization rights in Greater China to Hengrui Pharmaceuticals (600276.SH/01276)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="560C4CEE" w14:textId="77777777" w:rsidR="0012605E" w:rsidRDefault="0012605E" w:rsidP="0012605E">
+    <w:p w14:paraId="1141892B" w14:textId="77777777" w:rsidR="00466AF8" w:rsidRDefault="00466AF8" w:rsidP="00466AF8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0012605E">
+      <w:r w:rsidRPr="00466AF8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Anheart Therapeutics in granting an exclusive commercialization right with respect to Anheart</w:t>
       </w:r>
-      <w:r w:rsidRPr="0012605E">
+      <w:r w:rsidRPr="00466AF8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="0012605E">
+      <w:r w:rsidRPr="00466AF8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s lead drug candidate Taletrectinib to Innovent (01801.HK) in Greater China</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="29F0A05E" w14:textId="77777777" w:rsidR="0012605E" w:rsidRDefault="0012605E" w:rsidP="0012605E">
+    <w:p w14:paraId="4210D463" w14:textId="77777777" w:rsidR="00466AF8" w:rsidRDefault="00466AF8" w:rsidP="00466AF8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0012605E">
+      <w:r w:rsidRPr="00466AF8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Galixir in its collaboration on various transactions and R&amp;D pipelines with other pharmaceutical companies utilizing AI technology in early-stage drug discovery and service provision</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="445A9B4A" w14:textId="77777777" w:rsidR="0012605E" w:rsidRDefault="0012605E" w:rsidP="0012605E">
+    <w:p w14:paraId="747EE2F9" w14:textId="77777777" w:rsidR="00466AF8" w:rsidRDefault="00466AF8" w:rsidP="00466AF8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0012605E">
+      <w:r w:rsidRPr="00466AF8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Syneron Bio in its collaboration with a multinational company on the utilization of AI technology in early-stage drug discovery and in R&amp;D pipeline development</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4251695C" w14:textId="77777777" w:rsidR="0012605E" w:rsidRDefault="0012605E" w:rsidP="0012605E">
+    <w:p w14:paraId="6F495709" w14:textId="77777777" w:rsidR="00466AF8" w:rsidRDefault="00466AF8" w:rsidP="00466AF8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0012605E">
+      <w:r w:rsidRPr="00466AF8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Junshi Biosciences (688180.SH/1877.HK) in its out-licensing to Zein Bio the exclusive commercialization rights in Greater China for its proprietary anti-PCSK9 antibody</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D976797" w14:textId="77777777" w:rsidR="0012605E" w:rsidRDefault="0012605E" w:rsidP="0012605E">
+    <w:p w14:paraId="61C30F27" w14:textId="77777777" w:rsidR="00466AF8" w:rsidRDefault="00466AF8" w:rsidP="00466AF8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0012605E">
+      <w:r w:rsidRPr="00466AF8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented AstraZeneca in granting to BioKangtai the exclusive license of AZD1222, an adenovirus vector-based COVID-19 vaccine</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0E12351D" w14:textId="77777777" w:rsidR="0012605E" w:rsidRDefault="0012605E" w:rsidP="0012605E">
+    <w:p w14:paraId="5F455CEB" w14:textId="77777777" w:rsidR="00466AF8" w:rsidRDefault="00466AF8" w:rsidP="00466AF8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0012605E">
+      <w:r w:rsidRPr="00466AF8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Tibet Rhodiola (known as Tibet Pharmaceuticals) in obtaining rights to Sputnik-V, an adenovirus vector-based COVID-19 vaccine from Russia Direct Investment Fund (which belongs to the Russia National Wealth Fund)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="46B35BDF" w14:textId="77777777" w:rsidR="0012605E" w:rsidRDefault="0012605E" w:rsidP="0012605E">
+    <w:p w14:paraId="7F7E2253" w14:textId="77777777" w:rsidR="00466AF8" w:rsidRDefault="00466AF8" w:rsidP="00466AF8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0012605E">
+      <w:r w:rsidRPr="00466AF8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Baxter and Cordis in their collaborations with Chinese partners developing, registering and manufacturing medical device products</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="40106B12" w14:textId="77777777" w:rsidR="0012605E" w:rsidRDefault="0012605E" w:rsidP="0012605E">
+    <w:p w14:paraId="15036C76" w14:textId="77777777" w:rsidR="00466AF8" w:rsidRDefault="00466AF8" w:rsidP="00466AF8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0012605E">
+      <w:r w:rsidRPr="00466AF8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented multiple biopharmaceutical companies in their commissioned R&amp;D collaborations with leading international and domestic CROs and CDMOs</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="27967657" w14:textId="77777777" w:rsidR="0012605E" w:rsidRDefault="0012605E" w:rsidP="0012605E">
+    <w:p w14:paraId="45DA49F2" w14:textId="77777777" w:rsidR="00466AF8" w:rsidRDefault="00466AF8" w:rsidP="00466AF8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0012605E">
+      <w:r w:rsidRPr="00466AF8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Regulatory Matters</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1B2E1099" w14:textId="77777777" w:rsidR="0012605E" w:rsidRDefault="0012605E" w:rsidP="0012605E">
+    <w:p w14:paraId="19BF582D" w14:textId="77777777" w:rsidR="00466AF8" w:rsidRDefault="00466AF8" w:rsidP="00466AF8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0012605E">
+      <w:r w:rsidRPr="00466AF8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised on the regulatory and compliance matters for pharmaceutical companies, biotech companies and medical device companies, including Pfizer, Biokin, Nuvation Bio, Qyuns Therapeutics, TJ Bio, Assembly Bio, Bristol Myers Squibb, AstraZeneca, Biogen, CStone Pharmaceuticals, Zai Lab, AnHeart Therapeutics, Virogin Biotech, VISEN Pharmaceuticals, Vyaire Medical, Diurnal Group, Ionis Pharmaceuticals, UCB, GenEditBio, YST, Kangh, CMS, and Niumai</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5ABE6115" w14:textId="77777777" w:rsidR="0012605E" w:rsidRDefault="0012605E" w:rsidP="0012605E">
+    <w:p w14:paraId="6E0797E0" w14:textId="77777777" w:rsidR="00466AF8" w:rsidRDefault="00466AF8" w:rsidP="00466AF8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0012605E">
+      <w:r w:rsidRPr="00466AF8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>M&amp;A and Investment</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0700F728" w14:textId="77777777" w:rsidR="0012605E" w:rsidRDefault="0012605E" w:rsidP="0012605E">
+    <w:p w14:paraId="575C01D8" w14:textId="77777777" w:rsidR="00466AF8" w:rsidRDefault="00466AF8" w:rsidP="00466AF8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0012605E">
+      <w:r w:rsidRPr="00466AF8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented AstraZeneca in its USD 475 million investment in establishing a new small-molecule innovative drug manufacturing facility in Wuxi</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4D05EACA" w14:textId="77777777" w:rsidR="0012605E" w:rsidRDefault="0012605E" w:rsidP="0012605E">
+    <w:p w14:paraId="33BA6219" w14:textId="77777777" w:rsidR="00466AF8" w:rsidRDefault="00466AF8" w:rsidP="00466AF8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0012605E">
+      <w:r w:rsidRPr="00466AF8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a leading European dental equipment manufacturer in its joint venture with a leading Chinese dental company</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="12FE92D8" w14:textId="77777777" w:rsidR="0012605E" w:rsidRDefault="0012605E" w:rsidP="0012605E">
+    <w:p w14:paraId="38DD3403" w14:textId="77777777" w:rsidR="00466AF8" w:rsidRDefault="00466AF8" w:rsidP="00466AF8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0012605E">
+      <w:r w:rsidRPr="00466AF8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Virogin Biotech in its series C, D1 and D2 financing</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="337DEFEC" w14:textId="77777777" w:rsidR="0012605E" w:rsidRDefault="0012605E" w:rsidP="0012605E">
+    <w:p w14:paraId="38D43AD2" w14:textId="77777777" w:rsidR="00466AF8" w:rsidRDefault="00466AF8" w:rsidP="00466AF8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0012605E">
+      <w:r w:rsidRPr="00466AF8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Sinopharm Capital and BVCF in their respective equity investments in biotech companies</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="440C7218" w14:textId="77777777" w:rsidR="0012605E" w:rsidRDefault="0012605E" w:rsidP="0012605E">
+    <w:p w14:paraId="1A656E0B" w14:textId="77777777" w:rsidR="00466AF8" w:rsidRDefault="00466AF8" w:rsidP="00466AF8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0012605E">
+      <w:r w:rsidRPr="00466AF8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Wacker in its acquisition of a majority interest in a PRC company and in its joint venture with a Chinese partner</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="61C7E7E5" w14:textId="77777777" w:rsidR="0012605E" w:rsidRDefault="0012605E" w:rsidP="0012605E">
+    <w:p w14:paraId="199C154C" w14:textId="77777777" w:rsidR="00466AF8" w:rsidRDefault="00466AF8" w:rsidP="00466AF8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0012605E">
+      <w:r w:rsidRPr="00466AF8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Covestro in its proposed acquisition of a leading PRC manufacturer of thin films</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7896FD85" w14:textId="77777777" w:rsidR="0012605E" w:rsidRDefault="0012605E" w:rsidP="0012605E">
+    <w:p w14:paraId="695D345D" w14:textId="77777777" w:rsidR="00466AF8" w:rsidRDefault="00466AF8" w:rsidP="00466AF8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="41"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0012605E">
+      <w:r w:rsidRPr="00466AF8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented E-Shang Redwood in its acquisitions and disposals of logistics assets in China</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="03B140D7" w14:textId="77777777" w:rsidR="0012605E" w:rsidRDefault="0012605E" w:rsidP="0012605E">
+    <w:p w14:paraId="1FAC01D1" w14:textId="77777777" w:rsidR="00466AF8" w:rsidRDefault="00466AF8" w:rsidP="00466AF8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="42"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0012605E">
+      <w:r w:rsidRPr="00466AF8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Redwood China Logistics Fund and others in selling top-tier logistics assets in mainland China to an entity established by ESR and Manulife Financial Group</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0675C51A" w14:textId="77777777" w:rsidR="0012605E" w:rsidRDefault="0012605E" w:rsidP="0012605E">
+    <w:p w14:paraId="71A8220C" w14:textId="77777777" w:rsidR="00466AF8" w:rsidRDefault="00466AF8" w:rsidP="00466AF8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="43"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0012605E">
+      <w:r w:rsidRPr="00466AF8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented LOGO Logistics in acquiring logistics property assets in China</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D8B148C" w14:textId="77777777" w:rsidR="0012605E" w:rsidRDefault="0012605E" w:rsidP="0012605E">
+    <w:p w14:paraId="3D7B4FF5" w14:textId="77777777" w:rsidR="00466AF8" w:rsidRDefault="00466AF8" w:rsidP="00466AF8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="44"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0012605E">
+      <w:r w:rsidRPr="00466AF8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Mount Kellett in its equity investment in and investment exit from a PRC real property brokerage company</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7413F6CF" w14:textId="77777777" w:rsidR="0012605E" w:rsidRDefault="0012605E" w:rsidP="0012605E">
+    <w:p w14:paraId="4891C278" w14:textId="77777777" w:rsidR="00466AF8" w:rsidRDefault="00466AF8" w:rsidP="00466AF8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0012605E">
+      <w:r w:rsidRPr="00466AF8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Education</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F61FFAF" w14:textId="77777777" w:rsidR="0012605E" w:rsidRDefault="0012605E" w:rsidP="0012605E">
+    <w:p w14:paraId="791DD391" w14:textId="77777777" w:rsidR="00466AF8" w:rsidRDefault="00466AF8" w:rsidP="00466AF8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="45"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0012605E">
+      <w:r w:rsidRPr="00466AF8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Boston University School of Law, LL.M. (2014)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="13ACAF0A" w14:textId="77777777" w:rsidR="0012605E" w:rsidRDefault="0012605E" w:rsidP="0012605E">
+    <w:p w14:paraId="14423452" w14:textId="77777777" w:rsidR="00466AF8" w:rsidRDefault="00466AF8" w:rsidP="00466AF8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="46"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0012605E">
+      <w:r w:rsidRPr="00466AF8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Shanghai University of Finance and Economics, School of Law, LL.B. and B.A. (Second Degree) (2011)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="471C347F" w14:textId="77777777" w:rsidR="0012605E" w:rsidRDefault="0012605E" w:rsidP="0012605E">
+    <w:p w14:paraId="7572CD02" w14:textId="77777777" w:rsidR="00466AF8" w:rsidRDefault="00466AF8" w:rsidP="00466AF8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0012605E">
+      <w:r w:rsidRPr="00466AF8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Professional Qualification</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6FAF1D11" w14:textId="77777777" w:rsidR="0012605E" w:rsidRDefault="0012605E" w:rsidP="0012605E">
+    <w:p w14:paraId="023FEFF4" w14:textId="77777777" w:rsidR="00466AF8" w:rsidRDefault="00466AF8" w:rsidP="00466AF8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="47"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0012605E">
+      <w:r w:rsidRPr="00466AF8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Admitted to practice in PRC</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="77E0C74D" w14:textId="77777777" w:rsidR="0012605E" w:rsidRDefault="0012605E" w:rsidP="0012605E">
+    <w:p w14:paraId="3B326726" w14:textId="77777777" w:rsidR="00466AF8" w:rsidRDefault="00466AF8" w:rsidP="00466AF8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0012605E">
+      <w:r w:rsidRPr="00466AF8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Professional Background</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5567FC3C" w14:textId="054AD9F9" w:rsidR="00686369" w:rsidRPr="0012605E" w:rsidRDefault="0012605E" w:rsidP="0012605E">
+    <w:p w14:paraId="5567FC3C" w14:textId="17ABE39D" w:rsidR="00686369" w:rsidRPr="00466AF8" w:rsidRDefault="00466AF8" w:rsidP="00466AF8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="48"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0012605E">
+      <w:r w:rsidRPr="00466AF8">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Ms. Wang joined Fangda Partners as an associate in 2018. Before joining the firm, she worked for four years at a reputable red circle law firm and for over one year at a boutique law firm.</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00686369" w:rsidRPr="0012605E" w:rsidSect="002D0826">
+    <w:sectPr w:rsidR="00686369" w:rsidRPr="00466AF8" w:rsidSect="002D0826">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1797" w:bottom="1440" w:left="1797" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="3584D350" w14:textId="77777777" w:rsidR="004167EC" w:rsidRDefault="004167EC" w:rsidP="00F57734">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="2493FDE5" w14:textId="77777777" w:rsidR="004167EC" w:rsidRDefault="004167EC" w:rsidP="00F57734">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -1913,344 +1913,491 @@
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="01A5560C"/>
+    <w:nsid w:val="015D7870"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="74DA7024"/>
+    <w:tmpl w:val="ABD0C202"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="020A6053"/>
+    <w:nsid w:val="023722EF"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="46020D62"/>
+    <w:tmpl w:val="CFB4B100"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="057041CC"/>
+    <w:nsid w:val="06035E8D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="1F6838DC"/>
+    <w:tmpl w:val="913E7BC0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="102E710A"/>
+    <w:nsid w:val="08CE7AC3"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="8292B35C"/>
+    <w:tmpl w:val="83109A94"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="10B0603F"/>
+    <w:nsid w:val="09B173DF"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="BFA23AEC"/>
+    <w:tmpl w:val="5C64C382"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="121977BF"/>
+    <w:nsid w:val="0E465864"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="64545518"/>
+    <w:tmpl w:val="1C2E5C12"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1E431A16"/>
+    <w:nsid w:val="0F8A48BF"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B8A2C5F0"/>
+    <w:tmpl w:val="67302C58"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1F9A150C"/>
+    <w:nsid w:val="11B15AA2"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="91445B64"/>
+    <w:tmpl w:val="FB36CBC0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="20A63D5E"/>
+    <w:nsid w:val="122423F9"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D2C8C676"/>
+    <w:tmpl w:val="60EA64B2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="218E6FDA"/>
+    <w:nsid w:val="12A14BD0"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="78C6B19A"/>
+    <w:tmpl w:val="7700C8C4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="26791CD9"/>
+    <w:nsid w:val="18775271"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="2F94BA62"/>
+    <w:tmpl w:val="09EE628A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="27C90BAD"/>
+    <w:nsid w:val="1C7E4FD2"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="44E69534"/>
+    <w:tmpl w:val="A5509F14"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="28B44853"/>
+    <w:nsid w:val="1D573BE9"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="045EF000"/>
+    <w:tmpl w:val="3F167890"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="29E91095"/>
+    <w:nsid w:val="1EC80D0F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="6FDA71EE"/>
+    <w:tmpl w:val="02BAF762"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="231217C4"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="B10CCE12"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="248004B0"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="0D328F54"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="249C2B32"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="853E3816"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="25420BA1"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="99D4CD4A"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="26A00CE2"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="12D25336"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="295E412F"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="708E6A5C"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2BEA62C9"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="4D228F5A"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2EE42B43"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B08202D4"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="440" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="880" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
@@ -2319,201 +2466,54 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3520" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="319D0F1B"/>
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="356E04E2"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="EFFC4916"/>
-[...146 lines deleted...]
-    <w:tmpl w:val="15E67792"/>
+    <w:tmpl w:val="D7FEBE20"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3B6418F1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="49FEE19A"/>
     <w:lvl w:ilvl="0" w:tplc="B99657A6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
@@ -2604,785 +2604,785 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3520" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3F450B59"/>
+    <w:nsid w:val="4A5D27F9"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="13AC0D86"/>
+    <w:tmpl w:val="81AE6888"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="40AC3915"/>
+    <w:nsid w:val="4B635CED"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="FFBA4BE4"/>
+    <w:tmpl w:val="DC2C19DE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="413B396B"/>
+    <w:nsid w:val="4C713F63"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="5D24BC4A"/>
+    <w:tmpl w:val="4B14AB92"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="41424B27"/>
+    <w:nsid w:val="573F54D2"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="BA5AB01C"/>
+    <w:tmpl w:val="52AE390E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="47F2483C"/>
+    <w:nsid w:val="579F241D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="10D4EDCE"/>
+    <w:tmpl w:val="FBE0625E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="495C0752"/>
+    <w:nsid w:val="598F0F9E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="024EE8E6"/>
+    <w:tmpl w:val="3C665EA4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4B9F48C3"/>
+    <w:nsid w:val="5DA374FE"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="6A20DCBC"/>
+    <w:tmpl w:val="DE809288"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4CF51C33"/>
+    <w:nsid w:val="5DCF165A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="294245A0"/>
+    <w:tmpl w:val="A22050FC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="52E9046C"/>
+    <w:nsid w:val="5E12143E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="CD2CB820"/>
+    <w:tmpl w:val="33FCD8BA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="58197CCA"/>
+    <w:nsid w:val="5F812CB4"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="DAF8E3C8"/>
+    <w:tmpl w:val="BBEE3ED6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5AF36A63"/>
+    <w:nsid w:val="5FA74810"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="07F8021C"/>
+    <w:tmpl w:val="429CE32A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5FDB0CED"/>
+    <w:nsid w:val="5FDD7DDE"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="6EE4A056"/>
+    <w:tmpl w:val="EE3C3120"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="626347BA"/>
+    <w:nsid w:val="65802F7E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="2BA6D3B0"/>
+    <w:tmpl w:val="708E6A5C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="69442FDA"/>
+    <w:nsid w:val="682058E2"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="018EF7E2"/>
+    <w:tmpl w:val="4F748E2C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6C641699"/>
+    <w:nsid w:val="68A435E5"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A01A804C"/>
+    <w:tmpl w:val="3B42BDB0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6CB109A7"/>
+    <w:nsid w:val="68D9138F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="111E01F0"/>
+    <w:tmpl w:val="8A02F516"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6D1A4C71"/>
+    <w:nsid w:val="693B40B4"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="81EE08D4"/>
+    <w:tmpl w:val="26B8B018"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6E713241"/>
+    <w:nsid w:val="6ADB3468"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="47307850"/>
+    <w:tmpl w:val="8746EEAC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="708F6A78"/>
+    <w:nsid w:val="75883436"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="BEB0F346"/>
+    <w:tmpl w:val="0E8A0DCE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="43" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="718D0A57"/>
+    <w:nsid w:val="76AD0DEA"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="71041F56"/>
+    <w:tmpl w:val="150E0BF6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="44" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="789F2DD3"/>
+    <w:nsid w:val="772A52E2"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="47307850"/>
+    <w:tmpl w:val="0CE61F68"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="45" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="78E83097"/>
+    <w:nsid w:val="779C74E0"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D242A6A6"/>
+    <w:tmpl w:val="A0124316"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="46" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="79AA4931"/>
+    <w:nsid w:val="78C90C3B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="44AE16B8"/>
+    <w:tmpl w:val="7158DC9E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="47" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7B30245E"/>
+    <w:nsid w:val="79F87E67"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="4C802D98"/>
+    <w:tmpl w:val="BEE62270"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
-    <w:abstractNumId w:val="14"/>
+    <w:abstractNumId w:val="21"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="23"/>
   </w:num>
   <w:num w:numId="3">
-    <w:abstractNumId w:val="13"/>
+    <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="4">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="5">
     <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="5">
-[...1 lines deleted...]
-  </w:num>
   <w:num w:numId="6">
-    <w:abstractNumId w:val="9"/>
+    <w:abstractNumId w:val="40"/>
   </w:num>
   <w:num w:numId="7">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="11">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="12">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="13">
     <w:abstractNumId w:val="37"/>
   </w:num>
-  <w:num w:numId="8">
-[...5 lines deleted...]
-  <w:num w:numId="10">
+  <w:num w:numId="14">
     <w:abstractNumId w:val="24"/>
-  </w:num>
-[...10 lines deleted...]
-    <w:abstractNumId w:val="22"/>
   </w:num>
   <w:num w:numId="15">
     <w:abstractNumId w:val="34"/>
   </w:num>
   <w:num w:numId="16">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="17">
+    <w:abstractNumId w:val="43"/>
+  </w:num>
+  <w:num w:numId="18">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="19">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="20">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="21">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="22">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="23">
+    <w:abstractNumId w:val="32"/>
+  </w:num>
+  <w:num w:numId="24">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="25">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="26">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="27">
+    <w:abstractNumId w:val="44"/>
+  </w:num>
+  <w:num w:numId="28">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="29">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="30">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="31">
+    <w:abstractNumId w:val="39"/>
+  </w:num>
+  <w:num w:numId="32">
+    <w:abstractNumId w:val="45"/>
+  </w:num>
+  <w:num w:numId="33">
+    <w:abstractNumId w:val="46"/>
+  </w:num>
+  <w:num w:numId="34">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="35">
+    <w:abstractNumId w:val="35"/>
+  </w:num>
+  <w:num w:numId="36">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="37">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="38">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="39">
     <w:abstractNumId w:val="16"/>
   </w:num>
-  <w:num w:numId="17">
-    <w:abstractNumId w:val="7"/>
+  <w:num w:numId="40">
+    <w:abstractNumId w:val="42"/>
   </w:num>
-  <w:num w:numId="18">
+  <w:num w:numId="41">
+    <w:abstractNumId w:val="41"/>
+  </w:num>
+  <w:num w:numId="42">
+    <w:abstractNumId w:val="38"/>
+  </w:num>
+  <w:num w:numId="43">
+    <w:abstractNumId w:val="33"/>
+  </w:num>
+  <w:num w:numId="44">
+    <w:abstractNumId w:val="47"/>
+  </w:num>
+  <w:num w:numId="45">
     <w:abstractNumId w:val="27"/>
   </w:num>
-  <w:num w:numId="19">
-    <w:abstractNumId w:val="35"/>
+  <w:num w:numId="46">
+    <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="20">
-[...47 lines deleted...]
-  <w:num w:numId="36">
+  <w:num w:numId="47">
     <w:abstractNumId w:val="19"/>
   </w:num>
-  <w:num w:numId="37">
-[...31 lines deleted...]
-  </w:num>
   <w:num w:numId="48">
-    <w:abstractNumId w:val="44"/>
+    <w:abstractNumId w:val="36"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:adjustLineHeightInTable/>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00E418B1"/>
     <w:rsid w:val="000275A2"/>
     <w:rsid w:val="00065FAA"/>
     <w:rsid w:val="00066F39"/>
     <w:rsid w:val="00083426"/>
     <w:rsid w:val="0008435A"/>
     <w:rsid w:val="000C5325"/>
     <w:rsid w:val="000E0C86"/>
     <w:rsid w:val="00117159"/>
-    <w:rsid w:val="0012605E"/>
     <w:rsid w:val="00130740"/>
     <w:rsid w:val="0013186C"/>
     <w:rsid w:val="0013719D"/>
     <w:rsid w:val="0014231B"/>
     <w:rsid w:val="001526EA"/>
     <w:rsid w:val="00153488"/>
     <w:rsid w:val="0018186F"/>
     <w:rsid w:val="00191736"/>
     <w:rsid w:val="001C7F4F"/>
     <w:rsid w:val="001F7789"/>
     <w:rsid w:val="00211603"/>
     <w:rsid w:val="00223B3F"/>
     <w:rsid w:val="0022458A"/>
     <w:rsid w:val="00230A13"/>
     <w:rsid w:val="00232FF3"/>
     <w:rsid w:val="002375A9"/>
     <w:rsid w:val="00253EDA"/>
     <w:rsid w:val="00283DAB"/>
     <w:rsid w:val="002932C9"/>
     <w:rsid w:val="002A35FF"/>
     <w:rsid w:val="002A4932"/>
     <w:rsid w:val="002B1F71"/>
     <w:rsid w:val="002D0826"/>
     <w:rsid w:val="0031673D"/>
     <w:rsid w:val="0034020A"/>
     <w:rsid w:val="0034029C"/>
     <w:rsid w:val="00351712"/>
     <w:rsid w:val="00353486"/>
     <w:rsid w:val="0036384C"/>
     <w:rsid w:val="00370676"/>
     <w:rsid w:val="00396678"/>
     <w:rsid w:val="003B4410"/>
     <w:rsid w:val="003D196D"/>
     <w:rsid w:val="003D355E"/>
     <w:rsid w:val="00403EDB"/>
     <w:rsid w:val="004167EC"/>
     <w:rsid w:val="004416E4"/>
     <w:rsid w:val="00451233"/>
     <w:rsid w:val="004570F8"/>
+    <w:rsid w:val="00466AF8"/>
     <w:rsid w:val="0047636D"/>
     <w:rsid w:val="0049405C"/>
     <w:rsid w:val="004D21F0"/>
     <w:rsid w:val="004D3C23"/>
     <w:rsid w:val="004E2FCC"/>
     <w:rsid w:val="004F1B4E"/>
     <w:rsid w:val="0052675C"/>
     <w:rsid w:val="0056635E"/>
     <w:rsid w:val="005A7DA0"/>
     <w:rsid w:val="005B00C1"/>
     <w:rsid w:val="005B5F25"/>
     <w:rsid w:val="005C1FBD"/>
     <w:rsid w:val="005F7A7D"/>
     <w:rsid w:val="00605720"/>
     <w:rsid w:val="0065437B"/>
     <w:rsid w:val="0066746A"/>
     <w:rsid w:val="00667CF2"/>
     <w:rsid w:val="00683D9C"/>
     <w:rsid w:val="00685381"/>
     <w:rsid w:val="00686369"/>
     <w:rsid w:val="006A06C2"/>
     <w:rsid w:val="006C21DA"/>
     <w:rsid w:val="006D159B"/>
     <w:rsid w:val="006F2EE4"/>
     <w:rsid w:val="007177F3"/>
@@ -4527,61 +4527,61 @@
     <w:rsid w:val="00F57734"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af4">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0065437B"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af5">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="0012605E"/>
+    <w:rsid w:val="00466AF8"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af6">
     <w:name w:val="正文文本 字符"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="af5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="0012605E"/>
+    <w:rsid w:val="00466AF8"/>
     <w:rPr>
       <w:sz w:val="21"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 主题​​">
@@ -4865,51 +4865,51 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9F5AB91C-00DD-42F7-8FDD-736FC87EF380}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6455F396-0C4B-4680-927E-D3AA735912DF}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>1303</Words>
   <Characters>7429</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>61</Lines>
   <Paragraphs>17</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>8715</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>