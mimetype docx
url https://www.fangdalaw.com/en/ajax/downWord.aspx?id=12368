--- v0 (2026-05-29)
+++ v1 (2026-07-16)
@@ -36,191 +36,209 @@
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5485"/>
         <w:gridCol w:w="2836"/>
       </w:tblGrid>
       <w:tr w:rsidR="0049405C" w:rsidRPr="00C24D79" w14:paraId="76EB2C64" w14:textId="77777777" w:rsidTr="00E70303">
         <w:trPr>
           <w:trHeight w:val="3267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5485" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="271D78"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C4F11E8" w14:textId="2CC5E2A1" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00F40649" w:rsidP="00F40649">
+          <w:p w14:paraId="2C4F11E8" w14:textId="07B6615B" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00CA0231" w:rsidP="00CA0231">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="xingming"/>
             <w:bookmarkStart w:id="1" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="1"/>
-            <w:r w:rsidRPr="00F40649">
+            <w:r w:rsidRPr="00CA0231">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>RAY BU</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
-          <w:p w14:paraId="4E47B571" w14:textId="77777777" w:rsidR="00F40649" w:rsidRPr="00F40649" w:rsidRDefault="00F40649" w:rsidP="00F40649">
+          <w:p w14:paraId="7153C8C6" w14:textId="77777777" w:rsidR="00CA0231" w:rsidRPr="00CA0231" w:rsidRDefault="00CA0231" w:rsidP="00CA0231">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="didian"/>
-            <w:r w:rsidRPr="00F40649">
+            <w:r w:rsidRPr="00CA0231">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Beijing</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="706EB16B" w14:textId="300893B5" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00F40649" w:rsidP="00F40649">
+          <w:p w14:paraId="706EB16B" w14:textId="364A3A82" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00CA0231" w:rsidP="00CA0231">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F40649">
+            <w:r w:rsidRPr="00CA0231">
+              <w:rPr>
+                <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>Registered Foreign Lawyer (New York, USA)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CA0231">
+              <w:rPr>
+                <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>·</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CA0231">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Hong Kong</w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
-          <w:p w14:paraId="6199424A" w14:textId="5417508F" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00F40649" w:rsidP="00F40649">
+          <w:p w14:paraId="6199424A" w14:textId="58B35A54" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00CA0231" w:rsidP="00CA0231">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="dianhua"/>
-            <w:r w:rsidRPr="00F40649">
+            <w:r w:rsidRPr="00CA0231">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">+86 10 5769 4266 / +86 17302100901 </w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
-          <w:p w14:paraId="4F910ACA" w14:textId="1D7A5492" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00F40649" w:rsidP="00F40649">
+          <w:p w14:paraId="4F910ACA" w14:textId="739D1ED5" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00CA0231" w:rsidP="00CA0231">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="youxiang"/>
-            <w:r w:rsidRPr="00F40649">
+            <w:r w:rsidRPr="00CA0231">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>rui.bu@fangdalaw.com</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="22DBA835" w14:textId="677EAC48" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00F96E7C" w:rsidP="00860F89">
             <w:pPr>
               <w:ind w:leftChars="-52" w:left="-109"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C24D79">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:color w:val="545551"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D24C6CB" w14:textId="43D349FA" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00F40649" w:rsidP="002932C9">
+          <w:p w14:paraId="2D24C6CB" w14:textId="551725CB" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00CA0231" w:rsidP="002932C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="tupian"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1BC9D37D" wp14:editId="1B957146">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7411B768" wp14:editId="1A5AD5F7">
                   <wp:extent cx="1651000" cy="2142519"/>
                   <wp:effectExtent l="0" t="0" r="6350" b="0"/>
                   <wp:docPr id="1" name="图片 1"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
@@ -260,60 +278,60 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C063291" w14:textId="5DC9D94D" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="002375A9" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C24D79">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>PRACTICE AREAS</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C1ACACA" w14:textId="790B179D" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="00F40649" w:rsidP="007177F3">
+          <w:p w14:paraId="3C1ACACA" w14:textId="6DB4B4CE" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="00CA0231" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="zhiyelingyu"/>
-            <w:r w:rsidRPr="00F40649">
+            <w:r w:rsidRPr="00CA0231">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>MR. BU SPECIALIZES IN M&amp;A, PRIVATE EQUITY INVESTMENT, OUTBOUND INVESTMENT, FOREIGN DIRECT INVESTMENT AND GENERAL CORPORATE MATTERS.</w:t>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F19AE4C" w14:textId="19A41B01" w:rsidR="00451233" w:rsidRPr="00C24D79" w:rsidRDefault="00F80A79" w:rsidP="00DA428A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C24D79">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
           <w:noProof/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
@@ -373,51 +391,51 @@
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:roundrect w14:anchorId="053823F2" id="圆角矩形 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:-6.2pt;margin-top:-12.6pt;width:4.55pt;height:3.6pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDc1SqFegIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2yAQfp+0/wHxvtqO+mON4lRRqk6T&#10;qrZqO/WZYIiRMMeAxMn++h3gOG1X7WHaCwbu7ru7z98xu9p1mmyF8wpMTauTkhJhODTKrGv64/nm&#10;y1dKfGCmYRqMqOleeHo1//xp1tupmEALuhGOIIjx097WtA3BTovC81Z0zJ+AFQaNElzHAh7dumgc&#10;6xG908WkLM+LHlxjHXDhPd5eZyOdJ3wpBQ/3UnoRiK4p1hbS6tK6imsxn7Hp2jHbKj6Uwf6hio4p&#10;g0lHqGsWGNk49QdUp7gDDzKccOgKkFJxkXrAbqryXTdPLbMi9YLkeDvS5P8fLL/bPtkHhzT01k89&#10;bmMXO+m6+MX6yC6RtR/JErtAOF6eXZyXyChHy+nZRXUZqSyOodb58E1AR+Kmpg42pnnE35FYYttb&#10;H7L/wS+m86BVc6O0TocoAbHUjmwZ/rzVuhoyvPHSJvoaiFEZMN4Ux2bSLuy1iH7aPApJVIPlT1Ih&#10;SWfHJIxzYUKVTS1rRM5dnZXYaoYfI1K3CTAiS8w/Yg8Abxs4YGeYwT+GiiTTMbj8W2E5eIxImcGE&#10;MbhTBtxHABq7GjJn/wNJmZrI0gqa/YMjDvKQeMtvFP67W+bDA3M4Ffi3cdLDPS5SQ19TGHaUtOB+&#10;fXQf/VGsaKWkxymrqf+5YU5Qor8blPFldXoaxzIdUEYTPLjXltVri9l0S0AtVPimWJ620T/ow1Y6&#10;6F7wQVjErGhihmPumvLgDodlyNOPTwoXi0Vyw1G0LNyaJ8sjeGQ1yvJ598KcHQQcUPd3cJhINn0n&#10;4ewbIw0sNgGkSvo+8jrwjWOchDM8OfGdeH1OXseHcf4bAAD//wMAUEsDBBQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NT8JAEL2b+B82Y+KtbCliSOmWGIgkKBdQPC/d&#10;sW3cna3dBeq/dzjpZTKT9+Z9FIvBWXHGPrSeFIxHKQikypuWagXvb8/JDESImoy2nlDBDwZYlLc3&#10;hc6Nv9AOz/tYCxahkGsFTYxdLmWoGnQ6jHyHxNin752OfPa1NL2+sLizMkvTR+l0S+zQ6A6XDVZf&#10;+5NTsF4edttDu9l8b6cr+5rpjxdbr5W6vxtWcx5PcxARh/j3AdcOnB9KDnb0JzJBWAXJOHtgKi/Z&#10;NAPBjGQyAXG8IrMUZFnI/z3KXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDc1SqFegIA&#10;AGAFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="white [3212]" stroked="f" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="307BB393" w14:textId="77777777" w:rsidR="00F40649" w:rsidRDefault="000E0C86" w:rsidP="00B670A2">
+    <w:p w14:paraId="0A75C8B2" w14:textId="77777777" w:rsidR="00CA0231" w:rsidRDefault="000E0C86" w:rsidP="00B670A2">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C24D79">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="545551"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E0DC835" wp14:editId="24238D24">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2512</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4508</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5271826" cy="0"/>
@@ -458,1435 +476,1435 @@
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:line w14:anchorId="3D0BA0F8" id="直接连接符 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".2pt,.35pt" to="415.3pt,.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKOATlvwEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+wYWFYYcXpo0V2K&#10;rdhH74pMxQL0BUmLnX8/ik7cohsGbNhFMCW+x/dIens7WcOOEJP2ruPrVc0ZOOl77Q4d//7t4fqG&#10;s5SF64XxDjp+gsRvd1fvtmNoofGDNz1EhiQutWPo+JBzaKsqyQGsSCsfwOGj8tGKjGE8VH0UI7Jb&#10;UzV1valGH/sQvYSU8PZ+fuQ74lcKZP6sVILMTMdRW6Yz0rkvZ7XbivYQRRi0PMsQ/6DCCu2w6EJ1&#10;L7JgP6L+hcpqGX3yKq+kt5VXSksgD+hmXb9x83UQAcgLNieFpU3p/9HKT8c79xSxDWNIbQpPsbiY&#10;VLRMGR2ecabkC5Wyidp2WtoGU2YSL983H9Y3zYYzeXmrZopCFWLKH8FbVj46brQrjkQrjo8pY1lM&#10;vaSUa+PKmbzR/YM2hoJ42N+ZyI6izLBu6g2NDYGv0jAq0OrFBX3lk4GZ9gsopntUO/uhBYOFVkgJ&#10;Lq/LOhATZheYQgkLsCbdfwSe8wsUaPn+BrwgqLJ3eQFb7Xz8XfU8XSSrOf/Sgdl3acHe9yeaL7UG&#10;t4gcnje+rOnrmOAv/+XuJwAAAP//AwBQSwMEFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FvwjAMhe+T9h8iT+I20g3WQWmK0IALh0kDhLRb2nhttcapmgCFX485bRdL&#10;T+/5+XM6720jTtj52pGCl2EEAqlwpqZSwX63fp6A8EGT0Y0jVHBBD/Ps8SHViXFn+sLTNpSCS8gn&#10;WkEVQptI6YsKrfZD1yKx9+M6qwPLrpSm02cut418jaJYWl0TX6h0ix8VFr/bo1WwO1x7uTl8LvK4&#10;3o+m39PV2/q6Umrw1C9nPBYzEAH78LcB9x+YHzIGy92RjBeNgjHnFLyDYG8yimIQ+V3KLJX/+bMb&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEo4BOW/AQAA3wMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAAAAAAAAAAAA&#10;AAAAGQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" strokecolor="#002060" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="41903993" w14:textId="77777777" w:rsidR="00F40649" w:rsidRDefault="00F40649" w:rsidP="00F40649">
+    <w:p w14:paraId="54DB03FF" w14:textId="77777777" w:rsidR="00CA0231" w:rsidRDefault="00CA0231" w:rsidP="00CA0231">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F40649">
+      <w:r w:rsidRPr="00CA0231">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>REPRESENTATIVE MATTERS AND CASES</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5DA64AAB" w14:textId="77777777" w:rsidR="00F40649" w:rsidRDefault="00F40649" w:rsidP="00F40649">
+    <w:p w14:paraId="1F87C310" w14:textId="77777777" w:rsidR="00CA0231" w:rsidRDefault="00CA0231" w:rsidP="00CA0231">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F40649">
+      <w:r w:rsidRPr="00CA0231">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>M&amp;A</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D403984" w14:textId="77777777" w:rsidR="00F40649" w:rsidRDefault="00F40649" w:rsidP="00F40649">
+    <w:p w14:paraId="7C354990" w14:textId="77777777" w:rsidR="00CA0231" w:rsidRDefault="00CA0231" w:rsidP="00CA0231">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F40649">
+      <w:r w:rsidRPr="00CA0231">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advising Kingsoft Cloud (NASDAQ: KC) in its strategic acquisition of controlling interest in Camelot, a China-based IT service and solution provider</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="604E8948" w14:textId="77777777" w:rsidR="00F40649" w:rsidRDefault="00F40649" w:rsidP="00F40649">
+    <w:p w14:paraId="3628345D" w14:textId="77777777" w:rsidR="00CA0231" w:rsidRDefault="00CA0231" w:rsidP="00CA0231">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F40649">
+      <w:r w:rsidRPr="00CA0231">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advising State Grid in its acquisition of Sempra Energy</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F40649">
+      <w:r w:rsidRPr="00CA0231">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F40649">
+      <w:r w:rsidRPr="00CA0231">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s electric businesses in Chile for US$2.23 billion</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1691A530" w14:textId="77777777" w:rsidR="00F40649" w:rsidRDefault="00F40649" w:rsidP="00F40649">
+    <w:p w14:paraId="0B04A7D0" w14:textId="77777777" w:rsidR="00CA0231" w:rsidRDefault="00CA0231" w:rsidP="00CA0231">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F40649">
+      <w:r w:rsidRPr="00CA0231">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advising the consortium of IDG Capital and I.T Group in the acquisition of 41% of the share capital of Acne Studios, a Swedish fashion house with signature retail stores across the world</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1143248C" w14:textId="77777777" w:rsidR="00F40649" w:rsidRDefault="00F40649" w:rsidP="00F40649">
+    <w:p w14:paraId="594639C6" w14:textId="77777777" w:rsidR="00CA0231" w:rsidRDefault="00CA0231" w:rsidP="00CA0231">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F40649">
+      <w:r w:rsidRPr="00CA0231">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advising The Carlyle Group (as its PRC counsel) in its acquisition of Siemens AG's mechanical-drive unit Flender for more than 2 billion euros (US$2.4 billion)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C90DD2B" w14:textId="77777777" w:rsidR="00F40649" w:rsidRDefault="00F40649" w:rsidP="00F40649">
+    <w:p w14:paraId="5ABFE0F5" w14:textId="77777777" w:rsidR="00CA0231" w:rsidRDefault="00CA0231" w:rsidP="00CA0231">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F40649">
+      <w:r w:rsidRPr="00CA0231">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Advising The Carlyle Group (as its PRC counsel) in its acquisition of BASF's </w:t>
       </w:r>
-      <w:r w:rsidRPr="00F40649">
+      <w:r w:rsidRPr="00CA0231">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F40649">
+      <w:r w:rsidRPr="00CA0231">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s coatings business for 7.7 billion euros</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="02BB7F65" w14:textId="77777777" w:rsidR="00F40649" w:rsidRDefault="00F40649" w:rsidP="00F40649">
+    <w:p w14:paraId="14130203" w14:textId="77777777" w:rsidR="00CA0231" w:rsidRDefault="00CA0231" w:rsidP="00CA0231">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F40649">
+      <w:r w:rsidRPr="00CA0231">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advising Alibaba Pictures Group in its acquisition of Damai for US$167 million</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A395A6B" w14:textId="77777777" w:rsidR="00F40649" w:rsidRDefault="00F40649" w:rsidP="00F40649">
+    <w:p w14:paraId="08EE35AF" w14:textId="77777777" w:rsidR="00CA0231" w:rsidRDefault="00CA0231" w:rsidP="00CA0231">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F40649">
+      <w:r w:rsidRPr="00CA0231">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advising Templewater (as its PRC counsel) in its acquisition of Knight Auto Precision Engineering Pte Ltd, a Singapore headquartered precision tooling and solutions provider for the semiconductor industry</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4575DF2B" w14:textId="77777777" w:rsidR="00F40649" w:rsidRDefault="00F40649" w:rsidP="00F40649">
+    <w:p w14:paraId="6B6AE5F4" w14:textId="77777777" w:rsidR="00CA0231" w:rsidRDefault="00CA0231" w:rsidP="00CA0231">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F40649">
+      <w:r w:rsidRPr="00CA0231">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advising British Petroleum in its acquisition of several EV charging companies in China</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="52D4FAA1" w14:textId="77777777" w:rsidR="00F40649" w:rsidRDefault="00F40649" w:rsidP="00F40649">
+    <w:p w14:paraId="331030E9" w14:textId="77777777" w:rsidR="00CA0231" w:rsidRDefault="00CA0231" w:rsidP="00CA0231">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F40649">
+      <w:r w:rsidRPr="00CA0231">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advising the consortium of IDG Capital and I.T Group in the acquisition of 41% of the share capital of Acne Studios, a Swedish fashion house with signature retail stores across the world</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2FF8E627" w14:textId="77777777" w:rsidR="00F40649" w:rsidRDefault="00F40649" w:rsidP="00F40649">
+    <w:p w14:paraId="3F22B3FD" w14:textId="77777777" w:rsidR="00CA0231" w:rsidRDefault="00CA0231" w:rsidP="00CA0231">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F40649">
+      <w:r w:rsidRPr="00CA0231">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advising Sinopec on its acquisition of Chevron</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F40649">
+      <w:r w:rsidRPr="00CA0231">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F40649">
+      <w:r w:rsidRPr="00CA0231">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s downstream business in South Africa and Botswana</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B2B0C17" w14:textId="77777777" w:rsidR="00F40649" w:rsidRDefault="00F40649" w:rsidP="00F40649">
+    <w:p w14:paraId="714FA3FC" w14:textId="77777777" w:rsidR="00CA0231" w:rsidRDefault="00CA0231" w:rsidP="00CA0231">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F40649">
+      <w:r w:rsidRPr="00CA0231">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Private Equity and Venture Capital</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B01ED78" w14:textId="77777777" w:rsidR="00F40649" w:rsidRDefault="00F40649" w:rsidP="00F40649">
+    <w:p w14:paraId="6EFA3934" w14:textId="77777777" w:rsidR="00CA0231" w:rsidRDefault="00CA0231" w:rsidP="00CA0231">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F40649">
+      <w:r w:rsidRPr="00CA0231">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advising RA Capital, a Boston-based fund, in its equity investment in the Series C financing of Connect Biopharma, a Chinese clinical-stage biopharmaceutical company</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="11F9640D" w14:textId="77777777" w:rsidR="00F40649" w:rsidRDefault="00F40649" w:rsidP="00F40649">
+    <w:p w14:paraId="5B3A6801" w14:textId="77777777" w:rsidR="00CA0231" w:rsidRDefault="00CA0231" w:rsidP="00CA0231">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F40649">
+      <w:r w:rsidRPr="00CA0231">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advising Goldman Sachs in the Series A financing round of Suning Sports, the sports unit of Chinese retailer Suning Holdings Group</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2EF15387" w14:textId="77777777" w:rsidR="00F40649" w:rsidRDefault="00F40649" w:rsidP="00F40649">
+    <w:p w14:paraId="0A90D062" w14:textId="77777777" w:rsidR="00CA0231" w:rsidRDefault="00CA0231" w:rsidP="00CA0231">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F40649">
+      <w:r w:rsidRPr="00CA0231">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advising The Carlyle Group in its investment, alongside Meinian Onehealth, in Adicon Holdings Limited, a China-based independent clinical laboratory (ICL) provider</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3FC29B12" w14:textId="77777777" w:rsidR="00F40649" w:rsidRDefault="00F40649" w:rsidP="00F40649">
+    <w:p w14:paraId="1FDD83EB" w14:textId="77777777" w:rsidR="00CA0231" w:rsidRDefault="00CA0231" w:rsidP="00CA0231">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F40649">
+      <w:r w:rsidRPr="00CA0231">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advising General Atlantic in its equity investments in (i) NetEase Cloud Music, a China-based online music platform; (ii) Ziroom, a China-based rental service provider; (iii) Today, Inc., a Chinese convenience store brand; and (iv) Dingdong Maicai, a China-based fresh food e-commerce platform</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7CACF5DD" w14:textId="77777777" w:rsidR="00F40649" w:rsidRDefault="00F40649" w:rsidP="00F40649">
+    <w:p w14:paraId="0D8C1B72" w14:textId="77777777" w:rsidR="00CA0231" w:rsidRDefault="00CA0231" w:rsidP="00CA0231">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F40649">
+      <w:r w:rsidRPr="00CA0231">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advising Temasek in the Series B financing round of Gracell Biotechnologies, Inc., a China-based clinical-stage oncology-focused biotechnology company</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="683C8315" w14:textId="77777777" w:rsidR="00F40649" w:rsidRDefault="00F40649" w:rsidP="00F40649">
+    <w:p w14:paraId="448F92B3" w14:textId="77777777" w:rsidR="00CA0231" w:rsidRDefault="00CA0231" w:rsidP="00CA0231">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F40649">
+      <w:r w:rsidRPr="00CA0231">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advising Alibaba in its equity investments in (i) Helijia, a leading online platform providing on-demand beauty services; and (ii) Energy Monster, a leading power bank rental company</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F1CEC52" w14:textId="77777777" w:rsidR="00F40649" w:rsidRDefault="00F40649" w:rsidP="00F40649">
+    <w:p w14:paraId="3B30ED0B" w14:textId="77777777" w:rsidR="00CA0231" w:rsidRDefault="00CA0231" w:rsidP="00CA0231">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F40649">
+      <w:r w:rsidRPr="00CA0231">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advising Nayuki, a well-known tea beverage brand in China, in its Series C financing involving investment from PAG</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="37C19DB5" w14:textId="77777777" w:rsidR="00F40649" w:rsidRDefault="00F40649" w:rsidP="00F40649">
+    <w:p w14:paraId="040959C1" w14:textId="77777777" w:rsidR="00CA0231" w:rsidRDefault="00CA0231" w:rsidP="00CA0231">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F40649">
+      <w:r w:rsidRPr="00CA0231">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented various venture capital and private equity funds, including IDG Capital, Boyu Capital, Peak XV, Bosch Ventures, EQT Partners, XJ Capital, Hillhouse Capital, Primavera Capital, Ab Initio Capital, Asia Investment Capital and Bank of China International, in equity investments</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A8D0743" w14:textId="77777777" w:rsidR="00F40649" w:rsidRDefault="00F40649" w:rsidP="00F40649">
+    <w:p w14:paraId="261269D4" w14:textId="77777777" w:rsidR="00CA0231" w:rsidRDefault="00CA0231" w:rsidP="00CA0231">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F40649">
+      <w:r w:rsidRPr="00CA0231">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Outbound Investment</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="29162D08" w14:textId="77777777" w:rsidR="00F40649" w:rsidRDefault="00F40649" w:rsidP="00F40649">
+    <w:p w14:paraId="1C29C084" w14:textId="77777777" w:rsidR="00CA0231" w:rsidRDefault="00CA0231" w:rsidP="00CA0231">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F40649">
+      <w:r w:rsidRPr="00CA0231">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advising Zhejiang Pangxin Electric Power Energy Co., Ltd. in acquiring shares of a Singapore-listed company</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1178E553" w14:textId="77777777" w:rsidR="00F40649" w:rsidRDefault="00F40649" w:rsidP="00F40649">
+    <w:p w14:paraId="5E8B925E" w14:textId="77777777" w:rsidR="00CA0231" w:rsidRDefault="00CA0231" w:rsidP="00CA0231">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F40649">
+      <w:r w:rsidRPr="00CA0231">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advising Moji Weather for the launch of its overseas version of the application</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="522B502F" w14:textId="77777777" w:rsidR="00F40649" w:rsidRDefault="00F40649" w:rsidP="00F40649">
+    <w:p w14:paraId="49329A5B" w14:textId="77777777" w:rsidR="00CA0231" w:rsidRDefault="00CA0231" w:rsidP="00CA0231">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F40649">
+      <w:r w:rsidRPr="00CA0231">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advising the Chinese subsidiary of a Japanese companies in providing legal services for its energy project in Kazakhstan</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1558FE81" w14:textId="77777777" w:rsidR="00F40649" w:rsidRDefault="00F40649" w:rsidP="00F40649">
+    <w:p w14:paraId="443E17BD" w14:textId="77777777" w:rsidR="00CA0231" w:rsidRDefault="00CA0231" w:rsidP="00CA0231">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F40649">
+      <w:r w:rsidRPr="00CA0231">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advising a Shanghai-based computing power provider in providing legal services for its investment project in Saudi Arabia</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="595B4E14" w14:textId="77777777" w:rsidR="00F40649" w:rsidRDefault="00F40649" w:rsidP="00F40649">
+    <w:p w14:paraId="30901F72" w14:textId="77777777" w:rsidR="00CA0231" w:rsidRDefault="00CA0231" w:rsidP="00CA0231">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F40649">
+      <w:r w:rsidRPr="00CA0231">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advising an A-share listed semiconductor equipment manufacturer in providing legal services for its investment project in Belgium</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0C4539BC" w14:textId="77777777" w:rsidR="00F40649" w:rsidRDefault="00F40649" w:rsidP="00F40649">
+    <w:p w14:paraId="2C69E812" w14:textId="77777777" w:rsidR="00CA0231" w:rsidRDefault="00CA0231" w:rsidP="00CA0231">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F40649">
+      <w:r w:rsidRPr="00CA0231">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advising an A-share listed lighting company in providing legal services for its greenfield investment project in Thailand</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="14309276" w14:textId="77777777" w:rsidR="00F40649" w:rsidRDefault="00F40649" w:rsidP="00F40649">
+    <w:p w14:paraId="00EFED10" w14:textId="77777777" w:rsidR="00CA0231" w:rsidRDefault="00CA0231" w:rsidP="00CA0231">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F40649">
+      <w:r w:rsidRPr="00CA0231">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advising an A-share listed automotive components manufacturer in providing legal services for its greenfield investment project in Thailand</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="15F58F5A" w14:textId="77777777" w:rsidR="00F40649" w:rsidRDefault="00F40649" w:rsidP="00F40649">
+    <w:p w14:paraId="01D7ECCC" w14:textId="77777777" w:rsidR="00CA0231" w:rsidRDefault="00CA0231" w:rsidP="00CA0231">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F40649">
+      <w:r w:rsidRPr="00CA0231">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advising a municipal state-owned assets-controlled group in Zhejiang Province in designing and establishing its overall overseas equity structure</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7E40259F" w14:textId="77777777" w:rsidR="00F40649" w:rsidRDefault="00F40649" w:rsidP="00F40649">
+    <w:p w14:paraId="125218CE" w14:textId="77777777" w:rsidR="00CA0231" w:rsidRDefault="00CA0231" w:rsidP="00CA0231">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F40649">
+      <w:r w:rsidRPr="00CA0231">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advising an A-share listed plastic pipe manufacturer in providing legal services for its greenfield investment project in Vietnam</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A9213EC" w14:textId="77777777" w:rsidR="00F40649" w:rsidRDefault="00F40649" w:rsidP="00F40649">
+    <w:p w14:paraId="14BAC27D" w14:textId="77777777" w:rsidR="00CA0231" w:rsidRDefault="00CA0231" w:rsidP="00CA0231">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F40649">
+      <w:r w:rsidRPr="00CA0231">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advising an A-share listed plastic tableware and biodegradable materials company in providing legal services for its greenfield investment project in Indonesia</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="05E7749B" w14:textId="77777777" w:rsidR="00F40649" w:rsidRDefault="00F40649" w:rsidP="00F40649">
+    <w:p w14:paraId="5EE2AD3F" w14:textId="77777777" w:rsidR="00CA0231" w:rsidRDefault="00CA0231" w:rsidP="00CA0231">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F40649">
+      <w:r w:rsidRPr="00CA0231">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advising a Chinese solar photovoltaic company in providing legal services for its investment project in Germany</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A118A0F" w14:textId="77777777" w:rsidR="00F40649" w:rsidRDefault="00F40649" w:rsidP="00F40649">
+    <w:p w14:paraId="79169F3A" w14:textId="77777777" w:rsidR="00CA0231" w:rsidRDefault="00CA0231" w:rsidP="00CA0231">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F40649">
+      <w:r w:rsidRPr="00CA0231">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advising a domestic electromechanical company in providing legal services for its greenfield investment project in Cambodia</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="44323248" w14:textId="77777777" w:rsidR="00F40649" w:rsidRDefault="00F40649" w:rsidP="00F40649">
+    <w:p w14:paraId="02B5438F" w14:textId="77777777" w:rsidR="00CA0231" w:rsidRDefault="00CA0231" w:rsidP="00CA0231">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F40649">
+      <w:r w:rsidRPr="00CA0231">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Joint Venture &amp; Business Cooperation</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="359358B1" w14:textId="77777777" w:rsidR="00F40649" w:rsidRDefault="00F40649" w:rsidP="00F40649">
+    <w:p w14:paraId="11F12FFD" w14:textId="77777777" w:rsidR="00CA0231" w:rsidRDefault="00CA0231" w:rsidP="00CA0231">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F40649">
+      <w:r w:rsidRPr="00CA0231">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advising Ant Group in its business cooperations with NBA in relation to blockchain technology, NFT and privacy computing, etc.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7C8A6453" w14:textId="77777777" w:rsidR="00F40649" w:rsidRDefault="00F40649" w:rsidP="00F40649">
+    <w:p w14:paraId="2728C952" w14:textId="77777777" w:rsidR="00CA0231" w:rsidRDefault="00CA0231" w:rsidP="00CA0231">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F40649">
+      <w:r w:rsidRPr="00CA0231">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Capital Market</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4617BD34" w14:textId="77777777" w:rsidR="00F40649" w:rsidRDefault="00F40649" w:rsidP="00F40649">
+    <w:p w14:paraId="34E68881" w14:textId="77777777" w:rsidR="00CA0231" w:rsidRDefault="00CA0231" w:rsidP="00CA0231">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F40649">
+      <w:r w:rsidRPr="00CA0231">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advising Wanda Sports Group as issuer</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F40649">
+      <w:r w:rsidRPr="00CA0231">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F40649">
+      <w:r w:rsidRPr="00CA0231">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s counsel in connection with its IPO and listing, a restructuring of its operations prior to the offering and a financing transaction</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D04AE2E" w14:textId="77777777" w:rsidR="00F40649" w:rsidRDefault="00F40649" w:rsidP="00F40649">
+    <w:p w14:paraId="092F3ADE" w14:textId="77777777" w:rsidR="00CA0231" w:rsidRDefault="00CA0231" w:rsidP="00CA0231">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F40649">
+      <w:r w:rsidRPr="00CA0231">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Education</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="76A0D465" w14:textId="77777777" w:rsidR="00F40649" w:rsidRDefault="00F40649" w:rsidP="00F40649">
+    <w:p w14:paraId="0A07AB76" w14:textId="77777777" w:rsidR="00CA0231" w:rsidRDefault="00CA0231" w:rsidP="00CA0231">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F40649">
+      <w:r w:rsidRPr="00CA0231">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>University of Georgia School of Law, J.D.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="722F1CD5" w14:textId="77777777" w:rsidR="00F40649" w:rsidRDefault="00F40649" w:rsidP="00F40649">
+    <w:p w14:paraId="1728909C" w14:textId="77777777" w:rsidR="00CA0231" w:rsidRDefault="00CA0231" w:rsidP="00CA0231">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F40649">
+      <w:r w:rsidRPr="00CA0231">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>East China University of Political Science and Law, LL.B.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="37A98E61" w14:textId="77777777" w:rsidR="00F40649" w:rsidRDefault="00F40649" w:rsidP="00F40649">
+    <w:p w14:paraId="20D17420" w14:textId="77777777" w:rsidR="00CA0231" w:rsidRDefault="00CA0231" w:rsidP="00CA0231">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F40649">
+      <w:r w:rsidRPr="00CA0231">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Professional Qualification</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="12A7208C" w14:textId="77777777" w:rsidR="00F40649" w:rsidRDefault="00F40649" w:rsidP="00F40649">
+    <w:p w14:paraId="34E25503" w14:textId="77777777" w:rsidR="00CA0231" w:rsidRDefault="00CA0231" w:rsidP="00CA0231">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F40649">
+      <w:r w:rsidRPr="00CA0231">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Admitted to practice in New York</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6983BE6C" w14:textId="77777777" w:rsidR="00F40649" w:rsidRDefault="00F40649" w:rsidP="00F40649">
+    <w:p w14:paraId="338D6F29" w14:textId="77777777" w:rsidR="00CA0231" w:rsidRDefault="00CA0231" w:rsidP="00CA0231">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F40649">
+      <w:r w:rsidRPr="00CA0231">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Admitted to practice in New Jersey</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="405EF33F" w14:textId="77777777" w:rsidR="00F40649" w:rsidRDefault="00F40649" w:rsidP="00F40649">
+    <w:p w14:paraId="23E2E490" w14:textId="77777777" w:rsidR="00CA0231" w:rsidRDefault="00CA0231" w:rsidP="00CA0231">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F40649">
+      <w:r w:rsidRPr="00CA0231">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Admitted to practice in Georgia (inactive)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1DBA085B" w14:textId="77777777" w:rsidR="00F40649" w:rsidRDefault="00F40649" w:rsidP="00F40649">
+    <w:p w14:paraId="3F47E83D" w14:textId="77777777" w:rsidR="00CA0231" w:rsidRDefault="00CA0231" w:rsidP="00CA0231">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="41"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F40649">
+      <w:r w:rsidRPr="00CA0231">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Registered Foreign Lawyer in Hong Kong SAR</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F21741E" w14:textId="77777777" w:rsidR="00F40649" w:rsidRDefault="00F40649" w:rsidP="00F40649">
+    <w:p w14:paraId="0DA8C2D6" w14:textId="77777777" w:rsidR="00CA0231" w:rsidRDefault="00CA0231" w:rsidP="00CA0231">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F40649">
+      <w:r w:rsidRPr="00CA0231">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Work Language</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0453D626" w14:textId="77777777" w:rsidR="00F40649" w:rsidRDefault="00F40649" w:rsidP="00F40649">
+    <w:p w14:paraId="730C4D1E" w14:textId="77777777" w:rsidR="00CA0231" w:rsidRDefault="00CA0231" w:rsidP="00CA0231">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="42"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F40649">
+      <w:r w:rsidRPr="00CA0231">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>English</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2D4898DC" w14:textId="77777777" w:rsidR="00F40649" w:rsidRDefault="00F40649" w:rsidP="00F40649">
+    <w:p w14:paraId="7CD6DE6F" w14:textId="77777777" w:rsidR="00CA0231" w:rsidRDefault="00CA0231" w:rsidP="00CA0231">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="43"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F40649">
+      <w:r w:rsidRPr="00CA0231">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Mandarin</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50D974F6" w14:textId="77777777" w:rsidR="00F40649" w:rsidRDefault="00F40649" w:rsidP="00F40649">
+    <w:p w14:paraId="36AF0B67" w14:textId="77777777" w:rsidR="00CA0231" w:rsidRDefault="00CA0231" w:rsidP="00CA0231">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F40649">
+      <w:r w:rsidRPr="00CA0231">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Professional Background</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="644B00D0" w14:textId="77777777" w:rsidR="00F40649" w:rsidRDefault="00F40649" w:rsidP="00F40649">
+    <w:p w14:paraId="1FDDFF76" w14:textId="77777777" w:rsidR="00CA0231" w:rsidRDefault="00CA0231" w:rsidP="00CA0231">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="44"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F40649">
+      <w:r w:rsidRPr="00CA0231">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Before joining Fangda Partners, Mr. Bu worked at Winston &amp; Strawn LLP</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F40649">
+      <w:r w:rsidRPr="00CA0231">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F40649">
+      <w:r w:rsidRPr="00CA0231">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s Shanghai office, DLA Piper LLP</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F40649">
+      <w:r w:rsidRPr="00CA0231">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F40649">
+      <w:r w:rsidRPr="00CA0231">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s Beijing office, and Paul, Weiss, Rifkind, Wharton &amp; Garrison LLP</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F40649">
+      <w:r w:rsidRPr="00CA0231">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F40649">
+      <w:r w:rsidRPr="00CA0231">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s Beijing office. Mr. Bu also worked at the Atlanta office of King &amp; Spalding LLP.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="46AEEC19" w14:textId="77777777" w:rsidR="00F40649" w:rsidRDefault="00F40649" w:rsidP="00F40649">
+    <w:p w14:paraId="55399243" w14:textId="77777777" w:rsidR="00CA0231" w:rsidRDefault="00CA0231" w:rsidP="00CA0231">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="45"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F40649">
+      <w:r w:rsidRPr="00CA0231">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Mr. Bu was named one of LegalOne's &amp;quot;2025 Top 15 Client-Trusted Lawyers: Corporate Global Expansion&amp;quot; in 2025.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7870E002" w14:textId="77777777" w:rsidR="00F40649" w:rsidRDefault="00F40649" w:rsidP="00F40649">
+    <w:p w14:paraId="2630B49F" w14:textId="77777777" w:rsidR="00CA0231" w:rsidRDefault="00CA0231" w:rsidP="00CA0231">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="46"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F40649">
+      <w:r w:rsidRPr="00CA0231">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Mr. Bu was recognized as a &amp;quot;Rising Star Partner&amp;quot; by IFLR 1000 in 2025.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0147F424" w14:textId="77777777" w:rsidR="00F40649" w:rsidRDefault="00F40649" w:rsidP="00F40649">
+    <w:p w14:paraId="14477030" w14:textId="77777777" w:rsidR="00CA0231" w:rsidRDefault="00CA0231" w:rsidP="00CA0231">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="47"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F40649">
+      <w:r w:rsidRPr="00CA0231">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Mr. Bu has been interviewed multiple times by various medias such as 36Kr, 21st Century Business Herald, Caijing Magazine, and Glowsphere.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1B573D55" w14:textId="77777777" w:rsidR="00F40649" w:rsidRDefault="00F40649" w:rsidP="00F40649">
+    <w:p w14:paraId="7113CD40" w14:textId="77777777" w:rsidR="00CA0231" w:rsidRDefault="00CA0231" w:rsidP="00CA0231">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F40649">
+      <w:r w:rsidRPr="00CA0231">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>OTHER INFORMATION</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3BC35E7C" w14:textId="77777777" w:rsidR="00F40649" w:rsidRDefault="00F40649" w:rsidP="00F40649">
+    <w:p w14:paraId="5C6763EA" w14:textId="77777777" w:rsidR="00CA0231" w:rsidRDefault="00CA0231" w:rsidP="00CA0231">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F40649">
+      <w:r w:rsidRPr="00CA0231">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Publications</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1DC0250F" w14:textId="77777777" w:rsidR="00F40649" w:rsidRDefault="00F40649" w:rsidP="00F40649">
+    <w:p w14:paraId="232495FA" w14:textId="77777777" w:rsidR="00CA0231" w:rsidRDefault="00CA0231" w:rsidP="00CA0231">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="48"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F40649">
+      <w:r w:rsidRPr="00CA0231">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F40649">
+      <w:r w:rsidRPr="00CA0231">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>EMERGENCY ARBITRATOR PROCEDURE AND OPEN-LIST ARBITRATOR APPOINTMENT UNDER THE NEW CHINA (SHANGHAI) PILOT FREE TRADE ZONE ARBITRATION RULES: DAWN OF A NEW ERA?</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F40649">
+      <w:r w:rsidRPr="00CA0231">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F40649">
+      <w:r w:rsidRPr="00CA0231">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 10 U. Pa. E. Asia L. Rev. 66 (2014). Available at: http://scholarship.law.upenn.edu/ealr/vol10/iss1/3 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5567FC3C" w14:textId="7D61629B" w:rsidR="00686369" w:rsidRPr="00F40649" w:rsidRDefault="00F40649" w:rsidP="00F40649">
+    <w:p w14:paraId="5567FC3C" w14:textId="346F86F6" w:rsidR="00686369" w:rsidRPr="00CA0231" w:rsidRDefault="00CA0231" w:rsidP="00CA0231">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="49"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F40649">
+      <w:r w:rsidRPr="00CA0231">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F40649">
+      <w:r w:rsidRPr="00CA0231">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>BEST PRACTICES FOR A STATE ALZHEIMER</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F40649">
+      <w:r w:rsidRPr="00CA0231">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F40649">
+      <w:r w:rsidRPr="00CA0231">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>S DISEASE REGISTRY: LESSONS FROM GEORGIA?</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F40649">
+      <w:r w:rsidRPr="00CA0231">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F40649">
+      <w:r w:rsidRPr="00CA0231">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 17 J. Minn. J. L. Sci. &amp; Tech (2016). Available at SSRN: http://ssrn.com/abstract=2592461 </w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00686369" w:rsidRPr="00F40649" w:rsidSect="002D0826">
+    <w:sectPr w:rsidR="00686369" w:rsidRPr="00CA0231" w:rsidSect="002D0826">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1797" w:bottom="1440" w:left="1797" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="3584D350" w14:textId="77777777" w:rsidR="004167EC" w:rsidRDefault="004167EC" w:rsidP="00F57734">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="2493FDE5" w14:textId="77777777" w:rsidR="004167EC" w:rsidRDefault="004167EC" w:rsidP="00F57734">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -2084,365 +2102,428 @@
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="03242D1D"/>
+    <w:nsid w:val="00ED4573"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="CF6CFA1C"/>
+    <w:tmpl w:val="C748B2DA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="04490E02"/>
+    <w:nsid w:val="012B7B8B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="3820990C"/>
+    <w:tmpl w:val="50706CB2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="04EF61F7"/>
+    <w:nsid w:val="01EB41BE"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="4F70CC12"/>
+    <w:tmpl w:val="855241E4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="098B45F5"/>
+    <w:nsid w:val="036D0DF4"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="8A6CDE5C"/>
+    <w:tmpl w:val="E54EA53E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="09E43379"/>
+    <w:nsid w:val="06187FDA"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="4468BAA0"/>
+    <w:tmpl w:val="D954F6B2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="09F10CB1"/>
+    <w:nsid w:val="085C51CC"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="83ACF5D8"/>
+    <w:tmpl w:val="0A3CE46E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0FA67F22"/>
+    <w:nsid w:val="0D3A1461"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="80781388"/>
+    <w:tmpl w:val="D3CA6C6A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="12447E37"/>
+    <w:nsid w:val="0E4B7CC1"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A7AAC938"/>
+    <w:tmpl w:val="6B30B0B6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="149548AF"/>
+    <w:nsid w:val="110933CF"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="206896C4"/>
+    <w:tmpl w:val="7F68415C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="185950A5"/>
+    <w:nsid w:val="18146EB1"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="69729F5A"/>
+    <w:tmpl w:val="DB70DBC0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="19F3385D"/>
+    <w:nsid w:val="187A37C5"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="3820990C"/>
+    <w:tmpl w:val="AC1A0CB8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1C232D2E"/>
+    <w:nsid w:val="1A804A93"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="8B10542C"/>
+    <w:tmpl w:val="F76A3A0A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="21766E01"/>
+    <w:nsid w:val="25473EA2"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="80B28A1C"/>
+    <w:tmpl w:val="602C0F5C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="27925543"/>
+    <w:nsid w:val="28CE1355"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E45C2CB4"/>
+    <w:tmpl w:val="68285F24"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2E954651"/>
+    <w:nsid w:val="2A3F76E6"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="5D56068A"/>
+    <w:tmpl w:val="817CDE80"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2B035913"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="F89C2648"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2BC322BB"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="B172E6F4"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2C712003"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="597EA2B2"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2EE42B43"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B08202D4"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="440" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="880" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
@@ -2511,156 +2592,156 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3520" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="312103C0"/>
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="316F26DD"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E9BEDCFA"/>
+    <w:tmpl w:val="F208BE92"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3304600E"/>
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="31845188"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="0C546C82"/>
+    <w:tmpl w:val="DAC43B52"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="338F26E5"/>
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="338127B3"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="68C26A9E"/>
+    <w:tmpl w:val="3D343FBE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="362B444A"/>
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="340606D1"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="47F85EEA"/>
+    <w:tmpl w:val="688E952A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="372F4A66"/>
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="395D767C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A2307C58"/>
+    <w:tmpl w:val="E1B466B8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3B6418F1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="49FEE19A"/>
     <w:lvl w:ilvl="0" w:tplc="B99657A6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="510" w:hanging="226"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:sz w:val="15"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="880" w:hanging="440"/>
@@ -2732,763 +2813,700 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3520" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="46004455"/>
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3DD679F0"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="1D92D4C6"/>
+    <w:tmpl w:val="19BA74D2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="467C4FE0"/>
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="40B809FE"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="63A4E7C8"/>
+    <w:tmpl w:val="B29A5D06"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="48A94FD5"/>
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="43FD737F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="AB5097DE"/>
+    <w:tmpl w:val="CBE6D722"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="493E09A1"/>
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="47C10C73"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="2CF62358"/>
+    <w:tmpl w:val="5BE6E966"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="49E50C76"/>
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="48B2290A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E9145684"/>
+    <w:tmpl w:val="CFA0B20C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4BBE7B76"/>
+  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4D75361B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="CDC483EE"/>
+    <w:tmpl w:val="57280D7A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4D1B52EA"/>
+  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4E002686"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="18B0683A"/>
+    <w:tmpl w:val="3B28E374"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4D933660"/>
+  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5183685E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="9E4A2614"/>
+    <w:tmpl w:val="318ACD74"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="50E943CE"/>
+  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="554C7A12"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="99DC0F1C"/>
+    <w:tmpl w:val="138C432E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="52490F78"/>
+  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5786076A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B9A6A90E"/>
+    <w:tmpl w:val="D94E0D86"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5298461C"/>
+  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="58DD64E2"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B5F4CCE4"/>
+    <w:tmpl w:val="5AFA7FB4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="53437674"/>
+  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="593462C1"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="0ABA00FE"/>
+    <w:tmpl w:val="C8D082C0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="54D37D73"/>
+  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5B365D32"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="39EC5D0A"/>
+    <w:tmpl w:val="C3FAFF0C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="59EF71B5"/>
+  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5E08359C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="549C41D2"/>
+    <w:tmpl w:val="EE2CD412"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5B4E118A"/>
+  <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5F0E6087"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="29561B72"/>
+    <w:tmpl w:val="F90CFF3A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5CA27349"/>
+  <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="684729D8"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="69A6A314"/>
+    <w:tmpl w:val="4F62CB8E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="63132B70"/>
+  <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="69CD1F4C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="BFA24ABE"/>
+    <w:tmpl w:val="6B30B0B6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6C47313F"/>
+  <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6B557259"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D8C6BE2E"/>
+    <w:tmpl w:val="ECFE8088"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6E382441"/>
+  <w:abstractNum w:abstractNumId="43" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6E532EE4"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="86EC722A"/>
+    <w:tmpl w:val="5B5A183C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="701B7B0B"/>
+  <w:abstractNum w:abstractNumId="44" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="766B2A15"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="3E8E5FCC"/>
+    <w:tmpl w:val="53369054"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="726906FD"/>
+  <w:abstractNum w:abstractNumId="45" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="773574C4"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="459CCC18"/>
+    <w:tmpl w:val="C1F8BDC8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="43" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="76CD70E8"/>
+  <w:abstractNum w:abstractNumId="46" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="78A054FB"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="8F16CE76"/>
+    <w:tmpl w:val="4B82313A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="44" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="78A93E48"/>
+  <w:abstractNum w:abstractNumId="47" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7BF11C8A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E90E7DE4"/>
+    <w:tmpl w:val="4DB23DA0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="45" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="79917A02"/>
+  <w:abstractNum w:abstractNumId="48" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7C8957F7"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="781ADF52"/>
+    <w:tmpl w:val="2FAE8C6C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="46" w15:restartNumberingAfterBreak="0">
-[...61 lines deleted...]
-  </w:abstractNum>
   <w:num w:numId="1">
-    <w:abstractNumId w:val="15"/>
+    <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="2">
-    <w:abstractNumId w:val="21"/>
+    <w:abstractNumId w:val="24"/>
   </w:num>
   <w:num w:numId="3">
-    <w:abstractNumId w:val="18"/>
+    <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="4">
-    <w:abstractNumId w:val="28"/>
+    <w:abstractNumId w:val="20"/>
   </w:num>
   <w:num w:numId="5">
-    <w:abstractNumId w:val="3"/>
+    <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="6">
-    <w:abstractNumId w:val="5"/>
+    <w:abstractNumId w:val="43"/>
   </w:num>
   <w:num w:numId="7">
-    <w:abstractNumId w:val="44"/>
+    <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="8">
-    <w:abstractNumId w:val="4"/>
+    <w:abstractNumId w:val="36"/>
   </w:num>
   <w:num w:numId="9">
-    <w:abstractNumId w:val="0"/>
+    <w:abstractNumId w:val="28"/>
   </w:num>
   <w:num w:numId="10">
     <w:abstractNumId w:val="30"/>
   </w:num>
   <w:num w:numId="11">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="12">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="14">
+    <w:abstractNumId w:val="34"/>
+  </w:num>
+  <w:num w:numId="15">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="16">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="17">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="18">
+    <w:abstractNumId w:val="48"/>
+  </w:num>
+  <w:num w:numId="19">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="20">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="21">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="22">
+    <w:abstractNumId w:val="39"/>
+  </w:num>
+  <w:num w:numId="23">
+    <w:abstractNumId w:val="44"/>
+  </w:num>
+  <w:num w:numId="24">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="25">
+    <w:abstractNumId w:val="40"/>
+  </w:num>
+  <w:num w:numId="26">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="27">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="28">
     <w:abstractNumId w:val="45"/>
   </w:num>
-  <w:num w:numId="12">
-    <w:abstractNumId w:val="40"/>
+  <w:num w:numId="29">
+    <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="13">
-[...8 lines deleted...]
-  <w:num w:numId="16">
+  <w:num w:numId="30">
     <w:abstractNumId w:val="16"/>
   </w:num>
-  <w:num w:numId="17">
-[...17 lines deleted...]
-  <w:num w:numId="23">
+  <w:num w:numId="31">
     <w:abstractNumId w:val="33"/>
   </w:num>
-  <w:num w:numId="24">
-[...22 lines deleted...]
-  </w:num>
   <w:num w:numId="32">
-    <w:abstractNumId w:val="32"/>
+    <w:abstractNumId w:val="35"/>
   </w:num>
   <w:num w:numId="33">
     <w:abstractNumId w:val="38"/>
   </w:num>
   <w:num w:numId="34">
-    <w:abstractNumId w:val="43"/>
+    <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="35">
+    <w:abstractNumId w:val="47"/>
+  </w:num>
+  <w:num w:numId="36">
+    <w:abstractNumId w:val="32"/>
+  </w:num>
+  <w:num w:numId="37">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="38">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="39">
+    <w:abstractNumId w:val="42"/>
+  </w:num>
+  <w:num w:numId="40">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="41">
     <w:abstractNumId w:val="12"/>
   </w:num>
-  <w:num w:numId="36">
-    <w:abstractNumId w:val="47"/>
+  <w:num w:numId="42">
+    <w:abstractNumId w:val="37"/>
   </w:num>
-  <w:num w:numId="37">
-    <w:abstractNumId w:val="24"/>
+  <w:num w:numId="43">
+    <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="38">
-    <w:abstractNumId w:val="31"/>
+  <w:num w:numId="44">
+    <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="39">
+  <w:num w:numId="45">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="46">
+    <w:abstractNumId w:val="46"/>
+  </w:num>
+  <w:num w:numId="47">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="40">
-[...22 lines deleted...]
-  </w:num>
   <w:num w:numId="48">
-    <w:abstractNumId w:val="10"/>
+    <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="49">
-    <w:abstractNumId w:val="1"/>
+    <w:abstractNumId w:val="41"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
@@ -3606,73 +3624,73 @@
     <w:rsid w:val="00936370"/>
     <w:rsid w:val="0094376B"/>
     <w:rsid w:val="009465FB"/>
     <w:rsid w:val="0095781F"/>
     <w:rsid w:val="009A4D0D"/>
     <w:rsid w:val="009A711A"/>
     <w:rsid w:val="009B27AE"/>
     <w:rsid w:val="009D6108"/>
     <w:rsid w:val="009E20C4"/>
     <w:rsid w:val="00A002B6"/>
     <w:rsid w:val="00A1252B"/>
     <w:rsid w:val="00A1585C"/>
     <w:rsid w:val="00A41685"/>
     <w:rsid w:val="00A64BF0"/>
     <w:rsid w:val="00A81B38"/>
     <w:rsid w:val="00B05840"/>
     <w:rsid w:val="00B37E04"/>
     <w:rsid w:val="00B557D1"/>
     <w:rsid w:val="00B62E87"/>
     <w:rsid w:val="00B670A2"/>
     <w:rsid w:val="00B86E39"/>
     <w:rsid w:val="00BB071E"/>
     <w:rsid w:val="00BB2601"/>
     <w:rsid w:val="00C0316A"/>
     <w:rsid w:val="00C24D79"/>
+    <w:rsid w:val="00CA0231"/>
     <w:rsid w:val="00CD0348"/>
     <w:rsid w:val="00CF1C9C"/>
     <w:rsid w:val="00D1552C"/>
     <w:rsid w:val="00D2284D"/>
     <w:rsid w:val="00D45AF6"/>
     <w:rsid w:val="00D632AE"/>
     <w:rsid w:val="00D925CA"/>
     <w:rsid w:val="00DA428A"/>
     <w:rsid w:val="00DA626A"/>
     <w:rsid w:val="00DD484D"/>
     <w:rsid w:val="00DF04DF"/>
     <w:rsid w:val="00E34189"/>
     <w:rsid w:val="00E418B1"/>
     <w:rsid w:val="00E44063"/>
     <w:rsid w:val="00E61128"/>
     <w:rsid w:val="00E70303"/>
     <w:rsid w:val="00E73B54"/>
     <w:rsid w:val="00E7710E"/>
     <w:rsid w:val="00E94C0A"/>
     <w:rsid w:val="00EB2910"/>
     <w:rsid w:val="00EF7E90"/>
     <w:rsid w:val="00F07BEB"/>
-    <w:rsid w:val="00F40649"/>
     <w:rsid w:val="00F51C68"/>
     <w:rsid w:val="00F57734"/>
     <w:rsid w:val="00F80A79"/>
     <w:rsid w:val="00F96E7C"/>
     <w:rsid w:val="00F97256"/>
     <w:rsid w:val="00FA3B60"/>
     <w:rsid w:val="00FB5CEE"/>
     <w:rsid w:val="00FC7C78"/>
     <w:rsid w:val="00FE037C"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="zh-CN"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
@@ -4722,61 +4740,61 @@
     <w:rsid w:val="00F57734"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af4">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0065437B"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af5">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00F40649"/>
+    <w:rsid w:val="00CA0231"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af6">
     <w:name w:val="正文文本 字符"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="af5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00F40649"/>
+    <w:rsid w:val="00CA0231"/>
     <w:rPr>
       <w:sz w:val="21"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 主题​​">
@@ -5060,66 +5078,66 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{07651D4D-7B6E-4ECE-8806-CBB2E5F3113D}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4EA8A5AD-9596-40B6-B4AF-4C737379B93F}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>963</Words>
-  <Characters>5490</Characters>
+  <Words>969</Words>
+  <Characters>5526</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>45</Lines>
+  <Lines>46</Lines>
   <Paragraphs>12</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>6441</CharactersWithSpaces>
+  <CharactersWithSpaces>6483</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Microsoft Office User</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>