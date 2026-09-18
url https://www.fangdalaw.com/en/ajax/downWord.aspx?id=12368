--- v1 (2026-07-16)
+++ v2 (2026-09-18)
@@ -36,209 +36,209 @@
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5485"/>
         <w:gridCol w:w="2836"/>
       </w:tblGrid>
       <w:tr w:rsidR="0049405C" w:rsidRPr="00C24D79" w14:paraId="76EB2C64" w14:textId="77777777" w:rsidTr="00E70303">
         <w:trPr>
           <w:trHeight w:val="3267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5485" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="271D78"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C4F11E8" w14:textId="07B6615B" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00CA0231" w:rsidP="00CA0231">
+          <w:p w14:paraId="2C4F11E8" w14:textId="3E9B5D41" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00E755E3" w:rsidP="00E755E3">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="xingming"/>
             <w:bookmarkStart w:id="1" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="1"/>
-            <w:r w:rsidRPr="00CA0231">
+            <w:r w:rsidRPr="00E755E3">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>RAY BU</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
-          <w:p w14:paraId="7153C8C6" w14:textId="77777777" w:rsidR="00CA0231" w:rsidRPr="00CA0231" w:rsidRDefault="00CA0231" w:rsidP="00CA0231">
+          <w:p w14:paraId="0984E949" w14:textId="77777777" w:rsidR="00E755E3" w:rsidRPr="00E755E3" w:rsidRDefault="00E755E3" w:rsidP="00E755E3">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="didian"/>
-            <w:r w:rsidRPr="00CA0231">
+            <w:r w:rsidRPr="00E755E3">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Beijing</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="706EB16B" w14:textId="364A3A82" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00CA0231" w:rsidP="00CA0231">
+          <w:p w14:paraId="706EB16B" w14:textId="4AF6421A" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00E755E3" w:rsidP="00E755E3">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CA0231">
+            <w:r w:rsidRPr="00E755E3">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Registered Foreign Lawyer (New York, USA)</w:t>
             </w:r>
-            <w:r w:rsidRPr="00CA0231">
+            <w:r w:rsidRPr="00E755E3">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>·</w:t>
             </w:r>
-            <w:r w:rsidRPr="00CA0231">
+            <w:r w:rsidRPr="00E755E3">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Hong Kong</w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
-          <w:p w14:paraId="6199424A" w14:textId="58B35A54" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00CA0231" w:rsidP="00CA0231">
+          <w:p w14:paraId="6199424A" w14:textId="6452BC34" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00E755E3" w:rsidP="00E755E3">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="dianhua"/>
-            <w:r w:rsidRPr="00CA0231">
+            <w:r w:rsidRPr="00E755E3">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">+86 10 5769 4266 / +86 17302100901 </w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
-          <w:p w14:paraId="4F910ACA" w14:textId="739D1ED5" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00CA0231" w:rsidP="00CA0231">
+          <w:p w14:paraId="4F910ACA" w14:textId="550B1226" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00E755E3" w:rsidP="00E755E3">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="youxiang"/>
-            <w:r w:rsidRPr="00CA0231">
+            <w:r w:rsidRPr="00E755E3">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>rui.bu@fangdalaw.com</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="22DBA835" w14:textId="677EAC48" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00F96E7C" w:rsidP="00860F89">
             <w:pPr>
               <w:ind w:leftChars="-52" w:left="-109"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C24D79">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:color w:val="545551"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D24C6CB" w14:textId="551725CB" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00CA0231" w:rsidP="002932C9">
+          <w:p w14:paraId="2D24C6CB" w14:textId="788AC1AF" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00E755E3" w:rsidP="002932C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="tupian"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7411B768" wp14:editId="1A5AD5F7">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7E354AEF" wp14:editId="5725B38D">
                   <wp:extent cx="1651000" cy="2142519"/>
                   <wp:effectExtent l="0" t="0" r="6350" b="0"/>
                   <wp:docPr id="1" name="图片 1"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
@@ -278,60 +278,60 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C063291" w14:textId="5DC9D94D" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="002375A9" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C24D79">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>PRACTICE AREAS</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C1ACACA" w14:textId="6DB4B4CE" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="00CA0231" w:rsidP="007177F3">
+          <w:p w14:paraId="3C1ACACA" w14:textId="24C40DEE" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="00E755E3" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="zhiyelingyu"/>
-            <w:r w:rsidRPr="00CA0231">
+            <w:r w:rsidRPr="00E755E3">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>MR. BU SPECIALIZES IN M&amp;A, PRIVATE EQUITY INVESTMENT, OUTBOUND INVESTMENT, FOREIGN DIRECT INVESTMENT AND GENERAL CORPORATE MATTERS.</w:t>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F19AE4C" w14:textId="19A41B01" w:rsidR="00451233" w:rsidRPr="00C24D79" w:rsidRDefault="00F80A79" w:rsidP="00DA428A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C24D79">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
           <w:noProof/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
@@ -391,51 +391,51 @@
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:roundrect w14:anchorId="053823F2" id="圆角矩形 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:-6.2pt;margin-top:-12.6pt;width:4.55pt;height:3.6pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDc1SqFegIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2yAQfp+0/wHxvtqO+mON4lRRqk6T&#10;qrZqO/WZYIiRMMeAxMn++h3gOG1X7WHaCwbu7ru7z98xu9p1mmyF8wpMTauTkhJhODTKrGv64/nm&#10;y1dKfGCmYRqMqOleeHo1//xp1tupmEALuhGOIIjx097WtA3BTovC81Z0zJ+AFQaNElzHAh7dumgc&#10;6xG908WkLM+LHlxjHXDhPd5eZyOdJ3wpBQ/3UnoRiK4p1hbS6tK6imsxn7Hp2jHbKj6Uwf6hio4p&#10;g0lHqGsWGNk49QdUp7gDDzKccOgKkFJxkXrAbqryXTdPLbMi9YLkeDvS5P8fLL/bPtkHhzT01k89&#10;bmMXO+m6+MX6yC6RtR/JErtAOF6eXZyXyChHy+nZRXUZqSyOodb58E1AR+Kmpg42pnnE35FYYttb&#10;H7L/wS+m86BVc6O0TocoAbHUjmwZ/rzVuhoyvPHSJvoaiFEZMN4Ux2bSLuy1iH7aPApJVIPlT1Ih&#10;SWfHJIxzYUKVTS1rRM5dnZXYaoYfI1K3CTAiS8w/Yg8Abxs4YGeYwT+GiiTTMbj8W2E5eIxImcGE&#10;MbhTBtxHABq7GjJn/wNJmZrI0gqa/YMjDvKQeMtvFP67W+bDA3M4Ffi3cdLDPS5SQ19TGHaUtOB+&#10;fXQf/VGsaKWkxymrqf+5YU5Qor8blPFldXoaxzIdUEYTPLjXltVri9l0S0AtVPimWJ620T/ow1Y6&#10;6F7wQVjErGhihmPumvLgDodlyNOPTwoXi0Vyw1G0LNyaJ8sjeGQ1yvJ598KcHQQcUPd3cJhINn0n&#10;4ewbIw0sNgGkSvo+8jrwjWOchDM8OfGdeH1OXseHcf4bAAD//wMAUEsDBBQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NT8JAEL2b+B82Y+KtbCliSOmWGIgkKBdQPC/d&#10;sW3cna3dBeq/dzjpZTKT9+Z9FIvBWXHGPrSeFIxHKQikypuWagXvb8/JDESImoy2nlDBDwZYlLc3&#10;hc6Nv9AOz/tYCxahkGsFTYxdLmWoGnQ6jHyHxNin752OfPa1NL2+sLizMkvTR+l0S+zQ6A6XDVZf&#10;+5NTsF4edttDu9l8b6cr+5rpjxdbr5W6vxtWcx5PcxARh/j3AdcOnB9KDnb0JzJBWAXJOHtgKi/Z&#10;NAPBjGQyAXG8IrMUZFnI/z3KXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDc1SqFegIA&#10;AGAFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="white [3212]" stroked="f" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A75C8B2" w14:textId="77777777" w:rsidR="00CA0231" w:rsidRDefault="000E0C86" w:rsidP="00B670A2">
+    <w:p w14:paraId="4FCBD899" w14:textId="77777777" w:rsidR="00E755E3" w:rsidRDefault="000E0C86" w:rsidP="00B670A2">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C24D79">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="545551"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E0DC835" wp14:editId="24238D24">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2512</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4508</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5271826" cy="0"/>
@@ -476,1435 +476,1435 @@
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:line w14:anchorId="3D0BA0F8" id="直接连接符 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".2pt,.35pt" to="415.3pt,.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKOATlvwEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+wYWFYYcXpo0V2K&#10;rdhH74pMxQL0BUmLnX8/ik7cohsGbNhFMCW+x/dIens7WcOOEJP2ruPrVc0ZOOl77Q4d//7t4fqG&#10;s5SF64XxDjp+gsRvd1fvtmNoofGDNz1EhiQutWPo+JBzaKsqyQGsSCsfwOGj8tGKjGE8VH0UI7Jb&#10;UzV1valGH/sQvYSU8PZ+fuQ74lcKZP6sVILMTMdRW6Yz0rkvZ7XbivYQRRi0PMsQ/6DCCu2w6EJ1&#10;L7JgP6L+hcpqGX3yKq+kt5VXSksgD+hmXb9x83UQAcgLNieFpU3p/9HKT8c79xSxDWNIbQpPsbiY&#10;VLRMGR2ecabkC5Wyidp2WtoGU2YSL983H9Y3zYYzeXmrZopCFWLKH8FbVj46brQrjkQrjo8pY1lM&#10;vaSUa+PKmbzR/YM2hoJ42N+ZyI6izLBu6g2NDYGv0jAq0OrFBX3lk4GZ9gsopntUO/uhBYOFVkgJ&#10;Lq/LOhATZheYQgkLsCbdfwSe8wsUaPn+BrwgqLJ3eQFb7Xz8XfU8XSSrOf/Sgdl3acHe9yeaL7UG&#10;t4gcnje+rOnrmOAv/+XuJwAAAP//AwBQSwMEFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FvwjAMhe+T9h8iT+I20g3WQWmK0IALh0kDhLRb2nhttcapmgCFX485bRdL&#10;T+/5+XM6720jTtj52pGCl2EEAqlwpqZSwX63fp6A8EGT0Y0jVHBBD/Ps8SHViXFn+sLTNpSCS8gn&#10;WkEVQptI6YsKrfZD1yKx9+M6qwPLrpSm02cut418jaJYWl0TX6h0ix8VFr/bo1WwO1x7uTl8LvK4&#10;3o+m39PV2/q6Umrw1C9nPBYzEAH78LcB9x+YHzIGy92RjBeNgjHnFLyDYG8yimIQ+V3KLJX/+bMb&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEo4BOW/AQAA3wMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAAAAAAAAAAAA&#10;AAAAGQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" strokecolor="#002060" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="54DB03FF" w14:textId="77777777" w:rsidR="00CA0231" w:rsidRDefault="00CA0231" w:rsidP="00CA0231">
+    <w:p w14:paraId="77E22876" w14:textId="77777777" w:rsidR="00E755E3" w:rsidRDefault="00E755E3" w:rsidP="00E755E3">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CA0231">
+      <w:r w:rsidRPr="00E755E3">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>REPRESENTATIVE MATTERS AND CASES</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F87C310" w14:textId="77777777" w:rsidR="00CA0231" w:rsidRDefault="00CA0231" w:rsidP="00CA0231">
+    <w:p w14:paraId="609601D1" w14:textId="77777777" w:rsidR="00E755E3" w:rsidRDefault="00E755E3" w:rsidP="00E755E3">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CA0231">
+      <w:r w:rsidRPr="00E755E3">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>M&amp;A</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7C354990" w14:textId="77777777" w:rsidR="00CA0231" w:rsidRDefault="00CA0231" w:rsidP="00CA0231">
+    <w:p w14:paraId="51AB9BF6" w14:textId="77777777" w:rsidR="00E755E3" w:rsidRDefault="00E755E3" w:rsidP="00E755E3">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CA0231">
+      <w:r w:rsidRPr="00E755E3">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advising Kingsoft Cloud (NASDAQ: KC) in its strategic acquisition of controlling interest in Camelot, a China-based IT service and solution provider</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3628345D" w14:textId="77777777" w:rsidR="00CA0231" w:rsidRDefault="00CA0231" w:rsidP="00CA0231">
+    <w:p w14:paraId="29310C9A" w14:textId="77777777" w:rsidR="00E755E3" w:rsidRDefault="00E755E3" w:rsidP="00E755E3">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CA0231">
+      <w:r w:rsidRPr="00E755E3">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advising State Grid in its acquisition of Sempra Energy</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CA0231">
+      <w:r w:rsidRPr="00E755E3">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CA0231">
+      <w:r w:rsidRPr="00E755E3">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s electric businesses in Chile for US$2.23 billion</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0B04A7D0" w14:textId="77777777" w:rsidR="00CA0231" w:rsidRDefault="00CA0231" w:rsidP="00CA0231">
+    <w:p w14:paraId="3703B0EB" w14:textId="77777777" w:rsidR="00E755E3" w:rsidRDefault="00E755E3" w:rsidP="00E755E3">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CA0231">
+      <w:r w:rsidRPr="00E755E3">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advising the consortium of IDG Capital and I.T Group in the acquisition of 41% of the share capital of Acne Studios, a Swedish fashion house with signature retail stores across the world</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="594639C6" w14:textId="77777777" w:rsidR="00CA0231" w:rsidRDefault="00CA0231" w:rsidP="00CA0231">
+    <w:p w14:paraId="1E9401BB" w14:textId="77777777" w:rsidR="00E755E3" w:rsidRDefault="00E755E3" w:rsidP="00E755E3">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CA0231">
+      <w:r w:rsidRPr="00E755E3">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advising The Carlyle Group (as its PRC counsel) in its acquisition of Siemens AG's mechanical-drive unit Flender for more than 2 billion euros (US$2.4 billion)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5ABFE0F5" w14:textId="77777777" w:rsidR="00CA0231" w:rsidRDefault="00CA0231" w:rsidP="00CA0231">
+    <w:p w14:paraId="6FE461A5" w14:textId="77777777" w:rsidR="00E755E3" w:rsidRDefault="00E755E3" w:rsidP="00E755E3">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CA0231">
+      <w:r w:rsidRPr="00E755E3">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Advising The Carlyle Group (as its PRC counsel) in its acquisition of BASF's </w:t>
       </w:r>
-      <w:r w:rsidRPr="00CA0231">
+      <w:r w:rsidRPr="00E755E3">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CA0231">
+      <w:r w:rsidRPr="00E755E3">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s coatings business for 7.7 billion euros</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="14130203" w14:textId="77777777" w:rsidR="00CA0231" w:rsidRDefault="00CA0231" w:rsidP="00CA0231">
+    <w:p w14:paraId="19DF0B06" w14:textId="77777777" w:rsidR="00E755E3" w:rsidRDefault="00E755E3" w:rsidP="00E755E3">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CA0231">
+      <w:r w:rsidRPr="00E755E3">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advising Alibaba Pictures Group in its acquisition of Damai for US$167 million</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="08EE35AF" w14:textId="77777777" w:rsidR="00CA0231" w:rsidRDefault="00CA0231" w:rsidP="00CA0231">
+    <w:p w14:paraId="71B9817B" w14:textId="77777777" w:rsidR="00E755E3" w:rsidRDefault="00E755E3" w:rsidP="00E755E3">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CA0231">
+      <w:r w:rsidRPr="00E755E3">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advising Templewater (as its PRC counsel) in its acquisition of Knight Auto Precision Engineering Pte Ltd, a Singapore headquartered precision tooling and solutions provider for the semiconductor industry</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B6AE5F4" w14:textId="77777777" w:rsidR="00CA0231" w:rsidRDefault="00CA0231" w:rsidP="00CA0231">
+    <w:p w14:paraId="1FB5E082" w14:textId="77777777" w:rsidR="00E755E3" w:rsidRDefault="00E755E3" w:rsidP="00E755E3">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CA0231">
+      <w:r w:rsidRPr="00E755E3">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advising British Petroleum in its acquisition of several EV charging companies in China</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="331030E9" w14:textId="77777777" w:rsidR="00CA0231" w:rsidRDefault="00CA0231" w:rsidP="00CA0231">
+    <w:p w14:paraId="60E08407" w14:textId="77777777" w:rsidR="00E755E3" w:rsidRDefault="00E755E3" w:rsidP="00E755E3">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CA0231">
+      <w:r w:rsidRPr="00E755E3">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advising the consortium of IDG Capital and I.T Group in the acquisition of 41% of the share capital of Acne Studios, a Swedish fashion house with signature retail stores across the world</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3F22B3FD" w14:textId="77777777" w:rsidR="00CA0231" w:rsidRDefault="00CA0231" w:rsidP="00CA0231">
+    <w:p w14:paraId="5A78D9E8" w14:textId="77777777" w:rsidR="00E755E3" w:rsidRDefault="00E755E3" w:rsidP="00E755E3">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CA0231">
+      <w:r w:rsidRPr="00E755E3">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advising Sinopec on its acquisition of Chevron</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CA0231">
+      <w:r w:rsidRPr="00E755E3">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CA0231">
+      <w:r w:rsidRPr="00E755E3">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s downstream business in South Africa and Botswana</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="714FA3FC" w14:textId="77777777" w:rsidR="00CA0231" w:rsidRDefault="00CA0231" w:rsidP="00CA0231">
+    <w:p w14:paraId="3B69B865" w14:textId="77777777" w:rsidR="00E755E3" w:rsidRDefault="00E755E3" w:rsidP="00E755E3">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CA0231">
+      <w:r w:rsidRPr="00E755E3">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Private Equity and Venture Capital</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6EFA3934" w14:textId="77777777" w:rsidR="00CA0231" w:rsidRDefault="00CA0231" w:rsidP="00CA0231">
+    <w:p w14:paraId="794842BA" w14:textId="77777777" w:rsidR="00E755E3" w:rsidRDefault="00E755E3" w:rsidP="00E755E3">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CA0231">
+      <w:r w:rsidRPr="00E755E3">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advising RA Capital, a Boston-based fund, in its equity investment in the Series C financing of Connect Biopharma, a Chinese clinical-stage biopharmaceutical company</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A6801" w14:textId="77777777" w:rsidR="00CA0231" w:rsidRDefault="00CA0231" w:rsidP="00CA0231">
+    <w:p w14:paraId="4324F110" w14:textId="77777777" w:rsidR="00E755E3" w:rsidRDefault="00E755E3" w:rsidP="00E755E3">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CA0231">
+      <w:r w:rsidRPr="00E755E3">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advising Goldman Sachs in the Series A financing round of Suning Sports, the sports unit of Chinese retailer Suning Holdings Group</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A90D062" w14:textId="77777777" w:rsidR="00CA0231" w:rsidRDefault="00CA0231" w:rsidP="00CA0231">
+    <w:p w14:paraId="344A5005" w14:textId="77777777" w:rsidR="00E755E3" w:rsidRDefault="00E755E3" w:rsidP="00E755E3">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CA0231">
+      <w:r w:rsidRPr="00E755E3">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advising The Carlyle Group in its investment, alongside Meinian Onehealth, in Adicon Holdings Limited, a China-based independent clinical laboratory (ICL) provider</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1FDD83EB" w14:textId="77777777" w:rsidR="00CA0231" w:rsidRDefault="00CA0231" w:rsidP="00CA0231">
+    <w:p w14:paraId="359E8F69" w14:textId="77777777" w:rsidR="00E755E3" w:rsidRDefault="00E755E3" w:rsidP="00E755E3">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CA0231">
+      <w:r w:rsidRPr="00E755E3">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advising General Atlantic in its equity investments in (i) NetEase Cloud Music, a China-based online music platform; (ii) Ziroom, a China-based rental service provider; (iii) Today, Inc., a Chinese convenience store brand; and (iv) Dingdong Maicai, a China-based fresh food e-commerce platform</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D8C1B72" w14:textId="77777777" w:rsidR="00CA0231" w:rsidRDefault="00CA0231" w:rsidP="00CA0231">
+    <w:p w14:paraId="5091BEFF" w14:textId="77777777" w:rsidR="00E755E3" w:rsidRDefault="00E755E3" w:rsidP="00E755E3">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CA0231">
+      <w:r w:rsidRPr="00E755E3">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advising Temasek in the Series B financing round of Gracell Biotechnologies, Inc., a China-based clinical-stage oncology-focused biotechnology company</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="448F92B3" w14:textId="77777777" w:rsidR="00CA0231" w:rsidRDefault="00CA0231" w:rsidP="00CA0231">
+    <w:p w14:paraId="36E61BDF" w14:textId="77777777" w:rsidR="00E755E3" w:rsidRDefault="00E755E3" w:rsidP="00E755E3">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CA0231">
+      <w:r w:rsidRPr="00E755E3">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advising Alibaba in its equity investments in (i) Helijia, a leading online platform providing on-demand beauty services; and (ii) Energy Monster, a leading power bank rental company</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3B30ED0B" w14:textId="77777777" w:rsidR="00CA0231" w:rsidRDefault="00CA0231" w:rsidP="00CA0231">
+    <w:p w14:paraId="5D004694" w14:textId="77777777" w:rsidR="00E755E3" w:rsidRDefault="00E755E3" w:rsidP="00E755E3">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CA0231">
+      <w:r w:rsidRPr="00E755E3">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advising Nayuki, a well-known tea beverage brand in China, in its Series C financing involving investment from PAG</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="040959C1" w14:textId="77777777" w:rsidR="00CA0231" w:rsidRDefault="00CA0231" w:rsidP="00CA0231">
+    <w:p w14:paraId="6F7A8930" w14:textId="77777777" w:rsidR="00E755E3" w:rsidRDefault="00E755E3" w:rsidP="00E755E3">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CA0231">
+      <w:r w:rsidRPr="00E755E3">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented various venture capital and private equity funds, including IDG Capital, Boyu Capital, Peak XV, Bosch Ventures, EQT Partners, XJ Capital, Hillhouse Capital, Primavera Capital, Ab Initio Capital, Asia Investment Capital and Bank of China International, in equity investments</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="261269D4" w14:textId="77777777" w:rsidR="00CA0231" w:rsidRDefault="00CA0231" w:rsidP="00CA0231">
+    <w:p w14:paraId="400FB0E7" w14:textId="77777777" w:rsidR="00E755E3" w:rsidRDefault="00E755E3" w:rsidP="00E755E3">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CA0231">
+      <w:r w:rsidRPr="00E755E3">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Outbound Investment</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C29C084" w14:textId="77777777" w:rsidR="00CA0231" w:rsidRDefault="00CA0231" w:rsidP="00CA0231">
+    <w:p w14:paraId="5786DDF6" w14:textId="77777777" w:rsidR="00E755E3" w:rsidRDefault="00E755E3" w:rsidP="00E755E3">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CA0231">
+      <w:r w:rsidRPr="00E755E3">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advising Zhejiang Pangxin Electric Power Energy Co., Ltd. in acquiring shares of a Singapore-listed company</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E8B925E" w14:textId="77777777" w:rsidR="00CA0231" w:rsidRDefault="00CA0231" w:rsidP="00CA0231">
+    <w:p w14:paraId="5D94BD98" w14:textId="77777777" w:rsidR="00E755E3" w:rsidRDefault="00E755E3" w:rsidP="00E755E3">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CA0231">
+      <w:r w:rsidRPr="00E755E3">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advising Moji Weather for the launch of its overseas version of the application</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="49329A5B" w14:textId="77777777" w:rsidR="00CA0231" w:rsidRDefault="00CA0231" w:rsidP="00CA0231">
+    <w:p w14:paraId="4F7C2A6C" w14:textId="77777777" w:rsidR="00E755E3" w:rsidRDefault="00E755E3" w:rsidP="00E755E3">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CA0231">
+      <w:r w:rsidRPr="00E755E3">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advising the Chinese subsidiary of a Japanese companies in providing legal services for its energy project in Kazakhstan</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="443E17BD" w14:textId="77777777" w:rsidR="00CA0231" w:rsidRDefault="00CA0231" w:rsidP="00CA0231">
+    <w:p w14:paraId="4FBA7B56" w14:textId="77777777" w:rsidR="00E755E3" w:rsidRDefault="00E755E3" w:rsidP="00E755E3">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CA0231">
+      <w:r w:rsidRPr="00E755E3">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advising a Shanghai-based computing power provider in providing legal services for its investment project in Saudi Arabia</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="30901F72" w14:textId="77777777" w:rsidR="00CA0231" w:rsidRDefault="00CA0231" w:rsidP="00CA0231">
+    <w:p w14:paraId="71E15944" w14:textId="77777777" w:rsidR="00E755E3" w:rsidRDefault="00E755E3" w:rsidP="00E755E3">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CA0231">
+      <w:r w:rsidRPr="00E755E3">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advising an A-share listed semiconductor equipment manufacturer in providing legal services for its investment project in Belgium</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C69E812" w14:textId="77777777" w:rsidR="00CA0231" w:rsidRDefault="00CA0231" w:rsidP="00CA0231">
+    <w:p w14:paraId="5AB0095B" w14:textId="77777777" w:rsidR="00E755E3" w:rsidRDefault="00E755E3" w:rsidP="00E755E3">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CA0231">
+      <w:r w:rsidRPr="00E755E3">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advising an A-share listed lighting company in providing legal services for its greenfield investment project in Thailand</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00EFED10" w14:textId="77777777" w:rsidR="00CA0231" w:rsidRDefault="00CA0231" w:rsidP="00CA0231">
+    <w:p w14:paraId="54E52B52" w14:textId="77777777" w:rsidR="00E755E3" w:rsidRDefault="00E755E3" w:rsidP="00E755E3">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CA0231">
+      <w:r w:rsidRPr="00E755E3">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advising an A-share listed automotive components manufacturer in providing legal services for its greenfield investment project in Thailand</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="01D7ECCC" w14:textId="77777777" w:rsidR="00CA0231" w:rsidRDefault="00CA0231" w:rsidP="00CA0231">
+    <w:p w14:paraId="2CDDB5CF" w14:textId="77777777" w:rsidR="00E755E3" w:rsidRDefault="00E755E3" w:rsidP="00E755E3">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CA0231">
+      <w:r w:rsidRPr="00E755E3">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advising a municipal state-owned assets-controlled group in Zhejiang Province in designing and establishing its overall overseas equity structure</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="125218CE" w14:textId="77777777" w:rsidR="00CA0231" w:rsidRDefault="00CA0231" w:rsidP="00CA0231">
+    <w:p w14:paraId="3B2306E4" w14:textId="77777777" w:rsidR="00E755E3" w:rsidRDefault="00E755E3" w:rsidP="00E755E3">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CA0231">
+      <w:r w:rsidRPr="00E755E3">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advising an A-share listed plastic pipe manufacturer in providing legal services for its greenfield investment project in Vietnam</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="14BAC27D" w14:textId="77777777" w:rsidR="00CA0231" w:rsidRDefault="00CA0231" w:rsidP="00CA0231">
+    <w:p w14:paraId="569CDF34" w14:textId="77777777" w:rsidR="00E755E3" w:rsidRDefault="00E755E3" w:rsidP="00E755E3">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CA0231">
+      <w:r w:rsidRPr="00E755E3">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advising an A-share listed plastic tableware and biodegradable materials company in providing legal services for its greenfield investment project in Indonesia</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5EE2AD3F" w14:textId="77777777" w:rsidR="00CA0231" w:rsidRDefault="00CA0231" w:rsidP="00CA0231">
+    <w:p w14:paraId="2685510B" w14:textId="77777777" w:rsidR="00E755E3" w:rsidRDefault="00E755E3" w:rsidP="00E755E3">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CA0231">
+      <w:r w:rsidRPr="00E755E3">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advising a Chinese solar photovoltaic company in providing legal services for its investment project in Germany</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="79169F3A" w14:textId="77777777" w:rsidR="00CA0231" w:rsidRDefault="00CA0231" w:rsidP="00CA0231">
+    <w:p w14:paraId="29C41E70" w14:textId="77777777" w:rsidR="00E755E3" w:rsidRDefault="00E755E3" w:rsidP="00E755E3">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CA0231">
+      <w:r w:rsidRPr="00E755E3">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advising a domestic electromechanical company in providing legal services for its greenfield investment project in Cambodia</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="02B5438F" w14:textId="77777777" w:rsidR="00CA0231" w:rsidRDefault="00CA0231" w:rsidP="00CA0231">
+    <w:p w14:paraId="2BD519AF" w14:textId="77777777" w:rsidR="00E755E3" w:rsidRDefault="00E755E3" w:rsidP="00E755E3">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CA0231">
+      <w:r w:rsidRPr="00E755E3">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Joint Venture &amp; Business Cooperation</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="11F12FFD" w14:textId="77777777" w:rsidR="00CA0231" w:rsidRDefault="00CA0231" w:rsidP="00CA0231">
+    <w:p w14:paraId="39DB4F54" w14:textId="77777777" w:rsidR="00E755E3" w:rsidRDefault="00E755E3" w:rsidP="00E755E3">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CA0231">
+      <w:r w:rsidRPr="00E755E3">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advising Ant Group in its business cooperations with NBA in relation to blockchain technology, NFT and privacy computing, etc.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2728C952" w14:textId="77777777" w:rsidR="00CA0231" w:rsidRDefault="00CA0231" w:rsidP="00CA0231">
+    <w:p w14:paraId="07DFCE9F" w14:textId="77777777" w:rsidR="00E755E3" w:rsidRDefault="00E755E3" w:rsidP="00E755E3">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CA0231">
+      <w:r w:rsidRPr="00E755E3">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Capital Market</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="34E68881" w14:textId="77777777" w:rsidR="00CA0231" w:rsidRDefault="00CA0231" w:rsidP="00CA0231">
+    <w:p w14:paraId="651284C3" w14:textId="77777777" w:rsidR="00E755E3" w:rsidRDefault="00E755E3" w:rsidP="00E755E3">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CA0231">
+      <w:r w:rsidRPr="00E755E3">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advising Wanda Sports Group as issuer</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CA0231">
+      <w:r w:rsidRPr="00E755E3">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CA0231">
+      <w:r w:rsidRPr="00E755E3">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s counsel in connection with its IPO and listing, a restructuring of its operations prior to the offering and a financing transaction</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="092F3ADE" w14:textId="77777777" w:rsidR="00CA0231" w:rsidRDefault="00CA0231" w:rsidP="00CA0231">
+    <w:p w14:paraId="2457F5D3" w14:textId="77777777" w:rsidR="00E755E3" w:rsidRDefault="00E755E3" w:rsidP="00E755E3">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CA0231">
+      <w:r w:rsidRPr="00E755E3">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Education</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A07AB76" w14:textId="77777777" w:rsidR="00CA0231" w:rsidRDefault="00CA0231" w:rsidP="00CA0231">
+    <w:p w14:paraId="64F49F02" w14:textId="77777777" w:rsidR="00E755E3" w:rsidRDefault="00E755E3" w:rsidP="00E755E3">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CA0231">
+      <w:r w:rsidRPr="00E755E3">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>University of Georgia School of Law, J.D.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1728909C" w14:textId="77777777" w:rsidR="00CA0231" w:rsidRDefault="00CA0231" w:rsidP="00CA0231">
+    <w:p w14:paraId="3CD33866" w14:textId="77777777" w:rsidR="00E755E3" w:rsidRDefault="00E755E3" w:rsidP="00E755E3">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CA0231">
+      <w:r w:rsidRPr="00E755E3">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>East China University of Political Science and Law, LL.B.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="20D17420" w14:textId="77777777" w:rsidR="00CA0231" w:rsidRDefault="00CA0231" w:rsidP="00CA0231">
+    <w:p w14:paraId="6A65BEA9" w14:textId="77777777" w:rsidR="00E755E3" w:rsidRDefault="00E755E3" w:rsidP="00E755E3">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CA0231">
+      <w:r w:rsidRPr="00E755E3">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Professional Qualification</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="34E25503" w14:textId="77777777" w:rsidR="00CA0231" w:rsidRDefault="00CA0231" w:rsidP="00CA0231">
+    <w:p w14:paraId="2634B670" w14:textId="77777777" w:rsidR="00E755E3" w:rsidRDefault="00E755E3" w:rsidP="00E755E3">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CA0231">
+      <w:r w:rsidRPr="00E755E3">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Admitted to practice in New York</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="338D6F29" w14:textId="77777777" w:rsidR="00CA0231" w:rsidRDefault="00CA0231" w:rsidP="00CA0231">
+    <w:p w14:paraId="2328A2AE" w14:textId="77777777" w:rsidR="00E755E3" w:rsidRDefault="00E755E3" w:rsidP="00E755E3">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CA0231">
+      <w:r w:rsidRPr="00E755E3">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Admitted to practice in New Jersey</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="23E2E490" w14:textId="77777777" w:rsidR="00CA0231" w:rsidRDefault="00CA0231" w:rsidP="00CA0231">
+    <w:p w14:paraId="6B51C3EF" w14:textId="77777777" w:rsidR="00E755E3" w:rsidRDefault="00E755E3" w:rsidP="00E755E3">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CA0231">
+      <w:r w:rsidRPr="00E755E3">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Admitted to practice in Georgia (inactive)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3F47E83D" w14:textId="77777777" w:rsidR="00CA0231" w:rsidRDefault="00CA0231" w:rsidP="00CA0231">
+    <w:p w14:paraId="236FC549" w14:textId="77777777" w:rsidR="00E755E3" w:rsidRDefault="00E755E3" w:rsidP="00E755E3">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="41"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CA0231">
+      <w:r w:rsidRPr="00E755E3">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Registered Foreign Lawyer in Hong Kong SAR</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0DA8C2D6" w14:textId="77777777" w:rsidR="00CA0231" w:rsidRDefault="00CA0231" w:rsidP="00CA0231">
+    <w:p w14:paraId="168F8F00" w14:textId="77777777" w:rsidR="00E755E3" w:rsidRDefault="00E755E3" w:rsidP="00E755E3">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CA0231">
+      <w:r w:rsidRPr="00E755E3">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Work Language</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="730C4D1E" w14:textId="77777777" w:rsidR="00CA0231" w:rsidRDefault="00CA0231" w:rsidP="00CA0231">
+    <w:p w14:paraId="31F103D5" w14:textId="77777777" w:rsidR="00E755E3" w:rsidRDefault="00E755E3" w:rsidP="00E755E3">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="42"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CA0231">
+      <w:r w:rsidRPr="00E755E3">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>English</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7CD6DE6F" w14:textId="77777777" w:rsidR="00CA0231" w:rsidRDefault="00CA0231" w:rsidP="00CA0231">
+    <w:p w14:paraId="5E57CB65" w14:textId="77777777" w:rsidR="00E755E3" w:rsidRDefault="00E755E3" w:rsidP="00E755E3">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="43"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CA0231">
+      <w:r w:rsidRPr="00E755E3">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Mandarin</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="36AF0B67" w14:textId="77777777" w:rsidR="00CA0231" w:rsidRDefault="00CA0231" w:rsidP="00CA0231">
+    <w:p w14:paraId="65BF5464" w14:textId="77777777" w:rsidR="00E755E3" w:rsidRDefault="00E755E3" w:rsidP="00E755E3">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CA0231">
+      <w:r w:rsidRPr="00E755E3">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Professional Background</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1FDDFF76" w14:textId="77777777" w:rsidR="00CA0231" w:rsidRDefault="00CA0231" w:rsidP="00CA0231">
+    <w:p w14:paraId="24027B5D" w14:textId="77777777" w:rsidR="00E755E3" w:rsidRDefault="00E755E3" w:rsidP="00E755E3">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="44"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CA0231">
+      <w:r w:rsidRPr="00E755E3">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Before joining Fangda Partners, Mr. Bu worked at Winston &amp; Strawn LLP</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CA0231">
+      <w:r w:rsidRPr="00E755E3">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CA0231">
+      <w:r w:rsidRPr="00E755E3">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s Shanghai office, DLA Piper LLP</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CA0231">
+      <w:r w:rsidRPr="00E755E3">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CA0231">
+      <w:r w:rsidRPr="00E755E3">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s Beijing office, and Paul, Weiss, Rifkind, Wharton &amp; Garrison LLP</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CA0231">
+      <w:r w:rsidRPr="00E755E3">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CA0231">
+      <w:r w:rsidRPr="00E755E3">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s Beijing office. Mr. Bu also worked at the Atlanta office of King &amp; Spalding LLP.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="55399243" w14:textId="77777777" w:rsidR="00CA0231" w:rsidRDefault="00CA0231" w:rsidP="00CA0231">
+    <w:p w14:paraId="2ED1A25B" w14:textId="77777777" w:rsidR="00E755E3" w:rsidRDefault="00E755E3" w:rsidP="00E755E3">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="45"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CA0231">
+      <w:r w:rsidRPr="00E755E3">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Mr. Bu was named one of LegalOne's &amp;quot;2025 Top 15 Client-Trusted Lawyers: Corporate Global Expansion&amp;quot; in 2025.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2630B49F" w14:textId="77777777" w:rsidR="00CA0231" w:rsidRDefault="00CA0231" w:rsidP="00CA0231">
+    <w:p w14:paraId="227BA28E" w14:textId="77777777" w:rsidR="00E755E3" w:rsidRDefault="00E755E3" w:rsidP="00E755E3">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="46"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CA0231">
+      <w:r w:rsidRPr="00E755E3">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Mr. Bu was recognized as a &amp;quot;Rising Star Partner&amp;quot; by IFLR 1000 in 2025.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="14477030" w14:textId="77777777" w:rsidR="00CA0231" w:rsidRDefault="00CA0231" w:rsidP="00CA0231">
+    <w:p w14:paraId="3E7F5F94" w14:textId="77777777" w:rsidR="00E755E3" w:rsidRDefault="00E755E3" w:rsidP="00E755E3">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="47"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CA0231">
+      <w:r w:rsidRPr="00E755E3">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Mr. Bu has been interviewed multiple times by various medias such as 36Kr, 21st Century Business Herald, Caijing Magazine, and Glowsphere.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7113CD40" w14:textId="77777777" w:rsidR="00CA0231" w:rsidRDefault="00CA0231" w:rsidP="00CA0231">
+    <w:p w14:paraId="5DB9FA9F" w14:textId="77777777" w:rsidR="00E755E3" w:rsidRDefault="00E755E3" w:rsidP="00E755E3">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CA0231">
+      <w:r w:rsidRPr="00E755E3">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>OTHER INFORMATION</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C6763EA" w14:textId="77777777" w:rsidR="00CA0231" w:rsidRDefault="00CA0231" w:rsidP="00CA0231">
+    <w:p w14:paraId="522328F9" w14:textId="77777777" w:rsidR="00E755E3" w:rsidRDefault="00E755E3" w:rsidP="00E755E3">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CA0231">
+      <w:r w:rsidRPr="00E755E3">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Publications</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="232495FA" w14:textId="77777777" w:rsidR="00CA0231" w:rsidRDefault="00CA0231" w:rsidP="00CA0231">
+    <w:p w14:paraId="64B6F674" w14:textId="77777777" w:rsidR="00E755E3" w:rsidRDefault="00E755E3" w:rsidP="00E755E3">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="48"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CA0231">
+      <w:r w:rsidRPr="00E755E3">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CA0231">
+      <w:r w:rsidRPr="00E755E3">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>EMERGENCY ARBITRATOR PROCEDURE AND OPEN-LIST ARBITRATOR APPOINTMENT UNDER THE NEW CHINA (SHANGHAI) PILOT FREE TRADE ZONE ARBITRATION RULES: DAWN OF A NEW ERA?</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CA0231">
+      <w:r w:rsidRPr="00E755E3">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CA0231">
+      <w:r w:rsidRPr="00E755E3">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 10 U. Pa. E. Asia L. Rev. 66 (2014). Available at: http://scholarship.law.upenn.edu/ealr/vol10/iss1/3 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5567FC3C" w14:textId="346F86F6" w:rsidR="00686369" w:rsidRPr="00CA0231" w:rsidRDefault="00CA0231" w:rsidP="00CA0231">
+    <w:p w14:paraId="5567FC3C" w14:textId="28370A2E" w:rsidR="00686369" w:rsidRPr="00E755E3" w:rsidRDefault="00E755E3" w:rsidP="00E755E3">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="49"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CA0231">
+      <w:r w:rsidRPr="00E755E3">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CA0231">
+      <w:r w:rsidRPr="00E755E3">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>BEST PRACTICES FOR A STATE ALZHEIMER</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CA0231">
+      <w:r w:rsidRPr="00E755E3">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CA0231">
+      <w:r w:rsidRPr="00E755E3">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>S DISEASE REGISTRY: LESSONS FROM GEORGIA?</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CA0231">
+      <w:r w:rsidRPr="00E755E3">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CA0231">
+      <w:r w:rsidRPr="00E755E3">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 17 J. Minn. J. L. Sci. &amp; Tech (2016). Available at SSRN: http://ssrn.com/abstract=2592461 </w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00686369" w:rsidRPr="00CA0231" w:rsidSect="002D0826">
+    <w:sectPr w:rsidR="00686369" w:rsidRPr="00E755E3" w:rsidSect="002D0826">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1797" w:bottom="1440" w:left="1797" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="3584D350" w14:textId="77777777" w:rsidR="004167EC" w:rsidRDefault="004167EC" w:rsidP="00F57734">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="2493FDE5" w14:textId="77777777" w:rsidR="004167EC" w:rsidRDefault="004167EC" w:rsidP="00F57734">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -2102,428 +2102,449 @@
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="00ED4573"/>
+    <w:nsid w:val="000E38A2"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C748B2DA"/>
+    <w:tmpl w:val="AA9A7DE2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="012B7B8B"/>
+    <w:nsid w:val="035638B5"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="50706CB2"/>
+    <w:tmpl w:val="15FCC942"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="01EB41BE"/>
+    <w:nsid w:val="05CF0067"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="855241E4"/>
+    <w:tmpl w:val="99C82050"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="036D0DF4"/>
+    <w:nsid w:val="0944349E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E54EA53E"/>
+    <w:tmpl w:val="13703296"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="06187FDA"/>
+    <w:nsid w:val="097A3C19"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D954F6B2"/>
+    <w:tmpl w:val="A8CABF9A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="085C51CC"/>
+    <w:nsid w:val="0CD027D8"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="0A3CE46E"/>
+    <w:tmpl w:val="1FCE8C66"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0D3A1461"/>
+    <w:nsid w:val="0CDB5250"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D3CA6C6A"/>
+    <w:tmpl w:val="5B505FE6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0E4B7CC1"/>
+    <w:nsid w:val="0E2F6160"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="6B30B0B6"/>
+    <w:tmpl w:val="65CA68AA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="110933CF"/>
+    <w:nsid w:val="10177549"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="7F68415C"/>
+    <w:tmpl w:val="CD46747E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="18146EB1"/>
+    <w:nsid w:val="11A9438E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="DB70DBC0"/>
+    <w:tmpl w:val="DEE47A42"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="187A37C5"/>
+    <w:nsid w:val="15CF630C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="AC1A0CB8"/>
+    <w:tmpl w:val="6052C218"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1A804A93"/>
+    <w:nsid w:val="15D54580"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F76A3A0A"/>
+    <w:tmpl w:val="4A82C5E4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="25473EA2"/>
+    <w:nsid w:val="1747293C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="602C0F5C"/>
+    <w:tmpl w:val="584CAC36"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="28CE1355"/>
+    <w:nsid w:val="1B08438C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="68285F24"/>
+    <w:tmpl w:val="722A23F0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2A3F76E6"/>
+    <w:nsid w:val="1C907E00"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="817CDE80"/>
+    <w:tmpl w:val="1854D446"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2B035913"/>
+    <w:nsid w:val="1F5A6ACD"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F89C2648"/>
+    <w:tmpl w:val="13A06932"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2BC322BB"/>
+    <w:nsid w:val="22A1381B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B172E6F4"/>
+    <w:tmpl w:val="04CED4FA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2C712003"/>
+    <w:nsid w:val="23AB7DAC"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="597EA2B2"/>
+    <w:tmpl w:val="37AC517C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="28656A8F"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="7384248A"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2EE42B43"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B08202D4"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="440" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="880" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
@@ -2592,156 +2613,156 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3520" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="316F26DD"/>
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="330C1117"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F208BE92"/>
+    <w:tmpl w:val="68D4EFEE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="31845188"/>
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="366C0998"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="DAC43B52"/>
+    <w:tmpl w:val="94588348"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="338127B3"/>
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="38542A22"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="3D343FBE"/>
+    <w:tmpl w:val="B5CABD9A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="340606D1"/>
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3AAF14F2"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="688E952A"/>
+    <w:tmpl w:val="13783C4E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="395D767C"/>
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3B2E1F10"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E1B466B8"/>
+    <w:tmpl w:val="FACE5F5C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3B6418F1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="49FEE19A"/>
     <w:lvl w:ilvl="0" w:tplc="B99657A6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="510" w:hanging="226"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:sz w:val="15"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="880" w:hanging="440"/>
@@ -2813,700 +2834,679 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3520" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3DD679F0"/>
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3B917537"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="19BA74D2"/>
+    <w:tmpl w:val="4F42FA1E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="40B809FE"/>
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="41040AEA"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B29A5D06"/>
+    <w:tmpl w:val="BBF2C2F8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="43FD737F"/>
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="45FB7DFD"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="CBE6D722"/>
+    <w:tmpl w:val="1C4CEE94"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="47C10C73"/>
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4D4519E6"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="5BE6E966"/>
+    <w:tmpl w:val="C51A0B9C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="48B2290A"/>
+  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="504941A6"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="CFA0B20C"/>
+    <w:tmpl w:val="8AFC8BAC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4D75361B"/>
+  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="52C223BF"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="57280D7A"/>
+    <w:tmpl w:val="AF1C4290"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4E002686"/>
+  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="599625F6"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="3B28E374"/>
+    <w:tmpl w:val="F39AEB88"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5183685E"/>
+  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="59D7553B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="318ACD74"/>
+    <w:tmpl w:val="ABEACECE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="554C7A12"/>
+  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5A9310EC"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="138C432E"/>
+    <w:tmpl w:val="71CAE07A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5786076A"/>
+  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5B8B398C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D94E0D86"/>
+    <w:tmpl w:val="1E2845F4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="58DD64E2"/>
+  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5EEF3714"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="5AFA7FB4"/>
+    <w:tmpl w:val="30F466AA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="593462C1"/>
+  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="603A5274"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C8D082C0"/>
+    <w:tmpl w:val="B11298AA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5B365D32"/>
+  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="640301DC"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C3FAFF0C"/>
+    <w:tmpl w:val="97761A34"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5E08359C"/>
+  <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="69082C53"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="EE2CD412"/>
+    <w:tmpl w:val="3EDAA2C0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5F0E6087"/>
+  <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="69496C04"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F90CFF3A"/>
+    <w:tmpl w:val="04101C6C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="684729D8"/>
+  <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6F3B78DF"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="4F62CB8E"/>
+    <w:tmpl w:val="FE7C8C62"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="69CD1F4C"/>
+  <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="70065841"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="6B30B0B6"/>
+    <w:tmpl w:val="F8CAE6F6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6B557259"/>
+  <w:abstractNum w:abstractNumId="43" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="73D62577"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="ECFE8088"/>
+    <w:tmpl w:val="783CEFFA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="43" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6E532EE4"/>
+  <w:abstractNum w:abstractNumId="44" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="78E37FD2"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="5B5A183C"/>
+    <w:tmpl w:val="C478D01E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="44" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="766B2A15"/>
+  <w:abstractNum w:abstractNumId="45" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="790874DE"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="53369054"/>
+    <w:tmpl w:val="2C1C9CD8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="45" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="773574C4"/>
+  <w:abstractNum w:abstractNumId="46" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="794238DB"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C1F8BDC8"/>
+    <w:tmpl w:val="904AFC7C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="46" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="78A054FB"/>
+  <w:abstractNum w:abstractNumId="47" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7A1C4916"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="4B82313A"/>
+    <w:tmpl w:val="C51A0B9C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="47" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7BF11C8A"/>
+  <w:abstractNum w:abstractNumId="48" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7E7A72E7"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="4DB23DA0"/>
+    <w:tmpl w:val="CE1E0C5A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="48" w15:restartNumberingAfterBreak="0">
-[...19 lines deleted...]
-  </w:abstractNum>
   <w:num w:numId="1">
-    <w:abstractNumId w:val="18"/>
+    <w:abstractNumId w:val="19"/>
   </w:num>
   <w:num w:numId="2">
-    <w:abstractNumId w:val="24"/>
+    <w:abstractNumId w:val="25"/>
   </w:num>
   <w:num w:numId="3">
-    <w:abstractNumId w:val="14"/>
+    <w:abstractNumId w:val="36"/>
   </w:num>
   <w:num w:numId="4">
-    <w:abstractNumId w:val="20"/>
+    <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="5">
-    <w:abstractNumId w:val="9"/>
+    <w:abstractNumId w:val="38"/>
   </w:num>
   <w:num w:numId="6">
-    <w:abstractNumId w:val="43"/>
+    <w:abstractNumId w:val="37"/>
   </w:num>
   <w:num w:numId="7">
-    <w:abstractNumId w:val="8"/>
+    <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="8">
-    <w:abstractNumId w:val="36"/>
+    <w:abstractNumId w:val="48"/>
   </w:num>
   <w:num w:numId="9">
-    <w:abstractNumId w:val="28"/>
+    <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="10">
-    <w:abstractNumId w:val="30"/>
+    <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="11">
     <w:abstractNumId w:val="23"/>
   </w:num>
   <w:num w:numId="12">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="45"/>
+  </w:num>
+  <w:num w:numId="14">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="15">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="16">
+    <w:abstractNumId w:val="42"/>
+  </w:num>
+  <w:num w:numId="17">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="18">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="19">
+    <w:abstractNumId w:val="32"/>
+  </w:num>
+  <w:num w:numId="20">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="21">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="22">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="23">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="24">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="25">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="26">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="27">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="28">
+    <w:abstractNumId w:val="39"/>
+  </w:num>
+  <w:num w:numId="29">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="30">
+    <w:abstractNumId w:val="34"/>
+  </w:num>
+  <w:num w:numId="31">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="32">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="13">
-    <w:abstractNumId w:val="27"/>
+  <w:num w:numId="33">
+    <w:abstractNumId w:val="26"/>
   </w:num>
-  <w:num w:numId="14">
-    <w:abstractNumId w:val="34"/>
+  <w:num w:numId="34">
+    <w:abstractNumId w:val="40"/>
   </w:num>
-  <w:num w:numId="15">
-[...11 lines deleted...]
-  <w:num w:numId="19">
+  <w:num w:numId="35">
     <w:abstractNumId w:val="31"/>
   </w:num>
-  <w:num w:numId="20">
-[...8 lines deleted...]
-  <w:num w:numId="23">
+  <w:num w:numId="36">
     <w:abstractNumId w:val="44"/>
   </w:num>
-  <w:num w:numId="24">
+  <w:num w:numId="37">
+    <w:abstractNumId w:val="35"/>
+  </w:num>
+  <w:num w:numId="38">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="39">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="40">
+    <w:abstractNumId w:val="33"/>
+  </w:num>
+  <w:num w:numId="41">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="42">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="43">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="44">
     <w:abstractNumId w:val="21"/>
   </w:num>
-  <w:num w:numId="25">
-    <w:abstractNumId w:val="40"/>
+  <w:num w:numId="45">
+    <w:abstractNumId w:val="46"/>
   </w:num>
-  <w:num w:numId="26">
-    <w:abstractNumId w:val="25"/>
+  <w:num w:numId="46">
+    <w:abstractNumId w:val="43"/>
   </w:num>
-  <w:num w:numId="27">
-    <w:abstractNumId w:val="0"/>
+  <w:num w:numId="47">
+    <w:abstractNumId w:val="41"/>
   </w:num>
-  <w:num w:numId="28">
-[...20 lines deleted...]
-  <w:num w:numId="35">
+  <w:num w:numId="48">
     <w:abstractNumId w:val="47"/>
   </w:num>
-  <w:num w:numId="36">
-[...37 lines deleted...]
-  </w:num>
   <w:num w:numId="49">
-    <w:abstractNumId w:val="41"/>
+    <w:abstractNumId w:val="29"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
@@ -3624,68 +3624,68 @@
     <w:rsid w:val="00936370"/>
     <w:rsid w:val="0094376B"/>
     <w:rsid w:val="009465FB"/>
     <w:rsid w:val="0095781F"/>
     <w:rsid w:val="009A4D0D"/>
     <w:rsid w:val="009A711A"/>
     <w:rsid w:val="009B27AE"/>
     <w:rsid w:val="009D6108"/>
     <w:rsid w:val="009E20C4"/>
     <w:rsid w:val="00A002B6"/>
     <w:rsid w:val="00A1252B"/>
     <w:rsid w:val="00A1585C"/>
     <w:rsid w:val="00A41685"/>
     <w:rsid w:val="00A64BF0"/>
     <w:rsid w:val="00A81B38"/>
     <w:rsid w:val="00B05840"/>
     <w:rsid w:val="00B37E04"/>
     <w:rsid w:val="00B557D1"/>
     <w:rsid w:val="00B62E87"/>
     <w:rsid w:val="00B670A2"/>
     <w:rsid w:val="00B86E39"/>
     <w:rsid w:val="00BB071E"/>
     <w:rsid w:val="00BB2601"/>
     <w:rsid w:val="00C0316A"/>
     <w:rsid w:val="00C24D79"/>
-    <w:rsid w:val="00CA0231"/>
     <w:rsid w:val="00CD0348"/>
     <w:rsid w:val="00CF1C9C"/>
     <w:rsid w:val="00D1552C"/>
     <w:rsid w:val="00D2284D"/>
     <w:rsid w:val="00D45AF6"/>
     <w:rsid w:val="00D632AE"/>
     <w:rsid w:val="00D925CA"/>
     <w:rsid w:val="00DA428A"/>
     <w:rsid w:val="00DA626A"/>
     <w:rsid w:val="00DD484D"/>
     <w:rsid w:val="00DF04DF"/>
     <w:rsid w:val="00E34189"/>
     <w:rsid w:val="00E418B1"/>
     <w:rsid w:val="00E44063"/>
     <w:rsid w:val="00E61128"/>
     <w:rsid w:val="00E70303"/>
     <w:rsid w:val="00E73B54"/>
+    <w:rsid w:val="00E755E3"/>
     <w:rsid w:val="00E7710E"/>
     <w:rsid w:val="00E94C0A"/>
     <w:rsid w:val="00EB2910"/>
     <w:rsid w:val="00EF7E90"/>
     <w:rsid w:val="00F07BEB"/>
     <w:rsid w:val="00F51C68"/>
     <w:rsid w:val="00F57734"/>
     <w:rsid w:val="00F80A79"/>
     <w:rsid w:val="00F96E7C"/>
     <w:rsid w:val="00F97256"/>
     <w:rsid w:val="00FA3B60"/>
     <w:rsid w:val="00FB5CEE"/>
     <w:rsid w:val="00FC7C78"/>
     <w:rsid w:val="00FE037C"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
@@ -4740,61 +4740,61 @@
     <w:rsid w:val="00F57734"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af4">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0065437B"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af5">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00CA0231"/>
+    <w:rsid w:val="00E755E3"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af6">
     <w:name w:val="正文文本 字符"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="af5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00CA0231"/>
+    <w:rsid w:val="00E755E3"/>
     <w:rPr>
       <w:sz w:val="21"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 主题​​">
@@ -5078,51 +5078,51 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4EA8A5AD-9596-40B6-B4AF-4C737379B93F}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DC6E192C-8C79-4F72-9E73-CE40C8382B06}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>969</Words>
   <Characters>5526</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>46</Lines>
   <Paragraphs>12</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>6483</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>