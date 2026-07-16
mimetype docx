--- v0 (2026-05-17)
+++ v1 (2026-07-16)
@@ -36,189 +36,189 @@
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5485"/>
         <w:gridCol w:w="2836"/>
       </w:tblGrid>
       <w:tr w:rsidR="0049405C" w:rsidRPr="00C24D79" w14:paraId="76EB2C64" w14:textId="77777777" w:rsidTr="00E70303">
         <w:trPr>
           <w:trHeight w:val="3267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5485" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="271D78"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C4F11E8" w14:textId="49B90BF0" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00CB1D15" w:rsidP="00CB1D15">
+          <w:p w14:paraId="2C4F11E8" w14:textId="5CEA2202" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="000C7249" w:rsidP="000C7249">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="xingming"/>
             <w:bookmarkStart w:id="1" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="1"/>
-            <w:r w:rsidRPr="00CB1D15">
+            <w:r w:rsidRPr="000C7249">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>CHAO HUANG</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
-          <w:p w14:paraId="706EB16B" w14:textId="5B0BD246" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00CB1D15" w:rsidP="00CB1D15">
+          <w:p w14:paraId="706EB16B" w14:textId="1D279134" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="000C7249" w:rsidP="000C7249">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="didian"/>
-            <w:r w:rsidRPr="00CB1D15">
+            <w:r w:rsidRPr="000C7249">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Partner</w:t>
             </w:r>
-            <w:r w:rsidRPr="00CB1D15">
+            <w:r w:rsidRPr="000C7249">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>·</w:t>
             </w:r>
-            <w:r w:rsidRPr="00CB1D15">
+            <w:r w:rsidRPr="000C7249">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Beijing</w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
-          <w:p w14:paraId="6199424A" w14:textId="6F8EAA55" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00CB1D15" w:rsidP="00CB1D15">
+          <w:p w14:paraId="6199424A" w14:textId="11FA2FA4" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="000C7249" w:rsidP="000C7249">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="dianhua"/>
-            <w:r w:rsidRPr="00CB1D15">
+            <w:r w:rsidRPr="000C7249">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">+86 10 5769 5652 / +86 138 1175 2043 </w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
-          <w:p w14:paraId="4F910ACA" w14:textId="4F297617" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00CB1D15" w:rsidP="00CB1D15">
+          <w:p w14:paraId="4F910ACA" w14:textId="46025F73" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="000C7249" w:rsidP="000C7249">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="youxiang"/>
-            <w:r w:rsidRPr="00CB1D15">
+            <w:r w:rsidRPr="000C7249">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>chao.huang@fangdalaw.com</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="22DBA835" w14:textId="677EAC48" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00F96E7C" w:rsidP="00860F89">
             <w:pPr>
               <w:ind w:leftChars="-52" w:left="-109"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C24D79">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:color w:val="545551"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D24C6CB" w14:textId="6A14F091" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00CB1D15" w:rsidP="002932C9">
+          <w:p w14:paraId="2D24C6CB" w14:textId="59947C79" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="000C7249" w:rsidP="002932C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="tupian"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="405DDDC4" wp14:editId="686A777B">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="307808B2" wp14:editId="4FD68D05">
                   <wp:extent cx="1651000" cy="2142519"/>
                   <wp:effectExtent l="0" t="0" r="6350" b="0"/>
                   <wp:docPr id="1" name="图片 1"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
@@ -258,60 +258,60 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C063291" w14:textId="5DC9D94D" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="002375A9" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C24D79">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>PRACTICE AREAS</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C1ACACA" w14:textId="04A429E6" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="00CB1D15" w:rsidP="007177F3">
+          <w:p w14:paraId="3C1ACACA" w14:textId="64149372" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="000C7249" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="zhiyelingyu"/>
-            <w:r w:rsidRPr="00CB1D15">
+            <w:r w:rsidRPr="000C7249">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>MR. HUANG SPECIALIZES IN M&amp;A, PRIVATE EQUITY INVESTMENTS AND ONSHORE OFFERING AND LISTING OF SECURITIES.</w:t>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F19AE4C" w14:textId="19A41B01" w:rsidR="00451233" w:rsidRPr="00C24D79" w:rsidRDefault="00F80A79" w:rsidP="00DA428A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C24D79">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
           <w:noProof/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
@@ -371,51 +371,51 @@
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:roundrect w14:anchorId="053823F2" id="圆角矩形 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:-6.2pt;margin-top:-12.6pt;width:4.55pt;height:3.6pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDc1SqFegIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2yAQfp+0/wHxvtqO+mON4lRRqk6T&#10;qrZqO/WZYIiRMMeAxMn++h3gOG1X7WHaCwbu7ru7z98xu9p1mmyF8wpMTauTkhJhODTKrGv64/nm&#10;y1dKfGCmYRqMqOleeHo1//xp1tupmEALuhGOIIjx097WtA3BTovC81Z0zJ+AFQaNElzHAh7dumgc&#10;6xG908WkLM+LHlxjHXDhPd5eZyOdJ3wpBQ/3UnoRiK4p1hbS6tK6imsxn7Hp2jHbKj6Uwf6hio4p&#10;g0lHqGsWGNk49QdUp7gDDzKccOgKkFJxkXrAbqryXTdPLbMi9YLkeDvS5P8fLL/bPtkHhzT01k89&#10;bmMXO+m6+MX6yC6RtR/JErtAOF6eXZyXyChHy+nZRXUZqSyOodb58E1AR+Kmpg42pnnE35FYYttb&#10;H7L/wS+m86BVc6O0TocoAbHUjmwZ/rzVuhoyvPHSJvoaiFEZMN4Ux2bSLuy1iH7aPApJVIPlT1Ih&#10;SWfHJIxzYUKVTS1rRM5dnZXYaoYfI1K3CTAiS8w/Yg8Abxs4YGeYwT+GiiTTMbj8W2E5eIxImcGE&#10;MbhTBtxHABq7GjJn/wNJmZrI0gqa/YMjDvKQeMtvFP67W+bDA3M4Ffi3cdLDPS5SQ19TGHaUtOB+&#10;fXQf/VGsaKWkxymrqf+5YU5Qor8blPFldXoaxzIdUEYTPLjXltVri9l0S0AtVPimWJ620T/ow1Y6&#10;6F7wQVjErGhihmPumvLgDodlyNOPTwoXi0Vyw1G0LNyaJ8sjeGQ1yvJ598KcHQQcUPd3cJhINn0n&#10;4ewbIw0sNgGkSvo+8jrwjWOchDM8OfGdeH1OXseHcf4bAAD//wMAUEsDBBQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NT8JAEL2b+B82Y+KtbCliSOmWGIgkKBdQPC/d&#10;sW3cna3dBeq/dzjpZTKT9+Z9FIvBWXHGPrSeFIxHKQikypuWagXvb8/JDESImoy2nlDBDwZYlLc3&#10;hc6Nv9AOz/tYCxahkGsFTYxdLmWoGnQ6jHyHxNin752OfPa1NL2+sLizMkvTR+l0S+zQ6A6XDVZf&#10;+5NTsF4edttDu9l8b6cr+5rpjxdbr5W6vxtWcx5PcxARh/j3AdcOnB9KDnb0JzJBWAXJOHtgKi/Z&#10;NAPBjGQyAXG8IrMUZFnI/z3KXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDc1SqFegIA&#10;AGAFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="white [3212]" stroked="f" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7E6E9A7D" w14:textId="77777777" w:rsidR="00CB1D15" w:rsidRDefault="000E0C86" w:rsidP="00B670A2">
+    <w:p w14:paraId="3E62914C" w14:textId="77777777" w:rsidR="000C7249" w:rsidRDefault="000E0C86" w:rsidP="00B670A2">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C24D79">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="545551"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E0DC835" wp14:editId="24238D24">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2512</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4508</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5271826" cy="0"/>
@@ -456,701 +456,701 @@
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:line w14:anchorId="3D0BA0F8" id="直接连接符 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".2pt,.35pt" to="415.3pt,.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKOATlvwEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+wYWFYYcXpo0V2K&#10;rdhH74pMxQL0BUmLnX8/ik7cohsGbNhFMCW+x/dIens7WcOOEJP2ruPrVc0ZOOl77Q4d//7t4fqG&#10;s5SF64XxDjp+gsRvd1fvtmNoofGDNz1EhiQutWPo+JBzaKsqyQGsSCsfwOGj8tGKjGE8VH0UI7Jb&#10;UzV1valGH/sQvYSU8PZ+fuQ74lcKZP6sVILMTMdRW6Yz0rkvZ7XbivYQRRi0PMsQ/6DCCu2w6EJ1&#10;L7JgP6L+hcpqGX3yKq+kt5VXSksgD+hmXb9x83UQAcgLNieFpU3p/9HKT8c79xSxDWNIbQpPsbiY&#10;VLRMGR2ecabkC5Wyidp2WtoGU2YSL983H9Y3zYYzeXmrZopCFWLKH8FbVj46brQrjkQrjo8pY1lM&#10;vaSUa+PKmbzR/YM2hoJ42N+ZyI6izLBu6g2NDYGv0jAq0OrFBX3lk4GZ9gsopntUO/uhBYOFVkgJ&#10;Lq/LOhATZheYQgkLsCbdfwSe8wsUaPn+BrwgqLJ3eQFb7Xz8XfU8XSSrOf/Sgdl3acHe9yeaL7UG&#10;t4gcnje+rOnrmOAv/+XuJwAAAP//AwBQSwMEFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FvwjAMhe+T9h8iT+I20g3WQWmK0IALh0kDhLRb2nhttcapmgCFX485bRdL&#10;T+/5+XM6720jTtj52pGCl2EEAqlwpqZSwX63fp6A8EGT0Y0jVHBBD/Ps8SHViXFn+sLTNpSCS8gn&#10;WkEVQptI6YsKrfZD1yKx9+M6qwPLrpSm02cut418jaJYWl0TX6h0ix8VFr/bo1WwO1x7uTl8LvK4&#10;3o+m39PV2/q6Umrw1C9nPBYzEAH78LcB9x+YHzIGy92RjBeNgjHnFLyDYG8yimIQ+V3KLJX/+bMb&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEo4BOW/AQAA3wMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAAAAAAAAAAAA&#10;AAAAGQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" strokecolor="#002060" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D994AAF" w14:textId="77777777" w:rsidR="00CB1D15" w:rsidRDefault="00CB1D15" w:rsidP="00CB1D15">
+    <w:p w14:paraId="656C9188" w14:textId="77777777" w:rsidR="000C7249" w:rsidRDefault="000C7249" w:rsidP="000C7249">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CB1D15">
+      <w:r w:rsidRPr="000C7249">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>REPRESENTATIVE MATTERS AND CASES</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67BBF379" w14:textId="77777777" w:rsidR="00CB1D15" w:rsidRDefault="00CB1D15" w:rsidP="00CB1D15">
+    <w:p w14:paraId="0B213D12" w14:textId="77777777" w:rsidR="000C7249" w:rsidRDefault="000C7249" w:rsidP="000C7249">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CB1D15">
+      <w:r w:rsidRPr="000C7249">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>M&amp;A and private equity investments</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B737A22" w14:textId="77777777" w:rsidR="00CB1D15" w:rsidRDefault="00CB1D15" w:rsidP="00CB1D15">
+    <w:p w14:paraId="296ED3F4" w14:textId="77777777" w:rsidR="000C7249" w:rsidRDefault="000C7249" w:rsidP="000C7249">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CB1D15">
+      <w:r w:rsidRPr="000C7249">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised WuXi AppTec (603259.SH/2359.HK) on its acquisition of 100% equity stake in HD Biosciences Co., Ltd., its acquisition of 100% equity stake in Jiangsu Safe Pharmaceutical Co., Ltd., and the establishment of a joint venture offering healthcare big data solutions</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7B9AAE21" w14:textId="77777777" w:rsidR="00CB1D15" w:rsidRDefault="00CB1D15" w:rsidP="00CB1D15">
+    <w:p w14:paraId="104D1FFA" w14:textId="77777777" w:rsidR="000C7249" w:rsidRDefault="000C7249" w:rsidP="000C7249">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CB1D15">
+      <w:r w:rsidRPr="000C7249">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised CICC Capital on its acquisition of the majority stake in Shell Zhejiang</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="43194F94" w14:textId="77777777" w:rsidR="00CB1D15" w:rsidRDefault="00CB1D15" w:rsidP="00CB1D15">
+    <w:p w14:paraId="7FF4A672" w14:textId="77777777" w:rsidR="000C7249" w:rsidRDefault="000C7249" w:rsidP="000C7249">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CB1D15">
+      <w:r w:rsidRPr="000C7249">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised China National Integrated Circuit Industry Investment Fund on its investments in a number of PRC listed or unlisted semiconductor enterprises, including SMIT (2239.HK), Navtech (300456.SZ), AMEC (688012.SH) and Centec</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6ED59297" w14:textId="77777777" w:rsidR="00CB1D15" w:rsidRDefault="00CB1D15" w:rsidP="00CB1D15">
+    <w:p w14:paraId="7CFAD5ED" w14:textId="77777777" w:rsidR="000C7249" w:rsidRDefault="000C7249" w:rsidP="000C7249">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CB1D15">
+      <w:r w:rsidRPr="000C7249">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised VeriSilicon (688521.SH) and AMEC (688012.SH) on their onshore and offshore restructuring and multiple rounds of equity financing</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3FE2EEBF" w14:textId="77777777" w:rsidR="00CB1D15" w:rsidRDefault="00CB1D15" w:rsidP="00CB1D15">
+    <w:p w14:paraId="39846DF3" w14:textId="77777777" w:rsidR="000C7249" w:rsidRDefault="000C7249" w:rsidP="000C7249">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CB1D15">
+      <w:r w:rsidRPr="000C7249">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised Avary Holding (002938.SZ) and WuXi AppTec (603259.SH/2359.HK) on their pre-IPO equity financing, and COFCO W&amp;W on its equity financing</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3AF5129F" w14:textId="77777777" w:rsidR="00CB1D15" w:rsidRDefault="00CB1D15" w:rsidP="00CB1D15">
+    <w:p w14:paraId="63D92601" w14:textId="77777777" w:rsidR="000C7249" w:rsidRDefault="000C7249" w:rsidP="000C7249">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CB1D15">
+      <w:r w:rsidRPr="000C7249">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised multiple private equity firms including Fonestone Capital and CEC Innovation Fund on various types of investments primarily focusing on the non-financial institutions</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CB1D15">
+      <w:r w:rsidRPr="000C7249">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CB1D15">
+      <w:r w:rsidRPr="000C7249">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> payment services, internet content provider and semiconductor industries</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2CD0396D" w14:textId="77777777" w:rsidR="00CB1D15" w:rsidRDefault="00CB1D15" w:rsidP="00CB1D15">
+    <w:p w14:paraId="5120F836" w14:textId="77777777" w:rsidR="000C7249" w:rsidRDefault="000C7249" w:rsidP="000C7249">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CB1D15">
+      <w:r w:rsidRPr="000C7249">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Onshore offering and listing of securities</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="16FED151" w14:textId="77777777" w:rsidR="00CB1D15" w:rsidRDefault="00CB1D15" w:rsidP="00CB1D15">
+    <w:p w14:paraId="4E4FAD23" w14:textId="77777777" w:rsidR="000C7249" w:rsidRDefault="000C7249" w:rsidP="000C7249">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CB1D15">
+      <w:r w:rsidRPr="000C7249">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised VeriSilicon (688521.SH) on its IPO and A-share listing on the STAR Market of the Shanghai Stock Exchange</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3176BB92" w14:textId="77777777" w:rsidR="00CB1D15" w:rsidRDefault="00CB1D15" w:rsidP="00CB1D15">
+    <w:p w14:paraId="77726F25" w14:textId="77777777" w:rsidR="000C7249" w:rsidRDefault="000C7249" w:rsidP="000C7249">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CB1D15">
+      <w:r w:rsidRPr="000C7249">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised AMEC (688012.SH) on its IPO and A-share listing on the STAR Market of the Shanghai Stock Exchange</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1463233A" w14:textId="77777777" w:rsidR="00CB1D15" w:rsidRDefault="00CB1D15" w:rsidP="00CB1D15">
+    <w:p w14:paraId="2F59F9E7" w14:textId="77777777" w:rsidR="000C7249" w:rsidRDefault="000C7249" w:rsidP="000C7249">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CB1D15">
+      <w:r w:rsidRPr="000C7249">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised WuXi AppTec (603259.SH/2345.HK) on its IPO and A-share listing on the Main Board of the Shanghai Stock Exchange</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3CF35176" w14:textId="77777777" w:rsidR="00CB1D15" w:rsidRDefault="00CB1D15" w:rsidP="00CB1D15">
+    <w:p w14:paraId="7CE1FA0F" w14:textId="77777777" w:rsidR="000C7249" w:rsidRDefault="000C7249" w:rsidP="000C7249">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CB1D15">
+      <w:r w:rsidRPr="000C7249">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised Konruns Pharmaceutical (603590.SH) on its IPO and A-share listing on the Main Board of the Shanghai Stock Exchange</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="203915D6" w14:textId="77777777" w:rsidR="00CB1D15" w:rsidRDefault="00CB1D15" w:rsidP="00CB1D15">
+    <w:p w14:paraId="57B0AA93" w14:textId="77777777" w:rsidR="000C7249" w:rsidRDefault="000C7249" w:rsidP="000C7249">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CB1D15">
+      <w:r w:rsidRPr="000C7249">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised Sichuan Haowu Electromechanical Co., Ltd. (000787.SZ) on its issuance of shares and cash payments in its acquisition of Neijiang Pengxiang Investment Co., Ltd.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="39E60A9C" w14:textId="77777777" w:rsidR="00CB1D15" w:rsidRDefault="00CB1D15" w:rsidP="00CB1D15">
+    <w:p w14:paraId="7E3FCFB8" w14:textId="77777777" w:rsidR="000C7249" w:rsidRDefault="000C7249" w:rsidP="000C7249">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CB1D15">
+      <w:r w:rsidRPr="000C7249">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised the sole sponsor and underwriter on Maxscend</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CB1D15">
+      <w:r w:rsidRPr="000C7249">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CB1D15">
+      <w:r w:rsidRPr="000C7249">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s (300782.SZ) IPO and A-share listing on the Growth Enterprises Market of the Shenzhen Stock Exchange</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="70B30FDD" w14:textId="77777777" w:rsidR="00CB1D15" w:rsidRDefault="00CB1D15" w:rsidP="00CB1D15">
+    <w:p w14:paraId="23F0254E" w14:textId="77777777" w:rsidR="000C7249" w:rsidRDefault="000C7249" w:rsidP="000C7249">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CB1D15">
+      <w:r w:rsidRPr="000C7249">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised the co-lead underwriter on CATL</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CB1D15">
+      <w:r w:rsidRPr="000C7249">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CB1D15">
+      <w:r w:rsidRPr="000C7249">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s (300750.SZ) IPO and A-share listing on the Growth Enterprises Market of the Shenzhen Stock Exchange</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="284BC74F" w14:textId="77777777" w:rsidR="00CB1D15" w:rsidRDefault="00CB1D15" w:rsidP="00CB1D15">
+    <w:p w14:paraId="4A8EC670" w14:textId="77777777" w:rsidR="000C7249" w:rsidRDefault="000C7249" w:rsidP="000C7249">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CB1D15">
+      <w:r w:rsidRPr="000C7249">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised the sponsor or the underwriter on the non-public A-share offerings of multiple companies, including Yiling Pharmaceutical (002603.SZ) and Yibai Pharmaceutical (600594.SH)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="395DAB37" w14:textId="77777777" w:rsidR="00CB1D15" w:rsidRDefault="00CB1D15" w:rsidP="00CB1D15">
+    <w:p w14:paraId="56740B63" w14:textId="77777777" w:rsidR="000C7249" w:rsidRDefault="000C7249" w:rsidP="000C7249">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CB1D15">
+      <w:r w:rsidRPr="000C7249">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised the underwriter on China Molybdenum Co., Ltd.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CB1D15">
+      <w:r w:rsidRPr="000C7249">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CB1D15">
+      <w:r w:rsidRPr="000C7249">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s (603993.SH/3993.HK) public offering of A-share convertible bonds in the amount of RMB 4.9 billion</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="74F4BD58" w14:textId="77777777" w:rsidR="00CB1D15" w:rsidRDefault="00CB1D15" w:rsidP="00CB1D15">
+    <w:p w14:paraId="5E29B159" w14:textId="77777777" w:rsidR="000C7249" w:rsidRDefault="000C7249" w:rsidP="000C7249">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CB1D15">
+      <w:r w:rsidRPr="000C7249">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised Synbio Technology (871854) on its listing on the National Equities Exchange and Quotations</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24C7B486" w14:textId="77777777" w:rsidR="00CB1D15" w:rsidRDefault="00CB1D15" w:rsidP="00CB1D15">
+    <w:p w14:paraId="23115883" w14:textId="77777777" w:rsidR="000C7249" w:rsidRDefault="000C7249" w:rsidP="000C7249">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CB1D15">
+      <w:r w:rsidRPr="000C7249">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Education</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0C935839" w14:textId="77777777" w:rsidR="00CB1D15" w:rsidRDefault="00CB1D15" w:rsidP="00CB1D15">
+    <w:p w14:paraId="42436319" w14:textId="77777777" w:rsidR="000C7249" w:rsidRDefault="000C7249" w:rsidP="000C7249">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CB1D15">
+      <w:r w:rsidRPr="000C7249">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>New York University School of Law, LL.M., Hauser Global Scholar, 2020</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="15B30174" w14:textId="77777777" w:rsidR="00CB1D15" w:rsidRDefault="00CB1D15" w:rsidP="00CB1D15">
+    <w:p w14:paraId="314DC4FF" w14:textId="77777777" w:rsidR="000C7249" w:rsidRDefault="000C7249" w:rsidP="000C7249">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CB1D15">
+      <w:r w:rsidRPr="000C7249">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Peking University Law School, LL.M., 2013</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6705EDE8" w14:textId="77777777" w:rsidR="00CB1D15" w:rsidRDefault="00CB1D15" w:rsidP="00CB1D15">
+    <w:p w14:paraId="53211E64" w14:textId="77777777" w:rsidR="000C7249" w:rsidRDefault="000C7249" w:rsidP="000C7249">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CB1D15">
+      <w:r w:rsidRPr="000C7249">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Peking University National School of Development, Bachelor of Economics, 2011</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64DAE552" w14:textId="77777777" w:rsidR="00CB1D15" w:rsidRDefault="00CB1D15" w:rsidP="00CB1D15">
+    <w:p w14:paraId="6082C1C2" w14:textId="77777777" w:rsidR="000C7249" w:rsidRDefault="000C7249" w:rsidP="000C7249">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CB1D15">
+      <w:r w:rsidRPr="000C7249">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Peking University Law School, LL.B., 2011</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A1AD8C6" w14:textId="77777777" w:rsidR="00CB1D15" w:rsidRDefault="00CB1D15" w:rsidP="00CB1D15">
+    <w:p w14:paraId="1E04C91C" w14:textId="77777777" w:rsidR="000C7249" w:rsidRDefault="000C7249" w:rsidP="000C7249">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CB1D15">
+      <w:r w:rsidRPr="000C7249">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Professional Qualification</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D10BCA6" w14:textId="77777777" w:rsidR="00CB1D15" w:rsidRDefault="00CB1D15" w:rsidP="00CB1D15">
+    <w:p w14:paraId="23DFEB34" w14:textId="77777777" w:rsidR="000C7249" w:rsidRDefault="000C7249" w:rsidP="000C7249">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CB1D15">
+      <w:r w:rsidRPr="000C7249">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Admitted to practice in the PRC</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="125EE793" w14:textId="77777777" w:rsidR="00CB1D15" w:rsidRDefault="00CB1D15" w:rsidP="00CB1D15">
+    <w:p w14:paraId="166C0C20" w14:textId="77777777" w:rsidR="000C7249" w:rsidRDefault="000C7249" w:rsidP="000C7249">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CB1D15">
+      <w:r w:rsidRPr="000C7249">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Professional Background</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5567FC3C" w14:textId="5DE6B636" w:rsidR="00686369" w:rsidRPr="00CB1D15" w:rsidRDefault="00CB1D15" w:rsidP="00CB1D15">
+    <w:p w14:paraId="5567FC3C" w14:textId="4A19D794" w:rsidR="00686369" w:rsidRPr="000C7249" w:rsidRDefault="000C7249" w:rsidP="000C7249">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CB1D15">
+      <w:r w:rsidRPr="000C7249">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Mr. Huang joined Fangda in 2015. Before joining the firm, he worked at another first-tier PRC law firm in Beijing.</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00686369" w:rsidRPr="00CB1D15" w:rsidSect="002D0826">
+    <w:sectPr w:rsidR="00686369" w:rsidRPr="000C7249" w:rsidSect="002D0826">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1797" w:bottom="1440" w:left="1797" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="3584D350" w14:textId="77777777" w:rsidR="004167EC" w:rsidRDefault="004167EC" w:rsidP="00F57734">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="2493FDE5" w14:textId="77777777" w:rsidR="004167EC" w:rsidRDefault="004167EC" w:rsidP="00F57734">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -1348,197 +1348,239 @@
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="03B84FFE"/>
+    <w:nsid w:val="01AB1AAA"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="842AB7E6"/>
+    <w:tmpl w:val="44D63492"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="096C1847"/>
+    <w:nsid w:val="051D50EF"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B3486AE6"/>
+    <w:tmpl w:val="8FF8861E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0F9B6C19"/>
+    <w:nsid w:val="07D93108"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="82206E44"/>
+    <w:tmpl w:val="ACDC07AC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1DA62D2B"/>
+    <w:nsid w:val="082E6D89"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D45E9936"/>
+    <w:tmpl w:val="0908D696"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="20AE7B27"/>
+    <w:nsid w:val="13F2529F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F70407E2"/>
+    <w:tmpl w:val="D13473C4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="20F460A6"/>
+    <w:nsid w:val="197434F5"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="7FDA4420"/>
+    <w:tmpl w:val="0C14C0B8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="24784F18"/>
+    <w:nsid w:val="23DC6843"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="4F54BDA2"/>
+    <w:tmpl w:val="36A01F0C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2BA87E95"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="D69A85CE"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2D0E1CD8"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="6A34ED00"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2EE42B43"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B08202D4"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="440" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="880" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
@@ -1607,93 +1649,93 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3520" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="338C2CB4"/>
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2F452F4F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="EDD0D070"/>
+    <w:tmpl w:val="B8DEACB6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="35861B38"/>
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2F7138E8"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="7E9492D4"/>
+    <w:tmpl w:val="9BD017D0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3B6418F1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="49FEE19A"/>
     <w:lvl w:ilvl="0" w:tplc="B99657A6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="510" w:hanging="226"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:sz w:val="15"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="880" w:hanging="440"/>
@@ -1765,465 +1807,424 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3520" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="441E03B0"/>
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="48244C28"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E550B62E"/>
+    <w:tmpl w:val="1B2A7AA8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4480249D"/>
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="487566D8"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="3CFE3E78"/>
+    <w:tmpl w:val="663212D0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="55097B97"/>
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="49230998"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="BBE02734"/>
+    <w:tmpl w:val="85988D52"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="55293EE0"/>
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4D1D22A6"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="33F219D8"/>
+    <w:tmpl w:val="8604CA5E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="563C01F2"/>
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="52E27F80"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="CF3E0AD6"/>
+    <w:tmpl w:val="CF2C6454"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="57B92B83"/>
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="59606E60"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D8086D40"/>
+    <w:tmpl w:val="0CFA30D0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="590307F2"/>
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="618B5C94"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="63AAFF62"/>
+    <w:tmpl w:val="A0F6A09C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5F870C02"/>
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="66423AAC"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="54FCD2D2"/>
+    <w:tmpl w:val="B5CA7FDA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="60172063"/>
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6F6E0C41"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B950AD3E"/>
+    <w:tmpl w:val="B8DEACB6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6CFB175E"/>
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="72E4669A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="45100A56"/>
+    <w:tmpl w:val="130AAB60"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="70B47FF8"/>
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="74BC144F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="EDD0D070"/>
+    <w:tmpl w:val="2F448AB8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="71CF614E"/>
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7913264E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="DE0C34E2"/>
+    <w:tmpl w:val="541C41BC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-[...40 lines deleted...]
-  </w:abstractNum>
   <w:num w:numId="1">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="2">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="7">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="2">
-    <w:abstractNumId w:val="10"/>
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="13"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="10">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="4">
-    <w:abstractNumId w:val="20"/>
+  <w:num w:numId="11">
+    <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="5">
+  <w:num w:numId="12">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="14">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="15">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="16">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="17">
     <w:abstractNumId w:val="18"/>
   </w:num>
-  <w:num w:numId="6">
+  <w:num w:numId="18">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="19">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="20">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="21">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="7">
-    <w:abstractNumId w:val="19"/>
+  <w:num w:numId="22">
+    <w:abstractNumId w:val="14"/>
   </w:num>
-  <w:num w:numId="8">
-[...14 lines deleted...]
-  <w:num w:numId="13">
+  <w:num w:numId="23">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="14">
-[...28 lines deleted...]
-  </w:num>
   <w:num w:numId="24">
-    <w:abstractNumId w:val="8"/>
+    <w:abstractNumId w:val="21"/>
   </w:num>
   <w:num w:numId="25">
-    <w:abstractNumId w:val="21"/>
+    <w:abstractNumId w:val="10"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:adjustLineHeightInTable/>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00E418B1"/>
     <w:rsid w:val="000275A2"/>
     <w:rsid w:val="00065FAA"/>
     <w:rsid w:val="00066F39"/>
     <w:rsid w:val="00083426"/>
     <w:rsid w:val="0008435A"/>
     <w:rsid w:val="000C5325"/>
+    <w:rsid w:val="000C7249"/>
     <w:rsid w:val="000E0C86"/>
     <w:rsid w:val="00117159"/>
     <w:rsid w:val="00130740"/>
     <w:rsid w:val="0013186C"/>
     <w:rsid w:val="0013719D"/>
     <w:rsid w:val="0014231B"/>
     <w:rsid w:val="001526EA"/>
     <w:rsid w:val="00153488"/>
     <w:rsid w:val="0018186F"/>
     <w:rsid w:val="00191736"/>
     <w:rsid w:val="001C7F4F"/>
     <w:rsid w:val="001F7789"/>
     <w:rsid w:val="00211603"/>
     <w:rsid w:val="00223B3F"/>
     <w:rsid w:val="0022458A"/>
     <w:rsid w:val="00230A13"/>
     <w:rsid w:val="00232FF3"/>
     <w:rsid w:val="002375A9"/>
     <w:rsid w:val="00253EDA"/>
     <w:rsid w:val="00283DAB"/>
     <w:rsid w:val="002932C9"/>
     <w:rsid w:val="002A35FF"/>
     <w:rsid w:val="002A4932"/>
     <w:rsid w:val="002B1F71"/>
     <w:rsid w:val="002D0826"/>
@@ -2294,51 +2295,50 @@
     <w:rsid w:val="00936370"/>
     <w:rsid w:val="0094376B"/>
     <w:rsid w:val="009465FB"/>
     <w:rsid w:val="0095781F"/>
     <w:rsid w:val="009A4D0D"/>
     <w:rsid w:val="009A711A"/>
     <w:rsid w:val="009B27AE"/>
     <w:rsid w:val="009D6108"/>
     <w:rsid w:val="009E20C4"/>
     <w:rsid w:val="00A002B6"/>
     <w:rsid w:val="00A1252B"/>
     <w:rsid w:val="00A1585C"/>
     <w:rsid w:val="00A41685"/>
     <w:rsid w:val="00A64BF0"/>
     <w:rsid w:val="00A81B38"/>
     <w:rsid w:val="00B05840"/>
     <w:rsid w:val="00B37E04"/>
     <w:rsid w:val="00B557D1"/>
     <w:rsid w:val="00B62E87"/>
     <w:rsid w:val="00B670A2"/>
     <w:rsid w:val="00B86E39"/>
     <w:rsid w:val="00BB071E"/>
     <w:rsid w:val="00BB2601"/>
     <w:rsid w:val="00C0316A"/>
     <w:rsid w:val="00C24D79"/>
-    <w:rsid w:val="00CB1D15"/>
     <w:rsid w:val="00CD0348"/>
     <w:rsid w:val="00CF1C9C"/>
     <w:rsid w:val="00D1552C"/>
     <w:rsid w:val="00D2284D"/>
     <w:rsid w:val="00D45AF6"/>
     <w:rsid w:val="00D632AE"/>
     <w:rsid w:val="00D925CA"/>
     <w:rsid w:val="00DA428A"/>
     <w:rsid w:val="00DA626A"/>
     <w:rsid w:val="00DD484D"/>
     <w:rsid w:val="00DF04DF"/>
     <w:rsid w:val="00E34189"/>
     <w:rsid w:val="00E418B1"/>
     <w:rsid w:val="00E44063"/>
     <w:rsid w:val="00E61128"/>
     <w:rsid w:val="00E70303"/>
     <w:rsid w:val="00E73B54"/>
     <w:rsid w:val="00E7710E"/>
     <w:rsid w:val="00E94C0A"/>
     <w:rsid w:val="00EB2910"/>
     <w:rsid w:val="00EF7E90"/>
     <w:rsid w:val="00F07BEB"/>
     <w:rsid w:val="00F51C68"/>
     <w:rsid w:val="00F57734"/>
     <w:rsid w:val="00F80A79"/>
@@ -3410,61 +3410,61 @@
     <w:rsid w:val="00F57734"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af4">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0065437B"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af5">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00CB1D15"/>
+    <w:rsid w:val="000C7249"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af6">
     <w:name w:val="正文文本 字符"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="af5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00CB1D15"/>
+    <w:rsid w:val="000C7249"/>
     <w:rPr>
       <w:sz w:val="21"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 主题​​">
@@ -3748,51 +3748,51 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B35B1971-B44C-40F9-8F58-D7E97E06FB86}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C45D85CA-8264-4FB9-94C9-E5A83452D714}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>482</Words>
   <Characters>2752</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>22</Lines>
   <Paragraphs>6</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>3228</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>