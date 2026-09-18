--- v1 (2026-07-16)
+++ v2 (2026-09-18)
@@ -36,189 +36,189 @@
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5485"/>
         <w:gridCol w:w="2836"/>
       </w:tblGrid>
       <w:tr w:rsidR="0049405C" w:rsidRPr="00C24D79" w14:paraId="76EB2C64" w14:textId="77777777" w:rsidTr="00E70303">
         <w:trPr>
           <w:trHeight w:val="3267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5485" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="271D78"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C4F11E8" w14:textId="5CEA2202" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="000C7249" w:rsidP="000C7249">
+          <w:p w14:paraId="2C4F11E8" w14:textId="71F710F7" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00C751DF" w:rsidP="00C751DF">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="xingming"/>
             <w:bookmarkStart w:id="1" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="1"/>
-            <w:r w:rsidRPr="000C7249">
+            <w:r w:rsidRPr="00C751DF">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>CHAO HUANG</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
-          <w:p w14:paraId="706EB16B" w14:textId="1D279134" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="000C7249" w:rsidP="000C7249">
+          <w:p w14:paraId="706EB16B" w14:textId="2E52C074" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00C751DF" w:rsidP="00C751DF">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="didian"/>
-            <w:r w:rsidRPr="000C7249">
+            <w:r w:rsidRPr="00C751DF">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Partner</w:t>
             </w:r>
-            <w:r w:rsidRPr="000C7249">
+            <w:r w:rsidRPr="00C751DF">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>·</w:t>
             </w:r>
-            <w:r w:rsidRPr="000C7249">
+            <w:r w:rsidRPr="00C751DF">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Beijing</w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
-          <w:p w14:paraId="6199424A" w14:textId="11FA2FA4" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="000C7249" w:rsidP="000C7249">
+          <w:p w14:paraId="6199424A" w14:textId="37ADEB32" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00C751DF" w:rsidP="00C751DF">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="dianhua"/>
-            <w:r w:rsidRPr="000C7249">
+            <w:r w:rsidRPr="00C751DF">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">+86 10 5769 5652 / +86 138 1175 2043 </w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
-          <w:p w14:paraId="4F910ACA" w14:textId="46025F73" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="000C7249" w:rsidP="000C7249">
+          <w:p w14:paraId="4F910ACA" w14:textId="2624BAD4" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00C751DF" w:rsidP="00C751DF">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="youxiang"/>
-            <w:r w:rsidRPr="000C7249">
+            <w:r w:rsidRPr="00C751DF">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>chao.huang@fangdalaw.com</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="22DBA835" w14:textId="677EAC48" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00F96E7C" w:rsidP="00860F89">
             <w:pPr>
               <w:ind w:leftChars="-52" w:left="-109"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C24D79">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:color w:val="545551"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D24C6CB" w14:textId="59947C79" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="000C7249" w:rsidP="002932C9">
+          <w:p w14:paraId="2D24C6CB" w14:textId="4DE490F6" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00C751DF" w:rsidP="002932C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="tupian"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="307808B2" wp14:editId="4FD68D05">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="549A0555" wp14:editId="0A40C861">
                   <wp:extent cx="1651000" cy="2142519"/>
                   <wp:effectExtent l="0" t="0" r="6350" b="0"/>
                   <wp:docPr id="1" name="图片 1"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
@@ -258,60 +258,60 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C063291" w14:textId="5DC9D94D" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="002375A9" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C24D79">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>PRACTICE AREAS</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C1ACACA" w14:textId="64149372" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="000C7249" w:rsidP="007177F3">
+          <w:p w14:paraId="3C1ACACA" w14:textId="6A200C70" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="00C751DF" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="zhiyelingyu"/>
-            <w:r w:rsidRPr="000C7249">
+            <w:r w:rsidRPr="00C751DF">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>MR. HUANG SPECIALIZES IN M&amp;A, PRIVATE EQUITY INVESTMENTS AND ONSHORE OFFERING AND LISTING OF SECURITIES.</w:t>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F19AE4C" w14:textId="19A41B01" w:rsidR="00451233" w:rsidRPr="00C24D79" w:rsidRDefault="00F80A79" w:rsidP="00DA428A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C24D79">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
           <w:noProof/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
@@ -371,51 +371,51 @@
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:roundrect w14:anchorId="053823F2" id="圆角矩形 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:-6.2pt;margin-top:-12.6pt;width:4.55pt;height:3.6pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDc1SqFegIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2yAQfp+0/wHxvtqO+mON4lRRqk6T&#10;qrZqO/WZYIiRMMeAxMn++h3gOG1X7WHaCwbu7ru7z98xu9p1mmyF8wpMTauTkhJhODTKrGv64/nm&#10;y1dKfGCmYRqMqOleeHo1//xp1tupmEALuhGOIIjx097WtA3BTovC81Z0zJ+AFQaNElzHAh7dumgc&#10;6xG908WkLM+LHlxjHXDhPd5eZyOdJ3wpBQ/3UnoRiK4p1hbS6tK6imsxn7Hp2jHbKj6Uwf6hio4p&#10;g0lHqGsWGNk49QdUp7gDDzKccOgKkFJxkXrAbqryXTdPLbMi9YLkeDvS5P8fLL/bPtkHhzT01k89&#10;bmMXO+m6+MX6yC6RtR/JErtAOF6eXZyXyChHy+nZRXUZqSyOodb58E1AR+Kmpg42pnnE35FYYttb&#10;H7L/wS+m86BVc6O0TocoAbHUjmwZ/rzVuhoyvPHSJvoaiFEZMN4Ux2bSLuy1iH7aPApJVIPlT1Ih&#10;SWfHJIxzYUKVTS1rRM5dnZXYaoYfI1K3CTAiS8w/Yg8Abxs4YGeYwT+GiiTTMbj8W2E5eIxImcGE&#10;MbhTBtxHABq7GjJn/wNJmZrI0gqa/YMjDvKQeMtvFP67W+bDA3M4Ffi3cdLDPS5SQ19TGHaUtOB+&#10;fXQf/VGsaKWkxymrqf+5YU5Qor8blPFldXoaxzIdUEYTPLjXltVri9l0S0AtVPimWJ620T/ow1Y6&#10;6F7wQVjErGhihmPumvLgDodlyNOPTwoXi0Vyw1G0LNyaJ8sjeGQ1yvJ598KcHQQcUPd3cJhINn0n&#10;4ewbIw0sNgGkSvo+8jrwjWOchDM8OfGdeH1OXseHcf4bAAD//wMAUEsDBBQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NT8JAEL2b+B82Y+KtbCliSOmWGIgkKBdQPC/d&#10;sW3cna3dBeq/dzjpZTKT9+Z9FIvBWXHGPrSeFIxHKQikypuWagXvb8/JDESImoy2nlDBDwZYlLc3&#10;hc6Nv9AOz/tYCxahkGsFTYxdLmWoGnQ6jHyHxNin752OfPa1NL2+sLizMkvTR+l0S+zQ6A6XDVZf&#10;+5NTsF4edttDu9l8b6cr+5rpjxdbr5W6vxtWcx5PcxARh/j3AdcOnB9KDnb0JzJBWAXJOHtgKi/Z&#10;NAPBjGQyAXG8IrMUZFnI/z3KXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDc1SqFegIA&#10;AGAFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="white [3212]" stroked="f" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3E62914C" w14:textId="77777777" w:rsidR="000C7249" w:rsidRDefault="000E0C86" w:rsidP="00B670A2">
+    <w:p w14:paraId="19379E1C" w14:textId="77777777" w:rsidR="00C751DF" w:rsidRDefault="000E0C86" w:rsidP="00B670A2">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C24D79">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="545551"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E0DC835" wp14:editId="24238D24">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2512</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4508</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5271826" cy="0"/>
@@ -456,701 +456,701 @@
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:line w14:anchorId="3D0BA0F8" id="直接连接符 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".2pt,.35pt" to="415.3pt,.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKOATlvwEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+wYWFYYcXpo0V2K&#10;rdhH74pMxQL0BUmLnX8/ik7cohsGbNhFMCW+x/dIens7WcOOEJP2ruPrVc0ZOOl77Q4d//7t4fqG&#10;s5SF64XxDjp+gsRvd1fvtmNoofGDNz1EhiQutWPo+JBzaKsqyQGsSCsfwOGj8tGKjGE8VH0UI7Jb&#10;UzV1valGH/sQvYSU8PZ+fuQ74lcKZP6sVILMTMdRW6Yz0rkvZ7XbivYQRRi0PMsQ/6DCCu2w6EJ1&#10;L7JgP6L+hcpqGX3yKq+kt5VXSksgD+hmXb9x83UQAcgLNieFpU3p/9HKT8c79xSxDWNIbQpPsbiY&#10;VLRMGR2ecabkC5Wyidp2WtoGU2YSL983H9Y3zYYzeXmrZopCFWLKH8FbVj46brQrjkQrjo8pY1lM&#10;vaSUa+PKmbzR/YM2hoJ42N+ZyI6izLBu6g2NDYGv0jAq0OrFBX3lk4GZ9gsopntUO/uhBYOFVkgJ&#10;Lq/LOhATZheYQgkLsCbdfwSe8wsUaPn+BrwgqLJ3eQFb7Xz8XfU8XSSrOf/Sgdl3acHe9yeaL7UG&#10;t4gcnje+rOnrmOAv/+XuJwAAAP//AwBQSwMEFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FvwjAMhe+T9h8iT+I20g3WQWmK0IALh0kDhLRb2nhttcapmgCFX485bRdL&#10;T+/5+XM6720jTtj52pGCl2EEAqlwpqZSwX63fp6A8EGT0Y0jVHBBD/Ps8SHViXFn+sLTNpSCS8gn&#10;WkEVQptI6YsKrfZD1yKx9+M6qwPLrpSm02cut418jaJYWl0TX6h0ix8VFr/bo1WwO1x7uTl8LvK4&#10;3o+m39PV2/q6Umrw1C9nPBYzEAH78LcB9x+YHzIGy92RjBeNgjHnFLyDYG8yimIQ+V3KLJX/+bMb&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEo4BOW/AQAA3wMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAAAAAAAAAAAA&#10;AAAAGQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" strokecolor="#002060" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="656C9188" w14:textId="77777777" w:rsidR="000C7249" w:rsidRDefault="000C7249" w:rsidP="000C7249">
+    <w:p w14:paraId="43E0792F" w14:textId="77777777" w:rsidR="00C751DF" w:rsidRDefault="00C751DF" w:rsidP="00C751DF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000C7249">
+      <w:r w:rsidRPr="00C751DF">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>REPRESENTATIVE MATTERS AND CASES</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0B213D12" w14:textId="77777777" w:rsidR="000C7249" w:rsidRDefault="000C7249" w:rsidP="000C7249">
+    <w:p w14:paraId="03CA5F69" w14:textId="77777777" w:rsidR="00C751DF" w:rsidRDefault="00C751DF" w:rsidP="00C751DF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000C7249">
+      <w:r w:rsidRPr="00C751DF">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>M&amp;A and private equity investments</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="296ED3F4" w14:textId="77777777" w:rsidR="000C7249" w:rsidRDefault="000C7249" w:rsidP="000C7249">
+    <w:p w14:paraId="505E1A2D" w14:textId="77777777" w:rsidR="00C751DF" w:rsidRDefault="00C751DF" w:rsidP="00C751DF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000C7249">
+      <w:r w:rsidRPr="00C751DF">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised WuXi AppTec (603259.SH/2359.HK) on its acquisition of 100% equity stake in HD Biosciences Co., Ltd., its acquisition of 100% equity stake in Jiangsu Safe Pharmaceutical Co., Ltd., and the establishment of a joint venture offering healthcare big data solutions</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="104D1FFA" w14:textId="77777777" w:rsidR="000C7249" w:rsidRDefault="000C7249" w:rsidP="000C7249">
+    <w:p w14:paraId="7D57F465" w14:textId="77777777" w:rsidR="00C751DF" w:rsidRDefault="00C751DF" w:rsidP="00C751DF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000C7249">
+      <w:r w:rsidRPr="00C751DF">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised CICC Capital on its acquisition of the majority stake in Shell Zhejiang</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7FF4A672" w14:textId="77777777" w:rsidR="000C7249" w:rsidRDefault="000C7249" w:rsidP="000C7249">
+    <w:p w14:paraId="4FE53FD2" w14:textId="77777777" w:rsidR="00C751DF" w:rsidRDefault="00C751DF" w:rsidP="00C751DF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000C7249">
+      <w:r w:rsidRPr="00C751DF">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised China National Integrated Circuit Industry Investment Fund on its investments in a number of PRC listed or unlisted semiconductor enterprises, including SMIT (2239.HK), Navtech (300456.SZ), AMEC (688012.SH) and Centec</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7CFAD5ED" w14:textId="77777777" w:rsidR="000C7249" w:rsidRDefault="000C7249" w:rsidP="000C7249">
+    <w:p w14:paraId="37008F93" w14:textId="77777777" w:rsidR="00C751DF" w:rsidRDefault="00C751DF" w:rsidP="00C751DF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000C7249">
+      <w:r w:rsidRPr="00C751DF">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised VeriSilicon (688521.SH) and AMEC (688012.SH) on their onshore and offshore restructuring and multiple rounds of equity financing</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="39846DF3" w14:textId="77777777" w:rsidR="000C7249" w:rsidRDefault="000C7249" w:rsidP="000C7249">
+    <w:p w14:paraId="2E71B844" w14:textId="77777777" w:rsidR="00C751DF" w:rsidRDefault="00C751DF" w:rsidP="00C751DF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000C7249">
+      <w:r w:rsidRPr="00C751DF">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised Avary Holding (002938.SZ) and WuXi AppTec (603259.SH/2359.HK) on their pre-IPO equity financing, and COFCO W&amp;W on its equity financing</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="63D92601" w14:textId="77777777" w:rsidR="000C7249" w:rsidRDefault="000C7249" w:rsidP="000C7249">
+    <w:p w14:paraId="6549DE27" w14:textId="77777777" w:rsidR="00C751DF" w:rsidRDefault="00C751DF" w:rsidP="00C751DF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000C7249">
+      <w:r w:rsidRPr="00C751DF">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised multiple private equity firms including Fonestone Capital and CEC Innovation Fund on various types of investments primarily focusing on the non-financial institutions</w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7249">
+      <w:r w:rsidRPr="00C751DF">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7249">
+      <w:r w:rsidRPr="00C751DF">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> payment services, internet content provider and semiconductor industries</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5120F836" w14:textId="77777777" w:rsidR="000C7249" w:rsidRDefault="000C7249" w:rsidP="000C7249">
+    <w:p w14:paraId="3EE70DD2" w14:textId="77777777" w:rsidR="00C751DF" w:rsidRDefault="00C751DF" w:rsidP="00C751DF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000C7249">
+      <w:r w:rsidRPr="00C751DF">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Onshore offering and listing of securities</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4E4FAD23" w14:textId="77777777" w:rsidR="000C7249" w:rsidRDefault="000C7249" w:rsidP="000C7249">
+    <w:p w14:paraId="6F27A90F" w14:textId="77777777" w:rsidR="00C751DF" w:rsidRDefault="00C751DF" w:rsidP="00C751DF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000C7249">
+      <w:r w:rsidRPr="00C751DF">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised VeriSilicon (688521.SH) on its IPO and A-share listing on the STAR Market of the Shanghai Stock Exchange</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="77726F25" w14:textId="77777777" w:rsidR="000C7249" w:rsidRDefault="000C7249" w:rsidP="000C7249">
+    <w:p w14:paraId="2EAE09E7" w14:textId="77777777" w:rsidR="00C751DF" w:rsidRDefault="00C751DF" w:rsidP="00C751DF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000C7249">
+      <w:r w:rsidRPr="00C751DF">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised AMEC (688012.SH) on its IPO and A-share listing on the STAR Market of the Shanghai Stock Exchange</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F59F9E7" w14:textId="77777777" w:rsidR="000C7249" w:rsidRDefault="000C7249" w:rsidP="000C7249">
+    <w:p w14:paraId="361A1CDA" w14:textId="77777777" w:rsidR="00C751DF" w:rsidRDefault="00C751DF" w:rsidP="00C751DF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000C7249">
+      <w:r w:rsidRPr="00C751DF">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised WuXi AppTec (603259.SH/2345.HK) on its IPO and A-share listing on the Main Board of the Shanghai Stock Exchange</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7CE1FA0F" w14:textId="77777777" w:rsidR="000C7249" w:rsidRDefault="000C7249" w:rsidP="000C7249">
+    <w:p w14:paraId="53623459" w14:textId="77777777" w:rsidR="00C751DF" w:rsidRDefault="00C751DF" w:rsidP="00C751DF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000C7249">
+      <w:r w:rsidRPr="00C751DF">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised Konruns Pharmaceutical (603590.SH) on its IPO and A-share listing on the Main Board of the Shanghai Stock Exchange</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="57B0AA93" w14:textId="77777777" w:rsidR="000C7249" w:rsidRDefault="000C7249" w:rsidP="000C7249">
+    <w:p w14:paraId="75360F5C" w14:textId="77777777" w:rsidR="00C751DF" w:rsidRDefault="00C751DF" w:rsidP="00C751DF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000C7249">
+      <w:r w:rsidRPr="00C751DF">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised Sichuan Haowu Electromechanical Co., Ltd. (000787.SZ) on its issuance of shares and cash payments in its acquisition of Neijiang Pengxiang Investment Co., Ltd.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7E3FCFB8" w14:textId="77777777" w:rsidR="000C7249" w:rsidRDefault="000C7249" w:rsidP="000C7249">
+    <w:p w14:paraId="11B99045" w14:textId="77777777" w:rsidR="00C751DF" w:rsidRDefault="00C751DF" w:rsidP="00C751DF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000C7249">
+      <w:r w:rsidRPr="00C751DF">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised the sole sponsor and underwriter on Maxscend</w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7249">
+      <w:r w:rsidRPr="00C751DF">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7249">
+      <w:r w:rsidRPr="00C751DF">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s (300782.SZ) IPO and A-share listing on the Growth Enterprises Market of the Shenzhen Stock Exchange</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="23F0254E" w14:textId="77777777" w:rsidR="000C7249" w:rsidRDefault="000C7249" w:rsidP="000C7249">
+    <w:p w14:paraId="535A153A" w14:textId="77777777" w:rsidR="00C751DF" w:rsidRDefault="00C751DF" w:rsidP="00C751DF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000C7249">
+      <w:r w:rsidRPr="00C751DF">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised the co-lead underwriter on CATL</w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7249">
+      <w:r w:rsidRPr="00C751DF">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7249">
+      <w:r w:rsidRPr="00C751DF">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s (300750.SZ) IPO and A-share listing on the Growth Enterprises Market of the Shenzhen Stock Exchange</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4A8EC670" w14:textId="77777777" w:rsidR="000C7249" w:rsidRDefault="000C7249" w:rsidP="000C7249">
+    <w:p w14:paraId="4B489216" w14:textId="77777777" w:rsidR="00C751DF" w:rsidRDefault="00C751DF" w:rsidP="00C751DF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000C7249">
+      <w:r w:rsidRPr="00C751DF">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised the sponsor or the underwriter on the non-public A-share offerings of multiple companies, including Yiling Pharmaceutical (002603.SZ) and Yibai Pharmaceutical (600594.SH)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="56740B63" w14:textId="77777777" w:rsidR="000C7249" w:rsidRDefault="000C7249" w:rsidP="000C7249">
+    <w:p w14:paraId="4C1B00CE" w14:textId="77777777" w:rsidR="00C751DF" w:rsidRDefault="00C751DF" w:rsidP="00C751DF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000C7249">
+      <w:r w:rsidRPr="00C751DF">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised the underwriter on China Molybdenum Co., Ltd.</w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7249">
+      <w:r w:rsidRPr="00C751DF">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="000C7249">
+      <w:r w:rsidRPr="00C751DF">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s (603993.SH/3993.HK) public offering of A-share convertible bonds in the amount of RMB 4.9 billion</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E29B159" w14:textId="77777777" w:rsidR="000C7249" w:rsidRDefault="000C7249" w:rsidP="000C7249">
+    <w:p w14:paraId="3F5EF767" w14:textId="77777777" w:rsidR="00C751DF" w:rsidRDefault="00C751DF" w:rsidP="00C751DF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000C7249">
+      <w:r w:rsidRPr="00C751DF">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised Synbio Technology (871854) on its listing on the National Equities Exchange and Quotations</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="23115883" w14:textId="77777777" w:rsidR="000C7249" w:rsidRDefault="000C7249" w:rsidP="000C7249">
+    <w:p w14:paraId="54661C53" w14:textId="77777777" w:rsidR="00C751DF" w:rsidRDefault="00C751DF" w:rsidP="00C751DF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000C7249">
+      <w:r w:rsidRPr="00C751DF">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Education</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="42436319" w14:textId="77777777" w:rsidR="000C7249" w:rsidRDefault="000C7249" w:rsidP="000C7249">
+    <w:p w14:paraId="359773EC" w14:textId="77777777" w:rsidR="00C751DF" w:rsidRDefault="00C751DF" w:rsidP="00C751DF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000C7249">
+      <w:r w:rsidRPr="00C751DF">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>New York University School of Law, LL.M., Hauser Global Scholar, 2020</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="314DC4FF" w14:textId="77777777" w:rsidR="000C7249" w:rsidRDefault="000C7249" w:rsidP="000C7249">
+    <w:p w14:paraId="3989CFF8" w14:textId="77777777" w:rsidR="00C751DF" w:rsidRDefault="00C751DF" w:rsidP="00C751DF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000C7249">
+      <w:r w:rsidRPr="00C751DF">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Peking University Law School, LL.M., 2013</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="53211E64" w14:textId="77777777" w:rsidR="000C7249" w:rsidRDefault="000C7249" w:rsidP="000C7249">
+    <w:p w14:paraId="5D908FC3" w14:textId="77777777" w:rsidR="00C751DF" w:rsidRDefault="00C751DF" w:rsidP="00C751DF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000C7249">
+      <w:r w:rsidRPr="00C751DF">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Peking University National School of Development, Bachelor of Economics, 2011</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6082C1C2" w14:textId="77777777" w:rsidR="000C7249" w:rsidRDefault="000C7249" w:rsidP="000C7249">
+    <w:p w14:paraId="717EBBF3" w14:textId="77777777" w:rsidR="00C751DF" w:rsidRDefault="00C751DF" w:rsidP="00C751DF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000C7249">
+      <w:r w:rsidRPr="00C751DF">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Peking University Law School, LL.B., 2011</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1E04C91C" w14:textId="77777777" w:rsidR="000C7249" w:rsidRDefault="000C7249" w:rsidP="000C7249">
+    <w:p w14:paraId="2989D819" w14:textId="77777777" w:rsidR="00C751DF" w:rsidRDefault="00C751DF" w:rsidP="00C751DF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000C7249">
+      <w:r w:rsidRPr="00C751DF">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Professional Qualification</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="23DFEB34" w14:textId="77777777" w:rsidR="000C7249" w:rsidRDefault="000C7249" w:rsidP="000C7249">
+    <w:p w14:paraId="3B466A13" w14:textId="77777777" w:rsidR="00C751DF" w:rsidRDefault="00C751DF" w:rsidP="00C751DF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000C7249">
+      <w:r w:rsidRPr="00C751DF">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Admitted to practice in the PRC</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="166C0C20" w14:textId="77777777" w:rsidR="000C7249" w:rsidRDefault="000C7249" w:rsidP="000C7249">
+    <w:p w14:paraId="33126A90" w14:textId="77777777" w:rsidR="00C751DF" w:rsidRDefault="00C751DF" w:rsidP="00C751DF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000C7249">
+      <w:r w:rsidRPr="00C751DF">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Professional Background</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5567FC3C" w14:textId="4A19D794" w:rsidR="00686369" w:rsidRPr="000C7249" w:rsidRDefault="000C7249" w:rsidP="000C7249">
+    <w:p w14:paraId="5567FC3C" w14:textId="648ED3C0" w:rsidR="00686369" w:rsidRPr="00C751DF" w:rsidRDefault="00C751DF" w:rsidP="00C751DF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000C7249">
+      <w:r w:rsidRPr="00C751DF">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Mr. Huang joined Fangda in 2015. Before joining the firm, he worked at another first-tier PRC law firm in Beijing.</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00686369" w:rsidRPr="000C7249" w:rsidSect="002D0826">
+    <w:sectPr w:rsidR="00686369" w:rsidRPr="00C751DF" w:rsidSect="002D0826">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1797" w:bottom="1440" w:left="1797" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="3584D350" w14:textId="77777777" w:rsidR="004167EC" w:rsidRDefault="004167EC" w:rsidP="00F57734">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="2493FDE5" w14:textId="77777777" w:rsidR="004167EC" w:rsidRDefault="004167EC" w:rsidP="00F57734">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -1348,394 +1348,415 @@
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="01AB1AAA"/>
+    <w:nsid w:val="0024257D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="44D63492"/>
+    <w:tmpl w:val="8202F08A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="051D50EF"/>
+    <w:nsid w:val="037716A9"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="8FF8861E"/>
+    <w:tmpl w:val="25268750"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="07D93108"/>
+    <w:nsid w:val="09884E5F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="ACDC07AC"/>
+    <w:tmpl w:val="0C98A2B4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="082E6D89"/>
+    <w:nsid w:val="10302B51"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="0908D696"/>
+    <w:tmpl w:val="A2FABD0C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="13F2529F"/>
+    <w:nsid w:val="274B18C9"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D13473C4"/>
+    <w:tmpl w:val="831C6B64"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="197434F5"/>
+    <w:nsid w:val="29770799"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="0C14C0B8"/>
+    <w:tmpl w:val="14BA6C76"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="23DC6843"/>
+    <w:nsid w:val="299F6593"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="36A01F0C"/>
+    <w:tmpl w:val="D96EEC04"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2BA87E95"/>
+    <w:nsid w:val="2EE42B43"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="B08202D4"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="440" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="880" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1320" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1760" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2200" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2640" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3080" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3520" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="302777E7"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D69A85CE"/>
+    <w:tmpl w:val="E61EB21C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2D0E1CD8"/>
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="30962708"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="6A34ED00"/>
+    <w:tmpl w:val="E0C4490C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-[...111 lines deleted...]
-  </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2F452F4F"/>
+    <w:nsid w:val="322C7782"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B8DEACB6"/>
+    <w:tmpl w:val="3E7A3424"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2F7138E8"/>
+    <w:nsid w:val="38D468A3"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="9BD017D0"/>
+    <w:tmpl w:val="AF14109E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3B090B8E"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="A894AFE0"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3B6418F1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="49FEE19A"/>
     <w:lvl w:ilvl="0" w:tplc="B99657A6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="510" w:hanging="226"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:sz w:val="15"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="880" w:hanging="440"/>
@@ -1807,424 +1828,402 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3520" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="48244C28"/>
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3FAD053E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="1B2A7AA8"/>
+    <w:tmpl w:val="33304062"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="487566D8"/>
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4585446B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="663212D0"/>
+    <w:tmpl w:val="71E85FD8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="49230998"/>
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="49550311"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="85988D52"/>
+    <w:tmpl w:val="503A5242"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4D1D22A6"/>
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4DB56785"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="8604CA5E"/>
+    <w:tmpl w:val="1944A8A8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="52E27F80"/>
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5166793E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="CF2C6454"/>
+    <w:tmpl w:val="70C48E52"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="59606E60"/>
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="55405089"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="0CFA30D0"/>
+    <w:tmpl w:val="18FA8F9E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="618B5C94"/>
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5ABF2BE6"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A0F6A09C"/>
+    <w:tmpl w:val="ACBAFE6A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="66423AAC"/>
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5DC34544"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B5CA7FDA"/>
+    <w:tmpl w:val="BC327D48"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6F6E0C41"/>
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="65071929"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B8DEACB6"/>
+    <w:tmpl w:val="C5A626AE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="72E4669A"/>
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="68A975BD"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="130AAB60"/>
+    <w:tmpl w:val="8568677C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="74BC144F"/>
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="72FB58A1"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="2F448AB8"/>
+    <w:tmpl w:val="ACBAFE6A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-[...19 lines deleted...]
-  </w:abstractNum>
   <w:num w:numId="1">
-    <w:abstractNumId w:val="9"/>
+    <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="2">
-    <w:abstractNumId w:val="12"/>
+    <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="19"/>
   </w:num>
   <w:num w:numId="4">
-    <w:abstractNumId w:val="23"/>
+    <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="5">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="10">
     <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="6">
-    <w:abstractNumId w:val="20"/>
+  <w:num w:numId="11">
+    <w:abstractNumId w:val="21"/>
   </w:num>
-  <w:num w:numId="7">
-    <w:abstractNumId w:val="7"/>
+  <w:num w:numId="12">
+    <w:abstractNumId w:val="22"/>
   </w:num>
-  <w:num w:numId="8">
-    <w:abstractNumId w:val="13"/>
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="9">
+  <w:num w:numId="14">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="15">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="16">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="17">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="18">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="19">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="10">
-[...28 lines deleted...]
-  </w:num>
   <w:num w:numId="20">
-    <w:abstractNumId w:val="22"/>
+    <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="21">
-    <w:abstractNumId w:val="4"/>
+    <w:abstractNumId w:val="23"/>
   </w:num>
   <w:num w:numId="22">
     <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="23">
-    <w:abstractNumId w:val="3"/>
+    <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="24">
-    <w:abstractNumId w:val="21"/>
+    <w:abstractNumId w:val="24"/>
   </w:num>
   <w:num w:numId="25">
-    <w:abstractNumId w:val="10"/>
+    <w:abstractNumId w:val="20"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:adjustLineHeightInTable/>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00E418B1"/>
     <w:rsid w:val="000275A2"/>
     <w:rsid w:val="00065FAA"/>
     <w:rsid w:val="00066F39"/>
     <w:rsid w:val="00083426"/>
     <w:rsid w:val="0008435A"/>
     <w:rsid w:val="000C5325"/>
-    <w:rsid w:val="000C7249"/>
     <w:rsid w:val="000E0C86"/>
     <w:rsid w:val="00117159"/>
     <w:rsid w:val="00130740"/>
     <w:rsid w:val="0013186C"/>
     <w:rsid w:val="0013719D"/>
     <w:rsid w:val="0014231B"/>
     <w:rsid w:val="001526EA"/>
     <w:rsid w:val="00153488"/>
     <w:rsid w:val="0018186F"/>
     <w:rsid w:val="00191736"/>
     <w:rsid w:val="001C7F4F"/>
     <w:rsid w:val="001F7789"/>
     <w:rsid w:val="00211603"/>
     <w:rsid w:val="00223B3F"/>
     <w:rsid w:val="0022458A"/>
     <w:rsid w:val="00230A13"/>
     <w:rsid w:val="00232FF3"/>
     <w:rsid w:val="002375A9"/>
     <w:rsid w:val="00253EDA"/>
     <w:rsid w:val="00283DAB"/>
     <w:rsid w:val="002932C9"/>
     <w:rsid w:val="002A35FF"/>
     <w:rsid w:val="002A4932"/>
     <w:rsid w:val="002B1F71"/>
     <w:rsid w:val="002D0826"/>
@@ -2295,50 +2294,51 @@
     <w:rsid w:val="00936370"/>
     <w:rsid w:val="0094376B"/>
     <w:rsid w:val="009465FB"/>
     <w:rsid w:val="0095781F"/>
     <w:rsid w:val="009A4D0D"/>
     <w:rsid w:val="009A711A"/>
     <w:rsid w:val="009B27AE"/>
     <w:rsid w:val="009D6108"/>
     <w:rsid w:val="009E20C4"/>
     <w:rsid w:val="00A002B6"/>
     <w:rsid w:val="00A1252B"/>
     <w:rsid w:val="00A1585C"/>
     <w:rsid w:val="00A41685"/>
     <w:rsid w:val="00A64BF0"/>
     <w:rsid w:val="00A81B38"/>
     <w:rsid w:val="00B05840"/>
     <w:rsid w:val="00B37E04"/>
     <w:rsid w:val="00B557D1"/>
     <w:rsid w:val="00B62E87"/>
     <w:rsid w:val="00B670A2"/>
     <w:rsid w:val="00B86E39"/>
     <w:rsid w:val="00BB071E"/>
     <w:rsid w:val="00BB2601"/>
     <w:rsid w:val="00C0316A"/>
     <w:rsid w:val="00C24D79"/>
+    <w:rsid w:val="00C751DF"/>
     <w:rsid w:val="00CD0348"/>
     <w:rsid w:val="00CF1C9C"/>
     <w:rsid w:val="00D1552C"/>
     <w:rsid w:val="00D2284D"/>
     <w:rsid w:val="00D45AF6"/>
     <w:rsid w:val="00D632AE"/>
     <w:rsid w:val="00D925CA"/>
     <w:rsid w:val="00DA428A"/>
     <w:rsid w:val="00DA626A"/>
     <w:rsid w:val="00DD484D"/>
     <w:rsid w:val="00DF04DF"/>
     <w:rsid w:val="00E34189"/>
     <w:rsid w:val="00E418B1"/>
     <w:rsid w:val="00E44063"/>
     <w:rsid w:val="00E61128"/>
     <w:rsid w:val="00E70303"/>
     <w:rsid w:val="00E73B54"/>
     <w:rsid w:val="00E7710E"/>
     <w:rsid w:val="00E94C0A"/>
     <w:rsid w:val="00EB2910"/>
     <w:rsid w:val="00EF7E90"/>
     <w:rsid w:val="00F07BEB"/>
     <w:rsid w:val="00F51C68"/>
     <w:rsid w:val="00F57734"/>
     <w:rsid w:val="00F80A79"/>
@@ -3410,61 +3410,61 @@
     <w:rsid w:val="00F57734"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af4">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0065437B"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af5">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="000C7249"/>
+    <w:rsid w:val="00C751DF"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af6">
     <w:name w:val="正文文本 字符"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="af5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="000C7249"/>
+    <w:rsid w:val="00C751DF"/>
     <w:rPr>
       <w:sz w:val="21"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 主题​​">
@@ -3748,51 +3748,51 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C45D85CA-8264-4FB9-94C9-E5A83452D714}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3B5809A2-EE3C-4C1B-8F9A-78909B0FED8A}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>482</Words>
   <Characters>2752</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>22</Lines>
   <Paragraphs>6</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>3228</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>