--- v0 (2026-05-17)
+++ v1 (2026-07-16)
@@ -36,189 +36,189 @@
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5485"/>
         <w:gridCol w:w="2836"/>
       </w:tblGrid>
       <w:tr w:rsidR="0049405C" w:rsidRPr="00C24D79" w14:paraId="76EB2C64" w14:textId="77777777" w:rsidTr="00E70303">
         <w:trPr>
           <w:trHeight w:val="3267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5485" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="271D78"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C4F11E8" w14:textId="30FD71D0" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="0079285C" w:rsidP="0079285C">
+          <w:p w14:paraId="2C4F11E8" w14:textId="4EE52015" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00E525AF" w:rsidP="00E525AF">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="xingming"/>
             <w:bookmarkStart w:id="1" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="1"/>
-            <w:r w:rsidRPr="0079285C">
+            <w:r w:rsidRPr="00E525AF">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="48"/>
               </w:rPr>
-              <w:t>WILLIAM YANG</w:t>
+              <w:t>WILLIAM (WEIGUO) YANG</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
-          <w:p w14:paraId="706EB16B" w14:textId="06040A50" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="0079285C" w:rsidP="0079285C">
+          <w:p w14:paraId="706EB16B" w14:textId="470CAC95" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00E525AF" w:rsidP="00E525AF">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="didian"/>
-            <w:r w:rsidRPr="0079285C">
+            <w:r w:rsidRPr="00E525AF">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Partner</w:t>
             </w:r>
-            <w:r w:rsidRPr="0079285C">
+            <w:r w:rsidRPr="00E525AF">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>·</w:t>
             </w:r>
-            <w:r w:rsidRPr="0079285C">
+            <w:r w:rsidRPr="00E525AF">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Beijing</w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
-          <w:p w14:paraId="6199424A" w14:textId="640C590E" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="0079285C" w:rsidP="0079285C">
+          <w:p w14:paraId="6199424A" w14:textId="4C4599A2" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00E525AF" w:rsidP="00E525AF">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="dianhua"/>
-            <w:r w:rsidRPr="0079285C">
+            <w:r w:rsidRPr="00E525AF">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">+86 10 5769 5625 </w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
-          <w:p w14:paraId="4F910ACA" w14:textId="48C15E8E" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="0079285C" w:rsidP="0079285C">
+          <w:p w14:paraId="4F910ACA" w14:textId="2523BCF6" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00E525AF" w:rsidP="00E525AF">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="youxiang"/>
-            <w:r w:rsidRPr="0079285C">
+            <w:r w:rsidRPr="00E525AF">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>weiguo.yang@fangdalaw.com</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="22DBA835" w14:textId="677EAC48" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00F96E7C" w:rsidP="00860F89">
             <w:pPr>
               <w:ind w:leftChars="-52" w:left="-109"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C24D79">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:color w:val="545551"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D24C6CB" w14:textId="47EE739F" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="0079285C" w:rsidP="002932C9">
+          <w:p w14:paraId="2D24C6CB" w14:textId="56E67FCB" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00E525AF" w:rsidP="002932C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="tupian"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="21D68529" wp14:editId="33B3D750">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="63C16596" wp14:editId="316018B8">
                   <wp:extent cx="1651000" cy="2142519"/>
                   <wp:effectExtent l="0" t="0" r="6350" b="0"/>
                   <wp:docPr id="1" name="图片 1"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
@@ -258,66 +258,66 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C063291" w14:textId="5DC9D94D" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="002375A9" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C24D79">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>PRACTICE AREAS</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C1ACACA" w14:textId="0993E9F1" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="0079285C" w:rsidP="007177F3">
+          <w:p w14:paraId="3C1ACACA" w14:textId="429F73BA" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="00E525AF" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="zhiyelingyu"/>
-            <w:r w:rsidRPr="0079285C">
+            <w:r w:rsidRPr="00E525AF">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
-              <w:t>WILLIAM SPECIALIZES IN COMMERCIAL LITIGATION AND ARBITRATION, LIQUIDATION OF COMPANIES AND FUNDS, AND DISPOSAL OF NON-PERFORMING ASSETS. THE PRIMARY SCOPE OF HIS PRACTICE INCLUDES: COMPLEX CONTRACT DISPUTES, INVESTMENT DISPUTES, M&amp;A AND COMPANY CONTROL DISPUTES, FINANCIAL DISPUTES CONCERNING FUND, SECURITIES AND ASSET MANAGEMENT, INTERNATIONAL TRADE DISPUTES, REAL ESTATE AND CONSTRUCTION ENGINEERING DISPUTES, AND PRODUCT LIABILITY DISPUTES.</w:t>
+              <w:t>WILLIAM YANG SPECIALIZES IN COMPLEX COMMERCIAL AND FINANCIAL LITIGATION, ARBITRATION AND ALTERNATIVE DISPUTE RESOLUTION, DISPOSAL OF NON-PERFORMING ASSETS, LIQUIDATION AND RESTRUCTURING. THE PRIMARY SCOPE OF HIS PRACTICE INCLUDES: FINANCIAL DISPUTES CONCERNING SECURITIES, FUND, BANKING, TRUST,  AND ASSET MANAGEMENT, INVESTMENT, COMPANY EQUITY AND CONTROL DISPUTES, JOINT VENTURE AND M&amp;A DISPUTES, INTERNATIONAL TRADE DISPUTES, REAL ESTATE AND CONSTRUCTION ENGINEERING DISPUTES, WITH THE TOTAL AMOUNT IN DISPUTES EXCEEDING CNY 100 BILLION.</w:t>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F19AE4C" w14:textId="19A41B01" w:rsidR="00451233" w:rsidRPr="00C24D79" w:rsidRDefault="00F80A79" w:rsidP="00DA428A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C24D79">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
           <w:noProof/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251663360" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2B83D51B" wp14:editId="64750D99">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>-79040</wp:posOffset>
@@ -371,51 +371,51 @@
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:roundrect w14:anchorId="053823F2" id="圆角矩形 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:-6.2pt;margin-top:-12.6pt;width:4.55pt;height:3.6pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDc1SqFegIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2yAQfp+0/wHxvtqO+mON4lRRqk6T&#10;qrZqO/WZYIiRMMeAxMn++h3gOG1X7WHaCwbu7ru7z98xu9p1mmyF8wpMTauTkhJhODTKrGv64/nm&#10;y1dKfGCmYRqMqOleeHo1//xp1tupmEALuhGOIIjx097WtA3BTovC81Z0zJ+AFQaNElzHAh7dumgc&#10;6xG908WkLM+LHlxjHXDhPd5eZyOdJ3wpBQ/3UnoRiK4p1hbS6tK6imsxn7Hp2jHbKj6Uwf6hio4p&#10;g0lHqGsWGNk49QdUp7gDDzKccOgKkFJxkXrAbqryXTdPLbMi9YLkeDvS5P8fLL/bPtkHhzT01k89&#10;bmMXO+m6+MX6yC6RtR/JErtAOF6eXZyXyChHy+nZRXUZqSyOodb58E1AR+Kmpg42pnnE35FYYttb&#10;H7L/wS+m86BVc6O0TocoAbHUjmwZ/rzVuhoyvPHSJvoaiFEZMN4Ux2bSLuy1iH7aPApJVIPlT1Ih&#10;SWfHJIxzYUKVTS1rRM5dnZXYaoYfI1K3CTAiS8w/Yg8Abxs4YGeYwT+GiiTTMbj8W2E5eIxImcGE&#10;MbhTBtxHABq7GjJn/wNJmZrI0gqa/YMjDvKQeMtvFP67W+bDA3M4Ffi3cdLDPS5SQ19TGHaUtOB+&#10;fXQf/VGsaKWkxymrqf+5YU5Qor8blPFldXoaxzIdUEYTPLjXltVri9l0S0AtVPimWJ620T/ow1Y6&#10;6F7wQVjErGhihmPumvLgDodlyNOPTwoXi0Vyw1G0LNyaJ8sjeGQ1yvJ598KcHQQcUPd3cJhINn0n&#10;4ewbIw0sNgGkSvo+8jrwjWOchDM8OfGdeH1OXseHcf4bAAD//wMAUEsDBBQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NT8JAEL2b+B82Y+KtbCliSOmWGIgkKBdQPC/d&#10;sW3cna3dBeq/dzjpZTKT9+Z9FIvBWXHGPrSeFIxHKQikypuWagXvb8/JDESImoy2nlDBDwZYlLc3&#10;hc6Nv9AOz/tYCxahkGsFTYxdLmWoGnQ6jHyHxNin752OfPa1NL2+sLizMkvTR+l0S+zQ6A6XDVZf&#10;+5NTsF4edttDu9l8b6cr+5rpjxdbr5W6vxtWcx5PcxARh/j3AdcOnB9KDnb0JzJBWAXJOHtgKi/Z&#10;NAPBjGQyAXG8IrMUZFnI/z3KXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDc1SqFegIA&#10;AGAFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="white [3212]" stroked="f" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="66A941F7" w14:textId="77777777" w:rsidR="0079285C" w:rsidRDefault="000E0C86" w:rsidP="00B670A2">
+    <w:p w14:paraId="128E32DA" w14:textId="77777777" w:rsidR="00E525AF" w:rsidRDefault="000E0C86" w:rsidP="00B670A2">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C24D79">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="545551"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E0DC835" wp14:editId="24238D24">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2512</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4508</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5271826" cy="0"/>
@@ -456,1219 +456,1270 @@
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:line w14:anchorId="3D0BA0F8" id="直接连接符 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".2pt,.35pt" to="415.3pt,.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKOATlvwEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+wYWFYYcXpo0V2K&#10;rdhH74pMxQL0BUmLnX8/ik7cohsGbNhFMCW+x/dIens7WcOOEJP2ruPrVc0ZOOl77Q4d//7t4fqG&#10;s5SF64XxDjp+gsRvd1fvtmNoofGDNz1EhiQutWPo+JBzaKsqyQGsSCsfwOGj8tGKjGE8VH0UI7Jb&#10;UzV1valGH/sQvYSU8PZ+fuQ74lcKZP6sVILMTMdRW6Yz0rkvZ7XbivYQRRi0PMsQ/6DCCu2w6EJ1&#10;L7JgP6L+hcpqGX3yKq+kt5VXSksgD+hmXb9x83UQAcgLNieFpU3p/9HKT8c79xSxDWNIbQpPsbiY&#10;VLRMGR2ecabkC5Wyidp2WtoGU2YSL983H9Y3zYYzeXmrZopCFWLKH8FbVj46brQrjkQrjo8pY1lM&#10;vaSUa+PKmbzR/YM2hoJ42N+ZyI6izLBu6g2NDYGv0jAq0OrFBX3lk4GZ9gsopntUO/uhBYOFVkgJ&#10;Lq/LOhATZheYQgkLsCbdfwSe8wsUaPn+BrwgqLJ3eQFb7Xz8XfU8XSSrOf/Sgdl3acHe9yeaL7UG&#10;t4gcnje+rOnrmOAv/+XuJwAAAP//AwBQSwMEFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FvwjAMhe+T9h8iT+I20g3WQWmK0IALh0kDhLRb2nhttcapmgCFX485bRdL&#10;T+/5+XM6720jTtj52pGCl2EEAqlwpqZSwX63fp6A8EGT0Y0jVHBBD/Ps8SHViXFn+sLTNpSCS8gn&#10;WkEVQptI6YsKrfZD1yKx9+M6qwPLrpSm02cut418jaJYWl0TX6h0ix8VFr/bo1WwO1x7uTl8LvK4&#10;3o+m39PV2/q6Umrw1C9nPBYzEAH78LcB9x+YHzIGy92RjBeNgjHnFLyDYG8yimIQ+V3KLJX/+bMb&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEo4BOW/AQAA3wMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAAAAAAAAAAAA&#10;AAAAGQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" strokecolor="#002060" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C419BA6" w14:textId="77777777" w:rsidR="0079285C" w:rsidRDefault="0079285C" w:rsidP="0079285C">
+    <w:p w14:paraId="2855FE6B" w14:textId="77777777" w:rsidR="00E525AF" w:rsidRDefault="00E525AF" w:rsidP="00E525AF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0079285C">
+      <w:r w:rsidRPr="00E525AF">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>REPRESENTATIVE MATTERS AND CASES</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5027EB5C" w14:textId="77777777" w:rsidR="0079285C" w:rsidRDefault="0079285C" w:rsidP="0079285C">
+    <w:p w14:paraId="6BD7FCA5" w14:textId="77777777" w:rsidR="00E525AF" w:rsidRDefault="00E525AF" w:rsidP="00E525AF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0079285C">
+      <w:r w:rsidRPr="00E525AF">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Landmark Cases</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="26B234DD" w14:textId="77777777" w:rsidR="0079285C" w:rsidRDefault="0079285C" w:rsidP="0079285C">
+    <w:p w14:paraId="3C757E36" w14:textId="77777777" w:rsidR="00E525AF" w:rsidRDefault="00E525AF" w:rsidP="00E525AF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0079285C">
-[...21 lines deleted...]
-    <w:p w14:paraId="151FDA30" w14:textId="77777777" w:rsidR="0079285C" w:rsidRDefault="0079285C" w:rsidP="0079285C">
+      <w:r w:rsidRPr="00E525AF">
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Represented a well-known financial institution in the first Chinese case of false statements in the interbank bond market and the No. 1 case accepted by the Beijing Financial Court since its establishment (recognized as one of the "Top Ten Cases of the PRC People's Courts in 2023").</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="12E5F3E7" w14:textId="77777777" w:rsidR="00E525AF" w:rsidRDefault="00E525AF" w:rsidP="00E525AF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0079285C">
-[...6 lines deleted...]
-      <w:r w:rsidRPr="0079285C">
+      <w:r w:rsidRPr="00E525AF">
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Represented multiple well-known securities companies, commercial banks, credit rating agencies, and other securities/bond intermediaries in dozens of notable cases of securities false statements in financial and capital market, including the cases concerning Wuyang Bond, Huachen Bond, Shengtong Bond, and Dajichuang Bond, etc., including China</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E525AF">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="0079285C">
-[...35 lines deleted...]
-    <w:p w14:paraId="245B454B" w14:textId="77777777" w:rsidR="0079285C" w:rsidRDefault="0079285C" w:rsidP="0079285C">
+      <w:r w:rsidRPr="00E525AF">
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>s first internal recourse case among securities intermediaries and the first series of securities misrepresentation arbitration cases.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5276D495" w14:textId="77777777" w:rsidR="00E525AF" w:rsidRDefault="00E525AF" w:rsidP="00E525AF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0079285C">
-[...21 lines deleted...]
-    <w:p w14:paraId="06CD0718" w14:textId="77777777" w:rsidR="0079285C" w:rsidRDefault="0079285C" w:rsidP="0079285C">
+      <w:r w:rsidRPr="00E525AF">
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Represented Wahaha in its disputes against Danone, which was China's largest series of joint venture and corporate control disputes, involving more than 50 litigation and arbitration proceedings across 7 jurisdictions with an amount in dispute exceeding USD 5 billion.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="56F1AC4A" w14:textId="77777777" w:rsidR="00E525AF" w:rsidRDefault="00E525AF" w:rsidP="00E525AF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0079285C">
-[...35 lines deleted...]
-    <w:p w14:paraId="7EF6B865" w14:textId="77777777" w:rsidR="0079285C" w:rsidRDefault="0079285C" w:rsidP="0079285C">
+      <w:r w:rsidRPr="00E525AF">
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Represented Hubei Gezhouba Sanlian Industrial Co., Ltd. and Hubei Pinghu Cruise Co., Ltd. in a product liability dispute against Robinson Helicopter Company, Inc. The case was the first PRC court judgment recognized and enforced by a U.S. court in history.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="03B96653" w14:textId="77777777" w:rsidR="00E525AF" w:rsidRDefault="00E525AF" w:rsidP="00E525AF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0079285C">
-[...7 lines deleted...]
-    <w:p w14:paraId="70560A17" w14:textId="77777777" w:rsidR="0079285C" w:rsidRDefault="0079285C" w:rsidP="0079285C">
+      <w:r w:rsidRPr="00E525AF">
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Represented a well-known cross-border enterprise group in a complex equity and company control dispute against its business partner, with an amount in dispute around CNY 30 billion.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="016864A7" w14:textId="77777777" w:rsidR="00E525AF" w:rsidRDefault="00E525AF" w:rsidP="00E525AF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0079285C">
-[...22 lines deleted...]
-    <w:p w14:paraId="317C5D11" w14:textId="77777777" w:rsidR="0079285C" w:rsidRDefault="0079285C" w:rsidP="0079285C">
+      <w:r w:rsidRPr="00E525AF">
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Represented a private equity fund investor in China</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E525AF">
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>’</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E525AF">
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>s first subrogation arbitration case by a limited partner against a third party outside the partnership. The case is a landmark case about extension of the effect of arbitration agreement.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C52BCC7" w14:textId="77777777" w:rsidR="00E525AF" w:rsidRDefault="00E525AF" w:rsidP="00E525AF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0079285C">
-[...7 lines deleted...]
-    <w:p w14:paraId="6DB1C381" w14:textId="77777777" w:rsidR="0079285C" w:rsidRDefault="0079285C" w:rsidP="0079285C">
+      <w:r w:rsidRPr="00E525AF">
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Represented a securities company in China's first case initiated by subscribers against managers of asset-backed securities for their alleged negligence.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="50902A7F" w14:textId="77777777" w:rsidR="00E525AF" w:rsidRDefault="00E525AF" w:rsidP="00E525AF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0079285C">
-[...7 lines deleted...]
-    <w:p w14:paraId="709E2906" w14:textId="77777777" w:rsidR="0079285C" w:rsidRDefault="0079285C" w:rsidP="0079285C">
+      <w:r w:rsidRPr="00E525AF">
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Financial Disputes and Disposal of Non-Performing Assets</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D0E408B" w14:textId="77777777" w:rsidR="00E525AF" w:rsidRDefault="00E525AF" w:rsidP="00E525AF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0079285C">
-[...21 lines deleted...]
-    <w:p w14:paraId="240BFBCE" w14:textId="77777777" w:rsidR="0079285C" w:rsidRDefault="0079285C" w:rsidP="0079285C">
+      <w:r w:rsidRPr="00E525AF">
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Represented multiple well-known listed companies, capital market intermediaries or corporate directors, supervisors, and senior management in securities-related proceedings before China Security Regulatory Commission and its local bureaus including administrative penalty hearings, administrative reconsideration, etc.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0560E827" w14:textId="77777777" w:rsidR="00E525AF" w:rsidRDefault="00E525AF" w:rsidP="00E525AF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0079285C">
-[...7 lines deleted...]
-    <w:p w14:paraId="4D8173DE" w14:textId="77777777" w:rsidR="0079285C" w:rsidRDefault="0079285C" w:rsidP="0079285C">
+      <w:r w:rsidRPr="00E525AF">
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Represented a number of reputable banks and trusts, funds or investment institutions in multiple litigation and arbitration cases in relation to financial disputes, enforcement proceedings, bankruptcy proceedings or projects for the disposal of non-performing assets, involving crucial and complex work in all stages including judicial appraisal, auction, sale, offsetting debts, enforcement objection, etc.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6EB1BFE4" w14:textId="77777777" w:rsidR="00E525AF" w:rsidRDefault="00E525AF" w:rsidP="00E525AF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0079285C">
-[...7 lines deleted...]
-    <w:p w14:paraId="10E3BC8D" w14:textId="77777777" w:rsidR="0079285C" w:rsidRDefault="0079285C" w:rsidP="0079285C">
+      <w:r w:rsidRPr="00E525AF">
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Represented a well-known foreign financial institution in suitability obligation litigation proceedings brought by investors regarding financial product sales, and obtained a favorable judgment fully exonerating the financial institution. The case is a representative case defining the boundary of financial institutions' suitability obligations since the Minutes of the National Court Work Conference for Civil and Commercial Trials came into effect.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64EE0C8E" w14:textId="77777777" w:rsidR="00E525AF" w:rsidRDefault="00E525AF" w:rsidP="00E525AF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0079285C">
-[...35 lines deleted...]
-    <w:p w14:paraId="1B73FCC8" w14:textId="77777777" w:rsidR="0079285C" w:rsidRDefault="0079285C" w:rsidP="0079285C">
+      <w:r w:rsidRPr="00E525AF">
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Represented a large financial institution in initiating a special procedure for security interests against a guarantor, obtained a favorable court ruling, and conducted judicial auction and disposal of the listed company's shares pledged by the guarantor.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6BD09CCE" w14:textId="77777777" w:rsidR="00E525AF" w:rsidRDefault="00E525AF" w:rsidP="00E525AF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0079285C">
-[...24 lines deleted...]
-    <w:p w14:paraId="20EC35D7" w14:textId="77777777" w:rsidR="0079285C" w:rsidRDefault="0079285C" w:rsidP="0079285C">
+      <w:r w:rsidRPr="00E525AF">
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Represented a well-known investment institution in valuation adjustment mechanism and performance compensation litigation proceedings before Beijing Intermediate Court, Beijing High Court and the Supreme People's Court, obtaining a full victory with a dispute amount exceeding CNY 1 billion.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E9C2D5E" w14:textId="77777777" w:rsidR="00E525AF" w:rsidRDefault="00E525AF" w:rsidP="00E525AF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0079285C">
-[...7 lines deleted...]
-    <w:p w14:paraId="7AD52A1D" w14:textId="77777777" w:rsidR="0079285C" w:rsidRDefault="0079285C" w:rsidP="0079285C">
+      <w:r w:rsidRPr="00E525AF">
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Provided comprehensive legal services in fund disputes to leading private equity clients including but not limited to HongShan Capital, IDG Capital, DCP Capital, Primavera Capital, Goldman Sachs, Carlyle Group, CICC and China Reform, concerning investment/financing and Valuation Adjustment Mechanism disputes, investor suitability disputes, disputes between GP and LP, trust disputes, and fund exit and liquidation, etc.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F0479DF" w14:textId="77777777" w:rsidR="00E525AF" w:rsidRDefault="00E525AF" w:rsidP="00E525AF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0079285C">
-[...7 lines deleted...]
-    <w:p w14:paraId="1A4614FD" w14:textId="77777777" w:rsidR="0079285C" w:rsidRDefault="0079285C" w:rsidP="0079285C">
+      <w:r w:rsidRPr="00E525AF">
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Represented multiple leading asset management companies in complex financial and non-performing assets dispute resolution and judicial disposal projects.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="592DB905" w14:textId="77777777" w:rsidR="00E525AF" w:rsidRDefault="00E525AF" w:rsidP="00E525AF">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E525AF">
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Complex Commercial Disputes</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="22D491CE" w14:textId="77777777" w:rsidR="00E525AF" w:rsidRDefault="00E525AF" w:rsidP="00E525AF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0079285C">
-[...21 lines deleted...]
-    <w:p w14:paraId="55D60A50" w14:textId="77777777" w:rsidR="0079285C" w:rsidRDefault="0079285C" w:rsidP="0079285C">
+      <w:r w:rsidRPr="00E525AF">
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Represented a number of notable enterprises and organizations such as China Reform, China Power Engineering Consulting Group, China Energy Engineering, Sinochem Group, APT Satellite, Beijing Capital Group, BBMG Group, Lei Shing Hong Group, HKEX, and their affiliates in cases concerning investment disputes, corporate and equity disputes, trade disputes, construction engineering disputes, etc.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="414454B7" w14:textId="77777777" w:rsidR="00E525AF" w:rsidRDefault="00E525AF" w:rsidP="00E525AF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0079285C">
-[...25 lines deleted...]
-    <w:p w14:paraId="71B00EFE" w14:textId="77777777" w:rsidR="0079285C" w:rsidRDefault="0079285C" w:rsidP="0079285C">
+      <w:r w:rsidRPr="00E525AF">
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Represented China Development Bank in a series of litigation and arbitration cases concerning cross-border independent bank guarantee disputes with a total dispute amount exceeding USD 70 million.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="66EC266B" w14:textId="77777777" w:rsidR="00E525AF" w:rsidRDefault="00E525AF" w:rsidP="00E525AF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0079285C">
-[...7 lines deleted...]
-    <w:p w14:paraId="23797D28" w14:textId="77777777" w:rsidR="0079285C" w:rsidRDefault="0079285C" w:rsidP="0079285C">
+      <w:r w:rsidRPr="00E525AF">
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Represented a reputable online gaming company in the first batch of Chinese litigation cases involving the Foreign Investment Law after it came into effect concerning share entrustment agreements and shareholder qualification disputes, with a dispute amount in hundreds of millions of CNY.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13ED50F2" w14:textId="77777777" w:rsidR="00E525AF" w:rsidRDefault="00E525AF" w:rsidP="00E525AF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0079285C">
-[...7 lines deleted...]
-    <w:p w14:paraId="4886BE32" w14:textId="77777777" w:rsidR="0079285C" w:rsidRDefault="0079285C" w:rsidP="0079285C">
+      <w:r w:rsidRPr="00E525AF">
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Represented a minority shareholder in China</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E525AF">
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>’</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E525AF">
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>s first case involving dissolution of the controlling shareholder of a listed company arising from shareholders</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E525AF">
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>’</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E525AF">
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> lack of collaboration</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="40E7D09D" w14:textId="77777777" w:rsidR="00E525AF" w:rsidRDefault="00E525AF" w:rsidP="00E525AF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0079285C">
-[...7 lines deleted...]
-    <w:p w14:paraId="1691A4EE" w14:textId="77777777" w:rsidR="0079285C" w:rsidRDefault="0079285C" w:rsidP="0079285C">
+      <w:r w:rsidRPr="00E525AF">
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Represented a large listed company in a series of litigations against a real estate company concerning joint real estate development disputes with an amount in dispute of over CNY 2 billion.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="693D6732" w14:textId="77777777" w:rsidR="00E525AF" w:rsidRDefault="00E525AF" w:rsidP="00E525AF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0079285C">
-[...24 lines deleted...]
-    <w:p w14:paraId="2C8F8C71" w14:textId="77777777" w:rsidR="0079285C" w:rsidRDefault="0079285C" w:rsidP="0079285C">
+      <w:r w:rsidRPr="00E525AF">
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Represented an A+H share listed company in a dispute against a large SOE arising out of a real estate purchase agreement with an amount in dispute in the hundreds of millions of CNY.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="78A872B5" w14:textId="77777777" w:rsidR="00E525AF" w:rsidRDefault="00E525AF" w:rsidP="00E525AF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0079285C">
-[...7 lines deleted...]
-    <w:p w14:paraId="19FD39BD" w14:textId="77777777" w:rsidR="0079285C" w:rsidRDefault="0079285C" w:rsidP="0079285C">
+      <w:r w:rsidRPr="00E525AF">
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Represented a number of reputable construction enterprises in litigation cases before several High People's Courts and the Supreme People's Court and/or arbitration cases concerning construction disputes with a total amount in the hundreds of millions of CNY.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="148585A5" w14:textId="77777777" w:rsidR="00E525AF" w:rsidRDefault="00E525AF" w:rsidP="00E525AF">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E525AF">
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Cross-Border Disputes</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D811162" w14:textId="77777777" w:rsidR="00E525AF" w:rsidRDefault="00E525AF" w:rsidP="00E525AF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0079285C">
-[...40 lines deleted...]
-    <w:p w14:paraId="2B459128" w14:textId="77777777" w:rsidR="0079285C" w:rsidRDefault="0079285C" w:rsidP="0079285C">
+      <w:r w:rsidRPr="00E525AF">
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Represented a reputable domestic pharmaceutical company against an American company in an AAA international arbitration arising out of intellectual property and confidentiality agreements.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A599582" w14:textId="77777777" w:rsidR="00E525AF" w:rsidRDefault="00E525AF" w:rsidP="00E525AF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0079285C">
-[...7 lines deleted...]
-    <w:p w14:paraId="075AC465" w14:textId="77777777" w:rsidR="0079285C" w:rsidRDefault="0079285C" w:rsidP="0079285C">
+      <w:r w:rsidRPr="00E525AF">
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Represented a large Chinese SOE in an HKIAC arbitration arising out of a cross-border service agreement with an amount in dispute in the hundreds of millions of USD.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A93689A" w14:textId="77777777" w:rsidR="00E525AF" w:rsidRDefault="00E525AF" w:rsidP="00E525AF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0079285C">
-[...26 lines deleted...]
-    <w:p w14:paraId="6CA8F046" w14:textId="77777777" w:rsidR="0079285C" w:rsidRDefault="0079285C" w:rsidP="0079285C">
+      <w:r w:rsidRPr="00E525AF">
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Represented a well-known investment fund in a VAM repurchase dispute arbitration at HKIAC under a red-chip investment structure, with a dispute amount over USD 50 million. It is a landmark case in HKIAC</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E525AF">
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>’</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E525AF">
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>s history where a third party successfully joined an existing arbitration proceeding.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="60E6298E" w14:textId="77777777" w:rsidR="00E525AF" w:rsidRDefault="00E525AF" w:rsidP="00E525AF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0079285C">
-[...26 lines deleted...]
-    <w:p w14:paraId="731E90B4" w14:textId="77777777" w:rsidR="0079285C" w:rsidRDefault="0079285C" w:rsidP="0079285C">
+      <w:r w:rsidRPr="00E525AF">
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Represented a prominent Japanese corporation in a SIAC arbitration arising out of a series of contracts for the international sale of goods against a large PRC state-owned iron and steel enterprise.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A31C725" w14:textId="77777777" w:rsidR="00E525AF" w:rsidRDefault="00E525AF" w:rsidP="00E525AF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0079285C">
-[...7 lines deleted...]
-    <w:p w14:paraId="10A545A1" w14:textId="77777777" w:rsidR="0079285C" w:rsidRDefault="0079285C" w:rsidP="0079285C">
+      <w:r w:rsidRPr="00E525AF">
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Represented a group of 10 Chinese trade companies in disputes against a foreign shipping company concerning Rule B maritime attachment orders before the United States District Court for the Southern District of New York.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7671B375" w14:textId="77777777" w:rsidR="00E525AF" w:rsidRDefault="00E525AF" w:rsidP="00E525AF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0079285C">
+      <w:r w:rsidRPr="00E525AF">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t>OTHER INFORMATION</w:t>
-[...21 lines deleted...]
-    <w:p w14:paraId="4BE3D437" w14:textId="77777777" w:rsidR="0079285C" w:rsidRDefault="0079285C" w:rsidP="0079285C">
+        <w:t>Education</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0DE2D54F" w14:textId="77777777" w:rsidR="00E525AF" w:rsidRDefault="00E525AF" w:rsidP="00E525AF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0079285C">
-[...7 lines deleted...]
-    <w:p w14:paraId="4D931E5F" w14:textId="77777777" w:rsidR="0079285C" w:rsidRDefault="0079285C" w:rsidP="0079285C">
+      <w:r w:rsidRPr="00E525AF">
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>China University of Political Science and Law, LL.B., 2005</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="04B2F2B6" w14:textId="77777777" w:rsidR="00E525AF" w:rsidRDefault="00E525AF" w:rsidP="00E525AF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0079285C">
-[...21 lines deleted...]
-    <w:p w14:paraId="5A13F941" w14:textId="77777777" w:rsidR="0079285C" w:rsidRDefault="0079285C" w:rsidP="0079285C">
+      <w:r w:rsidRPr="00E525AF">
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>China University of Political Science and law, International Economic Law, LL.M., 2008</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1CCB16F2" w14:textId="77777777" w:rsidR="00E525AF" w:rsidRDefault="00E525AF" w:rsidP="00E525AF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0079285C">
-[...77 lines deleted...]
-    <w:p w14:paraId="40C17BEB" w14:textId="77777777" w:rsidR="0079285C" w:rsidRDefault="0079285C" w:rsidP="0079285C">
+      <w:r w:rsidRPr="00E525AF">
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Peking University, Guanghua School of Management, EMBA, 2025</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52618A13" w14:textId="77777777" w:rsidR="00E525AF" w:rsidRDefault="00E525AF" w:rsidP="00E525AF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0079285C">
+      <w:r w:rsidRPr="00E525AF">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t>Professional Affiliations</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="3E97D5AE" w14:textId="77777777" w:rsidR="0079285C" w:rsidRDefault="0079285C" w:rsidP="0079285C">
+        <w:t>Professional Qualification</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C8F7C3C" w14:textId="77777777" w:rsidR="00E525AF" w:rsidRDefault="00E525AF" w:rsidP="00E525AF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0079285C">
-[...7 lines deleted...]
-    <w:p w14:paraId="5567FC3C" w14:textId="68CF4F45" w:rsidR="00686369" w:rsidRPr="0079285C" w:rsidRDefault="0079285C" w:rsidP="0079285C">
+      <w:r w:rsidRPr="00E525AF">
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Admitted to practice in the PRC</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3CD2AF23" w14:textId="77777777" w:rsidR="00E525AF" w:rsidRDefault="00E525AF" w:rsidP="00E525AF">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E525AF">
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Professional Background</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2FBE9314" w14:textId="77777777" w:rsidR="00E525AF" w:rsidRDefault="00E525AF" w:rsidP="00E525AF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0079285C">
+      <w:r w:rsidRPr="00E525AF">
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">William Yang joined Fangda as a senior partner in 2020. Before joining the firm, he worked at another two leading Chinese firms and was an Executive Partner of the Beijing Office of one of them. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="74FB216C" w14:textId="77777777" w:rsidR="00E525AF" w:rsidRDefault="00E525AF" w:rsidP="00E525AF">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E525AF">
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>OTHER INFORMATION</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="319C056C" w14:textId="77777777" w:rsidR="00E525AF" w:rsidRDefault="00E525AF" w:rsidP="00E525AF">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E525AF">
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Honors and Awards</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6648CF2F" w14:textId="77777777" w:rsidR="00E525AF" w:rsidRDefault="00E525AF" w:rsidP="00E525AF">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="690" w:hanging="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E525AF">
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Chambers and Partners, Asia and Pacific and Greater China Region Guide, listed as </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E525AF">
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E525AF">
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Recommended Lawyer</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E525AF">
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>”</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E525AF">
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in the areas of </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E525AF">
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E525AF">
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>dispute resolution: litigation</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E525AF">
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>”</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E525AF">
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E525AF">
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E525AF">
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>securities: litigation</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E525AF">
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>”</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E525AF">
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (2022 to present) </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="12A8F0FF" w14:textId="77777777" w:rsidR="00E525AF" w:rsidRDefault="00E525AF" w:rsidP="00E525AF">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="36"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="690" w:hanging="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E525AF">
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Asialaw Profiles, listed as </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E525AF">
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E525AF">
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Notable Practitioner</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E525AF">
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>”</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E525AF">
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in the field of Dispute Resolution (2016 to present) </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="40E3A4C6" w14:textId="77777777" w:rsidR="00E525AF" w:rsidRDefault="00E525AF" w:rsidP="00E525AF">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="37"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="690" w:hanging="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E525AF">
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Asian Legal Business, named as one of China Top 15 Litigators (2019) </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1449FCC9" w14:textId="77777777" w:rsidR="00E525AF" w:rsidRDefault="00E525AF" w:rsidP="00E525AF">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="38"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="690" w:hanging="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E525AF">
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">China Business Law Journal, named as a member of China Top 100 A-list Lawyers (2017) </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="263AECCD" w14:textId="77777777" w:rsidR="00E525AF" w:rsidRDefault="00E525AF" w:rsidP="00E525AF">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E525AF">
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Professional Affiliations</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="572BA959" w14:textId="77777777" w:rsidR="00E525AF" w:rsidRDefault="00E525AF" w:rsidP="00E525AF">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="39"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="690" w:hanging="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E525AF">
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Arbitrators at Beijing Arbitration Commission, Shanghai International Arbitration Center, and other arbitration institutions </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13BD3D2B" w14:textId="77777777" w:rsidR="00E525AF" w:rsidRDefault="00E525AF" w:rsidP="00E525AF">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="40"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="690" w:hanging="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E525AF">
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Commercial Arbitration Commission of the 11th Beijing Lawyers Association, Vice Director </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5567FC3C" w14:textId="01F87D0F" w:rsidR="00686369" w:rsidRPr="00E525AF" w:rsidRDefault="00E525AF" w:rsidP="00E525AF">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="41"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="690" w:hanging="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E525AF">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">China University of Political Science and Law, Adjunct Supervisor for Juris Master students </w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00686369" w:rsidRPr="0079285C" w:rsidSect="002D0826">
+    <w:sectPr w:rsidR="00686369" w:rsidRPr="00E525AF" w:rsidSect="002D0826">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1797" w:bottom="1440" w:left="1797" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="3584D350" w14:textId="77777777" w:rsidR="004167EC" w:rsidRDefault="004167EC" w:rsidP="00F57734">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="2493FDE5" w14:textId="77777777" w:rsidR="004167EC" w:rsidRDefault="004167EC" w:rsidP="00F57734">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -1866,302 +1917,344 @@
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="011A7A81"/>
+    <w:nsid w:val="05CB7211"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="4D94BE18"/>
+    <w:tmpl w:val="8898BB28"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="033F2A69"/>
+    <w:nsid w:val="08252A7B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="AEA0C078"/>
+    <w:tmpl w:val="169E0442"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="109F60A4"/>
+    <w:nsid w:val="0A70179E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="18D85806"/>
+    <w:tmpl w:val="CE9487AA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="15702D0E"/>
+    <w:nsid w:val="0CD62114"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="58A639FC"/>
+    <w:tmpl w:val="C3D8E8F2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="20BA2F6B"/>
+    <w:nsid w:val="0D150924"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="8DE88248"/>
+    <w:tmpl w:val="E15C0B80"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="22722BCF"/>
+    <w:nsid w:val="0DB219A7"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="404E8406"/>
+    <w:tmpl w:val="42202C46"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="26B63CE7"/>
+    <w:nsid w:val="13474B48"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="91944666"/>
+    <w:tmpl w:val="A1E43F54"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="26BE0F7A"/>
+    <w:nsid w:val="19662066"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="49D02DF0"/>
+    <w:tmpl w:val="97CE37A6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2A5079AB"/>
+    <w:nsid w:val="1C9F26C4"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="1E9C9B0A"/>
+    <w:tmpl w:val="69C2D50E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2B2B59B3"/>
+    <w:nsid w:val="22415FB4"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C5A02C42"/>
+    <w:tmpl w:val="90160746"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2B6573D5"/>
+    <w:nsid w:val="22CE61FC"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="3446D8F4"/>
+    <w:tmpl w:val="5EA4463A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2CE32C8B"/>
+    <w:nsid w:val="23B03D6D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="AD506F76"/>
+    <w:tmpl w:val="0FF801C6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="246A338F"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="D5640DFA"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="25032508"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="2E5A9BD6"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2EE42B43"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B08202D4"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="440" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="880" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
@@ -2230,687 +2323,813 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3520" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="30C231C5"/>
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="31DA3F80"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="4860D7E0"/>
+    <w:tmpl w:val="2B665634"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="30DB05C7"/>
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="370E61AB"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D74C0E1A"/>
+    <w:tmpl w:val="41E2D2A6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="312802AE"/>
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="37295802"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A75C2938"/>
+    <w:tmpl w:val="B57E2958"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="32A937E0"/>
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3B6418F1"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="49FEE19A"/>
+    <w:lvl w:ilvl="0" w:tplc="B99657A6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="510" w:hanging="226"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:sz w:val="15"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="880" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1320" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1760" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2200" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2640" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3080" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3520" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="42672A89"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="3A90F058"/>
+    <w:tmpl w:val="EA70770E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="33BC5E8A"/>
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="43DD3C3F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="39A611FE"/>
+    <w:tmpl w:val="4AC4D37E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="35554456"/>
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="43EF5E96"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="8438BCAC"/>
+    <w:tmpl w:val="D9AC288A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-[...116 lines deleted...]
-    <w:nsid w:val="41092DA5"/>
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="45261050"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="8E5CFDA0"/>
+    <w:tmpl w:val="84FA0C92"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="45033986"/>
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="49354636"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="BEDC8312"/>
+    <w:tmpl w:val="5F8CD836"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="47A07794"/>
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4D2B375A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E8406246"/>
+    <w:tmpl w:val="098C8010"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4E184330"/>
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4D8660EA"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="79D44C08"/>
+    <w:tmpl w:val="130878A8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4F5822E8"/>
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4F077949"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="304AF942"/>
+    <w:tmpl w:val="69C2D50E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5347080F"/>
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4F6228AC"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E8406246"/>
+    <w:tmpl w:val="64BE57AA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="53DA06B7"/>
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5038277C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="7A0EF168"/>
+    <w:tmpl w:val="99283E8C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="53EE1D08"/>
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="53315568"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D682E72E"/>
+    <w:tmpl w:val="244E3052"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="56360BF9"/>
+  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="558477E0"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="9BD6DF94"/>
+    <w:tmpl w:val="0EA89858"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5F2A255C"/>
+  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5BCB47DA"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="CAEAFB42"/>
+    <w:tmpl w:val="FC1A0E24"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="640B37EE"/>
+  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5C1132BB"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="38883E04"/>
+    <w:tmpl w:val="962A32E2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6CFE19B7"/>
+  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="63A57600"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="1B42189C"/>
+    <w:tmpl w:val="622A84B2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="734562FB"/>
+  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6F3174ED"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="62189584"/>
+    <w:tmpl w:val="3B965FA6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="74E840D9"/>
+  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="70BC35EF"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="1B889C5E"/>
+    <w:tmpl w:val="E682BDA6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
+  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="729F01D8"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="F3D2637C"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="73FF5601"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="258253C4"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="77C4631A"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="4252C978"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="79940528"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="CE40FAC6"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7D836340"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="9D0C6E9A"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
   <w:num w:numId="1">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="2">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="37"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="11">
+    <w:abstractNumId w:val="38"/>
+  </w:num>
+  <w:num w:numId="12">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="34"/>
+  </w:num>
+  <w:num w:numId="14">
+    <w:abstractNumId w:val="40"/>
+  </w:num>
+  <w:num w:numId="15">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="16">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="17">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="18">
     <w:abstractNumId w:val="12"/>
   </w:num>
-  <w:num w:numId="2">
-    <w:abstractNumId w:val="19"/>
+  <w:num w:numId="19">
+    <w:abstractNumId w:val="27"/>
   </w:num>
-  <w:num w:numId="3">
-    <w:abstractNumId w:val="8"/>
+  <w:num w:numId="20">
+    <w:abstractNumId w:val="22"/>
   </w:num>
-  <w:num w:numId="4">
-    <w:abstractNumId w:val="11"/>
+  <w:num w:numId="21">
+    <w:abstractNumId w:val="32"/>
   </w:num>
-  <w:num w:numId="5">
+  <w:num w:numId="22">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="23">
     <w:abstractNumId w:val="13"/>
   </w:num>
-  <w:num w:numId="6">
-    <w:abstractNumId w:val="14"/>
+  <w:num w:numId="24">
+    <w:abstractNumId w:val="35"/>
   </w:num>
-  <w:num w:numId="7">
-    <w:abstractNumId w:val="4"/>
+  <w:num w:numId="25">
+    <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="8">
+  <w:num w:numId="26">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="27">
+    <w:abstractNumId w:val="39"/>
+  </w:num>
+  <w:num w:numId="28">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="29">
+    <w:abstractNumId w:val="36"/>
+  </w:num>
+  <w:num w:numId="30">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="31">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="32">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="33">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="34">
+    <w:abstractNumId w:val="33"/>
+  </w:num>
+  <w:num w:numId="35">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="36">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="37">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="38">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="39">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="40">
     <w:abstractNumId w:val="26"/>
   </w:num>
-  <w:num w:numId="9">
-[...75 lines deleted...]
-    <w:abstractNumId w:val="22"/>
+  <w:num w:numId="41">
+    <w:abstractNumId w:val="8"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
@@ -2982,51 +3201,50 @@
     <w:rsid w:val="004D21F0"/>
     <w:rsid w:val="004D3C23"/>
     <w:rsid w:val="004E2FCC"/>
     <w:rsid w:val="004F1B4E"/>
     <w:rsid w:val="0052675C"/>
     <w:rsid w:val="0056635E"/>
     <w:rsid w:val="005A7DA0"/>
     <w:rsid w:val="005B00C1"/>
     <w:rsid w:val="005B5F25"/>
     <w:rsid w:val="005C1FBD"/>
     <w:rsid w:val="005F7A7D"/>
     <w:rsid w:val="00605720"/>
     <w:rsid w:val="0065437B"/>
     <w:rsid w:val="0066746A"/>
     <w:rsid w:val="00667CF2"/>
     <w:rsid w:val="00683D9C"/>
     <w:rsid w:val="00685381"/>
     <w:rsid w:val="00686369"/>
     <w:rsid w:val="006A06C2"/>
     <w:rsid w:val="006C21DA"/>
     <w:rsid w:val="006D159B"/>
     <w:rsid w:val="006F2EE4"/>
     <w:rsid w:val="007177F3"/>
     <w:rsid w:val="00765586"/>
     <w:rsid w:val="007664DE"/>
-    <w:rsid w:val="0079285C"/>
     <w:rsid w:val="007956B7"/>
     <w:rsid w:val="007B0B57"/>
     <w:rsid w:val="007D333B"/>
     <w:rsid w:val="008212A9"/>
     <w:rsid w:val="008341FB"/>
     <w:rsid w:val="008717CA"/>
     <w:rsid w:val="00873A63"/>
     <w:rsid w:val="0089209E"/>
     <w:rsid w:val="00893CAF"/>
     <w:rsid w:val="008A40E2"/>
     <w:rsid w:val="008A48BF"/>
     <w:rsid w:val="008D77E9"/>
     <w:rsid w:val="008E5C09"/>
     <w:rsid w:val="008E73CE"/>
     <w:rsid w:val="008E7B5D"/>
     <w:rsid w:val="00901636"/>
     <w:rsid w:val="009038C0"/>
     <w:rsid w:val="009073A3"/>
     <w:rsid w:val="00917307"/>
     <w:rsid w:val="00925E12"/>
     <w:rsid w:val="00930511"/>
     <w:rsid w:val="00936370"/>
     <w:rsid w:val="0094376B"/>
     <w:rsid w:val="009465FB"/>
     <w:rsid w:val="0095781F"/>
@@ -3043,50 +3261,51 @@
     <w:rsid w:val="00A81B38"/>
     <w:rsid w:val="00B05840"/>
     <w:rsid w:val="00B37E04"/>
     <w:rsid w:val="00B557D1"/>
     <w:rsid w:val="00B62E87"/>
     <w:rsid w:val="00B670A2"/>
     <w:rsid w:val="00B86E39"/>
     <w:rsid w:val="00BB071E"/>
     <w:rsid w:val="00BB2601"/>
     <w:rsid w:val="00C0316A"/>
     <w:rsid w:val="00C24D79"/>
     <w:rsid w:val="00CD0348"/>
     <w:rsid w:val="00CF1C9C"/>
     <w:rsid w:val="00D1552C"/>
     <w:rsid w:val="00D2284D"/>
     <w:rsid w:val="00D45AF6"/>
     <w:rsid w:val="00D632AE"/>
     <w:rsid w:val="00D925CA"/>
     <w:rsid w:val="00DA428A"/>
     <w:rsid w:val="00DA626A"/>
     <w:rsid w:val="00DD484D"/>
     <w:rsid w:val="00DF04DF"/>
     <w:rsid w:val="00E34189"/>
     <w:rsid w:val="00E418B1"/>
     <w:rsid w:val="00E44063"/>
+    <w:rsid w:val="00E525AF"/>
     <w:rsid w:val="00E61128"/>
     <w:rsid w:val="00E70303"/>
     <w:rsid w:val="00E73B54"/>
     <w:rsid w:val="00E7710E"/>
     <w:rsid w:val="00E94C0A"/>
     <w:rsid w:val="00EB2910"/>
     <w:rsid w:val="00EF7E90"/>
     <w:rsid w:val="00F07BEB"/>
     <w:rsid w:val="00F51C68"/>
     <w:rsid w:val="00F57734"/>
     <w:rsid w:val="00F80A79"/>
     <w:rsid w:val="00F96E7C"/>
     <w:rsid w:val="00F97256"/>
     <w:rsid w:val="00FA3B60"/>
     <w:rsid w:val="00FB5CEE"/>
     <w:rsid w:val="00FC7C78"/>
     <w:rsid w:val="00FE037C"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
@@ -4144,61 +4363,61 @@
     <w:rsid w:val="00F57734"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af4">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0065437B"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af5">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="0079285C"/>
+    <w:rsid w:val="00E525AF"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af6">
     <w:name w:val="正文文本 字符"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="af5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="0079285C"/>
+    <w:rsid w:val="00E525AF"/>
     <w:rPr>
       <w:sz w:val="21"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 主题​​">
@@ -4482,66 +4701,66 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C48E4BB3-6A86-444F-9423-033333A9160C}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{AA707B45-5C5A-49B5-919C-F297C914DB7D}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>3</Pages>
-[...1 lines deleted...]
-  <Characters>5859</Characters>
+  <Pages>1</Pages>
+  <Words>1352</Words>
+  <Characters>7709</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>48</Lines>
-  <Paragraphs>13</Paragraphs>
+  <Lines>64</Lines>
+  <Paragraphs>18</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>6873</CharactersWithSpaces>
+  <CharactersWithSpaces>9043</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Microsoft Office User</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>