--- v1 (2026-07-16)
+++ v2 (2026-07-16)
@@ -36,189 +36,189 @@
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5485"/>
         <w:gridCol w:w="2836"/>
       </w:tblGrid>
       <w:tr w:rsidR="0049405C" w:rsidRPr="00C24D79" w14:paraId="76EB2C64" w14:textId="77777777" w:rsidTr="00E70303">
         <w:trPr>
           <w:trHeight w:val="3267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5485" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="271D78"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C4F11E8" w14:textId="4EE52015" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00E525AF" w:rsidP="00E525AF">
+          <w:p w14:paraId="2C4F11E8" w14:textId="00DA9483" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00861635" w:rsidP="00861635">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="xingming"/>
             <w:bookmarkStart w:id="1" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="1"/>
-            <w:r w:rsidRPr="00E525AF">
+            <w:r w:rsidRPr="00861635">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>WILLIAM (WEIGUO) YANG</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
-          <w:p w14:paraId="706EB16B" w14:textId="470CAC95" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00E525AF" w:rsidP="00E525AF">
+          <w:p w14:paraId="706EB16B" w14:textId="5C800416" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00861635" w:rsidP="00861635">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="didian"/>
-            <w:r w:rsidRPr="00E525AF">
+            <w:r w:rsidRPr="00861635">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Partner</w:t>
             </w:r>
-            <w:r w:rsidRPr="00E525AF">
+            <w:r w:rsidRPr="00861635">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>·</w:t>
             </w:r>
-            <w:r w:rsidRPr="00E525AF">
+            <w:r w:rsidRPr="00861635">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Beijing</w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
-          <w:p w14:paraId="6199424A" w14:textId="4C4599A2" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00E525AF" w:rsidP="00E525AF">
+          <w:p w14:paraId="6199424A" w14:textId="36299710" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00861635" w:rsidP="00861635">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="dianhua"/>
-            <w:r w:rsidRPr="00E525AF">
+            <w:r w:rsidRPr="00861635">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">+86 10 5769 5625 </w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
-          <w:p w14:paraId="4F910ACA" w14:textId="2523BCF6" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00E525AF" w:rsidP="00E525AF">
+          <w:p w14:paraId="4F910ACA" w14:textId="7495024C" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00861635" w:rsidP="00861635">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="youxiang"/>
-            <w:r w:rsidRPr="00E525AF">
+            <w:r w:rsidRPr="00861635">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>weiguo.yang@fangdalaw.com</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="22DBA835" w14:textId="677EAC48" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00F96E7C" w:rsidP="00860F89">
             <w:pPr>
               <w:ind w:leftChars="-52" w:left="-109"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C24D79">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:color w:val="545551"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D24C6CB" w14:textId="56E67FCB" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00E525AF" w:rsidP="002932C9">
+          <w:p w14:paraId="2D24C6CB" w14:textId="68F3A538" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00861635" w:rsidP="002932C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="tupian"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="63C16596" wp14:editId="316018B8">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="661637B9" wp14:editId="7448B5A5">
                   <wp:extent cx="1651000" cy="2142519"/>
                   <wp:effectExtent l="0" t="0" r="6350" b="0"/>
                   <wp:docPr id="1" name="图片 1"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
@@ -258,60 +258,60 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C063291" w14:textId="5DC9D94D" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="002375A9" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C24D79">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>PRACTICE AREAS</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C1ACACA" w14:textId="429F73BA" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="00E525AF" w:rsidP="007177F3">
+          <w:p w14:paraId="3C1ACACA" w14:textId="35AF46D6" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="00861635" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="zhiyelingyu"/>
-            <w:r w:rsidRPr="00E525AF">
+            <w:r w:rsidRPr="00861635">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>WILLIAM YANG SPECIALIZES IN COMPLEX COMMERCIAL AND FINANCIAL LITIGATION, ARBITRATION AND ALTERNATIVE DISPUTE RESOLUTION, DISPOSAL OF NON-PERFORMING ASSETS, LIQUIDATION AND RESTRUCTURING. THE PRIMARY SCOPE OF HIS PRACTICE INCLUDES: FINANCIAL DISPUTES CONCERNING SECURITIES, FUND, BANKING, TRUST,  AND ASSET MANAGEMENT, INVESTMENT, COMPANY EQUITY AND CONTROL DISPUTES, JOINT VENTURE AND M&amp;A DISPUTES, INTERNATIONAL TRADE DISPUTES, REAL ESTATE AND CONSTRUCTION ENGINEERING DISPUTES, WITH THE TOTAL AMOUNT IN DISPUTES EXCEEDING CNY 100 BILLION.</w:t>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F19AE4C" w14:textId="19A41B01" w:rsidR="00451233" w:rsidRPr="00C24D79" w:rsidRDefault="00F80A79" w:rsidP="00DA428A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C24D79">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
           <w:noProof/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
@@ -371,51 +371,51 @@
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:roundrect w14:anchorId="053823F2" id="圆角矩形 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:-6.2pt;margin-top:-12.6pt;width:4.55pt;height:3.6pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDc1SqFegIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2yAQfp+0/wHxvtqO+mON4lRRqk6T&#10;qrZqO/WZYIiRMMeAxMn++h3gOG1X7WHaCwbu7ru7z98xu9p1mmyF8wpMTauTkhJhODTKrGv64/nm&#10;y1dKfGCmYRqMqOleeHo1//xp1tupmEALuhGOIIjx097WtA3BTovC81Z0zJ+AFQaNElzHAh7dumgc&#10;6xG908WkLM+LHlxjHXDhPd5eZyOdJ3wpBQ/3UnoRiK4p1hbS6tK6imsxn7Hp2jHbKj6Uwf6hio4p&#10;g0lHqGsWGNk49QdUp7gDDzKccOgKkFJxkXrAbqryXTdPLbMi9YLkeDvS5P8fLL/bPtkHhzT01k89&#10;bmMXO+m6+MX6yC6RtR/JErtAOF6eXZyXyChHy+nZRXUZqSyOodb58E1AR+Kmpg42pnnE35FYYttb&#10;H7L/wS+m86BVc6O0TocoAbHUjmwZ/rzVuhoyvPHSJvoaiFEZMN4Ux2bSLuy1iH7aPApJVIPlT1Ih&#10;SWfHJIxzYUKVTS1rRM5dnZXYaoYfI1K3CTAiS8w/Yg8Abxs4YGeYwT+GiiTTMbj8W2E5eIxImcGE&#10;MbhTBtxHABq7GjJn/wNJmZrI0gqa/YMjDvKQeMtvFP67W+bDA3M4Ffi3cdLDPS5SQ19TGHaUtOB+&#10;fXQf/VGsaKWkxymrqf+5YU5Qor8blPFldXoaxzIdUEYTPLjXltVri9l0S0AtVPimWJ620T/ow1Y6&#10;6F7wQVjErGhihmPumvLgDodlyNOPTwoXi0Vyw1G0LNyaJ8sjeGQ1yvJ598KcHQQcUPd3cJhINn0n&#10;4ewbIw0sNgGkSvo+8jrwjWOchDM8OfGdeH1OXseHcf4bAAD//wMAUEsDBBQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NT8JAEL2b+B82Y+KtbCliSOmWGIgkKBdQPC/d&#10;sW3cna3dBeq/dzjpZTKT9+Z9FIvBWXHGPrSeFIxHKQikypuWagXvb8/JDESImoy2nlDBDwZYlLc3&#10;hc6Nv9AOz/tYCxahkGsFTYxdLmWoGnQ6jHyHxNin752OfPa1NL2+sLizMkvTR+l0S+zQ6A6XDVZf&#10;+5NTsF4edttDu9l8b6cr+5rpjxdbr5W6vxtWcx5PcxARh/j3AdcOnB9KDnb0JzJBWAXJOHtgKi/Z&#10;NAPBjGQyAXG8IrMUZFnI/z3KXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDc1SqFegIA&#10;AGAFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="white [3212]" stroked="f" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="128E32DA" w14:textId="77777777" w:rsidR="00E525AF" w:rsidRDefault="000E0C86" w:rsidP="00B670A2">
+    <w:p w14:paraId="13E9B0EB" w14:textId="77777777" w:rsidR="00861635" w:rsidRDefault="000E0C86" w:rsidP="00B670A2">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C24D79">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="545551"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E0DC835" wp14:editId="24238D24">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2512</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4508</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5271826" cy="0"/>
@@ -456,1270 +456,1270 @@
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:line w14:anchorId="3D0BA0F8" id="直接连接符 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".2pt,.35pt" to="415.3pt,.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKOATlvwEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+wYWFYYcXpo0V2K&#10;rdhH74pMxQL0BUmLnX8/ik7cohsGbNhFMCW+x/dIens7WcOOEJP2ruPrVc0ZOOl77Q4d//7t4fqG&#10;s5SF64XxDjp+gsRvd1fvtmNoofGDNz1EhiQutWPo+JBzaKsqyQGsSCsfwOGj8tGKjGE8VH0UI7Jb&#10;UzV1valGH/sQvYSU8PZ+fuQ74lcKZP6sVILMTMdRW6Yz0rkvZ7XbivYQRRi0PMsQ/6DCCu2w6EJ1&#10;L7JgP6L+hcpqGX3yKq+kt5VXSksgD+hmXb9x83UQAcgLNieFpU3p/9HKT8c79xSxDWNIbQpPsbiY&#10;VLRMGR2ecabkC5Wyidp2WtoGU2YSL983H9Y3zYYzeXmrZopCFWLKH8FbVj46brQrjkQrjo8pY1lM&#10;vaSUa+PKmbzR/YM2hoJ42N+ZyI6izLBu6g2NDYGv0jAq0OrFBX3lk4GZ9gsopntUO/uhBYOFVkgJ&#10;Lq/LOhATZheYQgkLsCbdfwSe8wsUaPn+BrwgqLJ3eQFb7Xz8XfU8XSSrOf/Sgdl3acHe9yeaL7UG&#10;t4gcnje+rOnrmOAv/+XuJwAAAP//AwBQSwMEFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FvwjAMhe+T9h8iT+I20g3WQWmK0IALh0kDhLRb2nhttcapmgCFX485bRdL&#10;T+/5+XM6720jTtj52pGCl2EEAqlwpqZSwX63fp6A8EGT0Y0jVHBBD/Ps8SHViXFn+sLTNpSCS8gn&#10;WkEVQptI6YsKrfZD1yKx9+M6qwPLrpSm02cut418jaJYWl0TX6h0ix8VFr/bo1WwO1x7uTl8LvK4&#10;3o+m39PV2/q6Umrw1C9nPBYzEAH78LcB9x+YHzIGy92RjBeNgjHnFLyDYG8yimIQ+V3KLJX/+bMb&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEo4BOW/AQAA3wMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAAAAAAAAAAAA&#10;AAAAGQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" strokecolor="#002060" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2855FE6B" w14:textId="77777777" w:rsidR="00E525AF" w:rsidRDefault="00E525AF" w:rsidP="00E525AF">
+    <w:p w14:paraId="023F1E51" w14:textId="77777777" w:rsidR="00861635" w:rsidRDefault="00861635" w:rsidP="00861635">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E525AF">
+      <w:r w:rsidRPr="00861635">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>REPRESENTATIVE MATTERS AND CASES</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6BD7FCA5" w14:textId="77777777" w:rsidR="00E525AF" w:rsidRDefault="00E525AF" w:rsidP="00E525AF">
+    <w:p w14:paraId="551CB370" w14:textId="77777777" w:rsidR="00861635" w:rsidRDefault="00861635" w:rsidP="00861635">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E525AF">
+      <w:r w:rsidRPr="00861635">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Landmark Cases</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3C757E36" w14:textId="77777777" w:rsidR="00E525AF" w:rsidRDefault="00E525AF" w:rsidP="00E525AF">
+    <w:p w14:paraId="180C2DA2" w14:textId="77777777" w:rsidR="00861635" w:rsidRDefault="00861635" w:rsidP="00861635">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E525AF">
+      <w:r w:rsidRPr="00861635">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a well-known financial institution in the first Chinese case of false statements in the interbank bond market and the No. 1 case accepted by the Beijing Financial Court since its establishment (recognized as one of the "Top Ten Cases of the PRC People's Courts in 2023").</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="12E5F3E7" w14:textId="77777777" w:rsidR="00E525AF" w:rsidRDefault="00E525AF" w:rsidP="00E525AF">
+    <w:p w14:paraId="780D0E10" w14:textId="77777777" w:rsidR="00861635" w:rsidRDefault="00861635" w:rsidP="00861635">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E525AF">
+      <w:r w:rsidRPr="00861635">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented multiple well-known securities companies, commercial banks, credit rating agencies, and other securities/bond intermediaries in dozens of notable cases of securities false statements in financial and capital market, including the cases concerning Wuyang Bond, Huachen Bond, Shengtong Bond, and Dajichuang Bond, etc., including China</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E525AF">
+      <w:r w:rsidRPr="00861635">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E525AF">
+      <w:r w:rsidRPr="00861635">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s first internal recourse case among securities intermediaries and the first series of securities misrepresentation arbitration cases.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5276D495" w14:textId="77777777" w:rsidR="00E525AF" w:rsidRDefault="00E525AF" w:rsidP="00E525AF">
+    <w:p w14:paraId="70CDEFB9" w14:textId="77777777" w:rsidR="00861635" w:rsidRDefault="00861635" w:rsidP="00861635">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E525AF">
+      <w:r w:rsidRPr="00861635">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Wahaha in its disputes against Danone, which was China's largest series of joint venture and corporate control disputes, involving more than 50 litigation and arbitration proceedings across 7 jurisdictions with an amount in dispute exceeding USD 5 billion.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="56F1AC4A" w14:textId="77777777" w:rsidR="00E525AF" w:rsidRDefault="00E525AF" w:rsidP="00E525AF">
+    <w:p w14:paraId="2759B545" w14:textId="77777777" w:rsidR="00861635" w:rsidRDefault="00861635" w:rsidP="00861635">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E525AF">
+      <w:r w:rsidRPr="00861635">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Hubei Gezhouba Sanlian Industrial Co., Ltd. and Hubei Pinghu Cruise Co., Ltd. in a product liability dispute against Robinson Helicopter Company, Inc. The case was the first PRC court judgment recognized and enforced by a U.S. court in history.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="03B96653" w14:textId="77777777" w:rsidR="00E525AF" w:rsidRDefault="00E525AF" w:rsidP="00E525AF">
+    <w:p w14:paraId="7156A2DB" w14:textId="77777777" w:rsidR="00861635" w:rsidRDefault="00861635" w:rsidP="00861635">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E525AF">
+      <w:r w:rsidRPr="00861635">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a well-known cross-border enterprise group in a complex equity and company control dispute against its business partner, with an amount in dispute around CNY 30 billion.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="016864A7" w14:textId="77777777" w:rsidR="00E525AF" w:rsidRDefault="00E525AF" w:rsidP="00E525AF">
+    <w:p w14:paraId="6DD583AA" w14:textId="77777777" w:rsidR="00861635" w:rsidRDefault="00861635" w:rsidP="00861635">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E525AF">
+      <w:r w:rsidRPr="00861635">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a private equity fund investor in China</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E525AF">
+      <w:r w:rsidRPr="00861635">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E525AF">
+      <w:r w:rsidRPr="00861635">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s first subrogation arbitration case by a limited partner against a third party outside the partnership. The case is a landmark case about extension of the effect of arbitration agreement.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3C52BCC7" w14:textId="77777777" w:rsidR="00E525AF" w:rsidRDefault="00E525AF" w:rsidP="00E525AF">
+    <w:p w14:paraId="62FCB131" w14:textId="77777777" w:rsidR="00861635" w:rsidRDefault="00861635" w:rsidP="00861635">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E525AF">
+      <w:r w:rsidRPr="00861635">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a securities company in China's first case initiated by subscribers against managers of asset-backed securities for their alleged negligence.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50902A7F" w14:textId="77777777" w:rsidR="00E525AF" w:rsidRDefault="00E525AF" w:rsidP="00E525AF">
+    <w:p w14:paraId="0BC8DA01" w14:textId="77777777" w:rsidR="00861635" w:rsidRDefault="00861635" w:rsidP="00861635">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E525AF">
+      <w:r w:rsidRPr="00861635">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Financial Disputes and Disposal of Non-Performing Assets</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D0E408B" w14:textId="77777777" w:rsidR="00E525AF" w:rsidRDefault="00E525AF" w:rsidP="00E525AF">
+    <w:p w14:paraId="375F1C98" w14:textId="77777777" w:rsidR="00861635" w:rsidRDefault="00861635" w:rsidP="00861635">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E525AF">
+      <w:r w:rsidRPr="00861635">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented multiple well-known listed companies, capital market intermediaries or corporate directors, supervisors, and senior management in securities-related proceedings before China Security Regulatory Commission and its local bureaus including administrative penalty hearings, administrative reconsideration, etc.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0560E827" w14:textId="77777777" w:rsidR="00E525AF" w:rsidRDefault="00E525AF" w:rsidP="00E525AF">
+    <w:p w14:paraId="0C4769E0" w14:textId="77777777" w:rsidR="00861635" w:rsidRDefault="00861635" w:rsidP="00861635">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E525AF">
+      <w:r w:rsidRPr="00861635">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a number of reputable banks and trusts, funds or investment institutions in multiple litigation and arbitration cases in relation to financial disputes, enforcement proceedings, bankruptcy proceedings or projects for the disposal of non-performing assets, involving crucial and complex work in all stages including judicial appraisal, auction, sale, offsetting debts, enforcement objection, etc.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6EB1BFE4" w14:textId="77777777" w:rsidR="00E525AF" w:rsidRDefault="00E525AF" w:rsidP="00E525AF">
+    <w:p w14:paraId="15090423" w14:textId="77777777" w:rsidR="00861635" w:rsidRDefault="00861635" w:rsidP="00861635">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E525AF">
+      <w:r w:rsidRPr="00861635">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a well-known foreign financial institution in suitability obligation litigation proceedings brought by investors regarding financial product sales, and obtained a favorable judgment fully exonerating the financial institution. The case is a representative case defining the boundary of financial institutions' suitability obligations since the Minutes of the National Court Work Conference for Civil and Commercial Trials came into effect.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64EE0C8E" w14:textId="77777777" w:rsidR="00E525AF" w:rsidRDefault="00E525AF" w:rsidP="00E525AF">
+    <w:p w14:paraId="37D6CB48" w14:textId="77777777" w:rsidR="00861635" w:rsidRDefault="00861635" w:rsidP="00861635">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E525AF">
+      <w:r w:rsidRPr="00861635">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a large financial institution in initiating a special procedure for security interests against a guarantor, obtained a favorable court ruling, and conducted judicial auction and disposal of the listed company's shares pledged by the guarantor.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6BD09CCE" w14:textId="77777777" w:rsidR="00E525AF" w:rsidRDefault="00E525AF" w:rsidP="00E525AF">
+    <w:p w14:paraId="4CFB3F29" w14:textId="77777777" w:rsidR="00861635" w:rsidRDefault="00861635" w:rsidP="00861635">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E525AF">
+      <w:r w:rsidRPr="00861635">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a well-known investment institution in valuation adjustment mechanism and performance compensation litigation proceedings before Beijing Intermediate Court, Beijing High Court and the Supreme People's Court, obtaining a full victory with a dispute amount exceeding CNY 1 billion.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E9C2D5E" w14:textId="77777777" w:rsidR="00E525AF" w:rsidRDefault="00E525AF" w:rsidP="00E525AF">
+    <w:p w14:paraId="7FED0BFB" w14:textId="77777777" w:rsidR="00861635" w:rsidRDefault="00861635" w:rsidP="00861635">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E525AF">
+      <w:r w:rsidRPr="00861635">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Provided comprehensive legal services in fund disputes to leading private equity clients including but not limited to HongShan Capital, IDG Capital, DCP Capital, Primavera Capital, Goldman Sachs, Carlyle Group, CICC and China Reform, concerning investment/financing and Valuation Adjustment Mechanism disputes, investor suitability disputes, disputes between GP and LP, trust disputes, and fund exit and liquidation, etc.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F0479DF" w14:textId="77777777" w:rsidR="00E525AF" w:rsidRDefault="00E525AF" w:rsidP="00E525AF">
+    <w:p w14:paraId="1C8FF024" w14:textId="77777777" w:rsidR="00861635" w:rsidRDefault="00861635" w:rsidP="00861635">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E525AF">
+      <w:r w:rsidRPr="00861635">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented multiple leading asset management companies in complex financial and non-performing assets dispute resolution and judicial disposal projects.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="592DB905" w14:textId="77777777" w:rsidR="00E525AF" w:rsidRDefault="00E525AF" w:rsidP="00E525AF">
+    <w:p w14:paraId="55161B78" w14:textId="77777777" w:rsidR="00861635" w:rsidRDefault="00861635" w:rsidP="00861635">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E525AF">
+      <w:r w:rsidRPr="00861635">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Complex Commercial Disputes</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="22D491CE" w14:textId="77777777" w:rsidR="00E525AF" w:rsidRDefault="00E525AF" w:rsidP="00E525AF">
+    <w:p w14:paraId="083618B0" w14:textId="77777777" w:rsidR="00861635" w:rsidRDefault="00861635" w:rsidP="00861635">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E525AF">
+      <w:r w:rsidRPr="00861635">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a number of notable enterprises and organizations such as China Reform, China Power Engineering Consulting Group, China Energy Engineering, Sinochem Group, APT Satellite, Beijing Capital Group, BBMG Group, Lei Shing Hong Group, HKEX, and their affiliates in cases concerning investment disputes, corporate and equity disputes, trade disputes, construction engineering disputes, etc.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="414454B7" w14:textId="77777777" w:rsidR="00E525AF" w:rsidRDefault="00E525AF" w:rsidP="00E525AF">
+    <w:p w14:paraId="7E01798C" w14:textId="77777777" w:rsidR="00861635" w:rsidRDefault="00861635" w:rsidP="00861635">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E525AF">
+      <w:r w:rsidRPr="00861635">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented China Development Bank in a series of litigation and arbitration cases concerning cross-border independent bank guarantee disputes with a total dispute amount exceeding USD 70 million.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="66EC266B" w14:textId="77777777" w:rsidR="00E525AF" w:rsidRDefault="00E525AF" w:rsidP="00E525AF">
+    <w:p w14:paraId="42C56019" w14:textId="77777777" w:rsidR="00861635" w:rsidRDefault="00861635" w:rsidP="00861635">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E525AF">
+      <w:r w:rsidRPr="00861635">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a reputable online gaming company in the first batch of Chinese litigation cases involving the Foreign Investment Law after it came into effect concerning share entrustment agreements and shareholder qualification disputes, with a dispute amount in hundreds of millions of CNY.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="13ED50F2" w14:textId="77777777" w:rsidR="00E525AF" w:rsidRDefault="00E525AF" w:rsidP="00E525AF">
+    <w:p w14:paraId="468C32C9" w14:textId="77777777" w:rsidR="00861635" w:rsidRDefault="00861635" w:rsidP="00861635">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E525AF">
+      <w:r w:rsidRPr="00861635">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a minority shareholder in China</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E525AF">
+      <w:r w:rsidRPr="00861635">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E525AF">
+      <w:r w:rsidRPr="00861635">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s first case involving dissolution of the controlling shareholder of a listed company arising from shareholders</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E525AF">
+      <w:r w:rsidRPr="00861635">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E525AF">
+      <w:r w:rsidRPr="00861635">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> lack of collaboration</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="40E7D09D" w14:textId="77777777" w:rsidR="00E525AF" w:rsidRDefault="00E525AF" w:rsidP="00E525AF">
+    <w:p w14:paraId="4C2C7C8D" w14:textId="77777777" w:rsidR="00861635" w:rsidRDefault="00861635" w:rsidP="00861635">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E525AF">
+      <w:r w:rsidRPr="00861635">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a large listed company in a series of litigations against a real estate company concerning joint real estate development disputes with an amount in dispute of over CNY 2 billion.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="693D6732" w14:textId="77777777" w:rsidR="00E525AF" w:rsidRDefault="00E525AF" w:rsidP="00E525AF">
+    <w:p w14:paraId="65A1A645" w14:textId="77777777" w:rsidR="00861635" w:rsidRDefault="00861635" w:rsidP="00861635">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E525AF">
+      <w:r w:rsidRPr="00861635">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented an A+H share listed company in a dispute against a large SOE arising out of a real estate purchase agreement with an amount in dispute in the hundreds of millions of CNY.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="78A872B5" w14:textId="77777777" w:rsidR="00E525AF" w:rsidRDefault="00E525AF" w:rsidP="00E525AF">
+    <w:p w14:paraId="641EF652" w14:textId="77777777" w:rsidR="00861635" w:rsidRDefault="00861635" w:rsidP="00861635">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E525AF">
+      <w:r w:rsidRPr="00861635">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a number of reputable construction enterprises in litigation cases before several High People's Courts and the Supreme People's Court and/or arbitration cases concerning construction disputes with a total amount in the hundreds of millions of CNY.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="148585A5" w14:textId="77777777" w:rsidR="00E525AF" w:rsidRDefault="00E525AF" w:rsidP="00E525AF">
+    <w:p w14:paraId="6A497718" w14:textId="77777777" w:rsidR="00861635" w:rsidRDefault="00861635" w:rsidP="00861635">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E525AF">
+      <w:r w:rsidRPr="00861635">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Cross-Border Disputes</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D811162" w14:textId="77777777" w:rsidR="00E525AF" w:rsidRDefault="00E525AF" w:rsidP="00E525AF">
+    <w:p w14:paraId="419831CC" w14:textId="77777777" w:rsidR="00861635" w:rsidRDefault="00861635" w:rsidP="00861635">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E525AF">
+      <w:r w:rsidRPr="00861635">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a reputable domestic pharmaceutical company against an American company in an AAA international arbitration arising out of intellectual property and confidentiality agreements.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A599582" w14:textId="77777777" w:rsidR="00E525AF" w:rsidRDefault="00E525AF" w:rsidP="00E525AF">
+    <w:p w14:paraId="23009052" w14:textId="77777777" w:rsidR="00861635" w:rsidRDefault="00861635" w:rsidP="00861635">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E525AF">
+      <w:r w:rsidRPr="00861635">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a large Chinese SOE in an HKIAC arbitration arising out of a cross-border service agreement with an amount in dispute in the hundreds of millions of USD.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A93689A" w14:textId="77777777" w:rsidR="00E525AF" w:rsidRDefault="00E525AF" w:rsidP="00E525AF">
+    <w:p w14:paraId="4EAF2843" w14:textId="77777777" w:rsidR="00861635" w:rsidRDefault="00861635" w:rsidP="00861635">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E525AF">
+      <w:r w:rsidRPr="00861635">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a well-known investment fund in a VAM repurchase dispute arbitration at HKIAC under a red-chip investment structure, with a dispute amount over USD 50 million. It is a landmark case in HKIAC</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E525AF">
+      <w:r w:rsidRPr="00861635">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E525AF">
+      <w:r w:rsidRPr="00861635">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s history where a third party successfully joined an existing arbitration proceeding.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="60E6298E" w14:textId="77777777" w:rsidR="00E525AF" w:rsidRDefault="00E525AF" w:rsidP="00E525AF">
+    <w:p w14:paraId="3932CC0C" w14:textId="77777777" w:rsidR="00861635" w:rsidRDefault="00861635" w:rsidP="00861635">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E525AF">
+      <w:r w:rsidRPr="00861635">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a prominent Japanese corporation in a SIAC arbitration arising out of a series of contracts for the international sale of goods against a large PRC state-owned iron and steel enterprise.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A31C725" w14:textId="77777777" w:rsidR="00E525AF" w:rsidRDefault="00E525AF" w:rsidP="00E525AF">
+    <w:p w14:paraId="773B7A68" w14:textId="77777777" w:rsidR="00861635" w:rsidRDefault="00861635" w:rsidP="00861635">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E525AF">
+      <w:r w:rsidRPr="00861635">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a group of 10 Chinese trade companies in disputes against a foreign shipping company concerning Rule B maritime attachment orders before the United States District Court for the Southern District of New York.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7671B375" w14:textId="77777777" w:rsidR="00E525AF" w:rsidRDefault="00E525AF" w:rsidP="00E525AF">
+    <w:p w14:paraId="6E5B6812" w14:textId="77777777" w:rsidR="00861635" w:rsidRDefault="00861635" w:rsidP="00861635">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E525AF">
+      <w:r w:rsidRPr="00861635">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Education</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0DE2D54F" w14:textId="77777777" w:rsidR="00E525AF" w:rsidRDefault="00E525AF" w:rsidP="00E525AF">
+    <w:p w14:paraId="18893291" w14:textId="77777777" w:rsidR="00861635" w:rsidRDefault="00861635" w:rsidP="00861635">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E525AF">
+      <w:r w:rsidRPr="00861635">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>China University of Political Science and Law, LL.B., 2005</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="04B2F2B6" w14:textId="77777777" w:rsidR="00E525AF" w:rsidRDefault="00E525AF" w:rsidP="00E525AF">
+    <w:p w14:paraId="46674B5A" w14:textId="77777777" w:rsidR="00861635" w:rsidRDefault="00861635" w:rsidP="00861635">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E525AF">
+      <w:r w:rsidRPr="00861635">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>China University of Political Science and law, International Economic Law, LL.M., 2008</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1CCB16F2" w14:textId="77777777" w:rsidR="00E525AF" w:rsidRDefault="00E525AF" w:rsidP="00E525AF">
+    <w:p w14:paraId="43815056" w14:textId="77777777" w:rsidR="00861635" w:rsidRDefault="00861635" w:rsidP="00861635">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E525AF">
+      <w:r w:rsidRPr="00861635">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Peking University, Guanghua School of Management, EMBA, 2025</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="52618A13" w14:textId="77777777" w:rsidR="00E525AF" w:rsidRDefault="00E525AF" w:rsidP="00E525AF">
+    <w:p w14:paraId="08F25F08" w14:textId="77777777" w:rsidR="00861635" w:rsidRDefault="00861635" w:rsidP="00861635">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E525AF">
+      <w:r w:rsidRPr="00861635">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Professional Qualification</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C8F7C3C" w14:textId="77777777" w:rsidR="00E525AF" w:rsidRDefault="00E525AF" w:rsidP="00E525AF">
+    <w:p w14:paraId="3B421881" w14:textId="77777777" w:rsidR="00861635" w:rsidRDefault="00861635" w:rsidP="00861635">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E525AF">
+      <w:r w:rsidRPr="00861635">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Admitted to practice in the PRC</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3CD2AF23" w14:textId="77777777" w:rsidR="00E525AF" w:rsidRDefault="00E525AF" w:rsidP="00E525AF">
+    <w:p w14:paraId="777CDD99" w14:textId="77777777" w:rsidR="00861635" w:rsidRDefault="00861635" w:rsidP="00861635">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E525AF">
+      <w:r w:rsidRPr="00861635">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Professional Background</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2FBE9314" w14:textId="77777777" w:rsidR="00E525AF" w:rsidRDefault="00E525AF" w:rsidP="00E525AF">
+    <w:p w14:paraId="1FA67EFF" w14:textId="77777777" w:rsidR="00861635" w:rsidRDefault="00861635" w:rsidP="00861635">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E525AF">
+      <w:r w:rsidRPr="00861635">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">William Yang joined Fangda as a senior partner in 2020. Before joining the firm, he worked at another two leading Chinese firms and was an Executive Partner of the Beijing Office of one of them. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="74FB216C" w14:textId="77777777" w:rsidR="00E525AF" w:rsidRDefault="00E525AF" w:rsidP="00E525AF">
+    <w:p w14:paraId="1E11400D" w14:textId="77777777" w:rsidR="00861635" w:rsidRDefault="00861635" w:rsidP="00861635">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E525AF">
+      <w:r w:rsidRPr="00861635">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>OTHER INFORMATION</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="319C056C" w14:textId="77777777" w:rsidR="00E525AF" w:rsidRDefault="00E525AF" w:rsidP="00E525AF">
+    <w:p w14:paraId="14C68DD4" w14:textId="77777777" w:rsidR="00861635" w:rsidRDefault="00861635" w:rsidP="00861635">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E525AF">
+      <w:r w:rsidRPr="00861635">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Honors and Awards</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6648CF2F" w14:textId="77777777" w:rsidR="00E525AF" w:rsidRDefault="00E525AF" w:rsidP="00E525AF">
+    <w:p w14:paraId="61C5D935" w14:textId="77777777" w:rsidR="00861635" w:rsidRDefault="00861635" w:rsidP="00861635">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E525AF">
+      <w:r w:rsidRPr="00861635">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Chambers and Partners, Asia and Pacific and Greater China Region Guide, listed as </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E525AF">
+      <w:r w:rsidRPr="00861635">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E525AF">
+      <w:r w:rsidRPr="00861635">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Recommended Lawyer</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E525AF">
+      <w:r w:rsidRPr="00861635">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E525AF">
+      <w:r w:rsidRPr="00861635">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> in the areas of </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E525AF">
+      <w:r w:rsidRPr="00861635">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E525AF">
+      <w:r w:rsidRPr="00861635">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>dispute resolution: litigation</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E525AF">
+      <w:r w:rsidRPr="00861635">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E525AF">
+      <w:r w:rsidRPr="00861635">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E525AF">
+      <w:r w:rsidRPr="00861635">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E525AF">
+      <w:r w:rsidRPr="00861635">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>securities: litigation</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E525AF">
+      <w:r w:rsidRPr="00861635">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E525AF">
+      <w:r w:rsidRPr="00861635">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> (2022 to present) </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="12A8F0FF" w14:textId="77777777" w:rsidR="00E525AF" w:rsidRDefault="00E525AF" w:rsidP="00E525AF">
+    <w:p w14:paraId="3A20A391" w14:textId="77777777" w:rsidR="00861635" w:rsidRDefault="00861635" w:rsidP="00861635">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E525AF">
+      <w:r w:rsidRPr="00861635">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Asialaw Profiles, listed as </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E525AF">
+      <w:r w:rsidRPr="00861635">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E525AF">
+      <w:r w:rsidRPr="00861635">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Notable Practitioner</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E525AF">
+      <w:r w:rsidRPr="00861635">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E525AF">
+      <w:r w:rsidRPr="00861635">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> in the field of Dispute Resolution (2016 to present) </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="40E3A4C6" w14:textId="77777777" w:rsidR="00E525AF" w:rsidRDefault="00E525AF" w:rsidP="00E525AF">
+    <w:p w14:paraId="276CD764" w14:textId="77777777" w:rsidR="00861635" w:rsidRDefault="00861635" w:rsidP="00861635">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E525AF">
+      <w:r w:rsidRPr="00861635">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Asian Legal Business, named as one of China Top 15 Litigators (2019) </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1449FCC9" w14:textId="77777777" w:rsidR="00E525AF" w:rsidRDefault="00E525AF" w:rsidP="00E525AF">
+    <w:p w14:paraId="504C638A" w14:textId="77777777" w:rsidR="00861635" w:rsidRDefault="00861635" w:rsidP="00861635">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E525AF">
+      <w:r w:rsidRPr="00861635">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">China Business Law Journal, named as a member of China Top 100 A-list Lawyers (2017) </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="263AECCD" w14:textId="77777777" w:rsidR="00E525AF" w:rsidRDefault="00E525AF" w:rsidP="00E525AF">
+    <w:p w14:paraId="2FD979D0" w14:textId="77777777" w:rsidR="00861635" w:rsidRDefault="00861635" w:rsidP="00861635">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E525AF">
+      <w:r w:rsidRPr="00861635">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Professional Affiliations</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="572BA959" w14:textId="77777777" w:rsidR="00E525AF" w:rsidRDefault="00E525AF" w:rsidP="00E525AF">
+    <w:p w14:paraId="2C09B507" w14:textId="77777777" w:rsidR="00861635" w:rsidRDefault="00861635" w:rsidP="00861635">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E525AF">
+      <w:r w:rsidRPr="00861635">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Arbitrators at Beijing Arbitration Commission, Shanghai International Arbitration Center, and other arbitration institutions </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="13BD3D2B" w14:textId="77777777" w:rsidR="00E525AF" w:rsidRDefault="00E525AF" w:rsidP="00E525AF">
+    <w:p w14:paraId="1571940E" w14:textId="77777777" w:rsidR="00861635" w:rsidRDefault="00861635" w:rsidP="00861635">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E525AF">
+      <w:r w:rsidRPr="00861635">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Commercial Arbitration Commission of the 11th Beijing Lawyers Association, Vice Director </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5567FC3C" w14:textId="01F87D0F" w:rsidR="00686369" w:rsidRPr="00E525AF" w:rsidRDefault="00E525AF" w:rsidP="00E525AF">
+    <w:p w14:paraId="5567FC3C" w14:textId="3F63C8AA" w:rsidR="00686369" w:rsidRPr="00861635" w:rsidRDefault="00861635" w:rsidP="00861635">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="41"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E525AF">
+      <w:r w:rsidRPr="00861635">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">China University of Political Science and Law, Adjunct Supervisor for Juris Master students </w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00686369" w:rsidRPr="00E525AF" w:rsidSect="002D0826">
+    <w:sectPr w:rsidR="00686369" w:rsidRPr="00861635" w:rsidSect="002D0826">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1797" w:bottom="1440" w:left="1797" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="3584D350" w14:textId="77777777" w:rsidR="004167EC" w:rsidRDefault="004167EC" w:rsidP="00F57734">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="2493FDE5" w14:textId="77777777" w:rsidR="004167EC" w:rsidRDefault="004167EC" w:rsidP="00F57734">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -1917,326 +1917,326 @@
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="05CB7211"/>
+    <w:nsid w:val="00F90BE1"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="8898BB28"/>
+    <w:tmpl w:val="272285AA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="08252A7B"/>
+    <w:nsid w:val="06AE6580"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="169E0442"/>
+    <w:tmpl w:val="F3A226F6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0A70179E"/>
+    <w:nsid w:val="08A54180"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="CE9487AA"/>
+    <w:tmpl w:val="98348742"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0CD62114"/>
+    <w:nsid w:val="0B0A2511"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C3D8E8F2"/>
+    <w:tmpl w:val="61CA0522"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0D150924"/>
+    <w:nsid w:val="0B4347A7"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E15C0B80"/>
+    <w:tmpl w:val="E42A9FE2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0DB219A7"/>
+    <w:nsid w:val="19B14FF7"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="42202C46"/>
+    <w:tmpl w:val="8354A61C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="13474B48"/>
+    <w:nsid w:val="1CFF1495"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A1E43F54"/>
+    <w:tmpl w:val="652A6F20"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="19662066"/>
+    <w:nsid w:val="1E3B6431"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="97CE37A6"/>
+    <w:tmpl w:val="BB02C064"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1C9F26C4"/>
+    <w:nsid w:val="1F0701DC"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="69C2D50E"/>
+    <w:tmpl w:val="CBC86D30"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="22415FB4"/>
+    <w:nsid w:val="229B39EF"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="90160746"/>
+    <w:tmpl w:val="12C44066"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="22CE61FC"/>
+    <w:nsid w:val="27151691"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="5EA4463A"/>
+    <w:tmpl w:val="1CE2528E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="23B03D6D"/>
+    <w:nsid w:val="274F38F7"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="0FF801C6"/>
+    <w:tmpl w:val="1D0A7622"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="246A338F"/>
+    <w:nsid w:val="2BE76D58"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D5640DFA"/>
+    <w:tmpl w:val="9362AD44"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="25032508"/>
+    <w:nsid w:val="2E193581"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="2E5A9BD6"/>
+    <w:tmpl w:val="60503B40"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2EE42B43"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B08202D4"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
@@ -2324,812 +2324,812 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3520" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="31DA3F80"/>
+    <w:nsid w:val="2F063E07"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="2B665634"/>
+    <w:tmpl w:val="6DC223E6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="370E61AB"/>
+    <w:nsid w:val="301428B1"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="41E2D2A6"/>
+    <w:tmpl w:val="55923714"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="37295802"/>
+    <w:nsid w:val="3B6418F1"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="49FEE19A"/>
+    <w:lvl w:ilvl="0" w:tplc="B99657A6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="510" w:hanging="226"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:sz w:val="15"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="880" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1320" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1760" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2200" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2640" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3080" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3520" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3D8A0A7F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B57E2958"/>
+    <w:tmpl w:val="B2F02606"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-[...114 lines deleted...]
-  </w:abstractNum>
   <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="42672A89"/>
+    <w:nsid w:val="40DD2610"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="EA70770E"/>
+    <w:tmpl w:val="31423FA4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="43DD3C3F"/>
+    <w:nsid w:val="42B438E4"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="4AC4D37E"/>
+    <w:tmpl w:val="EACC4130"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="43EF5E96"/>
+    <w:nsid w:val="454E7A7D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D9AC288A"/>
+    <w:tmpl w:val="3F12EDC4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="45261050"/>
+    <w:nsid w:val="457021E0"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="84FA0C92"/>
+    <w:tmpl w:val="4BA44C50"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="49354636"/>
+    <w:nsid w:val="465B41A9"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="5F8CD836"/>
+    <w:tmpl w:val="83FE4636"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4D2B375A"/>
+    <w:nsid w:val="475709B2"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="098C8010"/>
+    <w:tmpl w:val="D5D2937E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4D8660EA"/>
+    <w:nsid w:val="4C2746A3"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="130878A8"/>
+    <w:tmpl w:val="6D2EF2C4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4F077949"/>
+    <w:nsid w:val="53F17A91"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="69C2D50E"/>
+    <w:tmpl w:val="E42A9FE2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4F6228AC"/>
+    <w:nsid w:val="540934FC"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="64BE57AA"/>
+    <w:tmpl w:val="3620CC1C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5038277C"/>
+    <w:nsid w:val="5BBB6E2A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="99283E8C"/>
+    <w:tmpl w:val="DEFCFCCC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="53315568"/>
+    <w:nsid w:val="63CF4B40"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="244E3052"/>
+    <w:tmpl w:val="715EC086"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="558477E0"/>
+    <w:nsid w:val="65CF7DC0"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="0EA89858"/>
+    <w:tmpl w:val="B1208884"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5BCB47DA"/>
+    <w:nsid w:val="65DF71B7"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="FC1A0E24"/>
+    <w:tmpl w:val="138E76E4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5C1132BB"/>
+    <w:nsid w:val="66896471"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="962A32E2"/>
+    <w:tmpl w:val="5B3EB14C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="63A57600"/>
+    <w:nsid w:val="6EF168C0"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="622A84B2"/>
+    <w:tmpl w:val="B03EAE0C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6F3174ED"/>
+    <w:nsid w:val="71C86542"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="3B965FA6"/>
+    <w:tmpl w:val="F88470D2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="70BC35EF"/>
+    <w:nsid w:val="74A23699"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E682BDA6"/>
+    <w:tmpl w:val="B55AD478"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="729F01D8"/>
+    <w:nsid w:val="75824949"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F3D2637C"/>
+    <w:tmpl w:val="B0E01E52"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="73FF5601"/>
+    <w:nsid w:val="779E3787"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="258253C4"/>
+    <w:tmpl w:val="8E060744"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="77C4631A"/>
+    <w:nsid w:val="787C748B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="4252C978"/>
+    <w:tmpl w:val="8D06AFDC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="79940528"/>
+    <w:nsid w:val="78B2293B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="CE40FAC6"/>
+    <w:tmpl w:val="BF62CE38"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7D836340"/>
+    <w:nsid w:val="7FBF0BD2"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="9D0C6E9A"/>
+    <w:tmpl w:val="E9F4EE3E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="2">
-    <w:abstractNumId w:val="18"/>
+    <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="30"/>
   </w:num>
   <w:num w:numId="4">
-    <w:abstractNumId w:val="37"/>
+    <w:abstractNumId w:val="29"/>
   </w:num>
   <w:num w:numId="5">
-    <w:abstractNumId w:val="4"/>
+    <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="24"/>
   </w:num>
   <w:num w:numId="7">
-    <w:abstractNumId w:val="11"/>
+    <w:abstractNumId w:val="31"/>
   </w:num>
   <w:num w:numId="8">
-    <w:abstractNumId w:val="15"/>
+    <w:abstractNumId w:val="19"/>
   </w:num>
   <w:num w:numId="9">
-    <w:abstractNumId w:val="17"/>
+    <w:abstractNumId w:val="37"/>
   </w:num>
   <w:num w:numId="10">
-    <w:abstractNumId w:val="28"/>
+    <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="11">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="12">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="14">
     <w:abstractNumId w:val="38"/>
   </w:num>
-  <w:num w:numId="12">
-    <w:abstractNumId w:val="19"/>
+  <w:num w:numId="15">
+    <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="13">
-    <w:abstractNumId w:val="34"/>
+  <w:num w:numId="16">
+    <w:abstractNumId w:val="22"/>
   </w:num>
-  <w:num w:numId="14">
+  <w:num w:numId="17">
     <w:abstractNumId w:val="40"/>
   </w:num>
-  <w:num w:numId="15">
-[...2 lines deleted...]
-  <w:num w:numId="16">
+  <w:num w:numId="18">
     <w:abstractNumId w:val="10"/>
-  </w:num>
-[...4 lines deleted...]
-    <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="19">
     <w:abstractNumId w:val="27"/>
   </w:num>
   <w:num w:numId="20">
-    <w:abstractNumId w:val="22"/>
+    <w:abstractNumId w:val="32"/>
   </w:num>
   <w:num w:numId="21">
-    <w:abstractNumId w:val="32"/>
+    <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="22">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="23">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="24">
+    <w:abstractNumId w:val="39"/>
+  </w:num>
+  <w:num w:numId="25">
+    <w:abstractNumId w:val="33"/>
+  </w:num>
+  <w:num w:numId="26">
     <w:abstractNumId w:val="20"/>
   </w:num>
-  <w:num w:numId="23">
-    <w:abstractNumId w:val="13"/>
+  <w:num w:numId="27">
+    <w:abstractNumId w:val="12"/>
   </w:num>
-  <w:num w:numId="24">
-    <w:abstractNumId w:val="35"/>
+  <w:num w:numId="28">
+    <w:abstractNumId w:val="25"/>
   </w:num>
-  <w:num w:numId="25">
+  <w:num w:numId="29">
+    <w:abstractNumId w:val="34"/>
+  </w:num>
+  <w:num w:numId="30">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="31">
+    <w:abstractNumId w:val="36"/>
+  </w:num>
+  <w:num w:numId="32">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="33">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="34">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="35">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="36">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="37">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="26">
-[...5 lines deleted...]
-  <w:num w:numId="28">
+  <w:num w:numId="38">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="29">
-[...28 lines deleted...]
-  </w:num>
   <w:num w:numId="39">
-    <w:abstractNumId w:val="1"/>
+    <w:abstractNumId w:val="35"/>
   </w:num>
   <w:num w:numId="40">
     <w:abstractNumId w:val="26"/>
   </w:num>
   <w:num w:numId="41">
-    <w:abstractNumId w:val="8"/>
+    <w:abstractNumId w:val="4"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
@@ -3206,50 +3206,51 @@
     <w:rsid w:val="0056635E"/>
     <w:rsid w:val="005A7DA0"/>
     <w:rsid w:val="005B00C1"/>
     <w:rsid w:val="005B5F25"/>
     <w:rsid w:val="005C1FBD"/>
     <w:rsid w:val="005F7A7D"/>
     <w:rsid w:val="00605720"/>
     <w:rsid w:val="0065437B"/>
     <w:rsid w:val="0066746A"/>
     <w:rsid w:val="00667CF2"/>
     <w:rsid w:val="00683D9C"/>
     <w:rsid w:val="00685381"/>
     <w:rsid w:val="00686369"/>
     <w:rsid w:val="006A06C2"/>
     <w:rsid w:val="006C21DA"/>
     <w:rsid w:val="006D159B"/>
     <w:rsid w:val="006F2EE4"/>
     <w:rsid w:val="007177F3"/>
     <w:rsid w:val="00765586"/>
     <w:rsid w:val="007664DE"/>
     <w:rsid w:val="007956B7"/>
     <w:rsid w:val="007B0B57"/>
     <w:rsid w:val="007D333B"/>
     <w:rsid w:val="008212A9"/>
     <w:rsid w:val="008341FB"/>
+    <w:rsid w:val="00861635"/>
     <w:rsid w:val="008717CA"/>
     <w:rsid w:val="00873A63"/>
     <w:rsid w:val="0089209E"/>
     <w:rsid w:val="00893CAF"/>
     <w:rsid w:val="008A40E2"/>
     <w:rsid w:val="008A48BF"/>
     <w:rsid w:val="008D77E9"/>
     <w:rsid w:val="008E5C09"/>
     <w:rsid w:val="008E73CE"/>
     <w:rsid w:val="008E7B5D"/>
     <w:rsid w:val="00901636"/>
     <w:rsid w:val="009038C0"/>
     <w:rsid w:val="009073A3"/>
     <w:rsid w:val="00917307"/>
     <w:rsid w:val="00925E12"/>
     <w:rsid w:val="00930511"/>
     <w:rsid w:val="00936370"/>
     <w:rsid w:val="0094376B"/>
     <w:rsid w:val="009465FB"/>
     <w:rsid w:val="0095781F"/>
     <w:rsid w:val="009A4D0D"/>
     <w:rsid w:val="009A711A"/>
     <w:rsid w:val="009B27AE"/>
     <w:rsid w:val="009D6108"/>
     <w:rsid w:val="009E20C4"/>
@@ -3261,51 +3262,50 @@
     <w:rsid w:val="00A81B38"/>
     <w:rsid w:val="00B05840"/>
     <w:rsid w:val="00B37E04"/>
     <w:rsid w:val="00B557D1"/>
     <w:rsid w:val="00B62E87"/>
     <w:rsid w:val="00B670A2"/>
     <w:rsid w:val="00B86E39"/>
     <w:rsid w:val="00BB071E"/>
     <w:rsid w:val="00BB2601"/>
     <w:rsid w:val="00C0316A"/>
     <w:rsid w:val="00C24D79"/>
     <w:rsid w:val="00CD0348"/>
     <w:rsid w:val="00CF1C9C"/>
     <w:rsid w:val="00D1552C"/>
     <w:rsid w:val="00D2284D"/>
     <w:rsid w:val="00D45AF6"/>
     <w:rsid w:val="00D632AE"/>
     <w:rsid w:val="00D925CA"/>
     <w:rsid w:val="00DA428A"/>
     <w:rsid w:val="00DA626A"/>
     <w:rsid w:val="00DD484D"/>
     <w:rsid w:val="00DF04DF"/>
     <w:rsid w:val="00E34189"/>
     <w:rsid w:val="00E418B1"/>
     <w:rsid w:val="00E44063"/>
-    <w:rsid w:val="00E525AF"/>
     <w:rsid w:val="00E61128"/>
     <w:rsid w:val="00E70303"/>
     <w:rsid w:val="00E73B54"/>
     <w:rsid w:val="00E7710E"/>
     <w:rsid w:val="00E94C0A"/>
     <w:rsid w:val="00EB2910"/>
     <w:rsid w:val="00EF7E90"/>
     <w:rsid w:val="00F07BEB"/>
     <w:rsid w:val="00F51C68"/>
     <w:rsid w:val="00F57734"/>
     <w:rsid w:val="00F80A79"/>
     <w:rsid w:val="00F96E7C"/>
     <w:rsid w:val="00F97256"/>
     <w:rsid w:val="00FA3B60"/>
     <w:rsid w:val="00FB5CEE"/>
     <w:rsid w:val="00FC7C78"/>
     <w:rsid w:val="00FE037C"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
@@ -4363,61 +4363,61 @@
     <w:rsid w:val="00F57734"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af4">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0065437B"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af5">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00E525AF"/>
+    <w:rsid w:val="00861635"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af6">
     <w:name w:val="正文文本 字符"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="af5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00E525AF"/>
+    <w:rsid w:val="00861635"/>
     <w:rPr>
       <w:sz w:val="21"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 主题​​">
@@ -4701,51 +4701,51 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{AA707B45-5C5A-49B5-919C-F297C914DB7D}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6AE61E17-74FD-4BC1-BFDA-A0BC7E0338B5}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>1352</Words>
   <Characters>7709</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>64</Lines>
   <Paragraphs>18</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>9043</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>