--- v2 (2026-07-16)
+++ v3 (2026-09-18)
@@ -36,189 +36,189 @@
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5485"/>
         <w:gridCol w:w="2836"/>
       </w:tblGrid>
       <w:tr w:rsidR="0049405C" w:rsidRPr="00C24D79" w14:paraId="76EB2C64" w14:textId="77777777" w:rsidTr="00E70303">
         <w:trPr>
           <w:trHeight w:val="3267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5485" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="271D78"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C4F11E8" w14:textId="00DA9483" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00861635" w:rsidP="00861635">
+          <w:p w14:paraId="2C4F11E8" w14:textId="4250CC17" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00AE5E47" w:rsidP="00AE5E47">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="xingming"/>
             <w:bookmarkStart w:id="1" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="1"/>
-            <w:r w:rsidRPr="00861635">
+            <w:r w:rsidRPr="00AE5E47">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>WILLIAM (WEIGUO) YANG</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
-          <w:p w14:paraId="706EB16B" w14:textId="5C800416" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00861635" w:rsidP="00861635">
+          <w:p w14:paraId="706EB16B" w14:textId="30B25AB5" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00AE5E47" w:rsidP="00AE5E47">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="didian"/>
-            <w:r w:rsidRPr="00861635">
+            <w:r w:rsidRPr="00AE5E47">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Partner</w:t>
             </w:r>
-            <w:r w:rsidRPr="00861635">
+            <w:r w:rsidRPr="00AE5E47">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>·</w:t>
             </w:r>
-            <w:r w:rsidRPr="00861635">
+            <w:r w:rsidRPr="00AE5E47">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Beijing</w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
-          <w:p w14:paraId="6199424A" w14:textId="36299710" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00861635" w:rsidP="00861635">
+          <w:p w14:paraId="6199424A" w14:textId="454EAF1D" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00AE5E47" w:rsidP="00AE5E47">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="dianhua"/>
-            <w:r w:rsidRPr="00861635">
+            <w:r w:rsidRPr="00AE5E47">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">+86 10 5769 5625 </w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
-          <w:p w14:paraId="4F910ACA" w14:textId="7495024C" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00861635" w:rsidP="00861635">
+          <w:p w14:paraId="4F910ACA" w14:textId="76A0D1CF" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00AE5E47" w:rsidP="00AE5E47">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="youxiang"/>
-            <w:r w:rsidRPr="00861635">
+            <w:r w:rsidRPr="00AE5E47">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>weiguo.yang@fangdalaw.com</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="22DBA835" w14:textId="677EAC48" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00F96E7C" w:rsidP="00860F89">
             <w:pPr>
               <w:ind w:leftChars="-52" w:left="-109"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C24D79">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:color w:val="545551"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D24C6CB" w14:textId="68F3A538" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00861635" w:rsidP="002932C9">
+          <w:p w14:paraId="2D24C6CB" w14:textId="3AB49159" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00AE5E47" w:rsidP="002932C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="tupian"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="661637B9" wp14:editId="7448B5A5">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3C38E843" wp14:editId="643BC89A">
                   <wp:extent cx="1651000" cy="2142519"/>
                   <wp:effectExtent l="0" t="0" r="6350" b="0"/>
                   <wp:docPr id="1" name="图片 1"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
@@ -258,60 +258,60 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C063291" w14:textId="5DC9D94D" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="002375A9" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C24D79">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>PRACTICE AREAS</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C1ACACA" w14:textId="35AF46D6" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="00861635" w:rsidP="007177F3">
+          <w:p w14:paraId="3C1ACACA" w14:textId="13201823" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="00AE5E47" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="zhiyelingyu"/>
-            <w:r w:rsidRPr="00861635">
+            <w:r w:rsidRPr="00AE5E47">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>WILLIAM YANG SPECIALIZES IN COMPLEX COMMERCIAL AND FINANCIAL LITIGATION, ARBITRATION AND ALTERNATIVE DISPUTE RESOLUTION, DISPOSAL OF NON-PERFORMING ASSETS, LIQUIDATION AND RESTRUCTURING. THE PRIMARY SCOPE OF HIS PRACTICE INCLUDES: FINANCIAL DISPUTES CONCERNING SECURITIES, FUND, BANKING, TRUST,  AND ASSET MANAGEMENT, INVESTMENT, COMPANY EQUITY AND CONTROL DISPUTES, JOINT VENTURE AND M&amp;A DISPUTES, INTERNATIONAL TRADE DISPUTES, REAL ESTATE AND CONSTRUCTION ENGINEERING DISPUTES, WITH THE TOTAL AMOUNT IN DISPUTES EXCEEDING CNY 100 BILLION.</w:t>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F19AE4C" w14:textId="19A41B01" w:rsidR="00451233" w:rsidRPr="00C24D79" w:rsidRDefault="00F80A79" w:rsidP="00DA428A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C24D79">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
           <w:noProof/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
@@ -371,51 +371,51 @@
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:roundrect w14:anchorId="053823F2" id="圆角矩形 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:-6.2pt;margin-top:-12.6pt;width:4.55pt;height:3.6pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDc1SqFegIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2yAQfp+0/wHxvtqO+mON4lRRqk6T&#10;qrZqO/WZYIiRMMeAxMn++h3gOG1X7WHaCwbu7ru7z98xu9p1mmyF8wpMTauTkhJhODTKrGv64/nm&#10;y1dKfGCmYRqMqOleeHo1//xp1tupmEALuhGOIIjx097WtA3BTovC81Z0zJ+AFQaNElzHAh7dumgc&#10;6xG908WkLM+LHlxjHXDhPd5eZyOdJ3wpBQ/3UnoRiK4p1hbS6tK6imsxn7Hp2jHbKj6Uwf6hio4p&#10;g0lHqGsWGNk49QdUp7gDDzKccOgKkFJxkXrAbqryXTdPLbMi9YLkeDvS5P8fLL/bPtkHhzT01k89&#10;bmMXO+m6+MX6yC6RtR/JErtAOF6eXZyXyChHy+nZRXUZqSyOodb58E1AR+Kmpg42pnnE35FYYttb&#10;H7L/wS+m86BVc6O0TocoAbHUjmwZ/rzVuhoyvPHSJvoaiFEZMN4Ux2bSLuy1iH7aPApJVIPlT1Ih&#10;SWfHJIxzYUKVTS1rRM5dnZXYaoYfI1K3CTAiS8w/Yg8Abxs4YGeYwT+GiiTTMbj8W2E5eIxImcGE&#10;MbhTBtxHABq7GjJn/wNJmZrI0gqa/YMjDvKQeMtvFP67W+bDA3M4Ffi3cdLDPS5SQ19TGHaUtOB+&#10;fXQf/VGsaKWkxymrqf+5YU5Qor8blPFldXoaxzIdUEYTPLjXltVri9l0S0AtVPimWJ620T/ow1Y6&#10;6F7wQVjErGhihmPumvLgDodlyNOPTwoXi0Vyw1G0LNyaJ8sjeGQ1yvJ598KcHQQcUPd3cJhINn0n&#10;4ewbIw0sNgGkSvo+8jrwjWOchDM8OfGdeH1OXseHcf4bAAD//wMAUEsDBBQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NT8JAEL2b+B82Y+KtbCliSOmWGIgkKBdQPC/d&#10;sW3cna3dBeq/dzjpZTKT9+Z9FIvBWXHGPrSeFIxHKQikypuWagXvb8/JDESImoy2nlDBDwZYlLc3&#10;hc6Nv9AOz/tYCxahkGsFTYxdLmWoGnQ6jHyHxNin752OfPa1NL2+sLizMkvTR+l0S+zQ6A6XDVZf&#10;+5NTsF4edttDu9l8b6cr+5rpjxdbr5W6vxtWcx5PcxARh/j3AdcOnB9KDnb0JzJBWAXJOHtgKi/Z&#10;NAPBjGQyAXG8IrMUZFnI/z3KXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDc1SqFegIA&#10;AGAFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="white [3212]" stroked="f" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="13E9B0EB" w14:textId="77777777" w:rsidR="00861635" w:rsidRDefault="000E0C86" w:rsidP="00B670A2">
+    <w:p w14:paraId="5ED21A14" w14:textId="77777777" w:rsidR="00AE5E47" w:rsidRDefault="000E0C86" w:rsidP="00B670A2">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C24D79">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="545551"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E0DC835" wp14:editId="24238D24">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2512</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4508</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5271826" cy="0"/>
@@ -456,1270 +456,1270 @@
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:line w14:anchorId="3D0BA0F8" id="直接连接符 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".2pt,.35pt" to="415.3pt,.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKOATlvwEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+wYWFYYcXpo0V2K&#10;rdhH74pMxQL0BUmLnX8/ik7cohsGbNhFMCW+x/dIens7WcOOEJP2ruPrVc0ZOOl77Q4d//7t4fqG&#10;s5SF64XxDjp+gsRvd1fvtmNoofGDNz1EhiQutWPo+JBzaKsqyQGsSCsfwOGj8tGKjGE8VH0UI7Jb&#10;UzV1valGH/sQvYSU8PZ+fuQ74lcKZP6sVILMTMdRW6Yz0rkvZ7XbivYQRRi0PMsQ/6DCCu2w6EJ1&#10;L7JgP6L+hcpqGX3yKq+kt5VXSksgD+hmXb9x83UQAcgLNieFpU3p/9HKT8c79xSxDWNIbQpPsbiY&#10;VLRMGR2ecabkC5Wyidp2WtoGU2YSL983H9Y3zYYzeXmrZopCFWLKH8FbVj46brQrjkQrjo8pY1lM&#10;vaSUa+PKmbzR/YM2hoJ42N+ZyI6izLBu6g2NDYGv0jAq0OrFBX3lk4GZ9gsopntUO/uhBYOFVkgJ&#10;Lq/LOhATZheYQgkLsCbdfwSe8wsUaPn+BrwgqLJ3eQFb7Xz8XfU8XSSrOf/Sgdl3acHe9yeaL7UG&#10;t4gcnje+rOnrmOAv/+XuJwAAAP//AwBQSwMEFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FvwjAMhe+T9h8iT+I20g3WQWmK0IALh0kDhLRb2nhttcapmgCFX485bRdL&#10;T+/5+XM6720jTtj52pGCl2EEAqlwpqZSwX63fp6A8EGT0Y0jVHBBD/Ps8SHViXFn+sLTNpSCS8gn&#10;WkEVQptI6YsKrfZD1yKx9+M6qwPLrpSm02cut418jaJYWl0TX6h0ix8VFr/bo1WwO1x7uTl8LvK4&#10;3o+m39PV2/q6Umrw1C9nPBYzEAH78LcB9x+YHzIGy92RjBeNgjHnFLyDYG8yimIQ+V3KLJX/+bMb&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEo4BOW/AQAA3wMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAAAAAAAAAAAA&#10;AAAAGQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" strokecolor="#002060" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="023F1E51" w14:textId="77777777" w:rsidR="00861635" w:rsidRDefault="00861635" w:rsidP="00861635">
+    <w:p w14:paraId="77573776" w14:textId="77777777" w:rsidR="00AE5E47" w:rsidRDefault="00AE5E47" w:rsidP="00AE5E47">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00861635">
+      <w:r w:rsidRPr="00AE5E47">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>REPRESENTATIVE MATTERS AND CASES</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="551CB370" w14:textId="77777777" w:rsidR="00861635" w:rsidRDefault="00861635" w:rsidP="00861635">
+    <w:p w14:paraId="5670F2D4" w14:textId="77777777" w:rsidR="00AE5E47" w:rsidRDefault="00AE5E47" w:rsidP="00AE5E47">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00861635">
+      <w:r w:rsidRPr="00AE5E47">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Landmark Cases</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="180C2DA2" w14:textId="77777777" w:rsidR="00861635" w:rsidRDefault="00861635" w:rsidP="00861635">
+    <w:p w14:paraId="50EF2836" w14:textId="77777777" w:rsidR="00AE5E47" w:rsidRDefault="00AE5E47" w:rsidP="00AE5E47">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00861635">
+      <w:r w:rsidRPr="00AE5E47">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a well-known financial institution in the first Chinese case of false statements in the interbank bond market and the No. 1 case accepted by the Beijing Financial Court since its establishment (recognized as one of the "Top Ten Cases of the PRC People's Courts in 2023").</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="780D0E10" w14:textId="77777777" w:rsidR="00861635" w:rsidRDefault="00861635" w:rsidP="00861635">
+    <w:p w14:paraId="37B6A917" w14:textId="77777777" w:rsidR="00AE5E47" w:rsidRDefault="00AE5E47" w:rsidP="00AE5E47">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00861635">
+      <w:r w:rsidRPr="00AE5E47">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented multiple well-known securities companies, commercial banks, credit rating agencies, and other securities/bond intermediaries in dozens of notable cases of securities false statements in financial and capital market, including the cases concerning Wuyang Bond, Huachen Bond, Shengtong Bond, and Dajichuang Bond, etc., including China</w:t>
       </w:r>
-      <w:r w:rsidRPr="00861635">
+      <w:r w:rsidRPr="00AE5E47">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00861635">
+      <w:r w:rsidRPr="00AE5E47">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s first internal recourse case among securities intermediaries and the first series of securities misrepresentation arbitration cases.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="70CDEFB9" w14:textId="77777777" w:rsidR="00861635" w:rsidRDefault="00861635" w:rsidP="00861635">
+    <w:p w14:paraId="3ABF596E" w14:textId="77777777" w:rsidR="00AE5E47" w:rsidRDefault="00AE5E47" w:rsidP="00AE5E47">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00861635">
+      <w:r w:rsidRPr="00AE5E47">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Wahaha in its disputes against Danone, which was China's largest series of joint venture and corporate control disputes, involving more than 50 litigation and arbitration proceedings across 7 jurisdictions with an amount in dispute exceeding USD 5 billion.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2759B545" w14:textId="77777777" w:rsidR="00861635" w:rsidRDefault="00861635" w:rsidP="00861635">
+    <w:p w14:paraId="0E2C0344" w14:textId="77777777" w:rsidR="00AE5E47" w:rsidRDefault="00AE5E47" w:rsidP="00AE5E47">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00861635">
+      <w:r w:rsidRPr="00AE5E47">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Hubei Gezhouba Sanlian Industrial Co., Ltd. and Hubei Pinghu Cruise Co., Ltd. in a product liability dispute against Robinson Helicopter Company, Inc. The case was the first PRC court judgment recognized and enforced by a U.S. court in history.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7156A2DB" w14:textId="77777777" w:rsidR="00861635" w:rsidRDefault="00861635" w:rsidP="00861635">
+    <w:p w14:paraId="2B60E53C" w14:textId="77777777" w:rsidR="00AE5E47" w:rsidRDefault="00AE5E47" w:rsidP="00AE5E47">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00861635">
+      <w:r w:rsidRPr="00AE5E47">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a well-known cross-border enterprise group in a complex equity and company control dispute against its business partner, with an amount in dispute around CNY 30 billion.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6DD583AA" w14:textId="77777777" w:rsidR="00861635" w:rsidRDefault="00861635" w:rsidP="00861635">
+    <w:p w14:paraId="1317A9D1" w14:textId="77777777" w:rsidR="00AE5E47" w:rsidRDefault="00AE5E47" w:rsidP="00AE5E47">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00861635">
+      <w:r w:rsidRPr="00AE5E47">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a private equity fund investor in China</w:t>
       </w:r>
-      <w:r w:rsidRPr="00861635">
+      <w:r w:rsidRPr="00AE5E47">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00861635">
+      <w:r w:rsidRPr="00AE5E47">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s first subrogation arbitration case by a limited partner against a third party outside the partnership. The case is a landmark case about extension of the effect of arbitration agreement.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="62FCB131" w14:textId="77777777" w:rsidR="00861635" w:rsidRDefault="00861635" w:rsidP="00861635">
+    <w:p w14:paraId="055AFF10" w14:textId="77777777" w:rsidR="00AE5E47" w:rsidRDefault="00AE5E47" w:rsidP="00AE5E47">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00861635">
+      <w:r w:rsidRPr="00AE5E47">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a securities company in China's first case initiated by subscribers against managers of asset-backed securities for their alleged negligence.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0BC8DA01" w14:textId="77777777" w:rsidR="00861635" w:rsidRDefault="00861635" w:rsidP="00861635">
+    <w:p w14:paraId="73CD27EF" w14:textId="77777777" w:rsidR="00AE5E47" w:rsidRDefault="00AE5E47" w:rsidP="00AE5E47">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00861635">
+      <w:r w:rsidRPr="00AE5E47">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Financial Disputes and Disposal of Non-Performing Assets</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="375F1C98" w14:textId="77777777" w:rsidR="00861635" w:rsidRDefault="00861635" w:rsidP="00861635">
+    <w:p w14:paraId="27F72014" w14:textId="77777777" w:rsidR="00AE5E47" w:rsidRDefault="00AE5E47" w:rsidP="00AE5E47">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00861635">
+      <w:r w:rsidRPr="00AE5E47">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented multiple well-known listed companies, capital market intermediaries or corporate directors, supervisors, and senior management in securities-related proceedings before China Security Regulatory Commission and its local bureaus including administrative penalty hearings, administrative reconsideration, etc.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0C4769E0" w14:textId="77777777" w:rsidR="00861635" w:rsidRDefault="00861635" w:rsidP="00861635">
+    <w:p w14:paraId="0330B8FE" w14:textId="77777777" w:rsidR="00AE5E47" w:rsidRDefault="00AE5E47" w:rsidP="00AE5E47">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00861635">
+      <w:r w:rsidRPr="00AE5E47">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a number of reputable banks and trusts, funds or investment institutions in multiple litigation and arbitration cases in relation to financial disputes, enforcement proceedings, bankruptcy proceedings or projects for the disposal of non-performing assets, involving crucial and complex work in all stages including judicial appraisal, auction, sale, offsetting debts, enforcement objection, etc.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="15090423" w14:textId="77777777" w:rsidR="00861635" w:rsidRDefault="00861635" w:rsidP="00861635">
+    <w:p w14:paraId="7C394894" w14:textId="77777777" w:rsidR="00AE5E47" w:rsidRDefault="00AE5E47" w:rsidP="00AE5E47">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00861635">
+      <w:r w:rsidRPr="00AE5E47">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a well-known foreign financial institution in suitability obligation litigation proceedings brought by investors regarding financial product sales, and obtained a favorable judgment fully exonerating the financial institution. The case is a representative case defining the boundary of financial institutions' suitability obligations since the Minutes of the National Court Work Conference for Civil and Commercial Trials came into effect.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="37D6CB48" w14:textId="77777777" w:rsidR="00861635" w:rsidRDefault="00861635" w:rsidP="00861635">
+    <w:p w14:paraId="19D2B819" w14:textId="77777777" w:rsidR="00AE5E47" w:rsidRDefault="00AE5E47" w:rsidP="00AE5E47">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00861635">
+      <w:r w:rsidRPr="00AE5E47">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a large financial institution in initiating a special procedure for security interests against a guarantor, obtained a favorable court ruling, and conducted judicial auction and disposal of the listed company's shares pledged by the guarantor.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4CFB3F29" w14:textId="77777777" w:rsidR="00861635" w:rsidRDefault="00861635" w:rsidP="00861635">
+    <w:p w14:paraId="575B9FA2" w14:textId="77777777" w:rsidR="00AE5E47" w:rsidRDefault="00AE5E47" w:rsidP="00AE5E47">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00861635">
+      <w:r w:rsidRPr="00AE5E47">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a well-known investment institution in valuation adjustment mechanism and performance compensation litigation proceedings before Beijing Intermediate Court, Beijing High Court and the Supreme People's Court, obtaining a full victory with a dispute amount exceeding CNY 1 billion.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7FED0BFB" w14:textId="77777777" w:rsidR="00861635" w:rsidRDefault="00861635" w:rsidP="00861635">
+    <w:p w14:paraId="68387125" w14:textId="77777777" w:rsidR="00AE5E47" w:rsidRDefault="00AE5E47" w:rsidP="00AE5E47">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00861635">
+      <w:r w:rsidRPr="00AE5E47">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Provided comprehensive legal services in fund disputes to leading private equity clients including but not limited to HongShan Capital, IDG Capital, DCP Capital, Primavera Capital, Goldman Sachs, Carlyle Group, CICC and China Reform, concerning investment/financing and Valuation Adjustment Mechanism disputes, investor suitability disputes, disputes between GP and LP, trust disputes, and fund exit and liquidation, etc.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C8FF024" w14:textId="77777777" w:rsidR="00861635" w:rsidRDefault="00861635" w:rsidP="00861635">
+    <w:p w14:paraId="0C066AEE" w14:textId="77777777" w:rsidR="00AE5E47" w:rsidRDefault="00AE5E47" w:rsidP="00AE5E47">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00861635">
+      <w:r w:rsidRPr="00AE5E47">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented multiple leading asset management companies in complex financial and non-performing assets dispute resolution and judicial disposal projects.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="55161B78" w14:textId="77777777" w:rsidR="00861635" w:rsidRDefault="00861635" w:rsidP="00861635">
+    <w:p w14:paraId="6EE5F915" w14:textId="77777777" w:rsidR="00AE5E47" w:rsidRDefault="00AE5E47" w:rsidP="00AE5E47">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00861635">
+      <w:r w:rsidRPr="00AE5E47">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Complex Commercial Disputes</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="083618B0" w14:textId="77777777" w:rsidR="00861635" w:rsidRDefault="00861635" w:rsidP="00861635">
+    <w:p w14:paraId="329F1428" w14:textId="77777777" w:rsidR="00AE5E47" w:rsidRDefault="00AE5E47" w:rsidP="00AE5E47">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00861635">
+      <w:r w:rsidRPr="00AE5E47">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a number of notable enterprises and organizations such as China Reform, China Power Engineering Consulting Group, China Energy Engineering, Sinochem Group, APT Satellite, Beijing Capital Group, BBMG Group, Lei Shing Hong Group, HKEX, and their affiliates in cases concerning investment disputes, corporate and equity disputes, trade disputes, construction engineering disputes, etc.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7E01798C" w14:textId="77777777" w:rsidR="00861635" w:rsidRDefault="00861635" w:rsidP="00861635">
+    <w:p w14:paraId="1D50D003" w14:textId="77777777" w:rsidR="00AE5E47" w:rsidRDefault="00AE5E47" w:rsidP="00AE5E47">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00861635">
+      <w:r w:rsidRPr="00AE5E47">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented China Development Bank in a series of litigation and arbitration cases concerning cross-border independent bank guarantee disputes with a total dispute amount exceeding USD 70 million.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="42C56019" w14:textId="77777777" w:rsidR="00861635" w:rsidRDefault="00861635" w:rsidP="00861635">
+    <w:p w14:paraId="72611BA1" w14:textId="77777777" w:rsidR="00AE5E47" w:rsidRDefault="00AE5E47" w:rsidP="00AE5E47">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00861635">
+      <w:r w:rsidRPr="00AE5E47">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a reputable online gaming company in the first batch of Chinese litigation cases involving the Foreign Investment Law after it came into effect concerning share entrustment agreements and shareholder qualification disputes, with a dispute amount in hundreds of millions of CNY.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="468C32C9" w14:textId="77777777" w:rsidR="00861635" w:rsidRDefault="00861635" w:rsidP="00861635">
+    <w:p w14:paraId="744B58CE" w14:textId="77777777" w:rsidR="00AE5E47" w:rsidRDefault="00AE5E47" w:rsidP="00AE5E47">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00861635">
+      <w:r w:rsidRPr="00AE5E47">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a minority shareholder in China</w:t>
       </w:r>
-      <w:r w:rsidRPr="00861635">
+      <w:r w:rsidRPr="00AE5E47">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00861635">
+      <w:r w:rsidRPr="00AE5E47">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s first case involving dissolution of the controlling shareholder of a listed company arising from shareholders</w:t>
       </w:r>
-      <w:r w:rsidRPr="00861635">
+      <w:r w:rsidRPr="00AE5E47">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00861635">
+      <w:r w:rsidRPr="00AE5E47">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> lack of collaboration</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C2C7C8D" w14:textId="77777777" w:rsidR="00861635" w:rsidRDefault="00861635" w:rsidP="00861635">
+    <w:p w14:paraId="62664B00" w14:textId="77777777" w:rsidR="00AE5E47" w:rsidRDefault="00AE5E47" w:rsidP="00AE5E47">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00861635">
+      <w:r w:rsidRPr="00AE5E47">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a large listed company in a series of litigations against a real estate company concerning joint real estate development disputes with an amount in dispute of over CNY 2 billion.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="65A1A645" w14:textId="77777777" w:rsidR="00861635" w:rsidRDefault="00861635" w:rsidP="00861635">
+    <w:p w14:paraId="2E7B3B81" w14:textId="77777777" w:rsidR="00AE5E47" w:rsidRDefault="00AE5E47" w:rsidP="00AE5E47">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00861635">
+      <w:r w:rsidRPr="00AE5E47">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented an A+H share listed company in a dispute against a large SOE arising out of a real estate purchase agreement with an amount in dispute in the hundreds of millions of CNY.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="641EF652" w14:textId="77777777" w:rsidR="00861635" w:rsidRDefault="00861635" w:rsidP="00861635">
+    <w:p w14:paraId="5D40457A" w14:textId="77777777" w:rsidR="00AE5E47" w:rsidRDefault="00AE5E47" w:rsidP="00AE5E47">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00861635">
+      <w:r w:rsidRPr="00AE5E47">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a number of reputable construction enterprises in litigation cases before several High People's Courts and the Supreme People's Court and/or arbitration cases concerning construction disputes with a total amount in the hundreds of millions of CNY.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A497718" w14:textId="77777777" w:rsidR="00861635" w:rsidRDefault="00861635" w:rsidP="00861635">
+    <w:p w14:paraId="1119532A" w14:textId="77777777" w:rsidR="00AE5E47" w:rsidRDefault="00AE5E47" w:rsidP="00AE5E47">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00861635">
+      <w:r w:rsidRPr="00AE5E47">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Cross-Border Disputes</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="419831CC" w14:textId="77777777" w:rsidR="00861635" w:rsidRDefault="00861635" w:rsidP="00861635">
+    <w:p w14:paraId="695B891B" w14:textId="77777777" w:rsidR="00AE5E47" w:rsidRDefault="00AE5E47" w:rsidP="00AE5E47">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00861635">
+      <w:r w:rsidRPr="00AE5E47">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a reputable domestic pharmaceutical company against an American company in an AAA international arbitration arising out of intellectual property and confidentiality agreements.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="23009052" w14:textId="77777777" w:rsidR="00861635" w:rsidRDefault="00861635" w:rsidP="00861635">
+    <w:p w14:paraId="0B37A702" w14:textId="77777777" w:rsidR="00AE5E47" w:rsidRDefault="00AE5E47" w:rsidP="00AE5E47">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00861635">
+      <w:r w:rsidRPr="00AE5E47">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a large Chinese SOE in an HKIAC arbitration arising out of a cross-border service agreement with an amount in dispute in the hundreds of millions of USD.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4EAF2843" w14:textId="77777777" w:rsidR="00861635" w:rsidRDefault="00861635" w:rsidP="00861635">
+    <w:p w14:paraId="62E23980" w14:textId="77777777" w:rsidR="00AE5E47" w:rsidRDefault="00AE5E47" w:rsidP="00AE5E47">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00861635">
+      <w:r w:rsidRPr="00AE5E47">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a well-known investment fund in a VAM repurchase dispute arbitration at HKIAC under a red-chip investment structure, with a dispute amount over USD 50 million. It is a landmark case in HKIAC</w:t>
       </w:r>
-      <w:r w:rsidRPr="00861635">
+      <w:r w:rsidRPr="00AE5E47">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00861635">
+      <w:r w:rsidRPr="00AE5E47">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s history where a third party successfully joined an existing arbitration proceeding.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3932CC0C" w14:textId="77777777" w:rsidR="00861635" w:rsidRDefault="00861635" w:rsidP="00861635">
+    <w:p w14:paraId="4BA476D3" w14:textId="77777777" w:rsidR="00AE5E47" w:rsidRDefault="00AE5E47" w:rsidP="00AE5E47">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00861635">
+      <w:r w:rsidRPr="00AE5E47">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a prominent Japanese corporation in a SIAC arbitration arising out of a series of contracts for the international sale of goods against a large PRC state-owned iron and steel enterprise.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="773B7A68" w14:textId="77777777" w:rsidR="00861635" w:rsidRDefault="00861635" w:rsidP="00861635">
+    <w:p w14:paraId="7165BDB0" w14:textId="77777777" w:rsidR="00AE5E47" w:rsidRDefault="00AE5E47" w:rsidP="00AE5E47">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00861635">
+      <w:r w:rsidRPr="00AE5E47">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented a group of 10 Chinese trade companies in disputes against a foreign shipping company concerning Rule B maritime attachment orders before the United States District Court for the Southern District of New York.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E5B6812" w14:textId="77777777" w:rsidR="00861635" w:rsidRDefault="00861635" w:rsidP="00861635">
+    <w:p w14:paraId="016B9480" w14:textId="77777777" w:rsidR="00AE5E47" w:rsidRDefault="00AE5E47" w:rsidP="00AE5E47">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00861635">
+      <w:r w:rsidRPr="00AE5E47">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Education</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="18893291" w14:textId="77777777" w:rsidR="00861635" w:rsidRDefault="00861635" w:rsidP="00861635">
+    <w:p w14:paraId="18DAFD18" w14:textId="77777777" w:rsidR="00AE5E47" w:rsidRDefault="00AE5E47" w:rsidP="00AE5E47">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00861635">
+      <w:r w:rsidRPr="00AE5E47">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>China University of Political Science and Law, LL.B., 2005</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="46674B5A" w14:textId="77777777" w:rsidR="00861635" w:rsidRDefault="00861635" w:rsidP="00861635">
+    <w:p w14:paraId="4801E3F3" w14:textId="77777777" w:rsidR="00AE5E47" w:rsidRDefault="00AE5E47" w:rsidP="00AE5E47">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00861635">
+      <w:r w:rsidRPr="00AE5E47">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>China University of Political Science and law, International Economic Law, LL.M., 2008</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="43815056" w14:textId="77777777" w:rsidR="00861635" w:rsidRDefault="00861635" w:rsidP="00861635">
+    <w:p w14:paraId="513DB9F2" w14:textId="77777777" w:rsidR="00AE5E47" w:rsidRDefault="00AE5E47" w:rsidP="00AE5E47">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00861635">
+      <w:r w:rsidRPr="00AE5E47">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Peking University, Guanghua School of Management, EMBA, 2025</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="08F25F08" w14:textId="77777777" w:rsidR="00861635" w:rsidRDefault="00861635" w:rsidP="00861635">
+    <w:p w14:paraId="68E76E6A" w14:textId="77777777" w:rsidR="00AE5E47" w:rsidRDefault="00AE5E47" w:rsidP="00AE5E47">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00861635">
+      <w:r w:rsidRPr="00AE5E47">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Professional Qualification</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3B421881" w14:textId="77777777" w:rsidR="00861635" w:rsidRDefault="00861635" w:rsidP="00861635">
+    <w:p w14:paraId="5594C732" w14:textId="77777777" w:rsidR="00AE5E47" w:rsidRDefault="00AE5E47" w:rsidP="00AE5E47">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00861635">
+      <w:r w:rsidRPr="00AE5E47">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Admitted to practice in the PRC</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="777CDD99" w14:textId="77777777" w:rsidR="00861635" w:rsidRDefault="00861635" w:rsidP="00861635">
+    <w:p w14:paraId="183FE192" w14:textId="77777777" w:rsidR="00AE5E47" w:rsidRDefault="00AE5E47" w:rsidP="00AE5E47">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00861635">
+      <w:r w:rsidRPr="00AE5E47">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Professional Background</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1FA67EFF" w14:textId="77777777" w:rsidR="00861635" w:rsidRDefault="00861635" w:rsidP="00861635">
+    <w:p w14:paraId="50A15F80" w14:textId="77777777" w:rsidR="00AE5E47" w:rsidRDefault="00AE5E47" w:rsidP="00AE5E47">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00861635">
+      <w:r w:rsidRPr="00AE5E47">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">William Yang joined Fangda as a senior partner in 2020. Before joining the firm, he worked at another two leading Chinese firms and was an Executive Partner of the Beijing Office of one of them. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1E11400D" w14:textId="77777777" w:rsidR="00861635" w:rsidRDefault="00861635" w:rsidP="00861635">
+    <w:p w14:paraId="0D1608D2" w14:textId="77777777" w:rsidR="00AE5E47" w:rsidRDefault="00AE5E47" w:rsidP="00AE5E47">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00861635">
+      <w:r w:rsidRPr="00AE5E47">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>OTHER INFORMATION</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="14C68DD4" w14:textId="77777777" w:rsidR="00861635" w:rsidRDefault="00861635" w:rsidP="00861635">
+    <w:p w14:paraId="291878EE" w14:textId="77777777" w:rsidR="00AE5E47" w:rsidRDefault="00AE5E47" w:rsidP="00AE5E47">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00861635">
+      <w:r w:rsidRPr="00AE5E47">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Honors and Awards</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="61C5D935" w14:textId="77777777" w:rsidR="00861635" w:rsidRDefault="00861635" w:rsidP="00861635">
+    <w:p w14:paraId="52D6FD2C" w14:textId="77777777" w:rsidR="00AE5E47" w:rsidRDefault="00AE5E47" w:rsidP="00AE5E47">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00861635">
+      <w:r w:rsidRPr="00AE5E47">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Chambers and Partners, Asia and Pacific and Greater China Region Guide, listed as </w:t>
       </w:r>
-      <w:r w:rsidRPr="00861635">
+      <w:r w:rsidRPr="00AE5E47">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="00861635">
+      <w:r w:rsidRPr="00AE5E47">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Recommended Lawyer</w:t>
       </w:r>
-      <w:r w:rsidRPr="00861635">
+      <w:r w:rsidRPr="00AE5E47">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="00861635">
+      <w:r w:rsidRPr="00AE5E47">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> in the areas of </w:t>
       </w:r>
-      <w:r w:rsidRPr="00861635">
+      <w:r w:rsidRPr="00AE5E47">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="00861635">
+      <w:r w:rsidRPr="00AE5E47">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>dispute resolution: litigation</w:t>
       </w:r>
-      <w:r w:rsidRPr="00861635">
+      <w:r w:rsidRPr="00AE5E47">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="00861635">
+      <w:r w:rsidRPr="00AE5E47">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
-      <w:r w:rsidRPr="00861635">
+      <w:r w:rsidRPr="00AE5E47">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="00861635">
+      <w:r w:rsidRPr="00AE5E47">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>securities: litigation</w:t>
       </w:r>
-      <w:r w:rsidRPr="00861635">
+      <w:r w:rsidRPr="00AE5E47">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="00861635">
+      <w:r w:rsidRPr="00AE5E47">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> (2022 to present) </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A20A391" w14:textId="77777777" w:rsidR="00861635" w:rsidRDefault="00861635" w:rsidP="00861635">
+    <w:p w14:paraId="289755B8" w14:textId="77777777" w:rsidR="00AE5E47" w:rsidRDefault="00AE5E47" w:rsidP="00AE5E47">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00861635">
+      <w:r w:rsidRPr="00AE5E47">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Asialaw Profiles, listed as </w:t>
       </w:r>
-      <w:r w:rsidRPr="00861635">
+      <w:r w:rsidRPr="00AE5E47">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="00861635">
+      <w:r w:rsidRPr="00AE5E47">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Notable Practitioner</w:t>
       </w:r>
-      <w:r w:rsidRPr="00861635">
+      <w:r w:rsidRPr="00AE5E47">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="00861635">
+      <w:r w:rsidRPr="00AE5E47">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> in the field of Dispute Resolution (2016 to present) </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="276CD764" w14:textId="77777777" w:rsidR="00861635" w:rsidRDefault="00861635" w:rsidP="00861635">
+    <w:p w14:paraId="2546F21B" w14:textId="77777777" w:rsidR="00AE5E47" w:rsidRDefault="00AE5E47" w:rsidP="00AE5E47">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00861635">
+      <w:r w:rsidRPr="00AE5E47">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Asian Legal Business, named as one of China Top 15 Litigators (2019) </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="504C638A" w14:textId="77777777" w:rsidR="00861635" w:rsidRDefault="00861635" w:rsidP="00861635">
+    <w:p w14:paraId="451D8D06" w14:textId="77777777" w:rsidR="00AE5E47" w:rsidRDefault="00AE5E47" w:rsidP="00AE5E47">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00861635">
+      <w:r w:rsidRPr="00AE5E47">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">China Business Law Journal, named as a member of China Top 100 A-list Lawyers (2017) </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2FD979D0" w14:textId="77777777" w:rsidR="00861635" w:rsidRDefault="00861635" w:rsidP="00861635">
+    <w:p w14:paraId="7751C1AE" w14:textId="77777777" w:rsidR="00AE5E47" w:rsidRDefault="00AE5E47" w:rsidP="00AE5E47">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00861635">
+      <w:r w:rsidRPr="00AE5E47">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Professional Affiliations</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C09B507" w14:textId="77777777" w:rsidR="00861635" w:rsidRDefault="00861635" w:rsidP="00861635">
+    <w:p w14:paraId="343584DF" w14:textId="77777777" w:rsidR="00AE5E47" w:rsidRDefault="00AE5E47" w:rsidP="00AE5E47">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00861635">
+      <w:r w:rsidRPr="00AE5E47">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Arbitrators at Beijing Arbitration Commission, Shanghai International Arbitration Center, and other arbitration institutions </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1571940E" w14:textId="77777777" w:rsidR="00861635" w:rsidRDefault="00861635" w:rsidP="00861635">
+    <w:p w14:paraId="4DD8B05B" w14:textId="77777777" w:rsidR="00AE5E47" w:rsidRDefault="00AE5E47" w:rsidP="00AE5E47">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00861635">
+      <w:r w:rsidRPr="00AE5E47">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Commercial Arbitration Commission of the 11th Beijing Lawyers Association, Vice Director </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5567FC3C" w14:textId="3F63C8AA" w:rsidR="00686369" w:rsidRPr="00861635" w:rsidRDefault="00861635" w:rsidP="00861635">
+    <w:p w14:paraId="5567FC3C" w14:textId="4DF78651" w:rsidR="00686369" w:rsidRPr="00AE5E47" w:rsidRDefault="00AE5E47" w:rsidP="00AE5E47">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="41"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00861635">
+      <w:r w:rsidRPr="00AE5E47">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">China University of Political Science and Law, Adjunct Supervisor for Juris Master students </w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00686369" w:rsidRPr="00861635" w:rsidSect="002D0826">
+    <w:sectPr w:rsidR="00686369" w:rsidRPr="00AE5E47" w:rsidSect="002D0826">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1797" w:bottom="1440" w:left="1797" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="3584D350" w14:textId="77777777" w:rsidR="004167EC" w:rsidRDefault="004167EC" w:rsidP="00F57734">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="2493FDE5" w14:textId="77777777" w:rsidR="004167EC" w:rsidRDefault="004167EC" w:rsidP="00F57734">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -1917,1219 +1917,1219 @@
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="00F90BE1"/>
+    <w:nsid w:val="01E265C6"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="272285AA"/>
+    <w:tmpl w:val="29E0E3DA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="06AE6580"/>
+    <w:nsid w:val="02C84F50"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F3A226F6"/>
+    <w:tmpl w:val="5AB2DB18"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="08A54180"/>
+    <w:nsid w:val="0ADC58B8"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="98348742"/>
+    <w:tmpl w:val="3C584698"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0B0A2511"/>
+    <w:nsid w:val="0BF8638F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="61CA0522"/>
+    <w:tmpl w:val="57D0339A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0B4347A7"/>
+    <w:nsid w:val="0DFA5BE8"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E42A9FE2"/>
+    <w:tmpl w:val="856E3616"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="19B14FF7"/>
+    <w:nsid w:val="0E592015"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="8354A61C"/>
+    <w:tmpl w:val="ACC6AAC6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1CFF1495"/>
+    <w:nsid w:val="0FA86254"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="652A6F20"/>
+    <w:tmpl w:val="71682C92"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1E3B6431"/>
+    <w:nsid w:val="15C27311"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="BB02C064"/>
+    <w:tmpl w:val="DD883D02"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1F0701DC"/>
+    <w:nsid w:val="26E14B5F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="CBC86D30"/>
+    <w:tmpl w:val="57D0339A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="229B39EF"/>
+    <w:nsid w:val="2B884C31"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="12C44066"/>
+    <w:tmpl w:val="0ED435F2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="27151691"/>
+    <w:nsid w:val="2EE42B43"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="B08202D4"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="440" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="880" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1320" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1760" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2200" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2640" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3080" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3520" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2F23083E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="1CE2528E"/>
+    <w:tmpl w:val="4F9A57E6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="274F38F7"/>
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="32B87AAE"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="1D0A7622"/>
+    <w:tmpl w:val="CB66BBD6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2BE76D58"/>
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="368C4D0A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="9362AD44"/>
+    <w:tmpl w:val="4950E230"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2E193581"/>
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3A57604A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="60503B40"/>
+    <w:tmpl w:val="A5648536"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2EE42B43"/>
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3B6418F1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="B08202D4"/>
-    <w:lvl w:ilvl="0" w:tplc="04090001">
+    <w:tmpl w:val="49FEE19A"/>
+    <w:lvl w:ilvl="0" w:tplc="B99657A6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="440" w:hanging="440"/>
-[...5 lines deleted...]
-    <w:lvl w:ilvl="1" w:tplc="04090003">
+        <w:ind w:left="510" w:hanging="226"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:sz w:val="15"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="880" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1320" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1760" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="880" w:hanging="440"/>
-[...5 lines deleted...]
-    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+        <w:ind w:left="2200" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1320" w:hanging="440"/>
-[...5 lines deleted...]
-    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+        <w:ind w:left="2640" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1760" w:hanging="440"/>
-[...5 lines deleted...]
-    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+        <w:ind w:left="3080" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2200" w:hanging="440"/>
-[...5 lines deleted...]
-    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+        <w:ind w:left="3520" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2640" w:hanging="440"/>
-[...34 lines deleted...]
-      <w:pPr>
         <w:ind w:left="3960" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2F063E07"/>
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3D193547"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="6DC223E6"/>
+    <w:tmpl w:val="657CB8A6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="301428B1"/>
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="40AB18CC"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="55923714"/>
+    <w:tmpl w:val="4720EA14"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-[...114 lines deleted...]
-  </w:abstractNum>
   <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3D8A0A7F"/>
+    <w:nsid w:val="453C58AF"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B2F02606"/>
+    <w:tmpl w:val="36EEBC84"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="40DD2610"/>
+    <w:nsid w:val="4A596F55"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="31423FA4"/>
+    <w:tmpl w:val="AFA0289C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="42B438E4"/>
+    <w:nsid w:val="4AC82F02"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="EACC4130"/>
+    <w:tmpl w:val="A06CD214"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="454E7A7D"/>
+    <w:nsid w:val="4EBB20E6"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="3F12EDC4"/>
+    <w:tmpl w:val="D69E1732"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="457021E0"/>
+    <w:nsid w:val="50772C08"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="4BA44C50"/>
+    <w:tmpl w:val="23C474D8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="465B41A9"/>
+    <w:nsid w:val="50D252A3"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="83FE4636"/>
+    <w:tmpl w:val="0F4EA9C8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="475709B2"/>
+    <w:nsid w:val="50FC078B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D5D2937E"/>
+    <w:tmpl w:val="236E9136"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4C2746A3"/>
+    <w:nsid w:val="57680580"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="6D2EF2C4"/>
+    <w:tmpl w:val="93523D04"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="53F17A91"/>
+    <w:nsid w:val="58341296"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E42A9FE2"/>
+    <w:tmpl w:val="AB52F654"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="540934FC"/>
+    <w:nsid w:val="5F7C6EF8"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="3620CC1C"/>
+    <w:tmpl w:val="667CFA28"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5BBB6E2A"/>
+    <w:nsid w:val="604916EE"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="DEFCFCCC"/>
+    <w:tmpl w:val="FB126ED2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="63CF4B40"/>
+    <w:nsid w:val="60735ED6"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="715EC086"/>
+    <w:tmpl w:val="E45E8572"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="65CF7DC0"/>
+    <w:nsid w:val="62BD45E5"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B1208884"/>
+    <w:tmpl w:val="B78C1A90"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="65DF71B7"/>
+    <w:nsid w:val="65566781"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="138E76E4"/>
+    <w:tmpl w:val="7BA29318"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="66896471"/>
+    <w:nsid w:val="67173B29"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="5B3EB14C"/>
+    <w:tmpl w:val="52C0E3EA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6EF168C0"/>
+    <w:nsid w:val="6F752503"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B03EAE0C"/>
+    <w:tmpl w:val="EE140AD2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="71C86542"/>
+    <w:nsid w:val="73B53B1F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F88470D2"/>
+    <w:tmpl w:val="2BD60638"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="74A23699"/>
+    <w:nsid w:val="7A195B7D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B55AD478"/>
+    <w:tmpl w:val="A0C05A76"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="75824949"/>
+    <w:nsid w:val="7A7105BE"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B0E01E52"/>
+    <w:tmpl w:val="840C5F0C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="779E3787"/>
+    <w:nsid w:val="7ADB067A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="8E060744"/>
+    <w:tmpl w:val="F6800DC4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="787C748B"/>
+    <w:nsid w:val="7D0868FA"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="8D06AFDC"/>
+    <w:tmpl w:val="203E4FE2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="78B2293B"/>
+    <w:nsid w:val="7E166F38"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="BF62CE38"/>
+    <w:tmpl w:val="567AE7BC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7FBF0BD2"/>
+    <w:nsid w:val="7E5F4DC1"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E9F4EE3E"/>
+    <w:tmpl w:val="76B0A11A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
-    <w:abstractNumId w:val="14"/>
+    <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="2">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="36"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="8">
     <w:abstractNumId w:val="17"/>
   </w:num>
-  <w:num w:numId="3">
-    <w:abstractNumId w:val="30"/>
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="24"/>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="11">
+    <w:abstractNumId w:val="35"/>
+  </w:num>
+  <w:num w:numId="12">
     <w:abstractNumId w:val="29"/>
   </w:num>
-  <w:num w:numId="5">
-[...22 lines deleted...]
-  </w:num>
   <w:num w:numId="13">
-    <w:abstractNumId w:val="23"/>
+    <w:abstractNumId w:val="40"/>
   </w:num>
   <w:num w:numId="14">
-    <w:abstractNumId w:val="38"/>
+    <w:abstractNumId w:val="32"/>
   </w:num>
   <w:num w:numId="15">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="16">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="17">
+    <w:abstractNumId w:val="38"/>
+  </w:num>
+  <w:num w:numId="18">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="19">
+    <w:abstractNumId w:val="33"/>
+  </w:num>
+  <w:num w:numId="20">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="21">
     <w:abstractNumId w:val="22"/>
   </w:num>
-  <w:num w:numId="17">
-[...13 lines deleted...]
-  </w:num>
   <w:num w:numId="22">
-    <w:abstractNumId w:val="16"/>
+    <w:abstractNumId w:val="34"/>
   </w:num>
   <w:num w:numId="23">
-    <w:abstractNumId w:val="9"/>
+    <w:abstractNumId w:val="31"/>
   </w:num>
   <w:num w:numId="24">
-    <w:abstractNumId w:val="39"/>
+    <w:abstractNumId w:val="20"/>
   </w:num>
   <w:num w:numId="25">
-    <w:abstractNumId w:val="33"/>
+    <w:abstractNumId w:val="37"/>
   </w:num>
   <w:num w:numId="26">
-    <w:abstractNumId w:val="20"/>
+    <w:abstractNumId w:val="19"/>
   </w:num>
   <w:num w:numId="27">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="28">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="29">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="30">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="31">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="32">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="33">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="34">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="35">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="36">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="37">
+    <w:abstractNumId w:val="39"/>
+  </w:num>
+  <w:num w:numId="38">
     <w:abstractNumId w:val="25"/>
   </w:num>
-  <w:num w:numId="29">
-    <w:abstractNumId w:val="34"/>
+  <w:num w:numId="39">
+    <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="30">
-[...17 lines deleted...]
-  <w:num w:numId="36">
+  <w:num w:numId="40">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="37">
-[...10 lines deleted...]
-  </w:num>
   <w:num w:numId="41">
-    <w:abstractNumId w:val="4"/>
+    <w:abstractNumId w:val="3"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
@@ -3206,82 +3206,82 @@
     <w:rsid w:val="0056635E"/>
     <w:rsid w:val="005A7DA0"/>
     <w:rsid w:val="005B00C1"/>
     <w:rsid w:val="005B5F25"/>
     <w:rsid w:val="005C1FBD"/>
     <w:rsid w:val="005F7A7D"/>
     <w:rsid w:val="00605720"/>
     <w:rsid w:val="0065437B"/>
     <w:rsid w:val="0066746A"/>
     <w:rsid w:val="00667CF2"/>
     <w:rsid w:val="00683D9C"/>
     <w:rsid w:val="00685381"/>
     <w:rsid w:val="00686369"/>
     <w:rsid w:val="006A06C2"/>
     <w:rsid w:val="006C21DA"/>
     <w:rsid w:val="006D159B"/>
     <w:rsid w:val="006F2EE4"/>
     <w:rsid w:val="007177F3"/>
     <w:rsid w:val="00765586"/>
     <w:rsid w:val="007664DE"/>
     <w:rsid w:val="007956B7"/>
     <w:rsid w:val="007B0B57"/>
     <w:rsid w:val="007D333B"/>
     <w:rsid w:val="008212A9"/>
     <w:rsid w:val="008341FB"/>
-    <w:rsid w:val="00861635"/>
     <w:rsid w:val="008717CA"/>
     <w:rsid w:val="00873A63"/>
     <w:rsid w:val="0089209E"/>
     <w:rsid w:val="00893CAF"/>
     <w:rsid w:val="008A40E2"/>
     <w:rsid w:val="008A48BF"/>
     <w:rsid w:val="008D77E9"/>
     <w:rsid w:val="008E5C09"/>
     <w:rsid w:val="008E73CE"/>
     <w:rsid w:val="008E7B5D"/>
     <w:rsid w:val="00901636"/>
     <w:rsid w:val="009038C0"/>
     <w:rsid w:val="009073A3"/>
     <w:rsid w:val="00917307"/>
     <w:rsid w:val="00925E12"/>
     <w:rsid w:val="00930511"/>
     <w:rsid w:val="00936370"/>
     <w:rsid w:val="0094376B"/>
     <w:rsid w:val="009465FB"/>
     <w:rsid w:val="0095781F"/>
     <w:rsid w:val="009A4D0D"/>
     <w:rsid w:val="009A711A"/>
     <w:rsid w:val="009B27AE"/>
     <w:rsid w:val="009D6108"/>
     <w:rsid w:val="009E20C4"/>
     <w:rsid w:val="00A002B6"/>
     <w:rsid w:val="00A1252B"/>
     <w:rsid w:val="00A1585C"/>
     <w:rsid w:val="00A41685"/>
     <w:rsid w:val="00A64BF0"/>
     <w:rsid w:val="00A81B38"/>
+    <w:rsid w:val="00AE5E47"/>
     <w:rsid w:val="00B05840"/>
     <w:rsid w:val="00B37E04"/>
     <w:rsid w:val="00B557D1"/>
     <w:rsid w:val="00B62E87"/>
     <w:rsid w:val="00B670A2"/>
     <w:rsid w:val="00B86E39"/>
     <w:rsid w:val="00BB071E"/>
     <w:rsid w:val="00BB2601"/>
     <w:rsid w:val="00C0316A"/>
     <w:rsid w:val="00C24D79"/>
     <w:rsid w:val="00CD0348"/>
     <w:rsid w:val="00CF1C9C"/>
     <w:rsid w:val="00D1552C"/>
     <w:rsid w:val="00D2284D"/>
     <w:rsid w:val="00D45AF6"/>
     <w:rsid w:val="00D632AE"/>
     <w:rsid w:val="00D925CA"/>
     <w:rsid w:val="00DA428A"/>
     <w:rsid w:val="00DA626A"/>
     <w:rsid w:val="00DD484D"/>
     <w:rsid w:val="00DF04DF"/>
     <w:rsid w:val="00E34189"/>
     <w:rsid w:val="00E418B1"/>
     <w:rsid w:val="00E44063"/>
     <w:rsid w:val="00E61128"/>
@@ -4363,61 +4363,61 @@
     <w:rsid w:val="00F57734"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af4">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0065437B"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af5">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00861635"/>
+    <w:rsid w:val="00AE5E47"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af6">
     <w:name w:val="正文文本 字符"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="af5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00861635"/>
+    <w:rsid w:val="00AE5E47"/>
     <w:rPr>
       <w:sz w:val="21"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 主题​​">
@@ -4701,51 +4701,51 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6AE61E17-74FD-4BC1-BFDA-A0BC7E0338B5}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8CA90257-0057-46D5-BCC8-CE6F420F019B}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>1352</Words>
   <Characters>7709</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>64</Lines>
   <Paragraphs>18</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>9043</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>