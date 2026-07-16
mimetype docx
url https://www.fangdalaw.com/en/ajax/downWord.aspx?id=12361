--- v0 (2026-05-17)
+++ v1 (2026-07-16)
@@ -36,227 +36,227 @@
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5485"/>
         <w:gridCol w:w="2836"/>
       </w:tblGrid>
       <w:tr w:rsidR="0049405C" w:rsidRPr="00C24D79" w14:paraId="76EB2C64" w14:textId="77777777" w:rsidTr="00E70303">
         <w:trPr>
           <w:trHeight w:val="3267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5485" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="271D78"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C4F11E8" w14:textId="372D3A4A" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00E645F4" w:rsidP="00E645F4">
+          <w:p w14:paraId="2C4F11E8" w14:textId="3D1A5232" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00CD04A5" w:rsidP="00CD04A5">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="xingming"/>
             <w:bookmarkStart w:id="1" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="1"/>
-            <w:r w:rsidRPr="00E645F4">
+            <w:r w:rsidRPr="00CD04A5">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>JIN WANG</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
-          <w:p w14:paraId="7B25D804" w14:textId="77777777" w:rsidR="00E645F4" w:rsidRPr="00E645F4" w:rsidRDefault="00E645F4" w:rsidP="00E645F4">
+          <w:p w14:paraId="0C64D5A9" w14:textId="77777777" w:rsidR="00CD04A5" w:rsidRPr="00CD04A5" w:rsidRDefault="00CD04A5" w:rsidP="00CD04A5">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="didian"/>
-            <w:r w:rsidRPr="00E645F4">
+            <w:r w:rsidRPr="00CD04A5">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Partner</w:t>
             </w:r>
-            <w:r w:rsidRPr="00E645F4">
+            <w:r w:rsidRPr="00CD04A5">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>·</w:t>
             </w:r>
-            <w:r w:rsidRPr="00E645F4">
+            <w:r w:rsidRPr="00CD04A5">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Beijing</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="706EB16B" w14:textId="75DD0D4E" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00E645F4" w:rsidP="00E645F4">
+          <w:p w14:paraId="706EB16B" w14:textId="136567B9" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00CD04A5" w:rsidP="00CD04A5">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E645F4">
+            <w:r w:rsidRPr="00CD04A5">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Registered Foreign Lawyer (PRC)</w:t>
             </w:r>
-            <w:r w:rsidRPr="00E645F4">
+            <w:r w:rsidRPr="00CD04A5">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>·</w:t>
             </w:r>
-            <w:r w:rsidRPr="00E645F4">
+            <w:r w:rsidRPr="00CD04A5">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Hong Kong</w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
-          <w:p w14:paraId="6199424A" w14:textId="3C547348" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00E645F4" w:rsidP="00E645F4">
+          <w:p w14:paraId="6199424A" w14:textId="3448E7F1" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00CD04A5" w:rsidP="00CD04A5">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="dianhua"/>
-            <w:r w:rsidRPr="00E645F4">
+            <w:r w:rsidRPr="00CD04A5">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">+852 3976 8882 </w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
-          <w:p w14:paraId="4F910ACA" w14:textId="0ED75412" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00E645F4" w:rsidP="00E645F4">
+          <w:p w14:paraId="4F910ACA" w14:textId="6BF6EA2E" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00CD04A5" w:rsidP="00CD04A5">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="youxiang"/>
-            <w:r w:rsidRPr="00E645F4">
+            <w:r w:rsidRPr="00CD04A5">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>jin.wang@fangdalaw.com</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="22DBA835" w14:textId="677EAC48" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00F96E7C" w:rsidP="00860F89">
             <w:pPr>
               <w:ind w:leftChars="-52" w:left="-109"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C24D79">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:color w:val="545551"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D24C6CB" w14:textId="1EEEAC9D" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00E645F4" w:rsidP="002932C9">
+          <w:p w14:paraId="2D24C6CB" w14:textId="72501C74" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00CD04A5" w:rsidP="002932C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="tupian"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4560B2D7" wp14:editId="2DA58379">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0660905F" wp14:editId="5E9D38D2">
                   <wp:extent cx="1651000" cy="2142519"/>
                   <wp:effectExtent l="0" t="0" r="6350" b="0"/>
                   <wp:docPr id="1" name="图片 1"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
@@ -296,60 +296,60 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C063291" w14:textId="5DC9D94D" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="002375A9" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C24D79">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>PRACTICE AREAS</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C1ACACA" w14:textId="75C0F1E1" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="00E645F4" w:rsidP="007177F3">
+          <w:p w14:paraId="3C1ACACA" w14:textId="7A82DA8C" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="00CD04A5" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="zhiyelingyu"/>
-            <w:r w:rsidRPr="00E645F4">
+            <w:r w:rsidRPr="00CD04A5">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>MS. WANG SPECIALIZES IN ANTITRUST LAW, COMPETITION LAW AND REGULATORY MATTERS.</w:t>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F19AE4C" w14:textId="19A41B01" w:rsidR="00451233" w:rsidRPr="00C24D79" w:rsidRDefault="00F80A79" w:rsidP="00DA428A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C24D79">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
           <w:noProof/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
@@ -409,51 +409,51 @@
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:roundrect w14:anchorId="053823F2" id="圆角矩形 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:-6.2pt;margin-top:-12.6pt;width:4.55pt;height:3.6pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDc1SqFegIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2yAQfp+0/wHxvtqO+mON4lRRqk6T&#10;qrZqO/WZYIiRMMeAxMn++h3gOG1X7WHaCwbu7ru7z98xu9p1mmyF8wpMTauTkhJhODTKrGv64/nm&#10;y1dKfGCmYRqMqOleeHo1//xp1tupmEALuhGOIIjx097WtA3BTovC81Z0zJ+AFQaNElzHAh7dumgc&#10;6xG908WkLM+LHlxjHXDhPd5eZyOdJ3wpBQ/3UnoRiK4p1hbS6tK6imsxn7Hp2jHbKj6Uwf6hio4p&#10;g0lHqGsWGNk49QdUp7gDDzKccOgKkFJxkXrAbqryXTdPLbMi9YLkeDvS5P8fLL/bPtkHhzT01k89&#10;bmMXO+m6+MX6yC6RtR/JErtAOF6eXZyXyChHy+nZRXUZqSyOodb58E1AR+Kmpg42pnnE35FYYttb&#10;H7L/wS+m86BVc6O0TocoAbHUjmwZ/rzVuhoyvPHSJvoaiFEZMN4Ux2bSLuy1iH7aPApJVIPlT1Ih&#10;SWfHJIxzYUKVTS1rRM5dnZXYaoYfI1K3CTAiS8w/Yg8Abxs4YGeYwT+GiiTTMbj8W2E5eIxImcGE&#10;MbhTBtxHABq7GjJn/wNJmZrI0gqa/YMjDvKQeMtvFP67W+bDA3M4Ffi3cdLDPS5SQ19TGHaUtOB+&#10;fXQf/VGsaKWkxymrqf+5YU5Qor8blPFldXoaxzIdUEYTPLjXltVri9l0S0AtVPimWJ620T/ow1Y6&#10;6F7wQVjErGhihmPumvLgDodlyNOPTwoXi0Vyw1G0LNyaJ8sjeGQ1yvJ598KcHQQcUPd3cJhINn0n&#10;4ewbIw0sNgGkSvo+8jrwjWOchDM8OfGdeH1OXseHcf4bAAD//wMAUEsDBBQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NT8JAEL2b+B82Y+KtbCliSOmWGIgkKBdQPC/d&#10;sW3cna3dBeq/dzjpZTKT9+Z9FIvBWXHGPrSeFIxHKQikypuWagXvb8/JDESImoy2nlDBDwZYlLc3&#10;hc6Nv9AOz/tYCxahkGsFTYxdLmWoGnQ6jHyHxNin752OfPa1NL2+sLizMkvTR+l0S+zQ6A6XDVZf&#10;+5NTsF4edttDu9l8b6cr+5rpjxdbr5W6vxtWcx5PcxARh/j3AdcOnB9KDnb0JzJBWAXJOHtgKi/Z&#10;NAPBjGQyAXG8IrMUZFnI/z3KXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDc1SqFegIA&#10;AGAFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="white [3212]" stroked="f" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="509F18B7" w14:textId="77777777" w:rsidR="00E645F4" w:rsidRDefault="000E0C86" w:rsidP="00B670A2">
+    <w:p w14:paraId="3567DFE6" w14:textId="77777777" w:rsidR="00CD04A5" w:rsidRDefault="000E0C86" w:rsidP="00B670A2">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C24D79">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="545551"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E0DC835" wp14:editId="24238D24">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2512</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4508</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5271826" cy="0"/>
@@ -494,1125 +494,1125 @@
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:line w14:anchorId="3D0BA0F8" id="直接连接符 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".2pt,.35pt" to="415.3pt,.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKOATlvwEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+wYWFYYcXpo0V2K&#10;rdhH74pMxQL0BUmLnX8/ik7cohsGbNhFMCW+x/dIens7WcOOEJP2ruPrVc0ZOOl77Q4d//7t4fqG&#10;s5SF64XxDjp+gsRvd1fvtmNoofGDNz1EhiQutWPo+JBzaKsqyQGsSCsfwOGj8tGKjGE8VH0UI7Jb&#10;UzV1valGH/sQvYSU8PZ+fuQ74lcKZP6sVILMTMdRW6Yz0rkvZ7XbivYQRRi0PMsQ/6DCCu2w6EJ1&#10;L7JgP6L+hcpqGX3yKq+kt5VXSksgD+hmXb9x83UQAcgLNieFpU3p/9HKT8c79xSxDWNIbQpPsbiY&#10;VLRMGR2ecabkC5Wyidp2WtoGU2YSL983H9Y3zYYzeXmrZopCFWLKH8FbVj46brQrjkQrjo8pY1lM&#10;vaSUa+PKmbzR/YM2hoJ42N+ZyI6izLBu6g2NDYGv0jAq0OrFBX3lk4GZ9gsopntUO/uhBYOFVkgJ&#10;Lq/LOhATZheYQgkLsCbdfwSe8wsUaPn+BrwgqLJ3eQFb7Xz8XfU8XSSrOf/Sgdl3acHe9yeaL7UG&#10;t4gcnje+rOnrmOAv/+XuJwAAAP//AwBQSwMEFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FvwjAMhe+T9h8iT+I20g3WQWmK0IALh0kDhLRb2nhttcapmgCFX485bRdL&#10;T+/5+XM6720jTtj52pGCl2EEAqlwpqZSwX63fp6A8EGT0Y0jVHBBD/Ps8SHViXFn+sLTNpSCS8gn&#10;WkEVQptI6YsKrfZD1yKx9+M6qwPLrpSm02cut418jaJYWl0TX6h0ix8VFr/bo1WwO1x7uTl8LvK4&#10;3o+m39PV2/q6Umrw1C9nPBYzEAH78LcB9x+YHzIGy92RjBeNgjHnFLyDYG8yimIQ+V3KLJX/+bMb&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEo4BOW/AQAA3wMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAAAAAAAAAAAA&#10;AAAAGQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" strokecolor="#002060" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4497FDEE" w14:textId="77777777" w:rsidR="00E645F4" w:rsidRDefault="00E645F4" w:rsidP="00E645F4">
+    <w:p w14:paraId="6CA1024F" w14:textId="77777777" w:rsidR="00CD04A5" w:rsidRDefault="00CD04A5" w:rsidP="00CD04A5">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E645F4">
+      <w:r w:rsidRPr="00CD04A5">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Ms. Wang has more than 10 years of experience in advising clients on all aspects of Chinese competition law, including merger control, administrative investigations, and antitrust compliance. She has advised clients in a broad range of industry sectors, including healthcare, automobiles, chemicals, consumer products and retail, real estate, container shipping, energy and natural resources, high-tech, infrastructure and transportation, and private equity.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="19D0C9FC" w14:textId="77777777" w:rsidR="00E645F4" w:rsidRDefault="00E645F4" w:rsidP="00E645F4">
+    <w:p w14:paraId="37FBC82A" w14:textId="77777777" w:rsidR="00CD04A5" w:rsidRDefault="00CD04A5" w:rsidP="00CD04A5">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E645F4">
+      <w:r w:rsidRPr="00CD04A5">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>REPRESENTATIVE MATTERS AND CASES</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6318241F" w14:textId="77777777" w:rsidR="00E645F4" w:rsidRDefault="00E645F4" w:rsidP="00E645F4">
+    <w:p w14:paraId="5BFD4CDB" w14:textId="77777777" w:rsidR="00CD04A5" w:rsidRDefault="00CD04A5" w:rsidP="00CD04A5">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E645F4">
+      <w:r w:rsidRPr="00CD04A5">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Antitrust investigation</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="763FE7C8" w14:textId="77777777" w:rsidR="00E645F4" w:rsidRDefault="00E645F4" w:rsidP="00E645F4">
+    <w:p w14:paraId="7E49D063" w14:textId="77777777" w:rsidR="00CD04A5" w:rsidRDefault="00CD04A5" w:rsidP="00CD04A5">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E645F4">
+      <w:r w:rsidRPr="00CD04A5">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised an international pharmaceutical manufacturer on antitrust issues in its proposed cooperation with an online diagnostics and pharmaceutical distribution business</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6CBF2076" w14:textId="77777777" w:rsidR="00E645F4" w:rsidRDefault="00E645F4" w:rsidP="00E645F4">
+    <w:p w14:paraId="787C1F7A" w14:textId="77777777" w:rsidR="00CD04A5" w:rsidRDefault="00CD04A5" w:rsidP="00CD04A5">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E645F4">
+      <w:r w:rsidRPr="00CD04A5">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised Eastman Chemical Company, a global manufacturer of chemical products, on the first abuse of dominance investigation initiated by the SAIC in the industry, as well as on an NDRC investigation into resale price maintenance</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="43AA92CB" w14:textId="77777777" w:rsidR="00E645F4" w:rsidRDefault="00E645F4" w:rsidP="00E645F4">
+    <w:p w14:paraId="1DCCBEF5" w14:textId="77777777" w:rsidR="00CD04A5" w:rsidRDefault="00CD04A5" w:rsidP="00CD04A5">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E645F4">
+      <w:r w:rsidRPr="00CD04A5">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised three state-owned port groups (Tianjin Port, Dalian Port and Yantian Port) on reaching favorable results in an NDRC antitrust investigation into alleged abuses of dominance</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="580F3BC8" w14:textId="77777777" w:rsidR="00E645F4" w:rsidRDefault="00E645F4" w:rsidP="00E645F4">
+    <w:p w14:paraId="77E73174" w14:textId="77777777" w:rsidR="00CD04A5" w:rsidRDefault="00CD04A5" w:rsidP="00CD04A5">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E645F4">
+      <w:r w:rsidRPr="00CD04A5">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised Medtronic, a multinational medical device company, in successfully obtaining reduced fines in an NDRC investigation</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="29C3F144" w14:textId="77777777" w:rsidR="00E645F4" w:rsidRDefault="00E645F4" w:rsidP="00E645F4">
+    <w:p w14:paraId="6F189D53" w14:textId="77777777" w:rsidR="00CD04A5" w:rsidRDefault="00CD04A5" w:rsidP="00CD04A5">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E645F4">
+      <w:r w:rsidRPr="00CD04A5">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised Chrysler, Daimler and Chang</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E645F4">
+      <w:r w:rsidRPr="00CD04A5">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E645F4">
+      <w:r w:rsidRPr="00CD04A5">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>an Ford in successfully obtaining reduced fines in three out of the five published NDRC resale price maintenance cases against multinational automobile companies</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6677A2D6" w14:textId="77777777" w:rsidR="00E645F4" w:rsidRDefault="00E645F4" w:rsidP="00E645F4">
+    <w:p w14:paraId="3D7266FC" w14:textId="77777777" w:rsidR="00CD04A5" w:rsidRDefault="00CD04A5" w:rsidP="00CD04A5">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E645F4">
+      <w:r w:rsidRPr="00CD04A5">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised three multinational automobile companies in similar resale price maintenance investigations initiated by the NDRC</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="079C6610" w14:textId="77777777" w:rsidR="00E645F4" w:rsidRDefault="00E645F4" w:rsidP="00E645F4">
+    <w:p w14:paraId="41910A6F" w14:textId="77777777" w:rsidR="00CD04A5" w:rsidRDefault="00CD04A5" w:rsidP="00CD04A5">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E645F4">
+      <w:r w:rsidRPr="00CD04A5">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised a leading global high-tech company in handling an SAIC antitrust investigation</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C5D4EDB" w14:textId="77777777" w:rsidR="00E645F4" w:rsidRDefault="00E645F4" w:rsidP="00E645F4">
+    <w:p w14:paraId="5B0C2A25" w14:textId="77777777" w:rsidR="00CD04A5" w:rsidRDefault="00CD04A5" w:rsidP="00CD04A5">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E645F4">
+      <w:r w:rsidRPr="00CD04A5">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised H</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E645F4">
+      <w:r w:rsidRPr="00CD04A5">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>ö</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E645F4">
+      <w:r w:rsidRPr="00CD04A5">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>egh Autoliners, an international shipping company, on the first successful defense against an NDRC cartel investigation in the PRC</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F55700E" w14:textId="77777777" w:rsidR="00E645F4" w:rsidRDefault="00E645F4" w:rsidP="00E645F4">
+    <w:p w14:paraId="0106C601" w14:textId="77777777" w:rsidR="00CD04A5" w:rsidRDefault="00CD04A5" w:rsidP="00CD04A5">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E645F4">
+      <w:r w:rsidRPr="00CD04A5">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised a leading US toy manufacturing company on its defense against allegations by the local competition law enforcement that the company breached the PRC Anti-unfair Competition Law</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5BFC6D9E" w14:textId="77777777" w:rsidR="00E645F4" w:rsidRDefault="00E645F4" w:rsidP="00E645F4">
+    <w:p w14:paraId="25762D1B" w14:textId="77777777" w:rsidR="00CD04A5" w:rsidRDefault="00CD04A5" w:rsidP="00CD04A5">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E645F4">
+      <w:r w:rsidRPr="00CD04A5">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised a leading Swiss medical device manufacturer on responding to allegations of abuse of dominant position in China</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="534E85EA" w14:textId="77777777" w:rsidR="00E645F4" w:rsidRDefault="00E645F4" w:rsidP="00E645F4">
+    <w:p w14:paraId="768129BF" w14:textId="77777777" w:rsidR="00CD04A5" w:rsidRDefault="00CD04A5" w:rsidP="00CD04A5">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E645F4">
+      <w:r w:rsidRPr="00CD04A5">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised several multinational and Chinese domestic manufacturing companies on antitrust issues arising from their cooperation and distribution agreements</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="391964F4" w14:textId="77777777" w:rsidR="00E645F4" w:rsidRDefault="00E645F4" w:rsidP="00E645F4">
+    <w:p w14:paraId="1783F73E" w14:textId="77777777" w:rsidR="00CD04A5" w:rsidRDefault="00CD04A5" w:rsidP="00CD04A5">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E645F4">
+      <w:r w:rsidRPr="00CD04A5">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised a multinational pharmaceutical company and several state-owned company groups in setting up their internal antitrust compliance programs</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3E66F746" w14:textId="77777777" w:rsidR="00E645F4" w:rsidRDefault="00E645F4" w:rsidP="00E645F4">
+    <w:p w14:paraId="6401DCEE" w14:textId="77777777" w:rsidR="00CD04A5" w:rsidRDefault="00CD04A5" w:rsidP="00CD04A5">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E645F4">
+      <w:r w:rsidRPr="00CD04A5">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Merger control</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B75485A" w14:textId="77777777" w:rsidR="00E645F4" w:rsidRDefault="00E645F4" w:rsidP="00E645F4">
+    <w:p w14:paraId="153BB438" w14:textId="77777777" w:rsidR="00CD04A5" w:rsidRDefault="00CD04A5" w:rsidP="00CD04A5">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E645F4">
+      <w:r w:rsidRPr="00CD04A5">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised Danaher on the PRC merger filing for its USD 21.4 billion acquisition of GE Healthcare Life Sciences</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E645F4">
+      <w:r w:rsidRPr="00CD04A5">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E645F4">
+      <w:r w:rsidRPr="00CD04A5">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Biopharma Business</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="07012BAB" w14:textId="77777777" w:rsidR="00E645F4" w:rsidRDefault="00E645F4" w:rsidP="00E645F4">
+    <w:p w14:paraId="7F516AB0" w14:textId="77777777" w:rsidR="00CD04A5" w:rsidRDefault="00CD04A5" w:rsidP="00CD04A5">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E645F4">
+      <w:r w:rsidRPr="00CD04A5">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised Blackstone on its acquisitions of real estate in China and its recent acquisition of real estate assets in Japan</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F278ABC" w14:textId="77777777" w:rsidR="00E645F4" w:rsidRDefault="00E645F4" w:rsidP="00E645F4">
+    <w:p w14:paraId="078B6000" w14:textId="77777777" w:rsidR="00CD04A5" w:rsidRDefault="00CD04A5" w:rsidP="00CD04A5">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E645F4">
+      <w:r w:rsidRPr="00CD04A5">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised Warburg Pincus LLC on the PRC merger control filing for its acquisition of shares of P&amp;D Investment Holding Limited</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5F39416B" w14:textId="77777777" w:rsidR="00E645F4" w:rsidRDefault="00E645F4" w:rsidP="00E645F4">
+    <w:p w14:paraId="1C91AC33" w14:textId="77777777" w:rsidR="00CD04A5" w:rsidRDefault="00CD04A5" w:rsidP="00CD04A5">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E645F4">
+      <w:r w:rsidRPr="00CD04A5">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised Mylan on its acquisition of Sebivo from Novartis</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="69F64AA4" w14:textId="77777777" w:rsidR="00E645F4" w:rsidRDefault="00E645F4" w:rsidP="00E645F4">
+    <w:p w14:paraId="079C79AE" w14:textId="77777777" w:rsidR="00CD04A5" w:rsidRDefault="00CD04A5" w:rsidP="00CD04A5">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E645F4">
+      <w:r w:rsidRPr="00CD04A5">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised DKSH on the acquisition of DKSH</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E645F4">
+      <w:r w:rsidRPr="00CD04A5">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E645F4">
+      <w:r w:rsidRPr="00CD04A5">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s pharmaceutical distribution business in China by Warburg Pincus LLC</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5EF1E700" w14:textId="77777777" w:rsidR="00E645F4" w:rsidRDefault="00E645F4" w:rsidP="00E645F4">
+    <w:p w14:paraId="096B79C2" w14:textId="77777777" w:rsidR="00CD04A5" w:rsidRDefault="00CD04A5" w:rsidP="00CD04A5">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E645F4">
+      <w:r w:rsidRPr="00CD04A5">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised Hyundai Motor Company on its joint venture with Aptiv PLC to develop autonomous driving technology</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3EB973BB" w14:textId="77777777" w:rsidR="00E645F4" w:rsidRDefault="00E645F4" w:rsidP="00E645F4">
+    <w:p w14:paraId="6A573A4F" w14:textId="77777777" w:rsidR="00CD04A5" w:rsidRDefault="00CD04A5" w:rsidP="00CD04A5">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E645F4">
+      <w:r w:rsidRPr="00CD04A5">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised Beijing Mercedes-Benz Sales Service Co., Ltd. (BMBS) on the acquisition of the distribution business of Denza through contractual arrangement</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="13DC7842" w14:textId="77777777" w:rsidR="00E645F4" w:rsidRDefault="00E645F4" w:rsidP="00E645F4">
+    <w:p w14:paraId="7F2C898B" w14:textId="77777777" w:rsidR="00CD04A5" w:rsidRDefault="00CD04A5" w:rsidP="00CD04A5">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E645F4">
+      <w:r w:rsidRPr="00CD04A5">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised TPG on the investment in APM Monaco by a consortium led by TPG</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="151C6D08" w14:textId="77777777" w:rsidR="00E645F4" w:rsidRDefault="00E645F4" w:rsidP="00E645F4">
+    <w:p w14:paraId="0E22793A" w14:textId="77777777" w:rsidR="00CD04A5" w:rsidRDefault="00CD04A5" w:rsidP="00CD04A5">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E645F4">
+      <w:r w:rsidRPr="00CD04A5">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised TPG on its acquisition of Genting</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E645F4">
+      <w:r w:rsidRPr="00CD04A5">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E645F4">
+      <w:r w:rsidRPr="00CD04A5">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s Dream Cruises business</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4BCCE0E2" w14:textId="77777777" w:rsidR="00E645F4" w:rsidRDefault="00E645F4" w:rsidP="00E645F4">
+    <w:p w14:paraId="5889D2CB" w14:textId="77777777" w:rsidR="00CD04A5" w:rsidRDefault="00CD04A5" w:rsidP="00CD04A5">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E645F4">
+      <w:r w:rsidRPr="00CD04A5">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised GE on its joint venture with Chaowei Power Holdings Limited to market a sodium-nickel-chloride battery</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="48515725" w14:textId="77777777" w:rsidR="00E645F4" w:rsidRDefault="00E645F4" w:rsidP="00E645F4">
+    <w:p w14:paraId="35F472F2" w14:textId="77777777" w:rsidR="00CD04A5" w:rsidRDefault="00CD04A5" w:rsidP="00CD04A5">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E645F4">
+      <w:r w:rsidRPr="00CD04A5">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised Chindex on its PRC merger control filing for the USD 461 million takeover of Chindex by a group led by private equity firm TPG and Shanghai Fosun Pharmaceutical</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="71150A06" w14:textId="77777777" w:rsidR="00E645F4" w:rsidRDefault="00E645F4" w:rsidP="00E645F4">
+    <w:p w14:paraId="6356F915" w14:textId="77777777" w:rsidR="00CD04A5" w:rsidRDefault="00CD04A5" w:rsidP="00CD04A5">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E645F4">
+      <w:r w:rsidRPr="00CD04A5">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised CNPC on its PRC merger control filing for its acquisition of a Russian energy company</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6709FF5A" w14:textId="77777777" w:rsidR="00E645F4" w:rsidRDefault="00E645F4" w:rsidP="00E645F4">
+    <w:p w14:paraId="40B1EB8A" w14:textId="77777777" w:rsidR="00CD04A5" w:rsidRDefault="00CD04A5" w:rsidP="00CD04A5">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E645F4">
+      <w:r w:rsidRPr="00CD04A5">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised Daimler AG on its PRC merger control filing for its carbon-fiber reinforced plastic components manufacturing joint venture with Toray and ACE and on its other antitrust matters</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="36AECBE9" w14:textId="77777777" w:rsidR="00E645F4" w:rsidRDefault="00E645F4" w:rsidP="00E645F4">
+    <w:p w14:paraId="15ECFC66" w14:textId="77777777" w:rsidR="00CD04A5" w:rsidRDefault="00CD04A5" w:rsidP="00CD04A5">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E645F4">
+      <w:r w:rsidRPr="00CD04A5">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised Daimler AG and Robert Bosch on its PRC merger control filing for their joint venture for manufacturing electric motors for electric vehicles and hybrid electric vehicles</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6FD87537" w14:textId="77777777" w:rsidR="00E645F4" w:rsidRDefault="00E645F4" w:rsidP="00E645F4">
+    <w:p w14:paraId="450B26C7" w14:textId="77777777" w:rsidR="00CD04A5" w:rsidRDefault="00CD04A5" w:rsidP="00CD04A5">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E645F4">
+      <w:r w:rsidRPr="00CD04A5">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised Davidson Kempner, GLG Partners, Centaurus Capital and Senrigan Capital on PRC merger control analysis</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3CD76945" w14:textId="77777777" w:rsidR="00E645F4" w:rsidRDefault="00E645F4" w:rsidP="00E645F4">
+    <w:p w14:paraId="7897A9BA" w14:textId="77777777" w:rsidR="00CD04A5" w:rsidRDefault="00CD04A5" w:rsidP="00CD04A5">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E645F4">
+      <w:r w:rsidRPr="00CD04A5">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised Eni S.p.A. and Rosneft Oil Company on the PRC merger control filing for their joint venture for the exploration of oil and gas and for the development, production and marketing of oil and gas products</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7B3ECB27" w14:textId="77777777" w:rsidR="00E645F4" w:rsidRDefault="00E645F4" w:rsidP="00E645F4">
+    <w:p w14:paraId="4D4997E0" w14:textId="77777777" w:rsidR="00CD04A5" w:rsidRDefault="00CD04A5" w:rsidP="00CD04A5">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E645F4">
+      <w:r w:rsidRPr="00CD04A5">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised Mahle on the PRC merger control filing for its acquisition of Behr</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1881CDA8" w14:textId="77777777" w:rsidR="00E645F4" w:rsidRDefault="00E645F4" w:rsidP="00E645F4">
+    <w:p w14:paraId="2E35AF02" w14:textId="77777777" w:rsidR="00CD04A5" w:rsidRDefault="00CD04A5" w:rsidP="00CD04A5">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E645F4">
+      <w:r w:rsidRPr="00CD04A5">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised UGL on the PRC merger control filing for the sale of shares in DTZ to TPG</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="25F88010" w14:textId="77777777" w:rsidR="00E645F4" w:rsidRDefault="00E645F4" w:rsidP="00E645F4">
+    <w:p w14:paraId="78F24EEF" w14:textId="77777777" w:rsidR="00CD04A5" w:rsidRDefault="00CD04A5" w:rsidP="00CD04A5">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E645F4">
+      <w:r w:rsidRPr="00CD04A5">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised Virgin Atlantic Airlines on its PRC merger control filing for its joint venture with Delta Airlines</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67EDFEDF" w14:textId="77777777" w:rsidR="00E645F4" w:rsidRDefault="00E645F4" w:rsidP="00E645F4">
+    <w:p w14:paraId="3F1B851B" w14:textId="77777777" w:rsidR="00CD04A5" w:rsidRDefault="00CD04A5" w:rsidP="00CD04A5">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E645F4">
+      <w:r w:rsidRPr="00CD04A5">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised United Technologies Corporation on various issues under the PRC Anti-Monopoly Law in its proposed acquisition in China</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="10F1302E" w14:textId="77777777" w:rsidR="00E645F4" w:rsidRDefault="00E645F4" w:rsidP="00E645F4">
+    <w:p w14:paraId="2894500D" w14:textId="77777777" w:rsidR="00CD04A5" w:rsidRDefault="00CD04A5" w:rsidP="00CD04A5">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E645F4">
+      <w:r w:rsidRPr="00CD04A5">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Education</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="59CA8D0E" w14:textId="77777777" w:rsidR="00E645F4" w:rsidRDefault="00E645F4" w:rsidP="00E645F4">
+    <w:p w14:paraId="65AA9284" w14:textId="77777777" w:rsidR="00CD04A5" w:rsidRDefault="00CD04A5" w:rsidP="00CD04A5">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E645F4">
+      <w:r w:rsidRPr="00CD04A5">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Peking University, School of Law, LL.M.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3F1A77B5" w14:textId="77777777" w:rsidR="00E645F4" w:rsidRDefault="00E645F4" w:rsidP="00E645F4">
+    <w:p w14:paraId="7EC930A2" w14:textId="77777777" w:rsidR="00CD04A5" w:rsidRDefault="00CD04A5" w:rsidP="00CD04A5">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E645F4">
+      <w:r w:rsidRPr="00CD04A5">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Renmin University of China, School of Law, LL.B.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4FFDB914" w14:textId="77777777" w:rsidR="00E645F4" w:rsidRDefault="00E645F4" w:rsidP="00E645F4">
+    <w:p w14:paraId="542EE583" w14:textId="77777777" w:rsidR="00CD04A5" w:rsidRDefault="00CD04A5" w:rsidP="00CD04A5">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E645F4">
+      <w:r w:rsidRPr="00CD04A5">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Professional Qualification</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="197ADFC0" w14:textId="77777777" w:rsidR="00E645F4" w:rsidRDefault="00E645F4" w:rsidP="00E645F4">
+    <w:p w14:paraId="7BEC29FA" w14:textId="77777777" w:rsidR="00CD04A5" w:rsidRDefault="00CD04A5" w:rsidP="00CD04A5">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E645F4">
+      <w:r w:rsidRPr="00CD04A5">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Admitted to practice in the PRC</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="629C68CD" w14:textId="77777777" w:rsidR="00E645F4" w:rsidRDefault="00E645F4" w:rsidP="00E645F4">
+    <w:p w14:paraId="661C282D" w14:textId="77777777" w:rsidR="00CD04A5" w:rsidRDefault="00CD04A5" w:rsidP="00CD04A5">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E645F4">
+      <w:r w:rsidRPr="00CD04A5">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Registered Foreign Lawyer in Hong Kong SAR</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D212C15" w14:textId="77777777" w:rsidR="00E645F4" w:rsidRDefault="00E645F4" w:rsidP="00E645F4">
+    <w:p w14:paraId="4F1599B8" w14:textId="77777777" w:rsidR="00CD04A5" w:rsidRDefault="00CD04A5" w:rsidP="00CD04A5">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E645F4">
+      <w:r w:rsidRPr="00CD04A5">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Work Language</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="685E19F0" w14:textId="77777777" w:rsidR="00E645F4" w:rsidRDefault="00E645F4" w:rsidP="00E645F4">
+    <w:p w14:paraId="64DEF52D" w14:textId="77777777" w:rsidR="00CD04A5" w:rsidRDefault="00CD04A5" w:rsidP="00CD04A5">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E645F4">
+      <w:r w:rsidRPr="00CD04A5">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Chinese</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="33C6F2AD" w14:textId="77777777" w:rsidR="00E645F4" w:rsidRDefault="00E645F4" w:rsidP="00E645F4">
+    <w:p w14:paraId="0C67EC40" w14:textId="77777777" w:rsidR="00CD04A5" w:rsidRDefault="00CD04A5" w:rsidP="00CD04A5">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="41"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E645F4">
+      <w:r w:rsidRPr="00CD04A5">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>English</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5BD4C8AB" w14:textId="77777777" w:rsidR="00E645F4" w:rsidRDefault="00E645F4" w:rsidP="00E645F4">
+    <w:p w14:paraId="36DEBAA1" w14:textId="77777777" w:rsidR="00CD04A5" w:rsidRDefault="00CD04A5" w:rsidP="00CD04A5">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E645F4">
+      <w:r w:rsidRPr="00CD04A5">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Professional Background</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5567FC3C" w14:textId="0D233D03" w:rsidR="00686369" w:rsidRPr="00E645F4" w:rsidRDefault="00E645F4" w:rsidP="00E645F4">
+    <w:p w14:paraId="5567FC3C" w14:textId="19AA7567" w:rsidR="00686369" w:rsidRPr="00CD04A5" w:rsidRDefault="00CD04A5" w:rsidP="00CD04A5">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="42"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E645F4">
+      <w:r w:rsidRPr="00CD04A5">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Before joining the firm, Ms. Wang worked in the Beijing office of a leading international law firm for five years.</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00686369" w:rsidRPr="00E645F4" w:rsidSect="002D0826">
+    <w:sectPr w:rsidR="00686369" w:rsidRPr="00CD04A5" w:rsidSect="002D0826">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1797" w:bottom="1440" w:left="1797" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="3584D350" w14:textId="77777777" w:rsidR="004167EC" w:rsidRDefault="004167EC" w:rsidP="00F57734">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="2493FDE5" w14:textId="77777777" w:rsidR="004167EC" w:rsidRDefault="004167EC" w:rsidP="00F57734">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -1810,365 +1810,428 @@
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="099C56A3"/>
+    <w:nsid w:val="0B3A7192"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="4CEA3632"/>
+    <w:tmpl w:val="75AE37BC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0C13615A"/>
+    <w:nsid w:val="0C3510CF"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="6FF22164"/>
+    <w:tmpl w:val="8E9C5D3E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0FA55D20"/>
+    <w:nsid w:val="0C9F6F3A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="37D078A2"/>
+    <w:tmpl w:val="FA9251F2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1308580C"/>
+    <w:nsid w:val="0CE97E39"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="CC6E4B9C"/>
+    <w:tmpl w:val="4678FFA6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="139321D2"/>
+    <w:nsid w:val="101C3319"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="3134ED56"/>
+    <w:tmpl w:val="D2907FB4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="146231F4"/>
+    <w:nsid w:val="10B64DCD"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B79A0620"/>
+    <w:tmpl w:val="9B84A586"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="14D3102A"/>
+    <w:nsid w:val="10C33C23"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E73CA158"/>
+    <w:tmpl w:val="E3A60BA0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="15936083"/>
+    <w:nsid w:val="11911D00"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="CE425882"/>
+    <w:tmpl w:val="AEFC9626"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="18274362"/>
+    <w:nsid w:val="11937247"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F5626C0C"/>
+    <w:tmpl w:val="66426176"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1D2E1892"/>
+    <w:nsid w:val="17A662CE"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A50422EA"/>
+    <w:tmpl w:val="904C46A8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2411503D"/>
+    <w:nsid w:val="19C84C65"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="1B201990"/>
+    <w:tmpl w:val="72C2F138"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2669368B"/>
+    <w:nsid w:val="1BA54192"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="6842339C"/>
+    <w:tmpl w:val="8B70C384"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="27522685"/>
+    <w:nsid w:val="1D270DB4"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="27BEED64"/>
+    <w:tmpl w:val="DFFEA096"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2D2763B5"/>
+    <w:nsid w:val="1DC431B0"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="78EC9B96"/>
+    <w:tmpl w:val="95A45744"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2EA4072B"/>
+    <w:nsid w:val="23D26B01"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="7048F080"/>
+    <w:tmpl w:val="4A9A5998"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="244B1602"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="8AFA0CB2"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="28E16C41"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="B3CC284C"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2EAB1F70"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="EF54EBFA"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2EE42B43"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B08202D4"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="440" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="880" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
@@ -2237,135 +2300,177 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3520" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="30F27C9F"/>
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="30043AF0"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="8C681D2E"/>
+    <w:tmpl w:val="B7D4DC9E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3119510D"/>
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="347B0A44"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="EF68E750"/>
+    <w:tmpl w:val="AD3A01EC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="36C31F3C"/>
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="363556B6"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="37D078A2"/>
+    <w:tmpl w:val="FC005706"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3B2956C1"/>
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="36824C58"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="370AD7FC"/>
+    <w:tmpl w:val="1A302836"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="388A425F"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="5152456A"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3A2E315C"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="93F83986"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3B6418F1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="49FEE19A"/>
     <w:lvl w:ilvl="0" w:tplc="B99657A6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="510" w:hanging="226"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:sz w:val="15"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="880" w:hanging="440"/>
@@ -2437,616 +2542,511 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3520" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3CB65D10"/>
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3C275B44"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="9B581CF4"/>
+    <w:tmpl w:val="76CCD9AE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3F544A9E"/>
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3FAC5837"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="0C02E452"/>
+    <w:tmpl w:val="76CCD9AE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4B471DED"/>
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="421734FE"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="8842DC32"/>
+    <w:tmpl w:val="A19C67E8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4BC74D6A"/>
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="42515781"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="9D5E982C"/>
+    <w:tmpl w:val="F4A28A46"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4D2A1993"/>
+  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="431F3049"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="3C90EC02"/>
+    <w:tmpl w:val="FE1C0E52"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="50AE6E36"/>
+  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="43902FFC"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="BB38F822"/>
+    <w:tmpl w:val="E8F22E06"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="52A6751F"/>
+  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="43E01C90"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="0DFCCB20"/>
+    <w:tmpl w:val="4A6C8A1E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="55223C9A"/>
+  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4D3066EF"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="6C56C04C"/>
+    <w:tmpl w:val="564C2BC4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="573D0F09"/>
+  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="52735887"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="924E6120"/>
+    <w:tmpl w:val="373A3E6C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5ECF0250"/>
+  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="59E900FD"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="FC749976"/>
+    <w:tmpl w:val="56B24A0E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5F3F4752"/>
+  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5C5457D9"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="9F24C214"/>
+    <w:tmpl w:val="44446DD2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="66F64945"/>
+  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5E8A191E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A64660E4"/>
+    <w:tmpl w:val="7F487F3A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="677B249F"/>
+  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="63EA43CA"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C7DA7D88"/>
+    <w:tmpl w:val="B30E97E2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6DEF4117"/>
+  <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="666F781C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C0E6D572"/>
+    <w:tmpl w:val="D1121E98"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="755C2A7B"/>
+  <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="70262D7B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A9E09A02"/>
+    <w:tmpl w:val="BABC753A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="77BF3F26"/>
+  <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="775D0538"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="34503650"/>
+    <w:tmpl w:val="B5E83906"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
-[...103 lines deleted...]
-  </w:abstractNum>
   <w:num w:numId="1">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="2">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="37"/>
+  </w:num>
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="11">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="12">
+    <w:abstractNumId w:val="40"/>
+  </w:num>
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="35"/>
+  </w:num>
+  <w:num w:numId="14">
+    <w:abstractNumId w:val="32"/>
+  </w:num>
+  <w:num w:numId="15">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="16">
+    <w:abstractNumId w:val="36"/>
+  </w:num>
+  <w:num w:numId="17">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="18">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="19">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="20">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="21">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="22">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="23">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="24">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="25">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="26">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="27">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="28">
+    <w:abstractNumId w:val="39"/>
+  </w:num>
+  <w:num w:numId="29">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="30">
+    <w:abstractNumId w:val="34"/>
+  </w:num>
+  <w:num w:numId="31">
     <w:abstractNumId w:val="15"/>
   </w:num>
-  <w:num w:numId="2">
-    <w:abstractNumId w:val="20"/>
+  <w:num w:numId="32">
+    <w:abstractNumId w:val="22"/>
   </w:num>
-  <w:num w:numId="3">
-    <w:abstractNumId w:val="0"/>
+  <w:num w:numId="33">
+    <w:abstractNumId w:val="41"/>
   </w:num>
-  <w:num w:numId="4">
-[...29 lines deleted...]
-  <w:num w:numId="14">
+  <w:num w:numId="34">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="15">
-    <w:abstractNumId w:val="11"/>
+  <w:num w:numId="35">
+    <w:abstractNumId w:val="23"/>
   </w:num>
-  <w:num w:numId="16">
+  <w:num w:numId="36">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="37">
+    <w:abstractNumId w:val="38"/>
+  </w:num>
+  <w:num w:numId="38">
     <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="17">
-[...20 lines deleted...]
-  <w:num w:numId="24">
+  <w:num w:numId="39">
     <w:abstractNumId w:val="33"/>
   </w:num>
-  <w:num w:numId="25">
-[...26 lines deleted...]
-  <w:num w:numId="34">
+  <w:num w:numId="40">
     <w:abstractNumId w:val="17"/>
   </w:num>
-  <w:num w:numId="35">
+  <w:num w:numId="41">
     <w:abstractNumId w:val="27"/>
   </w:num>
-  <w:num w:numId="36">
-[...16 lines deleted...]
-  </w:num>
   <w:num w:numId="42">
-    <w:abstractNumId w:val="18"/>
+    <w:abstractNumId w:val="26"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
@@ -3165,65 +3165,65 @@
     <w:rsid w:val="0094376B"/>
     <w:rsid w:val="009465FB"/>
     <w:rsid w:val="0095781F"/>
     <w:rsid w:val="009A4D0D"/>
     <w:rsid w:val="009A711A"/>
     <w:rsid w:val="009B27AE"/>
     <w:rsid w:val="009D6108"/>
     <w:rsid w:val="009E20C4"/>
     <w:rsid w:val="00A002B6"/>
     <w:rsid w:val="00A1252B"/>
     <w:rsid w:val="00A1585C"/>
     <w:rsid w:val="00A41685"/>
     <w:rsid w:val="00A64BF0"/>
     <w:rsid w:val="00A81B38"/>
     <w:rsid w:val="00B05840"/>
     <w:rsid w:val="00B37E04"/>
     <w:rsid w:val="00B557D1"/>
     <w:rsid w:val="00B62E87"/>
     <w:rsid w:val="00B670A2"/>
     <w:rsid w:val="00B86E39"/>
     <w:rsid w:val="00BB071E"/>
     <w:rsid w:val="00BB2601"/>
     <w:rsid w:val="00C0316A"/>
     <w:rsid w:val="00C24D79"/>
     <w:rsid w:val="00CD0348"/>
+    <w:rsid w:val="00CD04A5"/>
     <w:rsid w:val="00CF1C9C"/>
     <w:rsid w:val="00D1552C"/>
     <w:rsid w:val="00D2284D"/>
     <w:rsid w:val="00D45AF6"/>
     <w:rsid w:val="00D632AE"/>
     <w:rsid w:val="00D925CA"/>
     <w:rsid w:val="00DA428A"/>
     <w:rsid w:val="00DA626A"/>
     <w:rsid w:val="00DD484D"/>
     <w:rsid w:val="00DF04DF"/>
     <w:rsid w:val="00E34189"/>
     <w:rsid w:val="00E418B1"/>
     <w:rsid w:val="00E44063"/>
     <w:rsid w:val="00E61128"/>
-    <w:rsid w:val="00E645F4"/>
     <w:rsid w:val="00E70303"/>
     <w:rsid w:val="00E73B54"/>
     <w:rsid w:val="00E7710E"/>
     <w:rsid w:val="00E94C0A"/>
     <w:rsid w:val="00EB2910"/>
     <w:rsid w:val="00EF7E90"/>
     <w:rsid w:val="00F07BEB"/>
     <w:rsid w:val="00F51C68"/>
     <w:rsid w:val="00F57734"/>
     <w:rsid w:val="00F80A79"/>
     <w:rsid w:val="00F96E7C"/>
     <w:rsid w:val="00F97256"/>
     <w:rsid w:val="00FA3B60"/>
     <w:rsid w:val="00FB5CEE"/>
     <w:rsid w:val="00FC7C78"/>
     <w:rsid w:val="00FE037C"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
@@ -4280,61 +4280,61 @@
     <w:rsid w:val="00F57734"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af4">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0065437B"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af5">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00E645F4"/>
+    <w:rsid w:val="00CD04A5"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af6">
     <w:name w:val="正文文本 字符"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="af5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00E645F4"/>
+    <w:rsid w:val="00CD04A5"/>
     <w:rPr>
       <w:sz w:val="21"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 主题​​">
@@ -4618,51 +4618,51 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BE448E37-DAB9-4917-BBB0-1A10150D1D31}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{64C724BD-8C95-4582-A152-05C99ECD086B}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>798</Words>
   <Characters>4553</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>37</Lines>
   <Paragraphs>10</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>5341</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>