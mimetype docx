--- v1 (2026-07-16)
+++ v2 (2026-09-18)
@@ -36,227 +36,227 @@
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5485"/>
         <w:gridCol w:w="2836"/>
       </w:tblGrid>
       <w:tr w:rsidR="0049405C" w:rsidRPr="00C24D79" w14:paraId="76EB2C64" w14:textId="77777777" w:rsidTr="00E70303">
         <w:trPr>
           <w:trHeight w:val="3267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5485" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="271D78"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C4F11E8" w14:textId="3D1A5232" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00CD04A5" w:rsidP="00CD04A5">
+          <w:p w14:paraId="2C4F11E8" w14:textId="595817CD" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00460ADE" w:rsidP="00460ADE">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="xingming"/>
             <w:bookmarkStart w:id="1" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="1"/>
-            <w:r w:rsidRPr="00CD04A5">
+            <w:r w:rsidRPr="00460ADE">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>JIN WANG</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
-          <w:p w14:paraId="0C64D5A9" w14:textId="77777777" w:rsidR="00CD04A5" w:rsidRPr="00CD04A5" w:rsidRDefault="00CD04A5" w:rsidP="00CD04A5">
+          <w:p w14:paraId="4B2AF74F" w14:textId="77777777" w:rsidR="00460ADE" w:rsidRPr="00460ADE" w:rsidRDefault="00460ADE" w:rsidP="00460ADE">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="didian"/>
-            <w:r w:rsidRPr="00CD04A5">
+            <w:r w:rsidRPr="00460ADE">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Partner</w:t>
             </w:r>
-            <w:r w:rsidRPr="00CD04A5">
+            <w:r w:rsidRPr="00460ADE">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>·</w:t>
             </w:r>
-            <w:r w:rsidRPr="00CD04A5">
+            <w:r w:rsidRPr="00460ADE">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Beijing</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="706EB16B" w14:textId="136567B9" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00CD04A5" w:rsidP="00CD04A5">
+          <w:p w14:paraId="706EB16B" w14:textId="4A5E78CD" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00460ADE" w:rsidP="00460ADE">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CD04A5">
+            <w:r w:rsidRPr="00460ADE">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Registered Foreign Lawyer (PRC)</w:t>
             </w:r>
-            <w:r w:rsidRPr="00CD04A5">
+            <w:r w:rsidRPr="00460ADE">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>·</w:t>
             </w:r>
-            <w:r w:rsidRPr="00CD04A5">
+            <w:r w:rsidRPr="00460ADE">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Hong Kong</w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
-          <w:p w14:paraId="6199424A" w14:textId="3448E7F1" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00CD04A5" w:rsidP="00CD04A5">
+          <w:p w14:paraId="6199424A" w14:textId="254D27EA" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00460ADE" w:rsidP="00460ADE">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="dianhua"/>
-            <w:r w:rsidRPr="00CD04A5">
+            <w:r w:rsidRPr="00460ADE">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">+852 3976 8882 </w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
-          <w:p w14:paraId="4F910ACA" w14:textId="6BF6EA2E" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00CD04A5" w:rsidP="00CD04A5">
+          <w:p w14:paraId="4F910ACA" w14:textId="1C0114E0" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00460ADE" w:rsidP="00460ADE">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="youxiang"/>
-            <w:r w:rsidRPr="00CD04A5">
+            <w:r w:rsidRPr="00460ADE">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>jin.wang@fangdalaw.com</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="22DBA835" w14:textId="677EAC48" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00F96E7C" w:rsidP="00860F89">
             <w:pPr>
               <w:ind w:leftChars="-52" w:left="-109"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C24D79">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:color w:val="545551"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D24C6CB" w14:textId="72501C74" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00CD04A5" w:rsidP="002932C9">
+          <w:p w14:paraId="2D24C6CB" w14:textId="3E3F1E34" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00460ADE" w:rsidP="002932C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="tupian"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0660905F" wp14:editId="5E9D38D2">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="16768410" wp14:editId="7B0EB6C2">
                   <wp:extent cx="1651000" cy="2142519"/>
                   <wp:effectExtent l="0" t="0" r="6350" b="0"/>
                   <wp:docPr id="1" name="图片 1"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
@@ -296,60 +296,60 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C063291" w14:textId="5DC9D94D" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="002375A9" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C24D79">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>PRACTICE AREAS</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C1ACACA" w14:textId="7A82DA8C" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="00CD04A5" w:rsidP="007177F3">
+          <w:p w14:paraId="3C1ACACA" w14:textId="708A992F" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="00460ADE" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="zhiyelingyu"/>
-            <w:r w:rsidRPr="00CD04A5">
+            <w:r w:rsidRPr="00460ADE">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>MS. WANG SPECIALIZES IN ANTITRUST LAW, COMPETITION LAW AND REGULATORY MATTERS.</w:t>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F19AE4C" w14:textId="19A41B01" w:rsidR="00451233" w:rsidRPr="00C24D79" w:rsidRDefault="00F80A79" w:rsidP="00DA428A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C24D79">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
           <w:noProof/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
@@ -409,51 +409,51 @@
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:roundrect w14:anchorId="053823F2" id="圆角矩形 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:-6.2pt;margin-top:-12.6pt;width:4.55pt;height:3.6pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDc1SqFegIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2yAQfp+0/wHxvtqO+mON4lRRqk6T&#10;qrZqO/WZYIiRMMeAxMn++h3gOG1X7WHaCwbu7ru7z98xu9p1mmyF8wpMTauTkhJhODTKrGv64/nm&#10;y1dKfGCmYRqMqOleeHo1//xp1tupmEALuhGOIIjx097WtA3BTovC81Z0zJ+AFQaNElzHAh7dumgc&#10;6xG908WkLM+LHlxjHXDhPd5eZyOdJ3wpBQ/3UnoRiK4p1hbS6tK6imsxn7Hp2jHbKj6Uwf6hio4p&#10;g0lHqGsWGNk49QdUp7gDDzKccOgKkFJxkXrAbqryXTdPLbMi9YLkeDvS5P8fLL/bPtkHhzT01k89&#10;bmMXO+m6+MX6yC6RtR/JErtAOF6eXZyXyChHy+nZRXUZqSyOodb58E1AR+Kmpg42pnnE35FYYttb&#10;H7L/wS+m86BVc6O0TocoAbHUjmwZ/rzVuhoyvPHSJvoaiFEZMN4Ux2bSLuy1iH7aPApJVIPlT1Ih&#10;SWfHJIxzYUKVTS1rRM5dnZXYaoYfI1K3CTAiS8w/Yg8Abxs4YGeYwT+GiiTTMbj8W2E5eIxImcGE&#10;MbhTBtxHABq7GjJn/wNJmZrI0gqa/YMjDvKQeMtvFP67W+bDA3M4Ffi3cdLDPS5SQ19TGHaUtOB+&#10;fXQf/VGsaKWkxymrqf+5YU5Qor8blPFldXoaxzIdUEYTPLjXltVri9l0S0AtVPimWJ620T/ow1Y6&#10;6F7wQVjErGhihmPumvLgDodlyNOPTwoXi0Vyw1G0LNyaJ8sjeGQ1yvJ598KcHQQcUPd3cJhINn0n&#10;4ewbIw0sNgGkSvo+8jrwjWOchDM8OfGdeH1OXseHcf4bAAD//wMAUEsDBBQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NT8JAEL2b+B82Y+KtbCliSOmWGIgkKBdQPC/d&#10;sW3cna3dBeq/dzjpZTKT9+Z9FIvBWXHGPrSeFIxHKQikypuWagXvb8/JDESImoy2nlDBDwZYlLc3&#10;hc6Nv9AOz/tYCxahkGsFTYxdLmWoGnQ6jHyHxNin752OfPa1NL2+sLizMkvTR+l0S+zQ6A6XDVZf&#10;+5NTsF4edttDu9l8b6cr+5rpjxdbr5W6vxtWcx5PcxARh/j3AdcOnB9KDnb0JzJBWAXJOHtgKi/Z&#10;NAPBjGQyAXG8IrMUZFnI/z3KXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDc1SqFegIA&#10;AGAFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="white [3212]" stroked="f" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3567DFE6" w14:textId="77777777" w:rsidR="00CD04A5" w:rsidRDefault="000E0C86" w:rsidP="00B670A2">
+    <w:p w14:paraId="7B5CE818" w14:textId="77777777" w:rsidR="00460ADE" w:rsidRDefault="000E0C86" w:rsidP="00B670A2">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C24D79">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="545551"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E0DC835" wp14:editId="24238D24">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2512</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4508</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5271826" cy="0"/>
@@ -494,1125 +494,1125 @@
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:line w14:anchorId="3D0BA0F8" id="直接连接符 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".2pt,.35pt" to="415.3pt,.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKOATlvwEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+wYWFYYcXpo0V2K&#10;rdhH74pMxQL0BUmLnX8/ik7cohsGbNhFMCW+x/dIens7WcOOEJP2ruPrVc0ZOOl77Q4d//7t4fqG&#10;s5SF64XxDjp+gsRvd1fvtmNoofGDNz1EhiQutWPo+JBzaKsqyQGsSCsfwOGj8tGKjGE8VH0UI7Jb&#10;UzV1valGH/sQvYSU8PZ+fuQ74lcKZP6sVILMTMdRW6Yz0rkvZ7XbivYQRRi0PMsQ/6DCCu2w6EJ1&#10;L7JgP6L+hcpqGX3yKq+kt5VXSksgD+hmXb9x83UQAcgLNieFpU3p/9HKT8c79xSxDWNIbQpPsbiY&#10;VLRMGR2ecabkC5Wyidp2WtoGU2YSL983H9Y3zYYzeXmrZopCFWLKH8FbVj46brQrjkQrjo8pY1lM&#10;vaSUa+PKmbzR/YM2hoJ42N+ZyI6izLBu6g2NDYGv0jAq0OrFBX3lk4GZ9gsopntUO/uhBYOFVkgJ&#10;Lq/LOhATZheYQgkLsCbdfwSe8wsUaPn+BrwgqLJ3eQFb7Xz8XfU8XSSrOf/Sgdl3acHe9yeaL7UG&#10;t4gcnje+rOnrmOAv/+XuJwAAAP//AwBQSwMEFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FvwjAMhe+T9h8iT+I20g3WQWmK0IALh0kDhLRb2nhttcapmgCFX485bRdL&#10;T+/5+XM6720jTtj52pGCl2EEAqlwpqZSwX63fp6A8EGT0Y0jVHBBD/Ps8SHViXFn+sLTNpSCS8gn&#10;WkEVQptI6YsKrfZD1yKx9+M6qwPLrpSm02cut418jaJYWl0TX6h0ix8VFr/bo1WwO1x7uTl8LvK4&#10;3o+m39PV2/q6Umrw1C9nPBYzEAH78LcB9x+YHzIGy92RjBeNgjHnFLyDYG8yimIQ+V3KLJX/+bMb&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEo4BOW/AQAA3wMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAAAAAAAAAAAA&#10;AAAAGQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" strokecolor="#002060" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6CA1024F" w14:textId="77777777" w:rsidR="00CD04A5" w:rsidRDefault="00CD04A5" w:rsidP="00CD04A5">
+    <w:p w14:paraId="6CAFB18C" w14:textId="77777777" w:rsidR="00460ADE" w:rsidRDefault="00460ADE" w:rsidP="00460ADE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CD04A5">
+      <w:r w:rsidRPr="00460ADE">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Ms. Wang has more than 10 years of experience in advising clients on all aspects of Chinese competition law, including merger control, administrative investigations, and antitrust compliance. She has advised clients in a broad range of industry sectors, including healthcare, automobiles, chemicals, consumer products and retail, real estate, container shipping, energy and natural resources, high-tech, infrastructure and transportation, and private equity.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="37FBC82A" w14:textId="77777777" w:rsidR="00CD04A5" w:rsidRDefault="00CD04A5" w:rsidP="00CD04A5">
+    <w:p w14:paraId="377467E8" w14:textId="77777777" w:rsidR="00460ADE" w:rsidRDefault="00460ADE" w:rsidP="00460ADE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CD04A5">
+      <w:r w:rsidRPr="00460ADE">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>REPRESENTATIVE MATTERS AND CASES</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5BFD4CDB" w14:textId="77777777" w:rsidR="00CD04A5" w:rsidRDefault="00CD04A5" w:rsidP="00CD04A5">
+    <w:p w14:paraId="3F2D1DDF" w14:textId="77777777" w:rsidR="00460ADE" w:rsidRDefault="00460ADE" w:rsidP="00460ADE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CD04A5">
+      <w:r w:rsidRPr="00460ADE">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Antitrust investigation</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7E49D063" w14:textId="77777777" w:rsidR="00CD04A5" w:rsidRDefault="00CD04A5" w:rsidP="00CD04A5">
+    <w:p w14:paraId="63CD22EC" w14:textId="77777777" w:rsidR="00460ADE" w:rsidRDefault="00460ADE" w:rsidP="00460ADE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CD04A5">
+      <w:r w:rsidRPr="00460ADE">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised an international pharmaceutical manufacturer on antitrust issues in its proposed cooperation with an online diagnostics and pharmaceutical distribution business</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="787C1F7A" w14:textId="77777777" w:rsidR="00CD04A5" w:rsidRDefault="00CD04A5" w:rsidP="00CD04A5">
+    <w:p w14:paraId="38FDA620" w14:textId="77777777" w:rsidR="00460ADE" w:rsidRDefault="00460ADE" w:rsidP="00460ADE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CD04A5">
+      <w:r w:rsidRPr="00460ADE">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised Eastman Chemical Company, a global manufacturer of chemical products, on the first abuse of dominance investigation initiated by the SAIC in the industry, as well as on an NDRC investigation into resale price maintenance</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1DCCBEF5" w14:textId="77777777" w:rsidR="00CD04A5" w:rsidRDefault="00CD04A5" w:rsidP="00CD04A5">
+    <w:p w14:paraId="7EEA7173" w14:textId="77777777" w:rsidR="00460ADE" w:rsidRDefault="00460ADE" w:rsidP="00460ADE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CD04A5">
+      <w:r w:rsidRPr="00460ADE">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised three state-owned port groups (Tianjin Port, Dalian Port and Yantian Port) on reaching favorable results in an NDRC antitrust investigation into alleged abuses of dominance</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="77E73174" w14:textId="77777777" w:rsidR="00CD04A5" w:rsidRDefault="00CD04A5" w:rsidP="00CD04A5">
+    <w:p w14:paraId="55E9ABC7" w14:textId="77777777" w:rsidR="00460ADE" w:rsidRDefault="00460ADE" w:rsidP="00460ADE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CD04A5">
+      <w:r w:rsidRPr="00460ADE">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised Medtronic, a multinational medical device company, in successfully obtaining reduced fines in an NDRC investigation</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F189D53" w14:textId="77777777" w:rsidR="00CD04A5" w:rsidRDefault="00CD04A5" w:rsidP="00CD04A5">
+    <w:p w14:paraId="60D707D8" w14:textId="77777777" w:rsidR="00460ADE" w:rsidRDefault="00460ADE" w:rsidP="00460ADE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CD04A5">
+      <w:r w:rsidRPr="00460ADE">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised Chrysler, Daimler and Chang</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CD04A5">
+      <w:r w:rsidRPr="00460ADE">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CD04A5">
+      <w:r w:rsidRPr="00460ADE">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>an Ford in successfully obtaining reduced fines in three out of the five published NDRC resale price maintenance cases against multinational automobile companies</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D7266FC" w14:textId="77777777" w:rsidR="00CD04A5" w:rsidRDefault="00CD04A5" w:rsidP="00CD04A5">
+    <w:p w14:paraId="4F97693B" w14:textId="77777777" w:rsidR="00460ADE" w:rsidRDefault="00460ADE" w:rsidP="00460ADE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CD04A5">
+      <w:r w:rsidRPr="00460ADE">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised three multinational automobile companies in similar resale price maintenance investigations initiated by the NDRC</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="41910A6F" w14:textId="77777777" w:rsidR="00CD04A5" w:rsidRDefault="00CD04A5" w:rsidP="00CD04A5">
+    <w:p w14:paraId="629F6EB8" w14:textId="77777777" w:rsidR="00460ADE" w:rsidRDefault="00460ADE" w:rsidP="00460ADE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CD04A5">
+      <w:r w:rsidRPr="00460ADE">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised a leading global high-tech company in handling an SAIC antitrust investigation</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B0C2A25" w14:textId="77777777" w:rsidR="00CD04A5" w:rsidRDefault="00CD04A5" w:rsidP="00CD04A5">
+    <w:p w14:paraId="43E7109E" w14:textId="77777777" w:rsidR="00460ADE" w:rsidRDefault="00460ADE" w:rsidP="00460ADE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CD04A5">
+      <w:r w:rsidRPr="00460ADE">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised H</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CD04A5">
+      <w:r w:rsidRPr="00460ADE">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>ö</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CD04A5">
+      <w:r w:rsidRPr="00460ADE">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>egh Autoliners, an international shipping company, on the first successful defense against an NDRC cartel investigation in the PRC</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0106C601" w14:textId="77777777" w:rsidR="00CD04A5" w:rsidRDefault="00CD04A5" w:rsidP="00CD04A5">
+    <w:p w14:paraId="75B7779D" w14:textId="77777777" w:rsidR="00460ADE" w:rsidRDefault="00460ADE" w:rsidP="00460ADE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CD04A5">
+      <w:r w:rsidRPr="00460ADE">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised a leading US toy manufacturing company on its defense against allegations by the local competition law enforcement that the company breached the PRC Anti-unfair Competition Law</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="25762D1B" w14:textId="77777777" w:rsidR="00CD04A5" w:rsidRDefault="00CD04A5" w:rsidP="00CD04A5">
+    <w:p w14:paraId="1332A1B0" w14:textId="77777777" w:rsidR="00460ADE" w:rsidRDefault="00460ADE" w:rsidP="00460ADE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CD04A5">
+      <w:r w:rsidRPr="00460ADE">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised a leading Swiss medical device manufacturer on responding to allegations of abuse of dominant position in China</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="768129BF" w14:textId="77777777" w:rsidR="00CD04A5" w:rsidRDefault="00CD04A5" w:rsidP="00CD04A5">
+    <w:p w14:paraId="7067B19B" w14:textId="77777777" w:rsidR="00460ADE" w:rsidRDefault="00460ADE" w:rsidP="00460ADE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CD04A5">
+      <w:r w:rsidRPr="00460ADE">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised several multinational and Chinese domestic manufacturing companies on antitrust issues arising from their cooperation and distribution agreements</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1783F73E" w14:textId="77777777" w:rsidR="00CD04A5" w:rsidRDefault="00CD04A5" w:rsidP="00CD04A5">
+    <w:p w14:paraId="3AE5466B" w14:textId="77777777" w:rsidR="00460ADE" w:rsidRDefault="00460ADE" w:rsidP="00460ADE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CD04A5">
+      <w:r w:rsidRPr="00460ADE">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised a multinational pharmaceutical company and several state-owned company groups in setting up their internal antitrust compliance programs</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6401DCEE" w14:textId="77777777" w:rsidR="00CD04A5" w:rsidRDefault="00CD04A5" w:rsidP="00CD04A5">
+    <w:p w14:paraId="2DC918ED" w14:textId="77777777" w:rsidR="00460ADE" w:rsidRDefault="00460ADE" w:rsidP="00460ADE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CD04A5">
+      <w:r w:rsidRPr="00460ADE">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Merger control</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="153BB438" w14:textId="77777777" w:rsidR="00CD04A5" w:rsidRDefault="00CD04A5" w:rsidP="00CD04A5">
+    <w:p w14:paraId="5AB6CF4C" w14:textId="77777777" w:rsidR="00460ADE" w:rsidRDefault="00460ADE" w:rsidP="00460ADE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CD04A5">
+      <w:r w:rsidRPr="00460ADE">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised Danaher on the PRC merger filing for its USD 21.4 billion acquisition of GE Healthcare Life Sciences</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CD04A5">
+      <w:r w:rsidRPr="00460ADE">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CD04A5">
+      <w:r w:rsidRPr="00460ADE">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Biopharma Business</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F516AB0" w14:textId="77777777" w:rsidR="00CD04A5" w:rsidRDefault="00CD04A5" w:rsidP="00CD04A5">
+    <w:p w14:paraId="00A42856" w14:textId="77777777" w:rsidR="00460ADE" w:rsidRDefault="00460ADE" w:rsidP="00460ADE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CD04A5">
+      <w:r w:rsidRPr="00460ADE">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised Blackstone on its acquisitions of real estate in China and its recent acquisition of real estate assets in Japan</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="078B6000" w14:textId="77777777" w:rsidR="00CD04A5" w:rsidRDefault="00CD04A5" w:rsidP="00CD04A5">
+    <w:p w14:paraId="5C1E3C49" w14:textId="77777777" w:rsidR="00460ADE" w:rsidRDefault="00460ADE" w:rsidP="00460ADE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CD04A5">
+      <w:r w:rsidRPr="00460ADE">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised Warburg Pincus LLC on the PRC merger control filing for its acquisition of shares of P&amp;D Investment Holding Limited</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C91AC33" w14:textId="77777777" w:rsidR="00CD04A5" w:rsidRDefault="00CD04A5" w:rsidP="00CD04A5">
+    <w:p w14:paraId="6D1AEFEA" w14:textId="77777777" w:rsidR="00460ADE" w:rsidRDefault="00460ADE" w:rsidP="00460ADE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CD04A5">
+      <w:r w:rsidRPr="00460ADE">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised Mylan on its acquisition of Sebivo from Novartis</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="079C79AE" w14:textId="77777777" w:rsidR="00CD04A5" w:rsidRDefault="00CD04A5" w:rsidP="00CD04A5">
+    <w:p w14:paraId="1E7C3055" w14:textId="77777777" w:rsidR="00460ADE" w:rsidRDefault="00460ADE" w:rsidP="00460ADE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CD04A5">
+      <w:r w:rsidRPr="00460ADE">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised DKSH on the acquisition of DKSH</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CD04A5">
+      <w:r w:rsidRPr="00460ADE">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CD04A5">
+      <w:r w:rsidRPr="00460ADE">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s pharmaceutical distribution business in China by Warburg Pincus LLC</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="096B79C2" w14:textId="77777777" w:rsidR="00CD04A5" w:rsidRDefault="00CD04A5" w:rsidP="00CD04A5">
+    <w:p w14:paraId="33F3094B" w14:textId="77777777" w:rsidR="00460ADE" w:rsidRDefault="00460ADE" w:rsidP="00460ADE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CD04A5">
+      <w:r w:rsidRPr="00460ADE">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised Hyundai Motor Company on its joint venture with Aptiv PLC to develop autonomous driving technology</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A573A4F" w14:textId="77777777" w:rsidR="00CD04A5" w:rsidRDefault="00CD04A5" w:rsidP="00CD04A5">
+    <w:p w14:paraId="56C850F5" w14:textId="77777777" w:rsidR="00460ADE" w:rsidRDefault="00460ADE" w:rsidP="00460ADE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CD04A5">
+      <w:r w:rsidRPr="00460ADE">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised Beijing Mercedes-Benz Sales Service Co., Ltd. (BMBS) on the acquisition of the distribution business of Denza through contractual arrangement</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F2C898B" w14:textId="77777777" w:rsidR="00CD04A5" w:rsidRDefault="00CD04A5" w:rsidP="00CD04A5">
+    <w:p w14:paraId="38C9EF13" w14:textId="77777777" w:rsidR="00460ADE" w:rsidRDefault="00460ADE" w:rsidP="00460ADE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CD04A5">
+      <w:r w:rsidRPr="00460ADE">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised TPG on the investment in APM Monaco by a consortium led by TPG</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0E22793A" w14:textId="77777777" w:rsidR="00CD04A5" w:rsidRDefault="00CD04A5" w:rsidP="00CD04A5">
+    <w:p w14:paraId="2373BD35" w14:textId="77777777" w:rsidR="00460ADE" w:rsidRDefault="00460ADE" w:rsidP="00460ADE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CD04A5">
+      <w:r w:rsidRPr="00460ADE">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised TPG on its acquisition of Genting</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CD04A5">
+      <w:r w:rsidRPr="00460ADE">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CD04A5">
+      <w:r w:rsidRPr="00460ADE">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s Dream Cruises business</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5889D2CB" w14:textId="77777777" w:rsidR="00CD04A5" w:rsidRDefault="00CD04A5" w:rsidP="00CD04A5">
+    <w:p w14:paraId="78BCAE65" w14:textId="77777777" w:rsidR="00460ADE" w:rsidRDefault="00460ADE" w:rsidP="00460ADE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CD04A5">
+      <w:r w:rsidRPr="00460ADE">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised GE on its joint venture with Chaowei Power Holdings Limited to market a sodium-nickel-chloride battery</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="35F472F2" w14:textId="77777777" w:rsidR="00CD04A5" w:rsidRDefault="00CD04A5" w:rsidP="00CD04A5">
+    <w:p w14:paraId="43DC386B" w14:textId="77777777" w:rsidR="00460ADE" w:rsidRDefault="00460ADE" w:rsidP="00460ADE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CD04A5">
+      <w:r w:rsidRPr="00460ADE">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised Chindex on its PRC merger control filing for the USD 461 million takeover of Chindex by a group led by private equity firm TPG and Shanghai Fosun Pharmaceutical</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6356F915" w14:textId="77777777" w:rsidR="00CD04A5" w:rsidRDefault="00CD04A5" w:rsidP="00CD04A5">
+    <w:p w14:paraId="475906AC" w14:textId="77777777" w:rsidR="00460ADE" w:rsidRDefault="00460ADE" w:rsidP="00460ADE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CD04A5">
+      <w:r w:rsidRPr="00460ADE">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised CNPC on its PRC merger control filing for its acquisition of a Russian energy company</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="40B1EB8A" w14:textId="77777777" w:rsidR="00CD04A5" w:rsidRDefault="00CD04A5" w:rsidP="00CD04A5">
+    <w:p w14:paraId="4AF8E3C2" w14:textId="77777777" w:rsidR="00460ADE" w:rsidRDefault="00460ADE" w:rsidP="00460ADE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CD04A5">
+      <w:r w:rsidRPr="00460ADE">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised Daimler AG on its PRC merger control filing for its carbon-fiber reinforced plastic components manufacturing joint venture with Toray and ACE and on its other antitrust matters</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="15ECFC66" w14:textId="77777777" w:rsidR="00CD04A5" w:rsidRDefault="00CD04A5" w:rsidP="00CD04A5">
+    <w:p w14:paraId="290B7B18" w14:textId="77777777" w:rsidR="00460ADE" w:rsidRDefault="00460ADE" w:rsidP="00460ADE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CD04A5">
+      <w:r w:rsidRPr="00460ADE">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised Daimler AG and Robert Bosch on its PRC merger control filing for their joint venture for manufacturing electric motors for electric vehicles and hybrid electric vehicles</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="450B26C7" w14:textId="77777777" w:rsidR="00CD04A5" w:rsidRDefault="00CD04A5" w:rsidP="00CD04A5">
+    <w:p w14:paraId="77328920" w14:textId="77777777" w:rsidR="00460ADE" w:rsidRDefault="00460ADE" w:rsidP="00460ADE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CD04A5">
+      <w:r w:rsidRPr="00460ADE">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised Davidson Kempner, GLG Partners, Centaurus Capital and Senrigan Capital on PRC merger control analysis</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7897A9BA" w14:textId="77777777" w:rsidR="00CD04A5" w:rsidRDefault="00CD04A5" w:rsidP="00CD04A5">
+    <w:p w14:paraId="37972957" w14:textId="77777777" w:rsidR="00460ADE" w:rsidRDefault="00460ADE" w:rsidP="00460ADE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CD04A5">
+      <w:r w:rsidRPr="00460ADE">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised Eni S.p.A. and Rosneft Oil Company on the PRC merger control filing for their joint venture for the exploration of oil and gas and for the development, production and marketing of oil and gas products</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4D4997E0" w14:textId="77777777" w:rsidR="00CD04A5" w:rsidRDefault="00CD04A5" w:rsidP="00CD04A5">
+    <w:p w14:paraId="7DA897D9" w14:textId="77777777" w:rsidR="00460ADE" w:rsidRDefault="00460ADE" w:rsidP="00460ADE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CD04A5">
+      <w:r w:rsidRPr="00460ADE">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised Mahle on the PRC merger control filing for its acquisition of Behr</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E35AF02" w14:textId="77777777" w:rsidR="00CD04A5" w:rsidRDefault="00CD04A5" w:rsidP="00CD04A5">
+    <w:p w14:paraId="2CB3F05E" w14:textId="77777777" w:rsidR="00460ADE" w:rsidRDefault="00460ADE" w:rsidP="00460ADE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CD04A5">
+      <w:r w:rsidRPr="00460ADE">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised UGL on the PRC merger control filing for the sale of shares in DTZ to TPG</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="78F24EEF" w14:textId="77777777" w:rsidR="00CD04A5" w:rsidRDefault="00CD04A5" w:rsidP="00CD04A5">
+    <w:p w14:paraId="70A7F5F1" w14:textId="77777777" w:rsidR="00460ADE" w:rsidRDefault="00460ADE" w:rsidP="00460ADE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CD04A5">
+      <w:r w:rsidRPr="00460ADE">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised Virgin Atlantic Airlines on its PRC merger control filing for its joint venture with Delta Airlines</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3F1B851B" w14:textId="77777777" w:rsidR="00CD04A5" w:rsidRDefault="00CD04A5" w:rsidP="00CD04A5">
+    <w:p w14:paraId="0F57E5C8" w14:textId="77777777" w:rsidR="00460ADE" w:rsidRDefault="00460ADE" w:rsidP="00460ADE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CD04A5">
+      <w:r w:rsidRPr="00460ADE">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised United Technologies Corporation on various issues under the PRC Anti-Monopoly Law in its proposed acquisition in China</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2894500D" w14:textId="77777777" w:rsidR="00CD04A5" w:rsidRDefault="00CD04A5" w:rsidP="00CD04A5">
+    <w:p w14:paraId="5A2039CC" w14:textId="77777777" w:rsidR="00460ADE" w:rsidRDefault="00460ADE" w:rsidP="00460ADE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CD04A5">
+      <w:r w:rsidRPr="00460ADE">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Education</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="65AA9284" w14:textId="77777777" w:rsidR="00CD04A5" w:rsidRDefault="00CD04A5" w:rsidP="00CD04A5">
+    <w:p w14:paraId="5617D52F" w14:textId="77777777" w:rsidR="00460ADE" w:rsidRDefault="00460ADE" w:rsidP="00460ADE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CD04A5">
+      <w:r w:rsidRPr="00460ADE">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Peking University, School of Law, LL.M.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7EC930A2" w14:textId="77777777" w:rsidR="00CD04A5" w:rsidRDefault="00CD04A5" w:rsidP="00CD04A5">
+    <w:p w14:paraId="14CDE135" w14:textId="77777777" w:rsidR="00460ADE" w:rsidRDefault="00460ADE" w:rsidP="00460ADE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CD04A5">
+      <w:r w:rsidRPr="00460ADE">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Renmin University of China, School of Law, LL.B.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="542EE583" w14:textId="77777777" w:rsidR="00CD04A5" w:rsidRDefault="00CD04A5" w:rsidP="00CD04A5">
+    <w:p w14:paraId="219BE920" w14:textId="77777777" w:rsidR="00460ADE" w:rsidRDefault="00460ADE" w:rsidP="00460ADE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CD04A5">
+      <w:r w:rsidRPr="00460ADE">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Professional Qualification</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7BEC29FA" w14:textId="77777777" w:rsidR="00CD04A5" w:rsidRDefault="00CD04A5" w:rsidP="00CD04A5">
+    <w:p w14:paraId="224D9E66" w14:textId="77777777" w:rsidR="00460ADE" w:rsidRDefault="00460ADE" w:rsidP="00460ADE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CD04A5">
+      <w:r w:rsidRPr="00460ADE">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Admitted to practice in the PRC</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="661C282D" w14:textId="77777777" w:rsidR="00CD04A5" w:rsidRDefault="00CD04A5" w:rsidP="00CD04A5">
+    <w:p w14:paraId="431668AF" w14:textId="77777777" w:rsidR="00460ADE" w:rsidRDefault="00460ADE" w:rsidP="00460ADE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CD04A5">
+      <w:r w:rsidRPr="00460ADE">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Registered Foreign Lawyer in Hong Kong SAR</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F1599B8" w14:textId="77777777" w:rsidR="00CD04A5" w:rsidRDefault="00CD04A5" w:rsidP="00CD04A5">
+    <w:p w14:paraId="1DB0189D" w14:textId="77777777" w:rsidR="00460ADE" w:rsidRDefault="00460ADE" w:rsidP="00460ADE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CD04A5">
+      <w:r w:rsidRPr="00460ADE">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Work Language</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64DEF52D" w14:textId="77777777" w:rsidR="00CD04A5" w:rsidRDefault="00CD04A5" w:rsidP="00CD04A5">
+    <w:p w14:paraId="588ABDDA" w14:textId="77777777" w:rsidR="00460ADE" w:rsidRDefault="00460ADE" w:rsidP="00460ADE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CD04A5">
+      <w:r w:rsidRPr="00460ADE">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Chinese</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0C67EC40" w14:textId="77777777" w:rsidR="00CD04A5" w:rsidRDefault="00CD04A5" w:rsidP="00CD04A5">
+    <w:p w14:paraId="664E36EB" w14:textId="77777777" w:rsidR="00460ADE" w:rsidRDefault="00460ADE" w:rsidP="00460ADE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="41"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CD04A5">
+      <w:r w:rsidRPr="00460ADE">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>English</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="36DEBAA1" w14:textId="77777777" w:rsidR="00CD04A5" w:rsidRDefault="00CD04A5" w:rsidP="00CD04A5">
+    <w:p w14:paraId="4D1995C9" w14:textId="77777777" w:rsidR="00460ADE" w:rsidRDefault="00460ADE" w:rsidP="00460ADE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CD04A5">
+      <w:r w:rsidRPr="00460ADE">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Professional Background</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5567FC3C" w14:textId="19AA7567" w:rsidR="00686369" w:rsidRPr="00CD04A5" w:rsidRDefault="00CD04A5" w:rsidP="00CD04A5">
+    <w:p w14:paraId="5567FC3C" w14:textId="69941F1A" w:rsidR="00686369" w:rsidRPr="00460ADE" w:rsidRDefault="00460ADE" w:rsidP="00460ADE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="42"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CD04A5">
+      <w:r w:rsidRPr="00460ADE">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Before joining the firm, Ms. Wang worked in the Beijing office of a leading international law firm for five years.</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00686369" w:rsidRPr="00CD04A5" w:rsidSect="002D0826">
+    <w:sectPr w:rsidR="00686369" w:rsidRPr="00460ADE" w:rsidSect="002D0826">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1797" w:bottom="1440" w:left="1797" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="3584D350" w14:textId="77777777" w:rsidR="004167EC" w:rsidRDefault="004167EC" w:rsidP="00F57734">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="2493FDE5" w14:textId="77777777" w:rsidR="004167EC" w:rsidRDefault="004167EC" w:rsidP="00F57734">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -1810,1243 +1810,1243 @@
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0B3A7192"/>
+    <w:nsid w:val="0B130697"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="75AE37BC"/>
+    <w:tmpl w:val="D5A80E88"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0C3510CF"/>
+    <w:nsid w:val="0D3E2E07"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="8E9C5D3E"/>
+    <w:tmpl w:val="41D84A1E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0C9F6F3A"/>
+    <w:nsid w:val="12E63E09"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="FA9251F2"/>
+    <w:tmpl w:val="AF0CF2C6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0CE97E39"/>
+    <w:nsid w:val="131373F0"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="4678FFA6"/>
+    <w:tmpl w:val="7916CBD2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="101C3319"/>
+    <w:nsid w:val="1661331D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D2907FB4"/>
+    <w:tmpl w:val="C6D688CC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="10B64DCD"/>
+    <w:nsid w:val="1DCB1F49"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="9B84A586"/>
+    <w:tmpl w:val="647C81E4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="10C33C23"/>
+    <w:nsid w:val="21770222"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E3A60BA0"/>
+    <w:tmpl w:val="E4F2A130"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="11911D00"/>
+    <w:nsid w:val="21F61EE2"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="AEFC9626"/>
+    <w:tmpl w:val="C29EAAEC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="11937247"/>
+    <w:nsid w:val="26C92F4D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="66426176"/>
+    <w:tmpl w:val="F094FE9A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="17A662CE"/>
+    <w:nsid w:val="28D76FE9"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="904C46A8"/>
+    <w:tmpl w:val="60EEF81C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="19C84C65"/>
+    <w:nsid w:val="2A343B96"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="72C2F138"/>
+    <w:tmpl w:val="A7E0D01A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1BA54192"/>
+    <w:nsid w:val="2D030420"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="8B70C384"/>
+    <w:tmpl w:val="61D0C96E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1D270DB4"/>
+    <w:nsid w:val="2EE42B43"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="B08202D4"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="440" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="880" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1320" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1760" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2200" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2640" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3080" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3520" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="310B3493"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="DFFEA096"/>
+    <w:tmpl w:val="83585A52"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1DC431B0"/>
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="375C10A5"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="95A45744"/>
+    <w:tmpl w:val="6B6EE3B6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="23D26B01"/>
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="37805AE0"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="4A9A5998"/>
+    <w:tmpl w:val="74BCCD2C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="244B1602"/>
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="38B821AD"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="8AFA0CB2"/>
+    <w:tmpl w:val="F2ECF02C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="28E16C41"/>
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="399434A4"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B3CC284C"/>
+    <w:tmpl w:val="0A584374"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2EAB1F70"/>
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3AC37926"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="EF54EBFA"/>
+    <w:tmpl w:val="E4F2A130"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2EE42B43"/>
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3B6418F1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="B08202D4"/>
-    <w:lvl w:ilvl="0" w:tplc="04090001">
+    <w:tmpl w:val="49FEE19A"/>
+    <w:lvl w:ilvl="0" w:tplc="B99657A6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="440" w:hanging="440"/>
-[...5 lines deleted...]
-    <w:lvl w:ilvl="1" w:tplc="04090003">
+        <w:ind w:left="510" w:hanging="226"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:sz w:val="15"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="880" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1320" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1760" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="880" w:hanging="440"/>
-[...5 lines deleted...]
-    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+        <w:ind w:left="2200" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1320" w:hanging="440"/>
-[...5 lines deleted...]
-    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+        <w:ind w:left="2640" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1760" w:hanging="440"/>
-[...5 lines deleted...]
-    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+        <w:ind w:left="3080" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2200" w:hanging="440"/>
-[...5 lines deleted...]
-    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+        <w:ind w:left="3520" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2640" w:hanging="440"/>
-[...34 lines deleted...]
-      <w:pPr>
         <w:ind w:left="3960" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="30043AF0"/>
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3F6D7027"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B7D4DC9E"/>
+    <w:tmpl w:val="E98C52B6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="347B0A44"/>
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="48331AB8"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="AD3A01EC"/>
+    <w:tmpl w:val="06624B62"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="363556B6"/>
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4B2D4842"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="FC005706"/>
+    <w:tmpl w:val="A3F812A0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="36824C58"/>
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4C4E1EAB"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="1A302836"/>
+    <w:tmpl w:val="0824B7B0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="388A425F"/>
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="50A804C0"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="5152456A"/>
+    <w:tmpl w:val="E3F236D4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3A2E315C"/>
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="52206E10"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="93F83986"/>
+    <w:tmpl w:val="2B7EFB8A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-[...114 lines deleted...]
-  </w:abstractNum>
   <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3C275B44"/>
+    <w:nsid w:val="52362D50"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="76CCD9AE"/>
+    <w:tmpl w:val="BB705366"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3FAC5837"/>
+    <w:nsid w:val="555D0C2C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="76CCD9AE"/>
+    <w:tmpl w:val="AD029AE2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="421734FE"/>
+    <w:nsid w:val="55DF13C9"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A19C67E8"/>
+    <w:tmpl w:val="116826D2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="42515781"/>
+    <w:nsid w:val="581E3B0E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F4A28A46"/>
+    <w:tmpl w:val="56626E7C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="431F3049"/>
+    <w:nsid w:val="5A331131"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="FE1C0E52"/>
+    <w:tmpl w:val="D1C4D1E8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="43902FFC"/>
+    <w:nsid w:val="5E215DB0"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E8F22E06"/>
+    <w:tmpl w:val="643CAC14"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="43E01C90"/>
+    <w:nsid w:val="618B547F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="4A6C8A1E"/>
+    <w:tmpl w:val="D930BEFE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4D3066EF"/>
+    <w:nsid w:val="62D4274A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="564C2BC4"/>
+    <w:tmpl w:val="641AC202"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="52735887"/>
+    <w:nsid w:val="64C1041A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="373A3E6C"/>
+    <w:tmpl w:val="6EBC9544"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="59E900FD"/>
+    <w:nsid w:val="68E90CB6"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="56B24A0E"/>
+    <w:tmpl w:val="F2204AF2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5C5457D9"/>
+    <w:nsid w:val="6C235643"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="44446DD2"/>
+    <w:tmpl w:val="90E65358"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5E8A191E"/>
+    <w:nsid w:val="6C8E5E9E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="7F487F3A"/>
+    <w:tmpl w:val="12387036"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="63EA43CA"/>
+    <w:nsid w:val="71AD4773"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B30E97E2"/>
+    <w:tmpl w:val="0AA831BC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="666F781C"/>
+    <w:nsid w:val="72B55A9A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D1121E98"/>
+    <w:tmpl w:val="2304CBA0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="70262D7B"/>
+    <w:nsid w:val="76F5634F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="BABC753A"/>
+    <w:tmpl w:val="93024738"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="775D0538"/>
+    <w:nsid w:val="7D0F7587"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B5E83906"/>
+    <w:tmpl w:val="57A85A2C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="2">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="33"/>
+  </w:num>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="35"/>
+  </w:num>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="34"/>
+  </w:num>
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="40"/>
+  </w:num>
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="11">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="12">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="14">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="15">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="16">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="17">
+    <w:abstractNumId w:val="36"/>
+  </w:num>
+  <w:num w:numId="18">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="19">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="20">
+    <w:abstractNumId w:val="41"/>
+  </w:num>
+  <w:num w:numId="21">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="22">
+    <w:abstractNumId w:val="39"/>
+  </w:num>
+  <w:num w:numId="23">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="24">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="25">
+    <w:abstractNumId w:val="37"/>
+  </w:num>
+  <w:num w:numId="26">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="27">
+    <w:abstractNumId w:val="32"/>
+  </w:num>
+  <w:num w:numId="28">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="29">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="30">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="31">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="32">
+    <w:abstractNumId w:val="38"/>
+  </w:num>
+  <w:num w:numId="33">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="34">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="35">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="36">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="37">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="38">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="39">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="40">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="41">
     <w:abstractNumId w:val="18"/>
   </w:num>
-  <w:num w:numId="2">
-[...65 lines deleted...]
-  <w:num w:numId="24">
+  <w:num w:numId="42">
     <w:abstractNumId w:val="6"/>
-  </w:num>
-[...52 lines deleted...]
-    <w:abstractNumId w:val="26"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
@@ -3091,50 +3091,51 @@
     <w:rsid w:val="00232FF3"/>
     <w:rsid w:val="002375A9"/>
     <w:rsid w:val="00253EDA"/>
     <w:rsid w:val="00283DAB"/>
     <w:rsid w:val="002932C9"/>
     <w:rsid w:val="002A35FF"/>
     <w:rsid w:val="002A4932"/>
     <w:rsid w:val="002B1F71"/>
     <w:rsid w:val="002D0826"/>
     <w:rsid w:val="0031673D"/>
     <w:rsid w:val="0034020A"/>
     <w:rsid w:val="0034029C"/>
     <w:rsid w:val="00351712"/>
     <w:rsid w:val="00353486"/>
     <w:rsid w:val="0036384C"/>
     <w:rsid w:val="00370676"/>
     <w:rsid w:val="00396678"/>
     <w:rsid w:val="003B4410"/>
     <w:rsid w:val="003D196D"/>
     <w:rsid w:val="003D355E"/>
     <w:rsid w:val="00403EDB"/>
     <w:rsid w:val="004167EC"/>
     <w:rsid w:val="004416E4"/>
     <w:rsid w:val="00451233"/>
     <w:rsid w:val="004570F8"/>
+    <w:rsid w:val="00460ADE"/>
     <w:rsid w:val="0047636D"/>
     <w:rsid w:val="0049405C"/>
     <w:rsid w:val="004D21F0"/>
     <w:rsid w:val="004D3C23"/>
     <w:rsid w:val="004E2FCC"/>
     <w:rsid w:val="004F1B4E"/>
     <w:rsid w:val="0052675C"/>
     <w:rsid w:val="0056635E"/>
     <w:rsid w:val="005A7DA0"/>
     <w:rsid w:val="005B00C1"/>
     <w:rsid w:val="005B5F25"/>
     <w:rsid w:val="005C1FBD"/>
     <w:rsid w:val="005F7A7D"/>
     <w:rsid w:val="00605720"/>
     <w:rsid w:val="0065437B"/>
     <w:rsid w:val="0066746A"/>
     <w:rsid w:val="00667CF2"/>
     <w:rsid w:val="00683D9C"/>
     <w:rsid w:val="00685381"/>
     <w:rsid w:val="00686369"/>
     <w:rsid w:val="006A06C2"/>
     <w:rsid w:val="006C21DA"/>
     <w:rsid w:val="006D159B"/>
     <w:rsid w:val="006F2EE4"/>
     <w:rsid w:val="007177F3"/>
@@ -3165,51 +3166,50 @@
     <w:rsid w:val="0094376B"/>
     <w:rsid w:val="009465FB"/>
     <w:rsid w:val="0095781F"/>
     <w:rsid w:val="009A4D0D"/>
     <w:rsid w:val="009A711A"/>
     <w:rsid w:val="009B27AE"/>
     <w:rsid w:val="009D6108"/>
     <w:rsid w:val="009E20C4"/>
     <w:rsid w:val="00A002B6"/>
     <w:rsid w:val="00A1252B"/>
     <w:rsid w:val="00A1585C"/>
     <w:rsid w:val="00A41685"/>
     <w:rsid w:val="00A64BF0"/>
     <w:rsid w:val="00A81B38"/>
     <w:rsid w:val="00B05840"/>
     <w:rsid w:val="00B37E04"/>
     <w:rsid w:val="00B557D1"/>
     <w:rsid w:val="00B62E87"/>
     <w:rsid w:val="00B670A2"/>
     <w:rsid w:val="00B86E39"/>
     <w:rsid w:val="00BB071E"/>
     <w:rsid w:val="00BB2601"/>
     <w:rsid w:val="00C0316A"/>
     <w:rsid w:val="00C24D79"/>
     <w:rsid w:val="00CD0348"/>
-    <w:rsid w:val="00CD04A5"/>
     <w:rsid w:val="00CF1C9C"/>
     <w:rsid w:val="00D1552C"/>
     <w:rsid w:val="00D2284D"/>
     <w:rsid w:val="00D45AF6"/>
     <w:rsid w:val="00D632AE"/>
     <w:rsid w:val="00D925CA"/>
     <w:rsid w:val="00DA428A"/>
     <w:rsid w:val="00DA626A"/>
     <w:rsid w:val="00DD484D"/>
     <w:rsid w:val="00DF04DF"/>
     <w:rsid w:val="00E34189"/>
     <w:rsid w:val="00E418B1"/>
     <w:rsid w:val="00E44063"/>
     <w:rsid w:val="00E61128"/>
     <w:rsid w:val="00E70303"/>
     <w:rsid w:val="00E73B54"/>
     <w:rsid w:val="00E7710E"/>
     <w:rsid w:val="00E94C0A"/>
     <w:rsid w:val="00EB2910"/>
     <w:rsid w:val="00EF7E90"/>
     <w:rsid w:val="00F07BEB"/>
     <w:rsid w:val="00F51C68"/>
     <w:rsid w:val="00F57734"/>
     <w:rsid w:val="00F80A79"/>
     <w:rsid w:val="00F96E7C"/>
@@ -4280,61 +4280,61 @@
     <w:rsid w:val="00F57734"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af4">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0065437B"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af5">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00CD04A5"/>
+    <w:rsid w:val="00460ADE"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af6">
     <w:name w:val="正文文本 字符"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="af5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00CD04A5"/>
+    <w:rsid w:val="00460ADE"/>
     <w:rPr>
       <w:sz w:val="21"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 主题​​">
@@ -4618,51 +4618,51 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{64C724BD-8C95-4582-A152-05C99ECD086B}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0C95E5B5-B0DA-4168-BEB4-CC76804B6F2F}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>798</Words>
   <Characters>4553</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>37</Lines>
   <Paragraphs>10</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>5341</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>