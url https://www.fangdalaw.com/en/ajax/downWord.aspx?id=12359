--- v0 (2026-05-17)
+++ v1 (2026-07-16)
@@ -36,189 +36,189 @@
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5485"/>
         <w:gridCol w:w="2836"/>
       </w:tblGrid>
       <w:tr w:rsidR="0049405C" w:rsidRPr="00C24D79" w14:paraId="76EB2C64" w14:textId="77777777" w:rsidTr="00E70303">
         <w:trPr>
           <w:trHeight w:val="3267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5485" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="271D78"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C4F11E8" w14:textId="6E53DE75" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="009F1182" w:rsidP="009F1182">
+          <w:p w14:paraId="2C4F11E8" w14:textId="1EA3EF7D" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00CC00E4" w:rsidP="00CC00E4">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="xingming"/>
             <w:bookmarkStart w:id="1" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="1"/>
-            <w:r w:rsidRPr="009F1182">
+            <w:r w:rsidRPr="00CC00E4">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>LINGQI WANG</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
-          <w:p w14:paraId="706EB16B" w14:textId="228A1E73" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="009F1182" w:rsidP="009F1182">
+          <w:p w14:paraId="706EB16B" w14:textId="12275F90" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00CC00E4" w:rsidP="00CC00E4">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="didian"/>
-            <w:r w:rsidRPr="009F1182">
+            <w:r w:rsidRPr="00CC00E4">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Partner</w:t>
             </w:r>
-            <w:r w:rsidRPr="009F1182">
+            <w:r w:rsidRPr="00CC00E4">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>·</w:t>
             </w:r>
-            <w:r w:rsidRPr="009F1182">
+            <w:r w:rsidRPr="00CC00E4">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Shanghai</w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
-          <w:p w14:paraId="6199424A" w14:textId="27BEE3A4" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="009F1182" w:rsidP="009F1182">
+          <w:p w14:paraId="6199424A" w14:textId="0B89BFED" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00CC00E4" w:rsidP="00CC00E4">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="dianhua"/>
-            <w:r w:rsidRPr="009F1182">
+            <w:r w:rsidRPr="00CC00E4">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">+86 21 2208 1179 </w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
-          <w:p w14:paraId="4F910ACA" w14:textId="612FD774" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="009F1182" w:rsidP="009F1182">
+          <w:p w14:paraId="4F910ACA" w14:textId="3E94ABCF" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00CC00E4" w:rsidP="00CC00E4">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="youxiang"/>
-            <w:r w:rsidRPr="009F1182">
+            <w:r w:rsidRPr="00CC00E4">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>lingqi.wang@fangdalaw.com</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="22DBA835" w14:textId="677EAC48" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00F96E7C" w:rsidP="00860F89">
             <w:pPr>
               <w:ind w:leftChars="-52" w:left="-109"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C24D79">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:color w:val="545551"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D24C6CB" w14:textId="342F169D" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="009F1182" w:rsidP="002932C9">
+          <w:p w14:paraId="2D24C6CB" w14:textId="6990271B" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00CC00E4" w:rsidP="002932C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="tupian"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0D834C4C" wp14:editId="31186F17">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5A3924BA" wp14:editId="20E3B1DA">
                   <wp:extent cx="1651000" cy="2142519"/>
                   <wp:effectExtent l="0" t="0" r="6350" b="0"/>
                   <wp:docPr id="1" name="图片 1"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
@@ -258,60 +258,60 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C063291" w14:textId="5DC9D94D" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="002375A9" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C24D79">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>PRACTICE AREAS</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C1ACACA" w14:textId="036964EC" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="009F1182" w:rsidP="007177F3">
+          <w:p w14:paraId="3C1ACACA" w14:textId="688FED54" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="00CC00E4" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="zhiyelingyu"/>
-            <w:r w:rsidRPr="009F1182">
+            <w:r w:rsidRPr="00CC00E4">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>MR. LINGQI WANG SPECIALIZES IN COMMERCIAL DISPUTE RESOLUTION AND RESTRUCTURING AND INSOLVENCY.</w:t>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F19AE4C" w14:textId="19A41B01" w:rsidR="00451233" w:rsidRPr="00C24D79" w:rsidRDefault="00F80A79" w:rsidP="00DA428A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C24D79">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
           <w:noProof/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
@@ -371,51 +371,51 @@
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:roundrect w14:anchorId="053823F2" id="圆角矩形 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:-6.2pt;margin-top:-12.6pt;width:4.55pt;height:3.6pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDc1SqFegIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2yAQfp+0/wHxvtqO+mON4lRRqk6T&#10;qrZqO/WZYIiRMMeAxMn++h3gOG1X7WHaCwbu7ru7z98xu9p1mmyF8wpMTauTkhJhODTKrGv64/nm&#10;y1dKfGCmYRqMqOleeHo1//xp1tupmEALuhGOIIjx097WtA3BTovC81Z0zJ+AFQaNElzHAh7dumgc&#10;6xG908WkLM+LHlxjHXDhPd5eZyOdJ3wpBQ/3UnoRiK4p1hbS6tK6imsxn7Hp2jHbKj6Uwf6hio4p&#10;g0lHqGsWGNk49QdUp7gDDzKccOgKkFJxkXrAbqryXTdPLbMi9YLkeDvS5P8fLL/bPtkHhzT01k89&#10;bmMXO+m6+MX6yC6RtR/JErtAOF6eXZyXyChHy+nZRXUZqSyOodb58E1AR+Kmpg42pnnE35FYYttb&#10;H7L/wS+m86BVc6O0TocoAbHUjmwZ/rzVuhoyvPHSJvoaiFEZMN4Ux2bSLuy1iH7aPApJVIPlT1Ih&#10;SWfHJIxzYUKVTS1rRM5dnZXYaoYfI1K3CTAiS8w/Yg8Abxs4YGeYwT+GiiTTMbj8W2E5eIxImcGE&#10;MbhTBtxHABq7GjJn/wNJmZrI0gqa/YMjDvKQeMtvFP67W+bDA3M4Ffi3cdLDPS5SQ19TGHaUtOB+&#10;fXQf/VGsaKWkxymrqf+5YU5Qor8blPFldXoaxzIdUEYTPLjXltVri9l0S0AtVPimWJ620T/ow1Y6&#10;6F7wQVjErGhihmPumvLgDodlyNOPTwoXi0Vyw1G0LNyaJ8sjeGQ1yvJ598KcHQQcUPd3cJhINn0n&#10;4ewbIw0sNgGkSvo+8jrwjWOchDM8OfGdeH1OXseHcf4bAAD//wMAUEsDBBQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NT8JAEL2b+B82Y+KtbCliSOmWGIgkKBdQPC/d&#10;sW3cna3dBeq/dzjpZTKT9+Z9FIvBWXHGPrSeFIxHKQikypuWagXvb8/JDESImoy2nlDBDwZYlLc3&#10;hc6Nv9AOz/tYCxahkGsFTYxdLmWoGnQ6jHyHxNin752OfPa1NL2+sLizMkvTR+l0S+zQ6A6XDVZf&#10;+5NTsF4edttDu9l8b6cr+5rpjxdbr5W6vxtWcx5PcxARh/j3AdcOnB9KDnb0JzJBWAXJOHtgKi/Z&#10;NAPBjGQyAXG8IrMUZFnI/z3KXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDc1SqFegIA&#10;AGAFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="white [3212]" stroked="f" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3DB888E5" w14:textId="77777777" w:rsidR="009F1182" w:rsidRDefault="000E0C86" w:rsidP="00B670A2">
+    <w:p w14:paraId="36F0DEA4" w14:textId="77777777" w:rsidR="00CC00E4" w:rsidRDefault="000E0C86" w:rsidP="00B670A2">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C24D79">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="545551"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E0DC835" wp14:editId="24238D24">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2512</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4508</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5271826" cy="0"/>
@@ -456,1864 +456,1864 @@
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:line w14:anchorId="3D0BA0F8" id="直接连接符 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".2pt,.35pt" to="415.3pt,.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKOATlvwEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+wYWFYYcXpo0V2K&#10;rdhH74pMxQL0BUmLnX8/ik7cohsGbNhFMCW+x/dIens7WcOOEJP2ruPrVc0ZOOl77Q4d//7t4fqG&#10;s5SF64XxDjp+gsRvd1fvtmNoofGDNz1EhiQutWPo+JBzaKsqyQGsSCsfwOGj8tGKjGE8VH0UI7Jb&#10;UzV1valGH/sQvYSU8PZ+fuQ74lcKZP6sVILMTMdRW6Yz0rkvZ7XbivYQRRi0PMsQ/6DCCu2w6EJ1&#10;L7JgP6L+hcpqGX3yKq+kt5VXSksgD+hmXb9x83UQAcgLNieFpU3p/9HKT8c79xSxDWNIbQpPsbiY&#10;VLRMGR2ecabkC5Wyidp2WtoGU2YSL983H9Y3zYYzeXmrZopCFWLKH8FbVj46brQrjkQrjo8pY1lM&#10;vaSUa+PKmbzR/YM2hoJ42N+ZyI6izLBu6g2NDYGv0jAq0OrFBX3lk4GZ9gsopntUO/uhBYOFVkgJ&#10;Lq/LOhATZheYQgkLsCbdfwSe8wsUaPn+BrwgqLJ3eQFb7Xz8XfU8XSSrOf/Sgdl3acHe9yeaL7UG&#10;t4gcnje+rOnrmOAv/+XuJwAAAP//AwBQSwMEFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FvwjAMhe+T9h8iT+I20g3WQWmK0IALh0kDhLRb2nhttcapmgCFX485bRdL&#10;T+/5+XM6720jTtj52pGCl2EEAqlwpqZSwX63fp6A8EGT0Y0jVHBBD/Ps8SHViXFn+sLTNpSCS8gn&#10;WkEVQptI6YsKrfZD1yKx9+M6qwPLrpSm02cut418jaJYWl0TX6h0ix8VFr/bo1WwO1x7uTl8LvK4&#10;3o+m39PV2/q6Umrw1C9nPBYzEAH78LcB9x+YHzIGy92RjBeNgjHnFLyDYG8yimIQ+V3KLJX/+bMb&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEo4BOW/AQAA3wMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAAAAAAAAAAAA&#10;AAAAGQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" strokecolor="#002060" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="723A4758" w14:textId="77777777" w:rsidR="009F1182" w:rsidRDefault="009F1182" w:rsidP="009F1182">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="009F1182">
+    <w:p w14:paraId="00418F8B" w14:textId="77777777" w:rsidR="00CC00E4" w:rsidRDefault="00CC00E4" w:rsidP="00CC00E4">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CC00E4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Lingqi specializes in commercial dispute resolution and restructuring and insolvency, particularly matters with cross-border elements. As litigation and arbitration counsel for corporations, private equity firms, hedge funds, and financial institutions, Lingqi handles significant commercial cases, including disputes involving buyout/minority investment, joint ventures, corporate control, contract and other complex commercial matters. In areas of restructuring and insolvency, Lingqi regularly acts as court-appointed administrator or counsel for shareholders, debtors, creditors and restructuring sponsors in large, complex cases of out-of-court restructuring, liquidation, reorganization and involuntary dissolution.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4E8BB0F1" w14:textId="77777777" w:rsidR="009F1182" w:rsidRDefault="009F1182" w:rsidP="009F1182">
+    <w:p w14:paraId="2E7A61CD" w14:textId="77777777" w:rsidR="00CC00E4" w:rsidRDefault="00CC00E4" w:rsidP="00CC00E4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009F1182">
+      <w:r w:rsidRPr="00CC00E4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>REPRESENTATIVE MATTERS AND CASES</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F5D9EA6" w14:textId="77777777" w:rsidR="009F1182" w:rsidRDefault="009F1182" w:rsidP="009F1182">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="009F1182">
+    <w:p w14:paraId="18A4F8CC" w14:textId="77777777" w:rsidR="00CC00E4" w:rsidRDefault="00CC00E4" w:rsidP="00CC00E4">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CC00E4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Commercial Dispute Resolutions</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="227064AD" w14:textId="77777777" w:rsidR="009F1182" w:rsidRDefault="009F1182" w:rsidP="009F1182">
+    <w:p w14:paraId="2AFF4A39" w14:textId="77777777" w:rsidR="00CC00E4" w:rsidRDefault="00CC00E4" w:rsidP="00CC00E4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009F1182">
+      <w:r w:rsidRPr="00CC00E4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Representation of a property developer with offshore structure in a shareholders dispute involving both Chinese and offshore litigations, with a dispute amount near RMB 10 billion</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1E2AFCD2" w14:textId="77777777" w:rsidR="009F1182" w:rsidRDefault="009F1182" w:rsidP="009F1182">
+    <w:p w14:paraId="517BEA62" w14:textId="77777777" w:rsidR="00CC00E4" w:rsidRDefault="00CC00E4" w:rsidP="00CC00E4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009F1182">
+      <w:r w:rsidRPr="00CC00E4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Representation of a Hong Kong-appointed administrator in enforcing an RMB 2 billion judgement against a debtor in mainland China</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="22AB3BCD" w14:textId="77777777" w:rsidR="009F1182" w:rsidRDefault="009F1182" w:rsidP="009F1182">
+    <w:p w14:paraId="656D47BC" w14:textId="77777777" w:rsidR="00CC00E4" w:rsidRDefault="00CC00E4" w:rsidP="00CC00E4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009F1182">
+      <w:r w:rsidRPr="00CC00E4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Representation of the manager of a private equity fund in a series of cross-border disputes with the limited partners at a value over RMB 4 billion</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0DDCF5C8" w14:textId="77777777" w:rsidR="009F1182" w:rsidRDefault="009F1182" w:rsidP="009F1182">
+    <w:p w14:paraId="46DFE4AA" w14:textId="77777777" w:rsidR="00CC00E4" w:rsidRDefault="00CC00E4" w:rsidP="00CC00E4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009F1182">
+      <w:r w:rsidRPr="00CC00E4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Representation of various internationally renowned venture capital and private equity funds in disputes related to their China investment, including shareholder disputes, joint venture disputes,</w:t>
       </w:r>
-      <w:r w:rsidRPr="009F1182">
+      <w:r w:rsidRPr="00CC00E4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="009F1182">
+      <w:r w:rsidRPr="00CC00E4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> and matters relating to company dissolution and liquidation</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="538E0F06" w14:textId="77777777" w:rsidR="009F1182" w:rsidRDefault="009F1182" w:rsidP="009F1182">
+    <w:p w14:paraId="0439551D" w14:textId="77777777" w:rsidR="00CC00E4" w:rsidRDefault="00CC00E4" w:rsidP="00CC00E4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009F1182">
+      <w:r w:rsidRPr="00CC00E4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Representation of a Germany real-estate investment fund in SHIAC arbitration and related court proceedings in connection with dispute over the acquisition of a RMB 700 million real-estate project</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="087B0DB3" w14:textId="77777777" w:rsidR="009F1182" w:rsidRDefault="009F1182" w:rsidP="009F1182">
+    <w:p w14:paraId="51CA01D6" w14:textId="77777777" w:rsidR="00CC00E4" w:rsidRDefault="00CC00E4" w:rsidP="00CC00E4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009F1182">
+      <w:r w:rsidRPr="00CC00E4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Representation of a Brazilian manufacturer in litigation arising from its acquisition of a Chinese company, which litigation also involved offshore arbitration proceedings</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="66CA6E3B" w14:textId="77777777" w:rsidR="009F1182" w:rsidRDefault="009F1182" w:rsidP="009F1182">
+    <w:p w14:paraId="7EE92ECB" w14:textId="77777777" w:rsidR="00CC00E4" w:rsidRDefault="00CC00E4" w:rsidP="00CC00E4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009F1182">
+      <w:r w:rsidRPr="00CC00E4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Representation of a Chinese private equity house in a merger and acquisition dispute for RMB 10 billion</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="019C1209" w14:textId="77777777" w:rsidR="009F1182" w:rsidRDefault="009F1182" w:rsidP="009F1182">
+    <w:p w14:paraId="7DDFC7C4" w14:textId="77777777" w:rsidR="00CC00E4" w:rsidRDefault="00CC00E4" w:rsidP="00CC00E4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009F1182">
+      <w:r w:rsidRPr="00CC00E4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Representation of a European bank in litigation for RMB 200 million in respect of a cross-border financing arrangement and collateral management agreement</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0CFFABE3" w14:textId="77777777" w:rsidR="009F1182" w:rsidRDefault="009F1182" w:rsidP="009F1182">
+    <w:p w14:paraId="67FC5752" w14:textId="77777777" w:rsidR="00CC00E4" w:rsidRDefault="00CC00E4" w:rsidP="00CC00E4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009F1182">
+      <w:r w:rsidRPr="00CC00E4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Representation of a Korean multinational corporation in respect of a shareholder derivative litigation against its Chinese joint venture partner, which proceeding was handled in parallel with arbitration proceedings in Singapore</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="723D1D9F" w14:textId="77777777" w:rsidR="009F1182" w:rsidRDefault="009F1182" w:rsidP="009F1182">
+    <w:p w14:paraId="0400F9C7" w14:textId="77777777" w:rsidR="00CC00E4" w:rsidRDefault="00CC00E4" w:rsidP="00CC00E4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009F1182">
+      <w:r w:rsidRPr="00CC00E4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Representation of a global energy company in a shareholder dispute with its Chinese joint venture partner, involving derivative litigation in China and foreign arbitration</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0CE6E85A" w14:textId="77777777" w:rsidR="009F1182" w:rsidRDefault="009F1182" w:rsidP="009F1182">
+    <w:p w14:paraId="627802B9" w14:textId="77777777" w:rsidR="00CC00E4" w:rsidRDefault="00CC00E4" w:rsidP="00CC00E4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009F1182">
+      <w:r w:rsidRPr="00CC00E4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Representation of a U.S. based manufacturer in a series of environment pollution disputes in China involving over 50 claimants</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4FE8B243" w14:textId="77777777" w:rsidR="009F1182" w:rsidRDefault="009F1182" w:rsidP="009F1182">
+    <w:p w14:paraId="21E8D449" w14:textId="77777777" w:rsidR="00CC00E4" w:rsidRDefault="00CC00E4" w:rsidP="00CC00E4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009F1182">
+      <w:r w:rsidRPr="00CC00E4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Representation of a Germany real estate project management company in a contract dispute involving multiple and competing CIETAC arbitration proceedings</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24778EE2" w14:textId="77777777" w:rsidR="009F1182" w:rsidRDefault="009F1182" w:rsidP="009F1182">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="009F1182">
+    <w:p w14:paraId="47B76801" w14:textId="77777777" w:rsidR="00CC00E4" w:rsidRDefault="00CC00E4" w:rsidP="00CC00E4">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CC00E4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Restructuring and Insolvency</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2986BD7C" w14:textId="77777777" w:rsidR="009F1182" w:rsidRDefault="009F1182" w:rsidP="009F1182">
+    <w:p w14:paraId="27012B6A" w14:textId="77777777" w:rsidR="00CC00E4" w:rsidRDefault="00CC00E4" w:rsidP="00CC00E4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009F1182">
+      <w:r w:rsidRPr="00CC00E4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acting as administrator and joint administrators appointed by Chinese courts in a number of large and complicated bankruptcy reorganization and liquidation proceedings</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="43C3ADE8" w14:textId="77777777" w:rsidR="009F1182" w:rsidRDefault="009F1182" w:rsidP="009F1182">
+    <w:p w14:paraId="296CB583" w14:textId="77777777" w:rsidR="00CC00E4" w:rsidRDefault="00CC00E4" w:rsidP="00CC00E4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009F1182">
+      <w:r w:rsidRPr="00CC00E4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Representation of various ad hoc committees of holders of USD bonds issued by a China-based issuer in relation to bond defaults and debt restructuring</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="497F7245" w14:textId="77777777" w:rsidR="009F1182" w:rsidRDefault="009F1182" w:rsidP="009F1182">
+    <w:p w14:paraId="6A516B12" w14:textId="77777777" w:rsidR="00CC00E4" w:rsidRDefault="00CC00E4" w:rsidP="00CC00E4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009F1182">
+      <w:r w:rsidRPr="00CC00E4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Representation of several internationally renowned special opportunity funds in their acquisition of distressed assets and investment in debt restructuring in China</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3CB0C7DB" w14:textId="77777777" w:rsidR="009F1182" w:rsidRDefault="009F1182" w:rsidP="009F1182">
+    <w:p w14:paraId="516D62B8" w14:textId="77777777" w:rsidR="00CC00E4" w:rsidRDefault="00CC00E4" w:rsidP="00CC00E4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009F1182">
+      <w:r w:rsidRPr="00CC00E4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Representation of various foreign banks in relation to the cross-border insolvency and restructuring of China-based debtors and guarantors</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0FF86E03" w14:textId="77777777" w:rsidR="009F1182" w:rsidRDefault="009F1182" w:rsidP="009F1182">
+    <w:p w14:paraId="4A4D4513" w14:textId="77777777" w:rsidR="00CC00E4" w:rsidRDefault="00CC00E4" w:rsidP="00CC00E4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009F1182">
+      <w:r w:rsidRPr="00CC00E4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Representation of a number of U.S. companies under or about to enter Chapter 11 proceedings in respect to the restructuring of their Chinese operation</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4FAA8A38" w14:textId="77777777" w:rsidR="009F1182" w:rsidRDefault="009F1182" w:rsidP="009F1182">
+    <w:p w14:paraId="33E59E84" w14:textId="77777777" w:rsidR="00CC00E4" w:rsidRDefault="00CC00E4" w:rsidP="00CC00E4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009F1182">
+      <w:r w:rsidRPr="00CC00E4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Representation of an European steel manufacturer in restructuring its Chinese business</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0788D2F1" w14:textId="77777777" w:rsidR="009F1182" w:rsidRDefault="009F1182" w:rsidP="009F1182">
+    <w:p w14:paraId="657F37BF" w14:textId="77777777" w:rsidR="00CC00E4" w:rsidRDefault="00CC00E4" w:rsidP="00CC00E4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009F1182">
+      <w:r w:rsidRPr="00CC00E4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Representation of a U.S. retail company in restructuring its e-commerce business in China</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2CBD4230" w14:textId="77777777" w:rsidR="009F1182" w:rsidRDefault="009F1182" w:rsidP="009F1182">
+    <w:p w14:paraId="35A3CEBB" w14:textId="77777777" w:rsidR="00CC00E4" w:rsidRDefault="00CC00E4" w:rsidP="00CC00E4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009F1182">
+      <w:r w:rsidRPr="00CC00E4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Representation of a U.S. cold storage operator in restructuring its Chinese business</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3C449B02" w14:textId="77777777" w:rsidR="009F1182" w:rsidRDefault="009F1182" w:rsidP="009F1182">
+    <w:p w14:paraId="53CA75EB" w14:textId="77777777" w:rsidR="00CC00E4" w:rsidRDefault="00CC00E4" w:rsidP="00CC00E4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009F1182">
+      <w:r w:rsidRPr="00CC00E4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Representation of foreign liquidators and provisional liquidators in respect of taking over control of Chinese subsidiaries and enforcement actions in China</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0344FD00" w14:textId="77777777" w:rsidR="009F1182" w:rsidRDefault="009F1182" w:rsidP="009F1182">
+    <w:p w14:paraId="5B4CA23C" w14:textId="77777777" w:rsidR="00CC00E4" w:rsidRDefault="00CC00E4" w:rsidP="00CC00E4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009F1182">
+      <w:r w:rsidRPr="00CC00E4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Representation of multiple creditors in the bankruptcy reorganization of a distressed Chinese ship builder, involving multiple litigations, enforcement actions as well as bankruptcy proceedings</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0ECC8B39" w14:textId="77777777" w:rsidR="009F1182" w:rsidRDefault="009F1182" w:rsidP="009F1182">
+    <w:p w14:paraId="46236E80" w14:textId="77777777" w:rsidR="00CC00E4" w:rsidRDefault="00CC00E4" w:rsidP="00CC00E4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009F1182">
+      <w:r w:rsidRPr="00CC00E4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Representation of a U.S. investment bank on its exercise of shareholder</w:t>
       </w:r>
-      <w:r w:rsidRPr="009F1182">
+      <w:r w:rsidRPr="00CC00E4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="009F1182">
+      <w:r w:rsidRPr="00CC00E4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s right-of-first-refusal in relation to the disposal of distressed assets, involving overlapping bankruptcy issues and regulatory issues of securities law and foreign exchange regulation; and</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3683BDC0" w14:textId="77777777" w:rsidR="009F1182" w:rsidRDefault="009F1182" w:rsidP="009F1182">
+    <w:p w14:paraId="481BD688" w14:textId="77777777" w:rsidR="00CC00E4" w:rsidRDefault="00CC00E4" w:rsidP="00CC00E4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009F1182">
+      <w:r w:rsidRPr="00CC00E4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Representation of a U.S. healthcare company in compulsory liquidation of its Chinese joint ventures in the context of shareholder deadlock with its Chinese joint venture partner</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="36762965" w14:textId="77777777" w:rsidR="009F1182" w:rsidRDefault="009F1182" w:rsidP="009F1182">
+    <w:p w14:paraId="00953EE1" w14:textId="77777777" w:rsidR="00CC00E4" w:rsidRDefault="00CC00E4" w:rsidP="00CC00E4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009F1182">
+      <w:r w:rsidRPr="00CC00E4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Education</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="10B289F1" w14:textId="77777777" w:rsidR="009F1182" w:rsidRDefault="009F1182" w:rsidP="009F1182">
+    <w:p w14:paraId="209DDD37" w14:textId="77777777" w:rsidR="00CC00E4" w:rsidRDefault="00CC00E4" w:rsidP="00CC00E4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009F1182">
+      <w:r w:rsidRPr="00CC00E4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Fudan University School of Law, LL.B.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="309A3E98" w14:textId="77777777" w:rsidR="009F1182" w:rsidRDefault="009F1182" w:rsidP="009F1182">
+    <w:p w14:paraId="3A9C0B1F" w14:textId="77777777" w:rsidR="00CC00E4" w:rsidRDefault="00CC00E4" w:rsidP="00CC00E4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009F1182">
+      <w:r w:rsidRPr="00CC00E4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Columbia University Law School, LL.M, Harlan Fiske Stone Scholar</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="20E57B8E" w14:textId="77777777" w:rsidR="009F1182" w:rsidRDefault="009F1182" w:rsidP="009F1182">
+    <w:p w14:paraId="6EB713EC" w14:textId="77777777" w:rsidR="00CC00E4" w:rsidRDefault="00CC00E4" w:rsidP="00CC00E4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009F1182">
+      <w:r w:rsidRPr="00CC00E4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Professional Qualification</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="44D70EE7" w14:textId="77777777" w:rsidR="009F1182" w:rsidRDefault="009F1182" w:rsidP="009F1182">
+    <w:p w14:paraId="3A46B88D" w14:textId="77777777" w:rsidR="00CC00E4" w:rsidRDefault="00CC00E4" w:rsidP="00CC00E4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009F1182">
+      <w:r w:rsidRPr="00CC00E4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Admitted to practice in the PRC</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="236B509E" w14:textId="77777777" w:rsidR="009F1182" w:rsidRDefault="009F1182" w:rsidP="009F1182">
+    <w:p w14:paraId="1151BE24" w14:textId="77777777" w:rsidR="00CC00E4" w:rsidRDefault="00CC00E4" w:rsidP="00CC00E4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009F1182">
+      <w:r w:rsidRPr="00CC00E4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Admitted to practice in New York</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C0D8803" w14:textId="77777777" w:rsidR="009F1182" w:rsidRDefault="009F1182" w:rsidP="009F1182">
+    <w:p w14:paraId="00EFE176" w14:textId="77777777" w:rsidR="00CC00E4" w:rsidRDefault="00CC00E4" w:rsidP="00CC00E4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009F1182">
+      <w:r w:rsidRPr="00CC00E4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Professional Background</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E76D1CA" w14:textId="77777777" w:rsidR="009F1182" w:rsidRDefault="009F1182" w:rsidP="009F1182">
+    <w:p w14:paraId="28C0E962" w14:textId="77777777" w:rsidR="00CC00E4" w:rsidRDefault="00CC00E4" w:rsidP="00CC00E4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009F1182">
+      <w:r w:rsidRPr="00CC00E4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Lingqi joined Fangda Partners in 2012 after working at another renowned Chinese firm.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="73C40770" w14:textId="77777777" w:rsidR="009F1182" w:rsidRDefault="009F1182" w:rsidP="009F1182">
+    <w:p w14:paraId="38AA1A8E" w14:textId="77777777" w:rsidR="00CC00E4" w:rsidRDefault="00CC00E4" w:rsidP="00CC00E4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009F1182">
+      <w:r w:rsidRPr="00CC00E4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>OTHER INFORMATION</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1B3FFA10" w14:textId="77777777" w:rsidR="009F1182" w:rsidRDefault="009F1182" w:rsidP="009F1182">
+    <w:p w14:paraId="124A5355" w14:textId="77777777" w:rsidR="00CC00E4" w:rsidRDefault="00CC00E4" w:rsidP="00CC00E4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009F1182">
+      <w:r w:rsidRPr="00CC00E4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Speeches</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1B3152CA" w14:textId="77777777" w:rsidR="009F1182" w:rsidRDefault="009F1182" w:rsidP="009F1182">
+    <w:p w14:paraId="346F70C1" w14:textId="77777777" w:rsidR="00CC00E4" w:rsidRDefault="00CC00E4" w:rsidP="00CC00E4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009F1182">
+      <w:r w:rsidRPr="00CC00E4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Panelist, The First Xiamen Cross-Border Insolvency Colloquium, hosted by Xiamen Bankruptcy Court, July 2021 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="25D8C1E5" w14:textId="77777777" w:rsidR="009F1182" w:rsidRDefault="009F1182" w:rsidP="009F1182">
+    <w:p w14:paraId="235C6C93" w14:textId="77777777" w:rsidR="00CC00E4" w:rsidRDefault="00CC00E4" w:rsidP="00CC00E4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009F1182">
+      <w:r w:rsidRPr="00CC00E4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Panelist, Symposium on the Judicial Assistance Regime on Insolvency between Mainland China and Hong Kong SAR, hosted by Shanghai Bankruptcy Court, July 2021 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2D634F49" w14:textId="77777777" w:rsidR="009F1182" w:rsidRDefault="009F1182" w:rsidP="009F1182">
+    <w:p w14:paraId="0BF8E09B" w14:textId="77777777" w:rsidR="00CC00E4" w:rsidRDefault="00CC00E4" w:rsidP="00CC00E4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009F1182">
+      <w:r w:rsidRPr="00CC00E4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Panelist, Forum on Cross-boundary Insolvency Cooperation between the Mainland China and Hong Kong SAR, hosted by Shenzhen Bankruptcy Court, May 2021 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F1402A1" w14:textId="77777777" w:rsidR="009F1182" w:rsidRDefault="009F1182" w:rsidP="009F1182">
+    <w:p w14:paraId="0891F7BF" w14:textId="77777777" w:rsidR="00CC00E4" w:rsidRDefault="00CC00E4" w:rsidP="00CC00E4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009F1182">
+      <w:r w:rsidRPr="00CC00E4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Speaker, </w:t>
       </w:r>
-      <w:r w:rsidRPr="009F1182">
+      <w:r w:rsidRPr="00CC00E4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="009F1182">
+      <w:r w:rsidRPr="00CC00E4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Restructuring PRC Companies</w:t>
       </w:r>
-      <w:r w:rsidRPr="009F1182">
+      <w:r w:rsidRPr="00CC00E4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="009F1182">
+      <w:r w:rsidRPr="00CC00E4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">, lectures and webinars hosted by various investment banks, private equity funds, and specialized publishers in the restructuring sector from 2019 through 2021 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="46127998" w14:textId="77777777" w:rsidR="009F1182" w:rsidRDefault="009F1182" w:rsidP="009F1182">
+    <w:p w14:paraId="0EE3BE18" w14:textId="77777777" w:rsidR="00CC00E4" w:rsidRDefault="00CC00E4" w:rsidP="00CC00E4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009F1182">
+      <w:r w:rsidRPr="00CC00E4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Panelist, </w:t>
       </w:r>
-      <w:r w:rsidRPr="009F1182">
+      <w:r w:rsidRPr="00CC00E4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="009F1182">
+      <w:r w:rsidRPr="00CC00E4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Directors</w:t>
       </w:r>
-      <w:r w:rsidRPr="009F1182">
+      <w:r w:rsidRPr="00CC00E4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="009F1182">
+      <w:r w:rsidRPr="00CC00E4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Duties and Liabilities</w:t>
       </w:r>
-      <w:r w:rsidRPr="009F1182">
+      <w:r w:rsidRPr="00CC00E4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="009F1182">
+      <w:r w:rsidRPr="00CC00E4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">, INSOL Beijing and Shanghai Seminars, October 2020 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="69FA55A2" w14:textId="77777777" w:rsidR="009F1182" w:rsidRDefault="009F1182" w:rsidP="009F1182">
+    <w:p w14:paraId="4C26454B" w14:textId="77777777" w:rsidR="00CC00E4" w:rsidRDefault="00CC00E4" w:rsidP="00CC00E4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009F1182">
+      <w:r w:rsidRPr="00CC00E4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Speaker, </w:t>
       </w:r>
-      <w:r w:rsidRPr="009F1182">
+      <w:r w:rsidRPr="00CC00E4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="009F1182">
+      <w:r w:rsidRPr="00CC00E4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Fundamental Issues of Cross-border Insolvency Cooperation</w:t>
       </w:r>
-      <w:r w:rsidRPr="009F1182">
+      <w:r w:rsidRPr="00CC00E4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="009F1182">
+      <w:r w:rsidRPr="00CC00E4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">, China Bankruptcy Law Symposium, Special Session on Cross-border Insolvency and Optimization of Doing Business, Suzhou, September 2019 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="27E48F53" w14:textId="77777777" w:rsidR="009F1182" w:rsidRDefault="009F1182" w:rsidP="009F1182">
+    <w:p w14:paraId="32F1E9F8" w14:textId="77777777" w:rsidR="00CC00E4" w:rsidRDefault="00CC00E4" w:rsidP="00CC00E4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009F1182">
+      <w:r w:rsidRPr="00CC00E4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Panelist, </w:t>
       </w:r>
-      <w:r w:rsidRPr="009F1182">
+      <w:r w:rsidRPr="00CC00E4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="009F1182">
+      <w:r w:rsidRPr="00CC00E4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Chinese Insolvency Regime and Cross-border Insolvency</w:t>
       </w:r>
-      <w:r w:rsidRPr="009F1182">
+      <w:r w:rsidRPr="00CC00E4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="009F1182">
+      <w:r w:rsidRPr="00CC00E4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> GRR Live 2 HK, Hong Kong, November 2018 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D510968" w14:textId="77777777" w:rsidR="009F1182" w:rsidRDefault="009F1182" w:rsidP="009F1182">
+    <w:p w14:paraId="75A19D65" w14:textId="77777777" w:rsidR="00CC00E4" w:rsidRDefault="00CC00E4" w:rsidP="00CC00E4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009F1182">
+      <w:r w:rsidRPr="00CC00E4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Panelist, </w:t>
       </w:r>
-      <w:r w:rsidRPr="009F1182">
+      <w:r w:rsidRPr="00CC00E4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="009F1182">
+      <w:r w:rsidRPr="00CC00E4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Out-of-court Restructuring</w:t>
       </w:r>
-      <w:r w:rsidRPr="009F1182">
+      <w:r w:rsidRPr="00CC00E4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="009F1182">
+      <w:r w:rsidRPr="00CC00E4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">, The Eight East-Asia Insolvency and Restructuring Symposium held by China Banking Law Society, September 2016 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="15FF2CFC" w14:textId="77777777" w:rsidR="009F1182" w:rsidRDefault="009F1182" w:rsidP="009F1182">
+    <w:p w14:paraId="0E5E9017" w14:textId="77777777" w:rsidR="00CC00E4" w:rsidRDefault="00CC00E4" w:rsidP="00CC00E4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009F1182">
+      <w:r w:rsidRPr="00CC00E4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Panelist, </w:t>
       </w:r>
-      <w:r w:rsidRPr="009F1182">
+      <w:r w:rsidRPr="00CC00E4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="009F1182">
+      <w:r w:rsidRPr="00CC00E4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Effective Dispute Resolution for BRI Investments</w:t>
       </w:r>
-      <w:r w:rsidRPr="009F1182">
+      <w:r w:rsidRPr="00CC00E4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="009F1182">
+      <w:r w:rsidRPr="00CC00E4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">, SIAC-SHIAC Conference, Shanghai, September 2019 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3FFBF68D" w14:textId="77777777" w:rsidR="009F1182" w:rsidRDefault="009F1182" w:rsidP="009F1182">
+    <w:p w14:paraId="69CC37CB" w14:textId="77777777" w:rsidR="00CC00E4" w:rsidRDefault="00CC00E4" w:rsidP="00CC00E4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009F1182">
+      <w:r w:rsidRPr="00CC00E4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Speaker, </w:t>
       </w:r>
-      <w:r w:rsidRPr="009F1182">
+      <w:r w:rsidRPr="00CC00E4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="009F1182">
+      <w:r w:rsidRPr="00CC00E4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Internal Disputes of Private Equity Funds and Cross-border Parallel Proceedings</w:t>
       </w:r>
-      <w:r w:rsidRPr="009F1182">
+      <w:r w:rsidRPr="00CC00E4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="009F1182">
+      <w:r w:rsidRPr="00CC00E4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">, SHIAC seminar on </w:t>
       </w:r>
-      <w:r w:rsidRPr="009F1182">
+      <w:r w:rsidRPr="00CC00E4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="009F1182">
+      <w:r w:rsidRPr="00CC00E4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Cross-border Dispute Resolution of Private Equity Funds</w:t>
       </w:r>
-      <w:r w:rsidRPr="009F1182">
+      <w:r w:rsidRPr="00CC00E4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="009F1182">
+      <w:r w:rsidRPr="00CC00E4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">, November 2018 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2CD8A21A" w14:textId="77777777" w:rsidR="009F1182" w:rsidRDefault="009F1182" w:rsidP="009F1182">
+    <w:p w14:paraId="2B47E3C3" w14:textId="77777777" w:rsidR="00CC00E4" w:rsidRDefault="00CC00E4" w:rsidP="00CC00E4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009F1182">
+      <w:r w:rsidRPr="00CC00E4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Speaker, SHIAC seminar on </w:t>
       </w:r>
-      <w:r w:rsidRPr="009F1182">
+      <w:r w:rsidRPr="00CC00E4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="009F1182">
+      <w:r w:rsidRPr="00CC00E4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Prospect and Application of UNCITRAL Rules by Chinese Arbitration Institutions</w:t>
       </w:r>
-      <w:r w:rsidRPr="009F1182">
+      <w:r w:rsidRPr="00CC00E4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="009F1182">
+      <w:r w:rsidRPr="00CC00E4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">, March 2017 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="547FA006" w14:textId="77777777" w:rsidR="009F1182" w:rsidRDefault="009F1182" w:rsidP="009F1182">
+    <w:p w14:paraId="5B9816C4" w14:textId="77777777" w:rsidR="00CC00E4" w:rsidRDefault="00CC00E4" w:rsidP="00CC00E4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009F1182">
+      <w:r w:rsidRPr="00CC00E4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Publications</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7297761C" w14:textId="77777777" w:rsidR="009F1182" w:rsidRDefault="009F1182" w:rsidP="009F1182">
+    <w:p w14:paraId="0FFB7B47" w14:textId="77777777" w:rsidR="00CC00E4" w:rsidRDefault="00CC00E4" w:rsidP="00CC00E4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="41"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009F1182">
+      <w:r w:rsidRPr="00CC00E4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Journals and Books   Five ways to fail in your PRC interim relief application, Hong Kong Lawyer (2022) </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="709BA76F" w14:textId="77777777" w:rsidR="009F1182" w:rsidRDefault="009F1182" w:rsidP="009F1182">
+    <w:p w14:paraId="0565D932" w14:textId="77777777" w:rsidR="00CC00E4" w:rsidRDefault="00CC00E4" w:rsidP="00CC00E4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="42"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009F1182">
+      <w:r w:rsidRPr="00CC00E4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">IBA Toolkit on Insolvency and Arbitration, China Chapter (2021) </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B10358C" w14:textId="77777777" w:rsidR="009F1182" w:rsidRDefault="009F1182" w:rsidP="009F1182">
+    <w:p w14:paraId="79BC05D3" w14:textId="77777777" w:rsidR="00CC00E4" w:rsidRDefault="00CC00E4" w:rsidP="00CC00E4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="43"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009F1182">
+      <w:r w:rsidRPr="00CC00E4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Asia-Pacific Restructuring Review 2021, China Chapter, Global Restructuring Review </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1975A8BB" w14:textId="77777777" w:rsidR="009F1182" w:rsidRDefault="009F1182" w:rsidP="009F1182">
+    <w:p w14:paraId="79D74BB3" w14:textId="77777777" w:rsidR="00CC00E4" w:rsidRDefault="00CC00E4" w:rsidP="00CC00E4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="44"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009F1182">
+      <w:r w:rsidRPr="00CC00E4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Chambers Global Practice Guides </w:t>
       </w:r>
-      <w:r w:rsidRPr="009F1182">
+      <w:r w:rsidRPr="00CC00E4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
-      <w:r w:rsidRPr="009F1182">
+      <w:r w:rsidRPr="00CC00E4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Insolvency, China Chapter (2020) </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4716B341" w14:textId="77777777" w:rsidR="009F1182" w:rsidRDefault="009F1182" w:rsidP="009F1182">
+    <w:p w14:paraId="667A7C71" w14:textId="77777777" w:rsidR="00CC00E4" w:rsidRDefault="00CC00E4" w:rsidP="00CC00E4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="45"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009F1182">
+      <w:r w:rsidRPr="00CC00E4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>China</w:t>
       </w:r>
-      <w:r w:rsidRPr="009F1182">
+      <w:r w:rsidRPr="00CC00E4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="009F1182">
+      <w:r w:rsidRPr="00CC00E4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">s Recognition of Foreign Insolvency Proceedings and VIE Structures, International Insolvency &amp; Restructuring Report (2020) </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3B4D78EA" w14:textId="77777777" w:rsidR="009F1182" w:rsidRDefault="009F1182" w:rsidP="009F1182">
+    <w:p w14:paraId="6E7BB5A8" w14:textId="77777777" w:rsidR="00CC00E4" w:rsidRDefault="00CC00E4" w:rsidP="00CC00E4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="46"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009F1182">
+      <w:r w:rsidRPr="00CC00E4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Insolvency and Corporate Reorganization Report 2016, International Financial Law Review (2016) </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="57A0420B" w14:textId="77777777" w:rsidR="009F1182" w:rsidRDefault="009F1182" w:rsidP="009F1182">
+    <w:p w14:paraId="7D909EEE" w14:textId="77777777" w:rsidR="00CC00E4" w:rsidRDefault="00CC00E4" w:rsidP="00CC00E4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="47"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009F1182">
+      <w:r w:rsidRPr="00CC00E4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Enforcement of Judgments and Arbitral Awards: A Global Guide from Practical Law 2nd Edition (China Chapter), Thomson Reuters (2015) </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="49F6C5A1" w14:textId="77777777" w:rsidR="009F1182" w:rsidRDefault="009F1182" w:rsidP="009F1182">
+    <w:p w14:paraId="204286DD" w14:textId="77777777" w:rsidR="00CC00E4" w:rsidRDefault="00CC00E4" w:rsidP="00CC00E4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="48"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009F1182">
+      <w:r w:rsidRPr="00CC00E4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Insolvency and Corporate Reorganization Report 2015, International Financial Law Review (2015) </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3ED6F1C3" w14:textId="77777777" w:rsidR="009F1182" w:rsidRDefault="009F1182" w:rsidP="009F1182">
+    <w:p w14:paraId="36D9B742" w14:textId="77777777" w:rsidR="00CC00E4" w:rsidRDefault="00CC00E4" w:rsidP="00CC00E4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="49"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009F1182">
+      <w:r w:rsidRPr="00CC00E4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Papers and Research Projects   Judicial Practice of the Bankruptcy of Financial Institutions </w:t>
       </w:r>
-      <w:r w:rsidRPr="009F1182">
+      <w:r w:rsidRPr="00CC00E4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
-      <w:r w:rsidRPr="009F1182">
+      <w:r w:rsidRPr="00CC00E4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> A Comparative Law Perspective, research project commissioned by Shanghai Financial Court (2020) </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0CCBED9A" w14:textId="77777777" w:rsidR="009F1182" w:rsidRDefault="009F1182" w:rsidP="009F1182">
+    <w:p w14:paraId="455463B3" w14:textId="77777777" w:rsidR="00CC00E4" w:rsidRDefault="00CC00E4" w:rsidP="00CC00E4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="50"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009F1182">
+      <w:r w:rsidRPr="00CC00E4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Assistance in Cross-border Insolvency of Group Companies, research project commissioned by Supreme People</w:t>
       </w:r>
-      <w:r w:rsidRPr="009F1182">
+      <w:r w:rsidRPr="00CC00E4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="009F1182">
+      <w:r w:rsidRPr="00CC00E4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">s Court (2019) </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2014BCBA" w14:textId="77777777" w:rsidR="009F1182" w:rsidRDefault="009F1182" w:rsidP="009F1182">
+    <w:p w14:paraId="2016842C" w14:textId="77777777" w:rsidR="00CC00E4" w:rsidRDefault="00CC00E4" w:rsidP="00CC00E4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="51"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009F1182">
+      <w:r w:rsidRPr="00CC00E4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">A Review of the </w:t>
       </w:r>
-      <w:r w:rsidRPr="009F1182">
+      <w:r w:rsidRPr="00CC00E4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="009F1182">
+      <w:r w:rsidRPr="00CC00E4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Thumb Case</w:t>
       </w:r>
-      <w:r w:rsidRPr="009F1182">
+      <w:r w:rsidRPr="00CC00E4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="009F1182">
+      <w:r w:rsidRPr="00CC00E4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> from the Perspective of Cross-border Bankruptcy, Research Paper for the Fourth China Bankruptcy Law Practice Forum (2015) </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="01C2E0B7" w14:textId="77777777" w:rsidR="009F1182" w:rsidRDefault="009F1182" w:rsidP="009F1182">
+    <w:p w14:paraId="334948CD" w14:textId="77777777" w:rsidR="00CC00E4" w:rsidRDefault="00CC00E4" w:rsidP="00CC00E4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="52"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009F1182">
+      <w:r w:rsidRPr="00CC00E4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">The Latest Development of Cross-border Insolvency, The Second Summit of Market-Oriented Bankruptcy (2018) </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1DCD6951" w14:textId="77777777" w:rsidR="009F1182" w:rsidRDefault="009F1182" w:rsidP="009F1182">
+    <w:p w14:paraId="50BE74CF" w14:textId="77777777" w:rsidR="00CC00E4" w:rsidRDefault="00CC00E4" w:rsidP="00CC00E4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="53"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009F1182">
+      <w:r w:rsidRPr="00CC00E4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Several Fundamental Issues of Cooperation in Cross-border Insolvency, The Tenth China Bankruptcy Law Forum (2019) </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3E663D68" w14:textId="77777777" w:rsidR="009F1182" w:rsidRDefault="009F1182" w:rsidP="009F1182">
+    <w:p w14:paraId="61451BD7" w14:textId="77777777" w:rsidR="00CC00E4" w:rsidRDefault="00CC00E4" w:rsidP="00CC00E4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009F1182">
+      <w:r w:rsidRPr="00CC00E4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Professional Affiliations</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="68799BF0" w14:textId="77777777" w:rsidR="009F1182" w:rsidRDefault="009F1182" w:rsidP="009F1182">
+    <w:p w14:paraId="6033E927" w14:textId="77777777" w:rsidR="00CC00E4" w:rsidRDefault="00CC00E4" w:rsidP="00CC00E4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="54"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009F1182">
+      <w:r w:rsidRPr="00CC00E4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Member of the Asian Advisory Council of INSOL </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="360C0488" w14:textId="77777777" w:rsidR="009F1182" w:rsidRDefault="009F1182" w:rsidP="009F1182">
+    <w:p w14:paraId="7D7AE106" w14:textId="77777777" w:rsidR="00CC00E4" w:rsidRDefault="00CC00E4" w:rsidP="00CC00E4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="55"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009F1182">
+      <w:r w:rsidRPr="00CC00E4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Member of the Foreign Affairs Committee of Shanghai Bar Association </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5567FC3C" w14:textId="2CF230B8" w:rsidR="00686369" w:rsidRPr="009F1182" w:rsidRDefault="009F1182" w:rsidP="009F1182">
+    <w:p w14:paraId="5567FC3C" w14:textId="1B8A9C49" w:rsidR="00686369" w:rsidRPr="00CC00E4" w:rsidRDefault="00CC00E4" w:rsidP="00CC00E4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="56"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009F1182">
+      <w:r w:rsidRPr="00CC00E4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Arbitrator of Shanghai International Arbitration Centre (SHIAC) </w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00686369" w:rsidRPr="009F1182" w:rsidSect="002D0826">
+    <w:sectPr w:rsidR="00686369" w:rsidRPr="00CC00E4" w:rsidSect="002D0826">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1797" w:bottom="1440" w:left="1797" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="3584D350" w14:textId="77777777" w:rsidR="004167EC" w:rsidRDefault="004167EC" w:rsidP="00F57734">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="2493FDE5" w14:textId="77777777" w:rsidR="004167EC" w:rsidRDefault="004167EC" w:rsidP="00F57734">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -2511,1392 +2511,1392 @@
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="00B95C00"/>
+    <w:nsid w:val="04CB0790"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="0432584C"/>
+    <w:tmpl w:val="43C44044"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="01C227A6"/>
+    <w:nsid w:val="0B393D4A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E378FD14"/>
+    <w:tmpl w:val="B2282A92"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="01F124B8"/>
+    <w:nsid w:val="0B6725C7"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="CD12B5FE"/>
+    <w:tmpl w:val="D6B4639A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="02396841"/>
+    <w:nsid w:val="0BDA6E7A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="336297DE"/>
+    <w:tmpl w:val="CE40FA24"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="06076799"/>
+    <w:nsid w:val="0E98179C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C1D23E7A"/>
+    <w:tmpl w:val="30D495C8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="076278BC"/>
+    <w:nsid w:val="0FF30422"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="4D088CD4"/>
+    <w:tmpl w:val="06485930"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="08887712"/>
+    <w:nsid w:val="120448F9"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="AC6E7FE6"/>
+    <w:tmpl w:val="FA146C8C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0B1F67D5"/>
+    <w:nsid w:val="139D1EC7"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="BEDCB134"/>
+    <w:tmpl w:val="B6B2502C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0BD52206"/>
+    <w:nsid w:val="1EB95B03"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="3DBCDDC4"/>
+    <w:tmpl w:val="5A8AFD9C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="11341E32"/>
+    <w:nsid w:val="2C3D578A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C486BBB4"/>
+    <w:tmpl w:val="87486E12"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="11BF12D8"/>
+    <w:nsid w:val="330F0A22"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="908843A4"/>
+    <w:tmpl w:val="205CC484"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="123D5184"/>
+    <w:nsid w:val="3328535D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="CA7A4D48"/>
+    <w:tmpl w:val="8F0C650C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="15CA13E5"/>
+    <w:nsid w:val="37F87074"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="193A3DEA"/>
+    <w:tmpl w:val="85BC1614"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1DD10FBA"/>
+    <w:nsid w:val="3CD20EB7"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="ED325E9C"/>
+    <w:tmpl w:val="541ACE80"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="20BF08F6"/>
+    <w:nsid w:val="3FCB1419"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="4BFA3DDE"/>
+    <w:tmpl w:val="E73A43A8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="21AB65A5"/>
+    <w:nsid w:val="43665478"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="6CB253BE"/>
+    <w:tmpl w:val="6966E384"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2EEC417C"/>
+    <w:nsid w:val="46627075"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="CC3C9BA6"/>
+    <w:tmpl w:val="D9DA037E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="305606AC"/>
+    <w:nsid w:val="48E704E1"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="78E8F9DC"/>
+    <w:tmpl w:val="D226B588"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="34317D0E"/>
+    <w:nsid w:val="4A3A56A7"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="4246E546"/>
+    <w:tmpl w:val="1230FBC2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="34E150A5"/>
+    <w:nsid w:val="4A794377"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="0E5AD136"/>
+    <w:tmpl w:val="702A84BC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="360A5460"/>
+    <w:nsid w:val="4B44228A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D95AF106"/>
+    <w:tmpl w:val="E312EA44"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="36DC4FAA"/>
+    <w:nsid w:val="4CC5785E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A426BE6A"/>
+    <w:tmpl w:val="A656A95C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="37101CA8"/>
+    <w:nsid w:val="4D9751BA"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="1CC07AF0"/>
+    <w:tmpl w:val="2F8A4914"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="38CA60FC"/>
+    <w:nsid w:val="4ECF170F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C486BBB4"/>
+    <w:tmpl w:val="6F6E5DB6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="402C2B26"/>
+    <w:nsid w:val="4F3F79F8"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="94445DC6"/>
+    <w:tmpl w:val="E25EB956"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="41906C6B"/>
+    <w:nsid w:val="4FA66A89"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="63BEDD9A"/>
+    <w:tmpl w:val="8B524514"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="440D5CF7"/>
+    <w:nsid w:val="5004786C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="2BBC41BC"/>
+    <w:tmpl w:val="5E403444"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="462F4460"/>
+    <w:nsid w:val="503B2438"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D1F2C090"/>
+    <w:tmpl w:val="A87E8F5C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="47635AF6"/>
+    <w:nsid w:val="50772F99"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="06A2EEB0"/>
+    <w:tmpl w:val="3112CFF0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="48647542"/>
+    <w:nsid w:val="5271130F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="26E6D186"/>
+    <w:tmpl w:val="6936D6A4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4A433BA2"/>
+    <w:nsid w:val="538B405F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="8F2E653C"/>
+    <w:tmpl w:val="5F329FA4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4B704887"/>
+    <w:nsid w:val="5E52415F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A8D6BA18"/>
+    <w:tmpl w:val="E40411D0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4DB14862"/>
+    <w:nsid w:val="5F144E21"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F06282CA"/>
+    <w:tmpl w:val="DE1C866E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="537734DC"/>
+    <w:nsid w:val="61A070B2"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="2D789F8E"/>
+    <w:tmpl w:val="2BC8E9A0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="57AE63B4"/>
+    <w:nsid w:val="646C3E19"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="80B04E44"/>
+    <w:tmpl w:val="7D5A7FD6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="59304259"/>
+    <w:nsid w:val="653A1C86"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="138EAE3A"/>
+    <w:tmpl w:val="8EEC8DF8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="59AA11F5"/>
+    <w:nsid w:val="65720E5A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="DB7CA412"/>
+    <w:tmpl w:val="423086A4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5C3100F4"/>
+    <w:nsid w:val="67B84A16"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="3EDE50B6"/>
+    <w:tmpl w:val="2A6A6A6A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5CAD278C"/>
+    <w:nsid w:val="67F20801"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="549E98DC"/>
+    <w:tmpl w:val="1B82C344"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="63CD071A"/>
+    <w:nsid w:val="67F745CB"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="FE2A483C"/>
+    <w:tmpl w:val="1E4C9230"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="660223EE"/>
+    <w:nsid w:val="681652AD"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="95F2ECA6"/>
+    <w:tmpl w:val="2C60B1EE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="665221E3"/>
+    <w:nsid w:val="69B177FA"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="DC4E35DA"/>
+    <w:tmpl w:val="14DCB4F6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="678F2A8F"/>
+    <w:nsid w:val="69BB0AE4"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="122223AC"/>
+    <w:tmpl w:val="3A124608"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="43" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6DB16A5C"/>
+    <w:nsid w:val="6B242324"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B2748814"/>
+    <w:tmpl w:val="00C867EC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="44" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6F6E0EC3"/>
+    <w:nsid w:val="6B5A3021"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="0DE41FC8"/>
+    <w:tmpl w:val="927A00FA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="45" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6F845981"/>
+    <w:nsid w:val="6BD50704"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="38CA1C98"/>
+    <w:tmpl w:val="54E0848A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="46" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6F9157DD"/>
+    <w:nsid w:val="6BD92C3E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="BEE84422"/>
+    <w:tmpl w:val="5A60B04A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="47" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="70F40B0F"/>
+    <w:nsid w:val="6E9E7A38"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="48685440"/>
+    <w:tmpl w:val="8F0EA0E4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="48" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="71342DE0"/>
+    <w:nsid w:val="6F89394C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="FF82AF4E"/>
+    <w:tmpl w:val="C1BE4100"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="49" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="76735CD1"/>
+    <w:nsid w:val="708443F7"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="69ECF5D2"/>
+    <w:tmpl w:val="98126962"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="50" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="77B06005"/>
+    <w:nsid w:val="726852BF"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F1200E58"/>
+    <w:tmpl w:val="5F329FA4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="51" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="78CE5842"/>
+    <w:nsid w:val="75076D6E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="CAD86452"/>
+    <w:tmpl w:val="ADB8EC0C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="52" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="79050A74"/>
+    <w:nsid w:val="752B338A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="CCC67C9C"/>
+    <w:tmpl w:val="4760B496"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="53" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="792A0880"/>
+    <w:nsid w:val="78CC74D9"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="FA1474F6"/>
+    <w:tmpl w:val="1E8AF44C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="54" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="79C25156"/>
+    <w:nsid w:val="7DBA293F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D646EA06"/>
+    <w:tmpl w:val="28F00C42"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="55" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7BC50D39"/>
+    <w:nsid w:val="7E5B3099"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="5F6C1A88"/>
+    <w:tmpl w:val="DEAE69A0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
+    <w:abstractNumId w:val="53"/>
+  </w:num>
+  <w:num w:numId="2">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="41"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="34"/>
+  </w:num>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="44"/>
+  </w:num>
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="38"/>
+  </w:num>
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="32"/>
+  </w:num>
+  <w:num w:numId="11">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="12">
+    <w:abstractNumId w:val="46"/>
+  </w:num>
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="14">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="15">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="16">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="17">
+    <w:abstractNumId w:val="52"/>
+  </w:num>
+  <w:num w:numId="18">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="19">
+    <w:abstractNumId w:val="47"/>
+  </w:num>
+  <w:num w:numId="20">
+    <w:abstractNumId w:val="35"/>
+  </w:num>
+  <w:num w:numId="21">
+    <w:abstractNumId w:val="45"/>
+  </w:num>
+  <w:num w:numId="22">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="23">
     <w:abstractNumId w:val="43"/>
   </w:num>
-  <w:num w:numId="2">
-    <w:abstractNumId w:val="50"/>
+  <w:num w:numId="24">
+    <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="3">
-    <w:abstractNumId w:val="26"/>
+  <w:num w:numId="25">
+    <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="26">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="27">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="28">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="29">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="30">
+    <w:abstractNumId w:val="49"/>
+  </w:num>
+  <w:num w:numId="31">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="5">
+  <w:num w:numId="32">
+    <w:abstractNumId w:val="39"/>
+  </w:num>
+  <w:num w:numId="33">
+    <w:abstractNumId w:val="33"/>
+  </w:num>
+  <w:num w:numId="34">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="35">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="36">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="37">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="38">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="39">
+    <w:abstractNumId w:val="51"/>
+  </w:num>
+  <w:num w:numId="40">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="41">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="42">
+    <w:abstractNumId w:val="37"/>
+  </w:num>
+  <w:num w:numId="43">
+    <w:abstractNumId w:val="48"/>
+  </w:num>
+  <w:num w:numId="44">
+    <w:abstractNumId w:val="54"/>
+  </w:num>
+  <w:num w:numId="45">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="46">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="47">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="48">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="49">
+    <w:abstractNumId w:val="36"/>
+  </w:num>
+  <w:num w:numId="50">
+    <w:abstractNumId w:val="42"/>
+  </w:num>
+  <w:num w:numId="51">
+    <w:abstractNumId w:val="55"/>
+  </w:num>
+  <w:num w:numId="52">
     <w:abstractNumId w:val="14"/>
   </w:num>
-  <w:num w:numId="6">
-    <w:abstractNumId w:val="42"/>
+  <w:num w:numId="53">
+    <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="7">
-    <w:abstractNumId w:val="51"/>
+  <w:num w:numId="54">
+    <w:abstractNumId w:val="40"/>
   </w:num>
-  <w:num w:numId="8">
-[...122 lines deleted...]
-  <w:num w:numId="49">
+  <w:num w:numId="55">
     <w:abstractNumId w:val="30"/>
   </w:num>
-  <w:num w:numId="50">
-[...16 lines deleted...]
-  </w:num>
   <w:num w:numId="56">
-    <w:abstractNumId w:val="23"/>
+    <w:abstractNumId w:val="50"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="56"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
@@ -3999,67 +3999,67 @@
     <w:rsid w:val="008717CA"/>
     <w:rsid w:val="00873A63"/>
     <w:rsid w:val="0089209E"/>
     <w:rsid w:val="00893CAF"/>
     <w:rsid w:val="008A40E2"/>
     <w:rsid w:val="008A48BF"/>
     <w:rsid w:val="008D77E9"/>
     <w:rsid w:val="008E5C09"/>
     <w:rsid w:val="008E73CE"/>
     <w:rsid w:val="008E7B5D"/>
     <w:rsid w:val="00901636"/>
     <w:rsid w:val="009038C0"/>
     <w:rsid w:val="009073A3"/>
     <w:rsid w:val="00917307"/>
     <w:rsid w:val="00925E12"/>
     <w:rsid w:val="00930511"/>
     <w:rsid w:val="00936370"/>
     <w:rsid w:val="0094376B"/>
     <w:rsid w:val="009465FB"/>
     <w:rsid w:val="0095781F"/>
     <w:rsid w:val="009A4D0D"/>
     <w:rsid w:val="009A711A"/>
     <w:rsid w:val="009B27AE"/>
     <w:rsid w:val="009D6108"/>
     <w:rsid w:val="009E20C4"/>
-    <w:rsid w:val="009F1182"/>
     <w:rsid w:val="00A002B6"/>
     <w:rsid w:val="00A1252B"/>
     <w:rsid w:val="00A1585C"/>
     <w:rsid w:val="00A41685"/>
     <w:rsid w:val="00A64BF0"/>
     <w:rsid w:val="00A81B38"/>
     <w:rsid w:val="00B05840"/>
     <w:rsid w:val="00B37E04"/>
     <w:rsid w:val="00B557D1"/>
     <w:rsid w:val="00B62E87"/>
     <w:rsid w:val="00B670A2"/>
     <w:rsid w:val="00B86E39"/>
     <w:rsid w:val="00BB071E"/>
     <w:rsid w:val="00BB2601"/>
     <w:rsid w:val="00C0316A"/>
     <w:rsid w:val="00C24D79"/>
+    <w:rsid w:val="00CC00E4"/>
     <w:rsid w:val="00CD0348"/>
     <w:rsid w:val="00CF1C9C"/>
     <w:rsid w:val="00D1552C"/>
     <w:rsid w:val="00D2284D"/>
     <w:rsid w:val="00D45AF6"/>
     <w:rsid w:val="00D632AE"/>
     <w:rsid w:val="00D925CA"/>
     <w:rsid w:val="00DA428A"/>
     <w:rsid w:val="00DA626A"/>
     <w:rsid w:val="00DD484D"/>
     <w:rsid w:val="00DF04DF"/>
     <w:rsid w:val="00E34189"/>
     <w:rsid w:val="00E418B1"/>
     <w:rsid w:val="00E44063"/>
     <w:rsid w:val="00E61128"/>
     <w:rsid w:val="00E70303"/>
     <w:rsid w:val="00E73B54"/>
     <w:rsid w:val="00E7710E"/>
     <w:rsid w:val="00E94C0A"/>
     <w:rsid w:val="00EB2910"/>
     <w:rsid w:val="00EF7E90"/>
     <w:rsid w:val="00F07BEB"/>
     <w:rsid w:val="00F51C68"/>
     <w:rsid w:val="00F57734"/>
     <w:rsid w:val="00F80A79"/>
@@ -5131,61 +5131,61 @@
     <w:rsid w:val="00F57734"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af4">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0065437B"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af5">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="009F1182"/>
+    <w:rsid w:val="00CC00E4"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af6">
     <w:name w:val="正文文本 字符"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="af5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="009F1182"/>
+    <w:rsid w:val="00CC00E4"/>
     <w:rPr>
       <w:sz w:val="21"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 主题​​">
@@ -5469,51 +5469,51 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{77F00921-0F1B-458A-B996-A9C3A7A48142}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{ADF9B089-BF7A-4948-A213-346EDD35747A}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>1264</Words>
   <Characters>7211</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>60</Lines>
   <Paragraphs>16</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>8459</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>