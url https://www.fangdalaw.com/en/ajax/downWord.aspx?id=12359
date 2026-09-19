--- v1 (2026-07-16)
+++ v2 (2026-09-19)
@@ -36,189 +36,189 @@
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5485"/>
         <w:gridCol w:w="2836"/>
       </w:tblGrid>
       <w:tr w:rsidR="0049405C" w:rsidRPr="00C24D79" w14:paraId="76EB2C64" w14:textId="77777777" w:rsidTr="00E70303">
         <w:trPr>
           <w:trHeight w:val="3267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5485" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="271D78"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C4F11E8" w14:textId="1EA3EF7D" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00CC00E4" w:rsidP="00CC00E4">
+          <w:p w14:paraId="2C4F11E8" w14:textId="0A2EC434" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00AA34A4" w:rsidP="00AA34A4">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="xingming"/>
             <w:bookmarkStart w:id="1" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="1"/>
-            <w:r w:rsidRPr="00CC00E4">
+            <w:r w:rsidRPr="00AA34A4">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>LINGQI WANG</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
-          <w:p w14:paraId="706EB16B" w14:textId="12275F90" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00CC00E4" w:rsidP="00CC00E4">
+          <w:p w14:paraId="706EB16B" w14:textId="3F29BE0E" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00AA34A4" w:rsidP="00AA34A4">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="didian"/>
-            <w:r w:rsidRPr="00CC00E4">
+            <w:r w:rsidRPr="00AA34A4">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Partner</w:t>
             </w:r>
-            <w:r w:rsidRPr="00CC00E4">
+            <w:r w:rsidRPr="00AA34A4">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>·</w:t>
             </w:r>
-            <w:r w:rsidRPr="00CC00E4">
+            <w:r w:rsidRPr="00AA34A4">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Shanghai</w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
-          <w:p w14:paraId="6199424A" w14:textId="0B89BFED" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00CC00E4" w:rsidP="00CC00E4">
+          <w:p w14:paraId="6199424A" w14:textId="3F6CFDA5" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00AA34A4" w:rsidP="00AA34A4">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="dianhua"/>
-            <w:r w:rsidRPr="00CC00E4">
+            <w:r w:rsidRPr="00AA34A4">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">+86 21 2208 1179 </w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
-          <w:p w14:paraId="4F910ACA" w14:textId="3E94ABCF" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00CC00E4" w:rsidP="00CC00E4">
+          <w:p w14:paraId="4F910ACA" w14:textId="534B859F" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00AA34A4" w:rsidP="00AA34A4">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="youxiang"/>
-            <w:r w:rsidRPr="00CC00E4">
+            <w:r w:rsidRPr="00AA34A4">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>lingqi.wang@fangdalaw.com</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="22DBA835" w14:textId="677EAC48" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00F96E7C" w:rsidP="00860F89">
             <w:pPr>
               <w:ind w:leftChars="-52" w:left="-109"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C24D79">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:color w:val="545551"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D24C6CB" w14:textId="6990271B" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00CC00E4" w:rsidP="002932C9">
+          <w:p w14:paraId="2D24C6CB" w14:textId="2E27E36F" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00AA34A4" w:rsidP="002932C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="tupian"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5A3924BA" wp14:editId="20E3B1DA">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4B4CEB85" wp14:editId="4E793776">
                   <wp:extent cx="1651000" cy="2142519"/>
                   <wp:effectExtent l="0" t="0" r="6350" b="0"/>
                   <wp:docPr id="1" name="图片 1"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
@@ -258,60 +258,60 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C063291" w14:textId="5DC9D94D" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="002375A9" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C24D79">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>PRACTICE AREAS</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C1ACACA" w14:textId="688FED54" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="00CC00E4" w:rsidP="007177F3">
+          <w:p w14:paraId="3C1ACACA" w14:textId="13520712" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="00AA34A4" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="zhiyelingyu"/>
-            <w:r w:rsidRPr="00CC00E4">
+            <w:r w:rsidRPr="00AA34A4">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>MR. LINGQI WANG SPECIALIZES IN COMMERCIAL DISPUTE RESOLUTION AND RESTRUCTURING AND INSOLVENCY.</w:t>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F19AE4C" w14:textId="19A41B01" w:rsidR="00451233" w:rsidRPr="00C24D79" w:rsidRDefault="00F80A79" w:rsidP="00DA428A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C24D79">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
           <w:noProof/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
@@ -371,51 +371,51 @@
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:roundrect w14:anchorId="053823F2" id="圆角矩形 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:-6.2pt;margin-top:-12.6pt;width:4.55pt;height:3.6pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDc1SqFegIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2yAQfp+0/wHxvtqO+mON4lRRqk6T&#10;qrZqO/WZYIiRMMeAxMn++h3gOG1X7WHaCwbu7ru7z98xu9p1mmyF8wpMTauTkhJhODTKrGv64/nm&#10;y1dKfGCmYRqMqOleeHo1//xp1tupmEALuhGOIIjx097WtA3BTovC81Z0zJ+AFQaNElzHAh7dumgc&#10;6xG908WkLM+LHlxjHXDhPd5eZyOdJ3wpBQ/3UnoRiK4p1hbS6tK6imsxn7Hp2jHbKj6Uwf6hio4p&#10;g0lHqGsWGNk49QdUp7gDDzKccOgKkFJxkXrAbqryXTdPLbMi9YLkeDvS5P8fLL/bPtkHhzT01k89&#10;bmMXO+m6+MX6yC6RtR/JErtAOF6eXZyXyChHy+nZRXUZqSyOodb58E1AR+Kmpg42pnnE35FYYttb&#10;H7L/wS+m86BVc6O0TocoAbHUjmwZ/rzVuhoyvPHSJvoaiFEZMN4Ux2bSLuy1iH7aPApJVIPlT1Ih&#10;SWfHJIxzYUKVTS1rRM5dnZXYaoYfI1K3CTAiS8w/Yg8Abxs4YGeYwT+GiiTTMbj8W2E5eIxImcGE&#10;MbhTBtxHABq7GjJn/wNJmZrI0gqa/YMjDvKQeMtvFP67W+bDA3M4Ffi3cdLDPS5SQ19TGHaUtOB+&#10;fXQf/VGsaKWkxymrqf+5YU5Qor8blPFldXoaxzIdUEYTPLjXltVri9l0S0AtVPimWJ620T/ow1Y6&#10;6F7wQVjErGhihmPumvLgDodlyNOPTwoXi0Vyw1G0LNyaJ8sjeGQ1yvJ598KcHQQcUPd3cJhINn0n&#10;4ewbIw0sNgGkSvo+8jrwjWOchDM8OfGdeH1OXseHcf4bAAD//wMAUEsDBBQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NT8JAEL2b+B82Y+KtbCliSOmWGIgkKBdQPC/d&#10;sW3cna3dBeq/dzjpZTKT9+Z9FIvBWXHGPrSeFIxHKQikypuWagXvb8/JDESImoy2nlDBDwZYlLc3&#10;hc6Nv9AOz/tYCxahkGsFTYxdLmWoGnQ6jHyHxNin752OfPa1NL2+sLizMkvTR+l0S+zQ6A6XDVZf&#10;+5NTsF4edttDu9l8b6cr+5rpjxdbr5W6vxtWcx5PcxARh/j3AdcOnB9KDnb0JzJBWAXJOHtgKi/Z&#10;NAPBjGQyAXG8IrMUZFnI/z3KXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDc1SqFegIA&#10;AGAFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="white [3212]" stroked="f" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="36F0DEA4" w14:textId="77777777" w:rsidR="00CC00E4" w:rsidRDefault="000E0C86" w:rsidP="00B670A2">
+    <w:p w14:paraId="247DE2AA" w14:textId="77777777" w:rsidR="00AA34A4" w:rsidRDefault="000E0C86" w:rsidP="00B670A2">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C24D79">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="545551"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E0DC835" wp14:editId="24238D24">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2512</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4508</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5271826" cy="0"/>
@@ -456,1864 +456,1864 @@
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:line w14:anchorId="3D0BA0F8" id="直接连接符 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".2pt,.35pt" to="415.3pt,.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKOATlvwEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+wYWFYYcXpo0V2K&#10;rdhH74pMxQL0BUmLnX8/ik7cohsGbNhFMCW+x/dIens7WcOOEJP2ruPrVc0ZOOl77Q4d//7t4fqG&#10;s5SF64XxDjp+gsRvd1fvtmNoofGDNz1EhiQutWPo+JBzaKsqyQGsSCsfwOGj8tGKjGE8VH0UI7Jb&#10;UzV1valGH/sQvYSU8PZ+fuQ74lcKZP6sVILMTMdRW6Yz0rkvZ7XbivYQRRi0PMsQ/6DCCu2w6EJ1&#10;L7JgP6L+hcpqGX3yKq+kt5VXSksgD+hmXb9x83UQAcgLNieFpU3p/9HKT8c79xSxDWNIbQpPsbiY&#10;VLRMGR2ecabkC5Wyidp2WtoGU2YSL983H9Y3zYYzeXmrZopCFWLKH8FbVj46brQrjkQrjo8pY1lM&#10;vaSUa+PKmbzR/YM2hoJ42N+ZyI6izLBu6g2NDYGv0jAq0OrFBX3lk4GZ9gsopntUO/uhBYOFVkgJ&#10;Lq/LOhATZheYQgkLsCbdfwSe8wsUaPn+BrwgqLJ3eQFb7Xz8XfU8XSSrOf/Sgdl3acHe9yeaL7UG&#10;t4gcnje+rOnrmOAv/+XuJwAAAP//AwBQSwMEFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FvwjAMhe+T9h8iT+I20g3WQWmK0IALh0kDhLRb2nhttcapmgCFX485bRdL&#10;T+/5+XM6720jTtj52pGCl2EEAqlwpqZSwX63fp6A8EGT0Y0jVHBBD/Ps8SHViXFn+sLTNpSCS8gn&#10;WkEVQptI6YsKrfZD1yKx9+M6qwPLrpSm02cut418jaJYWl0TX6h0ix8VFr/bo1WwO1x7uTl8LvK4&#10;3o+m39PV2/q6Umrw1C9nPBYzEAH78LcB9x+YHzIGy92RjBeNgjHnFLyDYG8yimIQ+V3KLJX/+bMb&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEo4BOW/AQAA3wMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAAAAAAAAAAAA&#10;AAAAGQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" strokecolor="#002060" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00418F8B" w14:textId="77777777" w:rsidR="00CC00E4" w:rsidRDefault="00CC00E4" w:rsidP="00CC00E4">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00CC00E4">
+    <w:p w14:paraId="1E802206" w14:textId="77777777" w:rsidR="00AA34A4" w:rsidRDefault="00AA34A4" w:rsidP="00AA34A4">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA34A4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Lingqi specializes in commercial dispute resolution and restructuring and insolvency, particularly matters with cross-border elements. As litigation and arbitration counsel for corporations, private equity firms, hedge funds, and financial institutions, Lingqi handles significant commercial cases, including disputes involving buyout/minority investment, joint ventures, corporate control, contract and other complex commercial matters. In areas of restructuring and insolvency, Lingqi regularly acts as court-appointed administrator or counsel for shareholders, debtors, creditors and restructuring sponsors in large, complex cases of out-of-court restructuring, liquidation, reorganization and involuntary dissolution.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E7A61CD" w14:textId="77777777" w:rsidR="00CC00E4" w:rsidRDefault="00CC00E4" w:rsidP="00CC00E4">
+    <w:p w14:paraId="0F5B56E1" w14:textId="77777777" w:rsidR="00AA34A4" w:rsidRDefault="00AA34A4" w:rsidP="00AA34A4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CC00E4">
+      <w:r w:rsidRPr="00AA34A4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>REPRESENTATIVE MATTERS AND CASES</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="18A4F8CC" w14:textId="77777777" w:rsidR="00CC00E4" w:rsidRDefault="00CC00E4" w:rsidP="00CC00E4">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00CC00E4">
+    <w:p w14:paraId="117C0667" w14:textId="77777777" w:rsidR="00AA34A4" w:rsidRDefault="00AA34A4" w:rsidP="00AA34A4">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA34A4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Commercial Dispute Resolutions</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2AFF4A39" w14:textId="77777777" w:rsidR="00CC00E4" w:rsidRDefault="00CC00E4" w:rsidP="00CC00E4">
+    <w:p w14:paraId="31A69DB6" w14:textId="77777777" w:rsidR="00AA34A4" w:rsidRDefault="00AA34A4" w:rsidP="00AA34A4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CC00E4">
+      <w:r w:rsidRPr="00AA34A4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Representation of a property developer with offshore structure in a shareholders dispute involving both Chinese and offshore litigations, with a dispute amount near RMB 10 billion</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="517BEA62" w14:textId="77777777" w:rsidR="00CC00E4" w:rsidRDefault="00CC00E4" w:rsidP="00CC00E4">
+    <w:p w14:paraId="67C8A2FB" w14:textId="77777777" w:rsidR="00AA34A4" w:rsidRDefault="00AA34A4" w:rsidP="00AA34A4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CC00E4">
+      <w:r w:rsidRPr="00AA34A4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Representation of a Hong Kong-appointed administrator in enforcing an RMB 2 billion judgement against a debtor in mainland China</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="656D47BC" w14:textId="77777777" w:rsidR="00CC00E4" w:rsidRDefault="00CC00E4" w:rsidP="00CC00E4">
+    <w:p w14:paraId="29CD5C1D" w14:textId="77777777" w:rsidR="00AA34A4" w:rsidRDefault="00AA34A4" w:rsidP="00AA34A4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CC00E4">
+      <w:r w:rsidRPr="00AA34A4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Representation of the manager of a private equity fund in a series of cross-border disputes with the limited partners at a value over RMB 4 billion</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="46DFE4AA" w14:textId="77777777" w:rsidR="00CC00E4" w:rsidRDefault="00CC00E4" w:rsidP="00CC00E4">
+    <w:p w14:paraId="1389939C" w14:textId="77777777" w:rsidR="00AA34A4" w:rsidRDefault="00AA34A4" w:rsidP="00AA34A4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CC00E4">
+      <w:r w:rsidRPr="00AA34A4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Representation of various internationally renowned venture capital and private equity funds in disputes related to their China investment, including shareholder disputes, joint venture disputes,</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CC00E4">
+      <w:r w:rsidRPr="00AA34A4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00CC00E4">
+      <w:r w:rsidRPr="00AA34A4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> and matters relating to company dissolution and liquidation</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0439551D" w14:textId="77777777" w:rsidR="00CC00E4" w:rsidRDefault="00CC00E4" w:rsidP="00CC00E4">
+    <w:p w14:paraId="590D43E2" w14:textId="77777777" w:rsidR="00AA34A4" w:rsidRDefault="00AA34A4" w:rsidP="00AA34A4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CC00E4">
+      <w:r w:rsidRPr="00AA34A4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Representation of a Germany real-estate investment fund in SHIAC arbitration and related court proceedings in connection with dispute over the acquisition of a RMB 700 million real-estate project</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="51CA01D6" w14:textId="77777777" w:rsidR="00CC00E4" w:rsidRDefault="00CC00E4" w:rsidP="00CC00E4">
+    <w:p w14:paraId="07C2EB7C" w14:textId="77777777" w:rsidR="00AA34A4" w:rsidRDefault="00AA34A4" w:rsidP="00AA34A4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CC00E4">
+      <w:r w:rsidRPr="00AA34A4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Representation of a Brazilian manufacturer in litigation arising from its acquisition of a Chinese company, which litigation also involved offshore arbitration proceedings</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7EE92ECB" w14:textId="77777777" w:rsidR="00CC00E4" w:rsidRDefault="00CC00E4" w:rsidP="00CC00E4">
+    <w:p w14:paraId="004DBCB3" w14:textId="77777777" w:rsidR="00AA34A4" w:rsidRDefault="00AA34A4" w:rsidP="00AA34A4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CC00E4">
+      <w:r w:rsidRPr="00AA34A4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Representation of a Chinese private equity house in a merger and acquisition dispute for RMB 10 billion</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7DDFC7C4" w14:textId="77777777" w:rsidR="00CC00E4" w:rsidRDefault="00CC00E4" w:rsidP="00CC00E4">
+    <w:p w14:paraId="21ADA114" w14:textId="77777777" w:rsidR="00AA34A4" w:rsidRDefault="00AA34A4" w:rsidP="00AA34A4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CC00E4">
+      <w:r w:rsidRPr="00AA34A4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Representation of a European bank in litigation for RMB 200 million in respect of a cross-border financing arrangement and collateral management agreement</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67FC5752" w14:textId="77777777" w:rsidR="00CC00E4" w:rsidRDefault="00CC00E4" w:rsidP="00CC00E4">
+    <w:p w14:paraId="261AD25E" w14:textId="77777777" w:rsidR="00AA34A4" w:rsidRDefault="00AA34A4" w:rsidP="00AA34A4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CC00E4">
+      <w:r w:rsidRPr="00AA34A4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Representation of a Korean multinational corporation in respect of a shareholder derivative litigation against its Chinese joint venture partner, which proceeding was handled in parallel with arbitration proceedings in Singapore</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0400F9C7" w14:textId="77777777" w:rsidR="00CC00E4" w:rsidRDefault="00CC00E4" w:rsidP="00CC00E4">
+    <w:p w14:paraId="03D3285D" w14:textId="77777777" w:rsidR="00AA34A4" w:rsidRDefault="00AA34A4" w:rsidP="00AA34A4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CC00E4">
+      <w:r w:rsidRPr="00AA34A4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Representation of a global energy company in a shareholder dispute with its Chinese joint venture partner, involving derivative litigation in China and foreign arbitration</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="627802B9" w14:textId="77777777" w:rsidR="00CC00E4" w:rsidRDefault="00CC00E4" w:rsidP="00CC00E4">
+    <w:p w14:paraId="652C63BB" w14:textId="77777777" w:rsidR="00AA34A4" w:rsidRDefault="00AA34A4" w:rsidP="00AA34A4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CC00E4">
+      <w:r w:rsidRPr="00AA34A4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Representation of a U.S. based manufacturer in a series of environment pollution disputes in China involving over 50 claimants</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="21E8D449" w14:textId="77777777" w:rsidR="00CC00E4" w:rsidRDefault="00CC00E4" w:rsidP="00CC00E4">
+    <w:p w14:paraId="41C2964C" w14:textId="77777777" w:rsidR="00AA34A4" w:rsidRDefault="00AA34A4" w:rsidP="00AA34A4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CC00E4">
+      <w:r w:rsidRPr="00AA34A4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Representation of a Germany real estate project management company in a contract dispute involving multiple and competing CIETAC arbitration proceedings</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="47B76801" w14:textId="77777777" w:rsidR="00CC00E4" w:rsidRDefault="00CC00E4" w:rsidP="00CC00E4">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00CC00E4">
+    <w:p w14:paraId="251A7759" w14:textId="77777777" w:rsidR="00AA34A4" w:rsidRDefault="00AA34A4" w:rsidP="00AA34A4">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA34A4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Restructuring and Insolvency</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="27012B6A" w14:textId="77777777" w:rsidR="00CC00E4" w:rsidRDefault="00CC00E4" w:rsidP="00CC00E4">
+    <w:p w14:paraId="36DAB0B1" w14:textId="77777777" w:rsidR="00AA34A4" w:rsidRDefault="00AA34A4" w:rsidP="00AA34A4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CC00E4">
+      <w:r w:rsidRPr="00AA34A4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acting as administrator and joint administrators appointed by Chinese courts in a number of large and complicated bankruptcy reorganization and liquidation proceedings</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="296CB583" w14:textId="77777777" w:rsidR="00CC00E4" w:rsidRDefault="00CC00E4" w:rsidP="00CC00E4">
+    <w:p w14:paraId="0E1A123C" w14:textId="77777777" w:rsidR="00AA34A4" w:rsidRDefault="00AA34A4" w:rsidP="00AA34A4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CC00E4">
+      <w:r w:rsidRPr="00AA34A4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Representation of various ad hoc committees of holders of USD bonds issued by a China-based issuer in relation to bond defaults and debt restructuring</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A516B12" w14:textId="77777777" w:rsidR="00CC00E4" w:rsidRDefault="00CC00E4" w:rsidP="00CC00E4">
+    <w:p w14:paraId="28AF791C" w14:textId="77777777" w:rsidR="00AA34A4" w:rsidRDefault="00AA34A4" w:rsidP="00AA34A4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CC00E4">
+      <w:r w:rsidRPr="00AA34A4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Representation of several internationally renowned special opportunity funds in their acquisition of distressed assets and investment in debt restructuring in China</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="516D62B8" w14:textId="77777777" w:rsidR="00CC00E4" w:rsidRDefault="00CC00E4" w:rsidP="00CC00E4">
+    <w:p w14:paraId="52CC78B6" w14:textId="77777777" w:rsidR="00AA34A4" w:rsidRDefault="00AA34A4" w:rsidP="00AA34A4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CC00E4">
+      <w:r w:rsidRPr="00AA34A4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Representation of various foreign banks in relation to the cross-border insolvency and restructuring of China-based debtors and guarantors</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4A4D4513" w14:textId="77777777" w:rsidR="00CC00E4" w:rsidRDefault="00CC00E4" w:rsidP="00CC00E4">
+    <w:p w14:paraId="364E6AD2" w14:textId="77777777" w:rsidR="00AA34A4" w:rsidRDefault="00AA34A4" w:rsidP="00AA34A4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CC00E4">
+      <w:r w:rsidRPr="00AA34A4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Representation of a number of U.S. companies under or about to enter Chapter 11 proceedings in respect to the restructuring of their Chinese operation</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="33E59E84" w14:textId="77777777" w:rsidR="00CC00E4" w:rsidRDefault="00CC00E4" w:rsidP="00CC00E4">
+    <w:p w14:paraId="6D1B26BA" w14:textId="77777777" w:rsidR="00AA34A4" w:rsidRDefault="00AA34A4" w:rsidP="00AA34A4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CC00E4">
+      <w:r w:rsidRPr="00AA34A4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Representation of an European steel manufacturer in restructuring its Chinese business</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="657F37BF" w14:textId="77777777" w:rsidR="00CC00E4" w:rsidRDefault="00CC00E4" w:rsidP="00CC00E4">
+    <w:p w14:paraId="5DB08306" w14:textId="77777777" w:rsidR="00AA34A4" w:rsidRDefault="00AA34A4" w:rsidP="00AA34A4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CC00E4">
+      <w:r w:rsidRPr="00AA34A4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Representation of a U.S. retail company in restructuring its e-commerce business in China</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="35A3CEBB" w14:textId="77777777" w:rsidR="00CC00E4" w:rsidRDefault="00CC00E4" w:rsidP="00CC00E4">
+    <w:p w14:paraId="1800D0A4" w14:textId="77777777" w:rsidR="00AA34A4" w:rsidRDefault="00AA34A4" w:rsidP="00AA34A4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CC00E4">
+      <w:r w:rsidRPr="00AA34A4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Representation of a U.S. cold storage operator in restructuring its Chinese business</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="53CA75EB" w14:textId="77777777" w:rsidR="00CC00E4" w:rsidRDefault="00CC00E4" w:rsidP="00CC00E4">
+    <w:p w14:paraId="3691E137" w14:textId="77777777" w:rsidR="00AA34A4" w:rsidRDefault="00AA34A4" w:rsidP="00AA34A4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CC00E4">
+      <w:r w:rsidRPr="00AA34A4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Representation of foreign liquidators and provisional liquidators in respect of taking over control of Chinese subsidiaries and enforcement actions in China</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B4CA23C" w14:textId="77777777" w:rsidR="00CC00E4" w:rsidRDefault="00CC00E4" w:rsidP="00CC00E4">
+    <w:p w14:paraId="72423528" w14:textId="77777777" w:rsidR="00AA34A4" w:rsidRDefault="00AA34A4" w:rsidP="00AA34A4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CC00E4">
+      <w:r w:rsidRPr="00AA34A4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Representation of multiple creditors in the bankruptcy reorganization of a distressed Chinese ship builder, involving multiple litigations, enforcement actions as well as bankruptcy proceedings</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="46236E80" w14:textId="77777777" w:rsidR="00CC00E4" w:rsidRDefault="00CC00E4" w:rsidP="00CC00E4">
+    <w:p w14:paraId="59450580" w14:textId="77777777" w:rsidR="00AA34A4" w:rsidRDefault="00AA34A4" w:rsidP="00AA34A4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CC00E4">
+      <w:r w:rsidRPr="00AA34A4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Representation of a U.S. investment bank on its exercise of shareholder</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CC00E4">
+      <w:r w:rsidRPr="00AA34A4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CC00E4">
+      <w:r w:rsidRPr="00AA34A4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s right-of-first-refusal in relation to the disposal of distressed assets, involving overlapping bankruptcy issues and regulatory issues of securities law and foreign exchange regulation; and</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="481BD688" w14:textId="77777777" w:rsidR="00CC00E4" w:rsidRDefault="00CC00E4" w:rsidP="00CC00E4">
+    <w:p w14:paraId="25349DE0" w14:textId="77777777" w:rsidR="00AA34A4" w:rsidRDefault="00AA34A4" w:rsidP="00AA34A4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CC00E4">
+      <w:r w:rsidRPr="00AA34A4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Representation of a U.S. healthcare company in compulsory liquidation of its Chinese joint ventures in the context of shareholder deadlock with its Chinese joint venture partner</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00953EE1" w14:textId="77777777" w:rsidR="00CC00E4" w:rsidRDefault="00CC00E4" w:rsidP="00CC00E4">
+    <w:p w14:paraId="10A739DB" w14:textId="77777777" w:rsidR="00AA34A4" w:rsidRDefault="00AA34A4" w:rsidP="00AA34A4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CC00E4">
+      <w:r w:rsidRPr="00AA34A4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Education</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="209DDD37" w14:textId="77777777" w:rsidR="00CC00E4" w:rsidRDefault="00CC00E4" w:rsidP="00CC00E4">
+    <w:p w14:paraId="3A309162" w14:textId="77777777" w:rsidR="00AA34A4" w:rsidRDefault="00AA34A4" w:rsidP="00AA34A4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CC00E4">
+      <w:r w:rsidRPr="00AA34A4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Fudan University School of Law, LL.B.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A9C0B1F" w14:textId="77777777" w:rsidR="00CC00E4" w:rsidRDefault="00CC00E4" w:rsidP="00CC00E4">
+    <w:p w14:paraId="4A8711B1" w14:textId="77777777" w:rsidR="00AA34A4" w:rsidRDefault="00AA34A4" w:rsidP="00AA34A4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CC00E4">
+      <w:r w:rsidRPr="00AA34A4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Columbia University Law School, LL.M, Harlan Fiske Stone Scholar</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6EB713EC" w14:textId="77777777" w:rsidR="00CC00E4" w:rsidRDefault="00CC00E4" w:rsidP="00CC00E4">
+    <w:p w14:paraId="121EB22F" w14:textId="77777777" w:rsidR="00AA34A4" w:rsidRDefault="00AA34A4" w:rsidP="00AA34A4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CC00E4">
+      <w:r w:rsidRPr="00AA34A4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Professional Qualification</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A46B88D" w14:textId="77777777" w:rsidR="00CC00E4" w:rsidRDefault="00CC00E4" w:rsidP="00CC00E4">
+    <w:p w14:paraId="53D7D4F6" w14:textId="77777777" w:rsidR="00AA34A4" w:rsidRDefault="00AA34A4" w:rsidP="00AA34A4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CC00E4">
+      <w:r w:rsidRPr="00AA34A4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Admitted to practice in the PRC</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1151BE24" w14:textId="77777777" w:rsidR="00CC00E4" w:rsidRDefault="00CC00E4" w:rsidP="00CC00E4">
+    <w:p w14:paraId="5469A2BD" w14:textId="77777777" w:rsidR="00AA34A4" w:rsidRDefault="00AA34A4" w:rsidP="00AA34A4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CC00E4">
+      <w:r w:rsidRPr="00AA34A4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Admitted to practice in New York</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00EFE176" w14:textId="77777777" w:rsidR="00CC00E4" w:rsidRDefault="00CC00E4" w:rsidP="00CC00E4">
+    <w:p w14:paraId="49D630D6" w14:textId="77777777" w:rsidR="00AA34A4" w:rsidRDefault="00AA34A4" w:rsidP="00AA34A4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CC00E4">
+      <w:r w:rsidRPr="00AA34A4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Professional Background</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="28C0E962" w14:textId="77777777" w:rsidR="00CC00E4" w:rsidRDefault="00CC00E4" w:rsidP="00CC00E4">
+    <w:p w14:paraId="29104552" w14:textId="77777777" w:rsidR="00AA34A4" w:rsidRDefault="00AA34A4" w:rsidP="00AA34A4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CC00E4">
+      <w:r w:rsidRPr="00AA34A4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Lingqi joined Fangda Partners in 2012 after working at another renowned Chinese firm.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="38AA1A8E" w14:textId="77777777" w:rsidR="00CC00E4" w:rsidRDefault="00CC00E4" w:rsidP="00CC00E4">
+    <w:p w14:paraId="23985ACB" w14:textId="77777777" w:rsidR="00AA34A4" w:rsidRDefault="00AA34A4" w:rsidP="00AA34A4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CC00E4">
+      <w:r w:rsidRPr="00AA34A4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>OTHER INFORMATION</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="124A5355" w14:textId="77777777" w:rsidR="00CC00E4" w:rsidRDefault="00CC00E4" w:rsidP="00CC00E4">
+    <w:p w14:paraId="331ABA22" w14:textId="77777777" w:rsidR="00AA34A4" w:rsidRDefault="00AA34A4" w:rsidP="00AA34A4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CC00E4">
+      <w:r w:rsidRPr="00AA34A4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Speeches</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="346F70C1" w14:textId="77777777" w:rsidR="00CC00E4" w:rsidRDefault="00CC00E4" w:rsidP="00CC00E4">
+    <w:p w14:paraId="5A5FB7D9" w14:textId="77777777" w:rsidR="00AA34A4" w:rsidRDefault="00AA34A4" w:rsidP="00AA34A4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CC00E4">
+      <w:r w:rsidRPr="00AA34A4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Panelist, The First Xiamen Cross-Border Insolvency Colloquium, hosted by Xiamen Bankruptcy Court, July 2021 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="235C6C93" w14:textId="77777777" w:rsidR="00CC00E4" w:rsidRDefault="00CC00E4" w:rsidP="00CC00E4">
+    <w:p w14:paraId="234B93FC" w14:textId="77777777" w:rsidR="00AA34A4" w:rsidRDefault="00AA34A4" w:rsidP="00AA34A4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CC00E4">
+      <w:r w:rsidRPr="00AA34A4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Panelist, Symposium on the Judicial Assistance Regime on Insolvency between Mainland China and Hong Kong SAR, hosted by Shanghai Bankruptcy Court, July 2021 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0BF8E09B" w14:textId="77777777" w:rsidR="00CC00E4" w:rsidRDefault="00CC00E4" w:rsidP="00CC00E4">
+    <w:p w14:paraId="34B4E214" w14:textId="77777777" w:rsidR="00AA34A4" w:rsidRDefault="00AA34A4" w:rsidP="00AA34A4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CC00E4">
+      <w:r w:rsidRPr="00AA34A4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Panelist, Forum on Cross-boundary Insolvency Cooperation between the Mainland China and Hong Kong SAR, hosted by Shenzhen Bankruptcy Court, May 2021 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0891F7BF" w14:textId="77777777" w:rsidR="00CC00E4" w:rsidRDefault="00CC00E4" w:rsidP="00CC00E4">
+    <w:p w14:paraId="37E05FD9" w14:textId="77777777" w:rsidR="00AA34A4" w:rsidRDefault="00AA34A4" w:rsidP="00AA34A4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CC00E4">
+      <w:r w:rsidRPr="00AA34A4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Speaker, </w:t>
       </w:r>
-      <w:r w:rsidRPr="00CC00E4">
+      <w:r w:rsidRPr="00AA34A4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CC00E4">
+      <w:r w:rsidRPr="00AA34A4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Restructuring PRC Companies</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CC00E4">
+      <w:r w:rsidRPr="00AA34A4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CC00E4">
+      <w:r w:rsidRPr="00AA34A4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">, lectures and webinars hosted by various investment banks, private equity funds, and specialized publishers in the restructuring sector from 2019 through 2021 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0EE3BE18" w14:textId="77777777" w:rsidR="00CC00E4" w:rsidRDefault="00CC00E4" w:rsidP="00CC00E4">
+    <w:p w14:paraId="5F43CB0E" w14:textId="77777777" w:rsidR="00AA34A4" w:rsidRDefault="00AA34A4" w:rsidP="00AA34A4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CC00E4">
+      <w:r w:rsidRPr="00AA34A4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Panelist, </w:t>
       </w:r>
-      <w:r w:rsidRPr="00CC00E4">
+      <w:r w:rsidRPr="00AA34A4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CC00E4">
+      <w:r w:rsidRPr="00AA34A4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Directors</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CC00E4">
+      <w:r w:rsidRPr="00AA34A4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CC00E4">
+      <w:r w:rsidRPr="00AA34A4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Duties and Liabilities</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CC00E4">
+      <w:r w:rsidRPr="00AA34A4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CC00E4">
+      <w:r w:rsidRPr="00AA34A4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">, INSOL Beijing and Shanghai Seminars, October 2020 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C26454B" w14:textId="77777777" w:rsidR="00CC00E4" w:rsidRDefault="00CC00E4" w:rsidP="00CC00E4">
+    <w:p w14:paraId="4E58483D" w14:textId="77777777" w:rsidR="00AA34A4" w:rsidRDefault="00AA34A4" w:rsidP="00AA34A4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CC00E4">
+      <w:r w:rsidRPr="00AA34A4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Speaker, </w:t>
       </w:r>
-      <w:r w:rsidRPr="00CC00E4">
+      <w:r w:rsidRPr="00AA34A4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CC00E4">
+      <w:r w:rsidRPr="00AA34A4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Fundamental Issues of Cross-border Insolvency Cooperation</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CC00E4">
+      <w:r w:rsidRPr="00AA34A4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CC00E4">
+      <w:r w:rsidRPr="00AA34A4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">, China Bankruptcy Law Symposium, Special Session on Cross-border Insolvency and Optimization of Doing Business, Suzhou, September 2019 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="32F1E9F8" w14:textId="77777777" w:rsidR="00CC00E4" w:rsidRDefault="00CC00E4" w:rsidP="00CC00E4">
+    <w:p w14:paraId="5CCE3990" w14:textId="77777777" w:rsidR="00AA34A4" w:rsidRDefault="00AA34A4" w:rsidP="00AA34A4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CC00E4">
+      <w:r w:rsidRPr="00AA34A4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Panelist, </w:t>
       </w:r>
-      <w:r w:rsidRPr="00CC00E4">
+      <w:r w:rsidRPr="00AA34A4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CC00E4">
+      <w:r w:rsidRPr="00AA34A4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Chinese Insolvency Regime and Cross-border Insolvency</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CC00E4">
+      <w:r w:rsidRPr="00AA34A4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CC00E4">
+      <w:r w:rsidRPr="00AA34A4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> GRR Live 2 HK, Hong Kong, November 2018 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="75A19D65" w14:textId="77777777" w:rsidR="00CC00E4" w:rsidRDefault="00CC00E4" w:rsidP="00CC00E4">
+    <w:p w14:paraId="7623C4C0" w14:textId="77777777" w:rsidR="00AA34A4" w:rsidRDefault="00AA34A4" w:rsidP="00AA34A4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CC00E4">
+      <w:r w:rsidRPr="00AA34A4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Panelist, </w:t>
       </w:r>
-      <w:r w:rsidRPr="00CC00E4">
+      <w:r w:rsidRPr="00AA34A4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CC00E4">
+      <w:r w:rsidRPr="00AA34A4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Out-of-court Restructuring</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CC00E4">
+      <w:r w:rsidRPr="00AA34A4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CC00E4">
+      <w:r w:rsidRPr="00AA34A4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">, The Eight East-Asia Insolvency and Restructuring Symposium held by China Banking Law Society, September 2016 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0E5E9017" w14:textId="77777777" w:rsidR="00CC00E4" w:rsidRDefault="00CC00E4" w:rsidP="00CC00E4">
+    <w:p w14:paraId="7FE3BD2E" w14:textId="77777777" w:rsidR="00AA34A4" w:rsidRDefault="00AA34A4" w:rsidP="00AA34A4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CC00E4">
+      <w:r w:rsidRPr="00AA34A4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Panelist, </w:t>
       </w:r>
-      <w:r w:rsidRPr="00CC00E4">
+      <w:r w:rsidRPr="00AA34A4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CC00E4">
+      <w:r w:rsidRPr="00AA34A4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Effective Dispute Resolution for BRI Investments</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CC00E4">
+      <w:r w:rsidRPr="00AA34A4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CC00E4">
+      <w:r w:rsidRPr="00AA34A4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">, SIAC-SHIAC Conference, Shanghai, September 2019 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="69CC37CB" w14:textId="77777777" w:rsidR="00CC00E4" w:rsidRDefault="00CC00E4" w:rsidP="00CC00E4">
+    <w:p w14:paraId="6EC5961D" w14:textId="77777777" w:rsidR="00AA34A4" w:rsidRDefault="00AA34A4" w:rsidP="00AA34A4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CC00E4">
+      <w:r w:rsidRPr="00AA34A4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Speaker, </w:t>
       </w:r>
-      <w:r w:rsidRPr="00CC00E4">
+      <w:r w:rsidRPr="00AA34A4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CC00E4">
+      <w:r w:rsidRPr="00AA34A4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Internal Disputes of Private Equity Funds and Cross-border Parallel Proceedings</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CC00E4">
+      <w:r w:rsidRPr="00AA34A4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CC00E4">
+      <w:r w:rsidRPr="00AA34A4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">, SHIAC seminar on </w:t>
       </w:r>
-      <w:r w:rsidRPr="00CC00E4">
+      <w:r w:rsidRPr="00AA34A4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CC00E4">
+      <w:r w:rsidRPr="00AA34A4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Cross-border Dispute Resolution of Private Equity Funds</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CC00E4">
+      <w:r w:rsidRPr="00AA34A4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CC00E4">
+      <w:r w:rsidRPr="00AA34A4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">, November 2018 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2B47E3C3" w14:textId="77777777" w:rsidR="00CC00E4" w:rsidRDefault="00CC00E4" w:rsidP="00CC00E4">
+    <w:p w14:paraId="131F797A" w14:textId="77777777" w:rsidR="00AA34A4" w:rsidRDefault="00AA34A4" w:rsidP="00AA34A4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CC00E4">
+      <w:r w:rsidRPr="00AA34A4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Speaker, SHIAC seminar on </w:t>
       </w:r>
-      <w:r w:rsidRPr="00CC00E4">
+      <w:r w:rsidRPr="00AA34A4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CC00E4">
+      <w:r w:rsidRPr="00AA34A4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Prospect and Application of UNCITRAL Rules by Chinese Arbitration Institutions</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CC00E4">
+      <w:r w:rsidRPr="00AA34A4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CC00E4">
+      <w:r w:rsidRPr="00AA34A4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">, March 2017 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B9816C4" w14:textId="77777777" w:rsidR="00CC00E4" w:rsidRDefault="00CC00E4" w:rsidP="00CC00E4">
+    <w:p w14:paraId="798E85D4" w14:textId="77777777" w:rsidR="00AA34A4" w:rsidRDefault="00AA34A4" w:rsidP="00AA34A4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CC00E4">
+      <w:r w:rsidRPr="00AA34A4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Publications</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0FFB7B47" w14:textId="77777777" w:rsidR="00CC00E4" w:rsidRDefault="00CC00E4" w:rsidP="00CC00E4">
+    <w:p w14:paraId="51AC6D0C" w14:textId="77777777" w:rsidR="00AA34A4" w:rsidRDefault="00AA34A4" w:rsidP="00AA34A4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="41"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CC00E4">
+      <w:r w:rsidRPr="00AA34A4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Journals and Books   Five ways to fail in your PRC interim relief application, Hong Kong Lawyer (2022) </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0565D932" w14:textId="77777777" w:rsidR="00CC00E4" w:rsidRDefault="00CC00E4" w:rsidP="00CC00E4">
+    <w:p w14:paraId="4694CD48" w14:textId="77777777" w:rsidR="00AA34A4" w:rsidRDefault="00AA34A4" w:rsidP="00AA34A4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="42"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CC00E4">
+      <w:r w:rsidRPr="00AA34A4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">IBA Toolkit on Insolvency and Arbitration, China Chapter (2021) </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="79BC05D3" w14:textId="77777777" w:rsidR="00CC00E4" w:rsidRDefault="00CC00E4" w:rsidP="00CC00E4">
+    <w:p w14:paraId="3330957B" w14:textId="77777777" w:rsidR="00AA34A4" w:rsidRDefault="00AA34A4" w:rsidP="00AA34A4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="43"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CC00E4">
+      <w:r w:rsidRPr="00AA34A4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Asia-Pacific Restructuring Review 2021, China Chapter, Global Restructuring Review </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="79D74BB3" w14:textId="77777777" w:rsidR="00CC00E4" w:rsidRDefault="00CC00E4" w:rsidP="00CC00E4">
+    <w:p w14:paraId="33D1A598" w14:textId="77777777" w:rsidR="00AA34A4" w:rsidRDefault="00AA34A4" w:rsidP="00AA34A4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="44"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CC00E4">
+      <w:r w:rsidRPr="00AA34A4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Chambers Global Practice Guides </w:t>
       </w:r>
-      <w:r w:rsidRPr="00CC00E4">
+      <w:r w:rsidRPr="00AA34A4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CC00E4">
+      <w:r w:rsidRPr="00AA34A4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Insolvency, China Chapter (2020) </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="667A7C71" w14:textId="77777777" w:rsidR="00CC00E4" w:rsidRDefault="00CC00E4" w:rsidP="00CC00E4">
+    <w:p w14:paraId="0C4A85F2" w14:textId="77777777" w:rsidR="00AA34A4" w:rsidRDefault="00AA34A4" w:rsidP="00AA34A4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="45"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CC00E4">
+      <w:r w:rsidRPr="00AA34A4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>China</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CC00E4">
+      <w:r w:rsidRPr="00AA34A4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CC00E4">
+      <w:r w:rsidRPr="00AA34A4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">s Recognition of Foreign Insolvency Proceedings and VIE Structures, International Insolvency &amp; Restructuring Report (2020) </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E7BB5A8" w14:textId="77777777" w:rsidR="00CC00E4" w:rsidRDefault="00CC00E4" w:rsidP="00CC00E4">
+    <w:p w14:paraId="71D56375" w14:textId="77777777" w:rsidR="00AA34A4" w:rsidRDefault="00AA34A4" w:rsidP="00AA34A4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="46"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CC00E4">
+      <w:r w:rsidRPr="00AA34A4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Insolvency and Corporate Reorganization Report 2016, International Financial Law Review (2016) </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7D909EEE" w14:textId="77777777" w:rsidR="00CC00E4" w:rsidRDefault="00CC00E4" w:rsidP="00CC00E4">
+    <w:p w14:paraId="1F206290" w14:textId="77777777" w:rsidR="00AA34A4" w:rsidRDefault="00AA34A4" w:rsidP="00AA34A4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="47"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CC00E4">
+      <w:r w:rsidRPr="00AA34A4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Enforcement of Judgments and Arbitral Awards: A Global Guide from Practical Law 2nd Edition (China Chapter), Thomson Reuters (2015) </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="204286DD" w14:textId="77777777" w:rsidR="00CC00E4" w:rsidRDefault="00CC00E4" w:rsidP="00CC00E4">
+    <w:p w14:paraId="4E1F6C4D" w14:textId="77777777" w:rsidR="00AA34A4" w:rsidRDefault="00AA34A4" w:rsidP="00AA34A4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="48"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CC00E4">
+      <w:r w:rsidRPr="00AA34A4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Insolvency and Corporate Reorganization Report 2015, International Financial Law Review (2015) </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="36D9B742" w14:textId="77777777" w:rsidR="00CC00E4" w:rsidRDefault="00CC00E4" w:rsidP="00CC00E4">
+    <w:p w14:paraId="2B4835B3" w14:textId="77777777" w:rsidR="00AA34A4" w:rsidRDefault="00AA34A4" w:rsidP="00AA34A4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="49"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CC00E4">
+      <w:r w:rsidRPr="00AA34A4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Papers and Research Projects   Judicial Practice of the Bankruptcy of Financial Institutions </w:t>
       </w:r>
-      <w:r w:rsidRPr="00CC00E4">
+      <w:r w:rsidRPr="00AA34A4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CC00E4">
+      <w:r w:rsidRPr="00AA34A4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> A Comparative Law Perspective, research project commissioned by Shanghai Financial Court (2020) </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="455463B3" w14:textId="77777777" w:rsidR="00CC00E4" w:rsidRDefault="00CC00E4" w:rsidP="00CC00E4">
+    <w:p w14:paraId="2C1D6DB0" w14:textId="77777777" w:rsidR="00AA34A4" w:rsidRDefault="00AA34A4" w:rsidP="00AA34A4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="50"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CC00E4">
+      <w:r w:rsidRPr="00AA34A4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Assistance in Cross-border Insolvency of Group Companies, research project commissioned by Supreme People</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CC00E4">
+      <w:r w:rsidRPr="00AA34A4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CC00E4">
+      <w:r w:rsidRPr="00AA34A4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">s Court (2019) </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2016842C" w14:textId="77777777" w:rsidR="00CC00E4" w:rsidRDefault="00CC00E4" w:rsidP="00CC00E4">
+    <w:p w14:paraId="1235EB5F" w14:textId="77777777" w:rsidR="00AA34A4" w:rsidRDefault="00AA34A4" w:rsidP="00AA34A4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="51"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CC00E4">
+      <w:r w:rsidRPr="00AA34A4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">A Review of the </w:t>
       </w:r>
-      <w:r w:rsidRPr="00CC00E4">
+      <w:r w:rsidRPr="00AA34A4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CC00E4">
+      <w:r w:rsidRPr="00AA34A4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Thumb Case</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CC00E4">
+      <w:r w:rsidRPr="00AA34A4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CC00E4">
+      <w:r w:rsidRPr="00AA34A4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> from the Perspective of Cross-border Bankruptcy, Research Paper for the Fourth China Bankruptcy Law Practice Forum (2015) </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="334948CD" w14:textId="77777777" w:rsidR="00CC00E4" w:rsidRDefault="00CC00E4" w:rsidP="00CC00E4">
+    <w:p w14:paraId="5A0FC329" w14:textId="77777777" w:rsidR="00AA34A4" w:rsidRDefault="00AA34A4" w:rsidP="00AA34A4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="52"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CC00E4">
+      <w:r w:rsidRPr="00AA34A4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">The Latest Development of Cross-border Insolvency, The Second Summit of Market-Oriented Bankruptcy (2018) </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50BE74CF" w14:textId="77777777" w:rsidR="00CC00E4" w:rsidRDefault="00CC00E4" w:rsidP="00CC00E4">
+    <w:p w14:paraId="7C37C831" w14:textId="77777777" w:rsidR="00AA34A4" w:rsidRDefault="00AA34A4" w:rsidP="00AA34A4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="53"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CC00E4">
+      <w:r w:rsidRPr="00AA34A4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Several Fundamental Issues of Cooperation in Cross-border Insolvency, The Tenth China Bankruptcy Law Forum (2019) </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="61451BD7" w14:textId="77777777" w:rsidR="00CC00E4" w:rsidRDefault="00CC00E4" w:rsidP="00CC00E4">
+    <w:p w14:paraId="5882601E" w14:textId="77777777" w:rsidR="00AA34A4" w:rsidRDefault="00AA34A4" w:rsidP="00AA34A4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CC00E4">
+      <w:r w:rsidRPr="00AA34A4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Professional Affiliations</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6033E927" w14:textId="77777777" w:rsidR="00CC00E4" w:rsidRDefault="00CC00E4" w:rsidP="00CC00E4">
+    <w:p w14:paraId="3F48EF1C" w14:textId="77777777" w:rsidR="00AA34A4" w:rsidRDefault="00AA34A4" w:rsidP="00AA34A4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="54"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CC00E4">
+      <w:r w:rsidRPr="00AA34A4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Member of the Asian Advisory Council of INSOL </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7D7AE106" w14:textId="77777777" w:rsidR="00CC00E4" w:rsidRDefault="00CC00E4" w:rsidP="00CC00E4">
+    <w:p w14:paraId="2D39A876" w14:textId="77777777" w:rsidR="00AA34A4" w:rsidRDefault="00AA34A4" w:rsidP="00AA34A4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="55"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CC00E4">
+      <w:r w:rsidRPr="00AA34A4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Member of the Foreign Affairs Committee of Shanghai Bar Association </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5567FC3C" w14:textId="1B8A9C49" w:rsidR="00686369" w:rsidRPr="00CC00E4" w:rsidRDefault="00CC00E4" w:rsidP="00CC00E4">
+    <w:p w14:paraId="5567FC3C" w14:textId="64135718" w:rsidR="00686369" w:rsidRPr="00AA34A4" w:rsidRDefault="00AA34A4" w:rsidP="00AA34A4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="56"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CC00E4">
+      <w:r w:rsidRPr="00AA34A4">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Arbitrator of Shanghai International Arbitration Centre (SHIAC) </w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00686369" w:rsidRPr="00CC00E4" w:rsidSect="002D0826">
+    <w:sectPr w:rsidR="00686369" w:rsidRPr="00AA34A4" w:rsidSect="002D0826">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1797" w:bottom="1440" w:left="1797" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="3584D350" w14:textId="77777777" w:rsidR="004167EC" w:rsidRDefault="004167EC" w:rsidP="00F57734">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="2493FDE5" w14:textId="77777777" w:rsidR="004167EC" w:rsidRDefault="004167EC" w:rsidP="00F57734">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -2511,1392 +2511,1392 @@
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="04CB0790"/>
+    <w:nsid w:val="003B79DE"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="43C44044"/>
+    <w:tmpl w:val="5A4A1B14"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0B393D4A"/>
+    <w:nsid w:val="029D7B0B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B2282A92"/>
+    <w:tmpl w:val="AA004F6C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0B6725C7"/>
+    <w:nsid w:val="04015C6F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D6B4639A"/>
+    <w:tmpl w:val="F36E6DBE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0BDA6E7A"/>
+    <w:nsid w:val="068437DE"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="CE40FA24"/>
+    <w:tmpl w:val="80CEECC6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0E98179C"/>
+    <w:nsid w:val="06AB7763"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="30D495C8"/>
+    <w:tmpl w:val="8B36396E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0FF30422"/>
+    <w:nsid w:val="09BB6CBC"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="06485930"/>
+    <w:tmpl w:val="733AF45E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="120448F9"/>
+    <w:nsid w:val="0CBB0E34"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="FA146C8C"/>
+    <w:tmpl w:val="84B0B31E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="139D1EC7"/>
+    <w:nsid w:val="150A4F73"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B6B2502C"/>
+    <w:tmpl w:val="631EDE9C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1EB95B03"/>
+    <w:nsid w:val="159705D0"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="5A8AFD9C"/>
+    <w:tmpl w:val="D50237D4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2C3D578A"/>
+    <w:nsid w:val="1A8103A1"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="87486E12"/>
+    <w:tmpl w:val="8D64A2B0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="330F0A22"/>
+    <w:nsid w:val="1D657265"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="205CC484"/>
+    <w:tmpl w:val="AA004F6C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3328535D"/>
+    <w:nsid w:val="1E320AA9"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="8F0C650C"/>
+    <w:tmpl w:val="FFB0C6B6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="37F87074"/>
+    <w:nsid w:val="1EA2626E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="85BC1614"/>
+    <w:tmpl w:val="18885EB4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3CD20EB7"/>
+    <w:nsid w:val="220377E1"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="541ACE80"/>
+    <w:tmpl w:val="DD048F64"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3FCB1419"/>
+    <w:nsid w:val="22461FF2"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E73A43A8"/>
+    <w:tmpl w:val="43324B26"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="43665478"/>
+    <w:nsid w:val="22EB3A97"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="6966E384"/>
+    <w:tmpl w:val="F0CC4166"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="46627075"/>
+    <w:nsid w:val="239F3C28"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D9DA037E"/>
+    <w:tmpl w:val="48846B36"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="48E704E1"/>
+    <w:nsid w:val="2CEE67AC"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D226B588"/>
+    <w:tmpl w:val="1F3CB7CA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4A3A56A7"/>
+    <w:nsid w:val="2DBB093D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="1230FBC2"/>
+    <w:tmpl w:val="2E76E084"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4A794377"/>
+    <w:nsid w:val="2F1E5ADF"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="702A84BC"/>
+    <w:tmpl w:val="0DA866BC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4B44228A"/>
+    <w:nsid w:val="30543BF9"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E312EA44"/>
+    <w:tmpl w:val="8BE2E414"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4CC5785E"/>
+    <w:nsid w:val="31386AA2"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A656A95C"/>
+    <w:tmpl w:val="755E1B1A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4D9751BA"/>
+    <w:nsid w:val="334E74D3"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="2F8A4914"/>
+    <w:tmpl w:val="23082FF2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4ECF170F"/>
+    <w:nsid w:val="33701E3B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="6F6E5DB6"/>
+    <w:tmpl w:val="3432C6EC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4F3F79F8"/>
+    <w:nsid w:val="339B6DB7"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E25EB956"/>
+    <w:tmpl w:val="E28EE34A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4FA66A89"/>
+    <w:nsid w:val="34CE7884"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="8B524514"/>
+    <w:tmpl w:val="878EE734"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5004786C"/>
+    <w:nsid w:val="356D63F2"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="5E403444"/>
+    <w:tmpl w:val="54EA0CD6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="503B2438"/>
+    <w:nsid w:val="3672629D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A87E8F5C"/>
+    <w:tmpl w:val="E34425A6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="50772F99"/>
+    <w:nsid w:val="38DC0069"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="3112CFF0"/>
+    <w:tmpl w:val="ABFC76A0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5271130F"/>
+    <w:nsid w:val="39275A1F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="6936D6A4"/>
+    <w:tmpl w:val="1892FA50"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="538B405F"/>
+    <w:nsid w:val="3BE45D31"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="5F329FA4"/>
+    <w:tmpl w:val="CA140026"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5E52415F"/>
+    <w:nsid w:val="3D407334"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E40411D0"/>
+    <w:tmpl w:val="D2687616"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5F144E21"/>
+    <w:nsid w:val="3E4B7C84"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="DE1C866E"/>
+    <w:tmpl w:val="826CD120"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="61A070B2"/>
+    <w:nsid w:val="3F4029FE"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="2BC8E9A0"/>
+    <w:tmpl w:val="8368D44E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="646C3E19"/>
+    <w:nsid w:val="49D23B52"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="7D5A7FD6"/>
+    <w:tmpl w:val="3F62F45C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="653A1C86"/>
+    <w:nsid w:val="4A561A52"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="8EEC8DF8"/>
+    <w:tmpl w:val="8D4C1752"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="65720E5A"/>
+    <w:nsid w:val="4EAC73D9"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="423086A4"/>
+    <w:tmpl w:val="3A927770"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="67B84A16"/>
+    <w:nsid w:val="52BD756C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="2A6A6A6A"/>
+    <w:tmpl w:val="47BEC788"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="67F20801"/>
+    <w:nsid w:val="52FF41B3"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="1B82C344"/>
+    <w:tmpl w:val="237E0856"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="67F745CB"/>
+    <w:nsid w:val="59130831"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="1E4C9230"/>
+    <w:tmpl w:val="6FF0AD2C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="681652AD"/>
+    <w:nsid w:val="5BA47BC5"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="2C60B1EE"/>
+    <w:tmpl w:val="3B5231FE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="69B177FA"/>
+    <w:nsid w:val="68C766AA"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="14DCB4F6"/>
+    <w:tmpl w:val="2DD25A36"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="69BB0AE4"/>
+    <w:nsid w:val="6A6F6E04"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="3A124608"/>
+    <w:tmpl w:val="6AE42142"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="43" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6B242324"/>
+    <w:nsid w:val="6C275DDD"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="00C867EC"/>
+    <w:tmpl w:val="D902DF7A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="44" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6B5A3021"/>
+    <w:nsid w:val="6D3C7611"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="927A00FA"/>
+    <w:tmpl w:val="C0308442"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="45" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6BD50704"/>
+    <w:nsid w:val="6D8601E9"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="54E0848A"/>
+    <w:tmpl w:val="4D8077A8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="46" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6BD92C3E"/>
+    <w:nsid w:val="6DBE5A21"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="5A60B04A"/>
+    <w:tmpl w:val="D932E0D4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="47" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6E9E7A38"/>
+    <w:nsid w:val="6E130F01"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="8F0EA0E4"/>
+    <w:tmpl w:val="FFC844C4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="48" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6F89394C"/>
+    <w:nsid w:val="6F3F0D0A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C1BE4100"/>
+    <w:tmpl w:val="1DC433C4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="49" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="708443F7"/>
+    <w:nsid w:val="6FD5073D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="98126962"/>
+    <w:tmpl w:val="F7F8990C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="50" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="726852BF"/>
+    <w:nsid w:val="73333010"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="5F329FA4"/>
+    <w:tmpl w:val="90246166"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="51" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="75076D6E"/>
+    <w:nsid w:val="76A27822"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="ADB8EC0C"/>
+    <w:tmpl w:val="96187E22"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="52" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="752B338A"/>
+    <w:nsid w:val="7800787E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="4760B496"/>
+    <w:tmpl w:val="7818C9BC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="53" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="78CC74D9"/>
+    <w:nsid w:val="79C1413A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="1E8AF44C"/>
+    <w:tmpl w:val="12549C08"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="54" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7DBA293F"/>
+    <w:nsid w:val="7AB6691E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="28F00C42"/>
+    <w:tmpl w:val="247874A4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="55" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7E5B3099"/>
+    <w:nsid w:val="7CFF115E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="DEAE69A0"/>
+    <w:tmpl w:val="359ACB0C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
+    <w:abstractNumId w:val="48"/>
+  </w:num>
+  <w:num w:numId="2">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="40"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="39"/>
+  </w:num>
+  <w:num w:numId="8">
     <w:abstractNumId w:val="53"/>
   </w:num>
-  <w:num w:numId="2">
-    <w:abstractNumId w:val="22"/>
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="28"/>
   </w:num>
-  <w:num w:numId="3">
-    <w:abstractNumId w:val="1"/>
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="16"/>
   </w:num>
-  <w:num w:numId="4">
-    <w:abstractNumId w:val="15"/>
+  <w:num w:numId="11">
+    <w:abstractNumId w:val="34"/>
   </w:num>
-  <w:num w:numId="5">
+  <w:num w:numId="12">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="37"/>
+  </w:num>
+  <w:num w:numId="14">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="15">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="16">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="17">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="18">
     <w:abstractNumId w:val="41"/>
   </w:num>
-  <w:num w:numId="6">
-[...2 lines deleted...]
-  <w:num w:numId="7">
+  <w:num w:numId="19">
     <w:abstractNumId w:val="18"/>
   </w:num>
-  <w:num w:numId="8">
-[...34 lines deleted...]
-  </w:num>
   <w:num w:numId="20">
-    <w:abstractNumId w:val="35"/>
+    <w:abstractNumId w:val="45"/>
   </w:num>
   <w:num w:numId="21">
-    <w:abstractNumId w:val="45"/>
+    <w:abstractNumId w:val="49"/>
   </w:num>
   <w:num w:numId="22">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="23">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="24">
+    <w:abstractNumId w:val="51"/>
+  </w:num>
+  <w:num w:numId="25">
+    <w:abstractNumId w:val="32"/>
+  </w:num>
+  <w:num w:numId="26">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="27">
+    <w:abstractNumId w:val="42"/>
+  </w:num>
+  <w:num w:numId="28">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="29">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="30">
+    <w:abstractNumId w:val="50"/>
+  </w:num>
+  <w:num w:numId="31">
+    <w:abstractNumId w:val="52"/>
+  </w:num>
+  <w:num w:numId="32">
+    <w:abstractNumId w:val="46"/>
+  </w:num>
+  <w:num w:numId="33">
     <w:abstractNumId w:val="43"/>
   </w:num>
-  <w:num w:numId="24">
+  <w:num w:numId="34">
+    <w:abstractNumId w:val="44"/>
+  </w:num>
+  <w:num w:numId="35">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="36">
+    <w:abstractNumId w:val="36"/>
+  </w:num>
+  <w:num w:numId="37">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="38">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="39">
     <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="25">
-    <w:abstractNumId w:val="4"/>
+  <w:num w:numId="40">
+    <w:abstractNumId w:val="47"/>
   </w:num>
-  <w:num w:numId="26">
-    <w:abstractNumId w:val="16"/>
+  <w:num w:numId="41">
+    <w:abstractNumId w:val="33"/>
   </w:num>
-  <w:num w:numId="27">
+  <w:num w:numId="42">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="43">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="44">
+    <w:abstractNumId w:val="35"/>
+  </w:num>
+  <w:num w:numId="45">
+    <w:abstractNumId w:val="55"/>
+  </w:num>
+  <w:num w:numId="46">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="47">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="48">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="49">
+    <w:abstractNumId w:val="54"/>
+  </w:num>
+  <w:num w:numId="50">
     <w:abstractNumId w:val="12"/>
   </w:num>
-  <w:num w:numId="28">
-    <w:abstractNumId w:val="13"/>
+  <w:num w:numId="51">
+    <w:abstractNumId w:val="38"/>
   </w:num>
-  <w:num w:numId="29">
-[...17 lines deleted...]
-  <w:num w:numId="35">
+  <w:num w:numId="52">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="36">
-    <w:abstractNumId w:val="24"/>
+  <w:num w:numId="53">
+    <w:abstractNumId w:val="30"/>
   </w:num>
-  <w:num w:numId="37">
-[...11 lines deleted...]
-  <w:num w:numId="41">
+  <w:num w:numId="54">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="42">
-[...37 lines deleted...]
-  </w:num>
   <w:num w:numId="55">
-    <w:abstractNumId w:val="30"/>
+    <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="56">
-    <w:abstractNumId w:val="50"/>
+    <w:abstractNumId w:val="10"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="56"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
@@ -4005,61 +4005,61 @@
     <w:rsid w:val="008D77E9"/>
     <w:rsid w:val="008E5C09"/>
     <w:rsid w:val="008E73CE"/>
     <w:rsid w:val="008E7B5D"/>
     <w:rsid w:val="00901636"/>
     <w:rsid w:val="009038C0"/>
     <w:rsid w:val="009073A3"/>
     <w:rsid w:val="00917307"/>
     <w:rsid w:val="00925E12"/>
     <w:rsid w:val="00930511"/>
     <w:rsid w:val="00936370"/>
     <w:rsid w:val="0094376B"/>
     <w:rsid w:val="009465FB"/>
     <w:rsid w:val="0095781F"/>
     <w:rsid w:val="009A4D0D"/>
     <w:rsid w:val="009A711A"/>
     <w:rsid w:val="009B27AE"/>
     <w:rsid w:val="009D6108"/>
     <w:rsid w:val="009E20C4"/>
     <w:rsid w:val="00A002B6"/>
     <w:rsid w:val="00A1252B"/>
     <w:rsid w:val="00A1585C"/>
     <w:rsid w:val="00A41685"/>
     <w:rsid w:val="00A64BF0"/>
     <w:rsid w:val="00A81B38"/>
+    <w:rsid w:val="00AA34A4"/>
     <w:rsid w:val="00B05840"/>
     <w:rsid w:val="00B37E04"/>
     <w:rsid w:val="00B557D1"/>
     <w:rsid w:val="00B62E87"/>
     <w:rsid w:val="00B670A2"/>
     <w:rsid w:val="00B86E39"/>
     <w:rsid w:val="00BB071E"/>
     <w:rsid w:val="00BB2601"/>
     <w:rsid w:val="00C0316A"/>
     <w:rsid w:val="00C24D79"/>
-    <w:rsid w:val="00CC00E4"/>
     <w:rsid w:val="00CD0348"/>
     <w:rsid w:val="00CF1C9C"/>
     <w:rsid w:val="00D1552C"/>
     <w:rsid w:val="00D2284D"/>
     <w:rsid w:val="00D45AF6"/>
     <w:rsid w:val="00D632AE"/>
     <w:rsid w:val="00D925CA"/>
     <w:rsid w:val="00DA428A"/>
     <w:rsid w:val="00DA626A"/>
     <w:rsid w:val="00DD484D"/>
     <w:rsid w:val="00DF04DF"/>
     <w:rsid w:val="00E34189"/>
     <w:rsid w:val="00E418B1"/>
     <w:rsid w:val="00E44063"/>
     <w:rsid w:val="00E61128"/>
     <w:rsid w:val="00E70303"/>
     <w:rsid w:val="00E73B54"/>
     <w:rsid w:val="00E7710E"/>
     <w:rsid w:val="00E94C0A"/>
     <w:rsid w:val="00EB2910"/>
     <w:rsid w:val="00EF7E90"/>
     <w:rsid w:val="00F07BEB"/>
     <w:rsid w:val="00F51C68"/>
     <w:rsid w:val="00F57734"/>
     <w:rsid w:val="00F80A79"/>
@@ -5131,61 +5131,61 @@
     <w:rsid w:val="00F57734"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af4">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0065437B"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af5">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00CC00E4"/>
+    <w:rsid w:val="00AA34A4"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af6">
     <w:name w:val="正文文本 字符"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="af5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00CC00E4"/>
+    <w:rsid w:val="00AA34A4"/>
     <w:rPr>
       <w:sz w:val="21"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 主题​​">
@@ -5469,51 +5469,51 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{ADF9B089-BF7A-4948-A213-346EDD35747A}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{90501DDD-8EE9-4618-9953-6A1EA5443FD1}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>1264</Words>
   <Characters>7211</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>60</Lines>
   <Paragraphs>16</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>8459</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>