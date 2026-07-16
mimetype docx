--- v0 (2026-05-17)
+++ v1 (2026-07-16)
@@ -36,189 +36,189 @@
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5485"/>
         <w:gridCol w:w="2836"/>
       </w:tblGrid>
       <w:tr w:rsidR="0049405C" w:rsidRPr="00C24D79" w14:paraId="76EB2C64" w14:textId="77777777" w:rsidTr="00E70303">
         <w:trPr>
           <w:trHeight w:val="3267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5485" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="271D78"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C4F11E8" w14:textId="4394F37A" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00382118" w:rsidP="00382118">
+          <w:p w14:paraId="2C4F11E8" w14:textId="34FD0B39" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00F11D73" w:rsidP="00F11D73">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="xingming"/>
             <w:bookmarkStart w:id="1" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="1"/>
-            <w:r w:rsidRPr="00382118">
+            <w:r w:rsidRPr="00F11D73">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>WENDY WANG</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
-          <w:p w14:paraId="706EB16B" w14:textId="444D69AF" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00382118" w:rsidP="00382118">
+          <w:p w14:paraId="706EB16B" w14:textId="6AA465DE" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00F11D73" w:rsidP="00F11D73">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="didian"/>
-            <w:r w:rsidRPr="00382118">
+            <w:r w:rsidRPr="00F11D73">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Partner</w:t>
             </w:r>
-            <w:r w:rsidRPr="00382118">
+            <w:r w:rsidRPr="00F11D73">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>·</w:t>
             </w:r>
-            <w:r w:rsidRPr="00382118">
+            <w:r w:rsidRPr="00F11D73">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Shanghai</w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
-          <w:p w14:paraId="6199424A" w14:textId="68DC3AA9" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00382118" w:rsidP="00382118">
+          <w:p w14:paraId="6199424A" w14:textId="3FE4DF86" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00F11D73" w:rsidP="00F11D73">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="dianhua"/>
-            <w:r w:rsidRPr="00382118">
+            <w:r w:rsidRPr="00F11D73">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">+86 21 2208 1142 </w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
-          <w:p w14:paraId="4F910ACA" w14:textId="63C3484C" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00382118" w:rsidP="00382118">
+          <w:p w14:paraId="4F910ACA" w14:textId="4A5FE468" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00F11D73" w:rsidP="00F11D73">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="youxiang"/>
-            <w:r w:rsidRPr="00382118">
+            <w:r w:rsidRPr="00F11D73">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>wendy.wang@fangdalaw.com</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="22DBA835" w14:textId="677EAC48" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00F96E7C" w:rsidP="00860F89">
             <w:pPr>
               <w:ind w:leftChars="-52" w:left="-109"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C24D79">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:color w:val="545551"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D24C6CB" w14:textId="4FEA404E" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00382118" w:rsidP="002932C9">
+          <w:p w14:paraId="2D24C6CB" w14:textId="4A3107B7" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00F11D73" w:rsidP="002932C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="tupian"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="68B1DE54" wp14:editId="13A34031">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5601C5C8" wp14:editId="19318178">
                   <wp:extent cx="1651000" cy="2142519"/>
                   <wp:effectExtent l="0" t="0" r="6350" b="0"/>
                   <wp:docPr id="1" name="图片 1"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
@@ -258,60 +258,60 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C063291" w14:textId="5DC9D94D" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="002375A9" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C24D79">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>PRACTICE AREAS</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C1ACACA" w14:textId="55B982D2" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="00382118" w:rsidP="007177F3">
+          <w:p w14:paraId="3C1ACACA" w14:textId="5BCA439E" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="00F11D73" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="zhiyelingyu"/>
-            <w:r w:rsidRPr="00382118">
+            <w:r w:rsidRPr="00F11D73">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>MS. WENDY WANG SPECIALIZES IN REAL ESTATE, CONSTRUCTION, AND INVESTMENT IN AND CONSTRUCTION OF INFRASTRUCTURE FACILITIES.</w:t>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F19AE4C" w14:textId="19A41B01" w:rsidR="00451233" w:rsidRPr="00C24D79" w:rsidRDefault="00F80A79" w:rsidP="00DA428A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C24D79">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
           <w:noProof/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
@@ -371,51 +371,51 @@
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:roundrect w14:anchorId="053823F2" id="圆角矩形 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:-6.2pt;margin-top:-12.6pt;width:4.55pt;height:3.6pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDc1SqFegIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2yAQfp+0/wHxvtqO+mON4lRRqk6T&#10;qrZqO/WZYIiRMMeAxMn++h3gOG1X7WHaCwbu7ru7z98xu9p1mmyF8wpMTauTkhJhODTKrGv64/nm&#10;y1dKfGCmYRqMqOleeHo1//xp1tupmEALuhGOIIjx097WtA3BTovC81Z0zJ+AFQaNElzHAh7dumgc&#10;6xG908WkLM+LHlxjHXDhPd5eZyOdJ3wpBQ/3UnoRiK4p1hbS6tK6imsxn7Hp2jHbKj6Uwf6hio4p&#10;g0lHqGsWGNk49QdUp7gDDzKccOgKkFJxkXrAbqryXTdPLbMi9YLkeDvS5P8fLL/bPtkHhzT01k89&#10;bmMXO+m6+MX6yC6RtR/JErtAOF6eXZyXyChHy+nZRXUZqSyOodb58E1AR+Kmpg42pnnE35FYYttb&#10;H7L/wS+m86BVc6O0TocoAbHUjmwZ/rzVuhoyvPHSJvoaiFEZMN4Ux2bSLuy1iH7aPApJVIPlT1Ih&#10;SWfHJIxzYUKVTS1rRM5dnZXYaoYfI1K3CTAiS8w/Yg8Abxs4YGeYwT+GiiTTMbj8W2E5eIxImcGE&#10;MbhTBtxHABq7GjJn/wNJmZrI0gqa/YMjDvKQeMtvFP67W+bDA3M4Ffi3cdLDPS5SQ19TGHaUtOB+&#10;fXQf/VGsaKWkxymrqf+5YU5Qor8blPFldXoaxzIdUEYTPLjXltVri9l0S0AtVPimWJ620T/ow1Y6&#10;6F7wQVjErGhihmPumvLgDodlyNOPTwoXi0Vyw1G0LNyaJ8sjeGQ1yvJ598KcHQQcUPd3cJhINn0n&#10;4ewbIw0sNgGkSvo+8jrwjWOchDM8OfGdeH1OXseHcf4bAAD//wMAUEsDBBQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NT8JAEL2b+B82Y+KtbCliSOmWGIgkKBdQPC/d&#10;sW3cna3dBeq/dzjpZTKT9+Z9FIvBWXHGPrSeFIxHKQikypuWagXvb8/JDESImoy2nlDBDwZYlLc3&#10;hc6Nv9AOz/tYCxahkGsFTYxdLmWoGnQ6jHyHxNin752OfPa1NL2+sLizMkvTR+l0S+zQ6A6XDVZf&#10;+5NTsF4edttDu9l8b6cr+5rpjxdbr5W6vxtWcx5PcxARh/j3AdcOnB9KDnb0JzJBWAXJOHtgKi/Z&#10;NAPBjGQyAXG8IrMUZFnI/z3KXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDc1SqFegIA&#10;AGAFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="white [3212]" stroked="f" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1EB35A58" w14:textId="77777777" w:rsidR="00382118" w:rsidRDefault="000E0C86" w:rsidP="00B670A2">
+    <w:p w14:paraId="196C5C22" w14:textId="77777777" w:rsidR="00F11D73" w:rsidRDefault="000E0C86" w:rsidP="00B670A2">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C24D79">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="545551"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E0DC835" wp14:editId="24238D24">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2512</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4508</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5271826" cy="0"/>
@@ -456,982 +456,982 @@
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:line w14:anchorId="3D0BA0F8" id="直接连接符 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".2pt,.35pt" to="415.3pt,.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKOATlvwEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+wYWFYYcXpo0V2K&#10;rdhH74pMxQL0BUmLnX8/ik7cohsGbNhFMCW+x/dIens7WcOOEJP2ruPrVc0ZOOl77Q4d//7t4fqG&#10;s5SF64XxDjp+gsRvd1fvtmNoofGDNz1EhiQutWPo+JBzaKsqyQGsSCsfwOGj8tGKjGE8VH0UI7Jb&#10;UzV1valGH/sQvYSU8PZ+fuQ74lcKZP6sVILMTMdRW6Yz0rkvZ7XbivYQRRi0PMsQ/6DCCu2w6EJ1&#10;L7JgP6L+hcpqGX3yKq+kt5VXSksgD+hmXb9x83UQAcgLNieFpU3p/9HKT8c79xSxDWNIbQpPsbiY&#10;VLRMGR2ecabkC5Wyidp2WtoGU2YSL983H9Y3zYYzeXmrZopCFWLKH8FbVj46brQrjkQrjo8pY1lM&#10;vaSUa+PKmbzR/YM2hoJ42N+ZyI6izLBu6g2NDYGv0jAq0OrFBX3lk4GZ9gsopntUO/uhBYOFVkgJ&#10;Lq/LOhATZheYQgkLsCbdfwSe8wsUaPn+BrwgqLJ3eQFb7Xz8XfU8XSSrOf/Sgdl3acHe9yeaL7UG&#10;t4gcnje+rOnrmOAv/+XuJwAAAP//AwBQSwMEFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FvwjAMhe+T9h8iT+I20g3WQWmK0IALh0kDhLRb2nhttcapmgCFX485bRdL&#10;T+/5+XM6720jTtj52pGCl2EEAqlwpqZSwX63fp6A8EGT0Y0jVHBBD/Ps8SHViXFn+sLTNpSCS8gn&#10;WkEVQptI6YsKrfZD1yKx9+M6qwPLrpSm02cut418jaJYWl0TX6h0ix8VFr/bo1WwO1x7uTl8LvK4&#10;3o+m39PV2/q6Umrw1C9nPBYzEAH78LcB9x+YHzIGy92RjBeNgjHnFLyDYG8yimIQ+V3KLJX/+bMb&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEo4BOW/AQAA3wMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAAAAAAAAAAAA&#10;AAAAGQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" strokecolor="#002060" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4CA74533" w14:textId="77777777" w:rsidR="00382118" w:rsidRDefault="00382118" w:rsidP="00382118">
+    <w:p w14:paraId="4CEC9F6B" w14:textId="77777777" w:rsidR="00F11D73" w:rsidRDefault="00F11D73" w:rsidP="00F11D73">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00382118">
+      <w:r w:rsidRPr="00F11D73">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>REPRESENTATIVE MATTERS AND CASES</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="44E01F96" w14:textId="77777777" w:rsidR="00382118" w:rsidRDefault="00382118" w:rsidP="00382118">
+    <w:p w14:paraId="3DD6FEA2" w14:textId="77777777" w:rsidR="00F11D73" w:rsidRDefault="00F11D73" w:rsidP="00F11D73">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00382118">
+      <w:r w:rsidRPr="00F11D73">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acquisition of and investment in real estate and infrastructure projects</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="72A61F23" w14:textId="77777777" w:rsidR="00382118" w:rsidRDefault="00382118" w:rsidP="00382118">
+    <w:p w14:paraId="14F6C311" w14:textId="77777777" w:rsidR="00F11D73" w:rsidRDefault="00F11D73" w:rsidP="00F11D73">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00382118">
+      <w:r w:rsidRPr="00F11D73">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised investors such as Redwood Group, IDI Gazeley, Prologis, Gaw Capital, SC Capital, Hillhouse and Brookfield on the acquisition, development, leasing and asset management of industrial and warehousing properties in China</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4E8DE2DD" w14:textId="77777777" w:rsidR="00382118" w:rsidRDefault="00382118" w:rsidP="00382118">
+    <w:p w14:paraId="7108921B" w14:textId="77777777" w:rsidR="00F11D73" w:rsidRDefault="00F11D73" w:rsidP="00F11D73">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00382118">
+      <w:r w:rsidRPr="00F11D73">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented CSI Group in the acquisition of a residential property development project in Shanghai from CapitaLand</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1E4D3EDB" w14:textId="77777777" w:rsidR="00382118" w:rsidRDefault="00382118" w:rsidP="00382118">
+    <w:p w14:paraId="6B97920C" w14:textId="77777777" w:rsidR="00F11D73" w:rsidRDefault="00F11D73" w:rsidP="00F11D73">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00382118">
+      <w:r w:rsidRPr="00F11D73">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Brookfield in its investment in China Xintiandi, a subsidiary of Shui On Land</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5CBFAC96" w14:textId="77777777" w:rsidR="00382118" w:rsidRDefault="00382118" w:rsidP="00382118">
+    <w:p w14:paraId="1C9B5605" w14:textId="77777777" w:rsidR="00F11D73" w:rsidRDefault="00F11D73" w:rsidP="00F11D73">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00382118">
+      <w:r w:rsidRPr="00F11D73">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Kerry Properties in its acquisition, disposal, development and financing of real estate projects in Shanghai and other cities in China</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="10DE76BA" w14:textId="77777777" w:rsidR="00382118" w:rsidRDefault="00382118" w:rsidP="00382118">
+    <w:p w14:paraId="261D44DD" w14:textId="77777777" w:rsidR="00F11D73" w:rsidRDefault="00F11D73" w:rsidP="00F11D73">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00382118">
+      <w:r w:rsidRPr="00F11D73">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Advised GuocoLand on its investment in and development of the </w:t>
       </w:r>
-      <w:r w:rsidRPr="00382118">
+      <w:r w:rsidRPr="00F11D73">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="00382118">
+      <w:r w:rsidRPr="00F11D73">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>18 Steps</w:t>
       </w:r>
-      <w:r w:rsidRPr="00382118">
+      <w:r w:rsidRPr="00F11D73">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="00382118">
+      <w:r w:rsidRPr="00F11D73">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> complex project in Chongqing</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="03144C8D" w14:textId="77777777" w:rsidR="00382118" w:rsidRDefault="00382118" w:rsidP="00382118">
+    <w:p w14:paraId="73D18DA3" w14:textId="77777777" w:rsidR="00F11D73" w:rsidRDefault="00F11D73" w:rsidP="00F11D73">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00382118">
+      <w:r w:rsidRPr="00F11D73">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented GuocoLand in its sale of a commercial and art property in Shanghai</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="708217F2" w14:textId="77777777" w:rsidR="00382118" w:rsidRDefault="00382118" w:rsidP="00382118">
+    <w:p w14:paraId="7BD4E9FD" w14:textId="77777777" w:rsidR="00F11D73" w:rsidRDefault="00F11D73" w:rsidP="00F11D73">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00382118">
+      <w:r w:rsidRPr="00F11D73">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Gopher Asset in its acquisition with Sunac of a residential parcel in Xuhui, Shanghai</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4CEBAA3E" w14:textId="77777777" w:rsidR="00382118" w:rsidRDefault="00382118" w:rsidP="00382118">
+    <w:p w14:paraId="474AB3BB" w14:textId="77777777" w:rsidR="00F11D73" w:rsidRDefault="00F11D73" w:rsidP="00F11D73">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00382118">
+      <w:r w:rsidRPr="00F11D73">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Shanghai Expo Development Group in connection with an office/retail cooperation development project located in the Urban Best Practices Area in Shanghai</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3CFED865" w14:textId="77777777" w:rsidR="00382118" w:rsidRDefault="00382118" w:rsidP="00382118">
+    <w:p w14:paraId="1251D104" w14:textId="77777777" w:rsidR="00F11D73" w:rsidRDefault="00F11D73" w:rsidP="00F11D73">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00382118">
+      <w:r w:rsidRPr="00F11D73">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Microport in its acquisition of an industrial park project in Shanghai</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3C97B5A1" w14:textId="77777777" w:rsidR="00382118" w:rsidRDefault="00382118" w:rsidP="00382118">
+    <w:p w14:paraId="4325662A" w14:textId="77777777" w:rsidR="00F11D73" w:rsidRDefault="00F11D73" w:rsidP="00F11D73">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00382118">
+      <w:r w:rsidRPr="00F11D73">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Funplus in its purchase of an office building in Xuhui District, Shanghai</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="062DEC38" w14:textId="77777777" w:rsidR="00382118" w:rsidRDefault="00382118" w:rsidP="00382118">
+    <w:p w14:paraId="27533944" w14:textId="77777777" w:rsidR="00F11D73" w:rsidRDefault="00F11D73" w:rsidP="00F11D73">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00382118">
+      <w:r w:rsidRPr="00F11D73">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Covanta Energy in its investment, construction and operation of energy-from-waste facilities in China</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4288747E" w14:textId="77777777" w:rsidR="00382118" w:rsidRDefault="00382118" w:rsidP="00382118">
+    <w:p w14:paraId="4369181F" w14:textId="77777777" w:rsidR="00F11D73" w:rsidRDefault="00F11D73" w:rsidP="00F11D73">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00382118">
+      <w:r w:rsidRPr="00F11D73">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented M+W Group in its potential investment in a local design and engineering company in Suzhou</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C066751" w14:textId="77777777" w:rsidR="00382118" w:rsidRDefault="00382118" w:rsidP="00382118">
+    <w:p w14:paraId="24DFF707" w14:textId="77777777" w:rsidR="00F11D73" w:rsidRDefault="00F11D73" w:rsidP="00F11D73">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00382118">
+      <w:r w:rsidRPr="00F11D73">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Lanxess in its sale of an industrial property in Shanghai</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7BF705EB" w14:textId="77777777" w:rsidR="00382118" w:rsidRDefault="00382118" w:rsidP="00382118">
+    <w:p w14:paraId="552095E7" w14:textId="77777777" w:rsidR="00F11D73" w:rsidRDefault="00F11D73" w:rsidP="00F11D73">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00382118">
+      <w:r w:rsidRPr="00F11D73">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Leasing and asset management of real estate and infrastructure projects</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B90F98C" w14:textId="77777777" w:rsidR="00382118" w:rsidRDefault="00382118" w:rsidP="00382118">
+    <w:p w14:paraId="4356DB11" w14:textId="77777777" w:rsidR="00F11D73" w:rsidRDefault="00F11D73" w:rsidP="00F11D73">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00382118">
+      <w:r w:rsidRPr="00F11D73">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised Starbucks on its various store development and leasing projects in China</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6ECF2CE3" w14:textId="77777777" w:rsidR="00382118" w:rsidRDefault="00382118" w:rsidP="00382118">
+    <w:p w14:paraId="6F12E814" w14:textId="77777777" w:rsidR="00F11D73" w:rsidRDefault="00F11D73" w:rsidP="00F11D73">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00382118">
+      <w:r w:rsidRPr="00F11D73">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised international clients, such as Citibank, Hilton International, and JP Morgan, on leasing and office fit-out matters</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5F73FA49" w14:textId="77777777" w:rsidR="00382118" w:rsidRDefault="00382118" w:rsidP="00382118">
+    <w:p w14:paraId="4E72863C" w14:textId="77777777" w:rsidR="00F11D73" w:rsidRDefault="00F11D73" w:rsidP="00F11D73">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00382118">
+      <w:r w:rsidRPr="00F11D73">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised JP Morgan on procurement of IDC service projects in Shanghai</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="798DB924" w14:textId="77777777" w:rsidR="00382118" w:rsidRDefault="00382118" w:rsidP="00382118">
+    <w:p w14:paraId="25140618" w14:textId="77777777" w:rsidR="00F11D73" w:rsidRDefault="00F11D73" w:rsidP="00F11D73">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00382118">
+      <w:r w:rsidRPr="00F11D73">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised NIO on leasing of exhibition stores in various cities in China and on daily operation matters</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="70AF495D" w14:textId="77777777" w:rsidR="00382118" w:rsidRDefault="00382118" w:rsidP="00382118">
+    <w:p w14:paraId="21559FC8" w14:textId="77777777" w:rsidR="00F11D73" w:rsidRDefault="00F11D73" w:rsidP="00F11D73">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00382118">
+      <w:r w:rsidRPr="00F11D73">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised Shanghai Expo Development Group in connection with daily leasing and operational matters of office and commercial facilities in the Urban Best Practices Area in Shanghai</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="33243C90" w14:textId="77777777" w:rsidR="00382118" w:rsidRDefault="00382118" w:rsidP="00382118">
+    <w:p w14:paraId="24CC2673" w14:textId="77777777" w:rsidR="00F11D73" w:rsidRDefault="00F11D73" w:rsidP="00F11D73">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00382118">
+      <w:r w:rsidRPr="00F11D73">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised Singapore Government Investment Company on leasing matters for its Grade A office building in Shanghai</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="08C31588" w14:textId="77777777" w:rsidR="00382118" w:rsidRDefault="00382118" w:rsidP="00382118">
+    <w:p w14:paraId="50769F2D" w14:textId="77777777" w:rsidR="00F11D73" w:rsidRDefault="00F11D73" w:rsidP="00F11D73">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00382118">
+      <w:r w:rsidRPr="00F11D73">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised Shanghai Center on its office building leasing matters</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5815395B" w14:textId="77777777" w:rsidR="00382118" w:rsidRDefault="00382118" w:rsidP="00382118">
+    <w:p w14:paraId="0189C146" w14:textId="77777777" w:rsidR="00F11D73" w:rsidRDefault="00F11D73" w:rsidP="00F11D73">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00382118">
+      <w:r w:rsidRPr="00F11D73">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Medtronic in its investment and leasing of its manufacturing and sales facilities in Lingang, Shanghai</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5CD1D74D" w14:textId="77777777" w:rsidR="00382118" w:rsidRDefault="00382118" w:rsidP="00382118">
+    <w:p w14:paraId="0BF45CF0" w14:textId="77777777" w:rsidR="00F11D73" w:rsidRDefault="00F11D73" w:rsidP="00F11D73">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00382118">
+      <w:r w:rsidRPr="00F11D73">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Novartis in its leasing office and R&amp;D facilities for its Shanghai Campus located in Shanghai</w:t>
       </w:r>
-      <w:r w:rsidRPr="00382118">
+      <w:r w:rsidRPr="00F11D73">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00382118">
+      <w:r w:rsidRPr="00F11D73">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s Zhangjiang Hi-Tech Park</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B5A0707" w14:textId="77777777" w:rsidR="00382118" w:rsidRDefault="00382118" w:rsidP="00382118">
+    <w:p w14:paraId="19FF9923" w14:textId="77777777" w:rsidR="00F11D73" w:rsidRDefault="00F11D73" w:rsidP="00F11D73">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00382118">
+      <w:r w:rsidRPr="00F11D73">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Nike in connection with a built-to-suit project located in Jiang Wan New Town, Shanghai and developed by Tishman Speyer</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4389CCC4" w14:textId="77777777" w:rsidR="00382118" w:rsidRDefault="00382118" w:rsidP="00382118">
+    <w:p w14:paraId="5DC78E5B" w14:textId="77777777" w:rsidR="00F11D73" w:rsidRDefault="00F11D73" w:rsidP="00F11D73">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00382118">
+      <w:r w:rsidRPr="00F11D73">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised adidas on its warehousing built-to-suit projects in China</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="75D58766" w14:textId="77777777" w:rsidR="00382118" w:rsidRDefault="00382118" w:rsidP="00382118">
+    <w:p w14:paraId="13A5AE95" w14:textId="77777777" w:rsidR="00F11D73" w:rsidRDefault="00F11D73" w:rsidP="00F11D73">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00382118">
+      <w:r w:rsidRPr="00F11D73">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Honeywell in its factory built-to-suit project in Wuhan, China</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4D81DA3F" w14:textId="77777777" w:rsidR="00382118" w:rsidRDefault="00382118" w:rsidP="00382118">
+    <w:p w14:paraId="313B582E" w14:textId="77777777" w:rsidR="00F11D73" w:rsidRDefault="00F11D73" w:rsidP="00F11D73">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00382118">
+      <w:r w:rsidRPr="00F11D73">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Construction projects</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D4DC921" w14:textId="77777777" w:rsidR="00382118" w:rsidRDefault="00382118" w:rsidP="00382118">
+    <w:p w14:paraId="59747D86" w14:textId="77777777" w:rsidR="00F11D73" w:rsidRDefault="00F11D73" w:rsidP="00F11D73">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00382118">
+      <w:r w:rsidRPr="00F11D73">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Hershey in connection with the construction and fit-out of its manufacturing, retailing, and R&amp;D facilities in China</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="47B58FA6" w14:textId="77777777" w:rsidR="00382118" w:rsidRDefault="00382118" w:rsidP="00382118">
+    <w:p w14:paraId="1CB6A579" w14:textId="77777777" w:rsidR="00F11D73" w:rsidRDefault="00F11D73" w:rsidP="00F11D73">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00382118">
+      <w:r w:rsidRPr="00F11D73">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Novartis in its development and construction of its Shanghai Campus Project located in Shanghai</w:t>
       </w:r>
-      <w:r w:rsidRPr="00382118">
+      <w:r w:rsidRPr="00F11D73">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00382118">
+      <w:r w:rsidRPr="00F11D73">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s Zhangjiang Hi-Tech Park</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A8B1DEF" w14:textId="77777777" w:rsidR="00382118" w:rsidRDefault="00382118" w:rsidP="00382118">
+    <w:p w14:paraId="10AE6812" w14:textId="77777777" w:rsidR="00F11D73" w:rsidRDefault="00F11D73" w:rsidP="00F11D73">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00382118">
+      <w:r w:rsidRPr="00F11D73">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised Kimberly Clark, Novartis, and other international clients on various construction matters</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4122C22A" w14:textId="77777777" w:rsidR="00382118" w:rsidRDefault="00382118" w:rsidP="00382118">
+    <w:p w14:paraId="5BCC6183" w14:textId="77777777" w:rsidR="00F11D73" w:rsidRDefault="00F11D73" w:rsidP="00F11D73">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00382118">
+      <w:r w:rsidRPr="00F11D73">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised Pelli Clarke Pelli Architects on its engineering design projects in China</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C986969" w14:textId="77777777" w:rsidR="00382118" w:rsidRDefault="00382118" w:rsidP="00382118">
+    <w:p w14:paraId="1D126A94" w14:textId="77777777" w:rsidR="00F11D73" w:rsidRDefault="00F11D73" w:rsidP="00F11D73">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00382118">
+      <w:r w:rsidRPr="00F11D73">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised Quintiles on the standardization of its construction contract documents to be used for China projects</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="26A6CBBB" w14:textId="77777777" w:rsidR="00382118" w:rsidRDefault="00382118" w:rsidP="00382118">
+    <w:p w14:paraId="3CCA94A6" w14:textId="77777777" w:rsidR="00F11D73" w:rsidRDefault="00F11D73" w:rsidP="00F11D73">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00382118">
+      <w:r w:rsidRPr="00F11D73">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Education</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="41289DBC" w14:textId="77777777" w:rsidR="00382118" w:rsidRDefault="00382118" w:rsidP="00382118">
+    <w:p w14:paraId="7595BB9E" w14:textId="77777777" w:rsidR="00F11D73" w:rsidRDefault="00F11D73" w:rsidP="00F11D73">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00382118">
+      <w:r w:rsidRPr="00F11D73">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Fudan University, School of Law, LL.B.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2AAD9213" w14:textId="77777777" w:rsidR="00382118" w:rsidRDefault="00382118" w:rsidP="00382118">
+    <w:p w14:paraId="6618BC71" w14:textId="77777777" w:rsidR="00F11D73" w:rsidRDefault="00F11D73" w:rsidP="00F11D73">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00382118">
+      <w:r w:rsidRPr="00F11D73">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Fudan University, School of Law, LL.M</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="429ECC3C" w14:textId="77777777" w:rsidR="00382118" w:rsidRDefault="00382118" w:rsidP="00382118">
+    <w:p w14:paraId="422464E3" w14:textId="77777777" w:rsidR="00F11D73" w:rsidRDefault="00F11D73" w:rsidP="00F11D73">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00382118">
+      <w:r w:rsidRPr="00F11D73">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Professional Qualification</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7FE0B77E" w14:textId="77777777" w:rsidR="00382118" w:rsidRDefault="00382118" w:rsidP="00382118">
+    <w:p w14:paraId="2D4E6E49" w14:textId="77777777" w:rsidR="00F11D73" w:rsidRDefault="00F11D73" w:rsidP="00F11D73">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00382118">
+      <w:r w:rsidRPr="00F11D73">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Admitted to practice in the PRC</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5FC67CD9" w14:textId="77777777" w:rsidR="00382118" w:rsidRDefault="00382118" w:rsidP="00382118">
+    <w:p w14:paraId="3FAD2C3D" w14:textId="77777777" w:rsidR="00F11D73" w:rsidRDefault="00F11D73" w:rsidP="00F11D73">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00382118">
+      <w:r w:rsidRPr="00F11D73">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Professional Background</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5567FC3C" w14:textId="5CB06F17" w:rsidR="00686369" w:rsidRPr="00382118" w:rsidRDefault="00382118" w:rsidP="00382118">
+    <w:p w14:paraId="5567FC3C" w14:textId="7186EFF5" w:rsidR="00686369" w:rsidRPr="00F11D73" w:rsidRDefault="00F11D73" w:rsidP="00F11D73">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00382118">
+      <w:r w:rsidRPr="00F11D73">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Ms. Wang joined the firm in 2010.</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00686369" w:rsidRPr="00382118" w:rsidSect="002D0826">
+    <w:sectPr w:rsidR="00686369" w:rsidRPr="00F11D73" w:rsidSect="002D0826">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1797" w:bottom="1440" w:left="1797" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="3584D350" w14:textId="77777777" w:rsidR="004167EC" w:rsidRDefault="004167EC" w:rsidP="00F57734">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="2493FDE5" w14:textId="77777777" w:rsidR="004167EC" w:rsidRDefault="004167EC" w:rsidP="00F57734">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -1629,1123 +1629,1123 @@
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0C0A7BF2"/>
+    <w:nsid w:val="085B2EA0"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="9F92168C"/>
+    <w:tmpl w:val="AB3EE2F8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0D564B2A"/>
+    <w:nsid w:val="09A1116D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="7AE658DE"/>
+    <w:tmpl w:val="9676BE42"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0E4B0867"/>
+    <w:nsid w:val="0AB025AB"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="3E5814F0"/>
+    <w:tmpl w:val="A73E7DE6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0F0B517D"/>
+    <w:nsid w:val="0C9018F8"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E174BB7E"/>
+    <w:tmpl w:val="107CAB28"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="183B5004"/>
+    <w:nsid w:val="0F5C6DF8"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="3328EBD4"/>
+    <w:tmpl w:val="EF3A0EA0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1940619D"/>
+    <w:nsid w:val="13A148B5"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="97A41076"/>
+    <w:tmpl w:val="C15EDFEE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1AF31C3A"/>
+    <w:nsid w:val="1E0C65A1"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="7C2869C6"/>
+    <w:tmpl w:val="986AC770"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1B511D91"/>
+    <w:nsid w:val="1F0E1983"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C152E926"/>
+    <w:tmpl w:val="BC84A99A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="20797191"/>
+    <w:nsid w:val="24504924"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F16ED186"/>
+    <w:tmpl w:val="3E8A81A4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="256F5D71"/>
+    <w:nsid w:val="25C52AB0"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="9B86ED46"/>
+    <w:tmpl w:val="B2807648"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="25E87F49"/>
+    <w:nsid w:val="2BDB19FB"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="9232F242"/>
+    <w:tmpl w:val="7876E62A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2C4E5E68"/>
+    <w:nsid w:val="2EE42B43"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="B08202D4"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="440" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="880" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1320" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1760" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2200" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2640" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3080" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3520" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3292439A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="DDF8F2CE"/>
+    <w:tmpl w:val="3C7CAC0C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-[...111 lines deleted...]
-  </w:abstractNum>
   <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2EFD51A8"/>
+    <w:nsid w:val="35971A74"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="AED0E512"/>
+    <w:tmpl w:val="221AC2B2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="305746D4"/>
+    <w:nsid w:val="366C1B94"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="AA5AD476"/>
+    <w:tmpl w:val="F75E94A6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="308F14B5"/>
+    <w:nsid w:val="3B6418F1"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="49FEE19A"/>
+    <w:lvl w:ilvl="0" w:tplc="B99657A6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="510" w:hanging="226"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:sz w:val="15"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="880" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1320" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1760" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2200" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2640" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3080" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3520" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="409D0AFE"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E3DAD3CE"/>
+    <w:tmpl w:val="761EC152"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="30F908E5"/>
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="40BE680B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="AF8C0CEC"/>
+    <w:tmpl w:val="2E7484A6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="374F19D8"/>
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="41050BCC"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="EF426F4E"/>
+    <w:tmpl w:val="0A6404BC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3A12020B"/>
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="418A14DF"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="5F743A60"/>
+    <w:tmpl w:val="BB3EAD88"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-[...114 lines deleted...]
-  </w:abstractNum>
   <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3E975EB0"/>
+    <w:nsid w:val="42AE4600"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="EF426F4E"/>
+    <w:tmpl w:val="9BA802FA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="40886B32"/>
+    <w:nsid w:val="448271A1"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="24A4F1A8"/>
+    <w:tmpl w:val="403218BA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4161691D"/>
+    <w:nsid w:val="5004713F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="CED0806C"/>
+    <w:tmpl w:val="46DA96AE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="525019B8"/>
+    <w:nsid w:val="5396571F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="69787A94"/>
+    <w:tmpl w:val="7264C7FC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="55DF1983"/>
+    <w:nsid w:val="5EC44123"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E35CD266"/>
+    <w:tmpl w:val="B8762D76"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="58BE2D8F"/>
+    <w:nsid w:val="606C58F3"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="86ECB376"/>
+    <w:tmpl w:val="5CE8C976"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5C487BAC"/>
+    <w:nsid w:val="60D91E84"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="AA947230"/>
+    <w:tmpl w:val="C15EDFEE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5CB84435"/>
+    <w:nsid w:val="61AD7D20"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="6352E0F4"/>
+    <w:tmpl w:val="DF58CD58"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5D815BD8"/>
+    <w:nsid w:val="631F72BE"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="316442C2"/>
+    <w:tmpl w:val="B51222C8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="60A97284"/>
+    <w:nsid w:val="649031AD"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D62AB22C"/>
+    <w:tmpl w:val="7B96A90E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="63417244"/>
+    <w:nsid w:val="6B7C4712"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="75720374"/>
+    <w:tmpl w:val="91FE2964"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="63AB68FA"/>
+    <w:nsid w:val="73AC64FE"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="0428D086"/>
+    <w:tmpl w:val="1C900DAC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="65D90B19"/>
+    <w:nsid w:val="75867751"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="BB88DA08"/>
+    <w:tmpl w:val="9A1E1DEC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6BEB5C98"/>
+    <w:nsid w:val="7636527E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="2ABCD5AC"/>
+    <w:tmpl w:val="9DD0A8BA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6DE837EA"/>
+    <w:nsid w:val="77E858A6"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="2110A9B2"/>
+    <w:tmpl w:val="6EE4A9D6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7C6A4853"/>
+    <w:nsid w:val="7E8A4755"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A92C83CA"/>
+    <w:tmpl w:val="F462D506"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7E6B1FCC"/>
+    <w:nsid w:val="7EDC0A1E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="07F22690"/>
+    <w:tmpl w:val="69CE7B6A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
-    <w:abstractNumId w:val="12"/>
+    <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="2">
-    <w:abstractNumId w:val="19"/>
+    <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="3">
-    <w:abstractNumId w:val="31"/>
+    <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="4">
-    <w:abstractNumId w:val="11"/>
+    <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="5">
-    <w:abstractNumId w:val="16"/>
+    <w:abstractNumId w:val="35"/>
   </w:num>
   <w:num w:numId="6">
-    <w:abstractNumId w:val="0"/>
+    <w:abstractNumId w:val="27"/>
   </w:num>
   <w:num w:numId="7">
-    <w:abstractNumId w:val="7"/>
+    <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="8">
-    <w:abstractNumId w:val="36"/>
+    <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="9">
-    <w:abstractNumId w:val="28"/>
+    <w:abstractNumId w:val="24"/>
   </w:num>
   <w:num w:numId="10">
-    <w:abstractNumId w:val="14"/>
+    <w:abstractNumId w:val="20"/>
   </w:num>
   <w:num w:numId="11">
-    <w:abstractNumId w:val="15"/>
+    <w:abstractNumId w:val="23"/>
   </w:num>
   <w:num w:numId="12">
-    <w:abstractNumId w:val="5"/>
+    <w:abstractNumId w:val="21"/>
   </w:num>
   <w:num w:numId="13">
     <w:abstractNumId w:val="34"/>
   </w:num>
   <w:num w:numId="14">
-    <w:abstractNumId w:val="29"/>
+    <w:abstractNumId w:val="36"/>
   </w:num>
   <w:num w:numId="15">
-    <w:abstractNumId w:val="27"/>
+    <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="16">
-    <w:abstractNumId w:val="21"/>
+    <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="17">
-    <w:abstractNumId w:val="18"/>
+    <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="18">
-    <w:abstractNumId w:val="30"/>
+    <w:abstractNumId w:val="31"/>
   </w:num>
   <w:num w:numId="19">
     <w:abstractNumId w:val="33"/>
   </w:num>
   <w:num w:numId="20">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="21">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="22">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="23">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="24">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="25">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="26">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="27">
+    <w:abstractNumId w:val="32"/>
+  </w:num>
+  <w:num w:numId="28">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="29">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="30">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="31">
     <w:abstractNumId w:val="25"/>
   </w:num>
-  <w:num w:numId="21">
-    <w:abstractNumId w:val="9"/>
+  <w:num w:numId="32">
+    <w:abstractNumId w:val="12"/>
   </w:num>
-  <w:num w:numId="22">
-    <w:abstractNumId w:val="1"/>
+  <w:num w:numId="33">
+    <w:abstractNumId w:val="30"/>
   </w:num>
-  <w:num w:numId="23">
-[...2 lines deleted...]
-  <w:num w:numId="24">
+  <w:num w:numId="34">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="25">
-    <w:abstractNumId w:val="10"/>
+  <w:num w:numId="35">
+    <w:abstractNumId w:val="28"/>
   </w:num>
-  <w:num w:numId="26">
-[...23 lines deleted...]
-  <w:num w:numId="34">
+  <w:num w:numId="36">
     <w:abstractNumId w:val="26"/>
   </w:num>
-  <w:num w:numId="35">
-[...4 lines deleted...]
-  </w:num>
   <w:num w:numId="37">
-    <w:abstractNumId w:val="17"/>
+    <w:abstractNumId w:val="5"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
@@ -2781,51 +2781,50 @@
     <w:rsid w:val="00153488"/>
     <w:rsid w:val="0018186F"/>
     <w:rsid w:val="00191736"/>
     <w:rsid w:val="001C7F4F"/>
     <w:rsid w:val="001F7789"/>
     <w:rsid w:val="00211603"/>
     <w:rsid w:val="00223B3F"/>
     <w:rsid w:val="0022458A"/>
     <w:rsid w:val="00230A13"/>
     <w:rsid w:val="00232FF3"/>
     <w:rsid w:val="002375A9"/>
     <w:rsid w:val="00253EDA"/>
     <w:rsid w:val="00283DAB"/>
     <w:rsid w:val="002932C9"/>
     <w:rsid w:val="002A35FF"/>
     <w:rsid w:val="002A4932"/>
     <w:rsid w:val="002B1F71"/>
     <w:rsid w:val="002D0826"/>
     <w:rsid w:val="0031673D"/>
     <w:rsid w:val="0034020A"/>
     <w:rsid w:val="0034029C"/>
     <w:rsid w:val="00351712"/>
     <w:rsid w:val="00353486"/>
     <w:rsid w:val="0036384C"/>
     <w:rsid w:val="00370676"/>
-    <w:rsid w:val="00382118"/>
     <w:rsid w:val="00396678"/>
     <w:rsid w:val="003B4410"/>
     <w:rsid w:val="003D196D"/>
     <w:rsid w:val="003D355E"/>
     <w:rsid w:val="00403EDB"/>
     <w:rsid w:val="004167EC"/>
     <w:rsid w:val="004416E4"/>
     <w:rsid w:val="00451233"/>
     <w:rsid w:val="004570F8"/>
     <w:rsid w:val="0047636D"/>
     <w:rsid w:val="0049405C"/>
     <w:rsid w:val="004D21F0"/>
     <w:rsid w:val="004D3C23"/>
     <w:rsid w:val="004E2FCC"/>
     <w:rsid w:val="004F1B4E"/>
     <w:rsid w:val="0052675C"/>
     <w:rsid w:val="0056635E"/>
     <w:rsid w:val="005A7DA0"/>
     <w:rsid w:val="005B00C1"/>
     <w:rsid w:val="005B5F25"/>
     <w:rsid w:val="005C1FBD"/>
     <w:rsid w:val="005F7A7D"/>
     <w:rsid w:val="00605720"/>
     <w:rsid w:val="0065437B"/>
     <w:rsid w:val="0066746A"/>
@@ -2886,50 +2885,51 @@
     <w:rsid w:val="00BB2601"/>
     <w:rsid w:val="00C0316A"/>
     <w:rsid w:val="00C24D79"/>
     <w:rsid w:val="00CD0348"/>
     <w:rsid w:val="00CF1C9C"/>
     <w:rsid w:val="00D1552C"/>
     <w:rsid w:val="00D2284D"/>
     <w:rsid w:val="00D45AF6"/>
     <w:rsid w:val="00D632AE"/>
     <w:rsid w:val="00D925CA"/>
     <w:rsid w:val="00DA428A"/>
     <w:rsid w:val="00DA626A"/>
     <w:rsid w:val="00DD484D"/>
     <w:rsid w:val="00DF04DF"/>
     <w:rsid w:val="00E34189"/>
     <w:rsid w:val="00E418B1"/>
     <w:rsid w:val="00E44063"/>
     <w:rsid w:val="00E61128"/>
     <w:rsid w:val="00E70303"/>
     <w:rsid w:val="00E73B54"/>
     <w:rsid w:val="00E7710E"/>
     <w:rsid w:val="00E94C0A"/>
     <w:rsid w:val="00EB2910"/>
     <w:rsid w:val="00EF7E90"/>
     <w:rsid w:val="00F07BEB"/>
+    <w:rsid w:val="00F11D73"/>
     <w:rsid w:val="00F51C68"/>
     <w:rsid w:val="00F57734"/>
     <w:rsid w:val="00F80A79"/>
     <w:rsid w:val="00F96E7C"/>
     <w:rsid w:val="00F97256"/>
     <w:rsid w:val="00FA3B60"/>
     <w:rsid w:val="00FB5CEE"/>
     <w:rsid w:val="00FC7C78"/>
     <w:rsid w:val="00FE037C"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="zh-CN"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
@@ -3979,61 +3979,61 @@
     <w:rsid w:val="00F57734"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af4">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0065437B"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af5">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00382118"/>
+    <w:rsid w:val="00F11D73"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af6">
     <w:name w:val="正文文本 字符"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="af5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00382118"/>
+    <w:rsid w:val="00F11D73"/>
     <w:rPr>
       <w:sz w:val="21"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 主题​​">
@@ -4317,51 +4317,51 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{97BD33AB-2A19-488C-8312-2DFEEDA5BA01}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{892AD9ED-A997-495F-85E8-D70B4772A4B9}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>582</Words>
   <Characters>3319</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>27</Lines>
   <Paragraphs>7</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>3894</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>