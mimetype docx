--- v1 (2026-07-16)
+++ v2 (2026-09-18)
@@ -36,189 +36,189 @@
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5485"/>
         <w:gridCol w:w="2836"/>
       </w:tblGrid>
       <w:tr w:rsidR="0049405C" w:rsidRPr="00C24D79" w14:paraId="76EB2C64" w14:textId="77777777" w:rsidTr="00E70303">
         <w:trPr>
           <w:trHeight w:val="3267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5485" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="271D78"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C4F11E8" w14:textId="34FD0B39" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00F11D73" w:rsidP="00F11D73">
+          <w:p w14:paraId="2C4F11E8" w14:textId="05B6D7DF" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="002F549C" w:rsidP="002F549C">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="xingming"/>
             <w:bookmarkStart w:id="1" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="1"/>
-            <w:r w:rsidRPr="00F11D73">
+            <w:r w:rsidRPr="002F549C">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>WENDY WANG</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
-          <w:p w14:paraId="706EB16B" w14:textId="6AA465DE" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00F11D73" w:rsidP="00F11D73">
+          <w:p w14:paraId="706EB16B" w14:textId="528428B4" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="002F549C" w:rsidP="002F549C">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="didian"/>
-            <w:r w:rsidRPr="00F11D73">
+            <w:r w:rsidRPr="002F549C">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Partner</w:t>
             </w:r>
-            <w:r w:rsidRPr="00F11D73">
+            <w:r w:rsidRPr="002F549C">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>·</w:t>
             </w:r>
-            <w:r w:rsidRPr="00F11D73">
+            <w:r w:rsidRPr="002F549C">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Shanghai</w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
-          <w:p w14:paraId="6199424A" w14:textId="3FE4DF86" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00F11D73" w:rsidP="00F11D73">
+          <w:p w14:paraId="6199424A" w14:textId="331A5F0D" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="002F549C" w:rsidP="002F549C">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="dianhua"/>
-            <w:r w:rsidRPr="00F11D73">
+            <w:r w:rsidRPr="002F549C">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">+86 21 2208 1142 </w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
-          <w:p w14:paraId="4F910ACA" w14:textId="4A5FE468" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00F11D73" w:rsidP="00F11D73">
+          <w:p w14:paraId="4F910ACA" w14:textId="15BD5183" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="002F549C" w:rsidP="002F549C">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="youxiang"/>
-            <w:r w:rsidRPr="00F11D73">
+            <w:r w:rsidRPr="002F549C">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>wendy.wang@fangdalaw.com</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="22DBA835" w14:textId="677EAC48" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00F96E7C" w:rsidP="00860F89">
             <w:pPr>
               <w:ind w:leftChars="-52" w:left="-109"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C24D79">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:color w:val="545551"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D24C6CB" w14:textId="4A3107B7" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00F11D73" w:rsidP="002932C9">
+          <w:p w14:paraId="2D24C6CB" w14:textId="52786EAF" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="002F549C" w:rsidP="002932C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="tupian"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5601C5C8" wp14:editId="19318178">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="713B12DA" wp14:editId="60F6A37E">
                   <wp:extent cx="1651000" cy="2142519"/>
                   <wp:effectExtent l="0" t="0" r="6350" b="0"/>
                   <wp:docPr id="1" name="图片 1"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
@@ -258,60 +258,60 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C063291" w14:textId="5DC9D94D" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="002375A9" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C24D79">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>PRACTICE AREAS</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C1ACACA" w14:textId="5BCA439E" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="00F11D73" w:rsidP="007177F3">
+          <w:p w14:paraId="3C1ACACA" w14:textId="1AECD5A0" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="002F549C" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="zhiyelingyu"/>
-            <w:r w:rsidRPr="00F11D73">
+            <w:r w:rsidRPr="002F549C">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>MS. WENDY WANG SPECIALIZES IN REAL ESTATE, CONSTRUCTION, AND INVESTMENT IN AND CONSTRUCTION OF INFRASTRUCTURE FACILITIES.</w:t>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F19AE4C" w14:textId="19A41B01" w:rsidR="00451233" w:rsidRPr="00C24D79" w:rsidRDefault="00F80A79" w:rsidP="00DA428A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C24D79">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
           <w:noProof/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
@@ -371,51 +371,51 @@
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:roundrect w14:anchorId="053823F2" id="圆角矩形 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:-6.2pt;margin-top:-12.6pt;width:4.55pt;height:3.6pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDc1SqFegIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2yAQfp+0/wHxvtqO+mON4lRRqk6T&#10;qrZqO/WZYIiRMMeAxMn++h3gOG1X7WHaCwbu7ru7z98xu9p1mmyF8wpMTauTkhJhODTKrGv64/nm&#10;y1dKfGCmYRqMqOleeHo1//xp1tupmEALuhGOIIjx097WtA3BTovC81Z0zJ+AFQaNElzHAh7dumgc&#10;6xG908WkLM+LHlxjHXDhPd5eZyOdJ3wpBQ/3UnoRiK4p1hbS6tK6imsxn7Hp2jHbKj6Uwf6hio4p&#10;g0lHqGsWGNk49QdUp7gDDzKccOgKkFJxkXrAbqryXTdPLbMi9YLkeDvS5P8fLL/bPtkHhzT01k89&#10;bmMXO+m6+MX6yC6RtR/JErtAOF6eXZyXyChHy+nZRXUZqSyOodb58E1AR+Kmpg42pnnE35FYYttb&#10;H7L/wS+m86BVc6O0TocoAbHUjmwZ/rzVuhoyvPHSJvoaiFEZMN4Ux2bSLuy1iH7aPApJVIPlT1Ih&#10;SWfHJIxzYUKVTS1rRM5dnZXYaoYfI1K3CTAiS8w/Yg8Abxs4YGeYwT+GiiTTMbj8W2E5eIxImcGE&#10;MbhTBtxHABq7GjJn/wNJmZrI0gqa/YMjDvKQeMtvFP67W+bDA3M4Ffi3cdLDPS5SQ19TGHaUtOB+&#10;fXQf/VGsaKWkxymrqf+5YU5Qor8blPFldXoaxzIdUEYTPLjXltVri9l0S0AtVPimWJ620T/ow1Y6&#10;6F7wQVjErGhihmPumvLgDodlyNOPTwoXi0Vyw1G0LNyaJ8sjeGQ1yvJ598KcHQQcUPd3cJhINn0n&#10;4ewbIw0sNgGkSvo+8jrwjWOchDM8OfGdeH1OXseHcf4bAAD//wMAUEsDBBQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NT8JAEL2b+B82Y+KtbCliSOmWGIgkKBdQPC/d&#10;sW3cna3dBeq/dzjpZTKT9+Z9FIvBWXHGPrSeFIxHKQikypuWagXvb8/JDESImoy2nlDBDwZYlLc3&#10;hc6Nv9AOz/tYCxahkGsFTYxdLmWoGnQ6jHyHxNin752OfPa1NL2+sLizMkvTR+l0S+zQ6A6XDVZf&#10;+5NTsF4edttDu9l8b6cr+5rpjxdbr5W6vxtWcx5PcxARh/j3AdcOnB9KDnb0JzJBWAXJOHtgKi/Z&#10;NAPBjGQyAXG8IrMUZFnI/z3KXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDc1SqFegIA&#10;AGAFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="white [3212]" stroked="f" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="196C5C22" w14:textId="77777777" w:rsidR="00F11D73" w:rsidRDefault="000E0C86" w:rsidP="00B670A2">
+    <w:p w14:paraId="009297E7" w14:textId="77777777" w:rsidR="002F549C" w:rsidRDefault="000E0C86" w:rsidP="00B670A2">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C24D79">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="545551"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E0DC835" wp14:editId="24238D24">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2512</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4508</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5271826" cy="0"/>
@@ -456,982 +456,982 @@
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:line w14:anchorId="3D0BA0F8" id="直接连接符 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".2pt,.35pt" to="415.3pt,.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKOATlvwEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+wYWFYYcXpo0V2K&#10;rdhH74pMxQL0BUmLnX8/ik7cohsGbNhFMCW+x/dIens7WcOOEJP2ruPrVc0ZOOl77Q4d//7t4fqG&#10;s5SF64XxDjp+gsRvd1fvtmNoofGDNz1EhiQutWPo+JBzaKsqyQGsSCsfwOGj8tGKjGE8VH0UI7Jb&#10;UzV1valGH/sQvYSU8PZ+fuQ74lcKZP6sVILMTMdRW6Yz0rkvZ7XbivYQRRi0PMsQ/6DCCu2w6EJ1&#10;L7JgP6L+hcpqGX3yKq+kt5VXSksgD+hmXb9x83UQAcgLNieFpU3p/9HKT8c79xSxDWNIbQpPsbiY&#10;VLRMGR2ecabkC5Wyidp2WtoGU2YSL983H9Y3zYYzeXmrZopCFWLKH8FbVj46brQrjkQrjo8pY1lM&#10;vaSUa+PKmbzR/YM2hoJ42N+ZyI6izLBu6g2NDYGv0jAq0OrFBX3lk4GZ9gsopntUO/uhBYOFVkgJ&#10;Lq/LOhATZheYQgkLsCbdfwSe8wsUaPn+BrwgqLJ3eQFb7Xz8XfU8XSSrOf/Sgdl3acHe9yeaL7UG&#10;t4gcnje+rOnrmOAv/+XuJwAAAP//AwBQSwMEFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FvwjAMhe+T9h8iT+I20g3WQWmK0IALh0kDhLRb2nhttcapmgCFX485bRdL&#10;T+/5+XM6720jTtj52pGCl2EEAqlwpqZSwX63fp6A8EGT0Y0jVHBBD/Ps8SHViXFn+sLTNpSCS8gn&#10;WkEVQptI6YsKrfZD1yKx9+M6qwPLrpSm02cut418jaJYWl0TX6h0ix8VFr/bo1WwO1x7uTl8LvK4&#10;3o+m39PV2/q6Umrw1C9nPBYzEAH78LcB9x+YHzIGy92RjBeNgjHnFLyDYG8yimIQ+V3KLJX/+bMb&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEo4BOW/AQAA3wMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAAAAAAAAAAAA&#10;AAAAGQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" strokecolor="#002060" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4CEC9F6B" w14:textId="77777777" w:rsidR="00F11D73" w:rsidRDefault="00F11D73" w:rsidP="00F11D73">
+    <w:p w14:paraId="7177F6AE" w14:textId="77777777" w:rsidR="002F549C" w:rsidRDefault="002F549C" w:rsidP="002F549C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F11D73">
+      <w:r w:rsidRPr="002F549C">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>REPRESENTATIVE MATTERS AND CASES</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3DD6FEA2" w14:textId="77777777" w:rsidR="00F11D73" w:rsidRDefault="00F11D73" w:rsidP="00F11D73">
+    <w:p w14:paraId="001DFA9B" w14:textId="77777777" w:rsidR="002F549C" w:rsidRDefault="002F549C" w:rsidP="002F549C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F11D73">
+      <w:r w:rsidRPr="002F549C">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Acquisition of and investment in real estate and infrastructure projects</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="14F6C311" w14:textId="77777777" w:rsidR="00F11D73" w:rsidRDefault="00F11D73" w:rsidP="00F11D73">
+    <w:p w14:paraId="79652278" w14:textId="77777777" w:rsidR="002F549C" w:rsidRDefault="002F549C" w:rsidP="002F549C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F11D73">
+      <w:r w:rsidRPr="002F549C">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised investors such as Redwood Group, IDI Gazeley, Prologis, Gaw Capital, SC Capital, Hillhouse and Brookfield on the acquisition, development, leasing and asset management of industrial and warehousing properties in China</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7108921B" w14:textId="77777777" w:rsidR="00F11D73" w:rsidRDefault="00F11D73" w:rsidP="00F11D73">
+    <w:p w14:paraId="48045045" w14:textId="77777777" w:rsidR="002F549C" w:rsidRDefault="002F549C" w:rsidP="002F549C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F11D73">
+      <w:r w:rsidRPr="002F549C">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented CSI Group in the acquisition of a residential property development project in Shanghai from CapitaLand</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B97920C" w14:textId="77777777" w:rsidR="00F11D73" w:rsidRDefault="00F11D73" w:rsidP="00F11D73">
+    <w:p w14:paraId="747208E9" w14:textId="77777777" w:rsidR="002F549C" w:rsidRDefault="002F549C" w:rsidP="002F549C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F11D73">
+      <w:r w:rsidRPr="002F549C">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Brookfield in its investment in China Xintiandi, a subsidiary of Shui On Land</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C9B5605" w14:textId="77777777" w:rsidR="00F11D73" w:rsidRDefault="00F11D73" w:rsidP="00F11D73">
+    <w:p w14:paraId="429BB0E7" w14:textId="77777777" w:rsidR="002F549C" w:rsidRDefault="002F549C" w:rsidP="002F549C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F11D73">
+      <w:r w:rsidRPr="002F549C">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Kerry Properties in its acquisition, disposal, development and financing of real estate projects in Shanghai and other cities in China</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="261D44DD" w14:textId="77777777" w:rsidR="00F11D73" w:rsidRDefault="00F11D73" w:rsidP="00F11D73">
+    <w:p w14:paraId="02436D23" w14:textId="77777777" w:rsidR="002F549C" w:rsidRDefault="002F549C" w:rsidP="002F549C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F11D73">
+      <w:r w:rsidRPr="002F549C">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Advised GuocoLand on its investment in and development of the </w:t>
       </w:r>
-      <w:r w:rsidRPr="00F11D73">
+      <w:r w:rsidRPr="002F549C">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F11D73">
+      <w:r w:rsidRPr="002F549C">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>18 Steps</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F11D73">
+      <w:r w:rsidRPr="002F549C">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F11D73">
+      <w:r w:rsidRPr="002F549C">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> complex project in Chongqing</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="73D18DA3" w14:textId="77777777" w:rsidR="00F11D73" w:rsidRDefault="00F11D73" w:rsidP="00F11D73">
+    <w:p w14:paraId="6477A0FB" w14:textId="77777777" w:rsidR="002F549C" w:rsidRDefault="002F549C" w:rsidP="002F549C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F11D73">
+      <w:r w:rsidRPr="002F549C">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented GuocoLand in its sale of a commercial and art property in Shanghai</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7BD4E9FD" w14:textId="77777777" w:rsidR="00F11D73" w:rsidRDefault="00F11D73" w:rsidP="00F11D73">
+    <w:p w14:paraId="07F2C895" w14:textId="77777777" w:rsidR="002F549C" w:rsidRDefault="002F549C" w:rsidP="002F549C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F11D73">
+      <w:r w:rsidRPr="002F549C">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Gopher Asset in its acquisition with Sunac of a residential parcel in Xuhui, Shanghai</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="474AB3BB" w14:textId="77777777" w:rsidR="00F11D73" w:rsidRDefault="00F11D73" w:rsidP="00F11D73">
+    <w:p w14:paraId="2F2FBB52" w14:textId="77777777" w:rsidR="002F549C" w:rsidRDefault="002F549C" w:rsidP="002F549C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F11D73">
+      <w:r w:rsidRPr="002F549C">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Shanghai Expo Development Group in connection with an office/retail cooperation development project located in the Urban Best Practices Area in Shanghai</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1251D104" w14:textId="77777777" w:rsidR="00F11D73" w:rsidRDefault="00F11D73" w:rsidP="00F11D73">
+    <w:p w14:paraId="200FFE80" w14:textId="77777777" w:rsidR="002F549C" w:rsidRDefault="002F549C" w:rsidP="002F549C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F11D73">
+      <w:r w:rsidRPr="002F549C">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Microport in its acquisition of an industrial park project in Shanghai</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4325662A" w14:textId="77777777" w:rsidR="00F11D73" w:rsidRDefault="00F11D73" w:rsidP="00F11D73">
+    <w:p w14:paraId="37B7892C" w14:textId="77777777" w:rsidR="002F549C" w:rsidRDefault="002F549C" w:rsidP="002F549C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F11D73">
+      <w:r w:rsidRPr="002F549C">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Funplus in its purchase of an office building in Xuhui District, Shanghai</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="27533944" w14:textId="77777777" w:rsidR="00F11D73" w:rsidRDefault="00F11D73" w:rsidP="00F11D73">
+    <w:p w14:paraId="2A3087B6" w14:textId="77777777" w:rsidR="002F549C" w:rsidRDefault="002F549C" w:rsidP="002F549C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F11D73">
+      <w:r w:rsidRPr="002F549C">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Covanta Energy in its investment, construction and operation of energy-from-waste facilities in China</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4369181F" w14:textId="77777777" w:rsidR="00F11D73" w:rsidRDefault="00F11D73" w:rsidP="00F11D73">
+    <w:p w14:paraId="3AF791A4" w14:textId="77777777" w:rsidR="002F549C" w:rsidRDefault="002F549C" w:rsidP="002F549C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F11D73">
+      <w:r w:rsidRPr="002F549C">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented M+W Group in its potential investment in a local design and engineering company in Suzhou</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24DFF707" w14:textId="77777777" w:rsidR="00F11D73" w:rsidRDefault="00F11D73" w:rsidP="00F11D73">
+    <w:p w14:paraId="0EC8C0CE" w14:textId="77777777" w:rsidR="002F549C" w:rsidRDefault="002F549C" w:rsidP="002F549C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F11D73">
+      <w:r w:rsidRPr="002F549C">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Lanxess in its sale of an industrial property in Shanghai</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="552095E7" w14:textId="77777777" w:rsidR="00F11D73" w:rsidRDefault="00F11D73" w:rsidP="00F11D73">
+    <w:p w14:paraId="3C464251" w14:textId="77777777" w:rsidR="002F549C" w:rsidRDefault="002F549C" w:rsidP="002F549C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F11D73">
+      <w:r w:rsidRPr="002F549C">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Leasing and asset management of real estate and infrastructure projects</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4356DB11" w14:textId="77777777" w:rsidR="00F11D73" w:rsidRDefault="00F11D73" w:rsidP="00F11D73">
+    <w:p w14:paraId="39C3C255" w14:textId="77777777" w:rsidR="002F549C" w:rsidRDefault="002F549C" w:rsidP="002F549C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F11D73">
+      <w:r w:rsidRPr="002F549C">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised Starbucks on its various store development and leasing projects in China</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F12E814" w14:textId="77777777" w:rsidR="00F11D73" w:rsidRDefault="00F11D73" w:rsidP="00F11D73">
+    <w:p w14:paraId="0299DB8C" w14:textId="77777777" w:rsidR="002F549C" w:rsidRDefault="002F549C" w:rsidP="002F549C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F11D73">
+      <w:r w:rsidRPr="002F549C">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised international clients, such as Citibank, Hilton International, and JP Morgan, on leasing and office fit-out matters</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4E72863C" w14:textId="77777777" w:rsidR="00F11D73" w:rsidRDefault="00F11D73" w:rsidP="00F11D73">
+    <w:p w14:paraId="27308BE7" w14:textId="77777777" w:rsidR="002F549C" w:rsidRDefault="002F549C" w:rsidP="002F549C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F11D73">
+      <w:r w:rsidRPr="002F549C">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised JP Morgan on procurement of IDC service projects in Shanghai</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="25140618" w14:textId="77777777" w:rsidR="00F11D73" w:rsidRDefault="00F11D73" w:rsidP="00F11D73">
+    <w:p w14:paraId="43075E34" w14:textId="77777777" w:rsidR="002F549C" w:rsidRDefault="002F549C" w:rsidP="002F549C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F11D73">
+      <w:r w:rsidRPr="002F549C">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised NIO on leasing of exhibition stores in various cities in China and on daily operation matters</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="21559FC8" w14:textId="77777777" w:rsidR="00F11D73" w:rsidRDefault="00F11D73" w:rsidP="00F11D73">
+    <w:p w14:paraId="2C182281" w14:textId="77777777" w:rsidR="002F549C" w:rsidRDefault="002F549C" w:rsidP="002F549C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F11D73">
+      <w:r w:rsidRPr="002F549C">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised Shanghai Expo Development Group in connection with daily leasing and operational matters of office and commercial facilities in the Urban Best Practices Area in Shanghai</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24CC2673" w14:textId="77777777" w:rsidR="00F11D73" w:rsidRDefault="00F11D73" w:rsidP="00F11D73">
+    <w:p w14:paraId="2BE071EA" w14:textId="77777777" w:rsidR="002F549C" w:rsidRDefault="002F549C" w:rsidP="002F549C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F11D73">
+      <w:r w:rsidRPr="002F549C">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised Singapore Government Investment Company on leasing matters for its Grade A office building in Shanghai</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50769F2D" w14:textId="77777777" w:rsidR="00F11D73" w:rsidRDefault="00F11D73" w:rsidP="00F11D73">
+    <w:p w14:paraId="73FDC819" w14:textId="77777777" w:rsidR="002F549C" w:rsidRDefault="002F549C" w:rsidP="002F549C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F11D73">
+      <w:r w:rsidRPr="002F549C">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised Shanghai Center on its office building leasing matters</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0189C146" w14:textId="77777777" w:rsidR="00F11D73" w:rsidRDefault="00F11D73" w:rsidP="00F11D73">
+    <w:p w14:paraId="318C2988" w14:textId="77777777" w:rsidR="002F549C" w:rsidRDefault="002F549C" w:rsidP="002F549C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F11D73">
+      <w:r w:rsidRPr="002F549C">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Medtronic in its investment and leasing of its manufacturing and sales facilities in Lingang, Shanghai</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0BF45CF0" w14:textId="77777777" w:rsidR="00F11D73" w:rsidRDefault="00F11D73" w:rsidP="00F11D73">
+    <w:p w14:paraId="45AFC10D" w14:textId="77777777" w:rsidR="002F549C" w:rsidRDefault="002F549C" w:rsidP="002F549C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F11D73">
+      <w:r w:rsidRPr="002F549C">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Novartis in its leasing office and R&amp;D facilities for its Shanghai Campus located in Shanghai</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F11D73">
+      <w:r w:rsidRPr="002F549C">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F11D73">
+      <w:r w:rsidRPr="002F549C">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s Zhangjiang Hi-Tech Park</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="19FF9923" w14:textId="77777777" w:rsidR="00F11D73" w:rsidRDefault="00F11D73" w:rsidP="00F11D73">
+    <w:p w14:paraId="14B8CADD" w14:textId="77777777" w:rsidR="002F549C" w:rsidRDefault="002F549C" w:rsidP="002F549C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F11D73">
+      <w:r w:rsidRPr="002F549C">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Nike in connection with a built-to-suit project located in Jiang Wan New Town, Shanghai and developed by Tishman Speyer</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5DC78E5B" w14:textId="77777777" w:rsidR="00F11D73" w:rsidRDefault="00F11D73" w:rsidP="00F11D73">
+    <w:p w14:paraId="391A01A8" w14:textId="77777777" w:rsidR="002F549C" w:rsidRDefault="002F549C" w:rsidP="002F549C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F11D73">
+      <w:r w:rsidRPr="002F549C">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised adidas on its warehousing built-to-suit projects in China</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="13A5AE95" w14:textId="77777777" w:rsidR="00F11D73" w:rsidRDefault="00F11D73" w:rsidP="00F11D73">
+    <w:p w14:paraId="551EDB92" w14:textId="77777777" w:rsidR="002F549C" w:rsidRDefault="002F549C" w:rsidP="002F549C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F11D73">
+      <w:r w:rsidRPr="002F549C">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Honeywell in its factory built-to-suit project in Wuhan, China</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="313B582E" w14:textId="77777777" w:rsidR="00F11D73" w:rsidRDefault="00F11D73" w:rsidP="00F11D73">
+    <w:p w14:paraId="40BF0D3B" w14:textId="77777777" w:rsidR="002F549C" w:rsidRDefault="002F549C" w:rsidP="002F549C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F11D73">
+      <w:r w:rsidRPr="002F549C">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Construction projects</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="59747D86" w14:textId="77777777" w:rsidR="00F11D73" w:rsidRDefault="00F11D73" w:rsidP="00F11D73">
+    <w:p w14:paraId="0851B2AE" w14:textId="77777777" w:rsidR="002F549C" w:rsidRDefault="002F549C" w:rsidP="002F549C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F11D73">
+      <w:r w:rsidRPr="002F549C">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Hershey in connection with the construction and fit-out of its manufacturing, retailing, and R&amp;D facilities in China</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1CB6A579" w14:textId="77777777" w:rsidR="00F11D73" w:rsidRDefault="00F11D73" w:rsidP="00F11D73">
+    <w:p w14:paraId="59AE103A" w14:textId="77777777" w:rsidR="002F549C" w:rsidRDefault="002F549C" w:rsidP="002F549C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F11D73">
+      <w:r w:rsidRPr="002F549C">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Novartis in its development and construction of its Shanghai Campus Project located in Shanghai</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F11D73">
+      <w:r w:rsidRPr="002F549C">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F11D73">
+      <w:r w:rsidRPr="002F549C">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s Zhangjiang Hi-Tech Park</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="10AE6812" w14:textId="77777777" w:rsidR="00F11D73" w:rsidRDefault="00F11D73" w:rsidP="00F11D73">
+    <w:p w14:paraId="3125A5F8" w14:textId="77777777" w:rsidR="002F549C" w:rsidRDefault="002F549C" w:rsidP="002F549C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F11D73">
+      <w:r w:rsidRPr="002F549C">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised Kimberly Clark, Novartis, and other international clients on various construction matters</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5BCC6183" w14:textId="77777777" w:rsidR="00F11D73" w:rsidRDefault="00F11D73" w:rsidP="00F11D73">
+    <w:p w14:paraId="3F2C1B96" w14:textId="77777777" w:rsidR="002F549C" w:rsidRDefault="002F549C" w:rsidP="002F549C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F11D73">
+      <w:r w:rsidRPr="002F549C">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised Pelli Clarke Pelli Architects on its engineering design projects in China</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D126A94" w14:textId="77777777" w:rsidR="00F11D73" w:rsidRDefault="00F11D73" w:rsidP="00F11D73">
+    <w:p w14:paraId="28089505" w14:textId="77777777" w:rsidR="002F549C" w:rsidRDefault="002F549C" w:rsidP="002F549C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F11D73">
+      <w:r w:rsidRPr="002F549C">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised Quintiles on the standardization of its construction contract documents to be used for China projects</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3CCA94A6" w14:textId="77777777" w:rsidR="00F11D73" w:rsidRDefault="00F11D73" w:rsidP="00F11D73">
+    <w:p w14:paraId="63E90DDE" w14:textId="77777777" w:rsidR="002F549C" w:rsidRDefault="002F549C" w:rsidP="002F549C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F11D73">
+      <w:r w:rsidRPr="002F549C">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Education</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7595BB9E" w14:textId="77777777" w:rsidR="00F11D73" w:rsidRDefault="00F11D73" w:rsidP="00F11D73">
+    <w:p w14:paraId="724ED677" w14:textId="77777777" w:rsidR="002F549C" w:rsidRDefault="002F549C" w:rsidP="002F549C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F11D73">
+      <w:r w:rsidRPr="002F549C">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Fudan University, School of Law, LL.B.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6618BC71" w14:textId="77777777" w:rsidR="00F11D73" w:rsidRDefault="00F11D73" w:rsidP="00F11D73">
+    <w:p w14:paraId="48506B37" w14:textId="77777777" w:rsidR="002F549C" w:rsidRDefault="002F549C" w:rsidP="002F549C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F11D73">
+      <w:r w:rsidRPr="002F549C">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Fudan University, School of Law, LL.M</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="422464E3" w14:textId="77777777" w:rsidR="00F11D73" w:rsidRDefault="00F11D73" w:rsidP="00F11D73">
+    <w:p w14:paraId="605E1E49" w14:textId="77777777" w:rsidR="002F549C" w:rsidRDefault="002F549C" w:rsidP="002F549C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F11D73">
+      <w:r w:rsidRPr="002F549C">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Professional Qualification</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2D4E6E49" w14:textId="77777777" w:rsidR="00F11D73" w:rsidRDefault="00F11D73" w:rsidP="00F11D73">
+    <w:p w14:paraId="6B1E186F" w14:textId="77777777" w:rsidR="002F549C" w:rsidRDefault="002F549C" w:rsidP="002F549C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F11D73">
+      <w:r w:rsidRPr="002F549C">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Admitted to practice in the PRC</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3FAD2C3D" w14:textId="77777777" w:rsidR="00F11D73" w:rsidRDefault="00F11D73" w:rsidP="00F11D73">
+    <w:p w14:paraId="62DBA980" w14:textId="77777777" w:rsidR="002F549C" w:rsidRDefault="002F549C" w:rsidP="002F549C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F11D73">
+      <w:r w:rsidRPr="002F549C">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Professional Background</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5567FC3C" w14:textId="7186EFF5" w:rsidR="00686369" w:rsidRPr="00F11D73" w:rsidRDefault="00F11D73" w:rsidP="00F11D73">
+    <w:p w14:paraId="5567FC3C" w14:textId="20027775" w:rsidR="00686369" w:rsidRPr="002F549C" w:rsidRDefault="002F549C" w:rsidP="002F549C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F11D73">
+      <w:r w:rsidRPr="002F549C">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Ms. Wang joined the firm in 2010.</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00686369" w:rsidRPr="00F11D73" w:rsidSect="002D0826">
+    <w:sectPr w:rsidR="00686369" w:rsidRPr="002F549C" w:rsidSect="002D0826">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1797" w:bottom="1440" w:left="1797" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="3584D350" w14:textId="77777777" w:rsidR="004167EC" w:rsidRDefault="004167EC" w:rsidP="00F57734">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="2493FDE5" w14:textId="77777777" w:rsidR="004167EC" w:rsidRDefault="004167EC" w:rsidP="00F57734">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -1629,281 +1629,386 @@
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="085B2EA0"/>
+    <w:nsid w:val="00B676F3"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="AB3EE2F8"/>
+    <w:tmpl w:val="0E80C5D4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="09A1116D"/>
+    <w:nsid w:val="0261641F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="9676BE42"/>
+    <w:tmpl w:val="25547DD4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0AB025AB"/>
+    <w:nsid w:val="029C37E8"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A73E7DE6"/>
+    <w:tmpl w:val="C15A3810"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0C9018F8"/>
+    <w:nsid w:val="03905EE0"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="107CAB28"/>
+    <w:tmpl w:val="FAA09970"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0F5C6DF8"/>
+    <w:nsid w:val="0D8604F6"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="EF3A0EA0"/>
+    <w:tmpl w:val="92567E1C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="13A148B5"/>
+    <w:nsid w:val="0F542F9B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C15EDFEE"/>
+    <w:tmpl w:val="B542304A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1E0C65A1"/>
+    <w:nsid w:val="11214079"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="986AC770"/>
+    <w:tmpl w:val="961AF164"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1F0E1983"/>
+    <w:nsid w:val="1A7070A8"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="BC84A99A"/>
+    <w:tmpl w:val="277AF2D4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="24504924"/>
+    <w:nsid w:val="1F0C3F34"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="3E8A81A4"/>
+    <w:tmpl w:val="0958C70E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="25C52AB0"/>
+    <w:nsid w:val="22525429"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B2807648"/>
+    <w:tmpl w:val="335A620C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2BDB19FB"/>
+    <w:nsid w:val="22844C01"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="7876E62A"/>
+    <w:tmpl w:val="2C0E82EE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="26A664EB"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="079A05A8"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="26C93069"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="4F8C3F12"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="27A221DE"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="F322F5C0"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="27AD598E"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="BB262D76"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2AB05C2E"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="8CE6D386"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2EE42B43"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B08202D4"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="440" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="880" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
@@ -1972,114 +2077,156 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3520" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3292439A"/>
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="30143914"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="3C7CAC0C"/>
+    <w:tmpl w:val="2DECFB54"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="35971A74"/>
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3110699F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="221AC2B2"/>
+    <w:tmpl w:val="F266C1D4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="366C1B94"/>
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="32965810"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F75E94A6"/>
+    <w:tmpl w:val="CA547096"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="33D82593"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="5BB6B160"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3A737BE8"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="6D0864F8"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3B6418F1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="49FEE19A"/>
     <w:lvl w:ilvl="0" w:tplc="B99657A6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="510" w:hanging="226"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:sz w:val="15"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="880" w:hanging="440"/>
@@ -2151,601 +2298,454 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3520" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="409D0AFE"/>
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="405B1F91"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="761EC152"/>
+    <w:tmpl w:val="C318E43A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="40BE680B"/>
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="49090F4B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="2E7484A6"/>
+    <w:tmpl w:val="1EF4F6E4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="41050BCC"/>
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="49673F4B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="0A6404BC"/>
+    <w:tmpl w:val="AA82ACB6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="418A14DF"/>
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4B98397E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="BB3EAD88"/>
+    <w:tmpl w:val="335A6100"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="42AE4600"/>
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4EBF49A7"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="9BA802FA"/>
+    <w:tmpl w:val="B6320A58"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="448271A1"/>
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="52DC0A93"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="403218BA"/>
+    <w:tmpl w:val="C3D418E2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5004713F"/>
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="547F593B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="46DA96AE"/>
+    <w:tmpl w:val="A2784146"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5396571F"/>
+  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="61C049EE"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="7264C7FC"/>
+    <w:tmpl w:val="5B9010D6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5EC44123"/>
+  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6AEA700F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B8762D76"/>
+    <w:tmpl w:val="17F4376E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="606C58F3"/>
+  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6BA14919"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="5CE8C976"/>
+    <w:tmpl w:val="335A6100"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="60D91E84"/>
+  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="75CF594B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C15EDFEE"/>
+    <w:tmpl w:val="04CEBD7C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="61AD7D20"/>
+  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="76600993"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="DF58CD58"/>
+    <w:tmpl w:val="7C1EFC3A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="631F72BE"/>
+  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="77750778"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B51222C8"/>
+    <w:tmpl w:val="11D68380"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="649031AD"/>
+  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="79D53B39"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="7B96A90E"/>
+    <w:tmpl w:val="5F6C4EA6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
-[...145 lines deleted...]
-  </w:abstractNum>
   <w:num w:numId="1">
-    <w:abstractNumId w:val="11"/>
+    <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="2">
-    <w:abstractNumId w:val="15"/>
+    <w:abstractNumId w:val="22"/>
   </w:num>
   <w:num w:numId="3">
-    <w:abstractNumId w:val="18"/>
+    <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="4">
-    <w:abstractNumId w:val="0"/>
+    <w:abstractNumId w:val="19"/>
   </w:num>
   <w:num w:numId="5">
-    <w:abstractNumId w:val="35"/>
+    <w:abstractNumId w:val="29"/>
   </w:num>
   <w:num w:numId="6">
-    <w:abstractNumId w:val="27"/>
+    <w:abstractNumId w:val="20"/>
   </w:num>
   <w:num w:numId="7">
-    <w:abstractNumId w:val="10"/>
+    <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="8">
-    <w:abstractNumId w:val="13"/>
+    <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="9">
     <w:abstractNumId w:val="24"/>
   </w:num>
   <w:num w:numId="10">
-    <w:abstractNumId w:val="20"/>
+    <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="11">
-    <w:abstractNumId w:val="23"/>
+    <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="12">
-    <w:abstractNumId w:val="21"/>
+    <w:abstractNumId w:val="30"/>
   </w:num>
   <w:num w:numId="13">
-    <w:abstractNumId w:val="34"/>
+    <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="14">
-    <w:abstractNumId w:val="36"/>
+    <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="15">
-    <w:abstractNumId w:val="4"/>
+    <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="16">
     <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="17">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="18">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="19">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="20">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="21">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="22">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="23">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="24">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="25">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="26">
+    <w:abstractNumId w:val="36"/>
+  </w:num>
+  <w:num w:numId="27">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="28">
+    <w:abstractNumId w:val="34"/>
+  </w:num>
+  <w:num w:numId="29">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="30">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="31">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="32">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="18">
-    <w:abstractNumId w:val="31"/>
+  <w:num w:numId="33">
+    <w:abstractNumId w:val="35"/>
   </w:num>
-  <w:num w:numId="19">
+  <w:num w:numId="34">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="35">
     <w:abstractNumId w:val="33"/>
   </w:num>
-  <w:num w:numId="20">
-[...20 lines deleted...]
-  <w:num w:numId="27">
+  <w:num w:numId="36">
     <w:abstractNumId w:val="32"/>
   </w:num>
-  <w:num w:numId="28">
-[...23 lines deleted...]
-  <w:num w:numId="36">
+  <w:num w:numId="37">
     <w:abstractNumId w:val="26"/>
-  </w:num>
-[...1 lines deleted...]
-    <w:abstractNumId w:val="5"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
@@ -2774,50 +2774,51 @@
     <w:rsid w:val="000E0C86"/>
     <w:rsid w:val="00117159"/>
     <w:rsid w:val="00130740"/>
     <w:rsid w:val="0013186C"/>
     <w:rsid w:val="0013719D"/>
     <w:rsid w:val="0014231B"/>
     <w:rsid w:val="001526EA"/>
     <w:rsid w:val="00153488"/>
     <w:rsid w:val="0018186F"/>
     <w:rsid w:val="00191736"/>
     <w:rsid w:val="001C7F4F"/>
     <w:rsid w:val="001F7789"/>
     <w:rsid w:val="00211603"/>
     <w:rsid w:val="00223B3F"/>
     <w:rsid w:val="0022458A"/>
     <w:rsid w:val="00230A13"/>
     <w:rsid w:val="00232FF3"/>
     <w:rsid w:val="002375A9"/>
     <w:rsid w:val="00253EDA"/>
     <w:rsid w:val="00283DAB"/>
     <w:rsid w:val="002932C9"/>
     <w:rsid w:val="002A35FF"/>
     <w:rsid w:val="002A4932"/>
     <w:rsid w:val="002B1F71"/>
     <w:rsid w:val="002D0826"/>
+    <w:rsid w:val="002F549C"/>
     <w:rsid w:val="0031673D"/>
     <w:rsid w:val="0034020A"/>
     <w:rsid w:val="0034029C"/>
     <w:rsid w:val="00351712"/>
     <w:rsid w:val="00353486"/>
     <w:rsid w:val="0036384C"/>
     <w:rsid w:val="00370676"/>
     <w:rsid w:val="00396678"/>
     <w:rsid w:val="003B4410"/>
     <w:rsid w:val="003D196D"/>
     <w:rsid w:val="003D355E"/>
     <w:rsid w:val="00403EDB"/>
     <w:rsid w:val="004167EC"/>
     <w:rsid w:val="004416E4"/>
     <w:rsid w:val="00451233"/>
     <w:rsid w:val="004570F8"/>
     <w:rsid w:val="0047636D"/>
     <w:rsid w:val="0049405C"/>
     <w:rsid w:val="004D21F0"/>
     <w:rsid w:val="004D3C23"/>
     <w:rsid w:val="004E2FCC"/>
     <w:rsid w:val="004F1B4E"/>
     <w:rsid w:val="0052675C"/>
     <w:rsid w:val="0056635E"/>
     <w:rsid w:val="005A7DA0"/>
@@ -2885,51 +2886,50 @@
     <w:rsid w:val="00BB2601"/>
     <w:rsid w:val="00C0316A"/>
     <w:rsid w:val="00C24D79"/>
     <w:rsid w:val="00CD0348"/>
     <w:rsid w:val="00CF1C9C"/>
     <w:rsid w:val="00D1552C"/>
     <w:rsid w:val="00D2284D"/>
     <w:rsid w:val="00D45AF6"/>
     <w:rsid w:val="00D632AE"/>
     <w:rsid w:val="00D925CA"/>
     <w:rsid w:val="00DA428A"/>
     <w:rsid w:val="00DA626A"/>
     <w:rsid w:val="00DD484D"/>
     <w:rsid w:val="00DF04DF"/>
     <w:rsid w:val="00E34189"/>
     <w:rsid w:val="00E418B1"/>
     <w:rsid w:val="00E44063"/>
     <w:rsid w:val="00E61128"/>
     <w:rsid w:val="00E70303"/>
     <w:rsid w:val="00E73B54"/>
     <w:rsid w:val="00E7710E"/>
     <w:rsid w:val="00E94C0A"/>
     <w:rsid w:val="00EB2910"/>
     <w:rsid w:val="00EF7E90"/>
     <w:rsid w:val="00F07BEB"/>
-    <w:rsid w:val="00F11D73"/>
     <w:rsid w:val="00F51C68"/>
     <w:rsid w:val="00F57734"/>
     <w:rsid w:val="00F80A79"/>
     <w:rsid w:val="00F96E7C"/>
     <w:rsid w:val="00F97256"/>
     <w:rsid w:val="00FA3B60"/>
     <w:rsid w:val="00FB5CEE"/>
     <w:rsid w:val="00FC7C78"/>
     <w:rsid w:val="00FE037C"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="zh-CN"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
@@ -3979,61 +3979,61 @@
     <w:rsid w:val="00F57734"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af4">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0065437B"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af5">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00F11D73"/>
+    <w:rsid w:val="002F549C"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af6">
     <w:name w:val="正文文本 字符"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="af5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00F11D73"/>
+    <w:rsid w:val="002F549C"/>
     <w:rPr>
       <w:sz w:val="21"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 主题​​">
@@ -4317,51 +4317,51 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{892AD9ED-A997-495F-85E8-D70B4772A4B9}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DA431677-7D99-4B52-9411-C9AE67200CD1}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>582</Words>
   <Characters>3319</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>27</Lines>
   <Paragraphs>7</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>3894</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>