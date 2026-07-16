--- v0 (2026-05-17)
+++ v1 (2026-07-16)
@@ -36,227 +36,209 @@
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5485"/>
         <w:gridCol w:w="2836"/>
       </w:tblGrid>
       <w:tr w:rsidR="0049405C" w:rsidRPr="00C24D79" w14:paraId="76EB2C64" w14:textId="77777777" w:rsidTr="00E70303">
         <w:trPr>
           <w:trHeight w:val="3267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5485" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="271D78"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C4F11E8" w14:textId="3879FFFD" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="008F5EBC" w:rsidP="008F5EBC">
+          <w:p w14:paraId="2C4F11E8" w14:textId="6C71F3D1" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00BF7543" w:rsidP="00BF7543">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="xingming"/>
             <w:bookmarkStart w:id="1" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="1"/>
-            <w:r w:rsidRPr="008F5EBC">
+            <w:r w:rsidRPr="00BF7543">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>MICHAEL HAN</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
-          <w:p w14:paraId="2CE6C476" w14:textId="77777777" w:rsidR="008F5EBC" w:rsidRPr="008F5EBC" w:rsidRDefault="008F5EBC" w:rsidP="008F5EBC">
+          <w:p w14:paraId="1EF1B2DC" w14:textId="77777777" w:rsidR="00BF7543" w:rsidRPr="00BF7543" w:rsidRDefault="00BF7543" w:rsidP="00BF7543">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="didian"/>
-            <w:r w:rsidRPr="008F5EBC">
+            <w:r w:rsidRPr="00BF7543">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Partner</w:t>
             </w:r>
-            <w:r w:rsidRPr="008F5EBC">
+            <w:r w:rsidRPr="00BF7543">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>·</w:t>
             </w:r>
-            <w:r w:rsidRPr="008F5EBC">
+            <w:r w:rsidRPr="00BF7543">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Shanghai</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="706EB16B" w14:textId="2C0BB3DE" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="008F5EBC" w:rsidP="008F5EBC">
+          <w:p w14:paraId="706EB16B" w14:textId="396776BE" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00BF7543" w:rsidP="00BF7543">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008F5EBC">
-[...17 lines deleted...]
-            <w:r w:rsidRPr="008F5EBC">
+            <w:r w:rsidRPr="00BF7543">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Hong Kong</w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
-          <w:p w14:paraId="6199424A" w14:textId="58000CAF" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="008F5EBC" w:rsidP="008F5EBC">
+          <w:p w14:paraId="6199424A" w14:textId="5143222D" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00BF7543" w:rsidP="00BF7543">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="dianhua"/>
-            <w:r w:rsidRPr="008F5EBC">
+            <w:r w:rsidRPr="00BF7543">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">+86 10 6263 5859 / +852 3976 8888 </w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
-          <w:p w14:paraId="4F910ACA" w14:textId="14F388E4" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="008F5EBC" w:rsidP="008F5EBC">
+          <w:p w14:paraId="4F910ACA" w14:textId="1782F94F" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00BF7543" w:rsidP="00BF7543">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="youxiang"/>
-            <w:r w:rsidRPr="008F5EBC">
+            <w:r w:rsidRPr="00BF7543">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>michael.han@fangdalaw.com</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="22DBA835" w14:textId="677EAC48" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00F96E7C" w:rsidP="00860F89">
             <w:pPr>
               <w:ind w:leftChars="-52" w:left="-109"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C24D79">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:color w:val="545551"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D24C6CB" w14:textId="1BB1BD9D" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="008F5EBC" w:rsidP="002932C9">
+          <w:p w14:paraId="2D24C6CB" w14:textId="2FD339CD" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00BF7543" w:rsidP="002932C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="tupian"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0CC3F3B3" wp14:editId="6AF6EB48">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="555D43F0" wp14:editId="69D7516D">
                   <wp:extent cx="1651000" cy="2159000"/>
                   <wp:effectExtent l="0" t="0" r="6350" b="0"/>
                   <wp:docPr id="1" name="图片 1"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
@@ -296,82 +278,82 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C063291" w14:textId="5DC9D94D" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="002375A9" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C24D79">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>PRACTICE AREAS</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C1ACACA" w14:textId="5DD75B35" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="008F5EBC" w:rsidP="007177F3">
+          <w:p w14:paraId="3C1ACACA" w14:textId="16A300D4" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="00BF7543" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="zhiyelingyu"/>
-            <w:r w:rsidRPr="008F5EBC">
+            <w:r w:rsidRPr="00BF7543">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>MR. HAN</w:t>
             </w:r>
-            <w:r w:rsidRPr="008F5EBC">
+            <w:r w:rsidRPr="00BF7543">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>’</w:t>
             </w:r>
-            <w:r w:rsidRPr="008F5EBC">
+            <w:r w:rsidRPr="00BF7543">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
-              <w:t>S PRACTICE FOCUSES ON CHINESE COMPETITION ISSUES RELATING TO M&amp;A, JOINT VENTURES, HORIZONTAL AND VERTICAL ARRANGEMENTS, ANTITRUST INVESTIGATIONS AND LITIGATION, AND COMPLIANCE ADVISORY</w:t>
+              <w:t>S PRACTICE FOCUSES ON CHINESE COMPETITION ISSUES RELATING TO M&amp;A, JOINT VENTURES, HORIZONTAL AND VERTICAL ARRANGEMENTS, ANTITRUST INVESTIGATIONS AND LITIGATION, AND COMPLIANCE ADVISORY.</w:t>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F19AE4C" w14:textId="19A41B01" w:rsidR="00451233" w:rsidRPr="00C24D79" w:rsidRDefault="00F80A79" w:rsidP="00DA428A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C24D79">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
           <w:noProof/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251663360" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2B83D51B" wp14:editId="64750D99">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>-79040</wp:posOffset>
@@ -425,51 +407,51 @@
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:roundrect w14:anchorId="053823F2" id="圆角矩形 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:-6.2pt;margin-top:-12.6pt;width:4.55pt;height:3.6pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDc1SqFegIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2yAQfp+0/wHxvtqO+mON4lRRqk6T&#10;qrZqO/WZYIiRMMeAxMn++h3gOG1X7WHaCwbu7ru7z98xu9p1mmyF8wpMTauTkhJhODTKrGv64/nm&#10;y1dKfGCmYRqMqOleeHo1//xp1tupmEALuhGOIIjx097WtA3BTovC81Z0zJ+AFQaNElzHAh7dumgc&#10;6xG908WkLM+LHlxjHXDhPd5eZyOdJ3wpBQ/3UnoRiK4p1hbS6tK6imsxn7Hp2jHbKj6Uwf6hio4p&#10;g0lHqGsWGNk49QdUp7gDDzKccOgKkFJxkXrAbqryXTdPLbMi9YLkeDvS5P8fLL/bPtkHhzT01k89&#10;bmMXO+m6+MX6yC6RtR/JErtAOF6eXZyXyChHy+nZRXUZqSyOodb58E1AR+Kmpg42pnnE35FYYttb&#10;H7L/wS+m86BVc6O0TocoAbHUjmwZ/rzVuhoyvPHSJvoaiFEZMN4Ux2bSLuy1iH7aPApJVIPlT1Ih&#10;SWfHJIxzYUKVTS1rRM5dnZXYaoYfI1K3CTAiS8w/Yg8Abxs4YGeYwT+GiiTTMbj8W2E5eIxImcGE&#10;MbhTBtxHABq7GjJn/wNJmZrI0gqa/YMjDvKQeMtvFP67W+bDA3M4Ffi3cdLDPS5SQ19TGHaUtOB+&#10;fXQf/VGsaKWkxymrqf+5YU5Qor8blPFldXoaxzIdUEYTPLjXltVri9l0S0AtVPimWJ620T/ow1Y6&#10;6F7wQVjErGhihmPumvLgDodlyNOPTwoXi0Vyw1G0LNyaJ8sjeGQ1yvJ598KcHQQcUPd3cJhINn0n&#10;4ewbIw0sNgGkSvo+8jrwjWOchDM8OfGdeH1OXseHcf4bAAD//wMAUEsDBBQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NT8JAEL2b+B82Y+KtbCliSOmWGIgkKBdQPC/d&#10;sW3cna3dBeq/dzjpZTKT9+Z9FIvBWXHGPrSeFIxHKQikypuWagXvb8/JDESImoy2nlDBDwZYlLc3&#10;hc6Nv9AOz/tYCxahkGsFTYxdLmWoGnQ6jHyHxNin752OfPa1NL2+sLizMkvTR+l0S+zQ6A6XDVZf&#10;+5NTsF4edttDu9l8b6cr+5rpjxdbr5W6vxtWcx5PcxARh/j3AdcOnB9KDnb0JzJBWAXJOHtgKi/Z&#10;NAPBjGQyAXG8IrMUZFnI/z3KXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDc1SqFegIA&#10;AGAFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="white [3212]" stroked="f" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="14C85AD0" w14:textId="77777777" w:rsidR="008F5EBC" w:rsidRDefault="000E0C86" w:rsidP="00B670A2">
+    <w:p w14:paraId="4DD19537" w14:textId="77777777" w:rsidR="00BF7543" w:rsidRDefault="000E0C86" w:rsidP="00B670A2">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C24D79">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="545551"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E0DC835" wp14:editId="24238D24">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2512</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4508</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5271826" cy="0"/>
@@ -510,1424 +492,1424 @@
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:line w14:anchorId="3D0BA0F8" id="直接连接符 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".2pt,.35pt" to="415.3pt,.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKOATlvwEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+wYWFYYcXpo0V2K&#10;rdhH74pMxQL0BUmLnX8/ik7cohsGbNhFMCW+x/dIens7WcOOEJP2ruPrVc0ZOOl77Q4d//7t4fqG&#10;s5SF64XxDjp+gsRvd1fvtmNoofGDNz1EhiQutWPo+JBzaKsqyQGsSCsfwOGj8tGKjGE8VH0UI7Jb&#10;UzV1valGH/sQvYSU8PZ+fuQ74lcKZP6sVILMTMdRW6Yz0rkvZ7XbivYQRRi0PMsQ/6DCCu2w6EJ1&#10;L7JgP6L+hcpqGX3yKq+kt5VXSksgD+hmXb9x83UQAcgLNieFpU3p/9HKT8c79xSxDWNIbQpPsbiY&#10;VLRMGR2ecabkC5Wyidp2WtoGU2YSL983H9Y3zYYzeXmrZopCFWLKH8FbVj46brQrjkQrjo8pY1lM&#10;vaSUa+PKmbzR/YM2hoJ42N+ZyI6izLBu6g2NDYGv0jAq0OrFBX3lk4GZ9gsopntUO/uhBYOFVkgJ&#10;Lq/LOhATZheYQgkLsCbdfwSe8wsUaPn+BrwgqLJ3eQFb7Xz8XfU8XSSrOf/Sgdl3acHe9yeaL7UG&#10;t4gcnje+rOnrmOAv/+XuJwAAAP//AwBQSwMEFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FvwjAMhe+T9h8iT+I20g3WQWmK0IALh0kDhLRb2nhttcapmgCFX485bRdL&#10;T+/5+XM6720jTtj52pGCl2EEAqlwpqZSwX63fp6A8EGT0Y0jVHBBD/Ps8SHViXFn+sLTNpSCS8gn&#10;WkEVQptI6YsKrfZD1yKx9+M6qwPLrpSm02cut418jaJYWl0TX6h0ix8VFr/bo1WwO1x7uTl8LvK4&#10;3o+m39PV2/q6Umrw1C9nPBYzEAH78LcB9x+YHzIGy92RjBeNgjHnFLyDYG8yimIQ+V3KLJX/+bMb&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEo4BOW/AQAA3wMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAAAAAAAAAAAA&#10;AAAAGQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" strokecolor="#002060" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3DE9CFD2" w14:textId="77777777" w:rsidR="008F5EBC" w:rsidRDefault="008F5EBC" w:rsidP="008F5EBC">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="008F5EBC">
+    <w:p w14:paraId="68F95923" w14:textId="77777777" w:rsidR="00BF7543" w:rsidRDefault="00BF7543" w:rsidP="00BF7543">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BF7543">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Mr. Han has more than 15 years of experience in advising clients on all aspects of Chinese competition law, covering a broad range of industry sectors, including chemicals, consumer products and retail, container shipping, energy and natural resources, financial institutions, healthcare, high-tech, infrastructure and transport, private equity and telecoms. Mr. Han also has extensive experience advising clients on issues relating to PRC national security review for foreign investment.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="01AC8277" w14:textId="77777777" w:rsidR="008F5EBC" w:rsidRDefault="008F5EBC" w:rsidP="008F5EBC">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="008F5EBC">
+    <w:p w14:paraId="6ACFBC04" w14:textId="77777777" w:rsidR="00BF7543" w:rsidRDefault="00BF7543" w:rsidP="00BF7543">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BF7543">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Before joining the firm, Mr. Han was based in China as a partner of a leading international law firm, heading its antitrust practice in the Greater China region. Michael has also worked as an official with MOFTEC (now the Ministry of Commerce, or MOFCOM). He offers clients advice drawn from his rich experience as both a regulator in China and as a practitioner.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="53A0EB45" w14:textId="77777777" w:rsidR="008F5EBC" w:rsidRDefault="008F5EBC" w:rsidP="008F5EBC">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="008F5EBC">
+    <w:p w14:paraId="52921A83" w14:textId="77777777" w:rsidR="00BF7543" w:rsidRDefault="00BF7543" w:rsidP="00BF7543">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BF7543">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>In addition to his understanding and knowledge of MOFCOM, Mr. Han had extensive experience in dealing with the other two antimonopoly enforcement agencies that regulated conduct under the antimonopoly law, the National Development Reform Commission (NDRC) and the State Administration for Industry and Commerce (SAIC) before their merger with MOFCOM into the State Administration for Market Regulation (SAMR). This experience enables him to keep clients abreast of legal developments in a timely fashion while providing practical compliance advice.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3B7B95AD" w14:textId="77777777" w:rsidR="008F5EBC" w:rsidRDefault="008F5EBC" w:rsidP="008F5EBC">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="008F5EBC">
+    <w:p w14:paraId="506E1AE0" w14:textId="77777777" w:rsidR="00BF7543" w:rsidRDefault="00BF7543" w:rsidP="00BF7543">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BF7543">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Mr. Han has been ranked as a Band 1 lawyer in Chinese competition/antitrust law by Chambers Asia every year since 2009. He is also recognized as a leading antitrust practitioner in China in Global Competition Review</w:t>
       </w:r>
-      <w:r w:rsidRPr="008F5EBC">
+      <w:r w:rsidRPr="00BF7543">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="008F5EBC">
+      <w:r w:rsidRPr="00BF7543">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s International Who</w:t>
       </w:r>
-      <w:r w:rsidRPr="008F5EBC">
+      <w:r w:rsidRPr="00BF7543">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="008F5EBC">
+      <w:r w:rsidRPr="00BF7543">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s Who of Competition Lawyers and PLC</w:t>
       </w:r>
-      <w:r w:rsidRPr="008F5EBC">
+      <w:r w:rsidRPr="00BF7543">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="008F5EBC">
+      <w:r w:rsidRPr="00BF7543">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s Which Lawyer.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="764A9DEE" w14:textId="77777777" w:rsidR="008F5EBC" w:rsidRDefault="008F5EBC" w:rsidP="008F5EBC">
+    <w:p w14:paraId="3C7F08DA" w14:textId="77777777" w:rsidR="00BF7543" w:rsidRDefault="00BF7543" w:rsidP="00BF7543">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008F5EBC">
+      <w:r w:rsidRPr="00BF7543">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>REPRESENTATIVE MATTERS AND CASES</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A29E1AD" w14:textId="77777777" w:rsidR="008F5EBC" w:rsidRDefault="008F5EBC" w:rsidP="008F5EBC">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="008F5EBC">
+    <w:p w14:paraId="56F44CDF" w14:textId="77777777" w:rsidR="00BF7543" w:rsidRDefault="00BF7543" w:rsidP="00BF7543">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BF7543">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Antitrust</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7EB79F82" w14:textId="77777777" w:rsidR="008F5EBC" w:rsidRDefault="008F5EBC" w:rsidP="008F5EBC">
+    <w:p w14:paraId="0CF03E02" w14:textId="77777777" w:rsidR="00BF7543" w:rsidRDefault="00BF7543" w:rsidP="00BF7543">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008F5EBC">
+      <w:r w:rsidRPr="00BF7543">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised Eastman Chemical Company, a global manufacturer of chemical products, on the first abuse of dominance investigation initiated by the SAIC in the industry, as well as on an NDRC investigation into resale price maintenance</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5170EDD9" w14:textId="77777777" w:rsidR="008F5EBC" w:rsidRDefault="008F5EBC" w:rsidP="008F5EBC">
+    <w:p w14:paraId="0B680817" w14:textId="77777777" w:rsidR="00BF7543" w:rsidRDefault="00BF7543" w:rsidP="00BF7543">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008F5EBC">
+      <w:r w:rsidRPr="00BF7543">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised Hegh Autoliners, an international shipping company, on the first successful defense against an NDRC cartel investigation in the PRC</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7E5CFDA6" w14:textId="77777777" w:rsidR="008F5EBC" w:rsidRDefault="008F5EBC" w:rsidP="008F5EBC">
+    <w:p w14:paraId="1228943D" w14:textId="77777777" w:rsidR="00BF7543" w:rsidRDefault="00BF7543" w:rsidP="00BF7543">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008F5EBC">
+      <w:r w:rsidRPr="00BF7543">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised three stateowned port groups (Tianjin Port, Dalian Port and Yantian Port) on reaching favorable results in an NDRC antitrust investigation into alleged abuses of dominance</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0FB1F871" w14:textId="77777777" w:rsidR="008F5EBC" w:rsidRDefault="008F5EBC" w:rsidP="008F5EBC">
+    <w:p w14:paraId="1D53CE62" w14:textId="77777777" w:rsidR="00BF7543" w:rsidRDefault="00BF7543" w:rsidP="00BF7543">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008F5EBC">
+      <w:r w:rsidRPr="00BF7543">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised Singamas on reaching a favorable settlement in an antitrust investigation by Tianjin DRC</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B796CEA" w14:textId="77777777" w:rsidR="008F5EBC" w:rsidRDefault="008F5EBC" w:rsidP="008F5EBC">
+    <w:p w14:paraId="15F215EE" w14:textId="77777777" w:rsidR="00BF7543" w:rsidRDefault="00BF7543" w:rsidP="00BF7543">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008F5EBC">
+      <w:r w:rsidRPr="00BF7543">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Medtronic, a multinational medical devices company, in successfully obtaining reduced fines in an NDRC investigation</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="39C149C7" w14:textId="77777777" w:rsidR="008F5EBC" w:rsidRDefault="008F5EBC" w:rsidP="008F5EBC">
+    <w:p w14:paraId="31D94F6C" w14:textId="77777777" w:rsidR="00BF7543" w:rsidRDefault="00BF7543" w:rsidP="00BF7543">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008F5EBC">
+      <w:r w:rsidRPr="00BF7543">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised Chrysler, Daimler and Changan Ford in successfully obtaining reduced fines in three out of the five published NDRC resale price maintenance cases against multinational automobile companies</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="082B470E" w14:textId="77777777" w:rsidR="008F5EBC" w:rsidRDefault="008F5EBC" w:rsidP="008F5EBC">
+    <w:p w14:paraId="598A5996" w14:textId="77777777" w:rsidR="00BF7543" w:rsidRDefault="00BF7543" w:rsidP="00BF7543">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008F5EBC">
+      <w:r w:rsidRPr="00BF7543">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised three multinational automobile companies in similar resale price maintenance investigations initiated by the NDRC</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2265AFB5" w14:textId="77777777" w:rsidR="008F5EBC" w:rsidRDefault="008F5EBC" w:rsidP="008F5EBC">
+    <w:p w14:paraId="76EBDB00" w14:textId="77777777" w:rsidR="00BF7543" w:rsidRDefault="00BF7543" w:rsidP="00BF7543">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008F5EBC">
+      <w:r w:rsidRPr="00BF7543">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised GN Audio, a global producer of headset and conference equipment, on responding to a local DRC investigation into resale price maintenance</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="731D19B1" w14:textId="77777777" w:rsidR="008F5EBC" w:rsidRDefault="008F5EBC" w:rsidP="008F5EBC">
+    <w:p w14:paraId="0CA110CF" w14:textId="77777777" w:rsidR="00BF7543" w:rsidRDefault="00BF7543" w:rsidP="00BF7543">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008F5EBC">
+      <w:r w:rsidRPr="00BF7543">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised a leading global hightech company in handling an SAIC antitrust investigation</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="40EF2763" w14:textId="77777777" w:rsidR="008F5EBC" w:rsidRDefault="008F5EBC" w:rsidP="008F5EBC">
+    <w:p w14:paraId="6EFCF4D8" w14:textId="77777777" w:rsidR="00BF7543" w:rsidRDefault="00BF7543" w:rsidP="00BF7543">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008F5EBC">
+      <w:r w:rsidRPr="00BF7543">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised a US hightech company in reaching a favorable settlement in an NDRC antitrust investigation</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2466E88E" w14:textId="77777777" w:rsidR="008F5EBC" w:rsidRDefault="008F5EBC" w:rsidP="008F5EBC">
+    <w:p w14:paraId="184B6BB4" w14:textId="77777777" w:rsidR="00BF7543" w:rsidRDefault="00BF7543" w:rsidP="00BF7543">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008F5EBC">
+      <w:r w:rsidRPr="00BF7543">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised a multinational auto parts company on its strategies in applying for leniency from the NDRC in a cartel case</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="79F5B805" w14:textId="77777777" w:rsidR="008F5EBC" w:rsidRDefault="008F5EBC" w:rsidP="008F5EBC">
+    <w:p w14:paraId="242C3019" w14:textId="77777777" w:rsidR="00BF7543" w:rsidRDefault="00BF7543" w:rsidP="00BF7543">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008F5EBC">
+      <w:r w:rsidRPr="00BF7543">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised a German manufacturing company in handling a dawn raid and antitrust investigation initiated by the NDRC</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7E2C21CA" w14:textId="77777777" w:rsidR="008F5EBC" w:rsidRDefault="008F5EBC" w:rsidP="008F5EBC">
+    <w:p w14:paraId="506A8BB2" w14:textId="77777777" w:rsidR="00BF7543" w:rsidRDefault="00BF7543" w:rsidP="00BF7543">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008F5EBC">
+      <w:r w:rsidRPr="00BF7543">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised a European IT company in an NDRC antitrust investigation into the companys licensing practices</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="02C7E7A7" w14:textId="77777777" w:rsidR="008F5EBC" w:rsidRDefault="008F5EBC" w:rsidP="008F5EBC">
+    <w:p w14:paraId="33EBD8E3" w14:textId="77777777" w:rsidR="00BF7543" w:rsidRDefault="00BF7543" w:rsidP="00BF7543">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008F5EBC">
+      <w:r w:rsidRPr="00BF7543">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised a multinational manufacturer in handling an SAIC antitrust investigation</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="16F9B2A2" w14:textId="77777777" w:rsidR="008F5EBC" w:rsidRDefault="008F5EBC" w:rsidP="008F5EBC">
+    <w:p w14:paraId="3BB4AC07" w14:textId="77777777" w:rsidR="00BF7543" w:rsidRDefault="00BF7543" w:rsidP="00BF7543">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008F5EBC">
+      <w:r w:rsidRPr="00BF7543">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised a multinational technology company in conducting a full antitrust audit of its China business</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5AFB5FC6" w14:textId="77777777" w:rsidR="008F5EBC" w:rsidRDefault="008F5EBC" w:rsidP="008F5EBC">
+    <w:p w14:paraId="59AB3950" w14:textId="77777777" w:rsidR="00BF7543" w:rsidRDefault="00BF7543" w:rsidP="00BF7543">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008F5EBC">
+      <w:r w:rsidRPr="00BF7543">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised a Chinese internet services company on alleged abuse of dominance issues in the IT sector</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="23FDDC05" w14:textId="77777777" w:rsidR="008F5EBC" w:rsidRDefault="008F5EBC" w:rsidP="008F5EBC">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="008F5EBC">
+    <w:p w14:paraId="3C643E33" w14:textId="77777777" w:rsidR="00BF7543" w:rsidRDefault="00BF7543" w:rsidP="00BF7543">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BF7543">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>PRC merger control</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="39CAFFC1" w14:textId="77777777" w:rsidR="008F5EBC" w:rsidRDefault="008F5EBC" w:rsidP="008F5EBC">
+    <w:p w14:paraId="598A891B" w14:textId="77777777" w:rsidR="00BF7543" w:rsidRDefault="00BF7543" w:rsidP="00BF7543">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008F5EBC">
+      <w:r w:rsidRPr="00BF7543">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised Danaher on its US21.4 billion acquisition of GEs Healthcare Life Science division</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="06FC5747" w14:textId="77777777" w:rsidR="008F5EBC" w:rsidRDefault="008F5EBC" w:rsidP="008F5EBC">
+    <w:p w14:paraId="438752A2" w14:textId="77777777" w:rsidR="00BF7543" w:rsidRDefault="00BF7543" w:rsidP="00BF7543">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008F5EBC">
+      <w:r w:rsidRPr="00BF7543">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised Infineon Technologies AG on its 9 billion acquisition of Cypress Semiconductor Corporation</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3E8FE395" w14:textId="77777777" w:rsidR="008F5EBC" w:rsidRDefault="008F5EBC" w:rsidP="008F5EBC">
+    <w:p w14:paraId="77A97A14" w14:textId="77777777" w:rsidR="00BF7543" w:rsidRDefault="00BF7543" w:rsidP="00BF7543">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008F5EBC">
+      <w:r w:rsidRPr="00BF7543">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised Novelis on its US2.6 billion acquisition of Aleris Corporation</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="77556866" w14:textId="77777777" w:rsidR="008F5EBC" w:rsidRDefault="008F5EBC" w:rsidP="008F5EBC">
+    <w:p w14:paraId="664C3E4C" w14:textId="77777777" w:rsidR="00BF7543" w:rsidRDefault="00BF7543" w:rsidP="00BF7543">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008F5EBC">
+      <w:r w:rsidRPr="00BF7543">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised Boeing on its US3.8 billion acquisition of a controlling stake in the commercial aircraft arm of Brazilian planemaker Embraer</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6FFA9BC6" w14:textId="77777777" w:rsidR="008F5EBC" w:rsidRDefault="008F5EBC" w:rsidP="008F5EBC">
+    <w:p w14:paraId="67319D81" w14:textId="77777777" w:rsidR="00BF7543" w:rsidRDefault="00BF7543" w:rsidP="00BF7543">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008F5EBC">
+      <w:r w:rsidRPr="00BF7543">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised Cargotec on its 87 million acquisition of TTS Group's marine and offshore business</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="78BBDE38" w14:textId="77777777" w:rsidR="008F5EBC" w:rsidRDefault="008F5EBC" w:rsidP="008F5EBC">
+    <w:p w14:paraId="25D072F3" w14:textId="77777777" w:rsidR="00BF7543" w:rsidRDefault="00BF7543" w:rsidP="00BF7543">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008F5EBC">
+      <w:r w:rsidRPr="00BF7543">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised Rockwell Collins on its US30 billion merger with United Technologies</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1FE281DD" w14:textId="77777777" w:rsidR="008F5EBC" w:rsidRDefault="008F5EBC" w:rsidP="008F5EBC">
+    <w:p w14:paraId="65885E43" w14:textId="77777777" w:rsidR="00BF7543" w:rsidRDefault="00BF7543" w:rsidP="00BF7543">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008F5EBC">
+      <w:r w:rsidRPr="00BF7543">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised Linde AG on its 66 billion merger with Praxair, Inc.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C140ECF" w14:textId="77777777" w:rsidR="008F5EBC" w:rsidRDefault="008F5EBC" w:rsidP="008F5EBC">
+    <w:p w14:paraId="6B008BCE" w14:textId="77777777" w:rsidR="00BF7543" w:rsidRDefault="00BF7543" w:rsidP="00BF7543">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008F5EBC">
+      <w:r w:rsidRPr="00BF7543">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised Walt Disney Company on its US71 billion acquisition of 21st Century Fox</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6184FD82" w14:textId="77777777" w:rsidR="008F5EBC" w:rsidRDefault="008F5EBC" w:rsidP="008F5EBC">
+    <w:p w14:paraId="6CB402F5" w14:textId="77777777" w:rsidR="00BF7543" w:rsidRDefault="00BF7543" w:rsidP="00BF7543">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008F5EBC">
+      <w:r w:rsidRPr="00BF7543">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised DuPont on its US130 billion merger with The Dow Chemical Company</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="45F253A0" w14:textId="77777777" w:rsidR="008F5EBC" w:rsidRDefault="008F5EBC" w:rsidP="008F5EBC">
+    <w:p w14:paraId="44CD562D" w14:textId="77777777" w:rsidR="00BF7543" w:rsidRDefault="00BF7543" w:rsidP="00BF7543">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008F5EBC">
+      <w:r w:rsidRPr="00BF7543">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised Becton, Dickinson and Company on its US24 billion merger with C.R. Bard, Inc.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="118EC682" w14:textId="77777777" w:rsidR="008F5EBC" w:rsidRDefault="008F5EBC" w:rsidP="008F5EBC">
+    <w:p w14:paraId="26F738D1" w14:textId="77777777" w:rsidR="00BF7543" w:rsidRDefault="00BF7543" w:rsidP="00BF7543">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008F5EBC">
+      <w:r w:rsidRPr="00BF7543">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised AB InBev on its US104 billion acquisition of SAB Miller</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="452644FC" w14:textId="77777777" w:rsidR="008F5EBC" w:rsidRDefault="008F5EBC" w:rsidP="008F5EBC">
+    <w:p w14:paraId="20137DA8" w14:textId="77777777" w:rsidR="00BF7543" w:rsidRDefault="00BF7543" w:rsidP="00BF7543">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008F5EBC">
+      <w:r w:rsidRPr="00BF7543">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised St. Jude Medical on its US25 billion acquisition by Abbott Laboratories</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="20833666" w14:textId="77777777" w:rsidR="008F5EBC" w:rsidRDefault="008F5EBC" w:rsidP="008F5EBC">
+    <w:p w14:paraId="13F6556D" w14:textId="77777777" w:rsidR="00BF7543" w:rsidRDefault="00BF7543" w:rsidP="00BF7543">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008F5EBC">
+      <w:r w:rsidRPr="00BF7543">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised Nokia on its 15.6 billion acquisition of AlcatelLucent</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4E7A0E2F" w14:textId="77777777" w:rsidR="008F5EBC" w:rsidRDefault="008F5EBC" w:rsidP="008F5EBC">
+    <w:p w14:paraId="51AD1423" w14:textId="77777777" w:rsidR="00BF7543" w:rsidRDefault="00BF7543" w:rsidP="00BF7543">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008F5EBC">
+      <w:r w:rsidRPr="00BF7543">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised Canon on its RMB 38.3 billion acquisition of Toshiba Medical</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3CAAD461" w14:textId="77777777" w:rsidR="008F5EBC" w:rsidRDefault="008F5EBC" w:rsidP="008F5EBC">
+    <w:p w14:paraId="556AF7E1" w14:textId="77777777" w:rsidR="00BF7543" w:rsidRDefault="00BF7543" w:rsidP="00BF7543">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008F5EBC">
+      <w:r w:rsidRPr="00BF7543">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised Broadcom on its proposed US117 billion acquisition of Qualcomm</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="36F3C3E2" w14:textId="77777777" w:rsidR="008F5EBC" w:rsidRDefault="008F5EBC" w:rsidP="008F5EBC">
+    <w:p w14:paraId="0B2B65A4" w14:textId="77777777" w:rsidR="00BF7543" w:rsidRDefault="00BF7543" w:rsidP="00BF7543">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008F5EBC">
+      <w:r w:rsidRPr="00BF7543">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised EMC on its US67 billion acquisition by Dell</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="154FC6BD" w14:textId="77777777" w:rsidR="008F5EBC" w:rsidRDefault="008F5EBC" w:rsidP="008F5EBC">
+    <w:p w14:paraId="52008B29" w14:textId="77777777" w:rsidR="00BF7543" w:rsidRDefault="00BF7543" w:rsidP="00BF7543">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008F5EBC">
+      <w:r w:rsidRPr="00BF7543">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised Merck on its acquisition of SigmaAldrich for US17 billion</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="58D4BE24" w14:textId="77777777" w:rsidR="008F5EBC" w:rsidRDefault="008F5EBC" w:rsidP="008F5EBC">
+    <w:p w14:paraId="472F8296" w14:textId="77777777" w:rsidR="00BF7543" w:rsidRDefault="00BF7543" w:rsidP="00BF7543">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008F5EBC">
+      <w:r w:rsidRPr="00BF7543">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised Albermarle on its US6.2 billion acquisition of Rockwood</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4681F7FD" w14:textId="77777777" w:rsidR="008F5EBC" w:rsidRDefault="008F5EBC" w:rsidP="008F5EBC">
+    <w:p w14:paraId="70DBCBAC" w14:textId="77777777" w:rsidR="00BF7543" w:rsidRDefault="00BF7543" w:rsidP="00BF7543">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008F5EBC">
+      <w:r w:rsidRPr="00BF7543">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised Novartis on its three global joint ventures with GSK for US20 billion</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="44D9BCCA" w14:textId="77777777" w:rsidR="008F5EBC" w:rsidRDefault="008F5EBC" w:rsidP="008F5EBC">
+    <w:p w14:paraId="0FABB77F" w14:textId="77777777" w:rsidR="00BF7543" w:rsidRDefault="00BF7543" w:rsidP="00BF7543">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008F5EBC">
+      <w:r w:rsidRPr="00BF7543">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised Holcim on its US43 billion acquisition of LaFarge</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3555B1BE" w14:textId="77777777" w:rsidR="008F5EBC" w:rsidRDefault="008F5EBC" w:rsidP="008F5EBC">
+    <w:p w14:paraId="664C1DFA" w14:textId="77777777" w:rsidR="00BF7543" w:rsidRDefault="00BF7543" w:rsidP="00BF7543">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008F5EBC">
+      <w:r w:rsidRPr="00BF7543">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised HapagLloyd AG (HL AG) on its US4.6 billion acquisition of CSAVs container shipping business</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F5B325C" w14:textId="77777777" w:rsidR="008F5EBC" w:rsidRDefault="008F5EBC" w:rsidP="008F5EBC">
+    <w:p w14:paraId="0358AB0D" w14:textId="77777777" w:rsidR="00BF7543" w:rsidRDefault="00BF7543" w:rsidP="00BF7543">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="41"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008F5EBC">
+      <w:r w:rsidRPr="00BF7543">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised Dresser Rand on its US7.6 billion acquisition by Siemens</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="73146ED0" w14:textId="77777777" w:rsidR="008F5EBC" w:rsidRDefault="008F5EBC" w:rsidP="008F5EBC">
+    <w:p w14:paraId="635B5574" w14:textId="77777777" w:rsidR="00BF7543" w:rsidRDefault="00BF7543" w:rsidP="00BF7543">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="42"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008F5EBC">
+      <w:r w:rsidRPr="00BF7543">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised Halliburton on its US36 billion proposed acquisition of Baker Hughes</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F0843A0" w14:textId="77777777" w:rsidR="008F5EBC" w:rsidRDefault="008F5EBC" w:rsidP="008F5EBC">
+    <w:p w14:paraId="42D185A4" w14:textId="77777777" w:rsidR="00BF7543" w:rsidRDefault="00BF7543" w:rsidP="00BF7543">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008F5EBC">
+      <w:r w:rsidRPr="00BF7543">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Education</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C01DF74" w14:textId="77777777" w:rsidR="008F5EBC" w:rsidRDefault="008F5EBC" w:rsidP="008F5EBC">
+    <w:p w14:paraId="5F812D29" w14:textId="77777777" w:rsidR="00BF7543" w:rsidRDefault="00BF7543" w:rsidP="00BF7543">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="43"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008F5EBC">
+      <w:r w:rsidRPr="00BF7543">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Harvard Law School, LL.M</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="509AD26F" w14:textId="77777777" w:rsidR="008F5EBC" w:rsidRDefault="008F5EBC" w:rsidP="008F5EBC">
+    <w:p w14:paraId="60CF7F07" w14:textId="77777777" w:rsidR="00BF7543" w:rsidRDefault="00BF7543" w:rsidP="00BF7543">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="44"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008F5EBC">
+      <w:r w:rsidRPr="00BF7543">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Wuhan University Law School, Ph.D in law</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="68C9008C" w14:textId="77777777" w:rsidR="008F5EBC" w:rsidRDefault="008F5EBC" w:rsidP="008F5EBC">
+    <w:p w14:paraId="149C27A9" w14:textId="77777777" w:rsidR="00BF7543" w:rsidRDefault="00BF7543" w:rsidP="00BF7543">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008F5EBC">
+      <w:r w:rsidRPr="00BF7543">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Professional Qualification</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="700224B6" w14:textId="77777777" w:rsidR="008F5EBC" w:rsidRDefault="008F5EBC" w:rsidP="008F5EBC">
+    <w:p w14:paraId="1AEC3D7B" w14:textId="77777777" w:rsidR="00BF7543" w:rsidRDefault="00BF7543" w:rsidP="00BF7543">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="45"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008F5EBC">
+      <w:r w:rsidRPr="00BF7543">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Admitted to practice in the PRC</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2CFF8D69" w14:textId="77777777" w:rsidR="008F5EBC" w:rsidRDefault="008F5EBC" w:rsidP="008F5EBC">
+    <w:p w14:paraId="11E71403" w14:textId="77777777" w:rsidR="00BF7543" w:rsidRDefault="00BF7543" w:rsidP="00BF7543">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="46"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008F5EBC">
+      <w:r w:rsidRPr="00BF7543">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Admitted to practice in New York</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3C7EC7A9" w14:textId="77777777" w:rsidR="008F5EBC" w:rsidRDefault="008F5EBC" w:rsidP="008F5EBC">
+    <w:p w14:paraId="374DCA5C" w14:textId="77777777" w:rsidR="00BF7543" w:rsidRDefault="00BF7543" w:rsidP="00BF7543">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="47"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008F5EBC">
+      <w:r w:rsidRPr="00BF7543">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Registered Foreign Lawyer in Hong Kong SAR</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A8D8CD3" w14:textId="77777777" w:rsidR="008F5EBC" w:rsidRDefault="008F5EBC" w:rsidP="008F5EBC">
+    <w:p w14:paraId="444DD1AC" w14:textId="77777777" w:rsidR="00BF7543" w:rsidRDefault="00BF7543" w:rsidP="00BF7543">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008F5EBC">
+      <w:r w:rsidRPr="00BF7543">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Work Language</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="11DDA8C3" w14:textId="77777777" w:rsidR="008F5EBC" w:rsidRDefault="008F5EBC" w:rsidP="008F5EBC">
+    <w:p w14:paraId="2DA5B1E4" w14:textId="77777777" w:rsidR="00BF7543" w:rsidRDefault="00BF7543" w:rsidP="00BF7543">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="48"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008F5EBC">
+      <w:r w:rsidRPr="00BF7543">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Chinese</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="79CC8441" w14:textId="77777777" w:rsidR="008F5EBC" w:rsidRDefault="008F5EBC" w:rsidP="008F5EBC">
+    <w:p w14:paraId="1C8ED970" w14:textId="77777777" w:rsidR="00BF7543" w:rsidRDefault="00BF7543" w:rsidP="00BF7543">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="49"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008F5EBC">
+      <w:r w:rsidRPr="00BF7543">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>English</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="151D5881" w14:textId="77777777" w:rsidR="008F5EBC" w:rsidRDefault="008F5EBC" w:rsidP="008F5EBC">
+    <w:p w14:paraId="4CE00545" w14:textId="77777777" w:rsidR="00BF7543" w:rsidRDefault="00BF7543" w:rsidP="00BF7543">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008F5EBC">
+      <w:r w:rsidRPr="00BF7543">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>OTHER INFORMATION</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5567FC3C" w14:textId="179743F3" w:rsidR="00686369" w:rsidRPr="008F5EBC" w:rsidRDefault="008F5EBC" w:rsidP="008F5EBC">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="008F5EBC">
+    <w:p w14:paraId="5567FC3C" w14:textId="25408D05" w:rsidR="00686369" w:rsidRPr="00BF7543" w:rsidRDefault="00BF7543" w:rsidP="00BF7543">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BF7543">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="008F5EBC">
+      <w:r w:rsidRPr="00BF7543">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Michael Han is one of the country</w:t>
       </w:r>
-      <w:r w:rsidRPr="008F5EBC">
+      <w:r w:rsidRPr="00BF7543">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="008F5EBC">
+      <w:r w:rsidRPr="00BF7543">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s leading experts on competition law. His expertise is routinely sought after by some of the world</w:t>
       </w:r>
-      <w:r w:rsidRPr="008F5EBC">
+      <w:r w:rsidRPr="00BF7543">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="008F5EBC">
+      <w:r w:rsidRPr="00BF7543">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">s largest multinationals operating in China who find themselves facing antitrust investigations. </w:t>
       </w:r>
-      <w:r w:rsidRPr="008F5EBC">
+      <w:r w:rsidRPr="00BF7543">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>‘</w:t>
       </w:r>
-      <w:r w:rsidRPr="008F5EBC">
+      <w:r w:rsidRPr="00BF7543">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Michael Han</w:t>
       </w:r>
-      <w:r w:rsidRPr="008F5EBC">
+      <w:r w:rsidRPr="00BF7543">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="008F5EBC">
+      <w:r w:rsidRPr="00BF7543">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s skills are very good,</w:t>
       </w:r>
-      <w:r w:rsidRPr="008F5EBC">
+      <w:r w:rsidRPr="00BF7543">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="008F5EBC">
+      <w:r w:rsidRPr="00BF7543">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> confirms one client, going on to describe him as </w:t>
       </w:r>
-      <w:r w:rsidRPr="008F5EBC">
+      <w:r w:rsidRPr="00BF7543">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>‘</w:t>
       </w:r>
-      <w:r w:rsidRPr="008F5EBC">
+      <w:r w:rsidRPr="00BF7543">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>very rich in experience.'</w:t>
       </w:r>
-      <w:r w:rsidRPr="008F5EBC">
+      <w:r w:rsidRPr="00BF7543">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”——</w:t>
       </w:r>
-      <w:r w:rsidRPr="008F5EBC">
+      <w:r w:rsidRPr="00BF7543">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Chambers Asia 2020</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00686369" w:rsidRPr="008F5EBC" w:rsidSect="002D0826">
+    <w:sectPr w:rsidR="00686369" w:rsidRPr="00BF7543" w:rsidSect="002D0826">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1797" w:bottom="1440" w:left="1797" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="3584D350" w14:textId="77777777" w:rsidR="004167EC" w:rsidRDefault="004167EC" w:rsidP="00F57734">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="2493FDE5" w14:textId="77777777" w:rsidR="004167EC" w:rsidRDefault="004167EC" w:rsidP="00F57734">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -2125,1411 +2107,1411 @@
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="038D6D28"/>
+    <w:nsid w:val="04490B71"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="56CC2794"/>
+    <w:tmpl w:val="1220B4C4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="06534940"/>
+    <w:nsid w:val="093C0615"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="7C401AC6"/>
+    <w:tmpl w:val="1E6EE886"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="076F7028"/>
+    <w:nsid w:val="0B2E24E5"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F91A0D0A"/>
+    <w:tmpl w:val="72BAAF0C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0B474F67"/>
+    <w:nsid w:val="11702F07"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="4BE4CBD2"/>
+    <w:tmpl w:val="E2AA28CA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0BF74474"/>
+    <w:nsid w:val="11F47D07"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D9E48680"/>
+    <w:tmpl w:val="8E70C5DC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="10B80AD6"/>
+    <w:nsid w:val="137F1FA3"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D9C025AE"/>
+    <w:tmpl w:val="34EA4184"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="12D2443B"/>
+    <w:nsid w:val="1B7B64BF"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="230CE5AA"/>
+    <w:tmpl w:val="3774D9D6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="141C30F0"/>
+    <w:nsid w:val="1E183A52"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E53A9520"/>
+    <w:tmpl w:val="5744263C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="145411F1"/>
+    <w:nsid w:val="24754A63"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="3AB48B24"/>
+    <w:tmpl w:val="84BA457E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="168A5565"/>
+    <w:nsid w:val="258B0BAE"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="134C87C2"/>
+    <w:tmpl w:val="C4CA0D64"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="183B47DA"/>
+    <w:nsid w:val="26A77D9A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="DFB4798E"/>
+    <w:tmpl w:val="5BA89E36"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="194B7F52"/>
+    <w:nsid w:val="2A7926FF"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="3E78FF2E"/>
+    <w:tmpl w:val="1BE6B11A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1A310D8A"/>
+    <w:nsid w:val="2B54030B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="6532BA36"/>
+    <w:tmpl w:val="DD36E6B4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1FD56473"/>
+    <w:nsid w:val="2C6738C2"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="8EB4F09E"/>
+    <w:tmpl w:val="D2DE2FD4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="217A01BE"/>
+    <w:nsid w:val="2D641B66"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="8EC0FD70"/>
+    <w:tmpl w:val="90744626"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2532342F"/>
+    <w:nsid w:val="2EE42B43"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="B08202D4"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="440" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="880" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1320" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1760" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2200" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2640" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3080" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3520" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2F83796F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C97876C6"/>
+    <w:tmpl w:val="E44E34C2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="27581F0F"/>
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="34FE2C6E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F06AB65C"/>
+    <w:tmpl w:val="62DAD590"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="277E39F9"/>
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="36DF36F4"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="DB14194C"/>
+    <w:tmpl w:val="7A70A00E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2D415732"/>
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="37365BE8"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="5498C98A"/>
+    <w:tmpl w:val="602027BC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-[...111 lines deleted...]
-  </w:abstractNum>
   <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="32CD213C"/>
+    <w:nsid w:val="3A3D7573"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="71B21546"/>
+    <w:tmpl w:val="6CD0FDF0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="338F33CF"/>
+    <w:nsid w:val="3A4247B3"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="2640EA4E"/>
+    <w:tmpl w:val="8E281752"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="365227AA"/>
+    <w:nsid w:val="3B6418F1"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="49FEE19A"/>
+    <w:lvl w:ilvl="0" w:tplc="B99657A6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="510" w:hanging="226"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:sz w:val="15"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="880" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1320" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1760" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2200" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2640" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3080" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3520" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3C1F20A4"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="6B900C7E"/>
+    <w:tmpl w:val="7D860484"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="369B0E5A"/>
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3C6D5843"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="51F801EC"/>
+    <w:tmpl w:val="D0C21AF8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="372A13D5"/>
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3E0205AB"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="9CECB1FE"/>
+    <w:tmpl w:val="F38841E0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="38FB40A0"/>
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3E17438F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="9C4695C8"/>
+    <w:tmpl w:val="5996657C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
-[...114 lines deleted...]
-  </w:abstractNum>
   <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3B82172C"/>
+    <w:nsid w:val="3ED40871"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="CC28B1AE"/>
+    <w:tmpl w:val="2CBEDC4A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3D994D5A"/>
+    <w:nsid w:val="40176D00"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="BF86EB50"/>
+    <w:tmpl w:val="4FC0CF24"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3DB50D12"/>
+    <w:nsid w:val="40292F2C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="9ACAB73E"/>
+    <w:tmpl w:val="24542C54"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3E586C19"/>
+    <w:nsid w:val="43A31578"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="71B21546"/>
+    <w:tmpl w:val="562E7316"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3F1A1587"/>
+    <w:nsid w:val="46F607DA"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="990CD7DA"/>
+    <w:tmpl w:val="6BB80B2E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3F4621CB"/>
+    <w:nsid w:val="49A90A9D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="67D0EC50"/>
+    <w:tmpl w:val="950A12FE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="41272AA6"/>
+    <w:nsid w:val="4CF8059C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B4E2DD10"/>
+    <w:tmpl w:val="EF7E7B60"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="41785BDB"/>
+    <w:nsid w:val="54383AC8"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="CCFC82E4"/>
+    <w:tmpl w:val="AB5A19D8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="448C6F3E"/>
+    <w:nsid w:val="61345474"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="57D4D0F6"/>
+    <w:tmpl w:val="8626E678"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="45284596"/>
+    <w:nsid w:val="640E304C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="5BF2AD26"/>
+    <w:tmpl w:val="3BA0DFE8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="563B52B5"/>
+    <w:nsid w:val="64735CC4"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="3998EA98"/>
+    <w:tmpl w:val="3172354A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5BC426A8"/>
+    <w:nsid w:val="65344FF2"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B3D8DE28"/>
+    <w:tmpl w:val="EE3AAD80"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="62D56393"/>
+    <w:nsid w:val="67447AEA"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="6C72D724"/>
+    <w:tmpl w:val="E9389446"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="68B6590D"/>
+    <w:nsid w:val="6A307987"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="04B60988"/>
+    <w:tmpl w:val="4C7470B0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6BF74347"/>
+    <w:nsid w:val="6B1D78F5"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="9B14E8A2"/>
+    <w:tmpl w:val="75D62D08"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6C636A5B"/>
+    <w:nsid w:val="72FB6511"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="8B20B262"/>
+    <w:tmpl w:val="4642E8C0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="43" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="71563022"/>
+    <w:nsid w:val="73084B42"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F1DAB8C0"/>
+    <w:tmpl w:val="40EAD7A6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="44" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="71B5780B"/>
+    <w:nsid w:val="771B14DB"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="4FCA7B24"/>
+    <w:tmpl w:val="ADFC3242"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="45" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="727554F3"/>
+    <w:nsid w:val="77FE2B5C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="7144C4EC"/>
+    <w:tmpl w:val="CDE6ABCE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="46" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="74860FBD"/>
+    <w:nsid w:val="7CE77087"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="81CCFD0C"/>
+    <w:tmpl w:val="D12E4A64"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="47" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="765155DA"/>
+    <w:nsid w:val="7F3E5311"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="5112785C"/>
+    <w:tmpl w:val="23D27998"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="48" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7DA16815"/>
+    <w:nsid w:val="7F5D5D33"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A704F820"/>
+    <w:tmpl w:val="5BA89E36"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
-    <w:abstractNumId w:val="19"/>
+    <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="2">
-    <w:abstractNumId w:val="26"/>
+    <w:abstractNumId w:val="22"/>
   </w:num>
   <w:num w:numId="3">
-    <w:abstractNumId w:val="45"/>
+    <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="4">
-    <w:abstractNumId w:val="16"/>
+    <w:abstractNumId w:val="28"/>
   </w:num>
   <w:num w:numId="5">
-    <w:abstractNumId w:val="33"/>
+    <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="6">
-    <w:abstractNumId w:val="22"/>
+    <w:abstractNumId w:val="34"/>
   </w:num>
   <w:num w:numId="7">
-    <w:abstractNumId w:val="37"/>
+    <w:abstractNumId w:val="36"/>
   </w:num>
   <w:num w:numId="8">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="9">
     <w:abstractNumId w:val="21"/>
   </w:num>
-  <w:num w:numId="9">
-[...1 lines deleted...]
-  </w:num>
   <w:num w:numId="10">
-    <w:abstractNumId w:val="43"/>
+    <w:abstractNumId w:val="47"/>
   </w:num>
   <w:num w:numId="11">
-    <w:abstractNumId w:val="9"/>
+    <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="12">
-    <w:abstractNumId w:val="38"/>
+    <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="13">
-    <w:abstractNumId w:val="12"/>
+    <w:abstractNumId w:val="42"/>
   </w:num>
   <w:num w:numId="14">
-    <w:abstractNumId w:val="18"/>
+    <w:abstractNumId w:val="39"/>
   </w:num>
   <w:num w:numId="15">
-    <w:abstractNumId w:val="17"/>
+    <w:abstractNumId w:val="41"/>
   </w:num>
   <w:num w:numId="16">
     <w:abstractNumId w:val="44"/>
   </w:num>
   <w:num w:numId="17">
-    <w:abstractNumId w:val="36"/>
+    <w:abstractNumId w:val="33"/>
   </w:num>
   <w:num w:numId="18">
-    <w:abstractNumId w:val="3"/>
+    <w:abstractNumId w:val="27"/>
   </w:num>
   <w:num w:numId="19">
-    <w:abstractNumId w:val="46"/>
+    <w:abstractNumId w:val="30"/>
   </w:num>
   <w:num w:numId="20">
     <w:abstractNumId w:val="23"/>
   </w:num>
   <w:num w:numId="21">
-    <w:abstractNumId w:val="8"/>
+    <w:abstractNumId w:val="29"/>
   </w:num>
   <w:num w:numId="22">
-    <w:abstractNumId w:val="34"/>
+    <w:abstractNumId w:val="46"/>
   </w:num>
   <w:num w:numId="23">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="24">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="25">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="26">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="27">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="28">
+    <w:abstractNumId w:val="37"/>
+  </w:num>
+  <w:num w:numId="29">
+    <w:abstractNumId w:val="43"/>
+  </w:num>
+  <w:num w:numId="30">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="31">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="32">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="24">
-    <w:abstractNumId w:val="28"/>
+  <w:num w:numId="33">
+    <w:abstractNumId w:val="38"/>
   </w:num>
-  <w:num w:numId="25">
+  <w:num w:numId="34">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="35">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="36">
+    <w:abstractNumId w:val="35"/>
+  </w:num>
+  <w:num w:numId="37">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="38">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="26">
-[...37 lines deleted...]
-  </w:num>
   <w:num w:numId="39">
-    <w:abstractNumId w:val="7"/>
+    <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="40">
-    <w:abstractNumId w:val="25"/>
+    <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="41">
     <w:abstractNumId w:val="32"/>
   </w:num>
   <w:num w:numId="42">
-    <w:abstractNumId w:val="29"/>
+    <w:abstractNumId w:val="45"/>
   </w:num>
   <w:num w:numId="43">
-    <w:abstractNumId w:val="15"/>
+    <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="44">
-    <w:abstractNumId w:val="47"/>
+    <w:abstractNumId w:val="19"/>
   </w:num>
   <w:num w:numId="45">
-    <w:abstractNumId w:val="48"/>
+    <w:abstractNumId w:val="40"/>
   </w:num>
   <w:num w:numId="46">
-    <w:abstractNumId w:val="27"/>
+    <w:abstractNumId w:val="25"/>
   </w:num>
   <w:num w:numId="47">
-    <w:abstractNumId w:val="4"/>
+    <w:abstractNumId w:val="31"/>
   </w:num>
   <w:num w:numId="48">
-    <w:abstractNumId w:val="20"/>
+    <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="49">
-    <w:abstractNumId w:val="30"/>
+    <w:abstractNumId w:val="48"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
@@ -3616,80 +3598,80 @@
     <w:rsid w:val="00683D9C"/>
     <w:rsid w:val="00685381"/>
     <w:rsid w:val="00686369"/>
     <w:rsid w:val="006A06C2"/>
     <w:rsid w:val="006C21DA"/>
     <w:rsid w:val="006D159B"/>
     <w:rsid w:val="006F2EE4"/>
     <w:rsid w:val="007177F3"/>
     <w:rsid w:val="00765586"/>
     <w:rsid w:val="007664DE"/>
     <w:rsid w:val="007956B7"/>
     <w:rsid w:val="007B0B57"/>
     <w:rsid w:val="007D333B"/>
     <w:rsid w:val="008212A9"/>
     <w:rsid w:val="008341FB"/>
     <w:rsid w:val="008717CA"/>
     <w:rsid w:val="00873A63"/>
     <w:rsid w:val="0089209E"/>
     <w:rsid w:val="00893CAF"/>
     <w:rsid w:val="008A40E2"/>
     <w:rsid w:val="008A48BF"/>
     <w:rsid w:val="008D77E9"/>
     <w:rsid w:val="008E5C09"/>
     <w:rsid w:val="008E73CE"/>
     <w:rsid w:val="008E7B5D"/>
-    <w:rsid w:val="008F5EBC"/>
     <w:rsid w:val="00901636"/>
     <w:rsid w:val="009038C0"/>
     <w:rsid w:val="009073A3"/>
     <w:rsid w:val="00917307"/>
     <w:rsid w:val="00925E12"/>
     <w:rsid w:val="00930511"/>
     <w:rsid w:val="00936370"/>
     <w:rsid w:val="0094376B"/>
     <w:rsid w:val="009465FB"/>
     <w:rsid w:val="0095781F"/>
     <w:rsid w:val="009A4D0D"/>
     <w:rsid w:val="009A711A"/>
     <w:rsid w:val="009B27AE"/>
     <w:rsid w:val="009D6108"/>
     <w:rsid w:val="009E20C4"/>
     <w:rsid w:val="00A002B6"/>
     <w:rsid w:val="00A1252B"/>
     <w:rsid w:val="00A1585C"/>
     <w:rsid w:val="00A41685"/>
     <w:rsid w:val="00A64BF0"/>
     <w:rsid w:val="00A81B38"/>
     <w:rsid w:val="00B05840"/>
     <w:rsid w:val="00B37E04"/>
     <w:rsid w:val="00B557D1"/>
     <w:rsid w:val="00B62E87"/>
     <w:rsid w:val="00B670A2"/>
     <w:rsid w:val="00B86E39"/>
     <w:rsid w:val="00BB071E"/>
     <w:rsid w:val="00BB2601"/>
+    <w:rsid w:val="00BF7543"/>
     <w:rsid w:val="00C0316A"/>
     <w:rsid w:val="00C24D79"/>
     <w:rsid w:val="00CD0348"/>
     <w:rsid w:val="00CF1C9C"/>
     <w:rsid w:val="00D1552C"/>
     <w:rsid w:val="00D2284D"/>
     <w:rsid w:val="00D45AF6"/>
     <w:rsid w:val="00D632AE"/>
     <w:rsid w:val="00D925CA"/>
     <w:rsid w:val="00DA428A"/>
     <w:rsid w:val="00DA626A"/>
     <w:rsid w:val="00DD484D"/>
     <w:rsid w:val="00DF04DF"/>
     <w:rsid w:val="00E34189"/>
     <w:rsid w:val="00E418B1"/>
     <w:rsid w:val="00E44063"/>
     <w:rsid w:val="00E61128"/>
     <w:rsid w:val="00E70303"/>
     <w:rsid w:val="00E73B54"/>
     <w:rsid w:val="00E7710E"/>
     <w:rsid w:val="00E94C0A"/>
     <w:rsid w:val="00EB2910"/>
     <w:rsid w:val="00EF7E90"/>
     <w:rsid w:val="00F07BEB"/>
     <w:rsid w:val="00F51C68"/>
@@ -4763,61 +4745,61 @@
     <w:rsid w:val="00F57734"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af4">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0065437B"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af5">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="008F5EBC"/>
+    <w:rsid w:val="00BF7543"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af6">
     <w:name w:val="正文文本 字符"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="af5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="008F5EBC"/>
+    <w:rsid w:val="00BF7543"/>
     <w:rPr>
       <w:sz w:val="21"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 主题​​">
@@ -5101,66 +5083,66 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{923A0E6B-89F5-4171-981F-18E25DE08A14}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B6452B76-37F2-4867-84F3-01C2D609C984}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>977</Words>
-  <Characters>5571</Characters>
+  <Words>971</Words>
+  <Characters>5536</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>46</Lines>
-  <Paragraphs>13</Paragraphs>
+  <Paragraphs>12</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>6535</CharactersWithSpaces>
+  <CharactersWithSpaces>6495</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Microsoft Office User</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>