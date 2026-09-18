--- v1 (2026-07-16)
+++ v2 (2026-09-18)
@@ -36,209 +36,227 @@
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5485"/>
         <w:gridCol w:w="2836"/>
       </w:tblGrid>
       <w:tr w:rsidR="0049405C" w:rsidRPr="00C24D79" w14:paraId="76EB2C64" w14:textId="77777777" w:rsidTr="00E70303">
         <w:trPr>
           <w:trHeight w:val="3267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5485" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="271D78"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C4F11E8" w14:textId="6C71F3D1" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00BF7543" w:rsidP="00BF7543">
+          <w:p w14:paraId="2C4F11E8" w14:textId="14BB840D" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00ED498A" w:rsidP="00ED498A">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="xingming"/>
             <w:bookmarkStart w:id="1" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="1"/>
-            <w:r w:rsidRPr="00BF7543">
+            <w:r w:rsidRPr="00ED498A">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>MICHAEL HAN</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
-          <w:p w14:paraId="1EF1B2DC" w14:textId="77777777" w:rsidR="00BF7543" w:rsidRPr="00BF7543" w:rsidRDefault="00BF7543" w:rsidP="00BF7543">
+          <w:p w14:paraId="51ECCEDA" w14:textId="77777777" w:rsidR="00ED498A" w:rsidRPr="00ED498A" w:rsidRDefault="00ED498A" w:rsidP="00ED498A">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="didian"/>
-            <w:r w:rsidRPr="00BF7543">
+            <w:r w:rsidRPr="00ED498A">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Partner</w:t>
             </w:r>
-            <w:r w:rsidRPr="00BF7543">
+            <w:r w:rsidRPr="00ED498A">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>·</w:t>
             </w:r>
-            <w:r w:rsidRPr="00BF7543">
+            <w:r w:rsidRPr="00ED498A">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Shanghai</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="706EB16B" w14:textId="396776BE" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00BF7543" w:rsidP="00BF7543">
+          <w:p w14:paraId="706EB16B" w14:textId="04C858A4" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00ED498A" w:rsidP="00ED498A">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00BF7543">
+            <w:r w:rsidRPr="00ED498A">
+              <w:rPr>
+                <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>Registered Foreign Lawyer (New York, USA)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00ED498A">
+              <w:rPr>
+                <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>·</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00ED498A">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Hong Kong</w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
-          <w:p w14:paraId="6199424A" w14:textId="5143222D" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00BF7543" w:rsidP="00BF7543">
+          <w:p w14:paraId="6199424A" w14:textId="14FD3E15" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00ED498A" w:rsidP="00ED498A">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="dianhua"/>
-            <w:r w:rsidRPr="00BF7543">
+            <w:r w:rsidRPr="00ED498A">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
-              <w:t xml:space="preserve">+86 10 6263 5859 / +852 3976 8888 </w:t>
+              <w:t xml:space="preserve">+86 21 6263 5859 / +852 3976 8888 </w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
-          <w:p w14:paraId="4F910ACA" w14:textId="1782F94F" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00BF7543" w:rsidP="00BF7543">
+          <w:p w14:paraId="4F910ACA" w14:textId="52436F70" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00ED498A" w:rsidP="00ED498A">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="youxiang"/>
-            <w:r w:rsidRPr="00BF7543">
+            <w:r w:rsidRPr="00ED498A">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>michael.han@fangdalaw.com</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="22DBA835" w14:textId="677EAC48" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00F96E7C" w:rsidP="00860F89">
             <w:pPr>
               <w:ind w:leftChars="-52" w:left="-109"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C24D79">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:color w:val="545551"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D24C6CB" w14:textId="2FD339CD" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00BF7543" w:rsidP="002932C9">
+          <w:p w14:paraId="2D24C6CB" w14:textId="0A087B56" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00ED498A" w:rsidP="002932C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="tupian"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="555D43F0" wp14:editId="69D7516D">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="027044D7" wp14:editId="25EB8E18">
                   <wp:extent cx="1651000" cy="2159000"/>
                   <wp:effectExtent l="0" t="0" r="6350" b="0"/>
                   <wp:docPr id="1" name="图片 1"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
@@ -278,76 +296,76 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C063291" w14:textId="5DC9D94D" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="002375A9" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C24D79">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>PRACTICE AREAS</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C1ACACA" w14:textId="16A300D4" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="00BF7543" w:rsidP="007177F3">
+          <w:p w14:paraId="3C1ACACA" w14:textId="0017044B" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="00ED498A" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="zhiyelingyu"/>
-            <w:r w:rsidRPr="00BF7543">
+            <w:r w:rsidRPr="00ED498A">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>MR. HAN</w:t>
             </w:r>
-            <w:r w:rsidRPr="00BF7543">
+            <w:r w:rsidRPr="00ED498A">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>’</w:t>
             </w:r>
-            <w:r w:rsidRPr="00BF7543">
+            <w:r w:rsidRPr="00ED498A">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>S PRACTICE FOCUSES ON CHINESE COMPETITION ISSUES RELATING TO M&amp;A, JOINT VENTURES, HORIZONTAL AND VERTICAL ARRANGEMENTS, ANTITRUST INVESTIGATIONS AND LITIGATION, AND COMPLIANCE ADVISORY.</w:t>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F19AE4C" w14:textId="19A41B01" w:rsidR="00451233" w:rsidRPr="00C24D79" w:rsidRDefault="00F80A79" w:rsidP="00DA428A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C24D79">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
           <w:noProof/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
@@ -407,51 +425,51 @@
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:roundrect w14:anchorId="053823F2" id="圆角矩形 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:-6.2pt;margin-top:-12.6pt;width:4.55pt;height:3.6pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDc1SqFegIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2yAQfp+0/wHxvtqO+mON4lRRqk6T&#10;qrZqO/WZYIiRMMeAxMn++h3gOG1X7WHaCwbu7ru7z98xu9p1mmyF8wpMTauTkhJhODTKrGv64/nm&#10;y1dKfGCmYRqMqOleeHo1//xp1tupmEALuhGOIIjx097WtA3BTovC81Z0zJ+AFQaNElzHAh7dumgc&#10;6xG908WkLM+LHlxjHXDhPd5eZyOdJ3wpBQ/3UnoRiK4p1hbS6tK6imsxn7Hp2jHbKj6Uwf6hio4p&#10;g0lHqGsWGNk49QdUp7gDDzKccOgKkFJxkXrAbqryXTdPLbMi9YLkeDvS5P8fLL/bPtkHhzT01k89&#10;bmMXO+m6+MX6yC6RtR/JErtAOF6eXZyXyChHy+nZRXUZqSyOodb58E1AR+Kmpg42pnnE35FYYttb&#10;H7L/wS+m86BVc6O0TocoAbHUjmwZ/rzVuhoyvPHSJvoaiFEZMN4Ux2bSLuy1iH7aPApJVIPlT1Ih&#10;SWfHJIxzYUKVTS1rRM5dnZXYaoYfI1K3CTAiS8w/Yg8Abxs4YGeYwT+GiiTTMbj8W2E5eIxImcGE&#10;MbhTBtxHABq7GjJn/wNJmZrI0gqa/YMjDvKQeMtvFP67W+bDA3M4Ffi3cdLDPS5SQ19TGHaUtOB+&#10;fXQf/VGsaKWkxymrqf+5YU5Qor8blPFldXoaxzIdUEYTPLjXltVri9l0S0AtVPimWJ620T/ow1Y6&#10;6F7wQVjErGhihmPumvLgDodlyNOPTwoXi0Vyw1G0LNyaJ8sjeGQ1yvJ598KcHQQcUPd3cJhINn0n&#10;4ewbIw0sNgGkSvo+8jrwjWOchDM8OfGdeH1OXseHcf4bAAD//wMAUEsDBBQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NT8JAEL2b+B82Y+KtbCliSOmWGIgkKBdQPC/d&#10;sW3cna3dBeq/dzjpZTKT9+Z9FIvBWXHGPrSeFIxHKQikypuWagXvb8/JDESImoy2nlDBDwZYlLc3&#10;hc6Nv9AOz/tYCxahkGsFTYxdLmWoGnQ6jHyHxNin752OfPa1NL2+sLizMkvTR+l0S+zQ6A6XDVZf&#10;+5NTsF4edttDu9l8b6cr+5rpjxdbr5W6vxtWcx5PcxARh/j3AdcOnB9KDnb0JzJBWAXJOHtgKi/Z&#10;NAPBjGQyAXG8IrMUZFnI/z3KXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDc1SqFegIA&#10;AGAFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="white [3212]" stroked="f" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4DD19537" w14:textId="77777777" w:rsidR="00BF7543" w:rsidRDefault="000E0C86" w:rsidP="00B670A2">
+    <w:p w14:paraId="7F043C4F" w14:textId="77777777" w:rsidR="00ED498A" w:rsidRDefault="000E0C86" w:rsidP="00B670A2">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C24D79">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="545551"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E0DC835" wp14:editId="24238D24">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2512</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4508</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5271826" cy="0"/>
@@ -492,1424 +510,1424 @@
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:line w14:anchorId="3D0BA0F8" id="直接连接符 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".2pt,.35pt" to="415.3pt,.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKOATlvwEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+wYWFYYcXpo0V2K&#10;rdhH74pMxQL0BUmLnX8/ik7cohsGbNhFMCW+x/dIens7WcOOEJP2ruPrVc0ZOOl77Q4d//7t4fqG&#10;s5SF64XxDjp+gsRvd1fvtmNoofGDNz1EhiQutWPo+JBzaKsqyQGsSCsfwOGj8tGKjGE8VH0UI7Jb&#10;UzV1valGH/sQvYSU8PZ+fuQ74lcKZP6sVILMTMdRW6Yz0rkvZ7XbivYQRRi0PMsQ/6DCCu2w6EJ1&#10;L7JgP6L+hcpqGX3yKq+kt5VXSksgD+hmXb9x83UQAcgLNieFpU3p/9HKT8c79xSxDWNIbQpPsbiY&#10;VLRMGR2ecabkC5Wyidp2WtoGU2YSL983H9Y3zYYzeXmrZopCFWLKH8FbVj46brQrjkQrjo8pY1lM&#10;vaSUa+PKmbzR/YM2hoJ42N+ZyI6izLBu6g2NDYGv0jAq0OrFBX3lk4GZ9gsopntUO/uhBYOFVkgJ&#10;Lq/LOhATZheYQgkLsCbdfwSe8wsUaPn+BrwgqLJ3eQFb7Xz8XfU8XSSrOf/Sgdl3acHe9yeaL7UG&#10;t4gcnje+rOnrmOAv/+XuJwAAAP//AwBQSwMEFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FvwjAMhe+T9h8iT+I20g3WQWmK0IALh0kDhLRb2nhttcapmgCFX485bRdL&#10;T+/5+XM6720jTtj52pGCl2EEAqlwpqZSwX63fp6A8EGT0Y0jVHBBD/Ps8SHViXFn+sLTNpSCS8gn&#10;WkEVQptI6YsKrfZD1yKx9+M6qwPLrpSm02cut418jaJYWl0TX6h0ix8VFr/bo1WwO1x7uTl8LvK4&#10;3o+m39PV2/q6Umrw1C9nPBYzEAH78LcB9x+YHzIGy92RjBeNgjHnFLyDYG8yimIQ+V3KLJX/+bMb&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEo4BOW/AQAA3wMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAAAAAAAAAAAA&#10;AAAAGQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" strokecolor="#002060" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="68F95923" w14:textId="77777777" w:rsidR="00BF7543" w:rsidRDefault="00BF7543" w:rsidP="00BF7543">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00BF7543">
+    <w:p w14:paraId="37A67E41" w14:textId="77777777" w:rsidR="00ED498A" w:rsidRDefault="00ED498A" w:rsidP="00ED498A">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00ED498A">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Mr. Han has more than 15 years of experience in advising clients on all aspects of Chinese competition law, covering a broad range of industry sectors, including chemicals, consumer products and retail, container shipping, energy and natural resources, financial institutions, healthcare, high-tech, infrastructure and transport, private equity and telecoms. Mr. Han also has extensive experience advising clients on issues relating to PRC national security review for foreign investment.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6ACFBC04" w14:textId="77777777" w:rsidR="00BF7543" w:rsidRDefault="00BF7543" w:rsidP="00BF7543">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00BF7543">
+    <w:p w14:paraId="5EAC5E96" w14:textId="77777777" w:rsidR="00ED498A" w:rsidRDefault="00ED498A" w:rsidP="00ED498A">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00ED498A">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Before joining the firm, Mr. Han was based in China as a partner of a leading international law firm, heading its antitrust practice in the Greater China region. Michael has also worked as an official with MOFTEC (now the Ministry of Commerce, or MOFCOM). He offers clients advice drawn from his rich experience as both a regulator in China and as a practitioner.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="52921A83" w14:textId="77777777" w:rsidR="00BF7543" w:rsidRDefault="00BF7543" w:rsidP="00BF7543">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00BF7543">
+    <w:p w14:paraId="790FAB5B" w14:textId="77777777" w:rsidR="00ED498A" w:rsidRDefault="00ED498A" w:rsidP="00ED498A">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00ED498A">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>In addition to his understanding and knowledge of MOFCOM, Mr. Han had extensive experience in dealing with the other two antimonopoly enforcement agencies that regulated conduct under the antimonopoly law, the National Development Reform Commission (NDRC) and the State Administration for Industry and Commerce (SAIC) before their merger with MOFCOM into the State Administration for Market Regulation (SAMR). This experience enables him to keep clients abreast of legal developments in a timely fashion while providing practical compliance advice.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="506E1AE0" w14:textId="77777777" w:rsidR="00BF7543" w:rsidRDefault="00BF7543" w:rsidP="00BF7543">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00BF7543">
+    <w:p w14:paraId="4A111019" w14:textId="77777777" w:rsidR="00ED498A" w:rsidRDefault="00ED498A" w:rsidP="00ED498A">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00ED498A">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Mr. Han has been ranked as a Band 1 lawyer in Chinese competition/antitrust law by Chambers Asia every year since 2009. He is also recognized as a leading antitrust practitioner in China in Global Competition Review</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BF7543">
+      <w:r w:rsidRPr="00ED498A">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BF7543">
+      <w:r w:rsidRPr="00ED498A">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s International Who</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BF7543">
+      <w:r w:rsidRPr="00ED498A">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BF7543">
+      <w:r w:rsidRPr="00ED498A">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s Who of Competition Lawyers and PLC</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BF7543">
+      <w:r w:rsidRPr="00ED498A">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BF7543">
+      <w:r w:rsidRPr="00ED498A">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s Which Lawyer.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3C7F08DA" w14:textId="77777777" w:rsidR="00BF7543" w:rsidRDefault="00BF7543" w:rsidP="00BF7543">
+    <w:p w14:paraId="75882325" w14:textId="77777777" w:rsidR="00ED498A" w:rsidRDefault="00ED498A" w:rsidP="00ED498A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BF7543">
+      <w:r w:rsidRPr="00ED498A">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>REPRESENTATIVE MATTERS AND CASES</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="56F44CDF" w14:textId="77777777" w:rsidR="00BF7543" w:rsidRDefault="00BF7543" w:rsidP="00BF7543">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00BF7543">
+    <w:p w14:paraId="16A0A0F5" w14:textId="77777777" w:rsidR="00ED498A" w:rsidRDefault="00ED498A" w:rsidP="00ED498A">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00ED498A">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Antitrust</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0CF03E02" w14:textId="77777777" w:rsidR="00BF7543" w:rsidRDefault="00BF7543" w:rsidP="00BF7543">
+    <w:p w14:paraId="6F6BA055" w14:textId="77777777" w:rsidR="00ED498A" w:rsidRDefault="00ED498A" w:rsidP="00ED498A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BF7543">
+      <w:r w:rsidRPr="00ED498A">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised Eastman Chemical Company, a global manufacturer of chemical products, on the first abuse of dominance investigation initiated by the SAIC in the industry, as well as on an NDRC investigation into resale price maintenance</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0B680817" w14:textId="77777777" w:rsidR="00BF7543" w:rsidRDefault="00BF7543" w:rsidP="00BF7543">
+    <w:p w14:paraId="68DB2547" w14:textId="77777777" w:rsidR="00ED498A" w:rsidRDefault="00ED498A" w:rsidP="00ED498A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BF7543">
+      <w:r w:rsidRPr="00ED498A">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised Hegh Autoliners, an international shipping company, on the first successful defense against an NDRC cartel investigation in the PRC</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1228943D" w14:textId="77777777" w:rsidR="00BF7543" w:rsidRDefault="00BF7543" w:rsidP="00BF7543">
+    <w:p w14:paraId="30B4F081" w14:textId="77777777" w:rsidR="00ED498A" w:rsidRDefault="00ED498A" w:rsidP="00ED498A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BF7543">
+      <w:r w:rsidRPr="00ED498A">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised three stateowned port groups (Tianjin Port, Dalian Port and Yantian Port) on reaching favorable results in an NDRC antitrust investigation into alleged abuses of dominance</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D53CE62" w14:textId="77777777" w:rsidR="00BF7543" w:rsidRDefault="00BF7543" w:rsidP="00BF7543">
+    <w:p w14:paraId="6263F8AF" w14:textId="77777777" w:rsidR="00ED498A" w:rsidRDefault="00ED498A" w:rsidP="00ED498A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BF7543">
+      <w:r w:rsidRPr="00ED498A">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised Singamas on reaching a favorable settlement in an antitrust investigation by Tianjin DRC</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="15F215EE" w14:textId="77777777" w:rsidR="00BF7543" w:rsidRDefault="00BF7543" w:rsidP="00BF7543">
+    <w:p w14:paraId="442CA7E9" w14:textId="77777777" w:rsidR="00ED498A" w:rsidRDefault="00ED498A" w:rsidP="00ED498A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BF7543">
+      <w:r w:rsidRPr="00ED498A">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Medtronic, a multinational medical devices company, in successfully obtaining reduced fines in an NDRC investigation</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="31D94F6C" w14:textId="77777777" w:rsidR="00BF7543" w:rsidRDefault="00BF7543" w:rsidP="00BF7543">
+    <w:p w14:paraId="1AB14463" w14:textId="77777777" w:rsidR="00ED498A" w:rsidRDefault="00ED498A" w:rsidP="00ED498A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BF7543">
+      <w:r w:rsidRPr="00ED498A">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised Chrysler, Daimler and Changan Ford in successfully obtaining reduced fines in three out of the five published NDRC resale price maintenance cases against multinational automobile companies</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="598A5996" w14:textId="77777777" w:rsidR="00BF7543" w:rsidRDefault="00BF7543" w:rsidP="00BF7543">
+    <w:p w14:paraId="1B4EAD44" w14:textId="77777777" w:rsidR="00ED498A" w:rsidRDefault="00ED498A" w:rsidP="00ED498A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BF7543">
+      <w:r w:rsidRPr="00ED498A">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised three multinational automobile companies in similar resale price maintenance investigations initiated by the NDRC</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="76EBDB00" w14:textId="77777777" w:rsidR="00BF7543" w:rsidRDefault="00BF7543" w:rsidP="00BF7543">
+    <w:p w14:paraId="269D424C" w14:textId="77777777" w:rsidR="00ED498A" w:rsidRDefault="00ED498A" w:rsidP="00ED498A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BF7543">
+      <w:r w:rsidRPr="00ED498A">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised GN Audio, a global producer of headset and conference equipment, on responding to a local DRC investigation into resale price maintenance</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0CA110CF" w14:textId="77777777" w:rsidR="00BF7543" w:rsidRDefault="00BF7543" w:rsidP="00BF7543">
+    <w:p w14:paraId="756318A5" w14:textId="77777777" w:rsidR="00ED498A" w:rsidRDefault="00ED498A" w:rsidP="00ED498A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BF7543">
+      <w:r w:rsidRPr="00ED498A">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised a leading global hightech company in handling an SAIC antitrust investigation</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6EFCF4D8" w14:textId="77777777" w:rsidR="00BF7543" w:rsidRDefault="00BF7543" w:rsidP="00BF7543">
+    <w:p w14:paraId="269A73FA" w14:textId="77777777" w:rsidR="00ED498A" w:rsidRDefault="00ED498A" w:rsidP="00ED498A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BF7543">
+      <w:r w:rsidRPr="00ED498A">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised a US hightech company in reaching a favorable settlement in an NDRC antitrust investigation</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="184B6BB4" w14:textId="77777777" w:rsidR="00BF7543" w:rsidRDefault="00BF7543" w:rsidP="00BF7543">
+    <w:p w14:paraId="5BC83189" w14:textId="77777777" w:rsidR="00ED498A" w:rsidRDefault="00ED498A" w:rsidP="00ED498A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BF7543">
+      <w:r w:rsidRPr="00ED498A">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised a multinational auto parts company on its strategies in applying for leniency from the NDRC in a cartel case</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="242C3019" w14:textId="77777777" w:rsidR="00BF7543" w:rsidRDefault="00BF7543" w:rsidP="00BF7543">
+    <w:p w14:paraId="14AF5303" w14:textId="77777777" w:rsidR="00ED498A" w:rsidRDefault="00ED498A" w:rsidP="00ED498A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BF7543">
+      <w:r w:rsidRPr="00ED498A">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised a German manufacturing company in handling a dawn raid and antitrust investigation initiated by the NDRC</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="506A8BB2" w14:textId="77777777" w:rsidR="00BF7543" w:rsidRDefault="00BF7543" w:rsidP="00BF7543">
+    <w:p w14:paraId="5BA94BFB" w14:textId="77777777" w:rsidR="00ED498A" w:rsidRDefault="00ED498A" w:rsidP="00ED498A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BF7543">
+      <w:r w:rsidRPr="00ED498A">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised a European IT company in an NDRC antitrust investigation into the companys licensing practices</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="33EBD8E3" w14:textId="77777777" w:rsidR="00BF7543" w:rsidRDefault="00BF7543" w:rsidP="00BF7543">
+    <w:p w14:paraId="0E78B81A" w14:textId="77777777" w:rsidR="00ED498A" w:rsidRDefault="00ED498A" w:rsidP="00ED498A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BF7543">
+      <w:r w:rsidRPr="00ED498A">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised a multinational manufacturer in handling an SAIC antitrust investigation</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3BB4AC07" w14:textId="77777777" w:rsidR="00BF7543" w:rsidRDefault="00BF7543" w:rsidP="00BF7543">
+    <w:p w14:paraId="0F7448CF" w14:textId="77777777" w:rsidR="00ED498A" w:rsidRDefault="00ED498A" w:rsidP="00ED498A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BF7543">
+      <w:r w:rsidRPr="00ED498A">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised a multinational technology company in conducting a full antitrust audit of its China business</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="59AB3950" w14:textId="77777777" w:rsidR="00BF7543" w:rsidRDefault="00BF7543" w:rsidP="00BF7543">
+    <w:p w14:paraId="2DF346E6" w14:textId="77777777" w:rsidR="00ED498A" w:rsidRDefault="00ED498A" w:rsidP="00ED498A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BF7543">
+      <w:r w:rsidRPr="00ED498A">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised a Chinese internet services company on alleged abuse of dominance issues in the IT sector</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3C643E33" w14:textId="77777777" w:rsidR="00BF7543" w:rsidRDefault="00BF7543" w:rsidP="00BF7543">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00BF7543">
+    <w:p w14:paraId="76DE642C" w14:textId="77777777" w:rsidR="00ED498A" w:rsidRDefault="00ED498A" w:rsidP="00ED498A">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00ED498A">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>PRC merger control</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="598A891B" w14:textId="77777777" w:rsidR="00BF7543" w:rsidRDefault="00BF7543" w:rsidP="00BF7543">
+    <w:p w14:paraId="6F766165" w14:textId="77777777" w:rsidR="00ED498A" w:rsidRDefault="00ED498A" w:rsidP="00ED498A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BF7543">
+      <w:r w:rsidRPr="00ED498A">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised Danaher on its US21.4 billion acquisition of GEs Healthcare Life Science division</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="438752A2" w14:textId="77777777" w:rsidR="00BF7543" w:rsidRDefault="00BF7543" w:rsidP="00BF7543">
+    <w:p w14:paraId="047BAA4F" w14:textId="77777777" w:rsidR="00ED498A" w:rsidRDefault="00ED498A" w:rsidP="00ED498A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BF7543">
+      <w:r w:rsidRPr="00ED498A">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised Infineon Technologies AG on its 9 billion acquisition of Cypress Semiconductor Corporation</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="77A97A14" w14:textId="77777777" w:rsidR="00BF7543" w:rsidRDefault="00BF7543" w:rsidP="00BF7543">
+    <w:p w14:paraId="0C4F13C4" w14:textId="77777777" w:rsidR="00ED498A" w:rsidRDefault="00ED498A" w:rsidP="00ED498A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BF7543">
+      <w:r w:rsidRPr="00ED498A">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised Novelis on its US2.6 billion acquisition of Aleris Corporation</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="664C3E4C" w14:textId="77777777" w:rsidR="00BF7543" w:rsidRDefault="00BF7543" w:rsidP="00BF7543">
+    <w:p w14:paraId="21C11BF9" w14:textId="77777777" w:rsidR="00ED498A" w:rsidRDefault="00ED498A" w:rsidP="00ED498A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BF7543">
+      <w:r w:rsidRPr="00ED498A">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised Boeing on its US3.8 billion acquisition of a controlling stake in the commercial aircraft arm of Brazilian planemaker Embraer</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67319D81" w14:textId="77777777" w:rsidR="00BF7543" w:rsidRDefault="00BF7543" w:rsidP="00BF7543">
+    <w:p w14:paraId="0DEAE7FB" w14:textId="77777777" w:rsidR="00ED498A" w:rsidRDefault="00ED498A" w:rsidP="00ED498A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BF7543">
+      <w:r w:rsidRPr="00ED498A">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised Cargotec on its 87 million acquisition of TTS Group's marine and offshore business</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="25D072F3" w14:textId="77777777" w:rsidR="00BF7543" w:rsidRDefault="00BF7543" w:rsidP="00BF7543">
+    <w:p w14:paraId="210F762D" w14:textId="77777777" w:rsidR="00ED498A" w:rsidRDefault="00ED498A" w:rsidP="00ED498A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BF7543">
+      <w:r w:rsidRPr="00ED498A">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised Rockwell Collins on its US30 billion merger with United Technologies</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="65885E43" w14:textId="77777777" w:rsidR="00BF7543" w:rsidRDefault="00BF7543" w:rsidP="00BF7543">
+    <w:p w14:paraId="02961AF2" w14:textId="77777777" w:rsidR="00ED498A" w:rsidRDefault="00ED498A" w:rsidP="00ED498A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BF7543">
+      <w:r w:rsidRPr="00ED498A">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised Linde AG on its 66 billion merger with Praxair, Inc.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B008BCE" w14:textId="77777777" w:rsidR="00BF7543" w:rsidRDefault="00BF7543" w:rsidP="00BF7543">
+    <w:p w14:paraId="38BC4E3B" w14:textId="77777777" w:rsidR="00ED498A" w:rsidRDefault="00ED498A" w:rsidP="00ED498A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BF7543">
+      <w:r w:rsidRPr="00ED498A">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised Walt Disney Company on its US71 billion acquisition of 21st Century Fox</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6CB402F5" w14:textId="77777777" w:rsidR="00BF7543" w:rsidRDefault="00BF7543" w:rsidP="00BF7543">
+    <w:p w14:paraId="2BDC2D20" w14:textId="77777777" w:rsidR="00ED498A" w:rsidRDefault="00ED498A" w:rsidP="00ED498A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BF7543">
+      <w:r w:rsidRPr="00ED498A">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised DuPont on its US130 billion merger with The Dow Chemical Company</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="44CD562D" w14:textId="77777777" w:rsidR="00BF7543" w:rsidRDefault="00BF7543" w:rsidP="00BF7543">
+    <w:p w14:paraId="314753AC" w14:textId="77777777" w:rsidR="00ED498A" w:rsidRDefault="00ED498A" w:rsidP="00ED498A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BF7543">
+      <w:r w:rsidRPr="00ED498A">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised Becton, Dickinson and Company on its US24 billion merger with C.R. Bard, Inc.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="26F738D1" w14:textId="77777777" w:rsidR="00BF7543" w:rsidRDefault="00BF7543" w:rsidP="00BF7543">
+    <w:p w14:paraId="2A42A7C5" w14:textId="77777777" w:rsidR="00ED498A" w:rsidRDefault="00ED498A" w:rsidP="00ED498A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BF7543">
+      <w:r w:rsidRPr="00ED498A">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised AB InBev on its US104 billion acquisition of SAB Miller</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="20137DA8" w14:textId="77777777" w:rsidR="00BF7543" w:rsidRDefault="00BF7543" w:rsidP="00BF7543">
+    <w:p w14:paraId="1BD16128" w14:textId="77777777" w:rsidR="00ED498A" w:rsidRDefault="00ED498A" w:rsidP="00ED498A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BF7543">
+      <w:r w:rsidRPr="00ED498A">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised St. Jude Medical on its US25 billion acquisition by Abbott Laboratories</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="13F6556D" w14:textId="77777777" w:rsidR="00BF7543" w:rsidRDefault="00BF7543" w:rsidP="00BF7543">
+    <w:p w14:paraId="32594725" w14:textId="77777777" w:rsidR="00ED498A" w:rsidRDefault="00ED498A" w:rsidP="00ED498A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BF7543">
+      <w:r w:rsidRPr="00ED498A">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised Nokia on its 15.6 billion acquisition of AlcatelLucent</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="51AD1423" w14:textId="77777777" w:rsidR="00BF7543" w:rsidRDefault="00BF7543" w:rsidP="00BF7543">
+    <w:p w14:paraId="6E0C070D" w14:textId="77777777" w:rsidR="00ED498A" w:rsidRDefault="00ED498A" w:rsidP="00ED498A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BF7543">
+      <w:r w:rsidRPr="00ED498A">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised Canon on its RMB 38.3 billion acquisition of Toshiba Medical</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="556AF7E1" w14:textId="77777777" w:rsidR="00BF7543" w:rsidRDefault="00BF7543" w:rsidP="00BF7543">
+    <w:p w14:paraId="339A61CA" w14:textId="77777777" w:rsidR="00ED498A" w:rsidRDefault="00ED498A" w:rsidP="00ED498A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BF7543">
+      <w:r w:rsidRPr="00ED498A">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised Broadcom on its proposed US117 billion acquisition of Qualcomm</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0B2B65A4" w14:textId="77777777" w:rsidR="00BF7543" w:rsidRDefault="00BF7543" w:rsidP="00BF7543">
+    <w:p w14:paraId="4198A284" w14:textId="77777777" w:rsidR="00ED498A" w:rsidRDefault="00ED498A" w:rsidP="00ED498A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BF7543">
+      <w:r w:rsidRPr="00ED498A">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised EMC on its US67 billion acquisition by Dell</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="52008B29" w14:textId="77777777" w:rsidR="00BF7543" w:rsidRDefault="00BF7543" w:rsidP="00BF7543">
+    <w:p w14:paraId="5EE71D47" w14:textId="77777777" w:rsidR="00ED498A" w:rsidRDefault="00ED498A" w:rsidP="00ED498A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BF7543">
+      <w:r w:rsidRPr="00ED498A">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised Merck on its acquisition of SigmaAldrich for US17 billion</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="472F8296" w14:textId="77777777" w:rsidR="00BF7543" w:rsidRDefault="00BF7543" w:rsidP="00BF7543">
+    <w:p w14:paraId="209C4044" w14:textId="77777777" w:rsidR="00ED498A" w:rsidRDefault="00ED498A" w:rsidP="00ED498A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BF7543">
+      <w:r w:rsidRPr="00ED498A">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised Albermarle on its US6.2 billion acquisition of Rockwood</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="70DBCBAC" w14:textId="77777777" w:rsidR="00BF7543" w:rsidRDefault="00BF7543" w:rsidP="00BF7543">
+    <w:p w14:paraId="359DA76B" w14:textId="77777777" w:rsidR="00ED498A" w:rsidRDefault="00ED498A" w:rsidP="00ED498A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BF7543">
+      <w:r w:rsidRPr="00ED498A">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised Novartis on its three global joint ventures with GSK for US20 billion</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0FABB77F" w14:textId="77777777" w:rsidR="00BF7543" w:rsidRDefault="00BF7543" w:rsidP="00BF7543">
+    <w:p w14:paraId="44CDA56D" w14:textId="77777777" w:rsidR="00ED498A" w:rsidRDefault="00ED498A" w:rsidP="00ED498A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BF7543">
+      <w:r w:rsidRPr="00ED498A">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised Holcim on its US43 billion acquisition of LaFarge</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="664C1DFA" w14:textId="77777777" w:rsidR="00BF7543" w:rsidRDefault="00BF7543" w:rsidP="00BF7543">
+    <w:p w14:paraId="1F727911" w14:textId="77777777" w:rsidR="00ED498A" w:rsidRDefault="00ED498A" w:rsidP="00ED498A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BF7543">
+      <w:r w:rsidRPr="00ED498A">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised HapagLloyd AG (HL AG) on its US4.6 billion acquisition of CSAVs container shipping business</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0358AB0D" w14:textId="77777777" w:rsidR="00BF7543" w:rsidRDefault="00BF7543" w:rsidP="00BF7543">
+    <w:p w14:paraId="6462AB89" w14:textId="77777777" w:rsidR="00ED498A" w:rsidRDefault="00ED498A" w:rsidP="00ED498A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="41"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BF7543">
+      <w:r w:rsidRPr="00ED498A">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised Dresser Rand on its US7.6 billion acquisition by Siemens</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="635B5574" w14:textId="77777777" w:rsidR="00BF7543" w:rsidRDefault="00BF7543" w:rsidP="00BF7543">
+    <w:p w14:paraId="4E6AD24D" w14:textId="77777777" w:rsidR="00ED498A" w:rsidRDefault="00ED498A" w:rsidP="00ED498A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="42"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BF7543">
+      <w:r w:rsidRPr="00ED498A">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised Halliburton on its US36 billion proposed acquisition of Baker Hughes</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="42D185A4" w14:textId="77777777" w:rsidR="00BF7543" w:rsidRDefault="00BF7543" w:rsidP="00BF7543">
+    <w:p w14:paraId="16754D09" w14:textId="77777777" w:rsidR="00ED498A" w:rsidRDefault="00ED498A" w:rsidP="00ED498A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BF7543">
+      <w:r w:rsidRPr="00ED498A">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Education</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5F812D29" w14:textId="77777777" w:rsidR="00BF7543" w:rsidRDefault="00BF7543" w:rsidP="00BF7543">
+    <w:p w14:paraId="6C010D4D" w14:textId="77777777" w:rsidR="00ED498A" w:rsidRDefault="00ED498A" w:rsidP="00ED498A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="43"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BF7543">
+      <w:r w:rsidRPr="00ED498A">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Harvard Law School, LL.M</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="60CF7F07" w14:textId="77777777" w:rsidR="00BF7543" w:rsidRDefault="00BF7543" w:rsidP="00BF7543">
+    <w:p w14:paraId="649031DA" w14:textId="77777777" w:rsidR="00ED498A" w:rsidRDefault="00ED498A" w:rsidP="00ED498A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="44"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BF7543">
+      <w:r w:rsidRPr="00ED498A">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Wuhan University Law School, Ph.D in law</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="149C27A9" w14:textId="77777777" w:rsidR="00BF7543" w:rsidRDefault="00BF7543" w:rsidP="00BF7543">
+    <w:p w14:paraId="67BA5AED" w14:textId="77777777" w:rsidR="00ED498A" w:rsidRDefault="00ED498A" w:rsidP="00ED498A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BF7543">
+      <w:r w:rsidRPr="00ED498A">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Professional Qualification</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1AEC3D7B" w14:textId="77777777" w:rsidR="00BF7543" w:rsidRDefault="00BF7543" w:rsidP="00BF7543">
+    <w:p w14:paraId="709A57F4" w14:textId="77777777" w:rsidR="00ED498A" w:rsidRDefault="00ED498A" w:rsidP="00ED498A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="45"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BF7543">
+      <w:r w:rsidRPr="00ED498A">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Admitted to practice in the PRC</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="11E71403" w14:textId="77777777" w:rsidR="00BF7543" w:rsidRDefault="00BF7543" w:rsidP="00BF7543">
+    <w:p w14:paraId="4B703661" w14:textId="77777777" w:rsidR="00ED498A" w:rsidRDefault="00ED498A" w:rsidP="00ED498A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="46"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BF7543">
+      <w:r w:rsidRPr="00ED498A">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Admitted to practice in New York</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="374DCA5C" w14:textId="77777777" w:rsidR="00BF7543" w:rsidRDefault="00BF7543" w:rsidP="00BF7543">
+    <w:p w14:paraId="37F04BB9" w14:textId="77777777" w:rsidR="00ED498A" w:rsidRDefault="00ED498A" w:rsidP="00ED498A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="47"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BF7543">
+      <w:r w:rsidRPr="00ED498A">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Registered Foreign Lawyer in Hong Kong SAR</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="444DD1AC" w14:textId="77777777" w:rsidR="00BF7543" w:rsidRDefault="00BF7543" w:rsidP="00BF7543">
+    <w:p w14:paraId="6BF4532D" w14:textId="77777777" w:rsidR="00ED498A" w:rsidRDefault="00ED498A" w:rsidP="00ED498A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BF7543">
+      <w:r w:rsidRPr="00ED498A">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Work Language</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2DA5B1E4" w14:textId="77777777" w:rsidR="00BF7543" w:rsidRDefault="00BF7543" w:rsidP="00BF7543">
+    <w:p w14:paraId="55302287" w14:textId="77777777" w:rsidR="00ED498A" w:rsidRDefault="00ED498A" w:rsidP="00ED498A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="48"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BF7543">
+      <w:r w:rsidRPr="00ED498A">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Chinese</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C8ED970" w14:textId="77777777" w:rsidR="00BF7543" w:rsidRDefault="00BF7543" w:rsidP="00BF7543">
+    <w:p w14:paraId="0D71C541" w14:textId="77777777" w:rsidR="00ED498A" w:rsidRDefault="00ED498A" w:rsidP="00ED498A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="49"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BF7543">
+      <w:r w:rsidRPr="00ED498A">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>English</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4CE00545" w14:textId="77777777" w:rsidR="00BF7543" w:rsidRDefault="00BF7543" w:rsidP="00BF7543">
+    <w:p w14:paraId="33DF777E" w14:textId="77777777" w:rsidR="00ED498A" w:rsidRDefault="00ED498A" w:rsidP="00ED498A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BF7543">
+      <w:r w:rsidRPr="00ED498A">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>OTHER INFORMATION</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5567FC3C" w14:textId="25408D05" w:rsidR="00686369" w:rsidRPr="00BF7543" w:rsidRDefault="00BF7543" w:rsidP="00BF7543">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00BF7543">
+    <w:p w14:paraId="5567FC3C" w14:textId="4FD21BD3" w:rsidR="00686369" w:rsidRPr="00ED498A" w:rsidRDefault="00ED498A" w:rsidP="00ED498A">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00ED498A">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BF7543">
+      <w:r w:rsidRPr="00ED498A">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Michael Han is one of the country</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BF7543">
+      <w:r w:rsidRPr="00ED498A">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BF7543">
+      <w:r w:rsidRPr="00ED498A">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s leading experts on competition law. His expertise is routinely sought after by some of the world</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BF7543">
+      <w:r w:rsidRPr="00ED498A">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BF7543">
+      <w:r w:rsidRPr="00ED498A">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">s largest multinationals operating in China who find themselves facing antitrust investigations. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00BF7543">
+      <w:r w:rsidRPr="00ED498A">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>‘</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BF7543">
+      <w:r w:rsidRPr="00ED498A">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Michael Han</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BF7543">
+      <w:r w:rsidRPr="00ED498A">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BF7543">
+      <w:r w:rsidRPr="00ED498A">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s skills are very good,</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BF7543">
+      <w:r w:rsidRPr="00ED498A">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BF7543">
+      <w:r w:rsidRPr="00ED498A">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> confirms one client, going on to describe him as </w:t>
       </w:r>
-      <w:r w:rsidRPr="00BF7543">
+      <w:r w:rsidRPr="00ED498A">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>‘</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BF7543">
+      <w:r w:rsidRPr="00ED498A">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>very rich in experience.'</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BF7543">
+      <w:r w:rsidRPr="00ED498A">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”——</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BF7543">
+      <w:r w:rsidRPr="00ED498A">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Chambers Asia 2020</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00686369" w:rsidRPr="00BF7543" w:rsidSect="002D0826">
+    <w:sectPr w:rsidR="00686369" w:rsidRPr="00ED498A" w:rsidSect="002D0826">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1797" w:bottom="1440" w:left="1797" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="3584D350" w14:textId="77777777" w:rsidR="004167EC" w:rsidRDefault="004167EC" w:rsidP="00F57734">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="2493FDE5" w14:textId="77777777" w:rsidR="004167EC" w:rsidRDefault="004167EC" w:rsidP="00F57734">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -2107,1411 +2125,1411 @@
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="04490B71"/>
+    <w:nsid w:val="02831CDF"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="1220B4C4"/>
+    <w:tmpl w:val="353A3B94"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="093C0615"/>
+    <w:nsid w:val="06A47AA3"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="1E6EE886"/>
+    <w:tmpl w:val="A16AEA0E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0B2E24E5"/>
+    <w:nsid w:val="0C6B0939"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="72BAAF0C"/>
+    <w:tmpl w:val="A8C62642"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="11702F07"/>
+    <w:nsid w:val="11650FBB"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E2AA28CA"/>
+    <w:tmpl w:val="08E0E6BE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="11F47D07"/>
+    <w:nsid w:val="17250EA6"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="8E70C5DC"/>
+    <w:tmpl w:val="56A2DB3E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="137F1FA3"/>
+    <w:nsid w:val="17321165"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="34EA4184"/>
+    <w:tmpl w:val="ABAEAE90"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1B7B64BF"/>
+    <w:nsid w:val="1B0B369E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="3774D9D6"/>
+    <w:tmpl w:val="FD58AC76"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1E183A52"/>
+    <w:nsid w:val="208413A6"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="5744263C"/>
+    <w:tmpl w:val="DE4CA176"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="24754A63"/>
+    <w:nsid w:val="20BE5D03"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="84BA457E"/>
+    <w:tmpl w:val="738050E8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="258B0BAE"/>
+    <w:nsid w:val="238A1CC1"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C4CA0D64"/>
+    <w:tmpl w:val="24483002"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="26A77D9A"/>
+    <w:nsid w:val="24E87F74"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="5BA89E36"/>
+    <w:tmpl w:val="FB3CBC2C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2A7926FF"/>
+    <w:nsid w:val="28602101"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="1BE6B11A"/>
+    <w:tmpl w:val="270EA494"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2B54030B"/>
+    <w:nsid w:val="2A792A12"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="DD36E6B4"/>
+    <w:tmpl w:val="ECD2B9F0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2C6738C2"/>
+    <w:nsid w:val="2CE6398A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D2DE2FD4"/>
+    <w:tmpl w:val="56AA2FBE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2D641B66"/>
+    <w:nsid w:val="2EE42B43"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="B08202D4"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="440" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="880" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1320" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1760" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2200" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2640" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3080" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3520" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="312876AF"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="90744626"/>
+    <w:tmpl w:val="7DDE520E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-[...111 lines deleted...]
-  </w:abstractNum>
   <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2F83796F"/>
+    <w:nsid w:val="33847AA3"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E44E34C2"/>
+    <w:tmpl w:val="DEC85352"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="34FE2C6E"/>
+    <w:nsid w:val="37BB51F2"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="62DAD590"/>
+    <w:tmpl w:val="BAC82A68"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="36DF36F4"/>
+    <w:nsid w:val="3AE36772"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="7A70A00E"/>
+    <w:tmpl w:val="9142F4C8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="37365BE8"/>
+    <w:nsid w:val="3B6418F1"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="49FEE19A"/>
+    <w:lvl w:ilvl="0" w:tplc="B99657A6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="510" w:hanging="226"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:sz w:val="15"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="880" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1320" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1760" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2200" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2640" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3080" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3520" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3DB75713"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="602027BC"/>
+    <w:tmpl w:val="C1184A5A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3A3D7573"/>
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="454D59CD"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="6CD0FDF0"/>
+    <w:tmpl w:val="56A2DB3E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3A4247B3"/>
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="455D4CAB"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="8E281752"/>
+    <w:tmpl w:val="5A889934"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-[...114 lines deleted...]
-  </w:abstractNum>
   <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3C1F20A4"/>
+    <w:nsid w:val="48A10F78"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="7D860484"/>
+    <w:tmpl w:val="3BF0E11A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3C6D5843"/>
+    <w:nsid w:val="4976042B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D0C21AF8"/>
+    <w:tmpl w:val="3496BBB6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3E0205AB"/>
+    <w:nsid w:val="4CF23031"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F38841E0"/>
+    <w:tmpl w:val="51885232"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3E17438F"/>
+    <w:nsid w:val="4DE2236F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="5996657C"/>
+    <w:tmpl w:val="41F00B96"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3ED40871"/>
+    <w:nsid w:val="51474893"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="2CBEDC4A"/>
+    <w:tmpl w:val="77ECF6FC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="40176D00"/>
+    <w:nsid w:val="57400AC9"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="4FC0CF24"/>
+    <w:tmpl w:val="7FC40F6E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="40292F2C"/>
+    <w:nsid w:val="58C122CB"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="24542C54"/>
+    <w:tmpl w:val="246231B6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="43A31578"/>
+    <w:nsid w:val="59100BD5"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="562E7316"/>
+    <w:tmpl w:val="AD564C5A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="46F607DA"/>
+    <w:nsid w:val="5EA77530"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="6BB80B2E"/>
+    <w:tmpl w:val="500EB8EA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="49A90A9D"/>
+    <w:nsid w:val="629B0D84"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="950A12FE"/>
+    <w:tmpl w:val="D1F2C2AA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4CF8059C"/>
+    <w:nsid w:val="639F1617"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="EF7E7B60"/>
+    <w:tmpl w:val="DF4CE45C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="54383AC8"/>
+    <w:nsid w:val="64334314"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="AB5A19D8"/>
+    <w:tmpl w:val="C8062868"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="61345474"/>
+    <w:nsid w:val="6490303F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="8626E678"/>
+    <w:tmpl w:val="5EAC4DAE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="640E304C"/>
+    <w:nsid w:val="654E3E7B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="3BA0DFE8"/>
+    <w:tmpl w:val="7A2A2DC4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="64735CC4"/>
+    <w:nsid w:val="68026A6E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="3172354A"/>
+    <w:tmpl w:val="B9741688"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="65344FF2"/>
+    <w:nsid w:val="6BF15179"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="EE3AAD80"/>
+    <w:tmpl w:val="5F9C685E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="67447AEA"/>
+    <w:nsid w:val="6D5D619B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E9389446"/>
+    <w:tmpl w:val="724E872E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6A307987"/>
+    <w:nsid w:val="703E4CE5"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="4C7470B0"/>
+    <w:tmpl w:val="F0E8866E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6B1D78F5"/>
+    <w:nsid w:val="717B5E19"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="75D62D08"/>
+    <w:tmpl w:val="BFEEA3F0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="72FB6511"/>
+    <w:nsid w:val="71C61475"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="4642E8C0"/>
+    <w:tmpl w:val="551460C6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="43" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="73084B42"/>
+    <w:nsid w:val="758D0316"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="40EAD7A6"/>
+    <w:tmpl w:val="5776A810"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="44" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="771B14DB"/>
+    <w:nsid w:val="7630659E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="ADFC3242"/>
+    <w:tmpl w:val="F0D854A6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="45" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="77FE2B5C"/>
+    <w:nsid w:val="77584FC1"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="CDE6ABCE"/>
+    <w:tmpl w:val="51D01CFE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="46" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7CE77087"/>
+    <w:nsid w:val="7A60036B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D12E4A64"/>
+    <w:tmpl w:val="3DA651E6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="47" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7F3E5311"/>
+    <w:nsid w:val="7AE27698"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="23D27998"/>
+    <w:tmpl w:val="68C49FB0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="48" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7F5D5D33"/>
+    <w:nsid w:val="7E1706B8"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="5BA89E36"/>
+    <w:tmpl w:val="2A58D1B6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
-    <w:abstractNumId w:val="15"/>
+    <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="2">
-    <w:abstractNumId w:val="22"/>
+    <w:abstractNumId w:val="19"/>
   </w:num>
   <w:num w:numId="3">
-    <w:abstractNumId w:val="16"/>
+    <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="4">
-    <w:abstractNumId w:val="28"/>
+    <w:abstractNumId w:val="48"/>
   </w:num>
   <w:num w:numId="5">
-    <w:abstractNumId w:val="11"/>
+    <w:abstractNumId w:val="42"/>
   </w:num>
   <w:num w:numId="6">
-    <w:abstractNumId w:val="34"/>
+    <w:abstractNumId w:val="46"/>
   </w:num>
   <w:num w:numId="7">
-    <w:abstractNumId w:val="36"/>
+    <w:abstractNumId w:val="20"/>
   </w:num>
   <w:num w:numId="8">
-    <w:abstractNumId w:val="14"/>
+    <w:abstractNumId w:val="45"/>
   </w:num>
   <w:num w:numId="9">
-    <w:abstractNumId w:val="21"/>
+    <w:abstractNumId w:val="23"/>
   </w:num>
   <w:num w:numId="10">
-    <w:abstractNumId w:val="47"/>
+    <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="11">
-    <w:abstractNumId w:val="8"/>
+    <w:abstractNumId w:val="38"/>
   </w:num>
   <w:num w:numId="12">
     <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="13">
-    <w:abstractNumId w:val="42"/>
+    <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="14">
-    <w:abstractNumId w:val="39"/>
+    <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="15">
-    <w:abstractNumId w:val="41"/>
+    <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="16">
+    <w:abstractNumId w:val="34"/>
+  </w:num>
+  <w:num w:numId="17">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="18">
+    <w:abstractNumId w:val="43"/>
+  </w:num>
+  <w:num w:numId="19">
+    <w:abstractNumId w:val="40"/>
+  </w:num>
+  <w:num w:numId="20">
+    <w:abstractNumId w:val="32"/>
+  </w:num>
+  <w:num w:numId="21">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="22">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="23">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="24">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="25">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="26">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="27">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="28">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="29">
     <w:abstractNumId w:val="44"/>
   </w:num>
-  <w:num w:numId="17">
-[...37 lines deleted...]
-  </w:num>
   <w:num w:numId="30">
-    <w:abstractNumId w:val="24"/>
+    <w:abstractNumId w:val="36"/>
   </w:num>
   <w:num w:numId="31">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="32">
-    <w:abstractNumId w:val="2"/>
+    <w:abstractNumId w:val="29"/>
   </w:num>
   <w:num w:numId="33">
-    <w:abstractNumId w:val="38"/>
+    <w:abstractNumId w:val="25"/>
   </w:num>
   <w:num w:numId="34">
-    <w:abstractNumId w:val="20"/>
+    <w:abstractNumId w:val="39"/>
   </w:num>
   <w:num w:numId="35">
-    <w:abstractNumId w:val="26"/>
+    <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="36">
-    <w:abstractNumId w:val="35"/>
+    <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="37">
-    <w:abstractNumId w:val="7"/>
+    <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="38">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="39">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="40">
+    <w:abstractNumId w:val="35"/>
+  </w:num>
+  <w:num w:numId="41">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="42">
+    <w:abstractNumId w:val="47"/>
+  </w:num>
+  <w:num w:numId="43">
+    <w:abstractNumId w:val="37"/>
+  </w:num>
+  <w:num w:numId="44">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="45">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="46">
+    <w:abstractNumId w:val="41"/>
+  </w:num>
+  <w:num w:numId="47">
+    <w:abstractNumId w:val="33"/>
+  </w:num>
+  <w:num w:numId="48">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="40">
-[...25 lines deleted...]
-  </w:num>
   <w:num w:numId="49">
-    <w:abstractNumId w:val="48"/>
+    <w:abstractNumId w:val="21"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
@@ -3627,73 +3645,73 @@
     <w:rsid w:val="00925E12"/>
     <w:rsid w:val="00930511"/>
     <w:rsid w:val="00936370"/>
     <w:rsid w:val="0094376B"/>
     <w:rsid w:val="009465FB"/>
     <w:rsid w:val="0095781F"/>
     <w:rsid w:val="009A4D0D"/>
     <w:rsid w:val="009A711A"/>
     <w:rsid w:val="009B27AE"/>
     <w:rsid w:val="009D6108"/>
     <w:rsid w:val="009E20C4"/>
     <w:rsid w:val="00A002B6"/>
     <w:rsid w:val="00A1252B"/>
     <w:rsid w:val="00A1585C"/>
     <w:rsid w:val="00A41685"/>
     <w:rsid w:val="00A64BF0"/>
     <w:rsid w:val="00A81B38"/>
     <w:rsid w:val="00B05840"/>
     <w:rsid w:val="00B37E04"/>
     <w:rsid w:val="00B557D1"/>
     <w:rsid w:val="00B62E87"/>
     <w:rsid w:val="00B670A2"/>
     <w:rsid w:val="00B86E39"/>
     <w:rsid w:val="00BB071E"/>
     <w:rsid w:val="00BB2601"/>
-    <w:rsid w:val="00BF7543"/>
     <w:rsid w:val="00C0316A"/>
     <w:rsid w:val="00C24D79"/>
     <w:rsid w:val="00CD0348"/>
     <w:rsid w:val="00CF1C9C"/>
     <w:rsid w:val="00D1552C"/>
     <w:rsid w:val="00D2284D"/>
     <w:rsid w:val="00D45AF6"/>
     <w:rsid w:val="00D632AE"/>
     <w:rsid w:val="00D925CA"/>
     <w:rsid w:val="00DA428A"/>
     <w:rsid w:val="00DA626A"/>
     <w:rsid w:val="00DD484D"/>
     <w:rsid w:val="00DF04DF"/>
     <w:rsid w:val="00E34189"/>
     <w:rsid w:val="00E418B1"/>
     <w:rsid w:val="00E44063"/>
     <w:rsid w:val="00E61128"/>
     <w:rsid w:val="00E70303"/>
     <w:rsid w:val="00E73B54"/>
     <w:rsid w:val="00E7710E"/>
     <w:rsid w:val="00E94C0A"/>
     <w:rsid w:val="00EB2910"/>
+    <w:rsid w:val="00ED498A"/>
     <w:rsid w:val="00EF7E90"/>
     <w:rsid w:val="00F07BEB"/>
     <w:rsid w:val="00F51C68"/>
     <w:rsid w:val="00F57734"/>
     <w:rsid w:val="00F80A79"/>
     <w:rsid w:val="00F96E7C"/>
     <w:rsid w:val="00F97256"/>
     <w:rsid w:val="00FA3B60"/>
     <w:rsid w:val="00FB5CEE"/>
     <w:rsid w:val="00FC7C78"/>
     <w:rsid w:val="00FE037C"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
@@ -4745,61 +4763,61 @@
     <w:rsid w:val="00F57734"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af4">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0065437B"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af5">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00BF7543"/>
+    <w:rsid w:val="00ED498A"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af6">
     <w:name w:val="正文文本 字符"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="af5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00BF7543"/>
+    <w:rsid w:val="00ED498A"/>
     <w:rPr>
       <w:sz w:val="21"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 主题​​">
@@ -5083,66 +5101,66 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B6452B76-37F2-4867-84F3-01C2D609C984}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{321DBDCF-9D44-4CD4-9270-BE318A4B7DBB}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>971</Words>
-  <Characters>5536</Characters>
+  <Words>977</Words>
+  <Characters>5572</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>46</Lines>
-  <Paragraphs>12</Paragraphs>
+  <Paragraphs>13</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>6495</CharactersWithSpaces>
+  <CharactersWithSpaces>6536</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Microsoft Office User</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>