--- v0 (2026-05-17)
+++ v1 (2026-07-16)
@@ -36,189 +36,189 @@
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5485"/>
         <w:gridCol w:w="2836"/>
       </w:tblGrid>
       <w:tr w:rsidR="0049405C" w:rsidRPr="00C24D79" w14:paraId="76EB2C64" w14:textId="77777777" w:rsidTr="00E70303">
         <w:trPr>
           <w:trHeight w:val="3267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5485" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="271D78"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C4F11E8" w14:textId="538BACAA" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="007C052A" w:rsidP="007C052A">
+          <w:p w14:paraId="2C4F11E8" w14:textId="734C76F2" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="005C0791" w:rsidP="005C0791">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="xingming"/>
             <w:bookmarkStart w:id="1" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="1"/>
-            <w:r w:rsidRPr="007C052A">
+            <w:r w:rsidRPr="005C0791">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>YINGYING WANG</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
-          <w:p w14:paraId="706EB16B" w14:textId="306BDE95" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="007C052A" w:rsidP="007C052A">
+          <w:p w14:paraId="706EB16B" w14:textId="577C28F0" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="005C0791" w:rsidP="005C0791">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="didian"/>
-            <w:r w:rsidRPr="007C052A">
+            <w:r w:rsidRPr="005C0791">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Partner</w:t>
             </w:r>
-            <w:r w:rsidRPr="007C052A">
+            <w:r w:rsidRPr="005C0791">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>·</w:t>
             </w:r>
-            <w:r w:rsidRPr="007C052A">
+            <w:r w:rsidRPr="005C0791">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Shanghai,Singapore</w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
-          <w:p w14:paraId="6199424A" w14:textId="3546D864" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="007C052A" w:rsidP="007C052A">
+          <w:p w14:paraId="6199424A" w14:textId="513B55E1" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="005C0791" w:rsidP="005C0791">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="dianhua"/>
-            <w:r w:rsidRPr="007C052A">
+            <w:r w:rsidRPr="005C0791">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>+86 21 2208 1166 / +65 6859 6789</w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
-          <w:p w14:paraId="4F910ACA" w14:textId="79E83B22" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="007C052A" w:rsidP="007C052A">
+          <w:p w14:paraId="4F910ACA" w14:textId="6C5A78A5" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="005C0791" w:rsidP="005C0791">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="youxiang"/>
-            <w:r w:rsidRPr="007C052A">
+            <w:r w:rsidRPr="005C0791">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>ywang@fangdalaw.com</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="22DBA835" w14:textId="677EAC48" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00F96E7C" w:rsidP="00860F89">
             <w:pPr>
               <w:ind w:leftChars="-52" w:left="-109"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C24D79">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:color w:val="545551"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D24C6CB" w14:textId="6081C6F0" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="007C052A" w:rsidP="002932C9">
+          <w:p w14:paraId="2D24C6CB" w14:textId="089958CA" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="005C0791" w:rsidP="002932C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="tupian"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6DB9BD13" wp14:editId="1DFA26EC">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7DEFF474" wp14:editId="42F3167B">
                   <wp:extent cx="1651000" cy="2142519"/>
                   <wp:effectExtent l="0" t="0" r="6350" b="0"/>
                   <wp:docPr id="1" name="图片 1"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
@@ -258,76 +258,76 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C063291" w14:textId="5DC9D94D" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="002375A9" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C24D79">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>PRACTICE AREAS</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C1ACACA" w14:textId="5D317A24" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="007C052A" w:rsidP="007177F3">
+          <w:p w14:paraId="3C1ACACA" w14:textId="65D33EF6" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="005C0791" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="zhiyelingyu"/>
-            <w:r w:rsidRPr="007C052A">
+            <w:r w:rsidRPr="005C0791">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>MS. WANG SPECIALIZES IN REAL ESTATE, HOTEL MANAGEMENT, CONSTRUCTION AND INFRASTRUCTURE DEVELOPMENT, AND CHINESE COMPANIES</w:t>
             </w:r>
-            <w:r w:rsidRPr="007C052A">
+            <w:r w:rsidRPr="005C0791">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>’</w:t>
             </w:r>
-            <w:r w:rsidRPr="007C052A">
+            <w:r w:rsidRPr="005C0791">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve"> OUTBOUND INVESTMENT PROJECTS IN SOUTH EAST ASIA.</w:t>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F19AE4C" w14:textId="19A41B01" w:rsidR="00451233" w:rsidRPr="00C24D79" w:rsidRDefault="00F80A79" w:rsidP="00DA428A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C24D79">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
           <w:noProof/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
@@ -387,51 +387,51 @@
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:roundrect w14:anchorId="053823F2" id="圆角矩形 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:-6.2pt;margin-top:-12.6pt;width:4.55pt;height:3.6pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDc1SqFegIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2yAQfp+0/wHxvtqO+mON4lRRqk6T&#10;qrZqO/WZYIiRMMeAxMn++h3gOG1X7WHaCwbu7ru7z98xu9p1mmyF8wpMTauTkhJhODTKrGv64/nm&#10;y1dKfGCmYRqMqOleeHo1//xp1tupmEALuhGOIIjx097WtA3BTovC81Z0zJ+AFQaNElzHAh7dumgc&#10;6xG908WkLM+LHlxjHXDhPd5eZyOdJ3wpBQ/3UnoRiK4p1hbS6tK6imsxn7Hp2jHbKj6Uwf6hio4p&#10;g0lHqGsWGNk49QdUp7gDDzKccOgKkFJxkXrAbqryXTdPLbMi9YLkeDvS5P8fLL/bPtkHhzT01k89&#10;bmMXO+m6+MX6yC6RtR/JErtAOF6eXZyXyChHy+nZRXUZqSyOodb58E1AR+Kmpg42pnnE35FYYttb&#10;H7L/wS+m86BVc6O0TocoAbHUjmwZ/rzVuhoyvPHSJvoaiFEZMN4Ux2bSLuy1iH7aPApJVIPlT1Ih&#10;SWfHJIxzYUKVTS1rRM5dnZXYaoYfI1K3CTAiS8w/Yg8Abxs4YGeYwT+GiiTTMbj8W2E5eIxImcGE&#10;MbhTBtxHABq7GjJn/wNJmZrI0gqa/YMjDvKQeMtvFP67W+bDA3M4Ffi3cdLDPS5SQ19TGHaUtOB+&#10;fXQf/VGsaKWkxymrqf+5YU5Qor8blPFldXoaxzIdUEYTPLjXltVri9l0S0AtVPimWJ620T/ow1Y6&#10;6F7wQVjErGhihmPumvLgDodlyNOPTwoXi0Vyw1G0LNyaJ8sjeGQ1yvJ598KcHQQcUPd3cJhINn0n&#10;4ewbIw0sNgGkSvo+8jrwjWOchDM8OfGdeH1OXseHcf4bAAD//wMAUEsDBBQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NT8JAEL2b+B82Y+KtbCliSOmWGIgkKBdQPC/d&#10;sW3cna3dBeq/dzjpZTKT9+Z9FIvBWXHGPrSeFIxHKQikypuWagXvb8/JDESImoy2nlDBDwZYlLc3&#10;hc6Nv9AOz/tYCxahkGsFTYxdLmWoGnQ6jHyHxNin752OfPa1NL2+sLizMkvTR+l0S+zQ6A6XDVZf&#10;+5NTsF4edttDu9l8b6cr+5rpjxdbr5W6vxtWcx5PcxARh/j3AdcOnB9KDnb0JzJBWAXJOHtgKi/Z&#10;NAPBjGQyAXG8IrMUZFnI/z3KXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDc1SqFegIA&#10;AGAFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="white [3212]" stroked="f" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F0871FB" w14:textId="77777777" w:rsidR="007C052A" w:rsidRDefault="000E0C86" w:rsidP="00B670A2">
+    <w:p w14:paraId="0E509CF2" w14:textId="77777777" w:rsidR="005C0791" w:rsidRDefault="000E0C86" w:rsidP="00B670A2">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C24D79">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="545551"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E0DC835" wp14:editId="24238D24">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2512</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4508</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5271826" cy="0"/>
@@ -472,1485 +472,1485 @@
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:line w14:anchorId="3D0BA0F8" id="直接连接符 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".2pt,.35pt" to="415.3pt,.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKOATlvwEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+wYWFYYcXpo0V2K&#10;rdhH74pMxQL0BUmLnX8/ik7cohsGbNhFMCW+x/dIens7WcOOEJP2ruPrVc0ZOOl77Q4d//7t4fqG&#10;s5SF64XxDjp+gsRvd1fvtmNoofGDNz1EhiQutWPo+JBzaKsqyQGsSCsfwOGj8tGKjGE8VH0UI7Jb&#10;UzV1valGH/sQvYSU8PZ+fuQ74lcKZP6sVILMTMdRW6Yz0rkvZ7XbivYQRRi0PMsQ/6DCCu2w6EJ1&#10;L7JgP6L+hcpqGX3yKq+kt5VXSksgD+hmXb9x83UQAcgLNieFpU3p/9HKT8c79xSxDWNIbQpPsbiY&#10;VLRMGR2ecabkC5Wyidp2WtoGU2YSL983H9Y3zYYzeXmrZopCFWLKH8FbVj46brQrjkQrjo8pY1lM&#10;vaSUa+PKmbzR/YM2hoJ42N+ZyI6izLBu6g2NDYGv0jAq0OrFBX3lk4GZ9gsopntUO/uhBYOFVkgJ&#10;Lq/LOhATZheYQgkLsCbdfwSe8wsUaPn+BrwgqLJ3eQFb7Xz8XfU8XSSrOf/Sgdl3acHe9yeaL7UG&#10;t4gcnje+rOnrmOAv/+XuJwAAAP//AwBQSwMEFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FvwjAMhe+T9h8iT+I20g3WQWmK0IALh0kDhLRb2nhttcapmgCFX485bRdL&#10;T+/5+XM6720jTtj52pGCl2EEAqlwpqZSwX63fp6A8EGT0Y0jVHBBD/Ps8SHViXFn+sLTNpSCS8gn&#10;WkEVQptI6YsKrfZD1yKx9+M6qwPLrpSm02cut418jaJYWl0TX6h0ix8VFr/bo1WwO1x7uTl8LvK4&#10;3o+m39PV2/q6Umrw1C9nPBYzEAH78LcB9x+YHzIGy92RjBeNgjHnFLyDYG8yimIQ+V3KLJX/+bMb&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEo4BOW/AQAA3wMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAAAAAAAAAAAA&#10;AAAAGQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" strokecolor="#002060" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="20173F8D" w14:textId="77777777" w:rsidR="007C052A" w:rsidRDefault="007C052A" w:rsidP="007C052A">
+    <w:p w14:paraId="652A8A2E" w14:textId="77777777" w:rsidR="005C0791" w:rsidRDefault="005C0791" w:rsidP="005C0791">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007C052A">
+      <w:r w:rsidRPr="005C0791">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>REPRESENTATIVE MATTERS AND CASES</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5327D81C" w14:textId="77777777" w:rsidR="007C052A" w:rsidRDefault="007C052A" w:rsidP="007C052A">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="007C052A">
+    <w:p w14:paraId="544AD9C3" w14:textId="77777777" w:rsidR="005C0791" w:rsidRDefault="005C0791" w:rsidP="005C0791">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C0791">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Real Estate and Hotel Management Projects</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4672AAD8" w14:textId="77777777" w:rsidR="007C052A" w:rsidRDefault="007C052A" w:rsidP="007C052A">
+    <w:p w14:paraId="6E4C5D92" w14:textId="77777777" w:rsidR="005C0791" w:rsidRDefault="005C0791" w:rsidP="005C0791">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007C052A">
+      <w:r w:rsidRPr="005C0791">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Kerry Properties its investment, acquisition, development and financing of real estate projects in Shanghai and other cities in China</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="02EC6E26" w14:textId="77777777" w:rsidR="007C052A" w:rsidRDefault="007C052A" w:rsidP="007C052A">
+    <w:p w14:paraId="4B33A2BC" w14:textId="77777777" w:rsidR="005C0791" w:rsidRDefault="005C0791" w:rsidP="005C0791">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007C052A">
+      <w:r w:rsidRPr="005C0791">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented JPMorgan in its acquisition of an interest in a greenfield office and commercial property development project in Shanghai</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C4CB275" w14:textId="77777777" w:rsidR="007C052A" w:rsidRDefault="007C052A" w:rsidP="007C052A">
+    <w:p w14:paraId="25D9AFE1" w14:textId="77777777" w:rsidR="005C0791" w:rsidRDefault="005C0791" w:rsidP="005C0791">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007C052A">
+      <w:r w:rsidRPr="005C0791">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Brookfield in its investment in China Xintiandi, owned by Shui On Land</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="594A5612" w14:textId="77777777" w:rsidR="007C052A" w:rsidRDefault="007C052A" w:rsidP="007C052A">
+    <w:p w14:paraId="15E62DE9" w14:textId="77777777" w:rsidR="005C0791" w:rsidRDefault="005C0791" w:rsidP="005C0791">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007C052A">
+      <w:r w:rsidRPr="005C0791">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented the owner of a premier office building in Shanghai's The Center in the sale of the building to China Pacific Life Insurance Group</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="493020F8" w14:textId="77777777" w:rsidR="007C052A" w:rsidRDefault="007C052A" w:rsidP="007C052A">
+    <w:p w14:paraId="73B80189" w14:textId="77777777" w:rsidR="005C0791" w:rsidRDefault="005C0791" w:rsidP="005C0791">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007C052A">
+      <w:r w:rsidRPr="005C0791">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented AMB/Prologis China in its various industrial land and warehousing property acquisition projects and its construction and leasing matters</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C838ED2" w14:textId="77777777" w:rsidR="007C052A" w:rsidRDefault="007C052A" w:rsidP="007C052A">
+    <w:p w14:paraId="236F3224" w14:textId="77777777" w:rsidR="005C0791" w:rsidRDefault="005C0791" w:rsidP="005C0791">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007C052A">
+      <w:r w:rsidRPr="005C0791">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented IDI Gazeley in its various industrial land and warehousing property acquisition projects and its construction and operation matters</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="56DF1D33" w14:textId="77777777" w:rsidR="007C052A" w:rsidRDefault="007C052A" w:rsidP="007C052A">
+    <w:p w14:paraId="6D70FD79" w14:textId="77777777" w:rsidR="005C0791" w:rsidRDefault="005C0791" w:rsidP="005C0791">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007C052A">
+      <w:r w:rsidRPr="005C0791">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Alibaba in purchasing and developing certain real estate projects</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D57311B" w14:textId="77777777" w:rsidR="007C052A" w:rsidRDefault="007C052A" w:rsidP="007C052A">
+    <w:p w14:paraId="491D6112" w14:textId="77777777" w:rsidR="005C0791" w:rsidRDefault="005C0791" w:rsidP="005C0791">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007C052A">
+      <w:r w:rsidRPr="005C0791">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Ascott Group on a joint venture in a residential development project in Shanghai</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="13EE9B5D" w14:textId="77777777" w:rsidR="007C052A" w:rsidRDefault="007C052A" w:rsidP="007C052A">
+    <w:p w14:paraId="6C6F52C2" w14:textId="77777777" w:rsidR="005C0791" w:rsidRDefault="005C0791" w:rsidP="005C0791">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007C052A">
+      <w:r w:rsidRPr="005C0791">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Represented CSI Group in the sale of an office building in Shanghai Xintiandi </w:t>
       </w:r>
-      <w:r w:rsidRPr="007C052A">
+      <w:r w:rsidRPr="005C0791">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
-      <w:r w:rsidRPr="007C052A">
+      <w:r w:rsidRPr="005C0791">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Platinum to ARA</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="314F86F1" w14:textId="77777777" w:rsidR="007C052A" w:rsidRDefault="007C052A" w:rsidP="007C052A">
+    <w:p w14:paraId="04468DEE" w14:textId="77777777" w:rsidR="005C0791" w:rsidRDefault="005C0791" w:rsidP="005C0791">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007C052A">
+      <w:r w:rsidRPr="005C0791">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented CSI Group in the sale of Shanghai International Capital Plaza and in the acquisition of a residential development project from CapitaLand</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="685D4700" w14:textId="77777777" w:rsidR="007C052A" w:rsidRDefault="007C052A" w:rsidP="007C052A">
+    <w:p w14:paraId="79580C52" w14:textId="77777777" w:rsidR="005C0791" w:rsidRDefault="005C0791" w:rsidP="005C0791">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007C052A">
+      <w:r w:rsidRPr="005C0791">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Citigroup in purchasing Citigroup Tower in Shanghai, obtaining the building naming right from the local developer, and dealing with ongoing property and facility management and leasing matters</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="16993DA6" w14:textId="77777777" w:rsidR="007C052A" w:rsidRDefault="007C052A" w:rsidP="007C052A">
+    <w:p w14:paraId="6A7B8B3F" w14:textId="77777777" w:rsidR="005C0791" w:rsidRDefault="005C0791" w:rsidP="005C0791">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007C052A">
+      <w:r w:rsidRPr="005C0791">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Marvell Semiconductor in its purchase of three office buildings in Shanghai</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1483710E" w14:textId="77777777" w:rsidR="007C052A" w:rsidRDefault="007C052A" w:rsidP="007C052A">
+    <w:p w14:paraId="5EFAD715" w14:textId="77777777" w:rsidR="005C0791" w:rsidRDefault="005C0791" w:rsidP="005C0791">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007C052A">
+      <w:r w:rsidRPr="005C0791">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Kohler in its acquisition of an office and R&amp;D facility in Shanghai</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="42DD3629" w14:textId="77777777" w:rsidR="007C052A" w:rsidRDefault="007C052A" w:rsidP="007C052A">
+    <w:p w14:paraId="0731F8FC" w14:textId="77777777" w:rsidR="005C0791" w:rsidRDefault="005C0791" w:rsidP="005C0791">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007C052A">
+      <w:r w:rsidRPr="005C0791">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Singapore Government Real Estate Investment Corporation (GIC) in the overall leasing and property and facility management matters of Azia Center, a premier office building in Shanghai</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="48D0396A" w14:textId="77777777" w:rsidR="007C052A" w:rsidRDefault="007C052A" w:rsidP="007C052A">
+    <w:p w14:paraId="7E4AC368" w14:textId="77777777" w:rsidR="005C0791" w:rsidRDefault="005C0791" w:rsidP="005C0791">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007C052A">
+      <w:r w:rsidRPr="005C0791">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Goldman Sachs in the leasing and property management of Cross Tower, a top-class office building in Shanghai</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="10A0D9A8" w14:textId="77777777" w:rsidR="007C052A" w:rsidRDefault="007C052A" w:rsidP="007C052A">
+    <w:p w14:paraId="1FEA2CE5" w14:textId="77777777" w:rsidR="005C0791" w:rsidRDefault="005C0791" w:rsidP="005C0791">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007C052A">
+      <w:r w:rsidRPr="005C0791">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Home Depot in connection with the leasing of shopping mall centers in China</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="246987A1" w14:textId="77777777" w:rsidR="007C052A" w:rsidRDefault="007C052A" w:rsidP="007C052A">
+    <w:p w14:paraId="43AE2FC6" w14:textId="77777777" w:rsidR="005C0791" w:rsidRDefault="005C0791" w:rsidP="005C0791">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007C052A">
+      <w:r w:rsidRPr="005C0791">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised Nike on the lease of retail stores in China and the build-to-lease campus project developed by Tishman Speyer in Shanghai</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2D6F4342" w14:textId="77777777" w:rsidR="007C052A" w:rsidRDefault="007C052A" w:rsidP="007C052A">
+    <w:p w14:paraId="3D3B9EFA" w14:textId="77777777" w:rsidR="005C0791" w:rsidRDefault="005C0791" w:rsidP="005C0791">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007C052A">
+      <w:r w:rsidRPr="005C0791">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised Baxter in the leasing of Suzhou Baxter R&amp;D Center in Suzhou Industrial Park</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="568EDDC6" w14:textId="77777777" w:rsidR="007C052A" w:rsidRDefault="007C052A" w:rsidP="007C052A">
+    <w:p w14:paraId="1C737B92" w14:textId="77777777" w:rsidR="005C0791" w:rsidRDefault="005C0791" w:rsidP="005C0791">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007C052A">
+      <w:r w:rsidRPr="005C0791">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised Starbucks in the leasing of retail stores throughout China</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1FE5790F" w14:textId="77777777" w:rsidR="007C052A" w:rsidRDefault="007C052A" w:rsidP="007C052A">
+    <w:p w14:paraId="36F36CE3" w14:textId="77777777" w:rsidR="005C0791" w:rsidRDefault="005C0791" w:rsidP="005C0791">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007C052A">
+      <w:r w:rsidRPr="005C0791">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised GAP in the leasing of retail stores throughout China</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="18762578" w14:textId="77777777" w:rsidR="007C052A" w:rsidRDefault="007C052A" w:rsidP="007C052A">
+    <w:p w14:paraId="2E856DD1" w14:textId="77777777" w:rsidR="005C0791" w:rsidRDefault="005C0791" w:rsidP="005C0791">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007C052A">
+      <w:r w:rsidRPr="005C0791">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised Jebsen China on its car dealer build-to-lease projects in Shanghai, Hangzhou and other cities in China</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="402D6442" w14:textId="77777777" w:rsidR="007C052A" w:rsidRDefault="007C052A" w:rsidP="007C052A">
+    <w:p w14:paraId="7415A4BD" w14:textId="77777777" w:rsidR="005C0791" w:rsidRDefault="005C0791" w:rsidP="005C0791">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007C052A">
+      <w:r w:rsidRPr="005C0791">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented SAP LAB in its build-to-suit office campus project in Shanghai</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3122AA0C" w14:textId="77777777" w:rsidR="007C052A" w:rsidRDefault="007C052A" w:rsidP="007C052A">
+    <w:p w14:paraId="39138F7C" w14:textId="77777777" w:rsidR="005C0791" w:rsidRDefault="005C0791" w:rsidP="005C0791">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007C052A">
+      <w:r w:rsidRPr="005C0791">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented</w:t>
       </w:r>
-      <w:r w:rsidRPr="007C052A">
+      <w:r w:rsidRPr="005C0791">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="007C052A">
+      <w:r w:rsidRPr="005C0791">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Celanese in the build-to-suit office and workshop projects in Shanghai</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F052BED" w14:textId="77777777" w:rsidR="007C052A" w:rsidRDefault="007C052A" w:rsidP="007C052A">
+    <w:p w14:paraId="71A7588E" w14:textId="77777777" w:rsidR="005C0791" w:rsidRDefault="005C0791" w:rsidP="005C0791">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007C052A">
+      <w:r w:rsidRPr="005C0791">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Kennametal in a build-to-lease project for its workshop in Jiangsu</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="61EC5835" w14:textId="77777777" w:rsidR="007C052A" w:rsidRDefault="007C052A" w:rsidP="007C052A">
+    <w:p w14:paraId="7D08A960" w14:textId="77777777" w:rsidR="005C0791" w:rsidRDefault="005C0791" w:rsidP="005C0791">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007C052A">
+      <w:r w:rsidRPr="005C0791">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented BM International in the acquisition and development of a commercial complex project in Zhabei District of Shanghai and in the acquisition of Four Seasons Hotel and Serviced Apartments (Shanghai Pudong) from Shui On Land</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3F085A7A" w14:textId="77777777" w:rsidR="007C052A" w:rsidRDefault="007C052A" w:rsidP="007C052A">
+    <w:p w14:paraId="5A9ECC00" w14:textId="77777777" w:rsidR="005C0791" w:rsidRDefault="005C0791" w:rsidP="005C0791">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007C052A">
+      <w:r w:rsidRPr="005C0791">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Hilton in connection with various hotel management projects throughout China</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="43C85C74" w14:textId="77777777" w:rsidR="007C052A" w:rsidRDefault="007C052A" w:rsidP="007C052A">
+    <w:p w14:paraId="04EFB427" w14:textId="77777777" w:rsidR="005C0791" w:rsidRDefault="005C0791" w:rsidP="005C0791">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007C052A">
+      <w:r w:rsidRPr="005C0791">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Raffles/Swiss</w:t>
       </w:r>
-      <w:r w:rsidRPr="007C052A">
+      <w:r w:rsidRPr="005C0791">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>ô</w:t>
       </w:r>
-      <w:r w:rsidRPr="007C052A">
+      <w:r w:rsidRPr="005C0791">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>tel in its hotel management projects in Shanghai and Guangdong</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2AF5F440" w14:textId="77777777" w:rsidR="007C052A" w:rsidRDefault="007C052A" w:rsidP="007C052A">
+    <w:p w14:paraId="3E59F586" w14:textId="77777777" w:rsidR="005C0791" w:rsidRDefault="005C0791" w:rsidP="005C0791">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007C052A">
+      <w:r w:rsidRPr="005C0791">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised Marriott in its hotel business in China</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="74A7601A" w14:textId="77777777" w:rsidR="007C052A" w:rsidRDefault="007C052A" w:rsidP="007C052A">
+    <w:p w14:paraId="3B0881B5" w14:textId="77777777" w:rsidR="005C0791" w:rsidRDefault="005C0791" w:rsidP="005C0791">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007C052A">
+      <w:r w:rsidRPr="005C0791">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised Starwood in its hotel business in China</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1907B076" w14:textId="77777777" w:rsidR="007C052A" w:rsidRDefault="007C052A" w:rsidP="007C052A">
+    <w:p w14:paraId="46BEC60E" w14:textId="77777777" w:rsidR="005C0791" w:rsidRDefault="005C0791" w:rsidP="005C0791">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007C052A">
+      <w:r w:rsidRPr="005C0791">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised Langham in hotel management projects in China</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C24C517" w14:textId="77777777" w:rsidR="007C052A" w:rsidRDefault="007C052A" w:rsidP="007C052A">
+    <w:p w14:paraId="6F894010" w14:textId="77777777" w:rsidR="005C0791" w:rsidRDefault="005C0791" w:rsidP="005C0791">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007C052A">
+      <w:r w:rsidRPr="005C0791">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised Dusit Thani in hotel management projects in China</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="22EDB356" w14:textId="77777777" w:rsidR="007C052A" w:rsidRDefault="007C052A" w:rsidP="007C052A">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="007C052A">
+    <w:p w14:paraId="67A518AF" w14:textId="77777777" w:rsidR="005C0791" w:rsidRDefault="005C0791" w:rsidP="005C0791">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C0791">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Construction and Infrastructure Projects</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4691C324" w14:textId="77777777" w:rsidR="007C052A" w:rsidRDefault="007C052A" w:rsidP="007C052A">
+    <w:p w14:paraId="7CAA8AA3" w14:textId="77777777" w:rsidR="005C0791" w:rsidRDefault="005C0791" w:rsidP="005C0791">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007C052A">
+      <w:r w:rsidRPr="005C0791">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Mori Building in the construction and financing of the Shanghai World Financial Center project</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3EAF0103" w14:textId="77777777" w:rsidR="007C052A" w:rsidRDefault="007C052A" w:rsidP="007C052A">
+    <w:p w14:paraId="7A4D2481" w14:textId="77777777" w:rsidR="005C0791" w:rsidRDefault="005C0791" w:rsidP="005C0791">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007C052A">
+      <w:r w:rsidRPr="005C0791">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Bayer China in the construction projects for petrochemical manufacturing facilities in Shanghai and Nanjing</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="681BA44B" w14:textId="77777777" w:rsidR="007C052A" w:rsidRDefault="007C052A" w:rsidP="007C052A">
+    <w:p w14:paraId="48218E91" w14:textId="77777777" w:rsidR="005C0791" w:rsidRDefault="005C0791" w:rsidP="005C0791">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007C052A">
+      <w:r w:rsidRPr="005C0791">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Shanghai Pudong International Airport in the bidding process and construction contracts for the Phase I runway and terminal projects</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="46CF67DD" w14:textId="77777777" w:rsidR="007C052A" w:rsidRDefault="007C052A" w:rsidP="007C052A">
+    <w:p w14:paraId="51D642DA" w14:textId="77777777" w:rsidR="005C0791" w:rsidRDefault="005C0791" w:rsidP="005C0791">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007C052A">
+      <w:r w:rsidRPr="005C0791">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Berlinwasser in its bidding for, investment in and construction and financing of various water supply and wastewater treatment projects in different cities of China based on BOT and TOT models</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="51077EC3" w14:textId="77777777" w:rsidR="007C052A" w:rsidRDefault="007C052A" w:rsidP="007C052A">
+    <w:p w14:paraId="2C30570E" w14:textId="77777777" w:rsidR="005C0791" w:rsidRDefault="005C0791" w:rsidP="005C0791">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007C052A">
+      <w:r w:rsidRPr="005C0791">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Covanta in its investment portfolio of power generation and energy-from-waste facilities in China</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7879E07D" w14:textId="77777777" w:rsidR="007C052A" w:rsidRDefault="007C052A" w:rsidP="007C052A">
+    <w:p w14:paraId="7A14F3B2" w14:textId="77777777" w:rsidR="005C0791" w:rsidRDefault="005C0791" w:rsidP="005C0791">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007C052A">
+      <w:r w:rsidRPr="005C0791">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Meiya Power on the investment and construction of power plants and thermal power plants in China</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="36AF32CF" w14:textId="77777777" w:rsidR="007C052A" w:rsidRDefault="007C052A" w:rsidP="007C052A">
+    <w:p w14:paraId="6774A2B2" w14:textId="77777777" w:rsidR="005C0791" w:rsidRDefault="005C0791" w:rsidP="005C0791">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007C052A">
+      <w:r w:rsidRPr="005C0791">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Rhodia Energy in the acquisition of an energy-from-waste and wastewater treatment business</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4227920A" w14:textId="77777777" w:rsidR="007C052A" w:rsidRDefault="007C052A" w:rsidP="007C052A">
+    <w:p w14:paraId="2AE3DD34" w14:textId="77777777" w:rsidR="005C0791" w:rsidRDefault="005C0791" w:rsidP="005C0791">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007C052A">
+      <w:r w:rsidRPr="005C0791">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Decathlon in the standardization of its construction contracts for its retail shopping mall projects</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5ED351E8" w14:textId="77777777" w:rsidR="007C052A" w:rsidRDefault="007C052A" w:rsidP="007C052A">
+    <w:p w14:paraId="57618EC6" w14:textId="77777777" w:rsidR="005C0791" w:rsidRDefault="005C0791" w:rsidP="005C0791">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007C052A">
+      <w:r w:rsidRPr="005C0791">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Alcatel Shanghai Bell in the construction of manufacturing facilities in Shanghai Waigaoqiao area</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="63BD537A" w14:textId="77777777" w:rsidR="007C052A" w:rsidRDefault="007C052A" w:rsidP="007C052A">
+    <w:p w14:paraId="2143DE8D" w14:textId="77777777" w:rsidR="005C0791" w:rsidRDefault="005C0791" w:rsidP="005C0791">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="41"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007C052A">
+      <w:r w:rsidRPr="005C0791">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Hanesbrands Inc in connection with the manufacturing facilities in Nanjing</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6BB99AA3" w14:textId="77777777" w:rsidR="007C052A" w:rsidRDefault="007C052A" w:rsidP="007C052A">
+    <w:p w14:paraId="4E8FA7A8" w14:textId="77777777" w:rsidR="005C0791" w:rsidRDefault="005C0791" w:rsidP="005C0791">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="42"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007C052A">
+      <w:r w:rsidRPr="005C0791">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Snooc Shell in connection with the construction matters for the Daya Bay project</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2B126A98" w14:textId="77777777" w:rsidR="007C052A" w:rsidRDefault="007C052A" w:rsidP="007C052A">
+    <w:p w14:paraId="7278990D" w14:textId="77777777" w:rsidR="005C0791" w:rsidRDefault="005C0791" w:rsidP="005C0791">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="43"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007C052A">
+      <w:r w:rsidRPr="005C0791">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Hershey</w:t>
       </w:r>
-      <w:r w:rsidRPr="007C052A">
+      <w:r w:rsidRPr="005C0791">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="007C052A">
+      <w:r w:rsidRPr="005C0791">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s in connection with the construction and fitting-out of its manufacturing and retail facilities</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="504AC2B8" w14:textId="77777777" w:rsidR="007C052A" w:rsidRDefault="007C052A" w:rsidP="007C052A">
+    <w:p w14:paraId="2E31FAFE" w14:textId="77777777" w:rsidR="005C0791" w:rsidRDefault="005C0791" w:rsidP="005C0791">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="44"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007C052A">
+      <w:r w:rsidRPr="005C0791">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Nike in connection with the construction of a logistics and warehousing center in Jiangsu Province</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7C030DF8" w14:textId="77777777" w:rsidR="007C052A" w:rsidRDefault="007C052A" w:rsidP="007C052A">
+    <w:p w14:paraId="38776262" w14:textId="77777777" w:rsidR="005C0791" w:rsidRDefault="005C0791" w:rsidP="005C0791">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="45"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007C052A">
+      <w:r w:rsidRPr="005C0791">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Boeing Shanghai in connection with the design and construction of a hanger project at Shanghai Pudong International Airport</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7C0AD5FA" w14:textId="77777777" w:rsidR="007C052A" w:rsidRDefault="007C052A" w:rsidP="007C052A">
+    <w:p w14:paraId="5C955C28" w14:textId="77777777" w:rsidR="005C0791" w:rsidRDefault="005C0791" w:rsidP="005C0791">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="46"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007C052A">
+      <w:r w:rsidRPr="005C0791">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Roche China in connection with the construction contracts for an expansion project and an R&amp;D center project, both in Pudong Zhangjiang area</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3E4E138C" w14:textId="77777777" w:rsidR="007C052A" w:rsidRDefault="007C052A" w:rsidP="007C052A">
+    <w:p w14:paraId="554CB65C" w14:textId="77777777" w:rsidR="005C0791" w:rsidRDefault="005C0791" w:rsidP="005C0791">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="47"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007C052A">
+      <w:r w:rsidRPr="005C0791">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised Astra Zeneca in the construction of manufacturing plants in Shanghai and Jiangsu Province</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0AE955B0" w14:textId="77777777" w:rsidR="007C052A" w:rsidRDefault="007C052A" w:rsidP="007C052A">
+    <w:p w14:paraId="01C9F98E" w14:textId="77777777" w:rsidR="005C0791" w:rsidRDefault="005C0791" w:rsidP="005C0791">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="48"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007C052A">
+      <w:r w:rsidRPr="005C0791">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised Novartis on its development and construction of the Novartis Shanghai Campus Project located in Zhangjiang Hi-Tech Park, Shanghai</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="29D35999" w14:textId="77777777" w:rsidR="007C052A" w:rsidRDefault="007C052A" w:rsidP="007C052A">
+    <w:p w14:paraId="28005B47" w14:textId="77777777" w:rsidR="005C0791" w:rsidRDefault="005C0791" w:rsidP="005C0791">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="49"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007C052A">
+      <w:r w:rsidRPr="005C0791">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented PepsiCo in its development and construction of a new R&amp;D center located in Pujiang High Technology Park of Shanghai Caohejing Development Zone</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6DE3A64D" w14:textId="77777777" w:rsidR="007C052A" w:rsidRDefault="007C052A" w:rsidP="007C052A">
+    <w:p w14:paraId="2A0C7404" w14:textId="77777777" w:rsidR="005C0791" w:rsidRDefault="005C0791" w:rsidP="005C0791">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="50"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007C052A">
+      <w:r w:rsidRPr="005C0791">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised Johnson Controls on the construction of manufacturing bases in Chongqing and Zhejiang</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3F695224" w14:textId="77777777" w:rsidR="007C052A" w:rsidRDefault="007C052A" w:rsidP="007C052A">
+    <w:p w14:paraId="0A99A7B7" w14:textId="77777777" w:rsidR="005C0791" w:rsidRDefault="005C0791" w:rsidP="005C0791">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="51"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007C052A">
+      <w:r w:rsidRPr="005C0791">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised Merlin Entertainments on the renovation and fitting out of Madame Tussauds wax museums in various cities in China</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2DB5C432" w14:textId="77777777" w:rsidR="007C052A" w:rsidRDefault="007C052A" w:rsidP="007C052A">
+    <w:p w14:paraId="1A75B0A6" w14:textId="77777777" w:rsidR="005C0791" w:rsidRDefault="005C0791" w:rsidP="005C0791">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="52"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007C052A">
+      <w:r w:rsidRPr="005C0791">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised the international architectural design company Pelli Clarke Pelli on standard contract drafting and daily operational issues in its design projects</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="45E5CCE0" w14:textId="77777777" w:rsidR="007C052A" w:rsidRDefault="007C052A" w:rsidP="007C052A">
+    <w:p w14:paraId="7A269DAF" w14:textId="77777777" w:rsidR="005C0791" w:rsidRDefault="005C0791" w:rsidP="005C0791">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007C052A">
+      <w:r w:rsidRPr="005C0791">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Education</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="600F0BA8" w14:textId="77777777" w:rsidR="007C052A" w:rsidRDefault="007C052A" w:rsidP="007C052A">
+    <w:p w14:paraId="1E39CF78" w14:textId="77777777" w:rsidR="005C0791" w:rsidRDefault="005C0791" w:rsidP="005C0791">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="53"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007C052A">
+      <w:r w:rsidRPr="005C0791">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Fudan University School of Law, LL.B (1992) and LL.M (2000)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4E5B2CD9" w14:textId="77777777" w:rsidR="007C052A" w:rsidRDefault="007C052A" w:rsidP="007C052A">
+    <w:p w14:paraId="56071796" w14:textId="77777777" w:rsidR="005C0791" w:rsidRDefault="005C0791" w:rsidP="005C0791">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="54"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007C052A">
+      <w:r w:rsidRPr="005C0791">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>New York University School of Law, LL.M. (2001)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="003D86AE" w14:textId="77777777" w:rsidR="007C052A" w:rsidRDefault="007C052A" w:rsidP="007C052A">
+    <w:p w14:paraId="4C4038CC" w14:textId="77777777" w:rsidR="005C0791" w:rsidRDefault="005C0791" w:rsidP="005C0791">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007C052A">
+      <w:r w:rsidRPr="005C0791">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Professional Qualification</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2FC6D52E" w14:textId="77777777" w:rsidR="007C052A" w:rsidRDefault="007C052A" w:rsidP="007C052A">
+    <w:p w14:paraId="2314B165" w14:textId="77777777" w:rsidR="005C0791" w:rsidRDefault="005C0791" w:rsidP="005C0791">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="55"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007C052A">
+      <w:r w:rsidRPr="005C0791">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Admitted to practice in the PRC</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="42BC2ADA" w14:textId="77777777" w:rsidR="007C052A" w:rsidRDefault="007C052A" w:rsidP="007C052A">
+    <w:p w14:paraId="043C559E" w14:textId="77777777" w:rsidR="005C0791" w:rsidRDefault="005C0791" w:rsidP="005C0791">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="56"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007C052A">
+      <w:r w:rsidRPr="005C0791">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Admitted to practice in New York</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="756C45DD" w14:textId="77777777" w:rsidR="007C052A" w:rsidRDefault="007C052A" w:rsidP="007C052A">
+    <w:p w14:paraId="201DBD0F" w14:textId="77777777" w:rsidR="005C0791" w:rsidRDefault="005C0791" w:rsidP="005C0791">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007C052A">
+      <w:r w:rsidRPr="005C0791">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Professional Background</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5567FC3C" w14:textId="748C1F74" w:rsidR="00686369" w:rsidRPr="007C052A" w:rsidRDefault="007C052A" w:rsidP="007C052A">
+    <w:p w14:paraId="5567FC3C" w14:textId="6D75DA7A" w:rsidR="00686369" w:rsidRPr="005C0791" w:rsidRDefault="005C0791" w:rsidP="005C0791">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="57"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007C052A">
+      <w:r w:rsidRPr="005C0791">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Ms. Wang joined Fangda Partners in 2002 as a partner. Before joining the firm, Ms. Wang worked with a major Shanghai law firm for eight years. Ms. Wang has also trained with Simmons &amp; Simmons (London office) and worked with White &amp; Case (New York office) on exchange programs. She has constantly been ranked as a leading real estate and construction lawyer by Chambers, Asialaw and Legal 500.  Starting in 2024, Ms. Wang was seconded to Fangda</w:t>
       </w:r>
-      <w:r w:rsidRPr="007C052A">
+      <w:r w:rsidRPr="005C0791">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="007C052A">
+      <w:r w:rsidRPr="005C0791">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s Singapore office to develop and manage Southeast Asia-related investment legal work.</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00686369" w:rsidRPr="007C052A" w:rsidSect="002D0826">
+    <w:sectPr w:rsidR="00686369" w:rsidRPr="005C0791" w:rsidSect="002D0826">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1797" w:bottom="1440" w:left="1797" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="3584D350" w14:textId="77777777" w:rsidR="004167EC" w:rsidRDefault="004167EC" w:rsidP="00F57734">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="2493FDE5" w14:textId="77777777" w:rsidR="004167EC" w:rsidRDefault="004167EC" w:rsidP="00F57734">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -2148,1416 +2148,1416 @@
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="02A825B8"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="0068CD76"/>
+    <w:nsid w:val="002F32E5"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="EAF8C9B2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="050E0897"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="BD04B3E8"/>
+    <w:nsid w:val="0238588E"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="F5CE6130"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="05914887"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="8FAC2C1A"/>
+    <w:nsid w:val="02994378"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="F67467AC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="07922CC6"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="EC541460"/>
+    <w:nsid w:val="029945BB"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="A90E296C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="08E4380C"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="3E48AE3C"/>
+    <w:nsid w:val="035C15D5"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="922AD996"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0BEF0FBD"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="8A9AD338"/>
+    <w:nsid w:val="06175871"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="71F8D6AC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0D5E076B"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="EC96D942"/>
+    <w:nsid w:val="0ACE301D"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="E2BE21CA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="14926743"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="467C93F2"/>
+    <w:nsid w:val="0CA55119"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="E66075D2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1715355A"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="BBB491E6"/>
+    <w:nsid w:val="0D4D7C15"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="9E18735E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="185A7203"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="B6602132"/>
+    <w:nsid w:val="11DD7D00"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="9D123528"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1B1775FE"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="82300BCC"/>
+    <w:nsid w:val="14BE64BE"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="6C5EC724"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="200346EC"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="316EC94A"/>
+    <w:nsid w:val="150F1D98"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="DD5E22CE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="206B5E5A"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="1C1A8C20"/>
+    <w:nsid w:val="184C4959"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="BE1AA73C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="21091EA7"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="2102B590"/>
+    <w:nsid w:val="1A6F4915"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="BBE6F0CC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="24CA0D5B"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="772AEEEA"/>
+    <w:nsid w:val="20EC2C2A"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="006684AA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="27D25C66"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="58D8B370"/>
+    <w:nsid w:val="21805AED"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="E70AFCF4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2AB05826"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="6FE412E2"/>
+    <w:nsid w:val="242C5E78"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="263426BC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2C6C72A8"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="1BF60664"/>
+    <w:nsid w:val="25C8357F"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="57B4F232"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2D7B75F2"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="B68A7A84"/>
+    <w:nsid w:val="273D7907"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="B0DA240A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="306D0E7A"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="63E013F6"/>
+    <w:nsid w:val="29FC7371"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="C3C27476"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="34D91B4D"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="2A52D7E6"/>
+    <w:nsid w:val="2A292A99"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="87D47026"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3642378C"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="4A04CE80"/>
+    <w:nsid w:val="2D33471A"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="5B9CCB3E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="36F45A4E"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="B9826562"/>
+    <w:nsid w:val="2E454685"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="C4C2C124"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="377126DF"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="AAF03FFA"/>
+    <w:nsid w:val="31FD785F"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="26808016"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3A2C5813"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="34422320"/>
+    <w:nsid w:val="36F466E2"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="7532976C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3A7E401A"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="36E43858"/>
+    <w:nsid w:val="392862F1"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="F60A6D24"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3CD04148"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="3332790E"/>
+    <w:nsid w:val="3B1B4657"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="FA0AFAC2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="41866476"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="915C1894"/>
+    <w:nsid w:val="3C234D5F"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="95F43D32"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="426438FF"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="7D3E12A4"/>
+    <w:nsid w:val="3D6A5822"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="BA945FCE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4A637F39"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="3C3666AC"/>
+    <w:nsid w:val="3E242AA7"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="C37E3584"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4EC34CAF"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="2C52B0A2"/>
+    <w:nsid w:val="40D84E99"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="3376C4A8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5140390F"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="CDC234AE"/>
+    <w:nsid w:val="41A93BED"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="AFA6E73A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="538906B9"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="CB8A1414"/>
+    <w:nsid w:val="428A6744"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="6ACC70D8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="56177EA6"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="E194B12C"/>
+    <w:nsid w:val="42E34E59"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="91C24B94"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="56E715E3"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="71C65296"/>
+    <w:nsid w:val="44192814"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="7A3E012A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="59CE7D11"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="54FE0CF0"/>
+    <w:nsid w:val="449B2CAC"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="57C80286"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5AD73193"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="6FC2D506"/>
+    <w:nsid w:val="47A11E7B"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="FDE02338"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5C5E47FB"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="20C6C300"/>
+    <w:nsid w:val="48D13DF2"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="18560036"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5CD40001"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="17ECF74E"/>
+    <w:nsid w:val="49242378"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="B0AE6F88"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5D136A1C"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="A480737E"/>
+    <w:nsid w:val="4B222947"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="149E61D4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5E286B02"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="43DCB2C4"/>
+    <w:nsid w:val="4C7B4142"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="8124DE1C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="608C380C"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="B85EA7C0"/>
+    <w:nsid w:val="4F6946E2"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="3BC8B174"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="617E5E87"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="458A0CDE"/>
+    <w:nsid w:val="511E3A45"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="E17C067C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="43" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="659C656A"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="4CE6836E"/>
+    <w:nsid w:val="590B4C4C"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="90326B84"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="44" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="66370A13"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="0CEC3572"/>
+    <w:nsid w:val="5F1A304B"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="2B84E128"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="45" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="677E25F0"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="7D3E12A4"/>
+    <w:nsid w:val="607356DA"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="F5102290"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="46" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="69565DA8"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="C6A2BC92"/>
+    <w:nsid w:val="61414DEF"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="179C3C1C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="47" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6B607DC8"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="40C080C8"/>
+    <w:nsid w:val="6206584F"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="A96AE9C8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="48" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6CDD19CD"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="0CDEE2A4"/>
+    <w:nsid w:val="6277367C"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="DFD8210E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="49" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6DDE220A"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="28964E14"/>
+    <w:nsid w:val="67626781"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="DC7E50AE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="50" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6EDF3E32"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="76028A08"/>
+    <w:nsid w:val="6CBD4B62"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="FA7C0D4C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="51" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="76BF53D6"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="C7FEE354"/>
+    <w:nsid w:val="6CF0074C"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="C0DC5EFE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="52" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7A67101B"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="ACDE3026"/>
+    <w:nsid w:val="6ED2361A"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="F21835DA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="53" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7B193DDD"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="1F788524"/>
+    <w:nsid w:val="763646B2"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="8FFE7A6C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="54" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7CEC483F"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="84A2B1A8"/>
+    <w:nsid w:val="76543376"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="9938A3B0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="55" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7E607E9A"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="3550BE3A"/>
+    <w:nsid w:val="77AA0587"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="BA945FCE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="56" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7F9121B6"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="9EBC3630"/>
+    <w:nsid w:val="7A6E1CE4"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="31A00E12"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
-    <w:abstractNumId w:val="0"/>
+    <w:abstractNumId w:val="36"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="30"/>
   </w:num>
   <w:num w:numId="3">
-    <w:abstractNumId w:val="35"/>
+    <w:abstractNumId w:val="51"/>
   </w:num>
   <w:num w:numId="4">
-    <w:abstractNumId w:val="32"/>
+    <w:abstractNumId w:val="40"/>
   </w:num>
   <w:num w:numId="5">
-    <w:abstractNumId w:val="27"/>
+    <w:abstractNumId w:val="29"/>
   </w:num>
   <w:num w:numId="6">
-    <w:abstractNumId w:val="19"/>
+    <w:abstractNumId w:val="38"/>
   </w:num>
   <w:num w:numId="7">
-    <w:abstractNumId w:val="12"/>
+    <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="8">
-    <w:abstractNumId w:val="14"/>
+    <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="9">
-    <w:abstractNumId w:val="1"/>
+    <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="10">
-    <w:abstractNumId w:val="21"/>
+    <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="11">
-    <w:abstractNumId w:val="40"/>
+    <w:abstractNumId w:val="48"/>
   </w:num>
   <w:num w:numId="12">
     <w:abstractNumId w:val="33"/>
   </w:num>
   <w:num w:numId="13">
+    <w:abstractNumId w:val="50"/>
+  </w:num>
+  <w:num w:numId="14">
+    <w:abstractNumId w:val="39"/>
+  </w:num>
+  <w:num w:numId="15">
+    <w:abstractNumId w:val="37"/>
+  </w:num>
+  <w:num w:numId="16">
+    <w:abstractNumId w:val="34"/>
+  </w:num>
+  <w:num w:numId="17">
+    <w:abstractNumId w:val="56"/>
+  </w:num>
+  <w:num w:numId="18">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="19">
+    <w:abstractNumId w:val="45"/>
+  </w:num>
+  <w:num w:numId="20">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="21">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="22">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="23">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="24">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="25">
+    <w:abstractNumId w:val="35"/>
+  </w:num>
+  <w:num w:numId="26">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="27">
+    <w:abstractNumId w:val="47"/>
+  </w:num>
+  <w:num w:numId="28">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="29">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="30">
+    <w:abstractNumId w:val="53"/>
+  </w:num>
+  <w:num w:numId="31">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="32">
     <w:abstractNumId w:val="20"/>
   </w:num>
-  <w:num w:numId="14">
-[...2 lines deleted...]
-  <w:num w:numId="15">
+  <w:num w:numId="33">
+    <w:abstractNumId w:val="44"/>
+  </w:num>
+  <w:num w:numId="34">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="35">
+    <w:abstractNumId w:val="49"/>
+  </w:num>
+  <w:num w:numId="36">
     <w:abstractNumId w:val="42"/>
   </w:num>
-  <w:num w:numId="16">
-[...5 lines deleted...]
-  <w:num w:numId="18">
+  <w:num w:numId="37">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="38">
+    <w:abstractNumId w:val="46"/>
+  </w:num>
+  <w:num w:numId="39">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="40">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="41">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="42">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="43">
+    <w:abstractNumId w:val="32"/>
+  </w:num>
+  <w:num w:numId="44">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="45">
+    <w:abstractNumId w:val="41"/>
+  </w:num>
+  <w:num w:numId="46">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="47">
+    <w:abstractNumId w:val="54"/>
+  </w:num>
+  <w:num w:numId="48">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="49">
     <w:abstractNumId w:val="25"/>
   </w:num>
-  <w:num w:numId="19">
-[...8 lines deleted...]
-  <w:num w:numId="22">
+  <w:num w:numId="50">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="51">
+    <w:abstractNumId w:val="43"/>
+  </w:num>
+  <w:num w:numId="52">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="53">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="54">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="55">
     <w:abstractNumId w:val="52"/>
   </w:num>
-  <w:num w:numId="23">
-[...20 lines deleted...]
-  <w:num w:numId="30">
+  <w:num w:numId="56">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="57">
     <w:abstractNumId w:val="55"/>
-  </w:num>
-[...79 lines deleted...]
-    <w:abstractNumId w:val="28"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="57"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
@@ -3614,69 +3614,69 @@
     <w:rsid w:val="0034029C"/>
     <w:rsid w:val="00351712"/>
     <w:rsid w:val="00353486"/>
     <w:rsid w:val="0036384C"/>
     <w:rsid w:val="00370676"/>
     <w:rsid w:val="00396678"/>
     <w:rsid w:val="003B4410"/>
     <w:rsid w:val="003D196D"/>
     <w:rsid w:val="003D355E"/>
     <w:rsid w:val="00403EDB"/>
     <w:rsid w:val="004167EC"/>
     <w:rsid w:val="004416E4"/>
     <w:rsid w:val="00451233"/>
     <w:rsid w:val="004570F8"/>
     <w:rsid w:val="0047636D"/>
     <w:rsid w:val="0049405C"/>
     <w:rsid w:val="004D21F0"/>
     <w:rsid w:val="004D3C23"/>
     <w:rsid w:val="004E2FCC"/>
     <w:rsid w:val="004F1B4E"/>
     <w:rsid w:val="0052675C"/>
     <w:rsid w:val="0056635E"/>
     <w:rsid w:val="005A7DA0"/>
     <w:rsid w:val="005B00C1"/>
     <w:rsid w:val="005B5F25"/>
+    <w:rsid w:val="005C0791"/>
     <w:rsid w:val="005C1FBD"/>
     <w:rsid w:val="005F7A7D"/>
     <w:rsid w:val="00605720"/>
     <w:rsid w:val="0065437B"/>
     <w:rsid w:val="0066746A"/>
     <w:rsid w:val="00667CF2"/>
     <w:rsid w:val="00683D9C"/>
     <w:rsid w:val="00685381"/>
     <w:rsid w:val="00686369"/>
     <w:rsid w:val="006A06C2"/>
     <w:rsid w:val="006C21DA"/>
     <w:rsid w:val="006D159B"/>
     <w:rsid w:val="006F2EE4"/>
     <w:rsid w:val="007177F3"/>
     <w:rsid w:val="00765586"/>
     <w:rsid w:val="007664DE"/>
     <w:rsid w:val="007956B7"/>
     <w:rsid w:val="007B0B57"/>
-    <w:rsid w:val="007C052A"/>
     <w:rsid w:val="007D333B"/>
     <w:rsid w:val="008212A9"/>
     <w:rsid w:val="008341FB"/>
     <w:rsid w:val="008717CA"/>
     <w:rsid w:val="00873A63"/>
     <w:rsid w:val="0089209E"/>
     <w:rsid w:val="00893CAF"/>
     <w:rsid w:val="008A40E2"/>
     <w:rsid w:val="008A48BF"/>
     <w:rsid w:val="008D77E9"/>
     <w:rsid w:val="008E5C09"/>
     <w:rsid w:val="008E73CE"/>
     <w:rsid w:val="008E7B5D"/>
     <w:rsid w:val="00901636"/>
     <w:rsid w:val="009038C0"/>
     <w:rsid w:val="009073A3"/>
     <w:rsid w:val="00917307"/>
     <w:rsid w:val="00925E12"/>
     <w:rsid w:val="00930511"/>
     <w:rsid w:val="00936370"/>
     <w:rsid w:val="0094376B"/>
     <w:rsid w:val="009465FB"/>
     <w:rsid w:val="0095781F"/>
     <w:rsid w:val="009A4D0D"/>
     <w:rsid w:val="009A711A"/>
@@ -4792,61 +4792,61 @@
     <w:rsid w:val="00F57734"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af4">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0065437B"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af5">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="007C052A"/>
+    <w:rsid w:val="005C0791"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af6">
     <w:name w:val="正文文本 字符"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="af5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="007C052A"/>
+    <w:rsid w:val="005C0791"/>
     <w:rPr>
       <w:sz w:val="21"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 主题​​">
@@ -5130,51 +5130,51 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6DE785F5-7059-4B2F-84CC-51726401A158}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{44B5BCF9-1491-420F-B14B-3D1577B82419}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>1053</Words>
   <Characters>6004</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>50</Lines>
   <Paragraphs>14</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>7043</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>