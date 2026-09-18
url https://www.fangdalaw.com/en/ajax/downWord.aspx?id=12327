--- v1 (2026-07-16)
+++ v2 (2026-09-18)
@@ -36,189 +36,189 @@
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5485"/>
         <w:gridCol w:w="2836"/>
       </w:tblGrid>
       <w:tr w:rsidR="0049405C" w:rsidRPr="00C24D79" w14:paraId="76EB2C64" w14:textId="77777777" w:rsidTr="00E70303">
         <w:trPr>
           <w:trHeight w:val="3267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5485" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="271D78"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C4F11E8" w14:textId="734C76F2" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="005C0791" w:rsidP="005C0791">
+          <w:p w14:paraId="2C4F11E8" w14:textId="3749AA0A" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="009107EA" w:rsidP="009107EA">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="xingming"/>
             <w:bookmarkStart w:id="1" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="1"/>
-            <w:r w:rsidRPr="005C0791">
+            <w:r w:rsidRPr="009107EA">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>YINGYING WANG</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
-          <w:p w14:paraId="706EB16B" w14:textId="577C28F0" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="005C0791" w:rsidP="005C0791">
+          <w:p w14:paraId="706EB16B" w14:textId="200D14BB" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="009107EA" w:rsidP="009107EA">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="didian"/>
-            <w:r w:rsidRPr="005C0791">
+            <w:r w:rsidRPr="009107EA">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Partner</w:t>
             </w:r>
-            <w:r w:rsidRPr="005C0791">
+            <w:r w:rsidRPr="009107EA">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>·</w:t>
             </w:r>
-            <w:r w:rsidRPr="005C0791">
+            <w:r w:rsidRPr="009107EA">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Shanghai,Singapore</w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
-          <w:p w14:paraId="6199424A" w14:textId="513B55E1" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="005C0791" w:rsidP="005C0791">
+          <w:p w14:paraId="6199424A" w14:textId="30E10E45" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="009107EA" w:rsidP="009107EA">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="dianhua"/>
-            <w:r w:rsidRPr="005C0791">
+            <w:r w:rsidRPr="009107EA">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>+86 21 2208 1166 / +65 6859 6789</w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
-          <w:p w14:paraId="4F910ACA" w14:textId="6C5A78A5" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="005C0791" w:rsidP="005C0791">
+          <w:p w14:paraId="4F910ACA" w14:textId="44ED39B8" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="009107EA" w:rsidP="009107EA">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="youxiang"/>
-            <w:r w:rsidRPr="005C0791">
+            <w:r w:rsidRPr="009107EA">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>ywang@fangdalaw.com</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="22DBA835" w14:textId="677EAC48" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="00F96E7C" w:rsidP="00860F89">
             <w:pPr>
               <w:ind w:leftChars="-52" w:left="-109"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C24D79">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:color w:val="545551"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D24C6CB" w14:textId="089958CA" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="005C0791" w:rsidP="002932C9">
+          <w:p w14:paraId="2D24C6CB" w14:textId="1AF5BA72" w:rsidR="0049405C" w:rsidRPr="00C24D79" w:rsidRDefault="009107EA" w:rsidP="002932C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="tupian"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7DEFF474" wp14:editId="42F3167B">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5FFE7929" wp14:editId="72EF2048">
                   <wp:extent cx="1651000" cy="2142519"/>
                   <wp:effectExtent l="0" t="0" r="6350" b="0"/>
                   <wp:docPr id="1" name="图片 1"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
@@ -258,76 +258,76 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C063291" w14:textId="5DC9D94D" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="002375A9" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C24D79">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>PRACTICE AREAS</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C1ACACA" w14:textId="65D33EF6" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="005C0791" w:rsidP="007177F3">
+          <w:p w14:paraId="3C1ACACA" w14:textId="5BCC1AB7" w:rsidR="009465FB" w:rsidRPr="00C24D79" w:rsidRDefault="009107EA" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="zhiyelingyu"/>
-            <w:r w:rsidRPr="005C0791">
+            <w:r w:rsidRPr="009107EA">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>MS. WANG SPECIALIZES IN REAL ESTATE, HOTEL MANAGEMENT, CONSTRUCTION AND INFRASTRUCTURE DEVELOPMENT, AND CHINESE COMPANIES</w:t>
             </w:r>
-            <w:r w:rsidRPr="005C0791">
+            <w:r w:rsidRPr="009107EA">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>’</w:t>
             </w:r>
-            <w:r w:rsidRPr="005C0791">
+            <w:r w:rsidRPr="009107EA">
               <w:rPr>
                 <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve"> OUTBOUND INVESTMENT PROJECTS IN SOUTH EAST ASIA.</w:t>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F19AE4C" w14:textId="19A41B01" w:rsidR="00451233" w:rsidRPr="00C24D79" w:rsidRDefault="00F80A79" w:rsidP="00DA428A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C24D79">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
           <w:noProof/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
@@ -387,51 +387,51 @@
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:roundrect w14:anchorId="053823F2" id="圆角矩形 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:-6.2pt;margin-top:-12.6pt;width:4.55pt;height:3.6pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDc1SqFegIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2yAQfp+0/wHxvtqO+mON4lRRqk6T&#10;qrZqO/WZYIiRMMeAxMn++h3gOG1X7WHaCwbu7ru7z98xu9p1mmyF8wpMTauTkhJhODTKrGv64/nm&#10;y1dKfGCmYRqMqOleeHo1//xp1tupmEALuhGOIIjx097WtA3BTovC81Z0zJ+AFQaNElzHAh7dumgc&#10;6xG908WkLM+LHlxjHXDhPd5eZyOdJ3wpBQ/3UnoRiK4p1hbS6tK6imsxn7Hp2jHbKj6Uwf6hio4p&#10;g0lHqGsWGNk49QdUp7gDDzKccOgKkFJxkXrAbqryXTdPLbMi9YLkeDvS5P8fLL/bPtkHhzT01k89&#10;bmMXO+m6+MX6yC6RtR/JErtAOF6eXZyXyChHy+nZRXUZqSyOodb58E1AR+Kmpg42pnnE35FYYttb&#10;H7L/wS+m86BVc6O0TocoAbHUjmwZ/rzVuhoyvPHSJvoaiFEZMN4Ux2bSLuy1iH7aPApJVIPlT1Ih&#10;SWfHJIxzYUKVTS1rRM5dnZXYaoYfI1K3CTAiS8w/Yg8Abxs4YGeYwT+GiiTTMbj8W2E5eIxImcGE&#10;MbhTBtxHABq7GjJn/wNJmZrI0gqa/YMjDvKQeMtvFP67W+bDA3M4Ffi3cdLDPS5SQ19TGHaUtOB+&#10;fXQf/VGsaKWkxymrqf+5YU5Qor8blPFldXoaxzIdUEYTPLjXltVri9l0S0AtVPimWJ620T/ow1Y6&#10;6F7wQVjErGhihmPumvLgDodlyNOPTwoXi0Vyw1G0LNyaJ8sjeGQ1yvJ598KcHQQcUPd3cJhINn0n&#10;4ewbIw0sNgGkSvo+8jrwjWOchDM8OfGdeH1OXseHcf4bAAD//wMAUEsDBBQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NT8JAEL2b+B82Y+KtbCliSOmWGIgkKBdQPC/d&#10;sW3cna3dBeq/dzjpZTKT9+Z9FIvBWXHGPrSeFIxHKQikypuWagXvb8/JDESImoy2nlDBDwZYlLc3&#10;hc6Nv9AOz/tYCxahkGsFTYxdLmWoGnQ6jHyHxNin752OfPa1NL2+sLizMkvTR+l0S+zQ6A6XDVZf&#10;+5NTsF4edttDu9l8b6cr+5rpjxdbr5W6vxtWcx5PcxARh/j3AdcOnB9KDnb0JzJBWAXJOHtgKi/Z&#10;NAPBjGQyAXG8IrMUZFnI/z3KXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDc1SqFegIA&#10;AGAFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="white [3212]" stroked="f" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0E509CF2" w14:textId="77777777" w:rsidR="005C0791" w:rsidRDefault="000E0C86" w:rsidP="00B670A2">
+    <w:p w14:paraId="229CA2DC" w14:textId="77777777" w:rsidR="009107EA" w:rsidRDefault="000E0C86" w:rsidP="00B670A2">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C24D79">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="545551"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E0DC835" wp14:editId="24238D24">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2512</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4508</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5271826" cy="0"/>
@@ -472,1485 +472,1485 @@
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:line w14:anchorId="3D0BA0F8" id="直接连接符 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".2pt,.35pt" to="415.3pt,.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKOATlvwEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+wYWFYYcXpo0V2K&#10;rdhH74pMxQL0BUmLnX8/ik7cohsGbNhFMCW+x/dIens7WcOOEJP2ruPrVc0ZOOl77Q4d//7t4fqG&#10;s5SF64XxDjp+gsRvd1fvtmNoofGDNz1EhiQutWPo+JBzaKsqyQGsSCsfwOGj8tGKjGE8VH0UI7Jb&#10;UzV1valGH/sQvYSU8PZ+fuQ74lcKZP6sVILMTMdRW6Yz0rkvZ7XbivYQRRi0PMsQ/6DCCu2w6EJ1&#10;L7JgP6L+hcpqGX3yKq+kt5VXSksgD+hmXb9x83UQAcgLNieFpU3p/9HKT8c79xSxDWNIbQpPsbiY&#10;VLRMGR2ecabkC5Wyidp2WtoGU2YSL983H9Y3zYYzeXmrZopCFWLKH8FbVj46brQrjkQrjo8pY1lM&#10;vaSUa+PKmbzR/YM2hoJ42N+ZyI6izLBu6g2NDYGv0jAq0OrFBX3lk4GZ9gsopntUO/uhBYOFVkgJ&#10;Lq/LOhATZheYQgkLsCbdfwSe8wsUaPn+BrwgqLJ3eQFb7Xz8XfU8XSSrOf/Sgdl3acHe9yeaL7UG&#10;t4gcnje+rOnrmOAv/+XuJwAAAP//AwBQSwMEFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FvwjAMhe+T9h8iT+I20g3WQWmK0IALh0kDhLRb2nhttcapmgCFX485bRdL&#10;T+/5+XM6720jTtj52pGCl2EEAqlwpqZSwX63fp6A8EGT0Y0jVHBBD/Ps8SHViXFn+sLTNpSCS8gn&#10;WkEVQptI6YsKrfZD1yKx9+M6qwPLrpSm02cut418jaJYWl0TX6h0ix8VFr/bo1WwO1x7uTl8LvK4&#10;3o+m39PV2/q6Umrw1C9nPBYzEAH78LcB9x+YHzIGy92RjBeNgjHnFLyDYG8yimIQ+V3KLJX/+bMb&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEo4BOW/AQAA3wMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAAAAAAAAAAAA&#10;AAAAGQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" strokecolor="#002060" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="652A8A2E" w14:textId="77777777" w:rsidR="005C0791" w:rsidRDefault="005C0791" w:rsidP="005C0791">
+    <w:p w14:paraId="0D3373DA" w14:textId="77777777" w:rsidR="009107EA" w:rsidRDefault="009107EA" w:rsidP="009107EA">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005C0791">
+      <w:r w:rsidRPr="009107EA">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>REPRESENTATIVE MATTERS AND CASES</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="544AD9C3" w14:textId="77777777" w:rsidR="005C0791" w:rsidRDefault="005C0791" w:rsidP="005C0791">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="005C0791">
+    <w:p w14:paraId="05AF0C97" w14:textId="77777777" w:rsidR="009107EA" w:rsidRDefault="009107EA" w:rsidP="009107EA">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009107EA">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Real Estate and Hotel Management Projects</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E4C5D92" w14:textId="77777777" w:rsidR="005C0791" w:rsidRDefault="005C0791" w:rsidP="005C0791">
+    <w:p w14:paraId="0B79E7ED" w14:textId="77777777" w:rsidR="009107EA" w:rsidRDefault="009107EA" w:rsidP="009107EA">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005C0791">
+      <w:r w:rsidRPr="009107EA">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Kerry Properties its investment, acquisition, development and financing of real estate projects in Shanghai and other cities in China</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B33A2BC" w14:textId="77777777" w:rsidR="005C0791" w:rsidRDefault="005C0791" w:rsidP="005C0791">
+    <w:p w14:paraId="500C374F" w14:textId="77777777" w:rsidR="009107EA" w:rsidRDefault="009107EA" w:rsidP="009107EA">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005C0791">
+      <w:r w:rsidRPr="009107EA">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented JPMorgan in its acquisition of an interest in a greenfield office and commercial property development project in Shanghai</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="25D9AFE1" w14:textId="77777777" w:rsidR="005C0791" w:rsidRDefault="005C0791" w:rsidP="005C0791">
+    <w:p w14:paraId="62B17E45" w14:textId="77777777" w:rsidR="009107EA" w:rsidRDefault="009107EA" w:rsidP="009107EA">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005C0791">
+      <w:r w:rsidRPr="009107EA">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Brookfield in its investment in China Xintiandi, owned by Shui On Land</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="15E62DE9" w14:textId="77777777" w:rsidR="005C0791" w:rsidRDefault="005C0791" w:rsidP="005C0791">
+    <w:p w14:paraId="66E17880" w14:textId="77777777" w:rsidR="009107EA" w:rsidRDefault="009107EA" w:rsidP="009107EA">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005C0791">
+      <w:r w:rsidRPr="009107EA">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented the owner of a premier office building in Shanghai's The Center in the sale of the building to China Pacific Life Insurance Group</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="73B80189" w14:textId="77777777" w:rsidR="005C0791" w:rsidRDefault="005C0791" w:rsidP="005C0791">
+    <w:p w14:paraId="692DDE93" w14:textId="77777777" w:rsidR="009107EA" w:rsidRDefault="009107EA" w:rsidP="009107EA">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005C0791">
+      <w:r w:rsidRPr="009107EA">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented AMB/Prologis China in its various industrial land and warehousing property acquisition projects and its construction and leasing matters</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="236F3224" w14:textId="77777777" w:rsidR="005C0791" w:rsidRDefault="005C0791" w:rsidP="005C0791">
+    <w:p w14:paraId="469D28FF" w14:textId="77777777" w:rsidR="009107EA" w:rsidRDefault="009107EA" w:rsidP="009107EA">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005C0791">
+      <w:r w:rsidRPr="009107EA">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented IDI Gazeley in its various industrial land and warehousing property acquisition projects and its construction and operation matters</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D70FD79" w14:textId="77777777" w:rsidR="005C0791" w:rsidRDefault="005C0791" w:rsidP="005C0791">
+    <w:p w14:paraId="0E8CB6C5" w14:textId="77777777" w:rsidR="009107EA" w:rsidRDefault="009107EA" w:rsidP="009107EA">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005C0791">
+      <w:r w:rsidRPr="009107EA">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Alibaba in purchasing and developing certain real estate projects</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="491D6112" w14:textId="77777777" w:rsidR="005C0791" w:rsidRDefault="005C0791" w:rsidP="005C0791">
+    <w:p w14:paraId="226D15B4" w14:textId="77777777" w:rsidR="009107EA" w:rsidRDefault="009107EA" w:rsidP="009107EA">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005C0791">
+      <w:r w:rsidRPr="009107EA">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Ascott Group on a joint venture in a residential development project in Shanghai</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C6F52C2" w14:textId="77777777" w:rsidR="005C0791" w:rsidRDefault="005C0791" w:rsidP="005C0791">
+    <w:p w14:paraId="430686F1" w14:textId="77777777" w:rsidR="009107EA" w:rsidRDefault="009107EA" w:rsidP="009107EA">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005C0791">
+      <w:r w:rsidRPr="009107EA">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Represented CSI Group in the sale of an office building in Shanghai Xintiandi </w:t>
       </w:r>
-      <w:r w:rsidRPr="005C0791">
+      <w:r w:rsidRPr="009107EA">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
-      <w:r w:rsidRPr="005C0791">
+      <w:r w:rsidRPr="009107EA">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Platinum to ARA</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="04468DEE" w14:textId="77777777" w:rsidR="005C0791" w:rsidRDefault="005C0791" w:rsidP="005C0791">
+    <w:p w14:paraId="131480AB" w14:textId="77777777" w:rsidR="009107EA" w:rsidRDefault="009107EA" w:rsidP="009107EA">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005C0791">
+      <w:r w:rsidRPr="009107EA">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented CSI Group in the sale of Shanghai International Capital Plaza and in the acquisition of a residential development project from CapitaLand</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="79580C52" w14:textId="77777777" w:rsidR="005C0791" w:rsidRDefault="005C0791" w:rsidP="005C0791">
+    <w:p w14:paraId="30E2DA70" w14:textId="77777777" w:rsidR="009107EA" w:rsidRDefault="009107EA" w:rsidP="009107EA">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005C0791">
+      <w:r w:rsidRPr="009107EA">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Citigroup in purchasing Citigroup Tower in Shanghai, obtaining the building naming right from the local developer, and dealing with ongoing property and facility management and leasing matters</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A7B8B3F" w14:textId="77777777" w:rsidR="005C0791" w:rsidRDefault="005C0791" w:rsidP="005C0791">
+    <w:p w14:paraId="6388C98B" w14:textId="77777777" w:rsidR="009107EA" w:rsidRDefault="009107EA" w:rsidP="009107EA">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005C0791">
+      <w:r w:rsidRPr="009107EA">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Marvell Semiconductor in its purchase of three office buildings in Shanghai</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5EFAD715" w14:textId="77777777" w:rsidR="005C0791" w:rsidRDefault="005C0791" w:rsidP="005C0791">
+    <w:p w14:paraId="11CE110C" w14:textId="77777777" w:rsidR="009107EA" w:rsidRDefault="009107EA" w:rsidP="009107EA">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005C0791">
+      <w:r w:rsidRPr="009107EA">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Kohler in its acquisition of an office and R&amp;D facility in Shanghai</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0731F8FC" w14:textId="77777777" w:rsidR="005C0791" w:rsidRDefault="005C0791" w:rsidP="005C0791">
+    <w:p w14:paraId="7999BE05" w14:textId="77777777" w:rsidR="009107EA" w:rsidRDefault="009107EA" w:rsidP="009107EA">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005C0791">
+      <w:r w:rsidRPr="009107EA">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Singapore Government Real Estate Investment Corporation (GIC) in the overall leasing and property and facility management matters of Azia Center, a premier office building in Shanghai</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7E4AC368" w14:textId="77777777" w:rsidR="005C0791" w:rsidRDefault="005C0791" w:rsidP="005C0791">
+    <w:p w14:paraId="50B22A89" w14:textId="77777777" w:rsidR="009107EA" w:rsidRDefault="009107EA" w:rsidP="009107EA">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005C0791">
+      <w:r w:rsidRPr="009107EA">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Goldman Sachs in the leasing and property management of Cross Tower, a top-class office building in Shanghai</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1FEA2CE5" w14:textId="77777777" w:rsidR="005C0791" w:rsidRDefault="005C0791" w:rsidP="005C0791">
+    <w:p w14:paraId="55FCC455" w14:textId="77777777" w:rsidR="009107EA" w:rsidRDefault="009107EA" w:rsidP="009107EA">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005C0791">
+      <w:r w:rsidRPr="009107EA">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Home Depot in connection with the leasing of shopping mall centers in China</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="43AE2FC6" w14:textId="77777777" w:rsidR="005C0791" w:rsidRDefault="005C0791" w:rsidP="005C0791">
+    <w:p w14:paraId="1D44302C" w14:textId="77777777" w:rsidR="009107EA" w:rsidRDefault="009107EA" w:rsidP="009107EA">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005C0791">
+      <w:r w:rsidRPr="009107EA">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised Nike on the lease of retail stores in China and the build-to-lease campus project developed by Tishman Speyer in Shanghai</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D3B9EFA" w14:textId="77777777" w:rsidR="005C0791" w:rsidRDefault="005C0791" w:rsidP="005C0791">
+    <w:p w14:paraId="759D4523" w14:textId="77777777" w:rsidR="009107EA" w:rsidRDefault="009107EA" w:rsidP="009107EA">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005C0791">
+      <w:r w:rsidRPr="009107EA">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised Baxter in the leasing of Suzhou Baxter R&amp;D Center in Suzhou Industrial Park</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C737B92" w14:textId="77777777" w:rsidR="005C0791" w:rsidRDefault="005C0791" w:rsidP="005C0791">
+    <w:p w14:paraId="3805C3C2" w14:textId="77777777" w:rsidR="009107EA" w:rsidRDefault="009107EA" w:rsidP="009107EA">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005C0791">
+      <w:r w:rsidRPr="009107EA">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised Starbucks in the leasing of retail stores throughout China</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="36F36CE3" w14:textId="77777777" w:rsidR="005C0791" w:rsidRDefault="005C0791" w:rsidP="005C0791">
+    <w:p w14:paraId="050FCB3D" w14:textId="77777777" w:rsidR="009107EA" w:rsidRDefault="009107EA" w:rsidP="009107EA">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005C0791">
+      <w:r w:rsidRPr="009107EA">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised GAP in the leasing of retail stores throughout China</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E856DD1" w14:textId="77777777" w:rsidR="005C0791" w:rsidRDefault="005C0791" w:rsidP="005C0791">
+    <w:p w14:paraId="4F18F9B8" w14:textId="77777777" w:rsidR="009107EA" w:rsidRDefault="009107EA" w:rsidP="009107EA">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005C0791">
+      <w:r w:rsidRPr="009107EA">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised Jebsen China on its car dealer build-to-lease projects in Shanghai, Hangzhou and other cities in China</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7415A4BD" w14:textId="77777777" w:rsidR="005C0791" w:rsidRDefault="005C0791" w:rsidP="005C0791">
+    <w:p w14:paraId="268C6B52" w14:textId="77777777" w:rsidR="009107EA" w:rsidRDefault="009107EA" w:rsidP="009107EA">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005C0791">
+      <w:r w:rsidRPr="009107EA">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented SAP LAB in its build-to-suit office campus project in Shanghai</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="39138F7C" w14:textId="77777777" w:rsidR="005C0791" w:rsidRDefault="005C0791" w:rsidP="005C0791">
+    <w:p w14:paraId="6F42A2CF" w14:textId="77777777" w:rsidR="009107EA" w:rsidRDefault="009107EA" w:rsidP="009107EA">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005C0791">
+      <w:r w:rsidRPr="009107EA">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented</w:t>
       </w:r>
-      <w:r w:rsidRPr="005C0791">
+      <w:r w:rsidRPr="009107EA">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="005C0791">
+      <w:r w:rsidRPr="009107EA">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Celanese in the build-to-suit office and workshop projects in Shanghai</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="71A7588E" w14:textId="77777777" w:rsidR="005C0791" w:rsidRDefault="005C0791" w:rsidP="005C0791">
+    <w:p w14:paraId="3E055E68" w14:textId="77777777" w:rsidR="009107EA" w:rsidRDefault="009107EA" w:rsidP="009107EA">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005C0791">
+      <w:r w:rsidRPr="009107EA">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Kennametal in a build-to-lease project for its workshop in Jiangsu</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7D08A960" w14:textId="77777777" w:rsidR="005C0791" w:rsidRDefault="005C0791" w:rsidP="005C0791">
+    <w:p w14:paraId="62F4D001" w14:textId="77777777" w:rsidR="009107EA" w:rsidRDefault="009107EA" w:rsidP="009107EA">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005C0791">
+      <w:r w:rsidRPr="009107EA">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented BM International in the acquisition and development of a commercial complex project in Zhabei District of Shanghai and in the acquisition of Four Seasons Hotel and Serviced Apartments (Shanghai Pudong) from Shui On Land</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A9ECC00" w14:textId="77777777" w:rsidR="005C0791" w:rsidRDefault="005C0791" w:rsidP="005C0791">
+    <w:p w14:paraId="51C41B18" w14:textId="77777777" w:rsidR="009107EA" w:rsidRDefault="009107EA" w:rsidP="009107EA">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005C0791">
+      <w:r w:rsidRPr="009107EA">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Hilton in connection with various hotel management projects throughout China</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="04EFB427" w14:textId="77777777" w:rsidR="005C0791" w:rsidRDefault="005C0791" w:rsidP="005C0791">
+    <w:p w14:paraId="6EB848DD" w14:textId="77777777" w:rsidR="009107EA" w:rsidRDefault="009107EA" w:rsidP="009107EA">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005C0791">
+      <w:r w:rsidRPr="009107EA">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Raffles/Swiss</w:t>
       </w:r>
-      <w:r w:rsidRPr="005C0791">
+      <w:r w:rsidRPr="009107EA">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>ô</w:t>
       </w:r>
-      <w:r w:rsidRPr="005C0791">
+      <w:r w:rsidRPr="009107EA">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>tel in its hotel management projects in Shanghai and Guangdong</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3E59F586" w14:textId="77777777" w:rsidR="005C0791" w:rsidRDefault="005C0791" w:rsidP="005C0791">
+    <w:p w14:paraId="0E05ACAE" w14:textId="77777777" w:rsidR="009107EA" w:rsidRDefault="009107EA" w:rsidP="009107EA">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005C0791">
+      <w:r w:rsidRPr="009107EA">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised Marriott in its hotel business in China</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3B0881B5" w14:textId="77777777" w:rsidR="005C0791" w:rsidRDefault="005C0791" w:rsidP="005C0791">
+    <w:p w14:paraId="79F7316D" w14:textId="77777777" w:rsidR="009107EA" w:rsidRDefault="009107EA" w:rsidP="009107EA">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005C0791">
+      <w:r w:rsidRPr="009107EA">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised Starwood in its hotel business in China</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="46BEC60E" w14:textId="77777777" w:rsidR="005C0791" w:rsidRDefault="005C0791" w:rsidP="005C0791">
+    <w:p w14:paraId="5A5A2A1B" w14:textId="77777777" w:rsidR="009107EA" w:rsidRDefault="009107EA" w:rsidP="009107EA">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005C0791">
+      <w:r w:rsidRPr="009107EA">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised Langham in hotel management projects in China</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F894010" w14:textId="77777777" w:rsidR="005C0791" w:rsidRDefault="005C0791" w:rsidP="005C0791">
+    <w:p w14:paraId="02102A86" w14:textId="77777777" w:rsidR="009107EA" w:rsidRDefault="009107EA" w:rsidP="009107EA">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005C0791">
+      <w:r w:rsidRPr="009107EA">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised Dusit Thani in hotel management projects in China</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67A518AF" w14:textId="77777777" w:rsidR="005C0791" w:rsidRDefault="005C0791" w:rsidP="005C0791">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="005C0791">
+    <w:p w14:paraId="5F1AA7A6" w14:textId="77777777" w:rsidR="009107EA" w:rsidRDefault="009107EA" w:rsidP="009107EA">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009107EA">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Construction and Infrastructure Projects</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7CAA8AA3" w14:textId="77777777" w:rsidR="005C0791" w:rsidRDefault="005C0791" w:rsidP="005C0791">
+    <w:p w14:paraId="1FBD39BC" w14:textId="77777777" w:rsidR="009107EA" w:rsidRDefault="009107EA" w:rsidP="009107EA">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005C0791">
+      <w:r w:rsidRPr="009107EA">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Mori Building in the construction and financing of the Shanghai World Financial Center project</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A4D2481" w14:textId="77777777" w:rsidR="005C0791" w:rsidRDefault="005C0791" w:rsidP="005C0791">
+    <w:p w14:paraId="2288A06D" w14:textId="77777777" w:rsidR="009107EA" w:rsidRDefault="009107EA" w:rsidP="009107EA">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005C0791">
+      <w:r w:rsidRPr="009107EA">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Bayer China in the construction projects for petrochemical manufacturing facilities in Shanghai and Nanjing</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="48218E91" w14:textId="77777777" w:rsidR="005C0791" w:rsidRDefault="005C0791" w:rsidP="005C0791">
+    <w:p w14:paraId="271CA39E" w14:textId="77777777" w:rsidR="009107EA" w:rsidRDefault="009107EA" w:rsidP="009107EA">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005C0791">
+      <w:r w:rsidRPr="009107EA">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Shanghai Pudong International Airport in the bidding process and construction contracts for the Phase I runway and terminal projects</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="51D642DA" w14:textId="77777777" w:rsidR="005C0791" w:rsidRDefault="005C0791" w:rsidP="005C0791">
+    <w:p w14:paraId="0BC1BB02" w14:textId="77777777" w:rsidR="009107EA" w:rsidRDefault="009107EA" w:rsidP="009107EA">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005C0791">
+      <w:r w:rsidRPr="009107EA">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Berlinwasser in its bidding for, investment in and construction and financing of various water supply and wastewater treatment projects in different cities of China based on BOT and TOT models</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C30570E" w14:textId="77777777" w:rsidR="005C0791" w:rsidRDefault="005C0791" w:rsidP="005C0791">
+    <w:p w14:paraId="26EC089F" w14:textId="77777777" w:rsidR="009107EA" w:rsidRDefault="009107EA" w:rsidP="009107EA">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005C0791">
+      <w:r w:rsidRPr="009107EA">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Covanta in its investment portfolio of power generation and energy-from-waste facilities in China</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A14F3B2" w14:textId="77777777" w:rsidR="005C0791" w:rsidRDefault="005C0791" w:rsidP="005C0791">
+    <w:p w14:paraId="13BE3C96" w14:textId="77777777" w:rsidR="009107EA" w:rsidRDefault="009107EA" w:rsidP="009107EA">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005C0791">
+      <w:r w:rsidRPr="009107EA">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Meiya Power on the investment and construction of power plants and thermal power plants in China</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6774A2B2" w14:textId="77777777" w:rsidR="005C0791" w:rsidRDefault="005C0791" w:rsidP="005C0791">
+    <w:p w14:paraId="63B5E832" w14:textId="77777777" w:rsidR="009107EA" w:rsidRDefault="009107EA" w:rsidP="009107EA">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005C0791">
+      <w:r w:rsidRPr="009107EA">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Rhodia Energy in the acquisition of an energy-from-waste and wastewater treatment business</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2AE3DD34" w14:textId="77777777" w:rsidR="005C0791" w:rsidRDefault="005C0791" w:rsidP="005C0791">
+    <w:p w14:paraId="3CF75802" w14:textId="77777777" w:rsidR="009107EA" w:rsidRDefault="009107EA" w:rsidP="009107EA">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005C0791">
+      <w:r w:rsidRPr="009107EA">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Decathlon in the standardization of its construction contracts for its retail shopping mall projects</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="57618EC6" w14:textId="77777777" w:rsidR="005C0791" w:rsidRDefault="005C0791" w:rsidP="005C0791">
+    <w:p w14:paraId="3113713A" w14:textId="77777777" w:rsidR="009107EA" w:rsidRDefault="009107EA" w:rsidP="009107EA">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005C0791">
+      <w:r w:rsidRPr="009107EA">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Alcatel Shanghai Bell in the construction of manufacturing facilities in Shanghai Waigaoqiao area</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2143DE8D" w14:textId="77777777" w:rsidR="005C0791" w:rsidRDefault="005C0791" w:rsidP="005C0791">
+    <w:p w14:paraId="609B309E" w14:textId="77777777" w:rsidR="009107EA" w:rsidRDefault="009107EA" w:rsidP="009107EA">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="41"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005C0791">
+      <w:r w:rsidRPr="009107EA">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Hanesbrands Inc in connection with the manufacturing facilities in Nanjing</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4E8FA7A8" w14:textId="77777777" w:rsidR="005C0791" w:rsidRDefault="005C0791" w:rsidP="005C0791">
+    <w:p w14:paraId="051042F1" w14:textId="77777777" w:rsidR="009107EA" w:rsidRDefault="009107EA" w:rsidP="009107EA">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="42"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005C0791">
+      <w:r w:rsidRPr="009107EA">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Snooc Shell in connection with the construction matters for the Daya Bay project</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7278990D" w14:textId="77777777" w:rsidR="005C0791" w:rsidRDefault="005C0791" w:rsidP="005C0791">
+    <w:p w14:paraId="380FEF94" w14:textId="77777777" w:rsidR="009107EA" w:rsidRDefault="009107EA" w:rsidP="009107EA">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="43"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005C0791">
+      <w:r w:rsidRPr="009107EA">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Hershey</w:t>
       </w:r>
-      <w:r w:rsidRPr="005C0791">
+      <w:r w:rsidRPr="009107EA">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="005C0791">
+      <w:r w:rsidRPr="009107EA">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s in connection with the construction and fitting-out of its manufacturing and retail facilities</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E31FAFE" w14:textId="77777777" w:rsidR="005C0791" w:rsidRDefault="005C0791" w:rsidP="005C0791">
+    <w:p w14:paraId="61A25478" w14:textId="77777777" w:rsidR="009107EA" w:rsidRDefault="009107EA" w:rsidP="009107EA">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="44"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005C0791">
+      <w:r w:rsidRPr="009107EA">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Nike in connection with the construction of a logistics and warehousing center in Jiangsu Province</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="38776262" w14:textId="77777777" w:rsidR="005C0791" w:rsidRDefault="005C0791" w:rsidP="005C0791">
+    <w:p w14:paraId="1686AA26" w14:textId="77777777" w:rsidR="009107EA" w:rsidRDefault="009107EA" w:rsidP="009107EA">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="45"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005C0791">
+      <w:r w:rsidRPr="009107EA">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Boeing Shanghai in connection with the design and construction of a hanger project at Shanghai Pudong International Airport</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C955C28" w14:textId="77777777" w:rsidR="005C0791" w:rsidRDefault="005C0791" w:rsidP="005C0791">
+    <w:p w14:paraId="01E76F95" w14:textId="77777777" w:rsidR="009107EA" w:rsidRDefault="009107EA" w:rsidP="009107EA">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="46"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005C0791">
+      <w:r w:rsidRPr="009107EA">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented Roche China in connection with the construction contracts for an expansion project and an R&amp;D center project, both in Pudong Zhangjiang area</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="554CB65C" w14:textId="77777777" w:rsidR="005C0791" w:rsidRDefault="005C0791" w:rsidP="005C0791">
+    <w:p w14:paraId="2275AC93" w14:textId="77777777" w:rsidR="009107EA" w:rsidRDefault="009107EA" w:rsidP="009107EA">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="47"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005C0791">
+      <w:r w:rsidRPr="009107EA">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised Astra Zeneca in the construction of manufacturing plants in Shanghai and Jiangsu Province</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="01C9F98E" w14:textId="77777777" w:rsidR="005C0791" w:rsidRDefault="005C0791" w:rsidP="005C0791">
+    <w:p w14:paraId="50BBF63A" w14:textId="77777777" w:rsidR="009107EA" w:rsidRDefault="009107EA" w:rsidP="009107EA">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="48"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005C0791">
+      <w:r w:rsidRPr="009107EA">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised Novartis on its development and construction of the Novartis Shanghai Campus Project located in Zhangjiang Hi-Tech Park, Shanghai</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="28005B47" w14:textId="77777777" w:rsidR="005C0791" w:rsidRDefault="005C0791" w:rsidP="005C0791">
+    <w:p w14:paraId="52CC8EA8" w14:textId="77777777" w:rsidR="009107EA" w:rsidRDefault="009107EA" w:rsidP="009107EA">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="49"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005C0791">
+      <w:r w:rsidRPr="009107EA">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Represented PepsiCo in its development and construction of a new R&amp;D center located in Pujiang High Technology Park of Shanghai Caohejing Development Zone</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A0C7404" w14:textId="77777777" w:rsidR="005C0791" w:rsidRDefault="005C0791" w:rsidP="005C0791">
+    <w:p w14:paraId="077CBD4E" w14:textId="77777777" w:rsidR="009107EA" w:rsidRDefault="009107EA" w:rsidP="009107EA">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="50"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005C0791">
+      <w:r w:rsidRPr="009107EA">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised Johnson Controls on the construction of manufacturing bases in Chongqing and Zhejiang</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A99A7B7" w14:textId="77777777" w:rsidR="005C0791" w:rsidRDefault="005C0791" w:rsidP="005C0791">
+    <w:p w14:paraId="23C82E67" w14:textId="77777777" w:rsidR="009107EA" w:rsidRDefault="009107EA" w:rsidP="009107EA">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="51"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005C0791">
+      <w:r w:rsidRPr="009107EA">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised Merlin Entertainments on the renovation and fitting out of Madame Tussauds wax museums in various cities in China</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A75B0A6" w14:textId="77777777" w:rsidR="005C0791" w:rsidRDefault="005C0791" w:rsidP="005C0791">
+    <w:p w14:paraId="7788E70B" w14:textId="77777777" w:rsidR="009107EA" w:rsidRDefault="009107EA" w:rsidP="009107EA">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="52"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005C0791">
+      <w:r w:rsidRPr="009107EA">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Advised the international architectural design company Pelli Clarke Pelli on standard contract drafting and daily operational issues in its design projects</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A269DAF" w14:textId="77777777" w:rsidR="005C0791" w:rsidRDefault="005C0791" w:rsidP="005C0791">
+    <w:p w14:paraId="3342B012" w14:textId="77777777" w:rsidR="009107EA" w:rsidRDefault="009107EA" w:rsidP="009107EA">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005C0791">
+      <w:r w:rsidRPr="009107EA">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Education</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1E39CF78" w14:textId="77777777" w:rsidR="005C0791" w:rsidRDefault="005C0791" w:rsidP="005C0791">
+    <w:p w14:paraId="3E242604" w14:textId="77777777" w:rsidR="009107EA" w:rsidRDefault="009107EA" w:rsidP="009107EA">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="53"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005C0791">
+      <w:r w:rsidRPr="009107EA">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Fudan University School of Law, LL.B (1992) and LL.M (2000)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="56071796" w14:textId="77777777" w:rsidR="005C0791" w:rsidRDefault="005C0791" w:rsidP="005C0791">
+    <w:p w14:paraId="7225923C" w14:textId="77777777" w:rsidR="009107EA" w:rsidRDefault="009107EA" w:rsidP="009107EA">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="54"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005C0791">
+      <w:r w:rsidRPr="009107EA">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>New York University School of Law, LL.M. (2001)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C4038CC" w14:textId="77777777" w:rsidR="005C0791" w:rsidRDefault="005C0791" w:rsidP="005C0791">
+    <w:p w14:paraId="1E51DEAE" w14:textId="77777777" w:rsidR="009107EA" w:rsidRDefault="009107EA" w:rsidP="009107EA">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005C0791">
+      <w:r w:rsidRPr="009107EA">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Professional Qualification</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2314B165" w14:textId="77777777" w:rsidR="005C0791" w:rsidRDefault="005C0791" w:rsidP="005C0791">
+    <w:p w14:paraId="2161A4D1" w14:textId="77777777" w:rsidR="009107EA" w:rsidRDefault="009107EA" w:rsidP="009107EA">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="55"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005C0791">
+      <w:r w:rsidRPr="009107EA">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Admitted to practice in the PRC</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="043C559E" w14:textId="77777777" w:rsidR="005C0791" w:rsidRDefault="005C0791" w:rsidP="005C0791">
+    <w:p w14:paraId="7C94AA71" w14:textId="77777777" w:rsidR="009107EA" w:rsidRDefault="009107EA" w:rsidP="009107EA">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="56"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005C0791">
+      <w:r w:rsidRPr="009107EA">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Admitted to practice in New York</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="201DBD0F" w14:textId="77777777" w:rsidR="005C0791" w:rsidRDefault="005C0791" w:rsidP="005C0791">
+    <w:p w14:paraId="6B4B3D6A" w14:textId="77777777" w:rsidR="009107EA" w:rsidRDefault="009107EA" w:rsidP="009107EA">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005C0791">
+      <w:r w:rsidRPr="009107EA">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="等线"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Professional Background</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5567FC3C" w14:textId="6D75DA7A" w:rsidR="00686369" w:rsidRPr="005C0791" w:rsidRDefault="005C0791" w:rsidP="005C0791">
+    <w:p w14:paraId="5567FC3C" w14:textId="0524BD20" w:rsidR="00686369" w:rsidRPr="009107EA" w:rsidRDefault="009107EA" w:rsidP="009107EA">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="57"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005C0791">
+      <w:r w:rsidRPr="009107EA">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Ms. Wang joined Fangda Partners in 2002 as a partner. Before joining the firm, Ms. Wang worked with a major Shanghai law firm for eight years. Ms. Wang has also trained with Simmons &amp; Simmons (London office) and worked with White &amp; Case (New York office) on exchange programs. She has constantly been ranked as a leading real estate and construction lawyer by Chambers, Asialaw and Legal 500.  Starting in 2024, Ms. Wang was seconded to Fangda</w:t>
       </w:r>
-      <w:r w:rsidRPr="005C0791">
+      <w:r w:rsidRPr="009107EA">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="005C0791">
+      <w:r w:rsidRPr="009107EA">
         <w:rPr>
           <w:rFonts w:ascii="等线" w:eastAsia="等线" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s Singapore office to develop and manage Southeast Asia-related investment legal work.</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00686369" w:rsidRPr="005C0791" w:rsidSect="002D0826">
+    <w:sectPr w:rsidR="00686369" w:rsidRPr="009107EA" w:rsidSect="002D0826">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1797" w:bottom="1440" w:left="1797" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="3584D350" w14:textId="77777777" w:rsidR="004167EC" w:rsidRDefault="004167EC" w:rsidP="00F57734">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="2493FDE5" w14:textId="77777777" w:rsidR="004167EC" w:rsidRDefault="004167EC" w:rsidP="00F57734">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -2148,1416 +2148,1416 @@
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="002F32E5"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="EAF8C9B2"/>
+    <w:nsid w:val="0382418E"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="AD448E0C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0238588E"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="F5CE6130"/>
+    <w:nsid w:val="04DB747B"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="ACB8BE64"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="02994378"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="F67467AC"/>
+    <w:nsid w:val="04FB489B"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="AFE0BA4A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="029945BB"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="A90E296C"/>
+    <w:nsid w:val="0D453181"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="1200F4FC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="035C15D5"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="922AD996"/>
+    <w:nsid w:val="102F0D3C"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="5D2E32E8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="06175871"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="71F8D6AC"/>
+    <w:nsid w:val="115D49C1"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="CB46BD02"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0ACE301D"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="E2BE21CA"/>
+    <w:nsid w:val="12627F0B"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="40D6D6D0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0CA55119"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="E66075D2"/>
+    <w:nsid w:val="12E748D9"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="64BC051A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0D4D7C15"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="9E18735E"/>
+    <w:nsid w:val="131D688B"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="06D6C2F6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="11DD7D00"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="9D123528"/>
+    <w:nsid w:val="14AF39B1"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="72A80EFC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="14BE64BE"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="6C5EC724"/>
+    <w:nsid w:val="1581206B"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="C3A65984"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="150F1D98"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="DD5E22CE"/>
+    <w:nsid w:val="159662A7"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="2F2051DA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="184C4959"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="BE1AA73C"/>
+    <w:nsid w:val="1AAB3A9D"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="3C864E06"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1A6F4915"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="BBE6F0CC"/>
+    <w:nsid w:val="1E3046C1"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="1FE61EAC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="20EC2C2A"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="006684AA"/>
+    <w:nsid w:val="268F7C6D"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="AB94E1E8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="21805AED"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="E70AFCF4"/>
+    <w:nsid w:val="26FC4757"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="608AF2EA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="242C5E78"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="263426BC"/>
+    <w:nsid w:val="2C946C26"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="246EFFF2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="25C8357F"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="57B4F232"/>
+    <w:nsid w:val="2D455FF1"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="DAEE65F4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="273D7907"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="B0DA240A"/>
+    <w:nsid w:val="2D943AFD"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="EE921644"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="29FC7371"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="C3C27476"/>
+    <w:nsid w:val="2D973DAD"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="3BD26EA2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2A292A99"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="87D47026"/>
+    <w:nsid w:val="2FDD7D76"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="0BECBBEC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2D33471A"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="5B9CCB3E"/>
+    <w:nsid w:val="3036509E"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="FECEE5A2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2E454685"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="C4C2C124"/>
+    <w:nsid w:val="337E262B"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="341C5EC6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="31FD785F"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="26808016"/>
+    <w:nsid w:val="343B09C3"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="56648E54"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="36F466E2"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="7532976C"/>
+    <w:nsid w:val="37FB455D"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="D5140B6E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="392862F1"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="F60A6D24"/>
+    <w:nsid w:val="387234EA"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="AC2A3A48"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3B1B4657"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="FA0AFAC2"/>
+    <w:nsid w:val="3B52035E"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="6C06B9D4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3C234D5F"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="95F43D32"/>
+    <w:nsid w:val="3B60167F"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="B9B4A6FE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3D6A5822"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="BA945FCE"/>
+    <w:nsid w:val="3B6F58C8"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="C1D8265E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3E242AA7"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="C37E3584"/>
+    <w:nsid w:val="3FBE2006"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="4DD2C368"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="40D84E99"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="3376C4A8"/>
+    <w:nsid w:val="44D26ACA"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="412C9B66"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="41A93BED"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="AFA6E73A"/>
+    <w:nsid w:val="450E5C4F"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="01568FA8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="428A6744"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="6ACC70D8"/>
+    <w:nsid w:val="4E5D09A4"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="993E7F00"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="42E34E59"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="91C24B94"/>
+    <w:nsid w:val="4F2A4C20"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="D972AB98"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="44192814"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="7A3E012A"/>
+    <w:nsid w:val="50494B64"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="862CB43E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="449B2CAC"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="57C80286"/>
+    <w:nsid w:val="541A2B32"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="4B626A2A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="47A11E7B"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="FDE02338"/>
+    <w:nsid w:val="54447F76"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="497A56E2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="48D13DF2"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="18560036"/>
+    <w:nsid w:val="550C69D0"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="8F7AA6BE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="49242378"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="B0AE6F88"/>
+    <w:nsid w:val="57EA6634"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="10A4B3FC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4B222947"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="149E61D4"/>
+    <w:nsid w:val="58F31821"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="050A936E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4C7B4142"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="8124DE1C"/>
+    <w:nsid w:val="59456DF6"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="E7121EB6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4F6946E2"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="3BC8B174"/>
+    <w:nsid w:val="5ABA5FF9"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="A6DCB62E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="511E3A45"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="E17C067C"/>
+    <w:nsid w:val="61E01B88"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="05B2C26A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="43" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="590B4C4C"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="90326B84"/>
+    <w:nsid w:val="66B50D55"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="DAEE65F4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="44" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5F1A304B"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="2B84E128"/>
+    <w:nsid w:val="689A391C"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="BED0A264"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="45" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="607356DA"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="F5102290"/>
+    <w:nsid w:val="69E70E2F"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="3584866A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="46" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="61414DEF"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="179C3C1C"/>
+    <w:nsid w:val="6B461E2A"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="DB0C1082"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="47" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6206584F"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="A96AE9C8"/>
+    <w:nsid w:val="6C814E4F"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="26760654"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="48" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6277367C"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="DFD8210E"/>
+    <w:nsid w:val="70402185"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="E97E0844"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="49" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="67626781"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="DC7E50AE"/>
+    <w:nsid w:val="713D7323"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="FDE2766E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="50" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6CBD4B62"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="FA7C0D4C"/>
+    <w:nsid w:val="72AF7E79"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="4D368EFE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="51" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6CF0074C"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="C0DC5EFE"/>
+    <w:nsid w:val="766A224B"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="85A6CAD6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="52" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6ED2361A"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="F21835DA"/>
+    <w:nsid w:val="76A26C8E"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="9A9A9DA8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="53" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="763646B2"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="8FFE7A6C"/>
+    <w:nsid w:val="77B5270D"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="DAB85662"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="54" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="76543376"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="9938A3B0"/>
+    <w:nsid w:val="7B6D49FF"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="8B8E60C6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="55" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="77AA0587"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="BA945FCE"/>
+    <w:nsid w:val="7BF12EC2"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="7842E954"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="56" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7A6E1CE4"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="31A00E12"/>
+    <w:nsid w:val="7D4B719E"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="840C352A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
+    <w:abstractNumId w:val="49"/>
+  </w:num>
+  <w:num w:numId="2">
+    <w:abstractNumId w:val="42"/>
+  </w:num>
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="53"/>
+  </w:num>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="55"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="44"/>
+  </w:num>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="37"/>
+  </w:num>
+  <w:num w:numId="11">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="12">
+    <w:abstractNumId w:val="47"/>
+  </w:num>
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="14">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="15">
+    <w:abstractNumId w:val="35"/>
+  </w:num>
+  <w:num w:numId="16">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="17">
+    <w:abstractNumId w:val="48"/>
+  </w:num>
+  <w:num w:numId="18">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="19">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="20">
+    <w:abstractNumId w:val="54"/>
+  </w:num>
+  <w:num w:numId="21">
+    <w:abstractNumId w:val="52"/>
+  </w:num>
+  <w:num w:numId="22">
+    <w:abstractNumId w:val="46"/>
+  </w:num>
+  <w:num w:numId="23">
+    <w:abstractNumId w:val="33"/>
+  </w:num>
+  <w:num w:numId="24">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="25">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="26">
+    <w:abstractNumId w:val="39"/>
+  </w:num>
+  <w:num w:numId="27">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="28">
+    <w:abstractNumId w:val="51"/>
+  </w:num>
+  <w:num w:numId="29">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="30">
+    <w:abstractNumId w:val="32"/>
+  </w:num>
+  <w:num w:numId="31">
+    <w:abstractNumId w:val="38"/>
+  </w:num>
+  <w:num w:numId="32">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="33">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="34">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="35">
+    <w:abstractNumId w:val="50"/>
+  </w:num>
+  <w:num w:numId="36">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="37">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="38">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="39">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="40">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="41">
     <w:abstractNumId w:val="36"/>
   </w:num>
-  <w:num w:numId="2">
-[...5 lines deleted...]
-  <w:num w:numId="4">
+  <w:num w:numId="42">
     <w:abstractNumId w:val="40"/>
   </w:num>
-  <w:num w:numId="5">
-[...14 lines deleted...]
-  <w:num w:numId="10">
+  <w:num w:numId="43">
+    <w:abstractNumId w:val="34"/>
+  </w:num>
+  <w:num w:numId="44">
     <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="11">
-[...26 lines deleted...]
-  <w:num w:numId="20">
+  <w:num w:numId="45">
     <w:abstractNumId w:val="12"/>
   </w:num>
-  <w:num w:numId="21">
-[...47 lines deleted...]
-  <w:num w:numId="37">
+  <w:num w:numId="46">
+    <w:abstractNumId w:val="41"/>
+  </w:num>
+  <w:num w:numId="47">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="48">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="49">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="50">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="51">
     <w:abstractNumId w:val="2"/>
-  </w:num>
-[...40 lines deleted...]
-    <w:abstractNumId w:val="43"/>
   </w:num>
   <w:num w:numId="52">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="53">
-    <w:abstractNumId w:val="22"/>
+    <w:abstractNumId w:val="56"/>
   </w:num>
   <w:num w:numId="54">
-    <w:abstractNumId w:val="1"/>
+    <w:abstractNumId w:val="45"/>
   </w:num>
   <w:num w:numId="55">
-    <w:abstractNumId w:val="52"/>
+    <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="56">
-    <w:abstractNumId w:val="28"/>
+    <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="57">
-    <w:abstractNumId w:val="55"/>
+    <w:abstractNumId w:val="43"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="57"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
@@ -3614,85 +3614,85 @@
     <w:rsid w:val="0034029C"/>
     <w:rsid w:val="00351712"/>
     <w:rsid w:val="00353486"/>
     <w:rsid w:val="0036384C"/>
     <w:rsid w:val="00370676"/>
     <w:rsid w:val="00396678"/>
     <w:rsid w:val="003B4410"/>
     <w:rsid w:val="003D196D"/>
     <w:rsid w:val="003D355E"/>
     <w:rsid w:val="00403EDB"/>
     <w:rsid w:val="004167EC"/>
     <w:rsid w:val="004416E4"/>
     <w:rsid w:val="00451233"/>
     <w:rsid w:val="004570F8"/>
     <w:rsid w:val="0047636D"/>
     <w:rsid w:val="0049405C"/>
     <w:rsid w:val="004D21F0"/>
     <w:rsid w:val="004D3C23"/>
     <w:rsid w:val="004E2FCC"/>
     <w:rsid w:val="004F1B4E"/>
     <w:rsid w:val="0052675C"/>
     <w:rsid w:val="0056635E"/>
     <w:rsid w:val="005A7DA0"/>
     <w:rsid w:val="005B00C1"/>
     <w:rsid w:val="005B5F25"/>
-    <w:rsid w:val="005C0791"/>
     <w:rsid w:val="005C1FBD"/>
     <w:rsid w:val="005F7A7D"/>
     <w:rsid w:val="00605720"/>
     <w:rsid w:val="0065437B"/>
     <w:rsid w:val="0066746A"/>
     <w:rsid w:val="00667CF2"/>
     <w:rsid w:val="00683D9C"/>
     <w:rsid w:val="00685381"/>
     <w:rsid w:val="00686369"/>
     <w:rsid w:val="006A06C2"/>
     <w:rsid w:val="006C21DA"/>
     <w:rsid w:val="006D159B"/>
     <w:rsid w:val="006F2EE4"/>
     <w:rsid w:val="007177F3"/>
     <w:rsid w:val="00765586"/>
     <w:rsid w:val="007664DE"/>
     <w:rsid w:val="007956B7"/>
     <w:rsid w:val="007B0B57"/>
     <w:rsid w:val="007D333B"/>
     <w:rsid w:val="008212A9"/>
     <w:rsid w:val="008341FB"/>
     <w:rsid w:val="008717CA"/>
     <w:rsid w:val="00873A63"/>
     <w:rsid w:val="0089209E"/>
     <w:rsid w:val="00893CAF"/>
     <w:rsid w:val="008A40E2"/>
     <w:rsid w:val="008A48BF"/>
     <w:rsid w:val="008D77E9"/>
     <w:rsid w:val="008E5C09"/>
     <w:rsid w:val="008E73CE"/>
     <w:rsid w:val="008E7B5D"/>
     <w:rsid w:val="00901636"/>
     <w:rsid w:val="009038C0"/>
     <w:rsid w:val="009073A3"/>
+    <w:rsid w:val="009107EA"/>
     <w:rsid w:val="00917307"/>
     <w:rsid w:val="00925E12"/>
     <w:rsid w:val="00930511"/>
     <w:rsid w:val="00936370"/>
     <w:rsid w:val="0094376B"/>
     <w:rsid w:val="009465FB"/>
     <w:rsid w:val="0095781F"/>
     <w:rsid w:val="009A4D0D"/>
     <w:rsid w:val="009A711A"/>
     <w:rsid w:val="009B27AE"/>
     <w:rsid w:val="009D6108"/>
     <w:rsid w:val="009E20C4"/>
     <w:rsid w:val="00A002B6"/>
     <w:rsid w:val="00A1252B"/>
     <w:rsid w:val="00A1585C"/>
     <w:rsid w:val="00A41685"/>
     <w:rsid w:val="00A64BF0"/>
     <w:rsid w:val="00A81B38"/>
     <w:rsid w:val="00B05840"/>
     <w:rsid w:val="00B37E04"/>
     <w:rsid w:val="00B557D1"/>
     <w:rsid w:val="00B62E87"/>
     <w:rsid w:val="00B670A2"/>
     <w:rsid w:val="00B86E39"/>
     <w:rsid w:val="00BB071E"/>
@@ -4792,61 +4792,61 @@
     <w:rsid w:val="00F57734"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af4">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0065437B"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af5">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="005C0791"/>
+    <w:rsid w:val="009107EA"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af6">
     <w:name w:val="正文文本 字符"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="af5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="005C0791"/>
+    <w:rsid w:val="009107EA"/>
     <w:rPr>
       <w:sz w:val="21"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 主题​​">
@@ -5130,51 +5130,51 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{44B5BCF9-1491-420F-B14B-3D1577B82419}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BC749C24-E972-4CD2-B7F5-A8DC7CAA5589}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>1053</Words>
   <Characters>6004</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>50</Lines>
   <Paragraphs>14</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>7043</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>